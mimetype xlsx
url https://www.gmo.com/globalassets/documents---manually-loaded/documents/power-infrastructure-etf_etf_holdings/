--- v1 (2026-08-12)
+++ v2 (2026-09-19)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71224f2f83474c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09cd88c27d1b44c889c169e695430df0.psmdcp" Id="Rda04b936f5054ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d42a5ed4a0f474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f97fb41628d646f7bc190237487677bd.psmdcp" Id="R8e6de26434f2475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="242">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
   <x:si>
     <x:t>Holdings - Power Infrastructure ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/12/2026 (%)</x:t>
+    <x:t>As of 09/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>SU</x:t>
   </x:si>
@@ -67,708 +67,759 @@
   <x:si>
     <x:t>483410007</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>SIE</x:t>
   </x:si>
   <x:si>
     <x:t>SIEMENS AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>572797900</x:t>
   </x:si>
   <x:si>
     <x:t>ETN</x:t>
   </x:si>
   <x:si>
     <x:t>EATON CORP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G29183103</x:t>
   </x:si>
   <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXTERA ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65339F101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBERDROLA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B288C9908</x:t>
+  </x:si>
+  <x:si>
     <x:t>TT</x:t>
   </x:si>
   <x:si>
     <x:t>TRANE TECHNOLOGIES PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G8994E103</x:t>
   </x:si>
   <x:si>
-    <x:t>NEE</x:t>
-[...5 lines deleted...]
-    <x:t>65339F101</x:t>
+    <x:t>NGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL GRID PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636274409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTAS WIND SYSTEMS A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BN4MYF907</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL SPA</x:t>
   </x:si>
   <x:si>
     <x:t>714456902</x:t>
   </x:si>
   <x:si>
-    <x:t>IBE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>3750</x:t>
   </x:si>
   <x:si>
     <x:t>CONTEMPORARY AMPEREX TECHN H</x:t>
   </x:si>
   <x:si>
     <x:t>ACI2X39J8</x:t>
   </x:si>
   <x:si>
-    <x:t>NGG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ABBN</x:t>
   </x:si>
   <x:si>
     <x:t>ABB LTD REG</x:t>
   </x:si>
   <x:si>
     <x:t>710889908</x:t>
   </x:si>
   <x:si>
     <x:t>EOAN</x:t>
   </x:si>
   <x:si>
     <x:t>E.ON SE</x:t>
   </x:si>
   <x:si>
     <x:t>494290901</x:t>
   </x:si>
   <x:si>
-    <x:t>VWS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>DUKE ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>26441C204</x:t>
   </x:si>
   <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSOLIDATED EDISON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209115104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>EXPAND ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>165167735</x:t>
   </x:si>
   <x:si>
-    <x:t>EXC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>EQT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>26884L109</x:t>
   </x:si>
   <x:si>
-    <x:t>ED</x:t>
-[...5 lines deleted...]
-    <x:t>209115104</x:t>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ELECTRIC POWER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025537101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHENIERE ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16411R208</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>HUBBELL INC</x:t>
   </x:si>
   <x:si>
     <x:t>443510607</x:t>
   </x:si>
   <x:si>
     <x:t>JCI</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON CONTROLS INTERNATION</x:t>
   </x:si>
   <x:si>
     <x:t>G51502105</x:t>
   </x:si>
   <x:si>
-    <x:t>AEP</x:t>
-[...5 lines deleted...]
-    <x:t>025537101</x:t>
+    <x:t>A006400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMSUNG SDI CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677164907</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
-    <x:t>NEXTPOWER INC CL A</x:t>
+    <x:t>NEXTPOWER INC</x:t>
   </x:si>
   <x:si>
     <x:t>65290E101</x:t>
   </x:si>
   <x:si>
     <x:t>ITRI</x:t>
   </x:si>
   <x:si>
     <x:t>ITRON INC</x:t>
   </x:si>
   <x:si>
     <x:t>465741106</x:t>
   </x:si>
   <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29364G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612G101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A373220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG ENERGY SOLUTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSP8W906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT ELECTRIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G6700G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SOLAR INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336433107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSEZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE PLC SPN ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78467K107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476896907</x:t>
+  </x:si>
+  <x:si>
     <x:t>7011</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUBISHI HEAVY INDUSTRIES</x:t>
   </x:si>
   <x:si>
     <x:t>659706006</x:t>
   </x:si>
   <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XCEL ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98389B100</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEX</x:t>
   </x:si>
   <x:si>
     <x:t>NEXANS SA</x:t>
   </x:si>
   <x:si>
     <x:t>713083905</x:t>
   </x:si>
   <x:si>
-    <x:t>LNG</x:t>
-[...41 lines deleted...]
-    <x:t>98389B100</x:t>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREEPORT MCMORAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35671D857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842587107</x:t>
   </x:si>
   <x:si>
     <x:t>PRY</x:t>
   </x:si>
   <x:si>
     <x:t>PRYSMIAN SPA</x:t>
   </x:si>
   <x:si>
     <x:t>B1W4V6907</x:t>
   </x:si>
   <x:si>
-    <x:t>SO</x:t>
-[...14 lines deleted...]
-    <x:t>78467K107</x:t>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISTRA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92840M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGLO AMERICAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03485P409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337932107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69351T106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349553958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B06YV4907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARLING INGREDIENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237266101</x:t>
   </x:si>
   <x:si>
     <x:t>CARR</x:t>
   </x:si>
   <x:si>
     <x:t>CARRIER GLOBAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>14448C104</x:t>
   </x:si>
   <x:si>
-    <x:t>TRGP</x:t>
-[...41 lines deleted...]
-    <x:t>35671D857</x:t>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXGEN ENERGY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65340P957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410359905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30034W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIEMENS ENERGY AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1RCRC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUANTA SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74762E102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERESCO INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02361E108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHROCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03957W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANT ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018802108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629377508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE VERNOVA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36828A101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A267260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD HYUNDAI ELECTRIC CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0TCSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUIMICA Y MINERA CHIL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833635105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRUN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86771W105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00130H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALADIN ENERGY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666846902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609701909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRAY TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04271T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIMORIS SERVICES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74164F103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBU ELECTRIC POWER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619560006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDWIND SCIENCE+TECHNOLOG H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B59GZJ905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A112610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS WIND CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0B0200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADELER A/S ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12738K109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KANSAI ELECTRIC POWER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648348001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYCEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROLLS ROYCE HOLDINGS SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775781206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A034020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOOSAN ENERBILITY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629467903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLAREDGE TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83417M104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENDESA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527178909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALCOA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013872106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HKDZ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH KOREAN WON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999KRWZ93</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...335 lines deleted...]
-    <x:t>CHF999999</x:t>
+    <x:t>CANADIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1118,51 +1169,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G86"/>
+  <x:dimension ref="A1:G92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.420625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.410625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.490625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1177,1813 +1228,1951 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>8496</x:v>
+        <x:v>8299</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2998469.4</x:v>
+        <x:v>2735035.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>7980</x:v>
+        <x:v>7697</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>2581470.5</x:v>
+        <x:v>2355514.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>4832</x:v>
+        <x:v>4633</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>2219289.3</x:v>
+        <x:v>1897028.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3420</x:v>
+        <x:v>17574</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1655143.2</x:v>
+        <x:v>1428414.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>61944</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1480815.5</x:v>
+        <x:v>1459085.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>130245</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1480415.6</x:v>
+        <x:v>1431702.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>60876</x:v>
+        <x:v>17748</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1446842</x:v>
+        <x:v>1377244.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>17100</x:v>
+        <x:v>42721</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1419778.9</x:v>
+        <x:v>1379609.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17442</x:v>
+        <x:v>132530</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1400069.3</x:v>
+        <x:v>1376787.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>12710</x:v>
+        <x:v>19700</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1295374.5</x:v>
+        <x:v>1272968.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>52440</x:v>
+        <x:v>12452</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1151308.9</x:v>
+        <x:v>1200731.3</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>42636</x:v>
+        <x:v>53360</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1165205.8</x:v>
+        <x:v>1088753.3</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>9291</x:v>
+        <x:v>8832</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1144558.3</x:v>
+        <x:v>1046945.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>11400</x:v>
+        <x:v>9512</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1119936</x:v>
+        <x:v>1018545</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>23769</x:v>
+        <x:v>24186</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1066515</x:v>
+        <x:v>1031291</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>20349</x:v>
+        <x:v>10560</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1106375.1</x:v>
+        <x:v>932764.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>9348</x:v>
+        <x:v>18450</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1004910</x:v>
+        <x:v>928957.5</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1816</x:v>
+        <x:v>7656</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>943629.9</x:v>
+        <x:v>931122.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>5928</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>917417.3</x:v>
+        <x:v>892124.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>7524</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>929815.9</x:v>
+        <x:v>819089</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>8939</x:v>
+        <x:v>5748</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>937522.3</x:v>
+        <x:v>810812.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>8944</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>924183.5</x:v>
+        <x:v>818067.5</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>34200</x:v>
+        <x:v>10358</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>859588.8</x:v>
+        <x:v>863442.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>5360</x:v>
+        <x:v>9101</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>858762.2</x:v>
+        <x:v>831649.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>3249</x:v>
+        <x:v>7540</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>862382.1</x:v>
+        <x:v>778957.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>5314</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>888288.2</x:v>
+        <x:v>760566.8</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3705</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>892571.6</x:v>
+        <x:v>801512.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>7410</x:v>
+        <x:v>5065</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>789683.7</x:v>
+        <x:v>766486.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>10488</x:v>
+        <x:v>3770</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>814498.1</x:v>
+        <x:v>758373.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>5414</x:v>
+        <x:v>23490</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>797108.4</x:v>
+        <x:v>781042.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>7842</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>720836.6</x:v>
+        <x:v>706294.9</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>23085</x:v>
+        <x:v>29700</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>746799.8</x:v>
+        <x:v>740143.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11001</x:v>
+        <x:v>9830</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>699883.6</x:v>
+        <x:v>723782.9</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2622</x:v>
+        <x:v>4740</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>696009.9</x:v>
+        <x:v>753040.8</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>21888</x:v>
+        <x:v>9396</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>689034.2</x:v>
+        <x:v>665706.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>23199</x:v>
+        <x:v>7980</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>631244.8</x:v>
+        <x:v>692344.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>9975</x:v>
+        <x:v>4756</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>662293.4</x:v>
+        <x:v>664137.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>9234</x:v>
+        <x:v>22272</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>635945.6</x:v>
+        <x:v>697336.3</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
-      <x:c r="A44" s="3" t="s"/>
+      <x:c r="A44" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-612358.9</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>-612358.9</x:v>
+        <x:v>657791.9</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1938</x:v>
+        <x:v>23606</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>628758.7</x:v>
+        <x:v>632640.8</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>2566</x:v>
+        <x:v>12992</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>642270</x:v>
+        <x:v>594124.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>17214</x:v>
+        <x:v>17516</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>607309.9</x:v>
+        <x:v>588537.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>11001</x:v>
+        <x:v>11194</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>617139.9</x:v>
+        <x:v>609912.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>58425</x:v>
+        <x:v>14960</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>615485.8</x:v>
+        <x:v>589191.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>4503</x:v>
+        <x:v>8700</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>652574.8</x:v>
+        <x:v>578463</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>18240</x:v>
+        <x:v>10651</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>623632.2</x:v>
+        <x:v>579307.9</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>8835</x:v>
+        <x:v>57004</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>550950.6</x:v>
+        <x:v>539111.4</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>12768</x:v>
+        <x:v>87638</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>598053.1</x:v>
+        <x:v>488109.6</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>2099</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>501031.6</x:v>
+        <x:v>478408.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>4389</x:v>
+        <x:v>6264</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>525758.3</x:v>
+        <x:v>506381.8</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6156</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>504976.7</x:v>
+        <x:v>434276.3</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>86127</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>449560.9</x:v>
+        <x:v>461788.5</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>2622</x:v>
+        <x:v>19119</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>479893.6</x:v>
+        <x:v>453120.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>14820</x:v>
+        <x:v>15080</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>488911.8</x:v>
+        <x:v>470797.6</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3519</x:v>
+        <x:v>7076</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>455217.8</x:v>
+        <x:v>471544.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>6954</x:v>
+        <x:v>4466</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>476905.3</x:v>
+        <x:v>474423.2</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6309</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>455636</x:v>
+        <x:v>375521.6</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>627</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>420453.7</x:v>
+        <x:v>399892.9</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>399</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>403740.1</x:v>
+        <x:v>390249.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s"/>
+      <x:c r="A65" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>319836.2</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>319836.2</x:v>
+        <x:v>408039.4</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>1026</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>338518.4</x:v>
+        <x:v>340968.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>68498</x:v>
+        <x:v>35489</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>366464.3</x:v>
+        <x:v>309641.5</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>34877</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>349816.3</x:v>
+        <x:v>320403.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
-      <x:c r="A69" s="3" t="s">
+      <x:c r="A69" s="3" t="s"/>
+      <x:c r="B69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="B69" s="3" t="s">
+      <x:c r="C69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>40869</x:v>
+        <x:v>292432</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>307333.5</x:v>
+        <x:v>292432</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>512</x:v>
+        <x:v>38821</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>267152.4</x:v>
+        <x:v>261958.8</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>21204</x:v>
+        <x:v>29500</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>311698.8</x:v>
+        <x:v>290069</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>2793</x:v>
+        <x:v>69700</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>229472.9</x:v>
+        <x:v>295528</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>9641</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>225833.1</x:v>
+        <x:v>254661.8</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>627</x:v>
+        <x:v>14400</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>170951.6</x:v>
+        <x:v>273782.3</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>6811</x:v>
+        <x:v>174400</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>176234.6</x:v>
+        <x:v>196824.2</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>7467</x:v>
+        <x:v>5903</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>154044.2</x:v>
+        <x:v>220457.3</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>2680</x:v>
+        <x:v>9810</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>147406.6</x:v>
+        <x:v>248389.2</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>5187</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>172779</x:v>
+        <x:v>163707</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>2224</x:v>
+        <x:v>8900</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>118989.6</x:v>
+        <x:v>170011.5</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
-      <x:c r="A80" s="3" t="s"/>
+      <x:c r="A80" s="3" t="s">
+        <x:v>232</x:v>
+      </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>-907540.8</x:v>
+        <x:v>7598</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>-72.5</x:v>
+        <x:v>149946.5</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
-      <x:c r="A81" s="3" t="s"/>
+      <x:c r="A81" s="3" t="s">
+        <x:v>235</x:v>
+      </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>168556.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
-      <x:c r="A82" s="3" t="s"/>
+      <x:c r="A82" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>-202593.7</x:v>
+        <x:v>5278</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>-73.9</x:v>
+        <x:v>190008</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:7">
+      <x:c r="A83" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D83" s="4" t="n">
+        <x:v>3506</x:v>
+      </x:c>
+      <x:c r="E83" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F83" s="4" t="n">
+        <x:v>175952.8</x:v>
+      </x:c>
+      <x:c r="G83" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C84" s="3" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D84" s="4" t="n">
+        <x:v>2263</x:v>
+      </x:c>
+      <x:c r="E84" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F84" s="4" t="n">
+        <x:v>106293.1</x:v>
+      </x:c>
+      <x:c r="G84" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
-      <x:c r="A85" s="3" t="s">
-        <x:v>240</x:v>
+      <x:c r="A85" s="3" t="s"/>
+      <x:c r="B85" s="3" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D85" s="4" t="n">
+        <x:v>25070.3</x:v>
+      </x:c>
+      <x:c r="E85" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F85" s="4" t="n">
+        <x:v>3195.2</x:v>
+      </x:c>
+      <x:c r="G85" s="3" t="s">
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
-      <x:c r="A86" s="1" t="s">
-        <x:v>241</x:v>
+      <x:c r="A86" s="3" t="s"/>
+      <x:c r="B86" s="3" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C86" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D86" s="4" t="n">
+        <x:v>-8</x:v>
+      </x:c>
+      <x:c r="E86" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F86" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G86" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:7">
+      <x:c r="A87" s="3" t="s"/>
+      <x:c r="B87" s="3" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D87" s="4" t="n">
+        <x:v>4278.4</x:v>
+      </x:c>
+      <x:c r="E87" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F87" s="4" t="n">
+        <x:v>4278.4</x:v>
+      </x:c>
+      <x:c r="G87" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:7">
+      <x:c r="A88" s="3" t="s"/>
+      <x:c r="B88" s="3" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C88" s="3" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D88" s="4" t="n">
+        <x:v>6089.5</x:v>
+      </x:c>
+      <x:c r="E88" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F88" s="4" t="n">
+        <x:v>4353.1</x:v>
+      </x:c>
+      <x:c r="G88" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:7">
+      <x:c r="A90" s="3" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:7">
+      <x:c r="A91" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:7">
+      <x:c r="A92" s="1" t="s">
+        <x:v>258</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>