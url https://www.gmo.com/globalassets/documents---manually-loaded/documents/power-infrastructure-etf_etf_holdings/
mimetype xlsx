--- v2 (2026-09-19)
+++ v3 (2026-10-09)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d42a5ed4a0f474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f97fb41628d646f7bc190237487677bd.psmdcp" Id="R8e6de26434f2475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46439810f5594d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/460027f51c1a4becbc04bf41b9244abe.psmdcp" Id="R87d3e71af7a54c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
   <x:si>
     <x:t>Holdings - Power Infrastructure ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/18/2026 (%)</x:t>
+    <x:t>As of 10/09/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>SU</x:t>
   </x:si>
@@ -67,753 +67,753 @@
   <x:si>
     <x:t>483410007</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>SIE</x:t>
   </x:si>
   <x:si>
     <x:t>SIEMENS AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>572797900</x:t>
   </x:si>
   <x:si>
     <x:t>ETN</x:t>
   </x:si>
   <x:si>
     <x:t>EATON CORP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G29183103</x:t>
   </x:si>
   <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANE TECHNOLOGIES PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G8994E103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBERDROLA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B288C9908</x:t>
+  </x:si>
+  <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>NEXTERA ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>65339F101</x:t>
   </x:si>
   <x:si>
-    <x:t>IBE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NGG</x:t>
   </x:si>
   <x:si>
     <x:t>NATIONAL GRID PLC SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>636274409</x:t>
   </x:si>
   <x:si>
+    <x:t>ENEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714456902</x:t>
+  </x:si>
+  <x:si>
     <x:t>VWS</x:t>
   </x:si>
   <x:si>
     <x:t>VESTAS WIND SYSTEMS A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BN4MYF907</x:t>
   </x:si>
   <x:si>
-    <x:t>ENEL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>3750</x:t>
   </x:si>
   <x:si>
     <x:t>CONTEMPORARY AMPEREX TECHN H</x:t>
   </x:si>
   <x:si>
     <x:t>ACI2X39J8</x:t>
   </x:si>
   <x:si>
     <x:t>ABBN</x:t>
   </x:si>
   <x:si>
     <x:t>ABB LTD REG</x:t>
   </x:si>
   <x:si>
     <x:t>710889908</x:t>
   </x:si>
   <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUKE ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26441C204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSOLIDATED EDISON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209115104</x:t>
+  </x:si>
+  <x:si>
     <x:t>EOAN</x:t>
   </x:si>
   <x:si>
     <x:t>E.ON SE</x:t>
   </x:si>
   <x:si>
     <x:t>494290901</x:t>
   </x:si>
   <x:si>
-    <x:t>DUK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>EXC</x:t>
   </x:si>
   <x:si>
     <x:t>EXELON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>30161N101</x:t>
   </x:si>
   <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>EXPAND ENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>165167735</x:t>
   </x:si>
   <x:si>
-    <x:t>EQT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>AEP</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN ELECTRIC POWER</x:t>
   </x:si>
   <x:si>
     <x:t>025537101</x:t>
   </x:si>
   <x:si>
+    <x:t>A373220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG ENERGY SOLUTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSP8W906</x:t>
+  </x:si>
+  <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>CHENIERE ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>16411R208</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>HUBBELL INC</x:t>
   </x:si>
   <x:si>
     <x:t>443510607</x:t>
   </x:si>
   <x:si>
     <x:t>JCI</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON CONTROLS INTERNATION</x:t>
   </x:si>
   <x:si>
     <x:t>G51502105</x:t>
   </x:si>
   <x:si>
     <x:t>A006400</x:t>
   </x:si>
   <x:si>
     <x:t>SAMSUNG SDI CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>677164907</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>NEXTPOWER INC</x:t>
   </x:si>
   <x:si>
     <x:t>65290E101</x:t>
   </x:si>
   <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT ELECTRIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G6700G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29364G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612G101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSEZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE PLC SPN ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78467K107</x:t>
+  </x:si>
+  <x:si>
     <x:t>ITRI</x:t>
   </x:si>
   <x:si>
     <x:t>ITRON INC</x:t>
   </x:si>
   <x:si>
     <x:t>465741106</x:t>
   </x:si>
   <x:si>
-    <x:t>ETR</x:t>
-[...32 lines deleted...]
-    <x:t>G6700G107</x:t>
+    <x:t>7011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUBISHI HEAVY INDUSTRIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659706006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XCEL ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98389B100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842587107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISTRA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92840M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGLO AMERICAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03485P409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476896907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREEPORT MCMORAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35671D857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXANS SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713083905</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST SOLAR INC</x:t>
   </x:si>
   <x:si>
     <x:t>336433107</x:t>
   </x:si>
   <x:si>
-    <x:t>SSEZY</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>PRY</x:t>
   </x:si>
   <x:si>
     <x:t>PRYSMIAN SPA</x:t>
   </x:si>
   <x:si>
     <x:t>B1W4V6907</x:t>
   </x:si>
   <x:si>
-    <x:t>KMI</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>FIRSTENERGY CORP</x:t>
   </x:si>
   <x:si>
     <x:t>337932107</x:t>
   </x:si>
   <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448C104</x:t>
+  </x:si>
+  <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>PPL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>69351T106</x:t>
   </x:si>
   <x:si>
     <x:t>FTS</x:t>
   </x:si>
   <x:si>
     <x:t>FORTIS INC</x:t>
   </x:si>
   <x:si>
     <x:t>349553958</x:t>
   </x:si>
   <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARLING INGREDIENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237266101</x:t>
+  </x:si>
+  <x:si>
     <x:t>NESTE</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE OYJ</x:t>
   </x:si>
   <x:si>
     <x:t>B06YV4907</x:t>
   </x:si>
   <x:si>
-    <x:t>DAR</x:t>
-[...14 lines deleted...]
-    <x:t>14448C104</x:t>
+    <x:t>EDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410359905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUANTA SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74762E102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629377508</x:t>
   </x:si>
   <x:si>
     <x:t>NXE</x:t>
   </x:si>
   <x:si>
     <x:t>NEXGEN ENERGY LTD</x:t>
   </x:si>
   <x:si>
     <x:t>65340P957</x:t>
   </x:si>
   <x:si>
-    <x:t>EDP</x:t>
-[...5 lines deleted...]
-    <x:t>410359905</x:t>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30034W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIEMENS ENERGY AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1RCRC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHROCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03957W106</x:t>
   </x:si>
   <x:si>
     <x:t>SIKA</x:t>
   </x:si>
   <x:si>
     <x:t>SIKA AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI136GD1</x:t>
   </x:si>
   <x:si>
-    <x:t>EVRG</x:t>
-[...23 lines deleted...]
-    <x:t>74762E102</x:t>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANT ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018802108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
   </x:si>
   <x:si>
     <x:t>AMRC</x:t>
   </x:si>
   <x:si>
     <x:t>AMERESCO INC CL A</x:t>
   </x:si>
   <x:si>
     <x:t>02361E108</x:t>
   </x:si>
   <x:si>
-    <x:t>AROC</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>GEV</x:t>
   </x:si>
   <x:si>
     <x:t>GE VERNOVA INC</x:t>
   </x:si>
   <x:si>
     <x:t>36828A101</x:t>
   </x:si>
   <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUIMICA Y MINERA CHIL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833635105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>A267260</x:t>
   </x:si>
   <x:si>
     <x:t>HD HYUNDAI ELECTRIC CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0TCSN7</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>ALBEMARLE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>012653101</x:t>
   </x:si>
   <x:si>
-    <x:t>SQM</x:t>
-[...14 lines deleted...]
-    <x:t>55405W104</x:t>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00130H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609701909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRAY TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04271T100</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>SUNRUN INC</x:t>
   </x:si>
   <x:si>
     <x:t>86771W105</x:t>
   </x:si>
   <x:si>
-    <x:t>AES</x:t>
-[...14 lines deleted...]
-    <x:t>Short Term</x:t>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIMORIS SERVICES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74164F103</x:t>
   </x:si>
   <x:si>
     <x:t>PDN</x:t>
   </x:si>
   <x:si>
     <x:t>PALADIN ENERGY LTD</x:t>
   </x:si>
   <x:si>
     <x:t>666846902</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...23 lines deleted...]
-    <x:t>74164F103</x:t>
+    <x:t>A112610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS WIND CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0B0200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADELER A/S ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12738K109</x:t>
   </x:si>
   <x:si>
     <x:t>9502</x:t>
   </x:si>
   <x:si>
     <x:t>CHUBU ELECTRIC POWER CO INC</x:t>
   </x:si>
   <x:si>
     <x:t>619560006</x:t>
   </x:si>
   <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KANSAI ELECTRIC POWER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648348001</x:t>
+  </x:si>
+  <x:si>
     <x:t>2208</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDWIND SCIENCE+TECHNOLOG H</x:t>
   </x:si>
   <x:si>
     <x:t>B59GZJ905</x:t>
   </x:si>
   <x:si>
-    <x:t>A112610</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>RYCEY</x:t>
   </x:si>
   <x:si>
     <x:t>ROLLS ROYCE HOLDINGS SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>775781206</x:t>
   </x:si>
   <x:si>
     <x:t>A034020</x:t>
   </x:si>
   <x:si>
     <x:t>DOOSAN ENERBILITY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>629467903</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG</x:t>
   </x:si>
   <x:si>
     <x:t>SOLAREDGE TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>83417M104</x:t>
   </x:si>
   <x:si>
     <x:t>ELE</x:t>
   </x:si>
   <x:si>
     <x:t>ENDESA SA</x:t>
   </x:si>
   <x:si>
     <x:t>527178909</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>ALCOA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>013872106</x:t>
   </x:si>
   <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>HONG KONG DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...11 lines deleted...]
-    <x:t>999USDZ92</x:t>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
@@ -1231,1930 +1231,1930 @@
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>8299</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2735035.9</x:v>
+        <x:v>2429819.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>7697</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>2355514.1</x:v>
+        <x:v>2280750.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1897028.2</x:v>
+        <x:v>1966754.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17574</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1428414.7</x:v>
+        <x:v>1589337.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>61944</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1459085.3</x:v>
+        <x:v>1466320.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3382</x:v>
+        <x:v>17574</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1431702.1</x:v>
+        <x:v>1359700.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>17748</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1377244.8</x:v>
+        <x:v>1368548.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>42721</x:v>
+        <x:v>132530</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1379609.9</x:v>
+        <x:v>1301548.7</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>132530</x:v>
+        <x:v>42721</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1376787.3</x:v>
+        <x:v>1197776.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>19700</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1272968.3</x:v>
+        <x:v>1196860.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>12452</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1200731.3</x:v>
+        <x:v>1180128.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>53360</x:v>
+        <x:v>8832</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1088753.3</x:v>
+        <x:v>1031930.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>8832</x:v>
+        <x:v>9512</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1046945.3</x:v>
+        <x:v>1008176.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>9512</x:v>
+        <x:v>53360</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1018545</x:v>
+        <x:v>1015105</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>24186</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1031291</x:v>
+        <x:v>1009281.8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>10560</x:v>
+        <x:v>18450</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>932764.8</x:v>
+        <x:v>976743</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>18450</x:v>
+        <x:v>10560</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>928957.5</x:v>
+        <x:v>938361.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>7656</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>931122.7</x:v>
+        <x:v>936481.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3306</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>892124.1</x:v>
+        <x:v>909191.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>1848</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>819089</x:v>
+        <x:v>918671.3</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>5748</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>810812.9</x:v>
+        <x:v>878539.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2097</x:v>
+        <x:v>5748</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>818067.5</x:v>
+        <x:v>885192</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>10358</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>863442.9</x:v>
+        <x:v>891673.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>9101</x:v>
+        <x:v>10358</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>831649.4</x:v>
+        <x:v>883123.1</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>7540</x:v>
+        <x:v>5065</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>778957.4</x:v>
+        <x:v>831673</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>2668</x:v>
+        <x:v>7540</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>760566.8</x:v>
+        <x:v>772774.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>3034</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>801512.7</x:v>
+        <x:v>769691.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>5065</x:v>
+        <x:v>23490</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>766486.5</x:v>
+        <x:v>763659.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>3770</x:v>
+        <x:v>9101</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>758373.2</x:v>
+        <x:v>766577.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>23490</x:v>
+        <x:v>29700</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>781042.5</x:v>
+        <x:v>692294.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>10150</x:v>
+        <x:v>9830</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>706294.9</x:v>
+        <x:v>721128.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>29700</x:v>
+        <x:v>7980</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>740143.6</x:v>
+        <x:v>687477</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>9830</x:v>
+        <x:v>22272</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>723782.9</x:v>
+        <x:v>718272</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4740</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>753040.8</x:v>
+        <x:v>715433.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>9396</x:v>
+        <x:v>23606</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>665706.6</x:v>
+        <x:v>634293.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>7980</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>692344.8</x:v>
+        <x:v>651488.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>4756</x:v>
+        <x:v>9396</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>664137.5</x:v>
+        <x:v>668431.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>22272</x:v>
+        <x:v>4740</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>697336.3</x:v>
+        <x:v>676093.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>3770</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>657791.9</x:v>
+        <x:v>674264.5</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>23606</x:v>
+        <x:v>4756</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>632640.8</x:v>
+        <x:v>652243.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>12992</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>594124.2</x:v>
+        <x:v>582691.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>17516</x:v>
+        <x:v>10651</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>588537.6</x:v>
+        <x:v>594645.3</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>11194</x:v>
+        <x:v>17516</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>609912.6</x:v>
+        <x:v>597295.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>14960</x:v>
+        <x:v>11194</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>589191.4</x:v>
+        <x:v>597664.1</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>8700</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>578463</x:v>
+        <x:v>541575</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>10651</x:v>
+        <x:v>14960</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>579307.9</x:v>
+        <x:v>562479.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>57004</x:v>
+        <x:v>87638</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>539111.4</x:v>
+        <x:v>469744.4</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>87638</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>488109.6</x:v>
+        <x:v>513312.2</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>2136</x:v>
+        <x:v>4466</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>478408.1</x:v>
+        <x:v>474825.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>6264</x:v>
+        <x:v>57004</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>506381.8</x:v>
+        <x:v>494292.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2668</x:v>
+        <x:v>6264</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>434276.3</x:v>
+        <x:v>504377.3</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>749</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>461788.5</x:v>
+        <x:v>426326.2</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>19119</x:v>
+        <x:v>15080</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>453120.3</x:v>
+        <x:v>457527.2</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>15080</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>470797.6</x:v>
+        <x:v>438914.7</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>7076</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>471544.6</x:v>
+        <x:v>463478</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>4466</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>474423.2</x:v>
+        <x:v>382917.9</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>406</x:v>
+        <x:v>19119</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>375521.6</x:v>
+        <x:v>401690.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>776</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>399892.9</x:v>
+        <x:v>405736.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>3392</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>390249.6</x:v>
+        <x:v>366667.2</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s">
+      <x:c r="A65" s="3" t="s"/>
+      <x:c r="B65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B65" s="3" t="s">
+      <x:c r="C65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
+      <x:c r="D65" s="4" t="n">
+        <x:v>331138.6</x:v>
+      </x:c>
+      <x:c r="E65" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F65" s="4" t="n">
+        <x:v>331138.6</x:v>
+      </x:c>
+      <x:c r="G65" s="3" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>1232</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>340968.3</x:v>
+        <x:v>351422.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>35489</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>309641.5</x:v>
+        <x:v>346323.2</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>320403.6</x:v>
+        <x:v>322129.7</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
-      <x:c r="A69" s="3" t="s"/>
+      <x:c r="A69" s="3" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>292432</x:v>
+        <x:v>29500</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>292432</x:v>
+        <x:v>285677.9</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>38821</x:v>
+        <x:v>69700</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>261958.8</x:v>
+        <x:v>261375</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>29500</x:v>
+        <x:v>35489</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>290069</x:v>
+        <x:v>269361.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>69700</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>295528</x:v>
+        <x:v>274844.5</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>3325</x:v>
+        <x:v>38821</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>254661.8</x:v>
+        <x:v>235356.1</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>14400</x:v>
+        <x:v>5903</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>273782.3</x:v>
+        <x:v>245710.2</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>174400</x:v>
+        <x:v>9810</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>196824.2</x:v>
+        <x:v>211013.1</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>5903</x:v>
+        <x:v>14400</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>220457.3</x:v>
+        <x:v>240843.7</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>9810</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>248389.2</x:v>
+        <x:v>170728.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>788</x:v>
+        <x:v>8900</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>163707</x:v>
+        <x:v>149080.3</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>8900</x:v>
+        <x:v>174400</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>170011.5</x:v>
+        <x:v>184555.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
         <x:v>7598</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>149946.5</x:v>
+        <x:v>138967.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
         <x:v>2727</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>168556.3</x:v>
+        <x:v>158955.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
         <x:v>5278</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>190008</x:v>
+        <x:v>171376.7</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
         <x:v>3506</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>175952.8</x:v>
+        <x:v>167637.2</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>106293.1</x:v>
+        <x:v>96924.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>25070.3</x:v>
+        <x:v>-27677.5</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>3195.2</x:v>
+        <x:v>-27677.5</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>-8</x:v>
+        <x:v>25070.3</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>3194.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>4278.4</x:v>
+        <x:v>164.1</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>4278.4</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s"/>
       <x:c r="B88" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
         <x:v>6089.5</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>4353.1</x:v>
+        <x:v>4282.5</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>