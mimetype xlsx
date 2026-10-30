--- v3 (2026-10-09)
+++ v4 (2026-10-30)
@@ -1,813 +1,807 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46439810f5594d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/460027f51c1a4becbc04bf41b9244abe.psmdcp" Id="R87d3e71af7a54c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91552f96940c429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0738942fb726432982832310bda44560.psmdcp" Id="R40ce1665f3e54a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="259">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="257">
   <x:si>
     <x:t>Holdings - Power Infrastructure ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 10/09/2026 (%)</x:t>
+    <x:t>As of 10/29/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>SIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIEMENS AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572797900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
     <x:t>SU</x:t>
   </x:si>
   <x:si>
     <x:t>SCHNEIDER ELECTRIC SE</x:t>
   </x:si>
   <x:si>
     <x:t>483410007</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ETN</x:t>
   </x:si>
   <x:si>
     <x:t>EATON CORP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G29183103</x:t>
   </x:si>
   <x:si>
+    <x:t>IBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBERDROLA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B288C9908</x:t>
+  </x:si>
+  <x:si>
     <x:t>TT</x:t>
   </x:si>
   <x:si>
     <x:t>TRANE TECHNOLOGIES PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G8994E103</x:t>
   </x:si>
   <x:si>
-    <x:t>IBE</x:t>
-[...5 lines deleted...]
-    <x:t>B288C9908</x:t>
+    <x:t>NGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL GRID PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636274409</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>NEXTERA ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>65339F101</x:t>
   </x:si>
   <x:si>
-    <x:t>NGG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ENEL</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL SPA</x:t>
   </x:si>
   <x:si>
     <x:t>714456902</x:t>
   </x:si>
   <x:si>
     <x:t>VWS</x:t>
   </x:si>
   <x:si>
     <x:t>VESTAS WIND SYSTEMS A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BN4MYF907</x:t>
   </x:si>
   <x:si>
+    <x:t>EOAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494290901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB LTD REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710889908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSOLIDATED EDISON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209115104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUKE ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26441C204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ELECTRIC POWER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025537101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHENIERE ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16411R208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS INTERNATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G51502105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXTPOWER INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65290E101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A373220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG ENERGY SOLUTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSP8W906</x:t>
+  </x:si>
+  <x:si>
     <x:t>3750</x:t>
   </x:si>
   <x:si>
     <x:t>CONTEMPORARY AMPEREX TECHN H</x:t>
   </x:si>
   <x:si>
     <x:t>ACI2X39J8</x:t>
   </x:si>
   <x:si>
-    <x:t>ABBN</x:t>
-[...86 lines deleted...]
-    <x:t>16411R208</x:t>
+    <x:t>ITRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465741106</x:t>
   </x:si>
   <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>HUBBELL INC</x:t>
   </x:si>
   <x:si>
     <x:t>443510607</x:t>
   </x:si>
   <x:si>
-    <x:t>JCI</x:t>
-[...5 lines deleted...]
-    <x:t>G51502105</x:t>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29364G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612G101</x:t>
   </x:si>
   <x:si>
     <x:t>A006400</x:t>
   </x:si>
   <x:si>
     <x:t>SAMSUNG SDI CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>677164907</x:t>
   </x:si>
   <x:si>
-    <x:t>NXT</x:t>
-[...5 lines deleted...]
-    <x:t>65290E101</x:t>
+    <x:t>SSEZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE PLC SPN ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78467K107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XCEL ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98389B100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842587107</x:t>
   </x:si>
   <x:si>
     <x:t>NVT</x:t>
   </x:si>
   <x:si>
     <x:t>NVENT ELECTRIC PLC</x:t>
   </x:si>
   <x:si>
     <x:t>G6700G107</x:t>
   </x:si>
   <x:si>
-    <x:t>ETR</x:t>
-[...32 lines deleted...]
-    <x:t>465741106</x:t>
+    <x:t>RWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476896907</x:t>
   </x:si>
   <x:si>
     <x:t>7011</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUBISHI HEAVY INDUSTRIES</x:t>
   </x:si>
   <x:si>
     <x:t>659706006</x:t>
   </x:si>
   <x:si>
-    <x:t>XEL</x:t>
-[...23 lines deleted...]
-    <x:t>49456B101</x:t>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREEPORT MCMORAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35671D857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXANS SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713083905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349553958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SOLAR INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336433107</x:t>
   </x:si>
   <x:si>
     <x:t>VST</x:t>
   </x:si>
   <x:si>
     <x:t>VISTRA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>92840M102</x:t>
   </x:si>
   <x:si>
     <x:t>NGLOY</x:t>
   </x:si>
   <x:si>
     <x:t>ANGLO AMERICAN PLC SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>03485P409</x:t>
   </x:si>
   <x:si>
-    <x:t>RWE</x:t>
-[...32 lines deleted...]
-    <x:t>336433107</x:t>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337932107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69351T106</x:t>
   </x:si>
   <x:si>
     <x:t>PRY</x:t>
   </x:si>
   <x:si>
     <x:t>PRYSMIAN SPA</x:t>
   </x:si>
   <x:si>
     <x:t>B1W4V6907</x:t>
   </x:si>
   <x:si>
-    <x:t>FE</x:t>
-[...32 lines deleted...]
-    <x:t>349553958</x:t>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30034W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410359905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHROCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03957W106</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>DARLING INGREDIENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t>237266101</x:t>
   </x:si>
   <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANT ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018802108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXGEN ENERGY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65340P957</x:t>
+  </x:si>
+  <x:si>
     <x:t>NESTE</x:t>
   </x:si>
   <x:si>
     <x:t>NESTE OYJ</x:t>
   </x:si>
   <x:si>
     <x:t>B06YV4907</x:t>
   </x:si>
   <x:si>
-    <x:t>EDP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>QUANTA SERVICES INC</x:t>
   </x:si>
   <x:si>
     <x:t>74762E102</x:t>
   </x:si>
   <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
     <x:t>NRG</x:t>
   </x:si>
   <x:si>
     <x:t>NRG ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>629377508</x:t>
   </x:si>
   <x:si>
-    <x:t>NXE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ENR</x:t>
   </x:si>
   <x:si>
     <x:t>SIEMENS ENERGY AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI1RCRC2</x:t>
   </x:si>
   <x:si>
-    <x:t>AROC</x:t>
-[...23 lines deleted...]
-    <x:t>018802108</x:t>
+    <x:t>AMRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERESCO INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02361E108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE VERNOVA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36828A101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>MYRG</x:t>
   </x:si>
   <x:si>
     <x:t>MYR GROUP INC/DELAWARE</x:t>
   </x:si>
   <x:si>
     <x:t>55405W104</x:t>
   </x:si>
   <x:si>
-    <x:t>AMRC</x:t>
-[...14 lines deleted...]
-    <x:t>36828A101</x:t>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00130H105</x:t>
   </x:si>
   <x:si>
     <x:t>SQM</x:t>
   </x:si>
   <x:si>
     <x:t>QUIMICA Y MINERA CHIL SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>833635105</x:t>
   </x:si>
   <x:si>
-    <x:t>STATE STR INSTL INVT TR</x:t>
-[...5 lines deleted...]
-    <x:t>Short Term</x:t>
+    <x:t>2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>609701909</x:t>
   </x:si>
   <x:si>
     <x:t>A267260</x:t>
   </x:si>
   <x:si>
     <x:t>HD HYUNDAI ELECTRIC CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0TCSN7</x:t>
   </x:si>
   <x:si>
-    <x:t>ALB</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>ARRY</x:t>
   </x:si>
   <x:si>
     <x:t>ARRAY TECHNOLOGIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>04271T100</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>SUNRUN INC</x:t>
   </x:si>
   <x:si>
     <x:t>86771W105</x:t>
   </x:si>
   <x:si>
     <x:t>PRIM</x:t>
   </x:si>
   <x:si>
     <x:t>PRIMORIS SERVICES CORP</x:t>
   </x:si>
   <x:si>
     <x:t>74164F103</x:t>
   </x:si>
   <x:si>
+    <x:t>CDLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADELER A/S ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12738K109</x:t>
+  </x:si>
+  <x:si>
     <x:t>PDN</x:t>
   </x:si>
   <x:si>
     <x:t>PALADIN ENERGY LTD</x:t>
   </x:si>
   <x:si>
     <x:t>666846902</x:t>
   </x:si>
   <x:si>
+    <x:t>9502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHUBU ELECTRIC POWER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619560006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTEC INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576323109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KANSAI ELECTRIC POWER CO INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648348001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOLDWIND SCIENCE+TECHNOLOG H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B59GZJ905</x:t>
+  </x:si>
+  <x:si>
     <x:t>A112610</x:t>
   </x:si>
   <x:si>
     <x:t>CS WIND CORP</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0B0200</x:t>
   </x:si>
   <x:si>
-    <x:t>CDLR</x:t>
-[...41 lines deleted...]
-    <x:t>B59GZJ905</x:t>
+    <x:t>SEDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLAREDGE TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83417M104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENDESA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527178909</x:t>
   </x:si>
   <x:si>
     <x:t>RYCEY</x:t>
   </x:si>
   <x:si>
     <x:t>ROLLS ROYCE HOLDINGS SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>775781206</x:t>
   </x:si>
   <x:si>
     <x:t>A034020</x:t>
   </x:si>
   <x:si>
     <x:t>DOOSAN ENERBILITY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>629467903</x:t>
   </x:si>
   <x:si>
-    <x:t>SEDG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>ALCOA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>013872106</x:t>
   </x:si>
   <x:si>
-    <x:t>US DOLLAR</x:t>
-[...2 lines deleted...]
-    <x:t>999USDZ92</x:t>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
     <x:t>EURO CURRENCY</x:t>
   </x:si>
   <x:si>
     <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1169,51 +1163,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G92"/>
+  <x:dimension ref="A1:G91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.420625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.410625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.490625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1228,1951 +1222,1930 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>8299</x:v>
+        <x:v>7697</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2429819.1</x:v>
+        <x:v>2320001.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>7697</x:v>
+        <x:v>8299</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>2280750.5</x:v>
+        <x:v>2280532.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1966754.8</x:v>
+        <x:v>1820213</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3382</x:v>
+        <x:v>61944</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1589337.1</x:v>
+        <x:v>1523127.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>61944</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1466320.1</x:v>
+        <x:v>1516725.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>17574</x:v>
+        <x:v>17748</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1359700.4</x:v>
+        <x:v>1459240.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>17748</x:v>
+        <x:v>17574</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1368548.3</x:v>
+        <x:v>1423845.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>132530</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1301548.7</x:v>
+        <x:v>1380124.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>42721</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>1197776.1</x:v>
+        <x:v>1229131.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>19700</x:v>
+        <x:v>53360</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>1196860.4</x:v>
+        <x:v>1118792.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>12452</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1180128.2</x:v>
+        <x:v>1095685.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>8832</x:v>
+        <x:v>9512</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1031930.9</x:v>
+        <x:v>1085794.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>9512</x:v>
+        <x:v>24186</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>1008176.9</x:v>
+        <x:v>1082807.2</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>53360</x:v>
+        <x:v>8832</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1015105</x:v>
+        <x:v>1091370.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>24186</x:v>
+        <x:v>18450</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1009281.8</x:v>
+        <x:v>1037259</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>18450</x:v>
+        <x:v>10560</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>976743</x:v>
+        <x:v>966979.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>10560</x:v>
+        <x:v>7656</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>938361.6</x:v>
+        <x:v>981499.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>7656</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>936481.9</x:v>
+        <x:v>984427.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>3034</x:v>
+        <x:v>5748</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>909191.1</x:v>
+        <x:v>904447.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>3306</x:v>
+        <x:v>10358</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>918671.3</x:v>
+        <x:v>850184.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1848</x:v>
+        <x:v>3034</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>878539.2</x:v>
+        <x:v>883447.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>5748</x:v>
+        <x:v>19700</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>885192</x:v>
+        <x:v>869847</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2097</x:v>
+        <x:v>9101</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>891673.6</x:v>
+        <x:v>842661.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>10358</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>883123.1</x:v>
+        <x:v>808185.8</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>5065</x:v>
+        <x:v>7540</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>831673</x:v>
+        <x:v>813415.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>7540</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>772774.6</x:v>
+        <x:v>816141.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2668</x:v>
+        <x:v>2097</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>769691.3</x:v>
+        <x:v>837138.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>23490</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>763659.9</x:v>
+        <x:v>813693.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>9101</x:v>
+        <x:v>9830</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>766577.2</x:v>
+        <x:v>758679.4</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>29700</x:v>
+        <x:v>22272</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>692294.5</x:v>
+        <x:v>747448.3</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>9830</x:v>
+        <x:v>7980</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>721128.8</x:v>
+        <x:v>730329.6</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>7980</x:v>
+        <x:v>5065</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>687477</x:v>
+        <x:v>709707.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>22272</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>718272</x:v>
+        <x:v>660023</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4582</x:v>
+        <x:v>29700</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>715433.5</x:v>
+        <x:v>667479.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>23606</x:v>
+        <x:v>9396</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>634293.2</x:v>
+        <x:v>625773.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>10150</x:v>
+        <x:v>4740</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>651488.8</x:v>
+        <x:v>656557.3</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>9396</x:v>
+        <x:v>11194</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>668431.4</x:v>
+        <x:v>641920</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>4740</x:v>
+        <x:v>3770</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>676093.5</x:v>
+        <x:v>664651</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>3770</x:v>
+        <x:v>4582</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>674264.5</x:v>
+        <x:v>653943</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>4756</x:v>
+        <x:v>23606</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>652243.3</x:v>
+        <x:v>607854.5</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>12992</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>582691.2</x:v>
+        <x:v>602828.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>10651</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>594645.3</x:v>
+        <x:v>596775.5</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>17516</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>597295.6</x:v>
+        <x:v>614636.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>11194</x:v>
+        <x:v>4756</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>597664.1</x:v>
+        <x:v>571981.1</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>8700</x:v>
+        <x:v>6264</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>541575</x:v>
+        <x:v>527742</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>14960</x:v>
+        <x:v>87638</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>562479.2</x:v>
+        <x:v>475195.7</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>87638</x:v>
+        <x:v>15080</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>469744.4</x:v>
+        <x:v>480448.8</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>749</x:v>
+        <x:v>8700</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>513312.2</x:v>
+        <x:v>482502</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>4466</x:v>
+        <x:v>7076</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>474825.1</x:v>
+        <x:v>490862.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>57004</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>494292.6</x:v>
+        <x:v>509644.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6264</x:v>
+        <x:v>14960</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>504377.3</x:v>
+        <x:v>489239.8</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>2668</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>426326.2</x:v>
+        <x:v>454560.6</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>15080</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>457527.2</x:v>
+        <x:v>454407.7</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>2136</x:v>
+        <x:v>4466</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>438914.7</x:v>
+        <x:v>433068</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>7076</x:v>
+        <x:v>2668</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>463478</x:v>
+        <x:v>396833.4</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>1232</x:v>
+        <x:v>19119</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>382917.9</x:v>
+        <x:v>388306.9</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>19119</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>401690.2</x:v>
+        <x:v>356480.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
-      <x:c r="A63" s="3" t="s">
+      <x:c r="A63" s="3" t="s"/>
+      <x:c r="B63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="B63" s="3" t="s">
+      <x:c r="C63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="s">
+      <x:c r="D63" s="4" t="n">
+        <x:v>311850.6</x:v>
+      </x:c>
+      <x:c r="E63" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F63" s="4" t="n">
+        <x:v>311850.6</x:v>
+      </x:c>
+      <x:c r="G63" s="3" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>5683</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>366667.2</x:v>
+        <x:v>344861.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s"/>
+      <x:c r="A65" s="3" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>331138.6</x:v>
+        <x:v>3392</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>331138.6</x:v>
+        <x:v>328888.3</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>776</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>351422.5</x:v>
+        <x:v>323208.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>3392</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>346323.2</x:v>
+        <x:v>334956</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>21576</x:v>
+        <x:v>29500</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>322129.7</x:v>
+        <x:v>285029.6</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>29500</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>285677.9</x:v>
+        <x:v>268306.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
         <x:v>69700</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>261375</x:v>
+        <x:v>248132</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>35489</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>269361.5</x:v>
+        <x:v>263328.4</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>3325</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>274844.5</x:v>
+        <x:v>245252</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>38821</x:v>
+        <x:v>9810</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>235356.1</x:v>
+        <x:v>252999.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>5903</x:v>
+        <x:v>38821</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>245710.2</x:v>
+        <x:v>215759.2</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>9810</x:v>
+        <x:v>14400</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>211013.1</x:v>
+        <x:v>240896.4</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>14400</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>240843.7</x:v>
+        <x:v>142628</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>788</x:v>
+        <x:v>8900</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>170728.1</x:v>
+        <x:v>152577.9</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>8900</x:v>
+        <x:v>174400</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>149080.3</x:v>
+        <x:v>155500.9</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>174400</x:v>
+        <x:v>5903</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>184555.6</x:v>
+        <x:v>172988.2</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>7598</x:v>
+        <x:v>5278</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>138967.4</x:v>
+        <x:v>155648.2</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>2727</x:v>
+        <x:v>3506</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>158955.3</x:v>
+        <x:v>169012</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>5278</x:v>
+        <x:v>7598</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>171376.7</x:v>
+        <x:v>128026.3</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>3506</x:v>
+        <x:v>2727</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>167637.2</x:v>
+        <x:v>125173.1</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
         <x:v>2263</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>96924.3</x:v>
+        <x:v>90995.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s"/>
       <x:c r="B85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>-27677.5</x:v>
+        <x:v>25070.3</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>-27677.5</x:v>
+        <x:v>3195.6</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s"/>
       <x:c r="B86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>25070.3</x:v>
+        <x:v>164.1</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>3194.5</x:v>
+        <x:v>183.2</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s"/>
       <x:c r="B87" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>164.1</x:v>
+        <x:v>6089.5</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>184</x:v>
+        <x:v>4352</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:7">
-[...1 lines deleted...]
-      <x:c r="B88" s="3" t="s">
+    <x:row r="89" spans="1:7">
+      <x:c r="A89" s="3" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:7">
+      <x:c r="A91" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>