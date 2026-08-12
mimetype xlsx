--- v0 (2026-07-21)
+++ v1 (2026-08-12)
@@ -1,753 +1,774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2abdc17ff648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04b564966ad44309ad2139cb7db85704.psmdcp" Id="Reb8fea5066574fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71224f2f83474c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09cd88c27d1b44c889c169e695430df0.psmdcp" Id="Rda04b936f5054ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="242">
   <x:si>
     <x:t>Holdings - Power Infrastructure ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/21/2026 (%)</x:t>
+    <x:t>As of 08/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHNEIDER ELECTRIC SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483410007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIEMENS AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>572797900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EATON CORP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G29183103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANE TECHNOLOGIES PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G8994E103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXTERA ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65339F101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714456902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBERDROLA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B288C9908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONTEMPORARY AMPEREX TECHN H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2X39J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL GRID PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636274409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABB LTD REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710889908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.ON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>494290901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VESTAS WIND SYSTEMS A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BN4MYF907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUKE ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26441C204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPAND ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>165167735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXELON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30161N101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26884L109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSOLIDATED EDISON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>209115104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBBELL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443510607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON CONTROLS INTERNATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G51502105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN ELECTRIC POWER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025537101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXTPOWER INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65290E101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465741106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUBISHI HEAVY INDUSTRIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659706006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXANS SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>713083905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHENIERE ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16411R208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVENT ELECTRIC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G6700G107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SOLAR INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336433107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29364G103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XCEL ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98389B100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRYSMIAN SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1W4V6907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN CO/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842587107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSEZY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSE PLC SPN ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78467K107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRIER GLOBAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14448C104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARGA RESOURCES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87612G101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINDER MORGAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49456B101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANGLO AMERICAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03485P409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RWE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>476896907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FCX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREEPORT MCMORAN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35671D857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A006400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMSUNG SDI CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677164907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A373220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LG ENERGY SOLUTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSP8W906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69351T106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTIS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349553958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEXGEN ENERGY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65340P957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISTRA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92840M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTE OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B06YV4907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARLING INGREDIENTS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237266101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRSTENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337932107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRG ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629377508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30034W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410359905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIEMENS ENERGY AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI1RCRC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCHROCK INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03957W106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBEMARLE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>012653101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANT ENERGY CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>018802108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SQM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUIMICA Y MINERA CHIL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>833635105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUANTA SERVICES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74762E102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GE VERNOVA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36828A101</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>SU</x:t>
-[...44 lines deleted...]
-    <x:t>65339F101</x:t>
+    <x:t>MYRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR GROUP INC/DELAWARE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55405W104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARRAY TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04271T100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNRUN INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86771W105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PALADIN ENERGY LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666846902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A267260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HD HYUNDAI ELECTRIC CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0TCSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00130H105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRIMORIS SERVICES CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74164F103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADELER A/S ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12738K109</x:t>
   </x:si>
   <x:si>
     <x:t>MTZ</x:t>
   </x:si>
   <x:si>
     <x:t>MASTEC INC</x:t>
   </x:si>
   <x:si>
     <x:t>576323109</x:t>
   </x:si>
   <x:si>
-    <x:t>RWE</x:t>
-[...68 lines deleted...]
-    <x:t>636274409</x:t>
+    <x:t>AMRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERESCO INC CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02361E108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYCEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROLLS ROYCE HOLDINGS SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775781206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A034020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOOSAN ENERBILITY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>629467903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLAREDGE TECHNOLOGIES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83417M104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALCOA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013872106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
   </x:si>
   <x:si>
     <x:t>HONG KONG DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...521 lines deleted...]
-    <x:t>KRW999999</x:t>
+    <x:t>SWISS FRANC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHF999999</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1097,1910 +1118,1872 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G88"/>
+  <x:dimension ref="A1:G86"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.420625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.410625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.200625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.490625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>1537803.7</x:v>
+        <x:v>8496</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1537803.7</x:v>
+        <x:v>2998469.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>9348</x:v>
+        <x:v>7980</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>2824917.2</x:v>
+        <x:v>2581470.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>9576</x:v>
+        <x:v>4832</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>452603.1</x:v>
+        <x:v>2219289.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>23199</x:v>
+        <x:v>3420</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>526617.3</x:v>
+        <x:v>1655143.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>14079</x:v>
+        <x:v>17271</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1378003.9</x:v>
+        <x:v>1480815.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>17271</x:v>
+        <x:v>130245</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1519848</x:v>
+        <x:v>1480415.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>627</x:v>
+        <x:v>60876</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>211054.5</x:v>
+        <x:v>1446842</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>9975</x:v>
+        <x:v>17100</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>660729.5</x:v>
+        <x:v>1419778.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>40869</x:v>
+        <x:v>17442</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>242615.8</x:v>
+        <x:v>1400069.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1026</x:v>
+        <x:v>12710</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>400468.3</x:v>
+        <x:v>1295374.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1596</x:v>
+        <x:v>52440</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>774028.1</x:v>
+        <x:v>1151308.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>86127</x:v>
+        <x:v>42636</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>446895.8</x:v>
+        <x:v>1165205.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2622</x:v>
+        <x:v>9291</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>456913.6</x:v>
+        <x:v>1144558.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>11400</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>991230</x:v>
+        <x:v>1119936</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>17442</x:v>
+        <x:v>23769</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1437918.5</x:v>
+        <x:v>1066515</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
-      <x:c r="A21" s="3" t="s"/>
+      <x:c r="A21" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="B21" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>20349</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1106375.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>9348</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>1038095.4</x:v>
+        <x:v>1004910</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>627</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>396615.1</x:v>
+        <x:v>943629.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
-      <x:c r="A24" s="3" t="s"/>
+      <x:c r="A24" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="B24" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1640146</x:v>
+        <x:v>5928</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>917417.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
-      <x:c r="A25" s="3" t="s"/>
+      <x:c r="A25" s="3" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="B25" s="3" t="s">
-        <x:v>55</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2415974.1</x:v>
+        <x:v>7524</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>929815.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>14820</x:v>
+        <x:v>8939</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>548784.6</x:v>
+        <x:v>937522.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>34200</x:v>
+        <x:v>8944</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>774685.1</x:v>
+        <x:v>924183.5</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>7980</x:v>
+        <x:v>34200</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>2415614.4</x:v>
+        <x:v>859588.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>399</x:v>
+        <x:v>5360</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>430592.8</x:v>
+        <x:v>858762.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>512</x:v>
+        <x:v>3249</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>260441.7</x:v>
+        <x:v>862382.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>9234</x:v>
+        <x:v>5314</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>542866.9</x:v>
+        <x:v>888288.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>8835</x:v>
+        <x:v>3705</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>561022.5</x:v>
+        <x:v>892571.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>7410</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>829253.1</x:v>
+        <x:v>789683.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>60876</x:v>
+        <x:v>10488</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1478940.9</x:v>
+        <x:v>814498.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>12768</x:v>
+        <x:v>5414</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>619758.7</x:v>
+        <x:v>797108.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2565</x:v>
+        <x:v>7842</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>492100</x:v>
+        <x:v>720836.6</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>10488</x:v>
+        <x:v>23085</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>825091</x:v>
+        <x:v>746799.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>7467</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>135376.7</x:v>
+        <x:v>699883.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>5928</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>826185.4</x:v>
+        <x:v>696009.9</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>45030</x:v>
+        <x:v>21888</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>267928.5</x:v>
+        <x:v>689034.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>23085</x:v>
+        <x:v>23199</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>264092.4</x:v>
+        <x:v>631244.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>4446</x:v>
+        <x:v>9975</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>525517.2</x:v>
+        <x:v>662293.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>52440</x:v>
+        <x:v>9234</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>1152162.3</x:v>
+        <x:v>635945.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
-      <x:c r="A44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>12882</x:v>
+        <x:v>-612358.9</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>1216833.7</x:v>
+        <x:v>-612358.9</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>11001</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>734206.7</x:v>
+        <x:v>628758.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>2793</x:v>
+        <x:v>2566</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>241985.5</x:v>
+        <x:v>642270</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>2622</x:v>
+        <x:v>17214</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>740321.7</x:v>
+        <x:v>607309.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>23769</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>1092423.2</x:v>
+        <x:v>617139.9</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>20349</x:v>
+        <x:v>58425</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>998118.5</x:v>
+        <x:v>615485.8</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>42636</x:v>
+        <x:v>4503</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1183067.3</x:v>
+        <x:v>652574.8</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>2680</x:v>
+        <x:v>18240</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>117471.5</x:v>
+        <x:v>623632.2</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
-      <x:c r="A52" s="3" t="s"/>
+      <x:c r="A52" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>-366947.1</x:v>
+        <x:v>8835</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>-366947.1</x:v>
+        <x:v>550950.6</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>1938</x:v>
+        <x:v>12768</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>525679.3</x:v>
+        <x:v>598053.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>7524</x:v>
+        <x:v>2099</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>986020.2</x:v>
+        <x:v>501031.6</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>6954</x:v>
+        <x:v>4389</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>514317.8</x:v>
+        <x:v>525758.3</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>6498</x:v>
+        <x:v>6156</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>989620.3</x:v>
+        <x:v>504976.7</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>4389</x:v>
+        <x:v>86127</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>573115.6</x:v>
+        <x:v>449560.9</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>7695</x:v>
+        <x:v>2622</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>771269.9</x:v>
+        <x:v>479893.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>2566</x:v>
+        <x:v>14820</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>551090.7</x:v>
+        <x:v>488911.8</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3249</x:v>
+        <x:v>3519</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>860822.6</x:v>
+        <x:v>455217.8</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>3534</x:v>
+        <x:v>6954</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>546992.5</x:v>
+        <x:v>476905.3</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>21204</x:v>
+        <x:v>6309</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>313819.2</x:v>
+        <x:v>455636</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>17214</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>609892</x:v>
+        <x:v>420453.7</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>3420</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>1601107.2</x:v>
+        <x:v>403740.1</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
-      <x:c r="A65" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A65" s="3" t="s"/>
       <x:c r="B65" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>11001</x:v>
+        <x:v>319836.2</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>641389.3</x:v>
+        <x:v>319836.2</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>130245</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>1472073</x:v>
+        <x:v>338518.4</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>5187</x:v>
+        <x:v>68498</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>252140.1</x:v>
+        <x:v>366464.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>3705</x:v>
+        <x:v>34877</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>760673.6</x:v>
+        <x:v>349816.3</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>6327</x:v>
+        <x:v>40869</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>902902.7</x:v>
+        <x:v>307333.5</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>58425</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>510120.5</x:v>
+        <x:v>267152.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>21888</x:v>
+        <x:v>21204</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>713111</x:v>
+        <x:v>311698.8</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>7752</x:v>
+        <x:v>2793</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>524732.9</x:v>
+        <x:v>229472.9</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>6156</x:v>
+        <x:v>9641</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>524245</x:v>
+        <x:v>225833.1</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>23085</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>763190.1</x:v>
+        <x:v>170951.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>17100</x:v>
+        <x:v>6811</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>1348903.8</x:v>
+        <x:v>176234.6</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>4503</x:v>
+        <x:v>7467</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>711429</x:v>
+        <x:v>154044.2</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>5130</x:v>
+        <x:v>2680</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>2059233.3</x:v>
+        <x:v>147406.6</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>18240</x:v>
+        <x:v>5187</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>694053.9</x:v>
+        <x:v>172779</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>9291</x:v>
+        <x:v>2224</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1169272.4</x:v>
+        <x:v>118989.6</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
-      <x:c r="A80" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A80" s="3" t="s"/>
       <x:c r="B80" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>7695</x:v>
+        <x:v>-907540.8</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>649227.2</x:v>
+        <x:v>-72.5</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s"/>
       <x:c r="B81" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>229673722</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s"/>
       <x:c r="B82" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>481248576</x:v>
+        <x:v>-202593.7</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>33</x:v>
+        <x:v>-73.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>65</x:v>
-[...20 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
-      <x:c r="A84" s="3" t="s"/>
-[...16 lines deleted...]
-        <x:v>65</x:v>
+      <x:c r="A84" s="3" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:7">
+      <x:c r="A85" s="3" t="s">
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
-      <x:c r="A86" s="3" t="s">
-[...10 lines deleted...]
-        <x:v>234</x:v>
+      <x:c r="A86" s="1" t="s">
+        <x:v>241</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>