--- v2 (2026-06-09)
+++ v3 (2026-07-23)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C66509FF-B325-421D-9445-D0CA6883CEA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{07621963-FF4C-41E8-81A6-36D99F009684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{3CA1D38F-4F94-4008-9EDF-22028DDE9D99}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{F311F2E3-A7AE-4BD1-92F7-6D6BA451C839}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4381" uniqueCount="1171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4472" uniqueCount="1192">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -160,242 +161,299 @@
   <si>
     <t>EU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
+    <t>CASH_USD_BMO1389X1</t>
+  </si>
+  <si>
+    <t>CASH COLL USD BARCL</t>
+  </si>
+  <si>
+    <t>Collateral Cash</t>
+  </si>
+  <si>
+    <t>XOTC</t>
+  </si>
+  <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>USD_EUR_SSB_20260529F</t>
+    <t>USD_EUR_JPMD_20260831F</t>
   </si>
   <si>
     <t>FX USD VS EUR</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Currency Contract</t>
   </si>
   <si>
-    <t>USD_EUR_SSB_20260529T</t>
-[...2 lines deleted...]
-    <t>FBFVM26</t>
+    <t>USD_EUR_JPMD_20260831T</t>
+  </si>
+  <si>
+    <t>USD_EUR_MSCI_20260831F</t>
+  </si>
+  <si>
+    <t>USD_EUR_MSCI_20260831T</t>
+  </si>
+  <si>
+    <t>FBFVU26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
-    <t>FVM6</t>
+    <t>FVU6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
-    <t>FBTUM26</t>
+    <t>FBTUU26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TUM6</t>
-[...2 lines deleted...]
-    <t>FBTYM26</t>
+    <t>TUU6</t>
+  </si>
+  <si>
+    <t>FBTYU26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
-    <t>TYM6</t>
-[...2 lines deleted...]
-    <t>FBUXYM26</t>
+    <t>TYU6</t>
+  </si>
+  <si>
+    <t>FBUXYU26</t>
   </si>
   <si>
     <t>US 10yr Ultra Fut</t>
   </si>
   <si>
-    <t>UXYM6</t>
-[...2 lines deleted...]
-    <t>FBWNM26</t>
+    <t>UXYU6</t>
+  </si>
+  <si>
+    <t>FBWNU26</t>
   </si>
   <si>
     <t>US ULTRA BOND CBT</t>
   </si>
   <si>
-    <t>WNM6</t>
+    <t>WNU6</t>
+  </si>
+  <si>
+    <t>FDHBM26</t>
+  </si>
+  <si>
+    <t>BBG IG Dur-Hdg Fut</t>
+  </si>
+  <si>
+    <t>DHBM6</t>
+  </si>
+  <si>
+    <t>O1684895</t>
+  </si>
+  <si>
+    <t>IEF 09/18/26 C95</t>
+  </si>
+  <si>
+    <t>Option</t>
+  </si>
+  <si>
+    <t>IEF 9 C95</t>
+  </si>
+  <si>
+    <t>AMXO</t>
+  </si>
+  <si>
+    <t>O1684896</t>
+  </si>
+  <si>
+    <t>LQD 09/18/26 C109</t>
+  </si>
+  <si>
+    <t>LQD 9 C109</t>
+  </si>
+  <si>
+    <t>XCBO</t>
+  </si>
+  <si>
+    <t>O1684897</t>
+  </si>
+  <si>
+    <t>TLT 09/18/26 C86</t>
+  </si>
+  <si>
+    <t>TLT 9 C86</t>
   </si>
   <si>
     <t>BMO0Q8850</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.11.AA)</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
-    <t>XOTC</t>
-[...1 lines deleted...]
-  <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.15.AAA)</t>
   </si>
   <si>
     <t>BMO2LAZA5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.8.A)</t>
   </si>
   <si>
     <t>BMO2N32X5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.13.AA)</t>
   </si>
   <si>
     <t>BMO2P58N4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.14.A)</t>
   </si>
   <si>
     <t>BMO2S1925</t>
   </si>
   <si>
-    <t>BMO2ZE192</t>
+    <t>BMO337M06</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.15.A)</t>
+  </si>
+  <si>
+    <t>BMO337M71</t>
+  </si>
+  <si>
+    <t>BMO34WCU5</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.14.BBB-)</t>
+  </si>
+  <si>
+    <t>BMO35Z733</t>
+  </si>
+  <si>
+    <t>BMO368S21</t>
+  </si>
+  <si>
+    <t>BMO36Z4Q4</t>
+  </si>
+  <si>
+    <t>BMO389GH7</t>
+  </si>
+  <si>
+    <t>BMO3C7SV2</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.15.BBB-)</t>
+  </si>
+  <si>
+    <t>BMO3ER1U7</t>
+  </si>
+  <si>
+    <t>BMO3H2SM8</t>
+  </si>
+  <si>
+    <t>BMO3R5SE8</t>
+  </si>
+  <si>
+    <t>BMO3R5SJ7</t>
+  </si>
+  <si>
+    <t>BMO40WM69</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.11.BBB-)</t>
   </si>
   <si>
-    <t>BMO337M06</t>
-[...46 lines deleted...]
-  <si>
     <t>BMO4EC377</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.BBB-)</t>
   </si>
   <si>
     <t>BMO4EQM83</t>
   </si>
   <si>
     <t>BMO4ER168</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.43 25-35%)</t>
   </si>
   <si>
     <t>BMO4ER192</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.43 15-25%)</t>
   </si>
   <si>
     <t>BMO4GQET4</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.42 12-100%)</t>
@@ -418,62 +476,74 @@
   <si>
     <t>BMO4U6MW6</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.17.BBB-)</t>
   </si>
   <si>
     <t>BMO4U6N05</t>
   </si>
   <si>
     <t>BMO507BG1</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 12-100%)</t>
   </si>
   <si>
     <t>BMO53P5P5</t>
   </si>
   <si>
     <t>BMO59LQE0</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.XO.44 35-100%)</t>
   </si>
   <si>
-    <t>BMO5FK7J5</t>
-[...4 lines deleted...]
-  <si>
     <t>BMO5MF7L3</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.45 35-100%)</t>
   </si>
   <si>
+    <t>BMO5SMFK5</t>
+  </si>
+  <si>
+    <t>CDS: (ITRAXX.EUR.44 3-6%)</t>
+  </si>
+  <si>
+    <t>BMO5SMFL3</t>
+  </si>
+  <si>
+    <t>CDS: (ITRAXX.EUR.44 0-3%)</t>
+  </si>
+  <si>
+    <t>BMO5T4N58</t>
+  </si>
+  <si>
+    <t>FSWP: OIS 3.885000 30-NOV-2030 SOF</t>
+  </si>
+  <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
   <si>
     <t>BRW9YHMW7</t>
@@ -496,171 +566,123 @@
   <si>
     <t>BRWRNNZ93</t>
   </si>
   <si>
     <t>BRWRYWSX6</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.10.AAA)</t>
   </si>
   <si>
     <t>BRWZ0BGR7</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.12.AA)</t>
   </si>
   <si>
     <t>BRWZBCEX2</t>
   </si>
   <si>
     <t>Z96RYU906</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.EUR.42.V1)</t>
   </si>
   <si>
-    <t>Z978T5JQ0</t>
-[...4 lines deleted...]
-  <si>
     <t>Z978T5JR8</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.FINSR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JT4</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.45.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
     <t>Z97J5BG58</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.46.V1)</t>
   </si>
   <si>
-    <t>BMO5HAHG0</t>
-[...23 lines deleted...]
-    <t>FNCL 2.5 5/26</t>
+    <t>Z97J5BG90</t>
+  </si>
+  <si>
+    <t>US01F022667426</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 6/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226591</t>
-[...32 lines deleted...]
-    <t>FNCI 5.5 5/26</t>
+    <t>US01F0226674</t>
+  </si>
+  <si>
+    <t>01F022667</t>
+  </si>
+  <si>
+    <t>US01F052466426</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 6/26</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0524581</t>
-[...14 lines deleted...]
-    <t>01F060659</t>
+    <t>US01F0524664</t>
+  </si>
+  <si>
+    <t>01F052466</t>
+  </si>
+  <si>
+    <t>US01F060667726</t>
+  </si>
+  <si>
+    <t>FNCL 6 6/26</t>
+  </si>
+  <si>
+    <t>US01F0606677</t>
+  </si>
+  <si>
+    <t>01F060667</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -739,50 +761,62 @@
   <si>
     <t>AMXCA 2024-3 A</t>
   </si>
   <si>
     <t>AMXCA</t>
   </si>
   <si>
     <t>02589BAE0</t>
   </si>
   <si>
     <t>US02660LAB62</t>
   </si>
   <si>
     <t>AHMA 2006-4 1A12</t>
   </si>
   <si>
     <t>B54R1V9</t>
   </si>
   <si>
     <t>AHMA</t>
   </si>
   <si>
     <t>02660LAB6</t>
   </si>
   <si>
+    <t>US02660XAD66</t>
+  </si>
+  <si>
+    <t>AHMA 2006-2 2A1</t>
+  </si>
+  <si>
+    <t>B6S3FV8</t>
+  </si>
+  <si>
+    <t>02660XAD6</t>
+  </si>
+  <si>
     <t>US02660YAB83</t>
   </si>
   <si>
     <t>AHM 2006-2 4A</t>
   </si>
   <si>
     <t>AHM</t>
   </si>
   <si>
     <t>02660YAB8</t>
   </si>
   <si>
     <t>US03466EAA82</t>
   </si>
   <si>
     <t>AOMT 2025-5 A1</t>
   </si>
   <si>
     <t>AOMT</t>
   </si>
   <si>
     <t>03466EAA8</t>
   </si>
   <si>
     <t>US03927NAB91</t>
@@ -799,83 +833,74 @@
   <si>
     <t>US04542BMT60</t>
   </si>
   <si>
     <t>ABFC 2005-AQ1 A5</t>
   </si>
   <si>
     <t>ABFC</t>
   </si>
   <si>
     <t>04542BMT6</t>
   </si>
   <si>
     <t>US04942MAN48</t>
   </si>
   <si>
     <t>ATCLO 2019-15A A1R</t>
   </si>
   <si>
     <t>ATCLO</t>
   </si>
   <si>
     <t>04942MAN4</t>
   </si>
   <si>
-    <t>US05491VAL09</t>
-[...2 lines deleted...]
-    <t>BBCMS 2018-CHRS E</t>
+    <t>US05543DCC65</t>
+  </si>
+  <si>
+    <t>BCAP 2014-RR2 11A3</t>
+  </si>
+  <si>
+    <t>BCAP</t>
+  </si>
+  <si>
+    <t>05543DCC6</t>
+  </si>
+  <si>
+    <t>US05548WAA53</t>
+  </si>
+  <si>
+    <t>BBCMS 2018-TALL A</t>
+  </si>
+  <si>
+    <t>BFYCQJ7</t>
   </si>
   <si>
     <t>BBCMS</t>
   </si>
   <si>
-    <t>05491VAL0</t>
-[...22 lines deleted...]
-  <si>
     <t>05548WAA5</t>
   </si>
   <si>
     <t>US05606FAA12</t>
   </si>
   <si>
     <t>BX 2019-OC11 A</t>
   </si>
   <si>
     <t>BKM6CJ8</t>
   </si>
   <si>
     <t>BX</t>
   </si>
   <si>
     <t>05606FAA1</t>
   </si>
   <si>
     <t>US05606FAL76</t>
   </si>
   <si>
     <t>BX 2019-OC11 D</t>
   </si>
   <si>
     <t>05606FAL7</t>
@@ -1369,50 +1394,62 @@
   <si>
     <t>US12669GBA85</t>
   </si>
   <si>
     <t>CWHL 2004-HYB6 A2</t>
   </si>
   <si>
     <t>B75MLD9</t>
   </si>
   <si>
     <t>12669GBA8</t>
   </si>
   <si>
     <t>US13887PAK12</t>
   </si>
   <si>
     <t>CANYC 2016-1A AR</t>
   </si>
   <si>
     <t>CANYC</t>
   </si>
   <si>
     <t>13887PAK1</t>
   </si>
   <si>
+    <t>US14316BBL80</t>
+  </si>
+  <si>
+    <t>CGMS 2019-1A A2R2</t>
+  </si>
+  <si>
+    <t>CGMS</t>
+  </si>
+  <si>
+    <t>14316BBL8</t>
+  </si>
+  <si>
     <t>US144526AC49</t>
   </si>
   <si>
     <t>CARR 2007-RFC1 A3</t>
   </si>
   <si>
     <t>BG6LVC7</t>
   </si>
   <si>
     <t>CARR</t>
   </si>
   <si>
     <t>144526AC4</t>
   </si>
   <si>
     <t>US14454AAB52</t>
   </si>
   <si>
     <t>CARR 2006-FRE2 A2</t>
   </si>
   <si>
     <t>BD6C840</t>
   </si>
   <si>
     <t>14454AAB5</t>
@@ -1486,50 +1523,62 @@
   <si>
     <t>20846QJT6</t>
   </si>
   <si>
     <t>US20846QJZ28</t>
   </si>
   <si>
     <t>CNF 2002-2 M2</t>
   </si>
   <si>
     <t>20846QJZ2</t>
   </si>
   <si>
     <t>US21873LAA17</t>
   </si>
   <si>
     <t>CAFL 2021-1 A</t>
   </si>
   <si>
     <t>CAFL</t>
   </si>
   <si>
     <t>21873LAA1</t>
   </si>
   <si>
+    <t>US22759CAA80</t>
+  </si>
+  <si>
+    <t>CROSS 2026-NQM6 A1</t>
+  </si>
+  <si>
+    <t>CROSS</t>
+  </si>
+  <si>
+    <t>22759CAA8</t>
+  </si>
+  <si>
     <t>US251510NC37</t>
   </si>
   <si>
     <t>DBALT 2006-AF1 A4</t>
   </si>
   <si>
     <t>DBALT</t>
   </si>
   <si>
     <t>251510NC3</t>
   </si>
   <si>
     <t>US25151UAA51</t>
   </si>
   <si>
     <t>DBALT 2007-AR2 A1</t>
   </si>
   <si>
     <t>BP55YM4</t>
   </si>
   <si>
     <t>25151UAA5</t>
   </si>
   <si>
     <t>US26244GAS49</t>
@@ -1543,50 +1592,62 @@
   <si>
     <t>26244GAS4</t>
   </si>
   <si>
     <t>US26245JBA51</t>
   </si>
   <si>
     <t>DRSLF 2019-80A ARR</t>
   </si>
   <si>
     <t>26245JBA5</t>
   </si>
   <si>
     <t>US26251LAC81</t>
   </si>
   <si>
     <t>DRSLF 2018-64A A</t>
   </si>
   <si>
     <t>BFN6VN9</t>
   </si>
   <si>
     <t>26251LAC8</t>
   </si>
   <si>
+    <t>US26916MAA71</t>
+  </si>
+  <si>
+    <t>ESTN 2026-TOWN A</t>
+  </si>
+  <si>
+    <t>ESTN</t>
+  </si>
+  <si>
+    <t>26916MAA7</t>
+  </si>
+  <si>
     <t>US27830TAL98</t>
   </si>
   <si>
     <t>EATON 2014-1RA BR</t>
   </si>
   <si>
     <t>EATON</t>
   </si>
   <si>
     <t>27830TAL9</t>
   </si>
   <si>
     <t>US30291SAJ24</t>
   </si>
   <si>
     <t>FRESB 2020-SB74 X1</t>
   </si>
   <si>
     <t>FRESB</t>
   </si>
   <si>
     <t>30291SAJ2</t>
   </si>
   <si>
     <t>US30298BAK98</t>
@@ -2101,62 +2162,50 @@
   <si>
     <t>US52524VAG41</t>
   </si>
   <si>
     <t>LXS 2007-15N 2A1</t>
   </si>
   <si>
     <t>LXS</t>
   </si>
   <si>
     <t>52524VAG4</t>
   </si>
   <si>
     <t>US55316PAA57</t>
   </si>
   <si>
     <t>MKT 2020-525M A</t>
   </si>
   <si>
     <t>MKT</t>
   </si>
   <si>
     <t>55316PAA5</t>
   </si>
   <si>
-    <t>US55819JAN37</t>
-[...10 lines deleted...]
-  <si>
     <t>US55822RAB69</t>
   </si>
   <si>
     <t>ATRM 13A AR2</t>
   </si>
   <si>
     <t>ATRM</t>
   </si>
   <si>
     <t>55822RAB6</t>
   </si>
   <si>
     <t>US57644DAR44</t>
   </si>
   <si>
     <t>MASL 2006-1 A</t>
   </si>
   <si>
     <t>MASL</t>
   </si>
   <si>
     <t>57644DAR4</t>
   </si>
   <si>
     <t>US58552RAA86</t>
@@ -2611,68 +2660,83 @@
   <si>
     <t>US68213KAC99</t>
   </si>
   <si>
     <t>OAK 2001-E A3</t>
   </si>
   <si>
     <t>B88KKN0</t>
   </si>
   <si>
     <t>68213KAC9</t>
   </si>
   <si>
     <t>US74333WAA09</t>
   </si>
   <si>
     <t>PROG 2021-SFR10 A</t>
   </si>
   <si>
     <t>PROG</t>
   </si>
   <si>
     <t>74333WAA0</t>
   </si>
   <si>
+    <t>US74940FAA21</t>
+  </si>
+  <si>
+    <t>RCKT 2026-CES5 A1A</t>
+  </si>
+  <si>
+    <t>RCKT</t>
+  </si>
+  <si>
+    <t>74940FAA2</t>
+  </si>
+  <si>
     <t>US74970WAA80</t>
   </si>
   <si>
     <t>ROCC 2024-CNTR A</t>
   </si>
   <si>
     <t>ROCC</t>
   </si>
   <si>
     <t>74970WAA8</t>
   </si>
   <si>
     <t>US74970WAJ99</t>
   </si>
   <si>
     <t>ROCC 2024-CNTR E</t>
   </si>
   <si>
+    <t>BVSVTJ3</t>
+  </si>
+  <si>
     <t>74970WAJ9</t>
   </si>
   <si>
     <t>US76110VRX81</t>
   </si>
   <si>
     <t>RFMS2 2005-HS1 AI4</t>
   </si>
   <si>
     <t>76110VRX8</t>
   </si>
   <si>
     <t>US761118CE65</t>
   </si>
   <si>
     <t>RALI 2005-QS11 A1</t>
   </si>
   <si>
     <t>RALI</t>
   </si>
   <si>
     <t>761118CE6</t>
   </si>
   <si>
     <t>US76111XYJ61</t>
@@ -2998,62 +3062,50 @@
   <si>
     <t>US805564QV62</t>
   </si>
   <si>
     <t>SAST 2004-3 M1</t>
   </si>
   <si>
     <t>SAST</t>
   </si>
   <si>
     <t>805564QV6</t>
   </si>
   <si>
     <t>US83609YAC03</t>
   </si>
   <si>
     <t>SNDPT 2013-3RA A</t>
   </si>
   <si>
     <t>SNDPT</t>
   </si>
   <si>
     <t>83609YAC0</t>
   </si>
   <si>
-    <t>US83715RAH57</t>
-[...10 lines deleted...]
-  <si>
     <t>US863579QX96</t>
   </si>
   <si>
     <t>SARM 2005-9 2A2A</t>
   </si>
   <si>
     <t>B6S2LR3</t>
   </si>
   <si>
     <t>SARM</t>
   </si>
   <si>
     <t>863579QX9</t>
   </si>
   <si>
     <t>US86362XAA63</t>
   </si>
   <si>
     <t>SAMI 2007-AR1 1A1</t>
   </si>
   <si>
     <t>B29ST12</t>
   </si>
   <si>
     <t>SAMI</t>
@@ -3388,50 +3440,62 @@
   <si>
     <t>US93936PAF53</t>
   </si>
   <si>
     <t>WMALT 2007-5 A6</t>
   </si>
   <si>
     <t>BNY8D12</t>
   </si>
   <si>
     <t>93936PAF5</t>
   </si>
   <si>
     <t>US94949GAW15</t>
   </si>
   <si>
     <t>WELF 2020-1A A1RR</t>
   </si>
   <si>
     <t>WELF</t>
   </si>
   <si>
     <t>94949GAW1</t>
   </si>
   <si>
+    <t>US97316LAJ70</t>
+  </si>
+  <si>
+    <t>WINDR 2017-3A AR2</t>
+  </si>
+  <si>
+    <t>WINDR</t>
+  </si>
+  <si>
+    <t>97316LAJ7</t>
+  </si>
+  <si>
     <t>US98164NAD75</t>
   </si>
   <si>
     <t>WOART 2024-C A3</t>
   </si>
   <si>
     <t>WOART</t>
   </si>
   <si>
     <t>98164NAD7</t>
   </si>
   <si>
     <t>US98875JBJ25</t>
   </si>
   <si>
     <t>ZAIS 2020-16A A1R2</t>
   </si>
   <si>
     <t>ZAIS</t>
   </si>
   <si>
     <t>98875JBJ2</t>
   </si>
   <si>
     <t>US91282CNQ05</t>
@@ -3502,78 +3566,78 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5PE6H3</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.64</t>
+    <t>BMO5TF7R3</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.62</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
+    <t>CONTRA_DERIV_OPT</t>
+  </si>
+  <si>
+    <t>Contra Derivatives - Options</t>
+  </si>
+  <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
-  </si>
-[...4 lines deleted...]
-    <t>Contra Derivatives - Swaptions</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
   <si>
     <t>***May include Cash &amp; Cash Equivalents, Fixed Income Instruments, Pooled Investments, Accrued Expenses, or Derivative Contracts</t>
   </si>
   <si>
     <t>Further information related to holdings is available on GMO.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
@@ -3943,95 +4007,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68427462-37A2-4E0C-AAE4-8BDE4ED60E9F}">
-  <dimension ref="A1:Z347"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EECD7492-710D-4508-B30A-D3587952D1E9}">
+  <dimension ref="A1:Z354"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="27.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.81640625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.6328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.6328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -4067,26600 +4131,27145 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>248.82</v>
+        <v>1033.05</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1730499999999999</v>
+        <v>1.1669499999999999</v>
       </c>
       <c r="F4" s="4">
-        <v>291.87830100000002</v>
+        <v>1205.5176974999999</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.85247858147564037</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>248.82</v>
+        <v>1033.05</v>
       </c>
       <c r="N4" s="4">
-        <v>291.87830100000002</v>
+        <v>1205.5176974999999</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>8674560.4887010008</v>
+        <v>9540363.7495450005</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>8674560.4887014106</v>
+        <v>9540363.7495454103</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>8674560.4887010008</v>
+        <v>9540363.7495450005</v>
       </c>
       <c r="N5" s="4">
-        <v>8674560.4887014106</v>
+        <v>9540363.7495454103</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>6.8640000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.5199999999999998E-3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>6699.31</v>
+        <v>106000</v>
       </c>
       <c r="E6" s="5">
-        <v>1</v>
+        <v>1.002923</v>
       </c>
       <c r="F6" s="4">
-        <v>6699.31</v>
+        <v>106309.81444443999</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>6699.31</v>
+        <v>106309.814444</v>
       </c>
       <c r="N6" s="4">
-        <v>6699.31</v>
+        <v>106309.81444443999</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
-        <v>0</v>
+        <v>309.81444443999999</v>
       </c>
       <c r="Y6" s="4">
-        <v>0</v>
+        <v>309.81444399999998</v>
       </c>
       <c r="Z6" s="6">
-        <v>5.0000000000000004E-6</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>8.2999999999999998E-5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-31788918.010000002</v>
+        <v>6767.31</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="4">
-        <v>-31786831.010000002</v>
+        <v>6767.31</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>-31786831.010000002</v>
+        <v>6767.31</v>
       </c>
       <c r="N7" s="4">
-        <v>-31786831.010000002</v>
+        <v>6767.31</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-2.5153999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.0000000000000004E-6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>-5420000</v>
+        <v>-25385848.579999998</v>
       </c>
       <c r="E8" s="5">
-        <v>1.1743729999999999</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4">
-        <v>-6365102.1764839999</v>
+        <v>-25383726.579999998</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.85247858147564037</v>
+        <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>-5426113.2743560001</v>
+        <v>-25383726.579999998</v>
       </c>
       <c r="N8" s="4">
-        <v>-6365102.1764848102</v>
+        <v>-25383726.579999998</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>46171</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-6.9719999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.001E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D9" s="4">
-        <v>-2446120.6080999998</v>
+        <v>-4598000</v>
       </c>
       <c r="E9" s="5">
-        <v>1</v>
+        <v>1.171314</v>
       </c>
       <c r="F9" s="4">
-        <v>-2446120.6080999998</v>
+        <v>-5385702.4496630002</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>-2446120.6080999998</v>
+        <v>-4615195.55222</v>
       </c>
       <c r="N9" s="4">
-        <v>-2446120.6080999998</v>
+        <v>-5385702.4496638197</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
-        <v>46171</v>
+        <v>46265</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-6.9719999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-6.3119999999999999E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D10" s="4">
-        <v>2089000</v>
+        <v>-2622044.1579999998</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1743729999999999</v>
+        <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>2453265.3960660002</v>
+        <v>-2622044.1579999998</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.85247858147564037</v>
+        <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M10" s="4">
-        <v>2091356.2048210001</v>
+        <v>-2622044.1579999998</v>
       </c>
       <c r="N10" s="4">
-        <v>2453265.39606582</v>
+        <v>-2622044.1579999998</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
-        <v>46171</v>
+        <v>46265</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>6.9629999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-6.3119999999999999E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D11" s="4">
-        <v>6346564.7180000003</v>
+        <v>2245000</v>
       </c>
       <c r="E11" s="5">
-        <v>1</v>
+        <v>1.171314</v>
       </c>
       <c r="F11" s="4">
-        <v>6346564.7180000003</v>
+        <v>2629600.2608730001</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>6346564.7180000003</v>
+        <v>2253395.8274759999</v>
       </c>
       <c r="N11" s="4">
-        <v>6346564.7180000003</v>
+        <v>2629600.26087326</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
-        <v>46171</v>
+        <v>46265</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>6.9629999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.306E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="C12" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>-350</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="E12" s="5">
-        <v>107.835938</v>
+        <v>1</v>
       </c>
       <c r="F12" s="4">
-        <v>-37742578.299999997</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="5">
-        <v>107.8359375</v>
+        <v>1</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M12" s="4">
-        <v>0</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="N12" s="4">
-        <v>0</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T12" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U12" s="2">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>-2.9867000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>6.306E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D13" s="4">
-        <v>1424</v>
+        <v>-1745000</v>
       </c>
       <c r="E13" s="5">
-        <v>103.5625</v>
+        <v>1.171314</v>
       </c>
       <c r="F13" s="4">
-        <v>294946000</v>
+        <v>-2043943.1871819999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>103.5625</v>
+        <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>1</v>
+        <v>0.85693474441921247</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>0</v>
+        <v>-1751525.9327149999</v>
       </c>
       <c r="N13" s="4">
-        <v>0</v>
+        <v>-2043943.18718211</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T13" s="4">
-        <v>2000</v>
+        <v>1</v>
       </c>
       <c r="U13" s="2">
-        <v>46203</v>
+        <v>46265</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>0.233407</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-1.611E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D14" s="4">
-        <v>673</v>
+        <v>2037712.4075</v>
       </c>
       <c r="E14" s="5">
-        <v>110.59375</v>
+        <v>1</v>
       </c>
       <c r="F14" s="4">
-        <v>74429593.700000003</v>
+        <v>2037712.4075</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="5">
-        <v>110.59375</v>
+        <v>1</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="N14" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T14" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U14" s="2">
-        <v>46191</v>
+        <v>46265</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>5.8900000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.606E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D15" s="4">
-        <v>342</v>
+        <v>-306</v>
       </c>
       <c r="E15" s="5">
-        <v>112.859375</v>
+        <v>107.210938</v>
       </c>
       <c r="F15" s="4">
-        <v>38597906.299999997</v>
+        <v>-32806547.300000001</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J15" s="5">
-        <v>112.859375</v>
+        <v>107.2109375</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="4">
         <v>0</v>
       </c>
       <c r="N15" s="4">
         <v>0</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T15" s="4">
         <v>1000</v>
       </c>
       <c r="U15" s="2">
-        <v>46191</v>
+        <v>46295</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>3.0544000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.5860999999999999E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D16" s="4">
-        <v>-2</v>
+        <v>1455</v>
       </c>
       <c r="E16" s="5">
-        <v>115.03125</v>
+        <v>103.28125</v>
       </c>
       <c r="F16" s="4">
-        <v>-230062.5</v>
+        <v>300548436.60000002</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>115.03125</v>
+        <v>103.28125</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
         <v>0</v>
       </c>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="T16" s="4">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="U16" s="2">
-        <v>46191</v>
+        <v>46295</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-1.8200000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.236925</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="4">
+        <v>770</v>
+      </c>
+      <c r="E17" s="5">
+        <v>109.828125</v>
+      </c>
+      <c r="F17" s="4">
+        <v>84567656.299999997</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="5">
+        <v>109.828125</v>
+      </c>
+      <c r="K17" s="5">
+        <v>1</v>
+      </c>
+      <c r="L17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="4">
+        <v>0</v>
+      </c>
+      <c r="N17" s="4">
+        <v>0</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="T17" s="4">
+        <v>1000</v>
+      </c>
+      <c r="U17" s="2">
+        <v>46286</v>
+      </c>
+      <c r="W17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>6.6665000000000002E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B18" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="4">
+      <c r="C18" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="4">
+        <v>265</v>
+      </c>
+      <c r="E18" s="5">
+        <v>112.078125</v>
+      </c>
+      <c r="F18" s="4">
+        <v>29700703.100000001</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="5">
+        <v>112.078125</v>
+      </c>
+      <c r="K18" s="5">
+        <v>1</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="4">
+        <v>0</v>
+      </c>
+      <c r="N18" s="4">
+        <v>0</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P18" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S18" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="T18" s="4">
+        <v>1000</v>
+      </c>
+      <c r="U18" s="2">
+        <v>46286</v>
+      </c>
+      <c r="W18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>2.3413E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="4">
+        <v>-6</v>
+      </c>
+      <c r="E19" s="5">
+        <v>114.40625</v>
+      </c>
+      <c r="F19" s="4">
+        <v>-686437.5</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="5">
+        <v>114.40625</v>
+      </c>
+      <c r="K19" s="5">
+        <v>1</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="4">
+        <v>0</v>
+      </c>
+      <c r="N19" s="4">
+        <v>0</v>
+      </c>
+      <c r="O19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S19" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="T19" s="4">
+        <v>1000</v>
+      </c>
+      <c r="U19" s="2">
+        <v>46286</v>
+      </c>
+      <c r="W19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>-5.4100000000000003E-4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="4">
+        <v>-25</v>
+      </c>
+      <c r="E20" s="5">
+        <v>225</v>
+      </c>
+      <c r="F20" s="4">
+        <v>-2812500</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="5">
+        <v>225</v>
+      </c>
+      <c r="K20" s="5">
+        <v>1</v>
+      </c>
+      <c r="L20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="4">
+        <v>0</v>
+      </c>
+      <c r="N20" s="4">
+        <v>0</v>
+      </c>
+      <c r="O20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P20" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="T20" s="4">
+        <v>500</v>
+      </c>
+      <c r="U20" s="2">
+        <v>46189</v>
+      </c>
+      <c r="W20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>-2.2169999999999998E-3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A21" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="4">
+        <v>410</v>
+      </c>
+      <c r="E21" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F21" s="4">
+        <v>3940100</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J21" s="5">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K21" s="5">
+        <v>1</v>
+      </c>
+      <c r="L21" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="4">
+        <v>45100</v>
+      </c>
+      <c r="N21" s="4">
+        <v>45100</v>
+      </c>
+      <c r="O21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P21" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S21" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T21" s="4">
+        <v>1</v>
+      </c>
+      <c r="U21" s="2">
+        <v>46283</v>
+      </c>
+      <c r="W21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>3.1059999999999998E-3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="4">
+        <v>-1261</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="F22" s="4">
+        <v>-14053845</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="5">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="4">
+        <v>-308945</v>
+      </c>
+      <c r="N22" s="4">
+        <v>-308945</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S22" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="T22" s="4">
+        <v>1</v>
+      </c>
+      <c r="U22" s="2">
+        <v>46283</v>
+      </c>
+      <c r="W22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>-1.1077999999999999E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="4">
+        <v>820</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="F23" s="4">
+        <v>7195500</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J23" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="K23" s="5">
+        <v>1</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M23" s="4">
+        <v>143500</v>
+      </c>
+      <c r="N23" s="4">
+        <v>143500</v>
+      </c>
+      <c r="O23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P23" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S23" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T23" s="4">
+        <v>1</v>
+      </c>
+      <c r="U23" s="2">
+        <v>46283</v>
+      </c>
+      <c r="W23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>5.672E-3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="4">
         <v>-4624500</v>
       </c>
-      <c r="E17" s="5">
-[...47 lines deleted...]
-      <c r="U17" s="2">
+      <c r="E24" s="5">
+        <v>-0.29443599999999998</v>
+      </c>
+      <c r="F24" s="4">
+        <v>-4610883.8148875004</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J24" s="5">
+        <v>-0.29443583000000001</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M24" s="4">
+        <v>13616.185111999999</v>
+      </c>
+      <c r="N24" s="4">
+        <v>13616.185112499999</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T24" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U24" s="2">
         <v>56571</v>
       </c>
-      <c r="W17" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U18" s="2">
+      <c r="W24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X24" s="4">
+        <v>-770.75</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>-770.75</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>-3.6340000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A25" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="4">
+        <v>-1691852.2</v>
+      </c>
+      <c r="E25" s="5">
+        <v>-16.140968000000001</v>
+      </c>
+      <c r="F25" s="4">
+        <v>-1418770.8745420901</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J25" s="5">
+        <v>-16.140968189999999</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M25" s="4">
+        <v>273081.325457</v>
+      </c>
+      <c r="N25" s="4">
+        <v>273081.32545791002</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q25" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T25" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U25" s="2">
         <v>53709</v>
       </c>
-      <c r="W18" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U19" s="2">
+      <c r="W25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X25" s="4">
+        <v>-375.96715555999998</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>-375.96715499999999</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>-1.1180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="4">
+        <v>714003.18</v>
+      </c>
+      <c r="E26" s="5">
+        <v>-5.3823499999999997</v>
+      </c>
+      <c r="F26" s="4">
+        <v>675573.02775133005</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J26" s="5">
+        <v>-5.3823502899999998</v>
+      </c>
+      <c r="K26" s="5">
+        <v>1</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M26" s="4">
+        <v>-38430.152247999999</v>
+      </c>
+      <c r="N26" s="4">
+        <v>-38430.152248669998</v>
+      </c>
+      <c r="O26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q26" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R26" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S26" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T26" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U26" s="2">
         <v>53709</v>
       </c>
-      <c r="W19" s="3" t="s">
-[...537 lines deleted...]
-      </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>-1388.8888888900001</v>
+        <v>119.00053</v>
       </c>
       <c r="Y26" s="4">
-        <v>-1388.888888</v>
+        <v>119.00053</v>
       </c>
       <c r="Z26" s="6">
-        <v>-3.7959999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.3200000000000003E-4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="3" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D27" s="4">
-        <v>9985726</v>
+        <v>2820695.2650000001</v>
       </c>
       <c r="E27" s="5">
-        <v>0.109164</v>
+        <v>0.188031</v>
       </c>
       <c r="F27" s="4">
-        <v>9996626.8623116408</v>
+        <v>2825999.0339773102</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>0.10916444</v>
+        <v>0.18803056000000001</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>10900.862311000001</v>
+        <v>5303.7689769999997</v>
       </c>
       <c r="N27" s="4">
-        <v>10900.862311639999</v>
+        <v>5303.7689773100001</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
         <v>60224</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>693.45319443999995</v>
+        <v>156.70529250000001</v>
       </c>
       <c r="Y27" s="4">
-        <v>693.45319400000005</v>
+        <v>156.70529199999999</v>
       </c>
       <c r="Z27" s="6">
-        <v>7.9100000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.2269999999999998E-3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="4">
+        <v>-908675.00080000004</v>
+      </c>
+      <c r="E28" s="5">
+        <v>-5.9529079999999999</v>
+      </c>
+      <c r="F28" s="4">
+        <v>-854582.41090038</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="H28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="5">
+        <v>-5.9529083399999996</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4">
+        <v>54092.589898999999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>54092.589899619998</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="R28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
+        <v>57635</v>
+      </c>
+      <c r="W28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X28" s="4">
+        <v>-201.92777795999999</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>-201.92777699999999</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>-6.7299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A29" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="4">
+        <v>-3000000</v>
+      </c>
+      <c r="E29" s="5">
+        <v>-1.0638609999999999</v>
+      </c>
+      <c r="F29" s="4">
+        <v>-2968084.1844557002</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="5">
+        <v>-1.06386052</v>
+      </c>
+      <c r="K29" s="5">
+        <v>1</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M29" s="4">
+        <v>31915.815544000001</v>
+      </c>
+      <c r="N29" s="4">
+        <v>31915.8155443</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T29" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U29" s="2">
         <v>63174</v>
       </c>
-      <c r="W28" s="3" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>-691.62236111000004</v>
+        <v>-500</v>
       </c>
       <c r="Y29" s="4">
-        <v>-691.62236099999996</v>
+        <v>-500</v>
       </c>
       <c r="Z29" s="6">
-        <v>-1.8550000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.3389999999999999E-3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A30" s="3" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B30" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="4">
+        <v>-2682000</v>
+      </c>
+      <c r="E30" s="5">
+        <v>-4.8212330000000003</v>
+      </c>
+      <c r="F30" s="4">
+        <v>-2552694.5342356102</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I30" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J30" s="5">
+        <v>-4.8212328800000002</v>
+      </c>
+      <c r="K30" s="5">
+        <v>1</v>
+      </c>
+      <c r="L30" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M30" s="4">
+        <v>129305.46576399999</v>
+      </c>
+      <c r="N30" s="4">
+        <v>129305.46576439</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q30" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="C30" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
         <v>63174</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>-566.66666667000004</v>
+        <v>-596</v>
       </c>
       <c r="Y30" s="4">
-        <v>-566.66666599999996</v>
+        <v>-596</v>
       </c>
       <c r="Z30" s="6">
-        <v>-8.9800000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-2.0119999999999999E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A31" s="3" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D31" s="4">
-        <v>-995936.2</v>
+        <v>-2000000</v>
       </c>
       <c r="E31" s="5">
-        <v>-5.8351470000000001</v>
+        <v>-1.0638609999999999</v>
       </c>
       <c r="F31" s="4">
-        <v>-937821.86144275998</v>
+        <v>-1978722.78963714</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-5.83514672</v>
+        <v>-1.06386052</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>58114.338557000003</v>
+        <v>21277.210362000002</v>
       </c>
       <c r="N31" s="4">
-        <v>58114.33855724</v>
+        <v>21277.210362860002</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-276.64894443999998</v>
+        <v>-333.33333333000002</v>
       </c>
       <c r="Y31" s="4">
-        <v>-276.64894399999997</v>
+        <v>-333.33333299999998</v>
       </c>
       <c r="Z31" s="6">
-        <v>-7.4200000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-1.5590000000000001E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="3" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D32" s="4">
-        <v>-3000000</v>
+        <v>-5000000</v>
       </c>
       <c r="E32" s="5">
-        <v>-4.0569949999999997</v>
+        <v>-4.0307459999999997</v>
       </c>
       <c r="F32" s="4">
-        <v>-2878290.1454485399</v>
+        <v>-4798462.6926591601</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-4.0569951499999997</v>
+        <v>-4.0307461499999997</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>121709.854551</v>
+        <v>201537.30734</v>
       </c>
       <c r="N32" s="4">
-        <v>121709.85455146</v>
+        <v>201537.30734083999</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
         <v>60224</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>-833.33333332999996</v>
+        <v>-1111.1111111099999</v>
       </c>
       <c r="Y32" s="4">
-        <v>-833.33333300000004</v>
+        <v>-1111.1111109999999</v>
       </c>
       <c r="Z32" s="6">
-        <v>-2.2769999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-3.7820000000000002E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="3" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D33" s="4">
-        <v>-5000000</v>
+        <v>9984762</v>
       </c>
       <c r="E33" s="5">
-        <v>-14.975</v>
+        <v>0.188031</v>
       </c>
       <c r="F33" s="4">
-        <v>-4251250</v>
+        <v>10003536.4034594</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>-14.975</v>
+        <v>0.18803056000000001</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>748750</v>
+        <v>18774.403459000001</v>
       </c>
       <c r="N33" s="4">
-        <v>748750</v>
+        <v>18774.40345949</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
         <v>60224</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>-2083.3333333300002</v>
+        <v>554.70899999999995</v>
       </c>
       <c r="Y33" s="4">
-        <v>-2083.333333</v>
+        <v>554.70899999999995</v>
       </c>
       <c r="Z33" s="6">
-        <v>-3.3639999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.8849999999999996E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="4">
+        <v>-3933500</v>
+      </c>
+      <c r="E34" s="5">
+        <v>-16.310417000000001</v>
+      </c>
+      <c r="F34" s="4">
+        <v>-3291929.7604166698</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J34" s="5">
+        <v>-16.310416669999999</v>
+      </c>
+      <c r="K34" s="5">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M34" s="4">
+        <v>641570.23958299996</v>
+      </c>
+      <c r="N34" s="4">
+        <v>641570.23958333</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T34" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U34" s="2">
+        <v>63174</v>
+      </c>
+      <c r="W34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="4">
+        <v>-1311.16666667</v>
+      </c>
+      <c r="Y34" s="4">
+        <v>-1311.1666660000001</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>-2.5950000000000001E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A35" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="4">
+        <v>-2484076</v>
+      </c>
+      <c r="E35" s="5">
+        <v>-5.9529079999999999</v>
+      </c>
+      <c r="F35" s="4">
+        <v>-2336201.2326418301</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J35" s="5">
+        <v>-5.9529083399999996</v>
+      </c>
+      <c r="K35" s="5">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M35" s="4">
+        <v>147874.76735800001</v>
+      </c>
+      <c r="N35" s="4">
+        <v>147874.76735817001</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T35" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U35" s="2">
+        <v>57635</v>
+      </c>
+      <c r="W35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X35" s="4">
+        <v>-552.01688889000002</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>-552.01688799999999</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>-1.841E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A36" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="4">
+        <v>-1360000</v>
+      </c>
+      <c r="E36" s="5">
+        <v>-16.310417000000001</v>
+      </c>
+      <c r="F36" s="4">
+        <v>-1138178.33333333</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="5">
+        <v>-16.310416669999999</v>
+      </c>
+      <c r="K36" s="5">
+        <v>1</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M36" s="4">
+        <v>221821.666666</v>
+      </c>
+      <c r="N36" s="4">
+        <v>221821.66666667</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T36" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U36" s="2">
+        <v>63174</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X36" s="4">
+        <v>-453.33333333000002</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>-453.33333299999998</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>-8.9700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="4">
+        <v>-993630.4</v>
+      </c>
+      <c r="E37" s="5">
+        <v>-5.9529079999999999</v>
+      </c>
+      <c r="F37" s="4">
+        <v>-934480.49305673002</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J37" s="5">
+        <v>-5.9529083399999996</v>
+      </c>
+      <c r="K37" s="5">
+        <v>1</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M37" s="4">
+        <v>59149.906943000002</v>
+      </c>
+      <c r="N37" s="4">
+        <v>59149.906943269998</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T37" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U37" s="2">
+        <v>57635</v>
+      </c>
+      <c r="W37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X37" s="4">
+        <v>-220.80675556</v>
+      </c>
+      <c r="Y37" s="4">
+        <v>-220.80675500000001</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>-7.36E-4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A38" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D38" s="4">
+        <v>-3000000</v>
+      </c>
+      <c r="E38" s="5">
+        <v>-4.0307459999999997</v>
+      </c>
+      <c r="F38" s="4">
+        <v>-2879077.6155955</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J38" s="5">
+        <v>-4.0307461499999997</v>
+      </c>
+      <c r="K38" s="5">
+        <v>1</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M38" s="4">
+        <v>120922.384404</v>
+      </c>
+      <c r="N38" s="4">
+        <v>120922.3844045</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T38" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U38" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X38" s="4">
+        <v>-666.66666667000004</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>-666.66666599999996</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>-2.2690000000000002E-3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D39" s="4">
+        <v>-5000000</v>
+      </c>
+      <c r="E39" s="5">
+        <v>-14.560416999999999</v>
+      </c>
+      <c r="F39" s="4">
+        <v>-4271979.1666666605</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J39" s="5">
+        <v>-14.56041667</v>
+      </c>
+      <c r="K39" s="5">
+        <v>1</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M39" s="4">
+        <v>728020.83333299996</v>
+      </c>
+      <c r="N39" s="4">
+        <v>728020.83333334001</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q39" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T39" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U39" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X39" s="4">
+        <v>-1666.66666667</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>-1666.6666660000001</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>-3.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" s="4">
+        <v>-5000000</v>
+      </c>
+      <c r="E40" s="5">
+        <v>-14.560416999999999</v>
+      </c>
+      <c r="F40" s="4">
+        <v>-4271979.1666666605</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J40" s="5">
+        <v>-14.56041667</v>
+      </c>
+      <c r="K40" s="5">
+        <v>1</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M40" s="4">
+        <v>728020.83333299996</v>
+      </c>
+      <c r="N40" s="4">
+        <v>728020.83333334001</v>
+      </c>
+      <c r="O40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q40" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T40" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U40" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X40" s="4">
+        <v>-1666.66666667</v>
+      </c>
+      <c r="Y40" s="4">
+        <v>-1666.6666660000001</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>-3.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A41" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D41" s="4">
+        <v>-5000000</v>
+      </c>
+      <c r="E41" s="5">
+        <v>-14.560416999999999</v>
+      </c>
+      <c r="F41" s="4">
+        <v>-4271979.1666666605</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I41" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J41" s="5">
+        <v>-14.56041667</v>
+      </c>
+      <c r="K41" s="5">
+        <v>1</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M41" s="4">
+        <v>728020.83333299996</v>
+      </c>
+      <c r="N41" s="4">
+        <v>728020.83333334001</v>
+      </c>
+      <c r="O41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q41" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S41" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T41" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U41" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W41" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X41" s="4">
+        <v>-1666.66666667</v>
+      </c>
+      <c r="Y41" s="4">
+        <v>-1666.6666660000001</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>-3.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A42" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D42" s="4">
+        <v>-4560000</v>
+      </c>
+      <c r="E42" s="5">
+        <v>-4.0307459999999997</v>
+      </c>
+      <c r="F42" s="4">
+        <v>-4376197.9757051598</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J42" s="5">
+        <v>-4.0307461499999997</v>
+      </c>
+      <c r="K42" s="5">
+        <v>1</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M42" s="4">
+        <v>183802.024294</v>
+      </c>
+      <c r="N42" s="4">
+        <v>183802.02429484</v>
+      </c>
+      <c r="O42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q42" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S42" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T42" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U42" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W42" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X42" s="4">
+        <v>-1013.33333333</v>
+      </c>
+      <c r="Y42" s="4">
+        <v>-1013.333333</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>-3.4489999999999998E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A43" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U34" s="2">
+      <c r="C43" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="4">
+        <v>9106102.9440000001</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.188031</v>
+      </c>
+      <c r="F43" s="4">
+        <v>9123225.1999550592</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J43" s="5">
+        <v>0.18803056000000001</v>
+      </c>
+      <c r="K43" s="5">
+        <v>1</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M43" s="4">
+        <v>17122.255955000001</v>
+      </c>
+      <c r="N43" s="4">
+        <v>17122.255955060002</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S43" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T43" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U43" s="2">
         <v>60224</v>
       </c>
-      <c r="W34" s="3" t="s">
-[...253 lines deleted...]
-      <c r="D38" s="4">
+      <c r="W43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X43" s="4">
+        <v>505.89460800000001</v>
+      </c>
+      <c r="Y43" s="4">
+        <v>505.89460800000001</v>
+      </c>
+      <c r="Z43" s="6">
+        <v>7.1910000000000003E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A44" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D44" s="4">
         <v>-9940000</v>
       </c>
-      <c r="E38" s="5">
-[...47 lines deleted...]
-      <c r="U38" s="2">
+      <c r="E44" s="5">
+        <v>-11.404166999999999</v>
+      </c>
+      <c r="F44" s="4">
+        <v>-8806425.8333333302</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="5">
+        <v>-11.40416667</v>
+      </c>
+      <c r="K44" s="5">
+        <v>1</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M44" s="4">
+        <v>1133574.1666659999</v>
+      </c>
+      <c r="N44" s="4">
+        <v>1133574.16666667</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T44" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U44" s="2">
         <v>56571</v>
       </c>
-      <c r="W38" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U39" s="2">
+      <c r="W44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X44" s="4">
+        <v>-3313.3333333300002</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>-3313.333333</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>-6.9420000000000003E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A45" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="4">
+        <v>-1149045.0959999999</v>
+      </c>
+      <c r="E45" s="5">
+        <v>-25.279167000000001</v>
+      </c>
+      <c r="F45" s="4">
+        <v>-858576.071107</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="5">
+        <v>-25.279166669999999</v>
+      </c>
+      <c r="K45" s="5">
+        <v>1</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M45" s="4">
+        <v>290469.02489300002</v>
+      </c>
+      <c r="N45" s="4">
+        <v>290469.02489300002</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T45" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U45" s="2">
         <v>59667</v>
       </c>
-      <c r="W39" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U40" s="2">
+      <c r="W45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X45" s="4">
+        <v>-383.01503200000002</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>-383.01503200000002</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>-6.7599999999999995E-4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A46" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="4">
+        <v>-2167000</v>
+      </c>
+      <c r="E46" s="5">
+        <v>-11.404166999999999</v>
+      </c>
+      <c r="F46" s="4">
+        <v>-1919871.70833333</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J46" s="5">
+        <v>-11.40416667</v>
+      </c>
+      <c r="K46" s="5">
+        <v>1</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M46" s="4">
+        <v>247128.291666</v>
+      </c>
+      <c r="N46" s="4">
+        <v>247128.29166667</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T46" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U46" s="2">
         <v>56571</v>
       </c>
-      <c r="W40" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D41" s="4">
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>-722.33333332999996</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>-722.33333300000004</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>-1.513E-3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D47" s="4">
         <v>3060000</v>
       </c>
-      <c r="E41" s="5">
-[...47 lines deleted...]
-      <c r="U41" s="2">
+      <c r="E47" s="5">
+        <v>15.184801</v>
+      </c>
+      <c r="F47" s="4">
+        <v>3524654.9177944502</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J47" s="5">
+        <v>15.184801240000001</v>
+      </c>
+      <c r="K47" s="5">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M47" s="4">
+        <v>464654.91779400001</v>
+      </c>
+      <c r="N47" s="4">
+        <v>464654.91779445001</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T47" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U47" s="2">
         <v>47472</v>
       </c>
-      <c r="W41" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D42" s="4">
+      <c r="W47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X47" s="4">
+        <v>30175</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>30175</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>2.7780000000000001E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A48" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D48" s="4">
         <v>3060000</v>
       </c>
-      <c r="E42" s="5">
-[...47 lines deleted...]
-      <c r="U42" s="2">
+      <c r="E48" s="5">
+        <v>11.251531</v>
+      </c>
+      <c r="F48" s="4">
+        <v>3404296.8538202401</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J48" s="5">
+        <v>11.25153117</v>
+      </c>
+      <c r="K48" s="5">
+        <v>1</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M48" s="4">
+        <v>344296.85382000002</v>
+      </c>
+      <c r="N48" s="4">
+        <v>344296.85382024001</v>
+      </c>
+      <c r="O48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q48" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S48" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T48" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U48" s="2">
         <v>47472</v>
       </c>
-      <c r="W42" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D43" s="4">
+      <c r="W48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X48" s="4">
+        <v>30175</v>
+      </c>
+      <c r="Y48" s="4">
+        <v>30175</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>2.6830000000000001E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A49" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D49" s="4">
         <v>78580000</v>
       </c>
-      <c r="E43" s="5">
-[...8 lines deleted...]
-      <c r="H43" s="3" t="s">
+      <c r="E49" s="5">
+        <v>3.545175</v>
+      </c>
+      <c r="F49" s="4">
+        <v>94484729.5263751</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H49" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I43" s="3" t="s">
+      <c r="I49" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J43" s="5">
-[...5 lines deleted...]
-      <c r="L43" s="3" t="s">
+      <c r="J49" s="5">
+        <v>3.0379836400000002</v>
+      </c>
+      <c r="K49" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L49" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M43" s="4">
-[...23 lines deleted...]
-      <c r="U43" s="2">
+      <c r="M49" s="4">
+        <v>2387247.5482020001</v>
+      </c>
+      <c r="N49" s="4">
+        <v>2785798.5263751801</v>
+      </c>
+      <c r="O49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q49" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S49" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T49" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U49" s="2">
         <v>47472</v>
       </c>
-      <c r="W43" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D44" s="4">
+      <c r="W49" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X49" s="4">
+        <v>180850.66947222</v>
+      </c>
+      <c r="Y49" s="4">
+        <v>154977.22222200001</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>7.4482999999999994E-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A50" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" s="4">
         <v>-8160000</v>
       </c>
-      <c r="E44" s="5">
-[...47 lines deleted...]
-      <c r="U44" s="2">
+      <c r="E50" s="5">
+        <v>-8.0279170000000004</v>
+      </c>
+      <c r="F50" s="4">
+        <v>-7504922</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J50" s="5">
+        <v>-8.0279166699999998</v>
+      </c>
+      <c r="K50" s="5">
+        <v>1</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M50" s="4">
+        <v>655078</v>
+      </c>
+      <c r="N50" s="4">
+        <v>655078</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T50" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U50" s="2">
         <v>57696</v>
       </c>
-      <c r="W44" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D45" s="4">
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>-2720</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>-2720</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>-5.9160000000000003E-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A51" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D51" s="4">
         <v>18250000</v>
       </c>
-      <c r="E45" s="5">
-[...460 lines deleted...]
-      </c>
       <c r="E51" s="5">
-        <v>14.917928</v>
+        <v>15.184801</v>
       </c>
       <c r="F51" s="4">
-        <v>4558794.18998456</v>
+        <v>21021226.225407999</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>14.917927649999999</v>
+        <v>15.184801240000001</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>591794.18998400006</v>
+        <v>2771226.2254079999</v>
       </c>
       <c r="N51" s="4">
-        <v>591794.18998456001</v>
+        <v>2771226.2254080502</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
         <v>47472</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>23140.83333333</v>
+        <v>179965.27777777999</v>
       </c>
       <c r="Y51" s="4">
-        <v>23140.833332999999</v>
+        <v>179965.27777700001</v>
       </c>
       <c r="Z51" s="6">
-        <v>3.607E-3</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1.6570999999999999E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A52" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D52" s="4">
+        <v>-11900000</v>
+      </c>
+      <c r="E52" s="5">
+        <v>11.251531</v>
+      </c>
+      <c r="F52" s="4">
+        <v>-13238932.2093009</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J52" s="5">
+        <v>11.25153117</v>
+      </c>
+      <c r="K52" s="5">
+        <v>1</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M52" s="4">
+        <v>-1338932.2093</v>
+      </c>
+      <c r="N52" s="4">
+        <v>-1338932.2093009399</v>
+      </c>
+      <c r="O52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q52" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S52" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T52" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U52" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X52" s="4">
+        <v>-117347.22222222001</v>
+      </c>
+      <c r="Y52" s="4">
+        <v>-117347.222222</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>-1.0436000000000001E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A53" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="4">
+        <v>-5156000</v>
+      </c>
+      <c r="E53" s="5">
+        <v>-8.0279170000000004</v>
+      </c>
+      <c r="F53" s="4">
+        <v>-4742080.6166666597</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J53" s="5">
+        <v>-8.0279166699999998</v>
+      </c>
+      <c r="K53" s="5">
+        <v>1</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M53" s="4">
+        <v>413919.38333300001</v>
+      </c>
+      <c r="N53" s="4">
+        <v>413919.38333334</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T53" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U53" s="2">
+        <v>57696</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X53" s="4">
+        <v>-1718.66666667</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>-1718.6666660000001</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>-3.738E-3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" s="4">
+        <v>3747000</v>
+      </c>
+      <c r="E54" s="5">
+        <v>-14.214167</v>
+      </c>
+      <c r="F54" s="4">
+        <v>3214395.1749999998</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J54" s="5">
+        <v>-14.214166669999999</v>
+      </c>
+      <c r="K54" s="5">
+        <v>1</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M54" s="4">
+        <v>-532604.82499999995</v>
+      </c>
+      <c r="N54" s="4">
+        <v>-532604.82499999995</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T54" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U54" s="2">
+        <v>57329</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X54" s="4">
+        <v>1249</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>1249</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>2.5330000000000001E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A55" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="4">
+        <v>-5156000</v>
+      </c>
+      <c r="E55" s="5">
+        <v>-8.0279170000000004</v>
+      </c>
+      <c r="F55" s="4">
+        <v>-4742080.6166666597</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J55" s="5">
+        <v>-8.0279166699999998</v>
+      </c>
+      <c r="K55" s="5">
+        <v>1</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M55" s="4">
+        <v>413919.38333300001</v>
+      </c>
+      <c r="N55" s="4">
+        <v>413919.38333334</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T55" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U55" s="2">
+        <v>57696</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X55" s="4">
+        <v>-1718.66666667</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>-1718.6666660000001</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>-3.738E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A56" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D56" s="4">
+        <v>39500000</v>
+      </c>
+      <c r="E56" s="5">
+        <v>4.0149670000000004</v>
+      </c>
+      <c r="F56" s="4">
+        <v>47680436.985193297</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J56" s="5">
+        <v>3.44056476</v>
+      </c>
+      <c r="K56" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M56" s="4">
+        <v>1359023.081703</v>
+      </c>
+      <c r="N56" s="4">
+        <v>1585911.9851933799</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T56" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U56" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>90908.646527780002</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>77902.777776999996</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>3.7587000000000002E-2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A57" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D57" s="4">
+        <v>3967000</v>
+      </c>
+      <c r="E57" s="5">
+        <v>15.184801</v>
+      </c>
+      <c r="F57" s="4">
+        <v>4569381.0649969196</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J57" s="5">
+        <v>15.184801240000001</v>
+      </c>
+      <c r="K57" s="5">
+        <v>1</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M57" s="4">
+        <v>602381.06499600003</v>
+      </c>
+      <c r="N57" s="4">
+        <v>602381.06499691994</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S57" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T57" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U57" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X57" s="4">
+        <v>39119.02777778</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>39119.027777000003</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>3.6020000000000002E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A58" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="4">
+        <v>23390000</v>
+      </c>
+      <c r="E58" s="5">
+        <v>22.885667999999999</v>
+      </c>
+      <c r="F58" s="4">
+        <v>32647918.1308222</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J58" s="5">
+        <v>19.611523640000001</v>
+      </c>
+      <c r="K58" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M58" s="4">
+        <v>4587135.3792549996</v>
+      </c>
+      <c r="N58" s="4">
+        <v>5352957.6308222497</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T58" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U58" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X58" s="4">
+        <v>269158.63826389</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>230651.38888799999</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>2.5735999999999998E-2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A59" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D59" s="4">
+        <v>14884332.32</v>
+      </c>
+      <c r="E59" s="5">
+        <v>19.415911999999999</v>
+      </c>
+      <c r="F59" s="4">
+        <v>17774261.205786001</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J59" s="5">
+        <v>19.41591214</v>
+      </c>
+      <c r="K59" s="5">
+        <v>1</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M59" s="4">
+        <v>2889928.8857860002</v>
+      </c>
+      <c r="N59" s="4">
+        <v>2889928.88578607</v>
+      </c>
+      <c r="O59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q59" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S59" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T59" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U59" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X59" s="4">
+        <v>146776.05482222</v>
+      </c>
+      <c r="Y59" s="4">
+        <v>146776.05482200001</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>1.4010999999999999E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" s="4">
+        <v>-3705000</v>
+      </c>
+      <c r="E60" s="5">
+        <v>-1.9880009999999999</v>
+      </c>
+      <c r="F60" s="4">
+        <v>-4249894.2997979801</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J60" s="5">
+        <v>-1.70358743</v>
+      </c>
+      <c r="K60" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L60" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M60" s="4">
+        <v>63117.914392999999</v>
+      </c>
+      <c r="N60" s="4">
+        <v>73655.450202020002</v>
+      </c>
+      <c r="O60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q60" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S60" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T60" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U60" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X60" s="4">
+        <v>-8527.0008958300004</v>
+      </c>
+      <c r="Y60" s="4">
+        <v>-7307.0833329999996</v>
+      </c>
+      <c r="Z60" s="6">
+        <v>-3.3500000000000001E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A61" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D61" s="4">
+        <v>-1690000</v>
+      </c>
+      <c r="E61" s="5">
+        <v>-22.597169999999998</v>
+      </c>
+      <c r="F61" s="4">
+        <v>-1590253.3270507299</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J61" s="5">
+        <v>-19.364300100000001</v>
+      </c>
+      <c r="K61" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M61" s="4">
+        <v>327256.67162099999</v>
+      </c>
+      <c r="N61" s="4">
+        <v>381892.17294927</v>
+      </c>
+      <c r="O61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q61" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S61" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T61" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U61" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X61" s="4">
+        <v>-3889.50918056</v>
+      </c>
+      <c r="Y61" s="4">
+        <v>-3333.0555549999999</v>
+      </c>
+      <c r="Z61" s="6">
+        <v>-1.253E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A62" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D62" s="4">
+        <v>-26000000</v>
+      </c>
+      <c r="E62" s="5">
+        <v>6.6752000000000006E-2</v>
+      </c>
+      <c r="F62" s="4">
+        <v>-26017355.494617201</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J62" s="5">
+        <v>6.6751900000000003E-2</v>
+      </c>
+      <c r="K62" s="5">
+        <v>1</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M62" s="4">
+        <v>-17355.494617</v>
+      </c>
+      <c r="N62" s="4">
+        <v>-17355.49461727</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T62" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U62" s="2">
+        <v>47817</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>-2.0508999999999999E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A63" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="B52" s="3" t="s">
-[...17 lines deleted...]
-      <c r="H52" s="3" t="s">
+      <c r="C63" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D63" s="4">
+        <v>-1203681.0637999999</v>
+      </c>
+      <c r="E63" s="5">
+        <v>-25.279167000000001</v>
+      </c>
+      <c r="F63" s="4">
+        <v>-899400.52154689003</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J63" s="5">
+        <v>-25.279166669999999</v>
+      </c>
+      <c r="K63" s="5">
+        <v>1</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M63" s="4">
+        <v>304280.54225300002</v>
+      </c>
+      <c r="N63" s="4">
+        <v>304280.54225310998</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T63" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U63" s="2">
+        <v>59667</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X63" s="4">
+        <v>-401.22702127000002</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>-401.22702099999998</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>-7.0899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" s="4">
+        <v>-2692008.7645</v>
+      </c>
+      <c r="E64" s="5">
+        <v>-32.747917000000001</v>
+      </c>
+      <c r="F64" s="4">
+        <v>-1810431.9776421799</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" s="5">
+        <v>-32.747916670000002</v>
+      </c>
+      <c r="K64" s="5">
+        <v>1</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M64" s="4">
+        <v>881576.78685699997</v>
+      </c>
+      <c r="N64" s="4">
+        <v>881576.78685782</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T64" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U64" s="2">
+        <v>57970</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X64" s="4">
+        <v>-897.33625483000003</v>
+      </c>
+      <c r="Y64" s="4">
+        <v>-897.33625400000005</v>
+      </c>
+      <c r="Z64" s="6">
+        <v>-1.4270000000000001E-3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A65" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D65" s="4">
+        <v>-240243.01240000001</v>
+      </c>
+      <c r="E65" s="5">
+        <v>-16.140968000000001</v>
+      </c>
+      <c r="F65" s="4">
+        <v>-201465.46418498</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J65" s="5">
+        <v>-16.140968189999999</v>
+      </c>
+      <c r="K65" s="5">
+        <v>1</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M65" s="4">
+        <v>38777.548215000003</v>
+      </c>
+      <c r="N65" s="4">
+        <v>38777.548215019997</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T65" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U65" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X65" s="4">
+        <v>-53.387336089999998</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>-53.387335999999998</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>-1.5799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A66" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" s="4">
+        <v>-487718</v>
+      </c>
+      <c r="E66" s="5">
+        <v>-11.69807</v>
+      </c>
+      <c r="F66" s="4">
+        <v>-430664.40914001002</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J66" s="5">
+        <v>-11.69806955</v>
+      </c>
+      <c r="K66" s="5">
+        <v>1</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M66" s="4">
+        <v>57053.590859000004</v>
+      </c>
+      <c r="N66" s="4">
+        <v>57053.590859989999</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S66" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T66" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U66" s="2">
+        <v>59667</v>
+      </c>
+      <c r="W66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X66" s="4">
+        <v>-81.286333330000005</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>-81.286332999999999</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>-3.39E-4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A67" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D67" s="4">
+        <v>-192546.24982999999</v>
+      </c>
+      <c r="E67" s="5">
+        <v>-5.1388999999999997E-2</v>
+      </c>
+      <c r="F67" s="4">
+        <v>-192447.30245161999</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H67" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I67" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J67" s="5">
+        <v>-5.138889E-2</v>
+      </c>
+      <c r="K67" s="5">
+        <v>1</v>
+      </c>
+      <c r="L67" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M67" s="4">
+        <v>98.947378</v>
+      </c>
+      <c r="N67" s="4">
+        <v>98.947378380000004</v>
+      </c>
+      <c r="O67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q67" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S67" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T67" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U67" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X67" s="4">
+        <v>-21.39402776</v>
+      </c>
+      <c r="Y67" s="4">
+        <v>-21.394027000000001</v>
+      </c>
+      <c r="Z67" s="6">
+        <v>-1.5100000000000001E-4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" s="4">
+        <v>-712818.35519100004</v>
+      </c>
+      <c r="E68" s="5">
+        <v>-5.1388999999999997E-2</v>
+      </c>
+      <c r="F68" s="4">
+        <v>-712452.04575846996</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J68" s="5">
+        <v>-5.138889E-2</v>
+      </c>
+      <c r="K68" s="5">
+        <v>1</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M68" s="4">
+        <v>366.30943200000002</v>
+      </c>
+      <c r="N68" s="4">
+        <v>366.30943252999998</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S68" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T68" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U68" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X68" s="4">
+        <v>-79.202039470000003</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>-79.202038999999999</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>-5.6099999999999998E-4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A69" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="4">
+        <v>-567167.31082000001</v>
+      </c>
+      <c r="E69" s="5">
+        <v>-5.1388999999999997E-2</v>
+      </c>
+      <c r="F69" s="4">
+        <v>-566875.84984082996</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H69" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I69" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J69" s="5">
+        <v>-5.138889E-2</v>
+      </c>
+      <c r="K69" s="5">
+        <v>1</v>
+      </c>
+      <c r="L69" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M69" s="4">
+        <v>291.46097900000001</v>
+      </c>
+      <c r="N69" s="4">
+        <v>291.46097916999997</v>
+      </c>
+      <c r="O69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q69" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S69" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T69" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U69" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X69" s="4">
+        <v>-63.018590089999996</v>
+      </c>
+      <c r="Y69" s="4">
+        <v>-63.018590000000003</v>
+      </c>
+      <c r="Z69" s="6">
+        <v>-4.46E-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A70" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" s="4">
+        <v>-188058.49040000001</v>
+      </c>
+      <c r="E70" s="5">
+        <v>-5.1388999999999997E-2</v>
+      </c>
+      <c r="F70" s="4">
+        <v>-187961.84923132</v>
+      </c>
+      <c r="G70" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H70" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I70" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J70" s="5">
+        <v>-5.138889E-2</v>
+      </c>
+      <c r="K70" s="5">
+        <v>1</v>
+      </c>
+      <c r="L70" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M70" s="4">
+        <v>96.641167999999993</v>
+      </c>
+      <c r="N70" s="4">
+        <v>96.641168680000007</v>
+      </c>
+      <c r="O70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q70" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S70" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T70" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U70" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W70" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X70" s="4">
+        <v>-20.89538782</v>
+      </c>
+      <c r="Y70" s="4">
+        <v>-20.895386999999999</v>
+      </c>
+      <c r="Z70" s="6">
+        <v>-1.4799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D71" s="4">
+        <v>-325170.22612800001</v>
+      </c>
+      <c r="E71" s="5">
+        <v>-5.1388999999999997E-2</v>
+      </c>
+      <c r="F71" s="4">
+        <v>-325003.12476179999</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J71" s="5">
+        <v>-5.138889E-2</v>
+      </c>
+      <c r="K71" s="5">
+        <v>1</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M71" s="4">
+        <v>167.10136600000001</v>
+      </c>
+      <c r="N71" s="4">
+        <v>167.1013662</v>
+      </c>
+      <c r="O71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q71" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S71" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T71" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U71" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W71" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X71" s="4">
+        <v>-36.13002513</v>
+      </c>
+      <c r="Y71" s="4">
+        <v>-36.130025000000003</v>
+      </c>
+      <c r="Z71" s="6">
+        <v>-2.5599999999999999E-4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A72" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D72" s="4">
+        <v>-4624500</v>
+      </c>
+      <c r="E72" s="5">
+        <v>-0.29443599999999998</v>
+      </c>
+      <c r="F72" s="4">
+        <v>-4610883.8148875004</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J72" s="5">
+        <v>-0.29443583000000001</v>
+      </c>
+      <c r="K72" s="5">
+        <v>1</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M72" s="4">
+        <v>13616.185111999999</v>
+      </c>
+      <c r="N72" s="4">
+        <v>13616.185112499999</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S72" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T72" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U72" s="2">
+        <v>56571</v>
+      </c>
+      <c r="W72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X72" s="4">
+        <v>-770.75</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>-770.75</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>-3.6340000000000001E-3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" s="4">
+        <v>-4626000</v>
+      </c>
+      <c r="E73" s="5">
+        <v>-0.29443599999999998</v>
+      </c>
+      <c r="F73" s="4">
+        <v>-4612379.3983500004</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J73" s="5">
+        <v>-0.29443583000000001</v>
+      </c>
+      <c r="K73" s="5">
+        <v>1</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M73" s="4">
+        <v>13620.601650000001</v>
+      </c>
+      <c r="N73" s="4">
+        <v>13620.601650000001</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q73" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S73" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T73" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U73" s="2">
+        <v>56571</v>
+      </c>
+      <c r="W73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X73" s="4">
+        <v>-771</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>-771</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>-3.6350000000000002E-3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D74" s="4">
+        <v>-480486.02480000001</v>
+      </c>
+      <c r="E74" s="5">
+        <v>-16.140968000000001</v>
+      </c>
+      <c r="F74" s="4">
+        <v>-402930.92836994998</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J74" s="5">
+        <v>-16.140968189999999</v>
+      </c>
+      <c r="K74" s="5">
+        <v>1</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M74" s="4">
+        <v>77555.096430000005</v>
+      </c>
+      <c r="N74" s="4">
+        <v>77555.096430050005</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S74" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T74" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U74" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X74" s="4">
+        <v>-106.77467218</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>-106.774672</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>-3.1700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D75" s="4">
+        <v>6209219.4060000004</v>
+      </c>
+      <c r="E75" s="5">
+        <v>0.105416</v>
+      </c>
+      <c r="F75" s="4">
+        <v>6215764.8975173598</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J75" s="5">
+        <v>0.10541569000000001</v>
+      </c>
+      <c r="K75" s="5">
+        <v>1</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M75" s="4">
+        <v>6545.4915170000004</v>
+      </c>
+      <c r="N75" s="4">
+        <v>6545.4915173600002</v>
+      </c>
+      <c r="O75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q75" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S75" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T75" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U75" s="2">
+        <v>58396</v>
+      </c>
+      <c r="W75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X75" s="4">
+        <v>344.95663366999997</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>344.95663300000001</v>
+      </c>
+      <c r="Z75" s="6">
+        <v>4.8989999999999997E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A76" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D76" s="4">
+        <v>-6974000</v>
+      </c>
+      <c r="E76" s="5">
+        <v>-0.42032199999999997</v>
+      </c>
+      <c r="F76" s="4">
+        <v>-6944686.7679402102</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J76" s="5">
+        <v>-0.42032164999999999</v>
+      </c>
+      <c r="K76" s="5">
+        <v>1</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M76" s="4">
+        <v>29313.232059000002</v>
+      </c>
+      <c r="N76" s="4">
+        <v>29313.23205979</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S76" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T76" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U76" s="2">
+        <v>59035</v>
+      </c>
+      <c r="W76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76" s="4">
+        <v>-1162.33333333</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>-1162.333333</v>
+      </c>
+      <c r="Z76" s="6">
+        <v>-5.4739999999999997E-3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D77" s="4">
+        <v>-4000000</v>
+      </c>
+      <c r="E77" s="5">
+        <v>-0.29443599999999998</v>
+      </c>
+      <c r="F77" s="4">
+        <v>-3988222.5666666701</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J77" s="5">
+        <v>-0.29443583000000001</v>
+      </c>
+      <c r="K77" s="5">
+        <v>1</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M77" s="4">
+        <v>11777.433333000001</v>
+      </c>
+      <c r="N77" s="4">
+        <v>11777.43333333</v>
+      </c>
+      <c r="O77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q77" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S77" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T77" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U77" s="2">
+        <v>56571</v>
+      </c>
+      <c r="W77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X77" s="4">
+        <v>-666.66666667000004</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>-666.66666599999996</v>
+      </c>
+      <c r="Z77" s="6">
+        <v>-3.143E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D78" s="4">
+        <v>-47150000</v>
+      </c>
+      <c r="E78" s="5">
+        <v>2.7797010000000002</v>
+      </c>
+      <c r="F78" s="4">
+        <v>-56332321.442270502</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H78" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I52" s="3" t="s">
+      <c r="I78" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J52" s="5">
-[...5 lines deleted...]
-      <c r="L52" s="3" t="s">
+      <c r="J78" s="5">
+        <v>2.3820222200000001</v>
+      </c>
+      <c r="K78" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L78" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M52" s="4">
-[...23 lines deleted...]
-      <c r="U52" s="2">
+      <c r="M78" s="4">
+        <v>-1123123.477673</v>
+      </c>
+      <c r="N78" s="4">
+        <v>-1310628.9422705099</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q78" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S78" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T78" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U78" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78" s="4">
+        <v>-108515.00465278</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>-92990.277776999996</v>
+      </c>
+      <c r="Z78" s="6">
+        <v>-4.4407000000000002E-2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A79" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D79" s="4">
+        <v>-104424000</v>
+      </c>
+      <c r="E79" s="5">
+        <v>2.8073579999999998</v>
+      </c>
+      <c r="F79" s="4">
+        <v>-124789141.84484001</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J79" s="5">
+        <v>2.4057222199999999</v>
+      </c>
+      <c r="K79" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M79" s="4">
+        <v>-2512151.3731010002</v>
+      </c>
+      <c r="N79" s="4">
+        <v>-2931555.0448405398</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q79" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S79" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T79" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U79" s="2">
         <v>47837</v>
       </c>
-      <c r="W52" s="3" t="s">
-[...79 lines deleted...]
-      <c r="X53" s="4">
+      <c r="W79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X79" s="4">
+        <v>-240330.24063332999</v>
+      </c>
+      <c r="Y79" s="4">
+        <v>-205947.33333299999</v>
+      </c>
+      <c r="Z79" s="6">
+        <v>-9.8372000000000001E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A80" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D80" s="4">
+        <v>-39820000</v>
+      </c>
+      <c r="E80" s="5">
+        <v>2.4265219999999998</v>
+      </c>
+      <c r="F80" s="4">
+        <v>-40786241.148800403</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H80" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J80" s="5">
+        <v>2.4265222199999998</v>
+      </c>
+      <c r="K80" s="5">
+        <v>1</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M80" s="4">
+        <v>-966241.14879999997</v>
+      </c>
+      <c r="N80" s="4">
+        <v>-966241.14880039997</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q80" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S80" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T80" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U80" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X80" s="4">
+        <v>-78533.888888889996</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>-78533.888888000001</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>-3.2152E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A81" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D81" s="4">
+        <v>-10290000</v>
+      </c>
+      <c r="E81" s="5">
+        <v>14.163634999999999</v>
+      </c>
+      <c r="F81" s="4">
+        <v>-13465353.562180899</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H81" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J81" s="5">
+        <v>12.137311110000001</v>
+      </c>
+      <c r="K81" s="5">
+        <v>0.85693474441921247</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M81" s="4">
+        <v>-1248929.313321</v>
+      </c>
+      <c r="N81" s="4">
+        <v>-1457438.0621809899</v>
+      </c>
+      <c r="O81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S81" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T81" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U81" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W81" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X81" s="4">
+        <v>-118411.38895833</v>
+      </c>
+      <c r="Y81" s="4">
+        <v>-101470.833333</v>
+      </c>
+      <c r="Z81" s="6">
+        <v>-1.0614E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A82" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D82" s="4">
+        <v>-117930000</v>
+      </c>
+      <c r="E82" s="5">
+        <v>2.4478219999999999</v>
+      </c>
+      <c r="F82" s="4">
+        <v>-120816716.74640401</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J82" s="5">
+        <v>2.4478222199999999</v>
+      </c>
+      <c r="K82" s="5">
+        <v>1</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M82" s="4">
+        <v>-2886716.7464040001</v>
+      </c>
+      <c r="N82" s="4">
+        <v>-2886716.7464045999</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S82" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T82" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U82" s="2">
+        <v>48019</v>
+      </c>
+      <c r="W82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X82" s="4">
+        <v>-232584.16666667</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>-232584.166666</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>-9.5241000000000006E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A83" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D83" s="4">
+        <v>2387000</v>
+      </c>
+      <c r="E83" s="5">
+        <v>0.96882199999999996</v>
+      </c>
+      <c r="F83" s="4">
+        <v>2410125.7864391399</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J83" s="5">
+        <v>0.96882221999999996</v>
+      </c>
+      <c r="K83" s="5">
+        <v>1</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M83" s="4">
+        <v>23125.786439</v>
+      </c>
+      <c r="N83" s="4">
+        <v>23125.78643914</v>
+      </c>
+      <c r="O83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q83" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S83" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T83" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U83" s="2">
+        <v>49846</v>
+      </c>
+      <c r="W83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X83" s="4">
+        <v>4707.6944444399996</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>4707.6944439999997</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>1.8990000000000001E-3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A84" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D84" s="4">
+        <v>7000000</v>
+      </c>
+      <c r="E84" s="5">
+        <v>83.660223000000002</v>
+      </c>
+      <c r="F84" s="4">
+        <v>5856215.6100000003</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J84" s="5">
+        <v>83.660223000000002</v>
+      </c>
+      <c r="K84" s="5">
+        <v>1</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M84" s="4">
+        <v>5856215.6100000003</v>
+      </c>
+      <c r="N84" s="4">
+        <v>5856215.6100000003</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P84" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R84" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="S84" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T84" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U84" s="2">
+        <v>46184</v>
+      </c>
+      <c r="V84" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="W84" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="X84" s="4">
         <v>0</v>
       </c>
-      <c r="Y53" s="4">
+      <c r="Y84" s="4">
         <v>0</v>
       </c>
-      <c r="Z53" s="6">
-[...1764 lines deleted...]
-      <c r="X76" s="4">
+      <c r="Z84" s="6">
+        <v>4.6160000000000003E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D85" s="4">
+        <v>13800000</v>
+      </c>
+      <c r="E85" s="5">
+        <v>101.757819</v>
+      </c>
+      <c r="F85" s="4">
+        <v>14042579.022</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="5">
+        <v>101.757819</v>
+      </c>
+      <c r="K85" s="5">
+        <v>1</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M85" s="4">
+        <v>14042579.022</v>
+      </c>
+      <c r="N85" s="4">
+        <v>14042579.022</v>
+      </c>
+      <c r="O85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P85" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q85" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R85" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="S85" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T85" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U85" s="2">
+        <v>46189</v>
+      </c>
+      <c r="V85" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W85" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="X85" s="4">
         <v>0</v>
       </c>
-      <c r="Y76" s="4">
+      <c r="Y85" s="4">
         <v>0</v>
       </c>
-      <c r="Z76" s="6">
-[...70 lines deleted...]
-      <c r="X77" s="4">
+      <c r="Z85" s="6">
+        <v>1.1069000000000001E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A86" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D86" s="4">
+        <v>4000000</v>
+      </c>
+      <c r="E86" s="5">
+        <v>102.107017</v>
+      </c>
+      <c r="F86" s="4">
+        <v>4084280.68</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J86" s="5">
+        <v>102.107017</v>
+      </c>
+      <c r="K86" s="5">
+        <v>1</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M86" s="4">
+        <v>4084280.68</v>
+      </c>
+      <c r="N86" s="4">
+        <v>4084280.68</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P86" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q86" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R86" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="S86" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T86" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U86" s="2">
+        <v>46184</v>
+      </c>
+      <c r="V86" s="4">
+        <v>6</v>
+      </c>
+      <c r="W86" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="X86" s="4">
         <v>0</v>
       </c>
-      <c r="Y77" s="4">
+      <c r="Y86" s="4">
         <v>0</v>
       </c>
-      <c r="Z77" s="6">
-[...73 lines deleted...]
-      <c r="X78" s="4">
+      <c r="Z86" s="6">
+        <v>3.2190000000000001E-3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D87" s="4">
+        <v>5050833.3351699999</v>
+      </c>
+      <c r="E87" s="5">
+        <v>99.929400000000001</v>
+      </c>
+      <c r="F87" s="4">
+        <v>5072382.6033537602</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J87" s="5">
+        <v>99.929400000000001</v>
+      </c>
+      <c r="K87" s="5">
+        <v>1</v>
+      </c>
+      <c r="L87" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M87" s="4">
+        <v>5072382.6033530002</v>
+      </c>
+      <c r="N87" s="4">
+        <v>5072382.6033537602</v>
+      </c>
+      <c r="O87" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R87" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="S87" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T87" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U87" s="2">
+        <v>50698</v>
+      </c>
+      <c r="V87" s="4">
+        <v>4.4752299999999998</v>
+      </c>
+      <c r="W87" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="X87" s="4">
+        <v>25115.156518389998</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>25115.156518</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>3.9979999999999998E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A88" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D88" s="4">
+        <v>6493781.7450000001</v>
+      </c>
+      <c r="E88" s="5">
+        <v>99.204369999999997</v>
+      </c>
+      <c r="F88" s="4">
+        <v>6467534.7396127898</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J88" s="5">
+        <v>99.204369999999997</v>
+      </c>
+      <c r="K88" s="5">
+        <v>1</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M88" s="4">
+        <v>6467534.7396120001</v>
+      </c>
+      <c r="N88" s="4">
+        <v>6467534.7396127898</v>
+      </c>
+      <c r="O88" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P88" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R88" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="S88" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T88" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U88" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V88" s="4">
+        <v>4.2702900000000001</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="X88" s="4">
+        <v>25419.47031053</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>25419.470310000001</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>5.0980000000000001E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D89" s="4">
+        <v>2872714.26</v>
+      </c>
+      <c r="E89" s="5">
+        <v>92.279629999999997</v>
+      </c>
+      <c r="F89" s="4">
+        <v>2663123.1318535898</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J89" s="5">
+        <v>92.279629999999997</v>
+      </c>
+      <c r="K89" s="5">
+        <v>1</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M89" s="4">
+        <v>2663123.1318529998</v>
+      </c>
+      <c r="N89" s="4">
+        <v>2663123.1318535898</v>
+      </c>
+      <c r="O89" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P89" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R89" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="S89" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T89" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U89" s="2">
+        <v>52256</v>
+      </c>
+      <c r="V89" s="4">
+        <v>4.6302899999999996</v>
+      </c>
+      <c r="W89" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="X89" s="4">
+        <v>12193.041768360001</v>
+      </c>
+      <c r="Y89" s="4">
+        <v>12193.041767999999</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>2.0990000000000002E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D90" s="4">
+        <v>1902838.1057200001</v>
+      </c>
+      <c r="E90" s="5">
+        <v>89.999480000000005</v>
+      </c>
+      <c r="F90" s="4">
+        <v>1713802.1340924399</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J90" s="5">
+        <v>89.999480000000005</v>
+      </c>
+      <c r="K90" s="5">
+        <v>1</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M90" s="4">
+        <v>1713802.1340920001</v>
+      </c>
+      <c r="N90" s="4">
+        <v>1713802.1340924399</v>
+      </c>
+      <c r="O90" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R90" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="S90" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T90" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U90" s="2">
+        <v>53199</v>
+      </c>
+      <c r="V90" s="4">
+        <v>5.9488000000000003</v>
+      </c>
+      <c r="W90" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="X90" s="4">
+        <v>1257.7337025899999</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>1257.733702</v>
+      </c>
+      <c r="Z90" s="6">
+        <v>1.351E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D91" s="4">
+        <v>732464.62119600002</v>
+      </c>
+      <c r="E91" s="5">
+        <v>6.33629</v>
+      </c>
+      <c r="F91" s="4">
+        <v>46734.897016909999</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J91" s="5">
+        <v>6.33629</v>
+      </c>
+      <c r="K91" s="5">
+        <v>1</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M91" s="4">
+        <v>46734.897016000003</v>
+      </c>
+      <c r="N91" s="4">
+        <v>46734.897016909999</v>
+      </c>
+      <c r="O91" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R91" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="S91" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T91" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U91" s="2">
+        <v>51585</v>
+      </c>
+      <c r="V91" s="4">
+        <v>3.9788000000000001</v>
+      </c>
+      <c r="W91" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="X91" s="4">
+        <v>323.81447052999999</v>
+      </c>
+      <c r="Y91" s="4">
+        <v>323.81446999999997</v>
+      </c>
+      <c r="Z91" s="6">
+        <v>3.6000000000000001E-5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" s="4">
+        <v>1751567.915</v>
+      </c>
+      <c r="E92" s="5">
+        <v>90.504689999999997</v>
+      </c>
+      <c r="F92" s="4">
+        <v>1585510.1976976399</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J92" s="5">
+        <v>90.504689999999997</v>
+      </c>
+      <c r="K92" s="5">
+        <v>1</v>
+      </c>
+      <c r="L92" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M92" s="4">
+        <v>1585510.1976970001</v>
+      </c>
+      <c r="N92" s="4">
+        <v>1585510.1976976399</v>
+      </c>
+      <c r="O92" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P92" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q92" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R92" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="S92" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T92" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U92" s="2">
+        <v>60535</v>
+      </c>
+      <c r="V92" s="4">
+        <v>1.0649999999999999</v>
+      </c>
+      <c r="W92" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="X92" s="4">
+        <v>259.08608743000002</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>259.08608700000002</v>
+      </c>
+      <c r="Z92" s="6">
+        <v>1.2489999999999999E-3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A93" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D93" s="4">
+        <v>2000000</v>
+      </c>
+      <c r="E93" s="5">
+        <v>100.0351</v>
+      </c>
+      <c r="F93" s="4">
+        <v>2012424.7333333299</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J93" s="5">
+        <v>100.0351</v>
+      </c>
+      <c r="K93" s="5">
+        <v>1</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M93" s="4">
+        <v>2012424.733333</v>
+      </c>
+      <c r="N93" s="4">
+        <v>2012424.7333333299</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R93" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="S93" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T93" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U93" s="2">
+        <v>48324</v>
+      </c>
+      <c r="V93" s="4">
+        <v>5.2752299999999996</v>
+      </c>
+      <c r="W93" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="X93" s="4">
+        <v>11722.733333329999</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>11722.733333</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>1.586E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D94" s="4">
+        <v>1518127.0020000001</v>
+      </c>
+      <c r="E94" s="5">
+        <v>33.715820000000001</v>
+      </c>
+      <c r="F94" s="4">
+        <v>512776.45862355002</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J94" s="5">
+        <v>33.715820000000001</v>
+      </c>
+      <c r="K94" s="5">
+        <v>1</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M94" s="4">
+        <v>512776.45862300001</v>
+      </c>
+      <c r="N94" s="4">
+        <v>512776.45862355002</v>
+      </c>
+      <c r="O94" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P94" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q94" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R94" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="S94" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T94" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U94" s="2">
+        <v>49973</v>
+      </c>
+      <c r="V94" s="4">
+        <v>4.3987999999999996</v>
+      </c>
+      <c r="W94" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="X94" s="4">
+        <v>927.49125783</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>927.49125700000002</v>
+      </c>
+      <c r="Z94" s="6">
+        <v>4.0400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D95" s="4">
+        <v>13695000</v>
+      </c>
+      <c r="E95" s="5">
+        <v>100.65755</v>
+      </c>
+      <c r="F95" s="4">
+        <v>13811585.535</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J95" s="5">
+        <v>100.65755</v>
+      </c>
+      <c r="K95" s="5">
+        <v>1</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M95" s="4">
+        <v>13811585.535</v>
+      </c>
+      <c r="N95" s="4">
+        <v>13811585.535</v>
+      </c>
+      <c r="O95" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q95" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R95" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="S95" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T95" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U95" s="2">
+        <v>47314</v>
+      </c>
+      <c r="V95" s="4">
+        <v>4.6500000000000004</v>
+      </c>
+      <c r="W95" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="X95" s="4">
+        <v>26534.0625</v>
+      </c>
+      <c r="Y95" s="4">
+        <v>26534.0625</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>1.0887000000000001E-2</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A96" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D96" s="4">
+        <v>7232145.3837339999</v>
+      </c>
+      <c r="E96" s="5">
+        <v>49.757010000000001</v>
+      </c>
+      <c r="F96" s="4">
+        <v>3601640.3028965499</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J96" s="5">
+        <v>49.757010000000001</v>
+      </c>
+      <c r="K96" s="5">
+        <v>1</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M96" s="4">
+        <v>3601640.302896</v>
+      </c>
+      <c r="N96" s="4">
+        <v>3601640.3028965499</v>
+      </c>
+      <c r="O96" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q96" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R96" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="S96" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T96" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U96" s="2">
+        <v>53625</v>
+      </c>
+      <c r="V96" s="4">
+        <v>3.9087999999999998</v>
+      </c>
+      <c r="W96" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="X96" s="4">
+        <v>3141.00109733</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>3141.0010969999998</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>2.8389999999999999E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A97" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D97" s="4">
+        <v>864610.22549999994</v>
+      </c>
+      <c r="E97" s="5">
+        <v>98.630269999999996</v>
+      </c>
+      <c r="F97" s="4">
+        <v>853159.24121245998</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J97" s="5">
+        <v>98.630269999999996</v>
+      </c>
+      <c r="K97" s="5">
+        <v>1</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M97" s="4">
+        <v>853159.24121200002</v>
+      </c>
+      <c r="N97" s="4">
+        <v>853159.24121245998</v>
+      </c>
+      <c r="O97" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R97" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="S97" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T97" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U97" s="2">
+        <v>53595</v>
+      </c>
+      <c r="V97" s="4">
+        <v>4.0788000000000002</v>
+      </c>
+      <c r="W97" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="X97" s="4">
+        <v>391.84135420000001</v>
+      </c>
+      <c r="Y97" s="4">
+        <v>391.84135400000002</v>
+      </c>
+      <c r="Z97" s="6">
+        <v>6.7199999999999996E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A98" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D98" s="4">
+        <v>17663707.111972999</v>
+      </c>
+      <c r="E98" s="5">
+        <v>2.8303199999999999</v>
+      </c>
+      <c r="F98" s="4">
+        <v>507905.37451226998</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J98" s="5">
+        <v>2.8303199999999999</v>
+      </c>
+      <c r="K98" s="5">
+        <v>1</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M98" s="4">
+        <v>507905.37451200001</v>
+      </c>
+      <c r="N98" s="4">
+        <v>507905.37451226998</v>
+      </c>
+      <c r="O98" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P98" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q98" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R98" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="S98" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T98" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U98" s="2">
+        <v>49730</v>
+      </c>
+      <c r="V98" s="4">
+        <v>4.0587999999999997</v>
+      </c>
+      <c r="W98" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="X98" s="4">
+        <v>7965.9393806799999</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>7965.9393799999998</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A99" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D99" s="4">
+        <v>6918870.7753809998</v>
+      </c>
+      <c r="E99" s="5">
+        <v>100.43556</v>
+      </c>
+      <c r="F99" s="4">
+        <v>6980067.91832205</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J99" s="5">
+        <v>100.43556</v>
+      </c>
+      <c r="K99" s="5">
+        <v>1</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M99" s="4">
+        <v>6980067.9183219997</v>
+      </c>
+      <c r="N99" s="4">
+        <v>6980067.91832205</v>
+      </c>
+      <c r="O99" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P99" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q99" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R99" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="S99" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T99" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U99" s="2">
+        <v>62208</v>
+      </c>
+      <c r="V99" s="4">
+        <v>5.5730000000000004</v>
+      </c>
+      <c r="W99" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="X99" s="4">
+        <v>31061.309391800001</v>
+      </c>
+      <c r="Y99" s="4">
+        <v>31061.309390999999</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>5.5019999999999999E-3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A100" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D100" s="4">
+        <v>8586000</v>
+      </c>
+      <c r="E100" s="5">
+        <v>1E-4</v>
+      </c>
+      <c r="F100" s="4">
+        <v>8.5860000000000003</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J100" s="5">
+        <v>1E-4</v>
+      </c>
+      <c r="K100" s="5">
+        <v>1</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M100" s="4">
+        <v>8.5860000000000003</v>
+      </c>
+      <c r="N100" s="4">
+        <v>8.5860000000000003</v>
+      </c>
+      <c r="O100" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P100" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q100" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R100" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="S100" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T100" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U100" s="2">
+        <v>52221</v>
+      </c>
+      <c r="V100" s="4">
+        <v>5.55</v>
+      </c>
+      <c r="W100" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="X100" s="4">
         <v>0</v>
       </c>
-      <c r="Y78" s="4">
+      <c r="Y100" s="4">
         <v>0</v>
       </c>
-      <c r="Z78" s="6">
-[...73 lines deleted...]
-      <c r="X79" s="4">
+      <c r="Z100" s="6">
         <v>0</v>
       </c>
-      <c r="Y79" s="4">
-[...132 lines deleted...]
-      <c r="P81" s="3" t="s">
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="C101" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="Q81" s="3" t="s">
-[...94 lines deleted...]
-      <c r="V82" s="4">
+      <c r="D101" s="4">
+        <v>609846.65012999997</v>
+      </c>
+      <c r="E101" s="5">
+        <v>96.634410000000003</v>
+      </c>
+      <c r="F101" s="4">
+        <v>591371.43395341001</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J101" s="5">
+        <v>96.634410000000003</v>
+      </c>
+      <c r="K101" s="5">
+        <v>1</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M101" s="4">
+        <v>591371.433953</v>
+      </c>
+      <c r="N101" s="4">
+        <v>591371.43395341001</v>
+      </c>
+      <c r="O101" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P101" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q101" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R101" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="S101" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T101" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U101" s="2">
+        <v>49485</v>
+      </c>
+      <c r="V101" s="4">
+        <v>4.0648479999999996</v>
+      </c>
+      <c r="W101" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="X101" s="4">
+        <v>2049.7216953799998</v>
+      </c>
+      <c r="Y101" s="4">
+        <v>2049.7216950000002</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>4.66E-4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A102" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D102" s="4">
+        <v>1577479.4362000001</v>
+      </c>
+      <c r="E102" s="5">
+        <v>100.05880000000001</v>
+      </c>
+      <c r="F102" s="4">
+        <v>1586328.7549262501</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J102" s="5">
+        <v>100.05880000000001</v>
+      </c>
+      <c r="K102" s="5">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M102" s="4">
+        <v>1586328.754926</v>
+      </c>
+      <c r="N102" s="4">
+        <v>1586328.7549262501</v>
+      </c>
+      <c r="O102" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P102" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="Q102" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R102" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="S102" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T102" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U102" s="2">
+        <v>48510</v>
+      </c>
+      <c r="V102" s="4">
+        <v>4.8860599999999996</v>
+      </c>
+      <c r="W102" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="X102" s="4">
+        <v>7921.7608177599996</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>7921.7608170000003</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>1.25E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A103" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D103" s="4">
+        <v>403041.42959999997</v>
+      </c>
+      <c r="E103" s="5">
+        <v>98.479659999999996</v>
+      </c>
+      <c r="F103" s="4">
+        <v>397090.17191004002</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J103" s="5">
+        <v>98.479659999999996</v>
+      </c>
+      <c r="K103" s="5">
+        <v>1</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M103" s="4">
+        <v>397090.17190999998</v>
+      </c>
+      <c r="N103" s="4">
+        <v>397090.17191004002</v>
+      </c>
+      <c r="O103" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P103" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="Q103" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R103" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="S103" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T103" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U103" s="2">
+        <v>50186</v>
+      </c>
+      <c r="V103" s="4">
+        <v>3.1501960000000002</v>
+      </c>
+      <c r="W103" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="X103" s="4">
+        <v>176.34238083</v>
+      </c>
+      <c r="Y103" s="4">
+        <v>176.34237999999999</v>
+      </c>
+      <c r="Z103" s="6">
+        <v>3.1300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A104" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D104" s="4">
+        <v>15387600</v>
+      </c>
+      <c r="E104" s="5">
+        <v>94.808130000000006</v>
+      </c>
+      <c r="F104" s="4">
+        <v>14617843.132030001</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J104" s="5">
+        <v>94.808130000000006</v>
+      </c>
+      <c r="K104" s="5">
+        <v>1</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M104" s="4">
+        <v>14617843.132030001</v>
+      </c>
+      <c r="N104" s="4">
+        <v>14617843.132030001</v>
+      </c>
+      <c r="O104" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="P104" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q104" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R104" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="S104" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T104" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U104" s="2">
+        <v>50114</v>
+      </c>
+      <c r="V104" s="4">
+        <v>4.5470100000000002</v>
+      </c>
+      <c r="W104" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="X104" s="4">
+        <v>29147.32015</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>29147.32015</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>1.1523E-2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D105" s="4">
+        <v>13000000</v>
+      </c>
+      <c r="E105" s="5">
+        <v>94.61918</v>
+      </c>
+      <c r="F105" s="4">
+        <v>12334025.4555555</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J105" s="5">
+        <v>94.61918</v>
+      </c>
+      <c r="K105" s="5">
+        <v>1</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M105" s="4">
+        <v>12334025.455554999</v>
+      </c>
+      <c r="N105" s="4">
+        <v>12334025.4555555</v>
+      </c>
+      <c r="O105" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="P105" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q105" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R105" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="S105" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T105" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U105" s="2">
+        <v>51844</v>
+      </c>
+      <c r="V105" s="4">
+        <v>3.202</v>
+      </c>
+      <c r="W105" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="X105" s="4">
+        <v>33532.05555556</v>
+      </c>
+      <c r="Y105" s="4">
+        <v>33532.055554999999</v>
+      </c>
+      <c r="Z105" s="6">
+        <v>9.7230000000000007E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A106" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D106" s="4">
+        <v>4570000</v>
+      </c>
+      <c r="E106" s="5">
+        <v>94.551469999999995</v>
+      </c>
+      <c r="F106" s="4">
+        <v>4336005.5321611101</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J106" s="5">
+        <v>94.551469999999995</v>
+      </c>
+      <c r="K106" s="5">
+        <v>1</v>
+      </c>
+      <c r="L106" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M106" s="4">
+        <v>4336005.5321610002</v>
+      </c>
+      <c r="N106" s="4">
+        <v>4336005.5321611101</v>
+      </c>
+      <c r="O106" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P106" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q106" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R106" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="S106" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T106" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U106" s="2">
+        <v>51844</v>
+      </c>
+      <c r="V106" s="4">
+        <v>3.9439899999999999</v>
+      </c>
+      <c r="W106" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="X106" s="4">
+        <v>15003.353161110001</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>15003.353161000001</v>
+      </c>
+      <c r="Z106" s="6">
+        <v>3.418E-3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A107" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D107" s="4">
+        <v>9000000</v>
+      </c>
+      <c r="E107" s="5">
+        <v>92.550899999999999</v>
+      </c>
+      <c r="F107" s="4">
+        <v>8358174.9275000002</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J107" s="5">
+        <v>92.550899999999999</v>
+      </c>
+      <c r="K107" s="5">
+        <v>1</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M107" s="4">
+        <v>8358174.9275000002</v>
+      </c>
+      <c r="N107" s="4">
+        <v>8358174.9275000002</v>
+      </c>
+      <c r="O107" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R107" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="S107" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T107" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U107" s="2">
+        <v>51844</v>
+      </c>
+      <c r="V107" s="4">
+        <v>3.9439899999999999</v>
+      </c>
+      <c r="W107" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="X107" s="4">
+        <v>28593.927500000002</v>
+      </c>
+      <c r="Y107" s="4">
+        <v>28593.927500000002</v>
+      </c>
+      <c r="Z107" s="6">
+        <v>6.5880000000000001E-3</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A108" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D108" s="4">
+        <v>8000000</v>
+      </c>
+      <c r="E108" s="5">
+        <v>92.750169999999997</v>
+      </c>
+      <c r="F108" s="4">
+        <v>7438335.1555555603</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J108" s="5">
+        <v>92.750169999999997</v>
+      </c>
+      <c r="K108" s="5">
+        <v>1</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M108" s="4">
+        <v>7438335.1555549996</v>
+      </c>
+      <c r="N108" s="4">
+        <v>7438335.1555555603</v>
+      </c>
+      <c r="O108" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P108" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q108" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R108" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="S108" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T108" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U108" s="2">
+        <v>52665</v>
+      </c>
+      <c r="V108" s="4">
+        <v>2.843</v>
+      </c>
+      <c r="W108" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="X108" s="4">
+        <v>18321.55555556</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>18321.555554999999</v>
+      </c>
+      <c r="Z108" s="6">
+        <v>5.8630000000000002E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A109" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D109" s="4">
+        <v>13743281</v>
+      </c>
+      <c r="E109" s="5">
+        <v>5.4141899999999996</v>
+      </c>
+      <c r="F109" s="4">
+        <v>805168.59446278994</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J109" s="5">
+        <v>5.4141899999999996</v>
+      </c>
+      <c r="K109" s="5">
+        <v>1</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M109" s="4">
+        <v>805168.59446199995</v>
+      </c>
+      <c r="N109" s="4">
+        <v>805168.59446278994</v>
+      </c>
+      <c r="O109" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P109" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q109" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R109" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="S109" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T109" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U109" s="2">
+        <v>46944</v>
+      </c>
+      <c r="V109" s="4">
+        <v>8</v>
+      </c>
+      <c r="W109" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="X109" s="4">
+        <v>61081.248888889997</v>
+      </c>
+      <c r="Y109" s="4">
+        <v>61081.248888000002</v>
+      </c>
+      <c r="Z109" s="6">
+        <v>6.3400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A110" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D110" s="4">
+        <v>3259674.6718080002</v>
+      </c>
+      <c r="E110" s="5">
+        <v>99.892899999999997</v>
+      </c>
+      <c r="F110" s="4">
+        <v>3274328.7511739698</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I110" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J110" s="5">
+        <v>99.892899999999997</v>
+      </c>
+      <c r="K110" s="5">
+        <v>1</v>
+      </c>
+      <c r="L110" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M110" s="4">
+        <v>3274328.7511729999</v>
+      </c>
+      <c r="N110" s="4">
+        <v>3274328.7511739698</v>
+      </c>
+      <c r="O110" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P110" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q110" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R110" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="S110" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T110" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U110" s="2">
+        <v>48596</v>
+      </c>
+      <c r="V110" s="4">
+        <v>4.66038</v>
+      </c>
+      <c r="W110" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="X110" s="4">
+        <v>18145.190939470001</v>
+      </c>
+      <c r="Y110" s="4">
+        <v>18145.190939</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>2.581E-3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A111" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D111" s="4">
+        <v>2454000</v>
+      </c>
+      <c r="E111" s="5">
+        <v>100.042</v>
+      </c>
+      <c r="F111" s="4">
+        <v>2468460.14046667</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J111" s="5">
+        <v>100.042</v>
+      </c>
+      <c r="K111" s="5">
+        <v>1</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M111" s="4">
+        <v>2468460.140466</v>
+      </c>
+      <c r="N111" s="4">
+        <v>2468460.14046667</v>
+      </c>
+      <c r="O111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P111" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q111" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R111" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="S111" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T111" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U111" s="2">
+        <v>47682</v>
+      </c>
+      <c r="V111" s="4">
+        <v>4.92523</v>
+      </c>
+      <c r="W111" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="X111" s="4">
+        <v>13429.46046667</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>13429.460466</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>1.9449999999999999E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A112" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D112" s="4">
+        <v>595663.55654799996</v>
+      </c>
+      <c r="E112" s="5">
+        <v>99.616020000000006</v>
+      </c>
+      <c r="F112" s="4">
+        <v>593720.40936775994</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J112" s="5">
+        <v>99.616020000000006</v>
+      </c>
+      <c r="K112" s="5">
+        <v>1</v>
+      </c>
+      <c r="L112" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M112" s="4">
+        <v>593720.40936699999</v>
+      </c>
+      <c r="N112" s="4">
+        <v>593720.40936775994</v>
+      </c>
+      <c r="O112" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q112" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R112" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="S112" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T112" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U112" s="2">
+        <v>50430</v>
+      </c>
+      <c r="V112" s="4">
+        <v>5.9488000000000003</v>
+      </c>
+      <c r="W112" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="X112" s="4">
+        <v>344.0817442</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>344.08174400000001</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>4.6799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A113" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D113" s="4">
+        <v>2568524.6952439998</v>
+      </c>
+      <c r="E113" s="5">
+        <v>97.169970000000006</v>
+      </c>
+      <c r="F113" s="4">
+        <v>2496997.30424499</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J113" s="5">
+        <v>97.169970000000006</v>
+      </c>
+      <c r="K113" s="5">
+        <v>1</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M113" s="4">
+        <v>2496997.304244</v>
+      </c>
+      <c r="N113" s="4">
+        <v>2496997.30424499</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R113" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="S113" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T113" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U113" s="2">
+        <v>49973</v>
+      </c>
+      <c r="V113" s="4">
+        <v>4.0738000000000003</v>
+      </c>
+      <c r="W113" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="X113" s="4">
+        <v>1162.62843372</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>1162.6284330000001</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>1.9680000000000001E-3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A114" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D114" s="4">
+        <v>1741041.33718</v>
+      </c>
+      <c r="E114" s="5">
+        <v>97.862740000000002</v>
+      </c>
+      <c r="F114" s="4">
+        <v>1704636.2401987901</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J114" s="5">
+        <v>97.862740000000002</v>
+      </c>
+      <c r="K114" s="5">
+        <v>1</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M114" s="4">
+        <v>1704636.2401980001</v>
+      </c>
+      <c r="N114" s="4">
+        <v>1704636.2401987901</v>
+      </c>
+      <c r="O114" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q114" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R114" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="S114" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T114" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U114" s="2">
+        <v>49546</v>
+      </c>
+      <c r="V114" s="4">
+        <v>4.1638000000000002</v>
+      </c>
+      <c r="W114" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="X114" s="4">
+        <v>805.48310218999995</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>805.48310200000003</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>1.343E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A115" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D115" s="4">
+        <v>905863.58955799998</v>
+      </c>
+      <c r="E115" s="5">
+        <v>95.888499999999993</v>
+      </c>
+      <c r="F115" s="4">
+        <v>869050.17901165003</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J115" s="5">
+        <v>95.888499999999993</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M115" s="4">
+        <v>869050.17901099997</v>
+      </c>
+      <c r="N115" s="4">
+        <v>869050.17901165003</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P115" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q115" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R115" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="S115" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T115" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U115" s="2">
+        <v>49699</v>
+      </c>
+      <c r="V115" s="4">
+        <v>4.35379</v>
+      </c>
+      <c r="W115" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="X115" s="4">
+        <v>431.17093833000001</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>431.17093799999998</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>6.8499999999999995E-4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A116" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D116" s="4">
+        <v>1161772.367538</v>
+      </c>
+      <c r="E116" s="5">
+        <v>95.064160000000001</v>
+      </c>
+      <c r="F116" s="4">
+        <v>1104976.3112800601</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J116" s="5">
+        <v>95.064160000000001</v>
+      </c>
+      <c r="K116" s="5">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M116" s="4">
+        <v>1104976.31128</v>
+      </c>
+      <c r="N116" s="4">
+        <v>1104976.3112800601</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q116" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R116" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="S116" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T116" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U116" s="2">
+        <v>49790</v>
+      </c>
+      <c r="V116" s="4">
+        <v>4.2388000000000003</v>
+      </c>
+      <c r="W116" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="X116" s="4">
+        <v>547.16896795000002</v>
+      </c>
+      <c r="Y116" s="4">
+        <v>547.16896699999995</v>
+      </c>
+      <c r="Z116" s="6">
+        <v>8.7100000000000003E-4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A117" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D117" s="4">
+        <v>467006.74216000002</v>
+      </c>
+      <c r="E117" s="5">
+        <v>94.120739999999998</v>
+      </c>
+      <c r="F117" s="4">
+        <v>439771.70805765002</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J117" s="5">
+        <v>94.120739999999998</v>
+      </c>
+      <c r="K117" s="5">
+        <v>1</v>
+      </c>
+      <c r="L117" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M117" s="4">
+        <v>439771.70805700001</v>
+      </c>
+      <c r="N117" s="4">
+        <v>439771.70805765002</v>
+      </c>
+      <c r="O117" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P117" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q117" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R117" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="S117" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T117" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U117" s="2">
+        <v>49790</v>
+      </c>
+      <c r="V117" s="4">
+        <v>4.2687999999999997</v>
+      </c>
+      <c r="W117" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="X117" s="4">
+        <v>221.50648677000001</v>
+      </c>
+      <c r="Y117" s="4">
+        <v>221.506486</v>
+      </c>
+      <c r="Z117" s="6">
+        <v>3.4600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A118" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D118" s="4">
+        <v>644695.43423999997</v>
+      </c>
+      <c r="E118" s="5">
+        <v>97.255719999999997</v>
+      </c>
+      <c r="F118" s="4">
+        <v>627292.85519913002</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J118" s="5">
+        <v>97.255719999999997</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M118" s="4">
+        <v>627292.85519899998</v>
+      </c>
+      <c r="N118" s="4">
+        <v>627292.85519913002</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="P118" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R118" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="S118" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T118" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U118" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V118" s="4">
+        <v>4.0438000000000001</v>
+      </c>
+      <c r="W118" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="X118" s="4">
+        <v>289.66882189</v>
+      </c>
+      <c r="Y118" s="4">
+        <v>289.66882099999998</v>
+      </c>
+      <c r="Z118" s="6">
+        <v>4.9399999999999997E-4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A119" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D119" s="4">
+        <v>1318732.7760640001</v>
+      </c>
+      <c r="E119" s="5">
+        <v>97.442679999999996</v>
+      </c>
+      <c r="F119" s="4">
+        <v>1285612.0697638299</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J119" s="5">
+        <v>97.442679999999996</v>
+      </c>
+      <c r="K119" s="5">
+        <v>1</v>
+      </c>
+      <c r="L119" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M119" s="4">
+        <v>1285612.0697629999</v>
+      </c>
+      <c r="N119" s="4">
+        <v>1285612.0697638299</v>
+      </c>
+      <c r="O119" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P119" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q119" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R119" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="S119" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T119" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U119" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V119" s="4">
+        <v>4.1188000000000002</v>
+      </c>
+      <c r="W119" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="X119" s="4">
+        <v>603.51072867000005</v>
+      </c>
+      <c r="Y119" s="4">
+        <v>603.51072799999997</v>
+      </c>
+      <c r="Z119" s="6">
+        <v>1.013E-3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A120" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D120" s="4">
+        <v>5175459.5731920004</v>
+      </c>
+      <c r="E120" s="5">
+        <v>95.585380000000001</v>
+      </c>
+      <c r="F120" s="4">
+        <v>4949270.7129541496</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I120" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J120" s="5">
+        <v>95.585380000000001</v>
+      </c>
+      <c r="K120" s="5">
+        <v>1</v>
+      </c>
+      <c r="L120" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M120" s="4">
+        <v>4949270.7129539996</v>
+      </c>
+      <c r="N120" s="4">
+        <v>4949270.7129541496</v>
+      </c>
+      <c r="O120" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P120" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q120" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R120" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="S120" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T120" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U120" s="2">
+        <v>50065</v>
+      </c>
+      <c r="V120" s="4">
+        <v>4.1188000000000002</v>
+      </c>
+      <c r="W120" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="X120" s="4">
+        <v>2288.0131722000001</v>
+      </c>
+      <c r="Y120" s="4">
+        <v>2288.0131719999999</v>
+      </c>
+      <c r="Z120" s="6">
+        <v>3.901E-3</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A121" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D121" s="4">
+        <v>812647.21440000006</v>
+      </c>
+      <c r="E121" s="5">
+        <v>96.078220000000002</v>
+      </c>
+      <c r="F121" s="4">
+        <v>781140.75548592</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J121" s="5">
+        <v>96.078220000000002</v>
+      </c>
+      <c r="K121" s="5">
+        <v>1</v>
+      </c>
+      <c r="L121" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M121" s="4">
+        <v>781140.75548499997</v>
+      </c>
+      <c r="N121" s="4">
+        <v>781140.75548592</v>
+      </c>
+      <c r="O121" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P121" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q121" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R121" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="S121" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T121" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U121" s="2">
+        <v>50124</v>
+      </c>
+      <c r="V121" s="4">
+        <v>4.0288000000000004</v>
+      </c>
+      <c r="W121" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="X121" s="4">
+        <v>363.77701081999999</v>
+      </c>
+      <c r="Y121" s="4">
+        <v>363.77701000000002</v>
+      </c>
+      <c r="Z121" s="6">
+        <v>6.1499999999999999E-4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A122" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D122" s="4">
+        <v>4185861.1508769998</v>
+      </c>
+      <c r="E122" s="5">
+        <v>93.914659999999998</v>
+      </c>
+      <c r="F122" s="4">
+        <v>3933045.9275834402</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J122" s="5">
+        <v>93.914659999999998</v>
+      </c>
+      <c r="K122" s="5">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M122" s="4">
+        <v>3933045.9275830002</v>
+      </c>
+      <c r="N122" s="4">
+        <v>3933045.9275834402</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R122" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="S122" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T122" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U122" s="2">
+        <v>50246</v>
+      </c>
+      <c r="V122" s="4">
+        <v>4.1037999999999997</v>
+      </c>
+      <c r="W122" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="X122" s="4">
+        <v>1908.65966566</v>
+      </c>
+      <c r="Y122" s="4">
+        <v>1908.6596649999999</v>
+      </c>
+      <c r="Z122" s="6">
+        <v>3.0999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A123" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D123" s="4">
+        <v>1486037.6127480001</v>
+      </c>
+      <c r="E123" s="5">
+        <v>96.242289999999997</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1430866.79870982</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H123" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J123" s="5">
+        <v>96.242289999999997</v>
+      </c>
+      <c r="K123" s="5">
+        <v>1</v>
+      </c>
+      <c r="L123" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M123" s="4">
+        <v>1430866.798709</v>
+      </c>
+      <c r="N123" s="4">
+        <v>1430866.79870982</v>
+      </c>
+      <c r="O123" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P123" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q123" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R123" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="S123" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T123" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U123" s="2">
+        <v>50246</v>
+      </c>
+      <c r="V123" s="4">
+        <v>4.0587999999999997</v>
+      </c>
+      <c r="W123" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="X123" s="4">
+        <v>670.16994029</v>
+      </c>
+      <c r="Y123" s="4">
+        <v>670.16994</v>
+      </c>
+      <c r="Z123" s="6">
+        <v>1.127E-3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A124" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D124" s="4">
+        <v>5376095.4462000001</v>
+      </c>
+      <c r="E124" s="5">
+        <v>95.238209999999995</v>
+      </c>
+      <c r="F124" s="4">
+        <v>5122575.3313843003</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I124" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J124" s="5">
+        <v>95.238209999999995</v>
+      </c>
+      <c r="K124" s="5">
+        <v>1</v>
+      </c>
+      <c r="L124" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M124" s="4">
+        <v>5122575.3313840004</v>
+      </c>
+      <c r="N124" s="4">
+        <v>5122575.3313843003</v>
+      </c>
+      <c r="O124" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P124" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="Q124" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R124" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="S124" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T124" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U124" s="2">
+        <v>50308</v>
+      </c>
+      <c r="V124" s="4">
+        <v>4.3738000000000001</v>
+      </c>
+      <c r="W124" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="X124" s="4">
+        <v>2478.2605319099998</v>
+      </c>
+      <c r="Y124" s="4">
+        <v>2478.2605309999999</v>
+      </c>
+      <c r="Z124" s="6">
+        <v>4.0379999999999999E-3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A125" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D125" s="4">
+        <v>462447.95964100002</v>
+      </c>
+      <c r="E125" s="5">
+        <v>100.21720000000001</v>
+      </c>
+      <c r="F125" s="4">
+        <v>463688.69724004</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J125" s="5">
+        <v>100.21720000000001</v>
+      </c>
+      <c r="K125" s="5">
+        <v>1</v>
+      </c>
+      <c r="L125" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M125" s="4">
+        <v>463688.69724000001</v>
+      </c>
+      <c r="N125" s="4">
+        <v>463688.69724004</v>
+      </c>
+      <c r="O125" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P125" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q125" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R125" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="S125" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T125" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U125" s="2">
+        <v>49273</v>
+      </c>
+      <c r="V125" s="4">
+        <v>4.5987999999999998</v>
+      </c>
+      <c r="W125" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="X125" s="4">
+        <v>236.30063075999999</v>
+      </c>
+      <c r="Y125" s="4">
+        <v>236.30063000000001</v>
+      </c>
+      <c r="Z125" s="6">
+        <v>3.6499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A126" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D126" s="4">
+        <v>1540455.9697759999</v>
+      </c>
+      <c r="E126" s="5">
+        <v>94.649990000000003</v>
+      </c>
+      <c r="F126" s="4">
+        <v>1458729.2862863</v>
+      </c>
+      <c r="G126" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H126" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I126" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J126" s="5">
+        <v>94.649990000000003</v>
+      </c>
+      <c r="K126" s="5">
+        <v>1</v>
+      </c>
+      <c r="L126" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M126" s="4">
+        <v>1458729.2862859999</v>
+      </c>
+      <c r="N126" s="4">
+        <v>1458729.2862863</v>
+      </c>
+      <c r="O126" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="P126" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q126" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R126" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="S126" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T126" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U126" s="2">
+        <v>53717</v>
+      </c>
+      <c r="V126" s="4">
+        <v>4.0187999999999997</v>
+      </c>
+      <c r="W126" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="X126" s="4">
+        <v>687.86493903999997</v>
+      </c>
+      <c r="Y126" s="4">
+        <v>687.86493900000005</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>1.1490000000000001E-3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A127" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D127" s="4">
+        <v>1113520.5116890001</v>
+      </c>
+      <c r="E127" s="5">
+        <v>96.325500000000005</v>
+      </c>
+      <c r="F127" s="4">
+        <v>1077761.9656348899</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J127" s="5">
+        <v>96.325500000000005</v>
+      </c>
+      <c r="K127" s="5">
+        <v>1</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M127" s="4">
+        <v>1077761.965634</v>
+      </c>
+      <c r="N127" s="4">
+        <v>1077761.9656348899</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q127" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R127" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="S127" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T127" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U127" s="2">
+        <v>49242</v>
+      </c>
+      <c r="V127" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="W127" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="X127" s="4">
+        <v>5157.7651478899998</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>5157.7651470000001</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>8.4900000000000004E-4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A128" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D128" s="4">
+        <v>314483.68104300002</v>
+      </c>
+      <c r="E128" s="5">
+        <v>96.955939999999998</v>
+      </c>
+      <c r="F128" s="4">
+        <v>306468.61367152998</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J128" s="5">
+        <v>96.955939999999998</v>
+      </c>
+      <c r="K128" s="5">
+        <v>1</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M128" s="4">
+        <v>306468.613671</v>
+      </c>
+      <c r="N128" s="4">
+        <v>306468.61367152998</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="P128" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R128" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="S128" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T128" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U128" s="2">
+        <v>49607</v>
+      </c>
+      <c r="V128" s="4">
+        <v>6.42</v>
+      </c>
+      <c r="W128" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="X128" s="4">
+        <v>1558.00456983</v>
+      </c>
+      <c r="Y128" s="4">
+        <v>1558.0045689999999</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>2.41E-4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A129" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D129" s="4">
+        <v>4931125.1066030003</v>
+      </c>
+      <c r="E129" s="5">
+        <v>94.140060000000005</v>
+      </c>
+      <c r="F129" s="4">
+        <v>4644420.8360409997</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J129" s="5">
+        <v>94.140060000000005</v>
+      </c>
+      <c r="K129" s="5">
+        <v>1</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M129" s="4">
+        <v>4644420.8360409997</v>
+      </c>
+      <c r="N129" s="4">
+        <v>4644420.8360409997</v>
+      </c>
+      <c r="O129" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="P129" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q129" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R129" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="S129" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T129" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U129" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V129" s="4">
+        <v>4.1188000000000002</v>
+      </c>
+      <c r="W129" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="X129" s="4">
+        <v>2256.7020099000001</v>
+      </c>
+      <c r="Y129" s="4">
+        <v>2256.7020090000001</v>
+      </c>
+      <c r="Z129" s="6">
+        <v>3.6610000000000002E-3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A130" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D130" s="4">
+        <v>4287279.7106069997</v>
+      </c>
+      <c r="E130" s="5">
+        <v>89.592640000000003</v>
+      </c>
+      <c r="F130" s="4">
+        <v>3842925.27191112</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J130" s="5">
+        <v>89.592640000000003</v>
+      </c>
+      <c r="K130" s="5">
+        <v>1</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M130" s="4">
+        <v>3842925.2719109999</v>
+      </c>
+      <c r="N130" s="4">
+        <v>3842925.27191112</v>
+      </c>
+      <c r="O130" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P130" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q130" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R130" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="S130" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T130" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U130" s="2">
+        <v>50065</v>
+      </c>
+      <c r="V130" s="4">
+        <v>3.8588</v>
+      </c>
+      <c r="W130" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="X130" s="4">
+        <v>1838.1949941400001</v>
+      </c>
+      <c r="Y130" s="4">
+        <v>1838.194994</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>3.029E-3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A131" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D131" s="4">
+        <v>58366.570500000002</v>
+      </c>
+      <c r="E131" s="5">
+        <v>142.51989</v>
+      </c>
+      <c r="F131" s="4">
+        <v>83210.034692650006</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J131" s="5">
+        <v>142.51989</v>
+      </c>
+      <c r="K131" s="5">
+        <v>1</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M131" s="4">
+        <v>83210.034692000001</v>
+      </c>
+      <c r="N131" s="4">
+        <v>83210.034692650006</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="P131" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R131" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="S131" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T131" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U131" s="2">
+        <v>50096</v>
+      </c>
+      <c r="V131" s="4">
+        <v>4.0187999999999997</v>
+      </c>
+      <c r="W131" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="X131" s="4">
+        <v>26.06261928</v>
+      </c>
+      <c r="Y131" s="4">
+        <v>26.062619000000002</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>6.4999999999999994E-5</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A132" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D132" s="4">
+        <v>11790000</v>
+      </c>
+      <c r="E132" s="5">
+        <v>93.267979999999994</v>
+      </c>
+      <c r="F132" s="4">
+        <v>11024103.522</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J132" s="5">
+        <v>93.267979999999994</v>
+      </c>
+      <c r="K132" s="5">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M132" s="4">
+        <v>11024103.522</v>
+      </c>
+      <c r="N132" s="4">
+        <v>11024103.522</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R132" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="S132" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T132" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U132" s="2">
+        <v>63173</v>
+      </c>
+      <c r="V132" s="4">
+        <v>2.9279999999999999</v>
+      </c>
+      <c r="W132" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="X132" s="4">
+        <v>27808.68</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>27808.68</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>8.6899999999999998E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A133" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D133" s="4">
+        <v>16535000</v>
+      </c>
+      <c r="E133" s="5">
+        <v>92.414590000000004</v>
+      </c>
+      <c r="F133" s="4">
+        <v>15331181.450666601</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J133" s="5">
+        <v>92.414590000000004</v>
+      </c>
+      <c r="K133" s="5">
+        <v>1</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M133" s="4">
+        <v>15331181.450665999</v>
+      </c>
+      <c r="N133" s="4">
+        <v>15331181.450666601</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q133" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R133" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="S133" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T133" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U133" s="2">
+        <v>56719</v>
+      </c>
+      <c r="V133" s="4">
+        <v>3.786</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="X133" s="4">
+        <v>50428.994166670003</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>50428.994165999997</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>1.2085E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A134" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D134" s="4">
+        <v>4825120</v>
+      </c>
+      <c r="E134" s="5">
+        <v>98.317220000000006</v>
+      </c>
+      <c r="F134" s="4">
+        <v>4760372.0497977799</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J134" s="5">
+        <v>98.317220000000006</v>
+      </c>
+      <c r="K134" s="5">
+        <v>1</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M134" s="4">
+        <v>4760372.0497970004</v>
+      </c>
+      <c r="N134" s="4">
+        <v>4760372.0497977799</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R134" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="S134" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T134" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U134" s="2">
+        <v>55533</v>
+      </c>
+      <c r="V134" s="4">
+        <v>4.2317</v>
+      </c>
+      <c r="W134" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="X134" s="4">
+        <v>16448.20413378</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>16448.204132999999</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>3.7520000000000001E-3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A135" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D135" s="4">
+        <v>18847000</v>
+      </c>
+      <c r="E135" s="5">
+        <v>88.511480000000006</v>
+      </c>
+      <c r="F135" s="4">
+        <v>16712640.9633305</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J135" s="5">
+        <v>88.511480000000006</v>
+      </c>
+      <c r="K135" s="5">
+        <v>1</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M135" s="4">
+        <v>16712640.963330001</v>
+      </c>
+      <c r="N135" s="4">
+        <v>16712640.9633305</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R135" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="S135" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T135" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U135" s="2">
+        <v>56172</v>
+      </c>
+      <c r="V135" s="4">
+        <v>2.0341</v>
+      </c>
+      <c r="W135" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="X135" s="4">
+        <v>30882.327730559999</v>
+      </c>
+      <c r="Y135" s="4">
+        <v>30882.327730000001</v>
+      </c>
+      <c r="Z135" s="6">
+        <v>1.3174E-2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A136" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D136" s="4">
+        <v>11556000</v>
+      </c>
+      <c r="E136" s="5">
+        <v>88.900059999999996</v>
+      </c>
+      <c r="F136" s="4">
+        <v>10301235.6207</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I136" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J136" s="5">
+        <v>88.900059999999996</v>
+      </c>
+      <c r="K136" s="5">
+        <v>1</v>
+      </c>
+      <c r="L136" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M136" s="4">
+        <v>10301235.6207</v>
+      </c>
+      <c r="N136" s="4">
+        <v>10301235.6207</v>
+      </c>
+      <c r="O136" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P136" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q136" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R136" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="S136" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T136" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U136" s="2">
+        <v>56629</v>
+      </c>
+      <c r="V136" s="4">
+        <v>3.0019</v>
+      </c>
+      <c r="W136" s="3" t="s">
+        <v>389</v>
+      </c>
+      <c r="X136" s="4">
+        <v>27944.687099999999</v>
+      </c>
+      <c r="Y136" s="4">
+        <v>27944.687099999999</v>
+      </c>
+      <c r="Z136" s="6">
+        <v>8.1200000000000005E-3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A137" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D137" s="4">
+        <v>6924369.4691869998</v>
+      </c>
+      <c r="E137" s="5">
+        <v>100.05410000000001</v>
+      </c>
+      <c r="F137" s="4">
+        <v>6963700.8879586197</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I137" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J137" s="5">
+        <v>100.05410000000001</v>
+      </c>
+      <c r="K137" s="5">
+        <v>1</v>
+      </c>
+      <c r="L137" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M137" s="4">
+        <v>6963700.8879580004</v>
+      </c>
+      <c r="N137" s="4">
+        <v>6963700.8879586197</v>
+      </c>
+      <c r="O137" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P137" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q137" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R137" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="S137" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T137" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U137" s="2">
+        <v>47593</v>
+      </c>
+      <c r="V137" s="4">
+        <v>4.6252300000000002</v>
+      </c>
+      <c r="W137" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="X137" s="4">
+        <v>35585.334888849997</v>
+      </c>
+      <c r="Y137" s="4">
+        <v>35585.334887999998</v>
+      </c>
+      <c r="Z137" s="6">
+        <v>5.489E-3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A138" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D138" s="4">
+        <v>1541842.6055000001</v>
+      </c>
+      <c r="E138" s="5">
+        <v>98.145589999999999</v>
+      </c>
+      <c r="F138" s="4">
+        <v>1521677.76260196</v>
+      </c>
+      <c r="G138" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I138" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J138" s="5">
+        <v>98.145589999999999</v>
+      </c>
+      <c r="K138" s="5">
+        <v>1</v>
+      </c>
+      <c r="L138" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M138" s="4">
+        <v>1521677.762601</v>
+      </c>
+      <c r="N138" s="4">
+        <v>1521677.76260196</v>
+      </c>
+      <c r="O138" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P138" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q138" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R138" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="S138" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T138" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U138" s="2">
+        <v>47192</v>
+      </c>
+      <c r="V138" s="4">
+        <v>6.7850000000000001</v>
+      </c>
+      <c r="W138" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="X138" s="4">
+        <v>8427.2405630899993</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>8427.2405629999994</v>
+      </c>
+      <c r="Z138" s="6">
+        <v>1.199E-3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A139" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D139" s="4">
+        <v>8834022.7534970008</v>
+      </c>
+      <c r="E139" s="5">
+        <v>4.8776200000000003</v>
+      </c>
+      <c r="F139" s="4">
+        <v>482839.02221011999</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J139" s="5">
+        <v>4.8776200000000003</v>
+      </c>
+      <c r="K139" s="5">
+        <v>1</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M139" s="4">
+        <v>482839.02221000002</v>
+      </c>
+      <c r="N139" s="4">
+        <v>482839.02221011999</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T139" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U139" s="2">
+        <v>46858</v>
+      </c>
+      <c r="V139" s="4">
+        <v>7.3</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="X139" s="4">
+        <v>51948.961580980002</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>51948.961580000003</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>3.8000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A140" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D140" s="4">
+        <v>2928136.862983</v>
+      </c>
+      <c r="E140" s="5">
+        <v>5.3133699999999999</v>
+      </c>
+      <c r="F140" s="4">
+        <v>175137.00628197001</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J140" s="5">
+        <v>5.3133699999999999</v>
+      </c>
+      <c r="K140" s="5">
+        <v>1</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M140" s="4">
+        <v>175137.00628100001</v>
+      </c>
+      <c r="N140" s="4">
+        <v>175137.00628197001</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R140" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="S140" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T140" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U140" s="2">
+        <v>49140</v>
+      </c>
+      <c r="V140" s="4">
+        <v>8.2899999999999991</v>
+      </c>
+      <c r="W140" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="X140" s="4">
+        <v>19554.260645269998</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>19554.260644999998</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>1.3799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A141" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D141" s="4">
+        <v>13756369.930466</v>
+      </c>
+      <c r="E141" s="5">
+        <v>91.190870000000004</v>
+      </c>
+      <c r="F141" s="4">
+        <v>12551124.0736835</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J141" s="5">
+        <v>91.190870000000004</v>
+      </c>
+      <c r="K141" s="5">
+        <v>1</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M141" s="4">
+        <v>12551124.073682999</v>
+      </c>
+      <c r="N141" s="4">
+        <v>12551124.0736835</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="Q141" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R141" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="S141" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T141" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U141" s="2">
+        <v>60716</v>
+      </c>
+      <c r="V141" s="4">
+        <v>4.2988</v>
+      </c>
+      <c r="W141" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="X141" s="4">
+        <v>6570.6536730099997</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>6570.6536729999998</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>9.894E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A142" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D142" s="4">
+        <v>8000000</v>
+      </c>
+      <c r="E142" s="5">
+        <v>92.652240000000006</v>
+      </c>
+      <c r="F142" s="4">
+        <v>7435811.2355555603</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J142" s="5">
+        <v>92.652240000000006</v>
+      </c>
+      <c r="K142" s="5">
+        <v>1</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M142" s="4">
+        <v>7435811.2355549997</v>
+      </c>
+      <c r="N142" s="4">
+        <v>7435811.2355555603</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="S142" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T142" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U142" s="2">
+        <v>52667</v>
+      </c>
+      <c r="V142" s="4">
+        <v>3.5487500000000001</v>
+      </c>
+      <c r="W142" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="X142" s="4">
+        <v>23632.03555556</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>23632.035554999999</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>5.8609999999999999E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A143" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D143" s="4">
+        <v>3190403.9623079998</v>
+      </c>
+      <c r="E143" s="5">
+        <v>40.638809999999999</v>
+      </c>
+      <c r="F143" s="4">
+        <v>1311962.4902926399</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J143" s="5">
+        <v>40.638809999999999</v>
+      </c>
+      <c r="K143" s="5">
+        <v>1</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M143" s="4">
+        <v>1311962.4902919999</v>
+      </c>
+      <c r="N143" s="4">
+        <v>1311962.4902926399</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="S143" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T143" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U143" s="2">
+        <v>50185</v>
+      </c>
+      <c r="V143" s="4">
         <v>6</v>
       </c>
-      <c r="W82" s="3" t="s">
-[...173 lines deleted...]
-      <c r="A85" s="3" t="s">
+      <c r="W143" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="X143" s="4">
+        <v>15420.28581782</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>15420.285817</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>1.034E-3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A144" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D144" s="4">
+        <v>26327712</v>
+      </c>
+      <c r="E144" s="5">
+        <v>98.310379999999995</v>
+      </c>
+      <c r="F144" s="4">
+        <v>25972542.9742762</v>
+      </c>
+      <c r="G144" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="B85" s="3" t="s">
-[...4559 lines deleted...]
-      <c r="B142" s="3" t="s">
+      <c r="H144" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J144" s="5">
+        <v>98.310379999999995</v>
+      </c>
+      <c r="K144" s="5">
+        <v>1</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M144" s="4">
+        <v>25972542.974275999</v>
+      </c>
+      <c r="N144" s="4">
+        <v>25972542.9742762</v>
+      </c>
+      <c r="O144" s="3" t="s">
         <v>418</v>
-      </c>
-[...197 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
         <v>419</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R144" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="S144" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T144" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U144" s="2">
+        <v>55283</v>
+      </c>
+      <c r="V144" s="4">
+        <v>4.2279999999999998</v>
+      </c>
+      <c r="W144" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="X144" s="4">
+        <v>89669.261770669997</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>89669.261769999997</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>2.0473999999999999E-2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A145" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D145" s="4">
+        <v>3017747.0537200002</v>
+      </c>
+      <c r="E145" s="5">
+        <v>92.128469999999993</v>
+      </c>
+      <c r="F145" s="4">
+        <v>2780902.2107211002</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J145" s="5">
+        <v>92.128469999999993</v>
+      </c>
+      <c r="K145" s="5">
+        <v>1</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M145" s="4">
+        <v>2780902.2107210001</v>
+      </c>
+      <c r="N145" s="4">
+        <v>2780902.2107211002</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R145" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="S145" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T145" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U145" s="2">
+        <v>59074</v>
+      </c>
+      <c r="V145" s="4">
+        <v>1.6654</v>
+      </c>
+      <c r="W145" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="S144" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U144" s="2">
+      <c r="X145" s="4">
+        <v>698.02165878999995</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>698.021658</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>2.1919999999999999E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A146" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D146" s="4">
+        <v>3585593.931233</v>
+      </c>
+      <c r="E146" s="5">
+        <v>49.493180000000002</v>
+      </c>
+      <c r="F146" s="4">
+        <v>1791954.8291215999</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J146" s="5">
+        <v>49.493180000000002</v>
+      </c>
+      <c r="K146" s="5">
+        <v>1</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M146" s="4">
+        <v>1791954.8291209999</v>
+      </c>
+      <c r="N146" s="4">
+        <v>1791954.8291215999</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R146" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="S146" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T146" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U146" s="2">
+        <v>50216</v>
+      </c>
+      <c r="V146" s="4">
+        <v>6</v>
+      </c>
+      <c r="W146" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="X146" s="4">
+        <v>17330.370667620002</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>17330.370666999999</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>1.4120000000000001E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A147" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D147" s="4">
+        <v>15516000</v>
+      </c>
+      <c r="E147" s="5">
+        <v>103.83474</v>
+      </c>
+      <c r="F147" s="4">
+        <v>16190216.920399999</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J147" s="5">
+        <v>103.83474</v>
+      </c>
+      <c r="K147" s="5">
+        <v>1</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M147" s="4">
+        <v>16190216.920399999</v>
+      </c>
+      <c r="N147" s="4">
+        <v>16190216.920399999</v>
+      </c>
+      <c r="O147" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P147" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q147" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R147" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="S147" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T147" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U147" s="2">
+        <v>52819</v>
+      </c>
+      <c r="V147" s="4">
+        <v>6.3380000000000001</v>
+      </c>
+      <c r="W147" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="X147" s="4">
+        <v>79218.661999999997</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>79218.661999999997</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>1.2762000000000001E-2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A148" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D148" s="4">
+        <v>3512622.7542150002</v>
+      </c>
+      <c r="E148" s="5">
+        <v>84.247680000000003</v>
+      </c>
+      <c r="F148" s="4">
+        <v>2962456.95079188</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J148" s="5">
+        <v>84.247680000000003</v>
+      </c>
+      <c r="K148" s="5">
+        <v>1</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M148" s="4">
+        <v>2962456.9507909999</v>
+      </c>
+      <c r="N148" s="4">
+        <v>2962456.95079188</v>
+      </c>
+      <c r="O148" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P148" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="Q148" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R148" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="S148" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T148" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U148" s="2">
         <v>58465</v>
       </c>
-      <c r="V144" s="4">
+      <c r="V148" s="4">
         <v>1.11456</v>
       </c>
-      <c r="W144" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X144" s="4">
+      <c r="W148" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="X148" s="4">
+        <v>3153.77321364</v>
+      </c>
+      <c r="Y148" s="4">
+        <v>3153.7732129999999</v>
+      </c>
+      <c r="Z148" s="6">
+        <v>2.3349999999999998E-3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A149" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D149" s="4">
+        <v>85488.529800000004</v>
+      </c>
+      <c r="E149" s="5">
+        <v>99.892870000000002</v>
+      </c>
+      <c r="F149" s="4">
+        <v>85775.70761867</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I149" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J149" s="5">
+        <v>99.892870000000002</v>
+      </c>
+      <c r="K149" s="5">
+        <v>1</v>
+      </c>
+      <c r="L149" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M149" s="4">
+        <v>85775.707618</v>
+      </c>
+      <c r="N149" s="4">
+        <v>85775.70761867</v>
+      </c>
+      <c r="O149" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P149" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q149" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R149" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="S149" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T149" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U149" s="2">
+        <v>49273</v>
+      </c>
+      <c r="V149" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W149" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="X149" s="4">
+        <v>378.76168064000001</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>378.76168000000001</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>6.7000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A150" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D150" s="4">
+        <v>1921733.4170929999</v>
+      </c>
+      <c r="E150" s="5">
+        <v>72.923490000000001</v>
+      </c>
+      <c r="F150" s="4">
+        <v>1409909.4229075999</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J150" s="5">
+        <v>72.923490000000001</v>
+      </c>
+      <c r="K150" s="5">
+        <v>1</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M150" s="4">
+        <v>1409909.4229069999</v>
+      </c>
+      <c r="N150" s="4">
+        <v>1409909.4229075999</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q150" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R150" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="S150" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T150" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U150" s="2">
+        <v>49454</v>
+      </c>
+      <c r="V150" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W150" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="X150" s="4">
+        <v>8514.3466673999992</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>8514.3466669999998</v>
+      </c>
+      <c r="Z150" s="6">
+        <v>1.111E-3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A151" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D151" s="4">
+        <v>1470622.1159999999</v>
+      </c>
+      <c r="E151" s="5">
+        <v>39.076970000000003</v>
+      </c>
+      <c r="F151" s="4">
+        <v>575573.03149433003</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J151" s="5">
+        <v>39.076970000000003</v>
+      </c>
+      <c r="K151" s="5">
+        <v>1</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M151" s="4">
+        <v>575573.031494</v>
+      </c>
+      <c r="N151" s="4">
+        <v>575573.03149433003</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="S151" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T151" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U151" s="2">
+        <v>49820</v>
+      </c>
+      <c r="V151" s="4">
+        <v>4.3987999999999996</v>
+      </c>
+      <c r="W151" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="X151" s="4">
+        <v>898.46841165000001</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>898.46841099999995</v>
+      </c>
+      <c r="Z151" s="6">
+        <v>4.5300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A152" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D152" s="4">
+        <v>619964.83820600004</v>
+      </c>
+      <c r="E152" s="5">
+        <v>97.024289999999993</v>
+      </c>
+      <c r="F152" s="4">
+        <v>604036.20629979996</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J152" s="5">
+        <v>97.024289999999993</v>
+      </c>
+      <c r="K152" s="5">
+        <v>1</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M152" s="4">
+        <v>604036.20629899995</v>
+      </c>
+      <c r="N152" s="4">
+        <v>604036.20629979996</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q152" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R152" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="S152" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T152" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U152" s="2">
+        <v>49268</v>
+      </c>
+      <c r="V152" s="4">
+        <v>5.22553</v>
+      </c>
+      <c r="W152" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="X152" s="4">
+        <v>2519.7237807699998</v>
+      </c>
+      <c r="Y152" s="4">
+        <v>2519.7237799999998</v>
+      </c>
+      <c r="Z152" s="6">
+        <v>4.7600000000000002E-4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A153" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D153" s="4">
+        <v>6818720.8258499997</v>
+      </c>
+      <c r="E153" s="5">
+        <v>100.0746</v>
+      </c>
+      <c r="F153" s="4">
+        <v>6866464.7419665102</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I153" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J153" s="5">
+        <v>100.0746</v>
+      </c>
+      <c r="K153" s="5">
+        <v>1</v>
+      </c>
+      <c r="L153" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M153" s="4">
+        <v>6866464.7419659998</v>
+      </c>
+      <c r="N153" s="4">
+        <v>6866464.7419665102</v>
+      </c>
+      <c r="O153" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P153" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q153" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R153" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="S153" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T153" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U153" s="2">
+        <v>48044</v>
+      </c>
+      <c r="V153" s="4">
+        <v>5.0047100000000002</v>
+      </c>
+      <c r="W153" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="X153" s="4">
+        <v>42657.150380419997</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>42657.150379999999</v>
+      </c>
+      <c r="Z153" s="6">
+        <v>5.4120000000000001E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A154" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D154" s="4">
+        <v>9260000</v>
+      </c>
+      <c r="E154" s="5">
+        <v>100.15</v>
+      </c>
+      <c r="F154" s="4">
+        <v>9326108.4775555506</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J154" s="5">
+        <v>100.15</v>
+      </c>
+      <c r="K154" s="5">
+        <v>1</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M154" s="4">
+        <v>9326108.4775549993</v>
+      </c>
+      <c r="N154" s="4">
+        <v>9326108.4775555506</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q154" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R154" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="S154" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T154" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U154" s="2">
+        <v>47958</v>
+      </c>
+      <c r="V154" s="4">
+        <v>5.0752300000000004</v>
+      </c>
+      <c r="W154" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="X154" s="4">
+        <v>52218.477555559999</v>
+      </c>
+      <c r="Y154" s="4">
+        <v>52218.477554999998</v>
+      </c>
+      <c r="Z154" s="6">
+        <v>7.3509999999999999E-3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A155" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D155" s="4">
+        <v>265862.17373799998</v>
+      </c>
+      <c r="E155" s="5">
+        <v>98.332459999999998</v>
+      </c>
+      <c r="F155" s="4">
+        <v>261428.81564566001</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J155" s="5">
+        <v>98.332459999999998</v>
+      </c>
+      <c r="K155" s="5">
+        <v>1</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M155" s="4">
+        <v>261428.815645</v>
+      </c>
+      <c r="N155" s="4">
+        <v>261428.81564566001</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R155" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="S155" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T155" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U155" s="2">
+        <v>50034</v>
+      </c>
+      <c r="V155" s="4">
+        <v>3.9788000000000001</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="X155" s="4">
         <v>0</v>
       </c>
-      <c r="Y144" s="4">
+      <c r="Y155" s="4">
         <v>0</v>
       </c>
-      <c r="Z144" s="6">
-[...624 lines deleted...]
-      <c r="U152" s="2">
+      <c r="Z155" s="6">
+        <v>2.0599999999999999E-4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A156" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D156" s="4">
+        <v>5583561.0087599996</v>
+      </c>
+      <c r="E156" s="5">
+        <v>84.86345</v>
+      </c>
+      <c r="F156" s="4">
+        <v>4740771.6718641203</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J156" s="5">
+        <v>84.86345</v>
+      </c>
+      <c r="K156" s="5">
+        <v>1</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M156" s="4">
+        <v>4740771.6718640001</v>
+      </c>
+      <c r="N156" s="4">
+        <v>4740771.6718641203</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="P156" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q156" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R156" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="S156" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T156" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U156" s="2">
+        <v>60748</v>
+      </c>
+      <c r="V156" s="4">
+        <v>3.8188</v>
+      </c>
+      <c r="W156" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="X156" s="4">
+        <v>2369.1669755799999</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>2369.1669750000001</v>
+      </c>
+      <c r="Z156" s="6">
+        <v>3.7369999999999999E-3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A157" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D157" s="4">
+        <v>5253144.4875050001</v>
+      </c>
+      <c r="E157" s="5">
+        <v>100.54295999999999</v>
+      </c>
+      <c r="F157" s="4">
+        <v>5285271.2016155096</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J157" s="5">
+        <v>100.54295999999999</v>
+      </c>
+      <c r="K157" s="5">
+        <v>1</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M157" s="4">
+        <v>5285271.2016150001</v>
+      </c>
+      <c r="N157" s="4">
+        <v>5285271.2016155096</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P157" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q157" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R157" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="S157" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T157" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U157" s="2">
         <v>47324</v>
       </c>
-      <c r="V152" s="4">
+      <c r="V157" s="4">
         <v>4.9400000000000004</v>
       </c>
-      <c r="W152" s="3" t="s">
-[...239 lines deleted...]
-      <c r="W155" s="3" t="s">
+      <c r="W157" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="X155" s="4">
-[...10 lines deleted...]
-      <c r="A156" s="3" t="s">
+      <c r="X157" s="4">
+        <v>3604.2408011500002</v>
+      </c>
+      <c r="Y157" s="4">
+        <v>3604.2408009999999</v>
+      </c>
+      <c r="Z157" s="6">
+        <v>4.1660000000000004E-3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A158" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="B156" s="3" t="s">
+      <c r="B158" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="C156" s="3" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="C158" s="3" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="D158" s="4">
-        <v>3883494.2083999999</v>
+        <v>3128849.0877330001</v>
       </c>
       <c r="E158" s="5">
-        <v>103.10824</v>
+        <v>53.874339999999997</v>
       </c>
       <c r="F158" s="4">
-        <v>4004202.52878317</v>
+        <v>1697277.8697011999</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>103.10824</v>
+        <v>53.874339999999997</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>4004202.5287830001</v>
+        <v>1697277.8697009999</v>
       </c>
       <c r="N158" s="4">
-        <v>4004202.52878317</v>
+        <v>1697277.8697011999</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
         <v>471</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R158" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="S158" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T158" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U158" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V158" s="4">
+        <v>4.6933490000000004</v>
+      </c>
+      <c r="W158" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="X158" s="4">
+        <v>11631.07408902</v>
+      </c>
+      <c r="Y158" s="4">
+        <v>11631.074089</v>
+      </c>
+      <c r="Z158" s="6">
+        <v>1.3370000000000001E-3</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A159" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D159" s="4">
+        <v>850000</v>
+      </c>
+      <c r="E159" s="5">
+        <v>99.713459999999998</v>
+      </c>
+      <c r="F159" s="4">
+        <v>854695.46138889005</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J159" s="5">
+        <v>99.713459999999998</v>
+      </c>
+      <c r="K159" s="5">
+        <v>1</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M159" s="4">
+        <v>854695.46138800005</v>
+      </c>
+      <c r="N159" s="4">
+        <v>854695.46138889005</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="P159" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="Q159" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R159" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="S159" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T159" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U159" s="2">
+        <v>62603</v>
+      </c>
+      <c r="V159" s="4">
+        <v>5.1189999999999998</v>
+      </c>
+      <c r="W159" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="S158" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U158" s="2">
+      <c r="X159" s="4">
+        <v>7131.0513888900005</v>
+      </c>
+      <c r="Y159" s="4">
+        <v>7131.0513879999999</v>
+      </c>
+      <c r="Z159" s="6">
+        <v>6.7299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A160" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D160" s="4">
+        <v>2383070.8627800001</v>
+      </c>
+      <c r="E160" s="5">
+        <v>86.452740000000006</v>
+      </c>
+      <c r="F160" s="4">
+        <v>2060627.23549208</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J160" s="5">
+        <v>86.452740000000006</v>
+      </c>
+      <c r="K160" s="5">
+        <v>1</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M160" s="4">
+        <v>2060627.2354919999</v>
+      </c>
+      <c r="N160" s="4">
+        <v>2060627.23549208</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="S160" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T160" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U160" s="2">
+        <v>55603</v>
+      </c>
+      <c r="V160" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="W160" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="X160" s="4">
+        <v>397.17847712999998</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>397.17847699999999</v>
+      </c>
+      <c r="Z160" s="6">
+        <v>1.624E-3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A161" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D161" s="4">
+        <v>4206049.3546780003</v>
+      </c>
+      <c r="E161" s="5">
+        <v>102.64523</v>
+      </c>
+      <c r="F161" s="4">
+        <v>4341534.7099584704</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J161" s="5">
+        <v>102.64523</v>
+      </c>
+      <c r="K161" s="5">
+        <v>1</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M161" s="4">
+        <v>4341534.7099580001</v>
+      </c>
+      <c r="N161" s="4">
+        <v>4341534.7099584704</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P161" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q161" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R161" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="S161" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T161" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U161" s="2">
+        <v>48700</v>
+      </c>
+      <c r="V161" s="4">
+        <v>7.15</v>
+      </c>
+      <c r="W161" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="X161" s="4">
+        <v>24225.675935899999</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>24225.675934999999</v>
+      </c>
+      <c r="Z161" s="6">
+        <v>3.4220000000000001E-3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A162" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D162" s="4">
+        <v>3377083.0115</v>
+      </c>
+      <c r="E162" s="5">
+        <v>101.72178</v>
+      </c>
+      <c r="F162" s="4">
+        <v>3461198.1568866698</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J162" s="5">
+        <v>101.72178</v>
+      </c>
+      <c r="K162" s="5">
+        <v>1</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M162" s="4">
+        <v>3461198.1568860002</v>
+      </c>
+      <c r="N162" s="4">
+        <v>3461198.1568866698</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P162" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R162" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="S162" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T162" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U162" s="2">
+        <v>52505</v>
+      </c>
+      <c r="V162" s="4">
+        <v>9.5459999999999994</v>
+      </c>
+      <c r="W162" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="X162" s="4">
+        <v>25969.20551127</v>
+      </c>
+      <c r="Y162" s="4">
+        <v>25969.205511</v>
+      </c>
+      <c r="Z162" s="6">
+        <v>2.728E-3</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A163" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D163" s="4">
+        <v>3835575.9353</v>
+      </c>
+      <c r="E163" s="5">
+        <v>102.91630000000001</v>
+      </c>
+      <c r="F163" s="4">
+        <v>3975744.3942611399</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J163" s="5">
+        <v>102.91630000000001</v>
+      </c>
+      <c r="K163" s="5">
+        <v>1</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M163" s="4">
+        <v>3975744.3942610002</v>
+      </c>
+      <c r="N163" s="4">
+        <v>3975744.3942611399</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T163" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U163" s="2">
         <v>52688</v>
       </c>
-      <c r="V158" s="4">
+      <c r="V163" s="4">
         <v>9.1630000000000003</v>
       </c>
-      <c r="W158" s="3" t="s">
-[...239 lines deleted...]
-      <c r="W161" s="3" t="s">
+      <c r="W163" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="X161" s="4">
-[...10 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="X163" s="4">
+        <v>28311.557959990001</v>
+      </c>
+      <c r="Y163" s="4">
+        <v>28311.557959000002</v>
+      </c>
+      <c r="Z163" s="6">
+        <v>3.1340000000000001E-3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A164" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="B162" s="3" t="s">
+      <c r="B164" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="C162" s="3" t="s">
-[...158 lines deleted...]
-      </c>
       <c r="C164" s="3" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="D164" s="4">
-        <v>2593221.6296700002</v>
+        <v>180937.67874999999</v>
       </c>
       <c r="E164" s="5">
-        <v>100.1103</v>
+        <v>98.306169999999995</v>
       </c>
       <c r="F164" s="4">
-        <v>2599970.0020118202</v>
+        <v>178101.59221383001</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>100.1103</v>
+        <v>98.306169999999995</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>2599970.0020110002</v>
+        <v>178101.592213</v>
       </c>
       <c r="N164" s="4">
-        <v>2599970.0020118202</v>
+        <v>178101.59221383001</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>500</v>
+        <v>34</v>
       </c>
       <c r="P164" s="3" t="s">
         <v>493</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R164" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="S164" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T164" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U164" s="2">
+        <v>55989</v>
+      </c>
+      <c r="V164" s="4">
+        <v>1.569</v>
+      </c>
+      <c r="W164" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="X164" s="4">
+        <v>228.69014780000001</v>
+      </c>
+      <c r="Y164" s="4">
+        <v>228.690147</v>
+      </c>
+      <c r="Z164" s="6">
+        <v>1.3999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A165" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D165" s="4">
+        <v>6173234.4800730003</v>
+      </c>
+      <c r="E165" s="5">
+        <v>99.893069999999994</v>
+      </c>
+      <c r="F165" s="4">
+        <v>6192830.5898321103</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I165" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J165" s="5">
+        <v>99.893069999999994</v>
+      </c>
+      <c r="K165" s="5">
+        <v>1</v>
+      </c>
+      <c r="L165" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M165" s="4">
+        <v>6192830.5898320004</v>
+      </c>
+      <c r="N165" s="4">
+        <v>6192830.5898321103</v>
+      </c>
+      <c r="O165" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P165" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q165" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R165" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="S165" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T165" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U165" s="2">
+        <v>62603</v>
+      </c>
+      <c r="V165" s="4">
+        <v>5.2679999999999998</v>
+      </c>
+      <c r="W165" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="S164" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U164" s="2">
+      <c r="X165" s="4">
+        <v>26197.149388599999</v>
+      </c>
+      <c r="Y165" s="4">
+        <v>26197.149388000002</v>
+      </c>
+      <c r="Z165" s="6">
+        <v>4.8809999999999999E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A166" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D166" s="4">
+        <v>2026932.3859399999</v>
+      </c>
+      <c r="E166" s="5">
+        <v>95.762469999999993</v>
+      </c>
+      <c r="F166" s="4">
+        <v>1942008.67099949</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J166" s="5">
+        <v>95.762469999999993</v>
+      </c>
+      <c r="K166" s="5">
+        <v>1</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M166" s="4">
+        <v>1942008.6709990001</v>
+      </c>
+      <c r="N166" s="4">
+        <v>1942008.67099949</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q166" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R166" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="S166" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T166" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U166" s="2">
+        <v>49790</v>
+      </c>
+      <c r="V166" s="4">
+        <v>4.2988</v>
+      </c>
+      <c r="W166" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="X166" s="4">
+        <v>968.15299341000002</v>
+      </c>
+      <c r="Y166" s="4">
+        <v>968.15299300000004</v>
+      </c>
+      <c r="Z166" s="6">
+        <v>1.5299999999999999E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A167" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D167" s="4">
+        <v>7046641.703245</v>
+      </c>
+      <c r="E167" s="5">
+        <v>96.374099999999999</v>
+      </c>
+      <c r="F167" s="4">
+        <v>6794268.4229320502</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J167" s="5">
+        <v>96.374099999999999</v>
+      </c>
+      <c r="K167" s="5">
+        <v>1</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M167" s="4">
+        <v>6794268.4229319999</v>
+      </c>
+      <c r="N167" s="4">
+        <v>6794268.4229320502</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R167" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="S167" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T167" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U167" s="2">
+        <v>50124</v>
+      </c>
+      <c r="V167" s="4">
+        <v>3.9988000000000001</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="X167" s="4">
+        <v>3130.9012047699998</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>3130.9012039999998</v>
+      </c>
+      <c r="Z167" s="6">
+        <v>5.3559999999999997E-3</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A168" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D168" s="4">
+        <v>5162711.0455900002</v>
+      </c>
+      <c r="E168" s="5">
+        <v>100.0962</v>
+      </c>
+      <c r="F168" s="4">
+        <v>5178005.2974157101</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J168" s="5">
+        <v>100.0962</v>
+      </c>
+      <c r="K168" s="5">
+        <v>1</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M168" s="4">
+        <v>5178005.2974150004</v>
+      </c>
+      <c r="N168" s="4">
+        <v>5178005.2974157101</v>
+      </c>
+      <c r="O168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R168" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T168" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U168" s="2">
+        <v>48075</v>
+      </c>
+      <c r="V168" s="4">
+        <v>4.8010700000000002</v>
+      </c>
+      <c r="W168" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="X168" s="4">
+        <v>10327.72379985</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>10327.723798999999</v>
+      </c>
+      <c r="Z168" s="6">
+        <v>4.0810000000000004E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A169" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D169" s="4">
+        <v>9078003.8089700006</v>
+      </c>
+      <c r="E169" s="5">
+        <v>99.941900000000004</v>
+      </c>
+      <c r="F169" s="4">
+        <v>9122937.4918933809</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J169" s="5">
+        <v>99.941900000000004</v>
+      </c>
+      <c r="K169" s="5">
+        <v>1</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M169" s="4">
+        <v>9122937.4918930009</v>
+      </c>
+      <c r="N169" s="4">
+        <v>9122937.4918933809</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R169" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="S169" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T169" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U169" s="2">
+        <v>48596</v>
+      </c>
+      <c r="V169" s="4">
+        <v>4.6303799999999997</v>
+      </c>
+      <c r="W169" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="X169" s="4">
+        <v>50208.003136389998</v>
+      </c>
+      <c r="Y169" s="4">
+        <v>50208.003135999999</v>
+      </c>
+      <c r="Z169" s="6">
+        <v>7.1910000000000003E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A170" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D170" s="4">
+        <v>2593221.6296700002</v>
+      </c>
+      <c r="E170" s="5">
+        <v>100.0813</v>
+      </c>
+      <c r="F170" s="4">
+        <v>2609468.2784341802</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J170" s="5">
+        <v>100.0813</v>
+      </c>
+      <c r="K170" s="5">
+        <v>1</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M170" s="4">
+        <v>2609468.278434</v>
+      </c>
+      <c r="N170" s="4">
+        <v>2609468.2784341802</v>
+      </c>
+      <c r="O170" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="S170" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T170" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U170" s="2">
         <v>47956</v>
       </c>
-      <c r="V164" s="4">
+      <c r="V170" s="4">
         <v>4.9068399999999999</v>
       </c>
-      <c r="W164" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z164" s="6">
+      <c r="W170" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="X170" s="4">
+        <v>14138.359579260001</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>14138.359579</v>
+      </c>
+      <c r="Z170" s="6">
         <v>2.0569999999999998E-3</v>
       </c>
     </row>
-    <row r="165" spans="1:26" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D165" s="4">
+    <row r="171" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A171" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D171" s="4">
+        <v>7865000</v>
+      </c>
+      <c r="E171" s="5">
+        <v>100.68016</v>
+      </c>
+      <c r="F171" s="4">
+        <v>7953579.2522694403</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J171" s="5">
+        <v>100.68016</v>
+      </c>
+      <c r="K171" s="5">
+        <v>1</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M171" s="4">
+        <v>7953579.2522689998</v>
+      </c>
+      <c r="N171" s="4">
+        <v>7953579.2522694403</v>
+      </c>
+      <c r="O171" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="S171" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T171" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U171" s="2">
+        <v>53459</v>
+      </c>
+      <c r="V171" s="4">
+        <v>5.537623</v>
+      </c>
+      <c r="W171" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="X171" s="4">
+        <v>35084.668269440001</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>35084.668269000002</v>
+      </c>
+      <c r="Z171" s="6">
+        <v>6.2690000000000003E-3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A172" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D172" s="4">
         <v>2199033.922611</v>
       </c>
-      <c r="E165" s="5">
-[...47 lines deleted...]
-      <c r="U165" s="2">
+      <c r="E172" s="5">
+        <v>100.00060000000001</v>
+      </c>
+      <c r="F172" s="4">
+        <v>2211617.6193538802</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J172" s="5">
+        <v>100.00060000000001</v>
+      </c>
+      <c r="K172" s="5">
+        <v>1</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M172" s="4">
+        <v>2211617.6193530001</v>
+      </c>
+      <c r="N172" s="4">
+        <v>2211617.6193538802</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T172" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U172" s="2">
         <v>47679</v>
       </c>
-      <c r="V165" s="4">
+      <c r="V172" s="4">
         <v>4.5731000000000002</v>
       </c>
-      <c r="W165" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z165" s="6">
+      <c r="W172" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="X172" s="4">
+        <v>12570.50253937</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>12570.502538999999</v>
+      </c>
+      <c r="Z172" s="6">
         <v>1.743E-3</v>
       </c>
     </row>
-    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U166" s="2">
+    <row r="173" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A173" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D173" s="4">
+        <v>30778945.989999998</v>
+      </c>
+      <c r="E173" s="5">
+        <v>2.6326700000000001</v>
+      </c>
+      <c r="F173" s="4">
+        <v>849029.10291229002</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J173" s="5">
+        <v>2.6326700000000001</v>
+      </c>
+      <c r="K173" s="5">
+        <v>1</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M173" s="4">
+        <v>849029.10291200003</v>
+      </c>
+      <c r="N173" s="4">
+        <v>849029.10291229002</v>
+      </c>
+      <c r="O173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R173" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="S173" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T173" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U173" s="2">
         <v>51220</v>
       </c>
-      <c r="V166" s="4">
+      <c r="V173" s="4">
         <v>0</v>
       </c>
-      <c r="W166" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X166" s="4">
+      <c r="W173" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="X173" s="4">
+        <v>38721.025517360002</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>38721.025517000002</v>
+      </c>
+      <c r="Z173" s="6">
+        <v>6.69E-4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A174" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D174" s="4">
+        <v>82131038.736000001</v>
+      </c>
+      <c r="E174" s="5">
+        <v>2.5125999999999999</v>
+      </c>
+      <c r="F174" s="4">
+        <v>2146745.3339185701</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J174" s="5">
+        <v>2.5125999999999999</v>
+      </c>
+      <c r="K174" s="5">
+        <v>1</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M174" s="4">
+        <v>2146745.3339180001</v>
+      </c>
+      <c r="N174" s="4">
+        <v>2146745.3339185701</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R174" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T174" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U174" s="2">
+        <v>50885</v>
+      </c>
+      <c r="V174" s="4">
+        <v>1.557121</v>
+      </c>
+      <c r="W174" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="X174" s="4">
+        <v>83120.854637829994</v>
+      </c>
+      <c r="Y174" s="4">
+        <v>83120.854636999997</v>
+      </c>
+      <c r="Z174" s="6">
+        <v>1.6919999999999999E-3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A175" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D175" s="4">
+        <v>69184182.255823001</v>
+      </c>
+      <c r="E175" s="5">
+        <v>2.3109700000000002</v>
+      </c>
+      <c r="F175" s="4">
+        <v>1686698.4291255299</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J175" s="5">
+        <v>2.3109700000000002</v>
+      </c>
+      <c r="K175" s="5">
+        <v>1</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M175" s="4">
+        <v>1686698.429125</v>
+      </c>
+      <c r="N175" s="4">
+        <v>1686698.4291255299</v>
+      </c>
+      <c r="O175" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R175" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="S175" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T175" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U175" s="2">
+        <v>47628</v>
+      </c>
+      <c r="V175" s="4">
         <v>0</v>
       </c>
-      <c r="Y166" s="4">
+      <c r="W175" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="X175" s="4">
+        <v>87872.732448130002</v>
+      </c>
+      <c r="Y175" s="4">
+        <v>87872.732447999995</v>
+      </c>
+      <c r="Z175" s="6">
+        <v>1.3290000000000001E-3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A176" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D176" s="4">
+        <v>189488595.61401001</v>
+      </c>
+      <c r="E176" s="5">
+        <v>3.4758100000000001</v>
+      </c>
+      <c r="F176" s="4">
+        <v>6613899.2194150304</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J176" s="5">
+        <v>3.4758100000000001</v>
+      </c>
+      <c r="K176" s="5">
+        <v>1</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M176" s="4">
+        <v>6613899.2194149997</v>
+      </c>
+      <c r="N176" s="4">
+        <v>6613899.2194150304</v>
+      </c>
+      <c r="O176" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R176" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="S176" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T176" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U176" s="2">
+        <v>51312</v>
+      </c>
+      <c r="V176" s="4">
+        <v>0.18104700000000001</v>
+      </c>
+      <c r="W176" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="X176" s="4">
+        <v>27635.66420372</v>
+      </c>
+      <c r="Y176" s="4">
+        <v>27635.664203</v>
+      </c>
+      <c r="Z176" s="6">
+        <v>5.2129999999999998E-3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A177" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D177" s="4">
+        <v>3937197.0857500001</v>
+      </c>
+      <c r="E177" s="5">
+        <v>63.767220000000002</v>
+      </c>
+      <c r="F177" s="4">
+        <v>2510641.12750379</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J177" s="5">
+        <v>63.767220000000002</v>
+      </c>
+      <c r="K177" s="5">
+        <v>1</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M177" s="4">
+        <v>2510641.1275030002</v>
+      </c>
+      <c r="N177" s="4">
+        <v>2510641.12750379</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R177" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="S177" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T177" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U177" s="2">
+        <v>60596</v>
+      </c>
+      <c r="V177" s="4">
+        <v>6.2488000000000001</v>
+      </c>
+      <c r="W177" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="X177" s="4">
         <v>0</v>
       </c>
-      <c r="Z166" s="6">
-[...73 lines deleted...]
-      <c r="X167" s="4">
+      <c r="Y177" s="4">
         <v>0</v>
       </c>
-      <c r="Y167" s="4">
-[...307 lines deleted...]
-      <c r="U171" s="2">
+      <c r="Z177" s="6">
+        <v>1.9789999999999999E-3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A178" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D178" s="4">
+        <v>1765120.069381</v>
+      </c>
+      <c r="E178" s="5">
+        <v>94.580100000000002</v>
+      </c>
+      <c r="F178" s="4">
+        <v>1670198.3449315301</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J178" s="5">
+        <v>94.580100000000002</v>
+      </c>
+      <c r="K178" s="5">
+        <v>1</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M178" s="4">
+        <v>1670198.3449309999</v>
+      </c>
+      <c r="N178" s="4">
+        <v>1670198.3449315301</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R178" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="S178" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T178" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U178" s="2">
         <v>49943</v>
       </c>
-      <c r="V171" s="4">
-[...76 lines deleted...]
-      <c r="U172" s="2">
+      <c r="V178" s="4">
+        <v>3.8037999999999998</v>
+      </c>
+      <c r="W178" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="X178" s="4">
+        <v>746.01819109999997</v>
+      </c>
+      <c r="Y178" s="4">
+        <v>746.018191</v>
+      </c>
+      <c r="Z178" s="6">
+        <v>1.3159999999999999E-3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A179" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D179" s="4">
+        <v>6096307.9139999999</v>
+      </c>
+      <c r="E179" s="5">
+        <v>98.633660000000006</v>
+      </c>
+      <c r="F179" s="4">
+        <v>6023496.4233504999</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J179" s="5">
+        <v>98.633660000000006</v>
+      </c>
+      <c r="K179" s="5">
+        <v>1</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M179" s="4">
+        <v>6023496.4233499998</v>
+      </c>
+      <c r="N179" s="4">
+        <v>6023496.4233504999</v>
+      </c>
+      <c r="O179" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R179" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="S179" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T179" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U179" s="2">
         <v>50756</v>
       </c>
-      <c r="V172" s="4">
+      <c r="V179" s="4">
         <v>2.1349999999999998</v>
       </c>
-      <c r="W172" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D173" s="4">
+      <c r="W179" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="X179" s="4">
+        <v>10484.802902650001</v>
+      </c>
+      <c r="Y179" s="4">
+        <v>10484.802901999999</v>
+      </c>
+      <c r="Z179" s="6">
+        <v>4.7479999999999996E-3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A180" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D180" s="4">
         <v>6655000</v>
       </c>
-      <c r="E173" s="5">
-[...47 lines deleted...]
-      <c r="U173" s="2">
+      <c r="E180" s="5">
+        <v>99.751199999999997</v>
+      </c>
+      <c r="F180" s="4">
+        <v>6649201.2766666701</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J180" s="5">
+        <v>99.751199999999997</v>
+      </c>
+      <c r="K180" s="5">
+        <v>1</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M180" s="4">
+        <v>6649201.2766659996</v>
+      </c>
+      <c r="N180" s="4">
+        <v>6649201.2766666701</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R180" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="S180" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T180" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U180" s="2">
         <v>49263</v>
       </c>
-      <c r="V173" s="4">
+      <c r="V180" s="4">
         <v>3.88</v>
       </c>
-      <c r="W173" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U174" s="2">
+      <c r="W180" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="X180" s="4">
+        <v>10758.91666667</v>
+      </c>
+      <c r="Y180" s="4">
+        <v>10758.916665999999</v>
+      </c>
+      <c r="Z180" s="6">
+        <v>5.241E-3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A181" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D181" s="4">
+        <v>1779743.2455</v>
+      </c>
+      <c r="E181" s="5">
+        <v>98.984430000000003</v>
+      </c>
+      <c r="F181" s="4">
+        <v>1762499.0165704801</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J181" s="5">
+        <v>98.984430000000003</v>
+      </c>
+      <c r="K181" s="5">
+        <v>1</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M181" s="4">
+        <v>1762499.01657</v>
+      </c>
+      <c r="N181" s="4">
+        <v>1762499.0165704801</v>
+      </c>
+      <c r="O181" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R181" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="S181" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T181" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U181" s="2">
         <v>49242</v>
       </c>
-      <c r="V174" s="4">
-[...76 lines deleted...]
-      <c r="U175" s="2">
+      <c r="V181" s="4">
+        <v>4.1988000000000003</v>
+      </c>
+      <c r="W181" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="X181" s="4">
+        <v>830.30954880000002</v>
+      </c>
+      <c r="Y181" s="4">
+        <v>830.30954799999995</v>
+      </c>
+      <c r="Z181" s="6">
+        <v>1.389E-3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A182" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D182" s="4">
+        <v>963821.50302900001</v>
+      </c>
+      <c r="E182" s="5">
+        <v>98.599500000000006</v>
+      </c>
+      <c r="F182" s="4">
+        <v>951260.23156244995</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J182" s="5">
+        <v>98.599500000000006</v>
+      </c>
+      <c r="K182" s="5">
+        <v>1</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M182" s="4">
+        <v>951260.231562</v>
+      </c>
+      <c r="N182" s="4">
+        <v>951260.23156244995</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R182" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T182" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U182" s="2">
         <v>50308</v>
       </c>
-      <c r="V175" s="4">
+      <c r="V182" s="4">
         <v>7</v>
       </c>
-      <c r="W175" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U176" s="2">
+      <c r="W182" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="X182" s="4">
+        <v>937.04868350000004</v>
+      </c>
+      <c r="Y182" s="4">
+        <v>937.04868299999998</v>
+      </c>
+      <c r="Z182" s="6">
+        <v>7.4899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D183" s="4">
+        <v>9975306.6518600006</v>
+      </c>
+      <c r="E183" s="5">
+        <v>56.812309999999997</v>
+      </c>
+      <c r="F183" s="4">
+        <v>5692682.0227223597</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J183" s="5">
+        <v>56.812309999999997</v>
+      </c>
+      <c r="K183" s="5">
+        <v>1</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M183" s="4">
+        <v>5692682.0227220003</v>
+      </c>
+      <c r="N183" s="4">
+        <v>5692682.0227223597</v>
+      </c>
+      <c r="O183" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R183" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="S183" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T183" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U183" s="2">
         <v>53868</v>
       </c>
-      <c r="V176" s="4">
-[...156 lines deleted...]
-      <c r="U178" s="2">
+      <c r="V183" s="4">
+        <v>3.1708599999999998</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="X183" s="4">
+        <v>25479.884217070001</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>25479.884216999999</v>
+      </c>
+      <c r="Z183" s="6">
+        <v>4.4869999999999997E-3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A184" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D184" s="4">
+        <v>10122665.984751999</v>
+      </c>
+      <c r="E184" s="5">
+        <v>17.484259999999999</v>
+      </c>
+      <c r="F184" s="4">
+        <v>1774393.3474900301</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J184" s="5">
+        <v>17.484259999999999</v>
+      </c>
+      <c r="K184" s="5">
+        <v>1</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M184" s="4">
+        <v>1774393.3474900001</v>
+      </c>
+      <c r="N184" s="4">
+        <v>1774393.3474900301</v>
+      </c>
+      <c r="O184" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T184" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U184" s="2">
+        <v>59834</v>
+      </c>
+      <c r="V184" s="4">
+        <v>4.0187999999999997</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="X184" s="4">
+        <v>4520.1077843900002</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>4520.1077839999998</v>
+      </c>
+      <c r="Z184" s="6">
+        <v>1.3979999999999999E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A185" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D185" s="4">
+        <v>3624133.7626</v>
+      </c>
+      <c r="E185" s="5">
+        <v>100.35879</v>
+      </c>
+      <c r="F185" s="4">
+        <v>3643972.31108463</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J185" s="5">
+        <v>100.35879</v>
+      </c>
+      <c r="K185" s="5">
+        <v>1</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M185" s="4">
+        <v>3643972.3110839999</v>
+      </c>
+      <c r="N185" s="4">
+        <v>3643972.31108463</v>
+      </c>
+      <c r="O185" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R185" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="S185" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T185" s="4">
+        <v>1</v>
+      </c>
+      <c r="U185" s="2">
         <v>47105</v>
       </c>
-      <c r="V178" s="4">
+      <c r="V185" s="4">
         <v>4.8499999999999996</v>
       </c>
-      <c r="W178" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U179" s="2">
+      <c r="W185" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="X185" s="4">
+        <v>6835.5189577900001</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>6835.5189570000002</v>
+      </c>
+      <c r="Z185" s="6">
+        <v>2.872E-3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A186" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D186" s="4">
+        <v>2566278.9406900001</v>
+      </c>
+      <c r="E186" s="5">
+        <v>99.510670000000005</v>
+      </c>
+      <c r="F186" s="4">
+        <v>2565370.0580732501</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J186" s="5">
+        <v>99.510670000000005</v>
+      </c>
+      <c r="K186" s="5">
+        <v>1</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M186" s="4">
+        <v>2565370.0580730001</v>
+      </c>
+      <c r="N186" s="4">
+        <v>2565370.0580732501</v>
+      </c>
+      <c r="O186" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T186" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U186" s="2">
         <v>52331</v>
       </c>
-      <c r="V179" s="4">
-[...25 lines deleted...]
-      <c r="D180" s="4">
+      <c r="V186" s="4">
+        <v>5.6347899999999997</v>
+      </c>
+      <c r="W186" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="X186" s="4">
+        <v>11648.690123730001</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>11648.690123</v>
+      </c>
+      <c r="Z186" s="6">
+        <v>2.0219999999999999E-3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A187" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D187" s="4">
         <v>10000000</v>
       </c>
-      <c r="E180" s="5">
-[...47 lines deleted...]
-      <c r="U180" s="2">
+      <c r="E187" s="5">
+        <v>100.05549999999999</v>
+      </c>
+      <c r="F187" s="4">
+        <v>10062988.5777777</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J187" s="5">
+        <v>100.05549999999999</v>
+      </c>
+      <c r="K187" s="5">
+        <v>1</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M187" s="4">
+        <v>10062988.577777</v>
+      </c>
+      <c r="N187" s="4">
+        <v>10062988.5777777</v>
+      </c>
+      <c r="O187" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R187" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T187" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U187" s="2">
         <v>49050</v>
       </c>
-      <c r="V180" s="4">
+      <c r="V187" s="4">
         <v>4.6995199999999997</v>
       </c>
-      <c r="W180" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D181" s="4">
+      <c r="W187" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="X187" s="4">
+        <v>57438.577777780003</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>57438.577776999999</v>
+      </c>
+      <c r="Z187" s="6">
+        <v>7.9319999999999998E-3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A188" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D188" s="4">
         <v>4783772.5490199998</v>
       </c>
-      <c r="E181" s="5">
-[...558 lines deleted...]
-      </c>
       <c r="E188" s="5">
-        <v>98.091560000000001</v>
+        <v>100.1163</v>
       </c>
       <c r="F188" s="4">
-        <v>3168357.3879999998</v>
+        <v>4819382.4137004903</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>98.091560000000001</v>
+        <v>100.1163</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>3168357.3879999998</v>
+        <v>4819382.4137000004</v>
       </c>
       <c r="N188" s="4">
-        <v>3168357.3879999998</v>
+        <v>4819382.4137004903</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
         <v>587</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R188" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="S188" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T188" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U188" s="2">
+        <v>48044</v>
+      </c>
+      <c r="V188" s="4">
+        <v>5.0247099999999998</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="X188" s="4">
+        <v>30046.337205979999</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>30046.337205</v>
+      </c>
+      <c r="Z188" s="6">
+        <v>3.7989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A189" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D189" s="4">
+        <v>8625000</v>
+      </c>
+      <c r="E189" s="5">
+        <v>89.224230000000006</v>
+      </c>
+      <c r="F189" s="4">
+        <v>7711896.5979166701</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J189" s="5">
+        <v>89.224230000000006</v>
+      </c>
+      <c r="K189" s="5">
+        <v>1</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M189" s="4">
+        <v>7711896.5979159996</v>
+      </c>
+      <c r="N189" s="4">
+        <v>7711896.5979166701</v>
+      </c>
+      <c r="O189" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="S189" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T189" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U189" s="2">
+        <v>51480</v>
+      </c>
+      <c r="V189" s="4">
+        <v>2.347</v>
+      </c>
+      <c r="W189" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="S188" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U188" s="2">
+      <c r="X189" s="4">
+        <v>16306.76041667</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>16306.760415999999</v>
+      </c>
+      <c r="Z189" s="6">
+        <v>6.0790000000000002E-3</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A190" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D190" s="4">
+        <v>752771.69444400002</v>
+      </c>
+      <c r="E190" s="5">
+        <v>101.11188</v>
+      </c>
+      <c r="F190" s="4">
+        <v>765162.04051825998</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J190" s="5">
+        <v>101.11188</v>
+      </c>
+      <c r="K190" s="5">
+        <v>1</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M190" s="4">
+        <v>765162.04051800002</v>
+      </c>
+      <c r="N190" s="4">
+        <v>765162.04051825998</v>
+      </c>
+      <c r="O190" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R190" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="S190" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T190" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U190" s="2">
+        <v>47635</v>
+      </c>
+      <c r="V190" s="4">
+        <v>6.63</v>
+      </c>
+      <c r="W190" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="X190" s="4">
+        <v>4020.4281580799998</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>4020.4281580000002</v>
+      </c>
+      <c r="Z190" s="6">
+        <v>6.0300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A191" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D191" s="4">
+        <v>712211.32814700005</v>
+      </c>
+      <c r="E191" s="5">
+        <v>101.15951</v>
+      </c>
+      <c r="F191" s="4">
+        <v>722609.09124922997</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J191" s="5">
+        <v>101.15951</v>
+      </c>
+      <c r="K191" s="5">
+        <v>1</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M191" s="4">
+        <v>722609.09124900005</v>
+      </c>
+      <c r="N191" s="4">
+        <v>722609.09124922997</v>
+      </c>
+      <c r="O191" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P191" s="3" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q191" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R191" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="S191" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T191" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U191" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V191" s="4">
+        <v>7.21</v>
+      </c>
+      <c r="W191" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="X191" s="4">
+        <v>2139.6015316399998</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>2139.6015309999998</v>
+      </c>
+      <c r="Z191" s="6">
+        <v>5.6899999999999995E-4</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A192" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D192" s="4">
+        <v>4993306.5452410001</v>
+      </c>
+      <c r="E192" s="5">
+        <v>98.510769999999994</v>
+      </c>
+      <c r="F192" s="4">
+        <v>4925302.8961982997</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J192" s="5">
+        <v>98.510769999999994</v>
+      </c>
+      <c r="K192" s="5">
+        <v>1</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M192" s="4">
+        <v>4925302.8961979998</v>
+      </c>
+      <c r="N192" s="4">
+        <v>4925302.8961982997</v>
+      </c>
+      <c r="O192" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="P192" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q192" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R192" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="S192" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T192" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U192" s="2">
+        <v>50240</v>
+      </c>
+      <c r="V192" s="4">
+        <v>3.9472900000000002</v>
+      </c>
+      <c r="W192" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="X192" s="4">
+        <v>6358.1700211699999</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>6358.1700209999999</v>
+      </c>
+      <c r="Z192" s="6">
+        <v>3.882E-3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A193" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D193" s="4">
+        <v>1295000</v>
+      </c>
+      <c r="E193" s="5">
+        <v>97.044390000000007</v>
+      </c>
+      <c r="F193" s="4">
+        <v>1261565.27272222</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J193" s="5">
+        <v>97.044390000000007</v>
+      </c>
+      <c r="K193" s="5">
+        <v>1</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M193" s="4">
+        <v>1261565.272722</v>
+      </c>
+      <c r="N193" s="4">
+        <v>1261565.27272222</v>
+      </c>
+      <c r="O193" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P193" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q193" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R193" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="S193" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T193" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U193" s="2">
+        <v>53595</v>
+      </c>
+      <c r="V193" s="4">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="W193" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="X193" s="4">
+        <v>4840.4222222199996</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>4840.4222220000001</v>
+      </c>
+      <c r="Z193" s="6">
+        <v>9.9400000000000009E-4</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A194" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D194" s="4">
+        <v>3500000</v>
+      </c>
+      <c r="E194" s="5">
+        <v>96.761650000000003</v>
+      </c>
+      <c r="F194" s="4">
+        <v>3402813.1666666698</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I194" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J194" s="5">
+        <v>96.761650000000003</v>
+      </c>
+      <c r="K194" s="5">
+        <v>1</v>
+      </c>
+      <c r="L194" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M194" s="4">
+        <v>3402813.1666660002</v>
+      </c>
+      <c r="N194" s="4">
+        <v>3402813.1666666698</v>
+      </c>
+      <c r="O194" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P194" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q194" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R194" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="S194" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T194" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U194" s="2">
+        <v>53595</v>
+      </c>
+      <c r="V194" s="4">
+        <v>5.73</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="X194" s="4">
+        <v>16155.41666667</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>16155.416665999999</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>2.6819999999999999E-3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A195" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D195" s="4">
+        <v>3230000</v>
+      </c>
+      <c r="E195" s="5">
+        <v>97.723269999999999</v>
+      </c>
+      <c r="F195" s="4">
+        <v>3156461.6209999998</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J195" s="5">
+        <v>97.723269999999999</v>
+      </c>
+      <c r="K195" s="5">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M195" s="4">
+        <v>3156461.6209999998</v>
+      </c>
+      <c r="N195" s="4">
+        <v>3156461.6209999998</v>
+      </c>
+      <c r="O195" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R195" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="S195" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T195" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U195" s="2">
         <v>55634</v>
       </c>
-      <c r="V188" s="4">
+      <c r="V195" s="4">
         <v>5.9640000000000004</v>
       </c>
-      <c r="W188" s="3" t="s">
-[...413 lines deleted...]
-      <c r="A194" s="3" t="s">
+      <c r="W195" s="3" t="s">
         <v>614</v>
-      </c>
-[...144 lines deleted...]
-        <v>621</v>
       </c>
       <c r="X195" s="4">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>8.9999999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.4880000000000002E-3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A196" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D196" s="4">
+        <v>1532288.558</v>
+      </c>
+      <c r="E196" s="5">
+        <v>101.24979999999999</v>
+      </c>
+      <c r="F196" s="4">
+        <v>1559605.9494151301</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J196" s="5">
+        <v>101.24979999999999</v>
+      </c>
+      <c r="K196" s="5">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M196" s="4">
+        <v>1559605.9494149999</v>
+      </c>
+      <c r="N196" s="4">
+        <v>1559605.9494151301</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>607</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R196" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="S196" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T196" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U196" s="2">
+        <v>57278</v>
+      </c>
+      <c r="V196" s="4">
+        <v>6.5807000000000002</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="X196" s="4">
+        <v>8166.8490172499996</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>8166.8490169999995</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>1.2290000000000001E-3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A197" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D197" s="4">
+        <v>1724940.4455180001</v>
+      </c>
+      <c r="E197" s="5">
+        <v>99.258989999999997</v>
+      </c>
+      <c r="F197" s="4">
+        <v>1712976.62274198</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J197" s="5">
+        <v>99.258989999999997</v>
+      </c>
+      <c r="K197" s="5">
+        <v>1</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M197" s="4">
+        <v>1712976.622741</v>
+      </c>
+      <c r="N197" s="4">
+        <v>1712976.62274198</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P197" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="Q197" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R197" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="S197" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T197" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U197" s="2">
+        <v>49820</v>
+      </c>
+      <c r="V197" s="4">
+        <v>4.2687999999999997</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="X197" s="4">
+        <v>818.15841931</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>818.15841899999998</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>1.3500000000000001E-3</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A198" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="B196" s="3" t="s">
+      <c r="B198" s="3" t="s">
         <v>623</v>
       </c>
-      <c r="C196" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O196" s="3" t="s">
+      <c r="C198" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D198" s="4">
+        <v>7572883.9768709997</v>
+      </c>
+      <c r="E198" s="5">
+        <v>15.33053</v>
+      </c>
+      <c r="F198" s="4">
+        <v>1198907.6058212901</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J198" s="5">
+        <v>15.33053</v>
+      </c>
+      <c r="K198" s="5">
+        <v>1</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M198" s="4">
+        <v>1198907.6058209999</v>
+      </c>
+      <c r="N198" s="4">
+        <v>1198907.6058212901</v>
+      </c>
+      <c r="O198" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="P196" s="3" t="s">
+      <c r="P198" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="Q196" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R196" s="3" t="s">
+      <c r="Q198" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R198" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="S196" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U196" s="2">
+      <c r="S198" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T198" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U198" s="2">
+        <v>49943</v>
+      </c>
+      <c r="V198" s="4">
+        <v>6.22</v>
+      </c>
+      <c r="W198" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="X198" s="4">
+        <v>37944.355881889998</v>
+      </c>
+      <c r="Y198" s="4">
+        <v>37944.355881000003</v>
+      </c>
+      <c r="Z198" s="6">
+        <v>9.4499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A199" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D199" s="4">
+        <v>8236190.3783949995</v>
+      </c>
+      <c r="E199" s="5">
+        <v>8.0236999999999998</v>
+      </c>
+      <c r="F199" s="4">
+        <v>703508.38572072005</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J199" s="5">
+        <v>8.0236999999999998</v>
+      </c>
+      <c r="K199" s="5">
+        <v>1</v>
+      </c>
+      <c r="L199" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M199" s="4">
+        <v>703508.38572000002</v>
+      </c>
+      <c r="N199" s="4">
+        <v>703508.38572072005</v>
+      </c>
+      <c r="O199" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P199" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q199" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R199" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="S199" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T199" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U199" s="2">
+        <v>50124</v>
+      </c>
+      <c r="V199" s="4">
+        <v>6.43</v>
+      </c>
+      <c r="W199" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="X199" s="4">
+        <v>42661.178329429997</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>42661.178329000002</v>
+      </c>
+      <c r="Z199" s="6">
+        <v>5.5400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A200" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D200" s="4">
+        <v>4636000</v>
+      </c>
+      <c r="E200" s="5">
+        <v>102.3053</v>
+      </c>
+      <c r="F200" s="4">
+        <v>4763271.2902611103</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J200" s="5">
+        <v>102.3053</v>
+      </c>
+      <c r="K200" s="5">
+        <v>1</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M200" s="4">
+        <v>4763271.2902610004</v>
+      </c>
+      <c r="N200" s="4">
+        <v>4763271.2902611103</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P200" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R200" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="S200" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T200" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U200" s="2">
+        <v>52998</v>
+      </c>
+      <c r="V200" s="4">
+        <v>5.4618500000000001</v>
+      </c>
+      <c r="W200" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="X200" s="4">
+        <v>20397.582261110001</v>
+      </c>
+      <c r="Y200" s="4">
+        <v>20397.582261</v>
+      </c>
+      <c r="Z200" s="6">
+        <v>3.754E-3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A201" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D201" s="4">
+        <v>7549536.7856999999</v>
+      </c>
+      <c r="E201" s="5">
+        <v>100.5093</v>
+      </c>
+      <c r="F201" s="4">
+        <v>7603683.3217831701</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J201" s="5">
+        <v>100.5093</v>
+      </c>
+      <c r="K201" s="5">
+        <v>1</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M201" s="4">
+        <v>7603683.3217829997</v>
+      </c>
+      <c r="N201" s="4">
+        <v>7603683.3217831701</v>
+      </c>
+      <c r="O201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P201" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="Q201" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R201" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="S201" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T201" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U201" s="2">
+        <v>47164</v>
+      </c>
+      <c r="V201" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="W201" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="X201" s="4">
+        <v>15696.745233600001</v>
+      </c>
+      <c r="Y201" s="4">
+        <v>15696.745233</v>
+      </c>
+      <c r="Z201" s="6">
+        <v>5.9940000000000002E-3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A202" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D202" s="4">
+        <v>3453560.1603199998</v>
+      </c>
+      <c r="E202" s="5">
+        <v>45.527929999999998</v>
+      </c>
+      <c r="F202" s="4">
+        <v>1586244.62516633</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J202" s="5">
+        <v>45.527929999999998</v>
+      </c>
+      <c r="K202" s="5">
+        <v>1</v>
+      </c>
+      <c r="L202" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M202" s="4">
+        <v>1586244.6251660001</v>
+      </c>
+      <c r="N202" s="4">
+        <v>1586244.62516633</v>
+      </c>
+      <c r="O202" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P202" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q202" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R202" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="S202" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T202" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U202" s="2">
+        <v>49515</v>
+      </c>
+      <c r="V202" s="4">
+        <v>5</v>
+      </c>
+      <c r="W202" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="X202" s="4">
+        <v>13910.17286796</v>
+      </c>
+      <c r="Y202" s="4">
+        <v>13910.172866999999</v>
+      </c>
+      <c r="Z202" s="6">
+        <v>1.25E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A203" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D203" s="4">
+        <v>6047469.8589519998</v>
+      </c>
+      <c r="E203" s="5">
+        <v>92.141030000000001</v>
+      </c>
+      <c r="F203" s="4">
+        <v>5574982.0467833504</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J203" s="5">
+        <v>92.141030000000001</v>
+      </c>
+      <c r="K203" s="5">
+        <v>1</v>
+      </c>
+      <c r="L203" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M203" s="4">
+        <v>5574982.0467830002</v>
+      </c>
+      <c r="N203" s="4">
+        <v>5574982.0467833504</v>
+      </c>
+      <c r="O203" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="P203" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="Q203" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R203" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="S203" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T203" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U203" s="2">
         <v>53442</v>
       </c>
-      <c r="V196" s="4">
-[...76 lines deleted...]
-      <c r="U197" s="2">
+      <c r="V203" s="4">
+        <v>4.1387999999999998</v>
+      </c>
+      <c r="W203" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="X203" s="4">
+        <v>2781.0298057999998</v>
+      </c>
+      <c r="Y203" s="4">
+        <v>2781.0298050000001</v>
+      </c>
+      <c r="Z203" s="6">
+        <v>4.3940000000000003E-3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A204" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D204" s="4">
+        <v>1661619.2180029999</v>
+      </c>
+      <c r="E204" s="5">
+        <v>75.971019999999996</v>
+      </c>
+      <c r="F204" s="4">
+        <v>1267466.5233005099</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J204" s="5">
+        <v>75.971019999999996</v>
+      </c>
+      <c r="K204" s="5">
+        <v>1</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M204" s="4">
+        <v>1267466.5233</v>
+      </c>
+      <c r="N204" s="4">
+        <v>1267466.5233005099</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="P204" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="Q204" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R204" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="S204" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T204" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U204" s="2">
         <v>50034</v>
       </c>
-      <c r="V197" s="4">
-[...76 lines deleted...]
-      <c r="U198" s="2">
+      <c r="V204" s="4">
+        <v>3.8231999999999999</v>
+      </c>
+      <c r="W204" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="X204" s="4">
+        <v>5117.4548676100003</v>
+      </c>
+      <c r="Y204" s="4">
+        <v>5117.4548670000004</v>
+      </c>
+      <c r="Z204" s="6">
+        <v>9.990000000000001E-4</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A205" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D205" s="4">
+        <v>767300.83776499995</v>
+      </c>
+      <c r="E205" s="5">
+        <v>72.796099999999996</v>
+      </c>
+      <c r="F205" s="4">
+        <v>560964.34642755997</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J205" s="5">
+        <v>72.796099999999996</v>
+      </c>
+      <c r="K205" s="5">
+        <v>1</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M205" s="4">
+        <v>560964.34642700001</v>
+      </c>
+      <c r="N205" s="4">
+        <v>560964.34642755997</v>
+      </c>
+      <c r="O205" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P205" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="Q205" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R205" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="S205" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T205" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U205" s="2">
         <v>50124</v>
       </c>
-      <c r="V198" s="4">
-[...76 lines deleted...]
-      <c r="U199" s="2">
+      <c r="V205" s="4">
+        <v>3.881653</v>
+      </c>
+      <c r="W205" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="X205" s="4">
+        <v>2399.2612669599998</v>
+      </c>
+      <c r="Y205" s="4">
+        <v>2399.261266</v>
+      </c>
+      <c r="Z205" s="6">
+        <v>4.4200000000000001E-4</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A206" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D206" s="4">
+        <v>8472722.1909999996</v>
+      </c>
+      <c r="E206" s="5">
+        <v>97.318119999999993</v>
+      </c>
+      <c r="F206" s="4">
+        <v>8261497.97990923</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J206" s="5">
+        <v>97.318119999999993</v>
+      </c>
+      <c r="K206" s="5">
+        <v>1</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M206" s="4">
+        <v>8261497.979909</v>
+      </c>
+      <c r="N206" s="4">
+        <v>8261497.97990923</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P206" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="Q206" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R206" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="S206" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T206" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U206" s="2">
         <v>51761</v>
       </c>
-      <c r="V199" s="4">
+      <c r="V206" s="4">
         <v>4</v>
       </c>
-      <c r="W199" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D200" s="4">
+      <c r="W206" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="X206" s="4">
+        <v>16004.03080522</v>
+      </c>
+      <c r="Y206" s="4">
+        <v>16004.030805</v>
+      </c>
+      <c r="Z206" s="6">
+        <v>6.5120000000000004E-3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A207" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D207" s="4">
         <v>11393000</v>
       </c>
-      <c r="E200" s="5">
-[...47 lines deleted...]
-      <c r="U200" s="2">
+      <c r="E207" s="5">
+        <v>100.84596999999999</v>
+      </c>
+      <c r="F207" s="4">
+        <v>11543251.216295799</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J207" s="5">
+        <v>100.84596999999999</v>
+      </c>
+      <c r="K207" s="5">
+        <v>1</v>
+      </c>
+      <c r="L207" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M207" s="4">
+        <v>11543251.216295</v>
+      </c>
+      <c r="N207" s="4">
+        <v>11543251.216295799</v>
+      </c>
+      <c r="O207" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P207" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q207" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R207" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="S207" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T207" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U207" s="2">
         <v>51048</v>
       </c>
-      <c r="V200" s="4">
-[...25 lines deleted...]
-      <c r="D201" s="4">
+      <c r="V207" s="4">
+        <v>5.7971500000000002</v>
+      </c>
+      <c r="W207" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="X207" s="4">
+        <v>53869.854195829997</v>
+      </c>
+      <c r="Y207" s="4">
+        <v>53869.854195</v>
+      </c>
+      <c r="Z207" s="6">
+        <v>9.0989999999999994E-3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A208" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D208" s="4">
         <v>26996.309964</v>
       </c>
-      <c r="E201" s="5">
-[...47 lines deleted...]
-      <c r="U201" s="2">
+      <c r="E208" s="5">
+        <v>80.650350000000003</v>
+      </c>
+      <c r="F208" s="4">
+        <v>21899.728798849999</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J208" s="5">
+        <v>80.650350000000003</v>
+      </c>
+      <c r="K208" s="5">
+        <v>1</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M208" s="4">
+        <v>21899.728798</v>
+      </c>
+      <c r="N208" s="4">
+        <v>21899.728798849999</v>
+      </c>
+      <c r="O208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P208" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="Q208" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R208" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="S208" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T208" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U208" s="2">
         <v>50097</v>
       </c>
-      <c r="V201" s="4">
+      <c r="V208" s="4">
         <v>6.0537000000000001</v>
       </c>
-      <c r="W201" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D202" s="4">
+      <c r="W208" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="X208" s="4">
+        <v>127.11032571</v>
+      </c>
+      <c r="Y208" s="4">
+        <v>127.110325</v>
+      </c>
+      <c r="Z208" s="6">
+        <v>1.7E-5</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A209" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D209" s="4">
         <v>534022.06772399996</v>
       </c>
-      <c r="E202" s="5">
-[...47 lines deleted...]
-      <c r="U202" s="2">
+      <c r="E209" s="5">
+        <v>100.0265</v>
+      </c>
+      <c r="F209" s="4">
+        <v>537074.14031335001</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J209" s="5">
+        <v>100.0265</v>
+      </c>
+      <c r="K209" s="5">
+        <v>1</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M209" s="4">
+        <v>537074.14031299995</v>
+      </c>
+      <c r="N209" s="4">
+        <v>537074.14031335001</v>
+      </c>
+      <c r="O209" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P209" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="Q209" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R209" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="S209" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T209" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U209" s="2">
         <v>48141</v>
       </c>
-      <c r="V202" s="4">
+      <c r="V209" s="4">
         <v>4.9052300000000004</v>
       </c>
-      <c r="W202" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z202" s="6">
+      <c r="W209" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="X209" s="4">
+        <v>2910.5567414000002</v>
+      </c>
+      <c r="Y209" s="4">
+        <v>2910.5567409999999</v>
+      </c>
+      <c r="Z209" s="6">
         <v>4.2299999999999998E-4</v>
       </c>
     </row>
-    <row r="203" spans="1:26" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D203" s="4">
+    <row r="210" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A210" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>672</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D210" s="4">
         <v>3165822.3805069998</v>
       </c>
-      <c r="E203" s="5">
-[...47 lines deleted...]
-      <c r="U203" s="2">
+      <c r="E210" s="5">
+        <v>97.108540000000005</v>
+      </c>
+      <c r="F210" s="4">
+        <v>3089311.0490329498</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J210" s="5">
+        <v>97.108540000000005</v>
+      </c>
+      <c r="K210" s="5">
+        <v>1</v>
+      </c>
+      <c r="L210" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M210" s="4">
+        <v>3089311.0490319999</v>
+      </c>
+      <c r="N210" s="4">
+        <v>3089311.0490329498</v>
+      </c>
+      <c r="O210" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P210" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q210" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R210" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="S210" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T210" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U210" s="2">
         <v>52075</v>
       </c>
-      <c r="V203" s="4">
+      <c r="V210" s="4">
         <v>5.1782000000000004</v>
       </c>
-      <c r="W203" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D204" s="4">
+      <c r="W210" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="X210" s="4">
+        <v>15027.15632984</v>
+      </c>
+      <c r="Y210" s="4">
+        <v>15027.156328999999</v>
+      </c>
+      <c r="Z210" s="6">
+        <v>2.4350000000000001E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A211" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D211" s="4">
         <v>3861166.284976</v>
       </c>
-      <c r="E204" s="5">
-[...47 lines deleted...]
-      <c r="U204" s="2">
+      <c r="E211" s="5">
+        <v>98.311689999999999</v>
+      </c>
+      <c r="F211" s="4">
+        <v>3832169.3466139399</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J211" s="5">
+        <v>98.311689999999999</v>
+      </c>
+      <c r="K211" s="5">
+        <v>1</v>
+      </c>
+      <c r="L211" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M211" s="4">
+        <v>3832169.3466130001</v>
+      </c>
+      <c r="N211" s="4">
+        <v>3832169.3466139399</v>
+      </c>
+      <c r="O211" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P211" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q211" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R211" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="S211" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T211" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U211" s="2">
         <v>50766</v>
       </c>
-      <c r="V204" s="4">
+      <c r="V211" s="4">
         <v>5.2724299999999999</v>
       </c>
-      <c r="W204" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D205" s="4">
+      <c r="W211" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="X211" s="4">
+        <v>36191.518143820002</v>
+      </c>
+      <c r="Y211" s="4">
+        <v>36191.518143000001</v>
+      </c>
+      <c r="Z211" s="6">
+        <v>3.0200000000000001E-3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A212" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D212" s="4">
         <v>10482944.904899999</v>
       </c>
-      <c r="E205" s="5">
-[...47 lines deleted...]
-      <c r="U205" s="2">
+      <c r="E212" s="5">
+        <v>80.570570000000004</v>
+      </c>
+      <c r="F212" s="4">
+        <v>8541631.8430535905</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J212" s="5">
+        <v>80.570570000000004</v>
+      </c>
+      <c r="K212" s="5">
+        <v>1</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M212" s="4">
+        <v>8541631.843053</v>
+      </c>
+      <c r="N212" s="4">
+        <v>8541631.8430535905</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="P212" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R212" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="S212" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T212" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U212" s="2">
         <v>51952</v>
       </c>
-      <c r="V205" s="4">
+      <c r="V212" s="4">
         <v>5.1224299999999996</v>
       </c>
-      <c r="W205" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D206" s="4">
+      <c r="W212" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="X212" s="4">
+        <v>95463.380389700003</v>
+      </c>
+      <c r="Y212" s="4">
+        <v>95463.380388999998</v>
+      </c>
+      <c r="Z212" s="6">
+        <v>6.7330000000000003E-3</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A213" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D213" s="4">
         <v>298769.57608000003</v>
       </c>
-      <c r="E206" s="5">
-[...47 lines deleted...]
-      <c r="U206" s="2">
+      <c r="E213" s="5">
+        <v>99.975700000000003</v>
+      </c>
+      <c r="F213" s="4">
+        <v>300618.01033262</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J213" s="5">
+        <v>99.975700000000003</v>
+      </c>
+      <c r="K213" s="5">
+        <v>1</v>
+      </c>
+      <c r="L213" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M213" s="4">
+        <v>300618.01033199998</v>
+      </c>
+      <c r="N213" s="4">
+        <v>300618.01033262</v>
+      </c>
+      <c r="O213" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P213" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="Q213" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R213" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="S213" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T213" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U213" s="2">
         <v>47958</v>
       </c>
-      <c r="V206" s="4">
+      <c r="V213" s="4">
         <v>5.7868399999999998</v>
       </c>
-      <c r="W206" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z206" s="6">
+      <c r="W213" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="X213" s="4">
+        <v>1921.0352596</v>
+      </c>
+      <c r="Y213" s="4">
+        <v>1921.035259</v>
+      </c>
+      <c r="Z213" s="6">
         <v>2.3599999999999999E-4</v>
       </c>
     </row>
-    <row r="207" spans="1:26" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D207" s="4">
+    <row r="214" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A214" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D214" s="4">
         <v>3308247.7302259998</v>
       </c>
-      <c r="E207" s="5">
-[...47 lines deleted...]
-      <c r="U207" s="2">
+      <c r="E214" s="5">
+        <v>100.0198</v>
+      </c>
+      <c r="F214" s="4">
+        <v>3328475.5974415001</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J214" s="5">
+        <v>100.0198</v>
+      </c>
+      <c r="K214" s="5">
+        <v>1</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M214" s="4">
+        <v>3328475.5974409999</v>
+      </c>
+      <c r="N214" s="4">
+        <v>3328475.5974415001</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P214" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="Q214" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R214" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="S214" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T214" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U214" s="2">
         <v>49049</v>
       </c>
-      <c r="V207" s="4">
+      <c r="V214" s="4">
         <v>4.7331000000000003</v>
       </c>
-      <c r="W207" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U208" s="2">
+      <c r="W214" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="X214" s="4">
+        <v>19572.834164920001</v>
+      </c>
+      <c r="Y214" s="4">
+        <v>19572.834164</v>
+      </c>
+      <c r="Z214" s="6">
+        <v>2.6229999999999999E-3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A215" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D215" s="4">
+        <v>3325063.5989999999</v>
+      </c>
+      <c r="E215" s="5">
+        <v>95.575620000000001</v>
+      </c>
+      <c r="F215" s="4">
+        <v>3187883.7776405802</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J215" s="5">
+        <v>95.575620000000001</v>
+      </c>
+      <c r="K215" s="5">
+        <v>1</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M215" s="4">
+        <v>3187883.77764</v>
+      </c>
+      <c r="N215" s="4">
+        <v>3187883.7776405802</v>
+      </c>
+      <c r="O215" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P215" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="Q215" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R215" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="S215" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T215" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U215" s="2">
         <v>51241</v>
       </c>
-      <c r="V208" s="4">
+      <c r="V215" s="4">
         <v>7.17</v>
       </c>
-      <c r="W208" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U209" s="2">
+      <c r="W215" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="X215" s="4">
+        <v>9933.6275020100002</v>
+      </c>
+      <c r="Y215" s="4">
+        <v>9933.6275019999994</v>
+      </c>
+      <c r="Z215" s="6">
+        <v>2.513E-3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A216" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D216" s="4">
+        <v>1877652.0661500001</v>
+      </c>
+      <c r="E216" s="5">
+        <v>92.375370000000004</v>
+      </c>
+      <c r="F216" s="4">
+        <v>1735364.0306959699</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J216" s="5">
+        <v>92.375370000000004</v>
+      </c>
+      <c r="K216" s="5">
+        <v>1</v>
+      </c>
+      <c r="L216" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M216" s="4">
+        <v>1735364.030695</v>
+      </c>
+      <c r="N216" s="4">
+        <v>1735364.0306959699</v>
+      </c>
+      <c r="O216" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P216" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q216" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R216" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="S216" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T216" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U216" s="2">
         <v>50124</v>
       </c>
-      <c r="V209" s="4">
-[...76 lines deleted...]
-      <c r="U210" s="2">
+      <c r="V216" s="4">
+        <v>4.1988000000000003</v>
+      </c>
+      <c r="W216" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="X216" s="4">
+        <v>875.98727726000004</v>
+      </c>
+      <c r="Y216" s="4">
+        <v>875.98727699999995</v>
+      </c>
+      <c r="Z216" s="6">
+        <v>1.3680000000000001E-3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A217" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D217" s="4">
+        <v>606569.12795700005</v>
+      </c>
+      <c r="E217" s="5">
+        <v>101.51331999999999</v>
+      </c>
+      <c r="F217" s="4">
+        <v>618436.01537392999</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J217" s="5">
+        <v>101.51331999999999</v>
+      </c>
+      <c r="K217" s="5">
+        <v>1</v>
+      </c>
+      <c r="L217" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M217" s="4">
+        <v>618436.01537299994</v>
+      </c>
+      <c r="N217" s="4">
+        <v>618436.01537392999</v>
+      </c>
+      <c r="O217" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P217" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q217" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R217" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="S217" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T217" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U217" s="2">
         <v>50338</v>
       </c>
-      <c r="V210" s="4">
-[...76 lines deleted...]
-      <c r="U211" s="2">
+      <c r="V217" s="4">
+        <v>5.3002900000000004</v>
+      </c>
+      <c r="W217" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="X217" s="4">
+        <v>2687.5554897299999</v>
+      </c>
+      <c r="Y217" s="4">
+        <v>2687.5554889999999</v>
+      </c>
+      <c r="Z217" s="6">
+        <v>4.8700000000000002E-4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A218" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D218" s="4">
+        <v>630582.80640200002</v>
+      </c>
+      <c r="E218" s="5">
+        <v>99.180930000000004</v>
+      </c>
+      <c r="F218" s="4">
+        <v>625712.07970869995</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J218" s="5">
+        <v>99.180930000000004</v>
+      </c>
+      <c r="K218" s="5">
+        <v>1</v>
+      </c>
+      <c r="L218" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M218" s="4">
+        <v>625712.07970799995</v>
+      </c>
+      <c r="N218" s="4">
+        <v>625712.07970869995</v>
+      </c>
+      <c r="O218" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P218" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="Q218" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R218" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="S218" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T218" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U218" s="2">
         <v>50277</v>
       </c>
-      <c r="V211" s="4">
-[...25 lines deleted...]
-      <c r="D212" s="4">
+      <c r="V218" s="4">
+        <v>4.1988000000000003</v>
+      </c>
+      <c r="W218" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="X218" s="4">
+        <v>294.18789860999999</v>
+      </c>
+      <c r="Y218" s="4">
+        <v>294.18789800000002</v>
+      </c>
+      <c r="Z218" s="6">
+        <v>4.9299999999999995E-4</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A219" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D219" s="4">
         <v>14600000</v>
       </c>
-      <c r="E212" s="5">
-[...47 lines deleted...]
-      <c r="U212" s="2">
+      <c r="E219" s="5">
+        <v>90.054310000000001</v>
+      </c>
+      <c r="F219" s="4">
+        <v>13179613.6933333</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J219" s="5">
+        <v>90.054310000000001</v>
+      </c>
+      <c r="K219" s="5">
+        <v>1</v>
+      </c>
+      <c r="L219" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M219" s="4">
+        <v>13179613.693333</v>
+      </c>
+      <c r="N219" s="4">
+        <v>13179613.6933333</v>
+      </c>
+      <c r="O219" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P219" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="Q219" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R219" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="S219" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T219" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U219" s="2">
         <v>51178</v>
       </c>
-      <c r="V212" s="4">
+      <c r="V219" s="4">
         <v>2.694</v>
       </c>
-      <c r="W212" s="3" t="s">
-[...102 lines deleted...]
-      <c r="D214" s="4">
+      <c r="W219" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="X219" s="4">
+        <v>31684.433333329998</v>
+      </c>
+      <c r="Y219" s="4">
+        <v>31684.433333000001</v>
+      </c>
+      <c r="Z219" s="6">
+        <v>1.0389000000000001E-2</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A220" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D220" s="4">
         <v>2473433.774185</v>
       </c>
-      <c r="E214" s="5">
-[...47 lines deleted...]
-      <c r="U214" s="2">
+      <c r="E220" s="5">
+        <v>100.0129</v>
+      </c>
+      <c r="F220" s="4">
+        <v>2485411.25493928</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J220" s="5">
+        <v>100.0129</v>
+      </c>
+      <c r="K220" s="5">
+        <v>1</v>
+      </c>
+      <c r="L220" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M220" s="4">
+        <v>2485411.2549390001</v>
+      </c>
+      <c r="N220" s="4">
+        <v>2485411.25493928</v>
+      </c>
+      <c r="O220" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P220" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="Q220" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R220" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="S220" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T220" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U220" s="2">
         <v>47808</v>
       </c>
-      <c r="V214" s="4">
+      <c r="V220" s="4">
         <v>4.5860599999999998</v>
       </c>
-      <c r="W214" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z214" s="6">
+      <c r="W220" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="X220" s="4">
+        <v>11658.407797059999</v>
+      </c>
+      <c r="Y220" s="4">
+        <v>11658.407797</v>
+      </c>
+      <c r="Z220" s="6">
         <v>1.9589999999999998E-3</v>
       </c>
     </row>
-    <row r="215" spans="1:26" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U215" s="2">
+    <row r="221" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A221" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D221" s="4">
+        <v>3445353.3796080002</v>
+      </c>
+      <c r="E221" s="5">
+        <v>5.1238200000000003</v>
+      </c>
+      <c r="F221" s="4">
+        <v>178072.17066413999</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J221" s="5">
+        <v>5.1238200000000003</v>
+      </c>
+      <c r="K221" s="5">
+        <v>1</v>
+      </c>
+      <c r="L221" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M221" s="4">
+        <v>178072.170664</v>
+      </c>
+      <c r="N221" s="4">
+        <v>178072.17066413999</v>
+      </c>
+      <c r="O221" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P221" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="Q221" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R221" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="S221" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T221" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U221" s="2">
         <v>49759</v>
       </c>
-      <c r="V215" s="4">
-[...76 lines deleted...]
-      <c r="U216" s="2">
+      <c r="V221" s="4">
+        <v>4.0187999999999997</v>
+      </c>
+      <c r="W221" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="X221" s="4">
+        <v>1538.4651291099999</v>
+      </c>
+      <c r="Y221" s="4">
+        <v>1538.4651289999999</v>
+      </c>
+      <c r="Z221" s="6">
+        <v>1.3999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A222" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D222" s="4">
+        <v>69748</v>
+      </c>
+      <c r="E222" s="5">
+        <v>94.330269999999999</v>
+      </c>
+      <c r="F222" s="4">
+        <v>65793.476719600003</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J222" s="5">
+        <v>94.330269999999999</v>
+      </c>
+      <c r="K222" s="5">
+        <v>1</v>
+      </c>
+      <c r="L222" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M222" s="4">
+        <v>65793.476718999998</v>
+      </c>
+      <c r="N222" s="4">
+        <v>65793.476719600003</v>
+      </c>
+      <c r="O222" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P222" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="Q222" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R222" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="S222" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T222" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U222" s="2">
         <v>49001</v>
       </c>
-      <c r="V216" s="4">
-[...301 lines deleted...]
-      <c r="P220" s="3" t="s">
+      <c r="V222" s="4">
+        <v>3.9487999999999999</v>
+      </c>
+      <c r="W222" s="3" t="s">
         <v>719</v>
-      </c>
-[...179 lines deleted...]
-        <v>729</v>
       </c>
       <c r="X222" s="4">
         <v>0</v>
       </c>
       <c r="Y222" s="4">
         <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>2.1770000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:26" x14ac:dyDescent="0.2">
+        <v>5.1E-5</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A223" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D223" s="4">
+        <v>911630.05709999998</v>
+      </c>
+      <c r="E223" s="5">
+        <v>96.006820000000005</v>
+      </c>
+      <c r="F223" s="4">
+        <v>875753.62602376996</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J223" s="5">
+        <v>96.006820000000005</v>
+      </c>
+      <c r="K223" s="5">
+        <v>1</v>
+      </c>
+      <c r="L223" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M223" s="4">
+        <v>875753.62602299999</v>
+      </c>
+      <c r="N223" s="4">
+        <v>875753.62602376996</v>
+      </c>
+      <c r="O223" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P223" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q223" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R223" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="S223" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T223" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U223" s="2">
+        <v>58039</v>
+      </c>
+      <c r="V223" s="4">
+        <v>6.6988000000000003</v>
+      </c>
+      <c r="W223" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="X223" s="4">
+        <v>526.59803786999998</v>
+      </c>
+      <c r="Y223" s="4">
+        <v>526.59803699999998</v>
+      </c>
+      <c r="Z223" s="6">
+        <v>6.8999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A224" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D224" s="4">
+        <v>1597079.3489069999</v>
+      </c>
+      <c r="E224" s="5">
+        <v>38.723979999999997</v>
+      </c>
+      <c r="F224" s="4">
+        <v>626815.17257884995</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J224" s="5">
+        <v>38.723979999999997</v>
+      </c>
+      <c r="K224" s="5">
+        <v>1</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M224" s="4">
+        <v>626815.172578</v>
+      </c>
+      <c r="N224" s="4">
+        <v>626815.17257884995</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="P224" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="Q224" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R224" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="S224" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T224" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U224" s="2">
+        <v>49730</v>
+      </c>
+      <c r="V224" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="W224" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="X224" s="4">
+        <v>8362.4849241400007</v>
+      </c>
+      <c r="Y224" s="4">
+        <v>8362.4849240000003</v>
+      </c>
+      <c r="Z224" s="6">
+        <v>4.9399999999999997E-4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A225" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B225" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="B223" s="3" t="s">
+      <c r="C225" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D225" s="4">
+        <v>3641584.548</v>
+      </c>
+      <c r="E225" s="5">
+        <v>100.2556</v>
+      </c>
+      <c r="F225" s="4">
+        <v>3677517.9411858101</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J225" s="5">
+        <v>100.2556</v>
+      </c>
+      <c r="K225" s="5">
+        <v>1</v>
+      </c>
+      <c r="L225" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M225" s="4">
+        <v>3677517.9411849999</v>
+      </c>
+      <c r="N225" s="4">
+        <v>3677517.9411858101</v>
+      </c>
+      <c r="O225" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P225" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="C223" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="4">
+      <c r="Q225" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R225" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="S225" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T225" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U225" s="2">
+        <v>47768</v>
+      </c>
+      <c r="V225" s="4">
+        <v>5.6003100000000003</v>
+      </c>
+      <c r="W225" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="X225" s="4">
+        <v>26625.503081120001</v>
+      </c>
+      <c r="Y225" s="4">
+        <v>26625.503080999999</v>
+      </c>
+      <c r="Z225" s="6">
+        <v>2.8990000000000001E-3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A226" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D226" s="4">
+        <v>4047920.110014</v>
+      </c>
+      <c r="E226" s="5">
+        <v>99.996700000000004</v>
+      </c>
+      <c r="F226" s="4">
+        <v>4071315.2554416098</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J226" s="5">
+        <v>99.996700000000004</v>
+      </c>
+      <c r="K226" s="5">
+        <v>1</v>
+      </c>
+      <c r="L226" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M226" s="4">
+        <v>4071315.2554410002</v>
+      </c>
+      <c r="N226" s="4">
+        <v>4071315.2554416098</v>
+      </c>
+      <c r="O226" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P226" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="Q226" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R226" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="S226" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T226" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U226" s="2">
+        <v>48683</v>
+      </c>
+      <c r="V226" s="4">
+        <v>4.5489499999999996</v>
+      </c>
+      <c r="W226" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="X226" s="4">
+        <v>23528.726791239998</v>
+      </c>
+      <c r="Y226" s="4">
+        <v>23528.726791000001</v>
+      </c>
+      <c r="Z226" s="6">
+        <v>3.209E-3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A227" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D227" s="4">
+        <v>4000000</v>
+      </c>
+      <c r="E227" s="5">
+        <v>100.03713999999999</v>
+      </c>
+      <c r="F227" s="4">
+        <v>4018090.4844444399</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J227" s="5">
+        <v>100.03713999999999</v>
+      </c>
+      <c r="K227" s="5">
+        <v>1</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M227" s="4">
+        <v>4018090.4844439998</v>
+      </c>
+      <c r="N227" s="4">
+        <v>4018090.4844444399</v>
+      </c>
+      <c r="O227" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="P227" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="Q227" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R227" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="S227" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T227" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U227" s="2">
+        <v>52366</v>
+      </c>
+      <c r="V227" s="4">
+        <v>5.1532400000000003</v>
+      </c>
+      <c r="W227" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="X227" s="4">
+        <v>16604.884444439998</v>
+      </c>
+      <c r="Y227" s="4">
+        <v>16604.884443999999</v>
+      </c>
+      <c r="Z227" s="6">
+        <v>3.1670000000000001E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A228" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D228" s="4">
+        <v>2754000</v>
+      </c>
+      <c r="E228" s="5">
+        <v>99.90625</v>
+      </c>
+      <c r="F228" s="4">
+        <v>2751418.125</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J228" s="5">
+        <v>99.90625</v>
+      </c>
+      <c r="K228" s="5">
+        <v>1</v>
+      </c>
+      <c r="L228" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M228" s="4">
+        <v>2751418.125</v>
+      </c>
+      <c r="N228" s="4">
+        <v>2751418.125</v>
+      </c>
+      <c r="O228" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P228" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="Q228" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R228" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="S228" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T228" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U228" s="2">
+        <v>52277</v>
+      </c>
+      <c r="V228" s="4">
+        <v>4.8750600000000004</v>
+      </c>
+      <c r="W228" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="X228" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y228" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z228" s="6">
+        <v>2.1679999999999998E-3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A229" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D229" s="4">
         <v>7625000</v>
       </c>
-      <c r="E223" s="5">
+      <c r="E229" s="5">
         <v>11.375</v>
       </c>
-      <c r="F223" s="4">
-[...11 lines deleted...]
-      <c r="J223" s="5">
+      <c r="F229" s="4">
+        <v>870297.69406250003</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J229" s="5">
         <v>11.375</v>
       </c>
-      <c r="K223" s="5">
-[...29 lines deleted...]
-      <c r="U223" s="2">
+      <c r="K229" s="5">
+        <v>1</v>
+      </c>
+      <c r="L229" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M229" s="4">
+        <v>870297.69406200002</v>
+      </c>
+      <c r="N229" s="4">
+        <v>870297.69406250003</v>
+      </c>
+      <c r="O229" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P229" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="Q229" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R229" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="S229" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T229" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U229" s="2">
         <v>50489</v>
       </c>
-      <c r="V223" s="4">
+      <c r="V229" s="4">
         <v>5.33467</v>
       </c>
-      <c r="W223" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U224" s="2">
+      <c r="W229" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="X229" s="4">
+        <v>2953.9440625000002</v>
+      </c>
+      <c r="Y229" s="4">
+        <v>2953.944062</v>
+      </c>
+      <c r="Z229" s="6">
+        <v>6.8599999999999998E-4</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A230" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D230" s="4">
+        <v>2128137.7355980002</v>
+      </c>
+      <c r="E230" s="5">
+        <v>98.393820000000005</v>
+      </c>
+      <c r="F230" s="4">
+        <v>2094899.2035602999</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J230" s="5">
+        <v>98.393820000000005</v>
+      </c>
+      <c r="K230" s="5">
+        <v>1</v>
+      </c>
+      <c r="L230" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M230" s="4">
+        <v>2094899.2035600001</v>
+      </c>
+      <c r="N230" s="4">
+        <v>2094899.2035602999</v>
+      </c>
+      <c r="O230" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="P230" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q230" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R230" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="S230" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T230" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U230" s="2">
         <v>48604</v>
       </c>
-      <c r="V224" s="4">
-[...76 lines deleted...]
-      <c r="U225" s="2">
+      <c r="V230" s="4">
+        <v>3.9887999999999999</v>
+      </c>
+      <c r="W230" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="X230" s="4">
+        <v>943.19064442000001</v>
+      </c>
+      <c r="Y230" s="4">
+        <v>943.19064400000002</v>
+      </c>
+      <c r="Z230" s="6">
+        <v>1.6509999999999999E-3</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A231" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D231" s="4">
+        <v>564137.17842899996</v>
+      </c>
+      <c r="E231" s="5">
+        <v>99.411630000000002</v>
+      </c>
+      <c r="F231" s="4">
+        <v>561073.00466245005</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J231" s="5">
+        <v>99.411630000000002</v>
+      </c>
+      <c r="K231" s="5">
+        <v>1</v>
+      </c>
+      <c r="L231" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M231" s="4">
+        <v>561073.00466199999</v>
+      </c>
+      <c r="N231" s="4">
+        <v>561073.00466245005</v>
+      </c>
+      <c r="O231" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="P231" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q231" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R231" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="S231" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T231" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U231" s="2">
         <v>48755</v>
       </c>
-      <c r="V225" s="4">
-[...76 lines deleted...]
-      <c r="U226" s="2">
+      <c r="V231" s="4">
+        <v>4.0688000000000004</v>
+      </c>
+      <c r="W231" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="X231" s="4">
+        <v>255.04015018000001</v>
+      </c>
+      <c r="Y231" s="4">
+        <v>255.04015000000001</v>
+      </c>
+      <c r="Z231" s="6">
+        <v>4.4200000000000001E-4</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A232" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D232" s="4">
+        <v>2152242.1870499998</v>
+      </c>
+      <c r="E232" s="5">
+        <v>99.157679999999999</v>
+      </c>
+      <c r="F232" s="4">
+        <v>2135081.64267859</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J232" s="5">
+        <v>99.157679999999999</v>
+      </c>
+      <c r="K232" s="5">
+        <v>1</v>
+      </c>
+      <c r="L232" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M232" s="4">
+        <v>2135081.642678</v>
+      </c>
+      <c r="N232" s="4">
+        <v>2135081.64267859</v>
+      </c>
+      <c r="O232" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="P232" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q232" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R232" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="S232" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T232" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U232" s="2">
         <v>48663</v>
       </c>
-      <c r="V226" s="4">
-[...76 lines deleted...]
-      <c r="U227" s="2">
+      <c r="V232" s="4">
+        <v>4.0488</v>
+      </c>
+      <c r="W232" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="X232" s="4">
+        <v>968.22201855000003</v>
+      </c>
+      <c r="Y232" s="4">
+        <v>968.22201800000005</v>
+      </c>
+      <c r="Z232" s="6">
+        <v>1.683E-3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A233" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D233" s="4">
+        <v>423652.36301999999</v>
+      </c>
+      <c r="E233" s="5">
+        <v>99.728729999999999</v>
+      </c>
+      <c r="F233" s="4">
+        <v>422691.82543182001</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J233" s="5">
+        <v>99.728729999999999</v>
+      </c>
+      <c r="K233" s="5">
+        <v>1</v>
+      </c>
+      <c r="L233" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M233" s="4">
+        <v>422691.82543099998</v>
+      </c>
+      <c r="N233" s="4">
+        <v>422691.82543182001</v>
+      </c>
+      <c r="O233" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="P233" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q233" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R233" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="S233" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T233" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U233" s="2">
         <v>48359</v>
       </c>
-      <c r="V227" s="4">
-[...25 lines deleted...]
-      <c r="D228" s="4">
+      <c r="V233" s="4">
+        <v>4.0087999999999999</v>
+      </c>
+      <c r="W233" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="X233" s="4">
+        <v>188.70417699000001</v>
+      </c>
+      <c r="Y233" s="4">
+        <v>188.70417599999999</v>
+      </c>
+      <c r="Z233" s="6">
+        <v>3.3300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A234" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D234" s="4">
         <v>5440000</v>
       </c>
-      <c r="E228" s="5">
-[...29 lines deleted...]
-      <c r="O228" s="3" t="s">
+      <c r="E234" s="5">
+        <v>56.661119999999997</v>
+      </c>
+      <c r="F234" s="4">
+        <v>3084806.1582222199</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J234" s="5">
+        <v>56.661119999999997</v>
+      </c>
+      <c r="K234" s="5">
+        <v>1</v>
+      </c>
+      <c r="L234" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M234" s="4">
+        <v>3084806.1582220001</v>
+      </c>
+      <c r="N234" s="4">
+        <v>3084806.1582222199</v>
+      </c>
+      <c r="O234" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="P234" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="P228" s="3" t="s">
-[...14 lines deleted...]
-      <c r="U228" s="2">
+      <c r="Q234" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R234" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="S234" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T234" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U234" s="2">
         <v>48359</v>
       </c>
-      <c r="V228" s="4">
-[...76 lines deleted...]
-      <c r="U229" s="2">
+      <c r="V234" s="4">
+        <v>4.0388000000000002</v>
+      </c>
+      <c r="W234" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="X234" s="4">
+        <v>2441.2302222200001</v>
+      </c>
+      <c r="Y234" s="4">
+        <v>2441.2302220000001</v>
+      </c>
+      <c r="Z234" s="6">
+        <v>2.431E-3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A235" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D235" s="4">
+        <v>5351968.3898029998</v>
+      </c>
+      <c r="E235" s="5">
+        <v>99.060289999999995</v>
+      </c>
+      <c r="F235" s="4">
+        <v>5304056.3199848598</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J235" s="5">
+        <v>99.060289999999995</v>
+      </c>
+      <c r="K235" s="5">
+        <v>1</v>
+      </c>
+      <c r="L235" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M235" s="4">
+        <v>5304056.3199840002</v>
+      </c>
+      <c r="N235" s="4">
+        <v>5304056.3199848598</v>
+      </c>
+      <c r="O235" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="P235" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q235" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R235" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="S235" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T235" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U235" s="2">
         <v>48877</v>
       </c>
-      <c r="V229" s="4">
-[...28 lines deleted...]
-      <c r="E230" s="5">
+      <c r="V235" s="4">
+        <v>4.0038</v>
+      </c>
+      <c r="W235" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="X235" s="4">
+        <v>2380.9123376799998</v>
+      </c>
+      <c r="Y235" s="4">
+        <v>2380.9123370000002</v>
+      </c>
+      <c r="Z235" s="6">
+        <v>4.1809999999999998E-3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A236" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D236" s="4">
+        <v>24944.444445000001</v>
+      </c>
+      <c r="E236" s="5">
         <v>77.94</v>
       </c>
-      <c r="F230" s="4">
-[...11 lines deleted...]
-      <c r="J230" s="5">
+      <c r="F236" s="4">
+        <v>19449.208486079999</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J236" s="5">
         <v>77.94</v>
       </c>
-      <c r="K230" s="5">
-[...29 lines deleted...]
-      <c r="U230" s="2">
+      <c r="K236" s="5">
+        <v>1</v>
+      </c>
+      <c r="L236" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M236" s="4">
+        <v>19449.208486</v>
+      </c>
+      <c r="N236" s="4">
+        <v>19449.208486079999</v>
+      </c>
+      <c r="O236" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="P236" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q236" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R236" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="S236" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T236" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U236" s="2">
         <v>50489</v>
       </c>
-      <c r="V230" s="4">
+      <c r="V236" s="4">
         <v>7.2949999999999999</v>
       </c>
-      <c r="W230" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z230" s="6">
+      <c r="W236" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="X236" s="4">
+        <v>7.5084856499999999</v>
+      </c>
+      <c r="Y236" s="4">
+        <v>7.5084850000000003</v>
+      </c>
+      <c r="Z236" s="6">
         <v>1.5E-5</v>
       </c>
     </row>
-    <row r="231" spans="1:26" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D231" s="4">
+    <row r="237" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A237" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D237" s="4">
         <v>75000</v>
       </c>
-      <c r="E231" s="5">
+      <c r="E237" s="5">
         <v>77.94</v>
       </c>
-      <c r="F231" s="4">
-[...11 lines deleted...]
-      <c r="J231" s="5">
+      <c r="F237" s="4">
+        <v>58514.991666670001</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J237" s="5">
         <v>77.94</v>
       </c>
-      <c r="K231" s="5">
-[...29 lines deleted...]
-      <c r="U231" s="2">
+      <c r="K237" s="5">
+        <v>1</v>
+      </c>
+      <c r="L237" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M237" s="4">
+        <v>58514.991666000002</v>
+      </c>
+      <c r="N237" s="4">
+        <v>58514.991666670001</v>
+      </c>
+      <c r="O237" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="P237" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="Q237" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R237" s="3" t="s">
+        <v>779</v>
+      </c>
+      <c r="S237" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T237" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U237" s="2">
         <v>50489</v>
       </c>
-      <c r="V231" s="4">
+      <c r="V237" s="4">
         <v>7.29</v>
       </c>
-      <c r="W231" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z231" s="6">
+      <c r="W237" s="3" t="s">
+        <v>782</v>
+      </c>
+      <c r="X237" s="4">
+        <v>59.991666670000001</v>
+      </c>
+      <c r="Y237" s="4">
+        <v>59.991666000000002</v>
+      </c>
+      <c r="Z237" s="6">
         <v>4.6E-5</v>
       </c>
     </row>
-    <row r="232" spans="1:26" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D232" s="4">
+    <row r="238" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A238" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="C238" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D238" s="4">
         <v>8758010.6523000002</v>
       </c>
-      <c r="E232" s="5">
+      <c r="E238" s="5">
         <v>11.375</v>
       </c>
-      <c r="F232" s="4">
-[...11 lines deleted...]
-      <c r="J232" s="5">
+      <c r="F238" s="4">
+        <v>1001833.82571711</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J238" s="5">
         <v>11.375</v>
       </c>
-      <c r="K232" s="5">
-[...29 lines deleted...]
-      <c r="U232" s="2">
+      <c r="K238" s="5">
+        <v>1</v>
+      </c>
+      <c r="L238" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M238" s="4">
+        <v>1001833.8257170001</v>
+      </c>
+      <c r="N238" s="4">
+        <v>1001833.82571711</v>
+      </c>
+      <c r="O238" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P238" s="3" t="s">
+        <v>785</v>
+      </c>
+      <c r="Q238" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R238" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="S238" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T238" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U238" s="2">
         <v>50495</v>
       </c>
-      <c r="V232" s="4">
+      <c r="V238" s="4">
         <v>5.2919999999999998</v>
       </c>
-      <c r="W232" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U233" s="2">
+      <c r="W238" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="X238" s="4">
+        <v>5610.1140179800004</v>
+      </c>
+      <c r="Y238" s="4">
+        <v>5610.1140169999999</v>
+      </c>
+      <c r="Z238" s="6">
+        <v>7.8899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A239" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D239" s="4">
+        <v>2714389.2355800001</v>
+      </c>
+      <c r="E239" s="5">
+        <v>97.705250000000007</v>
+      </c>
+      <c r="F239" s="4">
+        <v>2657484.3272471</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J239" s="5">
+        <v>97.705250000000007</v>
+      </c>
+      <c r="K239" s="5">
+        <v>1</v>
+      </c>
+      <c r="L239" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M239" s="4">
+        <v>2657484.3272469998</v>
+      </c>
+      <c r="N239" s="4">
+        <v>2657484.3272471</v>
+      </c>
+      <c r="O239" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P239" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q239" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R239" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="S239" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T239" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U239" s="2">
         <v>58546</v>
       </c>
-      <c r="V233" s="4">
+      <c r="V239" s="4">
         <v>4.76</v>
       </c>
-      <c r="W233" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U234" s="2">
+      <c r="W239" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="X239" s="4">
+        <v>5383.5386505699998</v>
+      </c>
+      <c r="Y239" s="4">
+        <v>5383.5386500000004</v>
+      </c>
+      <c r="Z239" s="6">
+        <v>2.0939999999999999E-3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A240" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D240" s="4">
+        <v>3309651.4430880002</v>
+      </c>
+      <c r="E240" s="5">
+        <v>91.047229999999999</v>
+      </c>
+      <c r="F240" s="4">
+        <v>3016421.1793858502</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J240" s="5">
+        <v>91.047229999999999</v>
+      </c>
+      <c r="K240" s="5">
+        <v>1</v>
+      </c>
+      <c r="L240" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M240" s="4">
+        <v>3016421.1793849999</v>
+      </c>
+      <c r="N240" s="4">
+        <v>3016421.1793858502</v>
+      </c>
+      <c r="O240" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P240" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q240" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R240" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="S240" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T240" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U240" s="2">
         <v>62289</v>
       </c>
-      <c r="V234" s="4">
+      <c r="V240" s="4">
         <v>2.23</v>
       </c>
-      <c r="W234" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U235" s="2">
+      <c r="W240" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="X240" s="4">
+        <v>3075.2177992000002</v>
+      </c>
+      <c r="Y240" s="4">
+        <v>3075.217799</v>
+      </c>
+      <c r="Z240" s="6">
+        <v>2.3770000000000002E-3</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A241" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D241" s="4">
+        <v>798086.28752200003</v>
+      </c>
+      <c r="E241" s="5">
+        <v>101.92046000000001</v>
+      </c>
+      <c r="F241" s="4">
+        <v>815568.04841565003</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J241" s="5">
+        <v>101.92046000000001</v>
+      </c>
+      <c r="K241" s="5">
+        <v>1</v>
+      </c>
+      <c r="L241" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M241" s="4">
+        <v>815568.04841499997</v>
+      </c>
+      <c r="N241" s="4">
+        <v>815568.04841565003</v>
+      </c>
+      <c r="O241" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P241" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q241" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R241" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="S241" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T241" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U241" s="2">
         <v>62898</v>
       </c>
-      <c r="V235" s="4">
+      <c r="V241" s="4">
         <v>6.48</v>
       </c>
-      <c r="W235" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U236" s="2">
+      <c r="W241" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="X241" s="4">
+        <v>2154.83297631</v>
+      </c>
+      <c r="Y241" s="4">
+        <v>2154.8329760000001</v>
+      </c>
+      <c r="Z241" s="6">
+        <v>6.4199999999999999E-4</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A242" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D242" s="4">
+        <v>1095811.1638859999</v>
+      </c>
+      <c r="E242" s="5">
+        <v>100.51445</v>
+      </c>
+      <c r="F242" s="4">
+        <v>1103888.04553401</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J242" s="5">
+        <v>100.51445</v>
+      </c>
+      <c r="K242" s="5">
+        <v>1</v>
+      </c>
+      <c r="L242" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M242" s="4">
+        <v>1103888.045534</v>
+      </c>
+      <c r="N242" s="4">
+        <v>1103888.04553401</v>
+      </c>
+      <c r="O242" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P242" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="Q242" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R242" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="S242" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T242" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U242" s="2">
         <v>62898</v>
       </c>
-      <c r="V236" s="4">
-[...76 lines deleted...]
-      <c r="U237" s="2">
+      <c r="V242" s="4">
+        <v>5.3428500000000003</v>
+      </c>
+      <c r="W242" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="X242" s="4">
+        <v>2439.4811153999999</v>
+      </c>
+      <c r="Y242" s="4">
+        <v>2439.481115</v>
+      </c>
+      <c r="Z242" s="6">
+        <v>8.7000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A243" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D243" s="4">
+        <v>2515898.2917599999</v>
+      </c>
+      <c r="E243" s="5">
+        <v>99.617189999999994</v>
+      </c>
+      <c r="F243" s="4">
+        <v>2509347.1441980898</v>
+      </c>
+      <c r="G243" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H243" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I243" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J243" s="5">
+        <v>99.617189999999994</v>
+      </c>
+      <c r="K243" s="5">
+        <v>1</v>
+      </c>
+      <c r="L243" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M243" s="4">
+        <v>2509347.144198</v>
+      </c>
+      <c r="N243" s="4">
+        <v>2509347.1441980898</v>
+      </c>
+      <c r="O243" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P243" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="Q243" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R243" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="S243" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T243" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U243" s="2">
         <v>59281</v>
       </c>
-      <c r="V237" s="4">
-[...76 lines deleted...]
-      <c r="U238" s="2">
+      <c r="V243" s="4">
+        <v>4.4071199999999999</v>
+      </c>
+      <c r="W243" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="X243" s="4">
+        <v>3079.9626887700001</v>
+      </c>
+      <c r="Y243" s="4">
+        <v>3079.9626880000001</v>
+      </c>
+      <c r="Z243" s="6">
+        <v>1.9780000000000002E-3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A244" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D244" s="4">
+        <v>1662214.716918</v>
+      </c>
+      <c r="E244" s="5">
+        <v>95.345849999999999</v>
+      </c>
+      <c r="F244" s="4">
+        <v>1585480.6984525099</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I244" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J244" s="5">
+        <v>95.345849999999999</v>
+      </c>
+      <c r="K244" s="5">
+        <v>1</v>
+      </c>
+      <c r="L244" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M244" s="4">
+        <v>1585480.698452</v>
+      </c>
+      <c r="N244" s="4">
+        <v>1585480.6984525099</v>
+      </c>
+      <c r="O244" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P244" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="Q244" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R244" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="S244" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T244" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U244" s="2">
         <v>59281</v>
       </c>
-      <c r="V238" s="4">
+      <c r="V244" s="4">
         <v>1.36</v>
       </c>
-      <c r="W238" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U239" s="2">
+      <c r="W244" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="X244" s="4">
+        <v>627.94778195000004</v>
+      </c>
+      <c r="Y244" s="4">
+        <v>627.94778099999996</v>
+      </c>
+      <c r="Z244" s="6">
+        <v>1.2489999999999999E-3</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A245" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D245" s="4">
+        <v>620504.75181299995</v>
+      </c>
+      <c r="E245" s="5">
+        <v>99.551820000000006</v>
+      </c>
+      <c r="F245" s="4">
+        <v>618046.00862866</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J245" s="5">
+        <v>99.551820000000006</v>
+      </c>
+      <c r="K245" s="5">
+        <v>1</v>
+      </c>
+      <c r="L245" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M245" s="4">
+        <v>618046.00862800004</v>
+      </c>
+      <c r="N245" s="4">
+        <v>618046.00862866</v>
+      </c>
+      <c r="O245" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P245" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="Q245" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R245" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="S245" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T245" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U245" s="2">
         <v>48877</v>
       </c>
-      <c r="V239" s="4">
-[...156 lines deleted...]
-      <c r="U241" s="2">
+      <c r="V245" s="4">
+        <v>4.6738</v>
+      </c>
+      <c r="W245" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="X245" s="4">
+        <v>322.23501211000001</v>
+      </c>
+      <c r="Y245" s="4">
+        <v>322.23501199999998</v>
+      </c>
+      <c r="Z245" s="6">
+        <v>4.8700000000000002E-4</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A246" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D246" s="4">
+        <v>7668318.7707869997</v>
+      </c>
+      <c r="E246" s="5">
+        <v>1.93994</v>
+      </c>
+      <c r="F246" s="4">
+        <v>152201.98381216</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J246" s="5">
+        <v>1.93994</v>
+      </c>
+      <c r="K246" s="5">
+        <v>1</v>
+      </c>
+      <c r="L246" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M246" s="4">
+        <v>152201.98381199999</v>
+      </c>
+      <c r="N246" s="4">
+        <v>152201.98381216</v>
+      </c>
+      <c r="O246" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P246" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="Q246" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R246" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="S246" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T246" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U246" s="2">
+        <v>53107</v>
+      </c>
+      <c r="V246" s="4">
+        <v>4.0388000000000002</v>
+      </c>
+      <c r="W246" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="X246" s="4">
+        <v>3441.2006501599999</v>
+      </c>
+      <c r="Y246" s="4">
+        <v>3441.2006500000002</v>
+      </c>
+      <c r="Z246" s="6">
+        <v>1.1900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A247" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D247" s="4">
+        <v>13443273.382440001</v>
+      </c>
+      <c r="E247" s="5">
+        <v>1.9410700000000001</v>
+      </c>
+      <c r="F247" s="4">
+        <v>266766.97267381003</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J247" s="5">
+        <v>1.9410700000000001</v>
+      </c>
+      <c r="K247" s="5">
+        <v>1</v>
+      </c>
+      <c r="L247" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M247" s="4">
+        <v>266766.97267300001</v>
+      </c>
+      <c r="N247" s="4">
+        <v>266766.97267381003</v>
+      </c>
+      <c r="O247" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P247" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="Q247" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R247" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="S247" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T247" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U247" s="2">
         <v>53018</v>
       </c>
-      <c r="V241" s="4">
-[...105 lines deleted...]
-      <c r="D243" s="4">
+      <c r="V247" s="4">
+        <v>3.8988</v>
+      </c>
+      <c r="W247" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="X247" s="4">
+        <v>5823.6260292699999</v>
+      </c>
+      <c r="Y247" s="4">
+        <v>5823.626029</v>
+      </c>
+      <c r="Z247" s="6">
+        <v>2.1000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A248" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D248" s="4">
+        <v>20444581.946026001</v>
+      </c>
+      <c r="E248" s="5">
+        <v>1.9394</v>
+      </c>
+      <c r="F248" s="4">
+        <v>405813.13920347998</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J248" s="5">
+        <v>1.9394</v>
+      </c>
+      <c r="K248" s="5">
+        <v>1</v>
+      </c>
+      <c r="L248" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M248" s="4">
+        <v>405813.139203</v>
+      </c>
+      <c r="N248" s="4">
+        <v>405813.13920347998</v>
+      </c>
+      <c r="O248" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="P248" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="Q248" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R248" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="S248" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T248" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U248" s="2">
+        <v>53107</v>
+      </c>
+      <c r="V248" s="4">
+        <v>4.0987999999999998</v>
+      </c>
+      <c r="W248" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="X248" s="4">
+        <v>9310.9169422600007</v>
+      </c>
+      <c r="Y248" s="4">
+        <v>9310.9169419999998</v>
+      </c>
+      <c r="Z248" s="6">
+        <v>3.19E-4</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A249" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D249" s="4">
         <v>10725</v>
       </c>
-      <c r="E243" s="5">
-[...47 lines deleted...]
-      <c r="U243" s="2">
+      <c r="E249" s="5">
+        <v>1842.5634</v>
+      </c>
+      <c r="F249" s="4">
+        <v>197620.48829142001</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J249" s="5">
+        <v>1842.5634</v>
+      </c>
+      <c r="K249" s="5">
+        <v>1</v>
+      </c>
+      <c r="L249" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M249" s="4">
+        <v>197620.48829099999</v>
+      </c>
+      <c r="N249" s="4">
+        <v>197620.48829142001</v>
+      </c>
+      <c r="O249" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P249" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="Q249" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R249" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="S249" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T249" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U249" s="2">
         <v>49546</v>
       </c>
-      <c r="V243" s="4">
-[...25 lines deleted...]
-      <c r="D244" s="4">
+      <c r="V249" s="4">
+        <v>4.6687900000000004</v>
+      </c>
+      <c r="W249" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="X249" s="4">
+        <v>5.5636414199999997</v>
+      </c>
+      <c r="Y249" s="4">
+        <v>5.5636409999999996</v>
+      </c>
+      <c r="Z249" s="6">
+        <v>1.55E-4</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A250" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D250" s="4">
         <v>1645965.6436999999</v>
       </c>
-      <c r="E244" s="5">
-[...47 lines deleted...]
-      <c r="U244" s="2">
+      <c r="E250" s="5">
+        <v>100.2465</v>
+      </c>
+      <c r="F250" s="4">
+        <v>1658684.36313838</v>
+      </c>
+      <c r="G250" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H250" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I250" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J250" s="5">
+        <v>100.2465</v>
+      </c>
+      <c r="K250" s="5">
+        <v>1</v>
+      </c>
+      <c r="L250" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M250" s="4">
+        <v>1658684.363138</v>
+      </c>
+      <c r="N250" s="4">
+        <v>1658684.36313838</v>
+      </c>
+      <c r="O250" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P250" s="3" t="s">
+        <v>827</v>
+      </c>
+      <c r="Q250" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R250" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="S250" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T250" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U250" s="2">
         <v>47960</v>
       </c>
-      <c r="V244" s="4">
+      <c r="V250" s="4">
         <v>4.9852499999999997</v>
       </c>
-      <c r="W244" s="3" t="s">
-[...399 lines deleted...]
-      <c r="W249" s="3" t="s">
+      <c r="W250" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="X249" s="4">
-[...10 lines deleted...]
-      <c r="A250" s="3" t="s">
+      <c r="X250" s="4">
+        <v>8661.41412666</v>
+      </c>
+      <c r="Y250" s="4">
+        <v>8661.4141259999997</v>
+      </c>
+      <c r="Z250" s="6">
+        <v>1.307E-3</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A251" s="3" t="s">
         <v>829</v>
       </c>
-      <c r="B250" s="3" t="s">
+      <c r="B251" s="3" t="s">
         <v>830</v>
       </c>
-      <c r="C250" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C251" s="3" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="D251" s="4">
-        <v>3317859.7490909998</v>
+        <v>5462979.449395</v>
       </c>
       <c r="E251" s="5">
-        <v>100.0591</v>
+        <v>34.077300000000001</v>
       </c>
       <c r="F251" s="4">
-        <v>3324610.9973873398</v>
+        <v>1895116.67596087</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>100.0591</v>
+        <v>34.077300000000001</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>3324610.9973869999</v>
+        <v>1895116.6759599999</v>
       </c>
       <c r="N251" s="4">
-        <v>3324610.9973873398</v>
+        <v>1895116.67596087</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
         <v>831</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R251" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="S251" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T251" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U251" s="2">
+        <v>54103</v>
+      </c>
+      <c r="V251" s="4">
+        <v>7.6079999999999997</v>
+      </c>
+      <c r="W251" s="3" t="s">
+        <v>832</v>
+      </c>
+      <c r="X251" s="4">
+        <v>33480.780052189999</v>
+      </c>
+      <c r="Y251" s="4">
+        <v>33480.780052000002</v>
+      </c>
+      <c r="Z251" s="6">
+        <v>1.493E-3</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A252" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="S251" s="3" t="s">
-[...11 lines deleted...]
-      <c r="W251" s="3" t="s">
+      <c r="B252" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D252" s="4">
+        <v>11752083.851600001</v>
+      </c>
+      <c r="E252" s="5">
+        <v>9.9599499999999992</v>
+      </c>
+      <c r="F252" s="4">
+        <v>1240557.15320395</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J252" s="5">
+        <v>9.9599499999999992</v>
+      </c>
+      <c r="K252" s="5">
+        <v>1</v>
+      </c>
+      <c r="L252" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M252" s="4">
+        <v>1240557.1532030001</v>
+      </c>
+      <c r="N252" s="4">
+        <v>1240557.15320395</v>
+      </c>
+      <c r="O252" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P252" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q252" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R252" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="S252" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T252" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U252" s="2">
+        <v>50086</v>
+      </c>
+      <c r="V252" s="4">
+        <v>7.4</v>
+      </c>
+      <c r="W252" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="X251" s="4">
-[...10 lines deleted...]
-      <c r="A252" s="3" t="s">
+      <c r="X252" s="4">
+        <v>70055.477626480002</v>
+      </c>
+      <c r="Y252" s="4">
+        <v>70055.477626000007</v>
+      </c>
+      <c r="Z252" s="6">
+        <v>9.77E-4</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A253" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="B252" s="3" t="s">
+      <c r="B253" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="C252" s="3" t="s">
-[...44 lines deleted...]
-      <c r="R252" s="3" t="s">
+      <c r="C253" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D253" s="4">
+        <v>2868993.3501300002</v>
+      </c>
+      <c r="E253" s="5">
+        <v>97.948499999999996</v>
+      </c>
+      <c r="F253" s="4">
+        <v>2810135.95155208</v>
+      </c>
+      <c r="G253" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H253" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I253" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J253" s="5">
+        <v>97.948499999999996</v>
+      </c>
+      <c r="K253" s="5">
+        <v>1</v>
+      </c>
+      <c r="L253" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M253" s="4">
+        <v>2810135.9515519999</v>
+      </c>
+      <c r="N253" s="4">
+        <v>2810135.95155208</v>
+      </c>
+      <c r="O253" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P253" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q253" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R253" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="S252" s="3" t="s">
-[...11 lines deleted...]
-      <c r="W252" s="3" t="s">
+      <c r="S253" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T253" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U253" s="2">
+        <v>48684</v>
+      </c>
+      <c r="V253" s="4">
+        <v>7.92</v>
+      </c>
+      <c r="W253" s="3" t="s">
         <v>838</v>
-      </c>
-[...78 lines deleted...]
-        <v>841</v>
       </c>
       <c r="X253" s="4">
         <v>0</v>
       </c>
       <c r="Y253" s="4">
         <v>0</v>
       </c>
       <c r="Z253" s="6">
-        <v>1.2290000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.215E-3</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A254" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>840</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D254" s="4">
+        <v>2376755.3875290002</v>
+      </c>
+      <c r="E254" s="5">
+        <v>35.143070000000002</v>
+      </c>
+      <c r="F254" s="4">
+        <v>848533.04651891999</v>
+      </c>
+      <c r="G254" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H254" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I254" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J254" s="5">
+        <v>35.143070000000002</v>
+      </c>
+      <c r="K254" s="5">
+        <v>1</v>
+      </c>
+      <c r="L254" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M254" s="4">
+        <v>848533.04651799996</v>
+      </c>
+      <c r="N254" s="4">
+        <v>848533.04651891999</v>
+      </c>
+      <c r="O254" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P254" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q254" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R254" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="S254" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T254" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U254" s="2">
+        <v>49263</v>
+      </c>
+      <c r="V254" s="4">
+        <v>6.93</v>
+      </c>
+      <c r="W254" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="X254" s="4">
+        <v>13268.23695088</v>
+      </c>
+      <c r="Y254" s="4">
+        <v>13268.23695</v>
+      </c>
+      <c r="Z254" s="6">
+        <v>6.6799999999999997E-4</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A255" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="B254" s="3" t="s">
+      <c r="B255" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="C254" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P254" s="3" t="s">
+      <c r="C255" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D255" s="4">
+        <v>1658814.7661349999</v>
+      </c>
+      <c r="E255" s="5">
+        <v>100.47077</v>
+      </c>
+      <c r="F255" s="4">
+        <v>1675830.85114346</v>
+      </c>
+      <c r="G255" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H255" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I255" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J255" s="5">
+        <v>100.47077</v>
+      </c>
+      <c r="K255" s="5">
+        <v>1</v>
+      </c>
+      <c r="L255" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M255" s="4">
+        <v>1675830.8511429999</v>
+      </c>
+      <c r="N255" s="4">
+        <v>1675830.85114346</v>
+      </c>
+      <c r="O255" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P255" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q255" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R255" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="S255" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T255" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U255" s="2">
+        <v>50086</v>
+      </c>
+      <c r="V255" s="4">
+        <v>6.89</v>
+      </c>
+      <c r="W255" s="3" t="s">
         <v>844</v>
       </c>
-      <c r="Q254" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W254" s="3" t="s">
+      <c r="X255" s="4">
+        <v>9206.8827339300005</v>
+      </c>
+      <c r="Y255" s="4">
+        <v>9206.8827330000004</v>
+      </c>
+      <c r="Z255" s="6">
+        <v>1.3209999999999999E-3</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A256" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="X254" s="4">
+      <c r="B256" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D256" s="4">
+        <v>1083456</v>
+      </c>
+      <c r="E256" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="F256" s="4">
+        <v>108.3456</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J256" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="K256" s="5">
+        <v>1</v>
+      </c>
+      <c r="L256" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M256" s="4">
+        <v>108.3456</v>
+      </c>
+      <c r="N256" s="4">
+        <v>108.3456</v>
+      </c>
+      <c r="O256" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P256" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q256" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R256" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="S256" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T256" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U256" s="2">
+        <v>46220</v>
+      </c>
+      <c r="V256" s="4">
         <v>0</v>
       </c>
-      <c r="Y254" s="4">
-[...49 lines deleted...]
-      <c r="O255" s="3" t="s">
+      <c r="W256" s="3" t="s">
         <v>848</v>
-      </c>
-[...102 lines deleted...]
-        <v>853</v>
       </c>
       <c r="X256" s="4">
         <v>0</v>
       </c>
       <c r="Y256" s="4">
         <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>1.8200000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A257" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D257" s="4">
+        <v>4050800.4788009999</v>
+      </c>
+      <c r="E257" s="5">
+        <v>100</v>
+      </c>
+      <c r="F257" s="4">
+        <v>4072068.2165193399</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J257" s="5">
+        <v>100</v>
+      </c>
+      <c r="K257" s="5">
+        <v>1</v>
+      </c>
+      <c r="L257" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M257" s="4">
+        <v>4072068.216519</v>
+      </c>
+      <c r="N257" s="4">
+        <v>4072068.2165193399</v>
+      </c>
+      <c r="O257" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P257" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q257" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R257" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="S257" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T257" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U257" s="2">
+        <v>48689</v>
+      </c>
+      <c r="V257" s="4">
+        <v>4.7252299999999998</v>
+      </c>
+      <c r="W257" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="X257" s="4">
+        <v>21267.73771827</v>
+      </c>
+      <c r="Y257" s="4">
+        <v>21267.737718</v>
+      </c>
+      <c r="Z257" s="6">
+        <v>3.2100000000000002E-3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A258" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D258" s="4">
+        <v>356050.72032800002</v>
+      </c>
+      <c r="E258" s="5">
+        <v>100.40226</v>
+      </c>
+      <c r="F258" s="4">
+        <v>359634.10972466</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J258" s="5">
+        <v>100.40226</v>
+      </c>
+      <c r="K258" s="5">
+        <v>1</v>
+      </c>
+      <c r="L258" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M258" s="4">
+        <v>359634.10972399998</v>
+      </c>
+      <c r="N258" s="4">
+        <v>359634.10972466</v>
+      </c>
+      <c r="O258" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P258" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q258" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R258" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="S258" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T258" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U258" s="2">
+        <v>47832</v>
+      </c>
+      <c r="V258" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="W258" s="3" t="s">
         <v>854</v>
       </c>
-      <c r="B257" s="3" t="s">
+      <c r="X258" s="4">
+        <v>2151.13976865</v>
+      </c>
+      <c r="Y258" s="4">
+        <v>2151.139768</v>
+      </c>
+      <c r="Z258" s="6">
+        <v>2.8299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A259" s="3" t="s">
         <v>855</v>
       </c>
-      <c r="C257" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P257" s="3" t="s">
+      <c r="B259" s="3" t="s">
         <v>856</v>
       </c>
-      <c r="Q257" s="3" t="s">
-[...11 lines deleted...]
-      <c r="U257" s="2">
+      <c r="C259" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D259" s="4">
+        <v>1476281.854845</v>
+      </c>
+      <c r="E259" s="5">
+        <v>100.75322</v>
+      </c>
+      <c r="F259" s="4">
+        <v>1496219.62360535</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J259" s="5">
+        <v>100.75322</v>
+      </c>
+      <c r="K259" s="5">
+        <v>1</v>
+      </c>
+      <c r="L259" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M259" s="4">
+        <v>1496219.6236050001</v>
+      </c>
+      <c r="N259" s="4">
+        <v>1496219.62360535</v>
+      </c>
+      <c r="O259" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P259" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q259" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R259" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="S259" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T259" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U259" s="2">
+        <v>47741</v>
+      </c>
+      <c r="V259" s="4">
+        <v>7.415</v>
+      </c>
+      <c r="W259" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="X259" s="4">
+        <v>8818.1185737899996</v>
+      </c>
+      <c r="Y259" s="4">
+        <v>8818.1185729999997</v>
+      </c>
+      <c r="Z259" s="6">
+        <v>1.1789999999999999E-3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A260" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D260" s="4">
+        <v>5708086.2560249995</v>
+      </c>
+      <c r="E260" s="5">
+        <v>100.37090999999999</v>
+      </c>
+      <c r="F260" s="4">
+        <v>5755191.8573137596</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J260" s="5">
+        <v>100.37090999999999</v>
+      </c>
+      <c r="K260" s="5">
+        <v>1</v>
+      </c>
+      <c r="L260" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M260" s="4">
+        <v>5755191.8573129997</v>
+      </c>
+      <c r="N260" s="4">
+        <v>5755191.8573137596</v>
+      </c>
+      <c r="O260" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P260" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="Q260" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R260" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="S260" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T260" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U260" s="2">
+        <v>60351</v>
+      </c>
+      <c r="V260" s="4">
+        <v>5.4720000000000004</v>
+      </c>
+      <c r="W260" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="X260" s="4">
+        <v>25933.73855654</v>
+      </c>
+      <c r="Y260" s="4">
+        <v>25933.738556</v>
+      </c>
+      <c r="Z260" s="6">
+        <v>4.5360000000000001E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A261" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D261" s="4">
+        <v>1122385.3155</v>
+      </c>
+      <c r="E261" s="5">
+        <v>96.990279999999998</v>
+      </c>
+      <c r="F261" s="4">
+        <v>1093170.58600053</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J261" s="5">
+        <v>96.990279999999998</v>
+      </c>
+      <c r="K261" s="5">
+        <v>1</v>
+      </c>
+      <c r="L261" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M261" s="4">
+        <v>1093170.5859999999</v>
+      </c>
+      <c r="N261" s="4">
+        <v>1093170.58600053</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="P261" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q261" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R261" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="S261" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T261" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U261" s="2">
+        <v>47953</v>
+      </c>
+      <c r="V261" s="4">
+        <v>5.05</v>
+      </c>
+      <c r="W261" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="X261" s="4">
+        <v>4565.9258181900004</v>
+      </c>
+      <c r="Y261" s="4">
+        <v>4565.9258179999997</v>
+      </c>
+      <c r="Z261" s="6">
+        <v>8.61E-4</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A262" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D262" s="4">
+        <v>231814.34382899999</v>
+      </c>
+      <c r="E262" s="5">
+        <v>98.139129999999994</v>
+      </c>
+      <c r="F262" s="4">
+        <v>228563.12705064</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J262" s="5">
+        <v>98.139129999999994</v>
+      </c>
+      <c r="K262" s="5">
+        <v>1</v>
+      </c>
+      <c r="L262" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M262" s="4">
+        <v>228563.12705000001</v>
+      </c>
+      <c r="N262" s="4">
+        <v>228563.12705064</v>
+      </c>
+      <c r="O262" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="P262" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="Q262" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R262" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="S262" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T262" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U262" s="2">
+        <v>48197</v>
+      </c>
+      <c r="V262" s="4">
+        <v>5.69</v>
+      </c>
+      <c r="W262" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="X262" s="4">
+        <v>1062.54680209</v>
+      </c>
+      <c r="Y262" s="4">
+        <v>1062.5468020000001</v>
+      </c>
+      <c r="Z262" s="6">
+        <v>1.8000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A263" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D263" s="4">
+        <v>1269543.1828999999</v>
+      </c>
+      <c r="E263" s="5">
+        <v>94.47681</v>
+      </c>
+      <c r="F263" s="4">
+        <v>1201871.19211704</v>
+      </c>
+      <c r="G263" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H263" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I263" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J263" s="5">
+        <v>94.47681</v>
+      </c>
+      <c r="K263" s="5">
+        <v>1</v>
+      </c>
+      <c r="L263" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M263" s="4">
+        <v>1201871.192117</v>
+      </c>
+      <c r="N263" s="4">
+        <v>1201871.19211704</v>
+      </c>
+      <c r="O263" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P263" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="Q263" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R263" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="S263" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T263" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U263" s="2">
         <v>51487</v>
       </c>
-      <c r="V257" s="4">
+      <c r="V263" s="4">
         <v>2.3929999999999998</v>
       </c>
-      <c r="W257" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X257" s="4">
+      <c r="W263" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="X263" s="4">
+        <v>2447.2913406600001</v>
+      </c>
+      <c r="Y263" s="4">
+        <v>2447.2913400000002</v>
+      </c>
+      <c r="Z263" s="6">
+        <v>9.4700000000000003E-4</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A264" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D264" s="4">
+        <v>9260000</v>
+      </c>
+      <c r="E264" s="5">
+        <v>99.920850000000002</v>
+      </c>
+      <c r="F264" s="4">
+        <v>9291817.8744444493</v>
+      </c>
+      <c r="G264" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H264" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I264" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J264" s="5">
+        <v>99.920850000000002</v>
+      </c>
+      <c r="K264" s="5">
+        <v>1</v>
+      </c>
+      <c r="L264" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M264" s="4">
+        <v>9291817.8744440004</v>
+      </c>
+      <c r="N264" s="4">
+        <v>9291817.8744444493</v>
+      </c>
+      <c r="O264" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P264" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="Q264" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R264" s="3" t="s">
+        <v>874</v>
+      </c>
+      <c r="S264" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T264" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U264" s="2">
+        <v>57125</v>
+      </c>
+      <c r="V264" s="4">
+        <v>5.2480000000000002</v>
+      </c>
+      <c r="W264" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="X264" s="4">
+        <v>39147.164444440001</v>
+      </c>
+      <c r="Y264" s="4">
+        <v>39147.164444000002</v>
+      </c>
+      <c r="Z264" s="6">
+        <v>7.3239999999999998E-3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A265" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D265" s="4">
+        <v>4000000</v>
+      </c>
+      <c r="E265" s="5">
+        <v>101.40783</v>
+      </c>
+      <c r="F265" s="4">
+        <v>4073675.6288888901</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J265" s="5">
+        <v>101.40783</v>
+      </c>
+      <c r="K265" s="5">
+        <v>1</v>
+      </c>
+      <c r="L265" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M265" s="4">
+        <v>4073675.6288879998</v>
+      </c>
+      <c r="N265" s="4">
+        <v>4073675.6288888901</v>
+      </c>
+      <c r="O265" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P265" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q265" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R265" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="S265" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T265" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U265" s="2">
+        <v>51818</v>
+      </c>
+      <c r="V265" s="4">
+        <v>5.3883400000000004</v>
+      </c>
+      <c r="W265" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="X265" s="4">
+        <v>17362.428888890001</v>
+      </c>
+      <c r="Y265" s="4">
+        <v>17362.428887999999</v>
+      </c>
+      <c r="Z265" s="6">
+        <v>3.2109999999999999E-3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A266" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D266" s="4">
+        <v>4000000</v>
+      </c>
+      <c r="E266" s="5">
+        <v>104.22298000000001</v>
+      </c>
+      <c r="F266" s="4">
+        <v>4197336.1711111097</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J266" s="5">
+        <v>104.22298000000001</v>
+      </c>
+      <c r="K266" s="5">
+        <v>1</v>
+      </c>
+      <c r="L266" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M266" s="4">
+        <v>4197336.1711109998</v>
+      </c>
+      <c r="N266" s="4">
+        <v>4197336.1711111097</v>
+      </c>
+      <c r="O266" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="P266" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q266" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R266" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="S266" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T266" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U266" s="2">
+        <v>51818</v>
+      </c>
+      <c r="V266" s="4">
+        <v>8.8190600000000003</v>
+      </c>
+      <c r="W266" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="X266" s="4">
+        <v>28416.97111111</v>
+      </c>
+      <c r="Y266" s="4">
+        <v>28416.971110999999</v>
+      </c>
+      <c r="Z266" s="6">
+        <v>3.3080000000000002E-3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A267" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D267" s="4">
+        <v>4328989.1145900004</v>
+      </c>
+      <c r="E267" s="5">
+        <v>0.87290000000000001</v>
+      </c>
+      <c r="F267" s="4">
+        <v>55607.548672680001</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J267" s="5">
+        <v>0.87290000000000001</v>
+      </c>
+      <c r="K267" s="5">
+        <v>1</v>
+      </c>
+      <c r="L267" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M267" s="4">
+        <v>55607.548671999997</v>
+      </c>
+      <c r="N267" s="4">
+        <v>55607.548672680001</v>
+      </c>
+      <c r="O267" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P267" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="Q267" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R267" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="S267" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T267" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U267" s="2">
+        <v>49577</v>
+      </c>
+      <c r="V267" s="4">
+        <v>5.3604700000000003</v>
+      </c>
+      <c r="W267" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="X267" s="4">
+        <v>17819.802691420002</v>
+      </c>
+      <c r="Y267" s="4">
+        <v>17819.802691000001</v>
+      </c>
+      <c r="Z267" s="6">
+        <v>4.3000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A268" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D268" s="4">
+        <v>3250041.308979</v>
+      </c>
+      <c r="E268" s="5">
+        <v>84.384050000000002</v>
+      </c>
+      <c r="F268" s="4">
+        <v>2756915.9717667801</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J268" s="5">
+        <v>84.384050000000002</v>
+      </c>
+      <c r="K268" s="5">
+        <v>1</v>
+      </c>
+      <c r="L268" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M268" s="4">
+        <v>2756915.9717660001</v>
+      </c>
+      <c r="N268" s="4">
+        <v>2756915.9717667801</v>
+      </c>
+      <c r="O268" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P268" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="Q268" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R268" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="S268" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T268" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U268" s="2">
+        <v>49515</v>
+      </c>
+      <c r="V268" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W268" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="X268" s="4">
+        <v>14399.488577280001</v>
+      </c>
+      <c r="Y268" s="4">
+        <v>14399.488577</v>
+      </c>
+      <c r="Z268" s="6">
+        <v>2.173E-3</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A269" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D269" s="4">
+        <v>507.89310599999999</v>
+      </c>
+      <c r="E269" s="5">
+        <v>9.9999999999999995E-7</v>
+      </c>
+      <c r="F269" s="4">
+        <v>2.5484484699999999</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J269" s="5">
+        <v>9.9999999999999995E-7</v>
+      </c>
+      <c r="K269" s="5">
+        <v>1</v>
+      </c>
+      <c r="L269" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M269" s="4">
+        <v>2.548448</v>
+      </c>
+      <c r="N269" s="4">
+        <v>2.5484484699999999</v>
+      </c>
+      <c r="O269" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="P269" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="Q269" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R269" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="S269" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T269" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U269" s="2">
+        <v>49577</v>
+      </c>
+      <c r="V269" s="4">
+        <v>6.2288360000000003</v>
+      </c>
+      <c r="W269" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="X269" s="4">
+        <v>2.5484433900000001</v>
+      </c>
+      <c r="Y269" s="4">
+        <v>2.5484429999999998</v>
+      </c>
+      <c r="Z269" s="6">
         <v>0</v>
       </c>
-      <c r="Y257" s="4">
+    </row>
+    <row r="270" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A270" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D270" s="4">
+        <v>2153245.2233759998</v>
+      </c>
+      <c r="E270" s="5">
+        <v>97.029359999999997</v>
+      </c>
+      <c r="F270" s="4">
+        <v>2090452.09477233</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J270" s="5">
+        <v>97.029359999999997</v>
+      </c>
+      <c r="K270" s="5">
+        <v>1</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M270" s="4">
+        <v>2090452.0947720001</v>
+      </c>
+      <c r="N270" s="4">
+        <v>2090452.09477233</v>
+      </c>
+      <c r="O270" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P270" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q270" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R270" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="S270" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T270" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U270" s="2">
+        <v>51131</v>
+      </c>
+      <c r="V270" s="4">
+        <v>4.8987999999999996</v>
+      </c>
+      <c r="W270" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="X270" s="4">
+        <v>1172.0353000299999</v>
+      </c>
+      <c r="Y270" s="4">
+        <v>1172.0353</v>
+      </c>
+      <c r="Z270" s="6">
+        <v>1.647E-3</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A271" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D271" s="4">
+        <v>15320010.881531</v>
+      </c>
+      <c r="E271" s="5">
+        <v>22.47353</v>
+      </c>
+      <c r="F271" s="4">
+        <v>3523164.5206633499</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J271" s="5">
+        <v>22.47353</v>
+      </c>
+      <c r="K271" s="5">
+        <v>1</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M271" s="4">
+        <v>3523164.5206630002</v>
+      </c>
+      <c r="N271" s="4">
+        <v>3523164.5206633499</v>
+      </c>
+      <c r="O271" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P271" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q271" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R271" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="S271" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T271" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U271" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V271" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="W271" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="X271" s="4">
+        <v>80217.279199130004</v>
+      </c>
+      <c r="Y271" s="4">
+        <v>80217.279198999997</v>
+      </c>
+      <c r="Z271" s="6">
+        <v>2.777E-3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A272" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D272" s="4">
+        <v>9793486.6053999998</v>
+      </c>
+      <c r="E272" s="5">
+        <v>100.04989999999999</v>
+      </c>
+      <c r="F272" s="4">
+        <v>9849791.8626743592</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J272" s="5">
+        <v>100.04989999999999</v>
+      </c>
+      <c r="K272" s="5">
+        <v>1</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M272" s="4">
+        <v>9849791.8626739997</v>
+      </c>
+      <c r="N272" s="4">
+        <v>9849791.8626743592</v>
+      </c>
+      <c r="O272" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P272" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="Q272" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R272" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="S272" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T272" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U272" s="2">
+        <v>48962</v>
+      </c>
+      <c r="V272" s="4">
+        <v>4.7252299999999998</v>
+      </c>
+      <c r="W272" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="X272" s="4">
+        <v>51418.307458260002</v>
+      </c>
+      <c r="Y272" s="4">
+        <v>51418.307458000003</v>
+      </c>
+      <c r="Z272" s="6">
+        <v>7.7640000000000001E-3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A273" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D273" s="4">
+        <v>4156701.5942279999</v>
+      </c>
+      <c r="E273" s="5">
+        <v>100.05880000000001</v>
+      </c>
+      <c r="F273" s="4">
+        <v>4164655.5812852802</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J273" s="5">
+        <v>100.05880000000001</v>
+      </c>
+      <c r="K273" s="5">
+        <v>1</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M273" s="4">
+        <v>4164655.5812849998</v>
+      </c>
+      <c r="N273" s="4">
+        <v>4164655.5812852802</v>
+      </c>
+      <c r="O273" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P273" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="Q273" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R273" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="S273" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T273" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U273" s="2">
+        <v>48446</v>
+      </c>
+      <c r="V273" s="4">
+        <v>4.7719199999999997</v>
+      </c>
+      <c r="W273" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="X273" s="4">
+        <v>5509.8465198699996</v>
+      </c>
+      <c r="Y273" s="4">
+        <v>5509.8465189999997</v>
+      </c>
+      <c r="Z273" s="6">
+        <v>3.2829999999999999E-3</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A274" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D274" s="4">
+        <v>6000000</v>
+      </c>
+      <c r="E274" s="5">
+        <v>100.2779</v>
+      </c>
+      <c r="F274" s="4">
+        <v>6026046.5499999998</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J274" s="5">
+        <v>100.2779</v>
+      </c>
+      <c r="K274" s="5">
+        <v>1</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M274" s="4">
+        <v>6026046.5499999998</v>
+      </c>
+      <c r="N274" s="4">
+        <v>6026046.5499999998</v>
+      </c>
+      <c r="O274" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P274" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="Q274" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R274" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="S274" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T274" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U274" s="2">
+        <v>47988</v>
+      </c>
+      <c r="V274" s="4">
+        <v>5.6235299999999997</v>
+      </c>
+      <c r="W274" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="X274" s="4">
+        <v>9372.5499999999993</v>
+      </c>
+      <c r="Y274" s="4">
+        <v>9372.5499999999993</v>
+      </c>
+      <c r="Z274" s="6">
+        <v>4.7499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A275" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D275" s="4">
+        <v>1939288.7339999999</v>
+      </c>
+      <c r="E275" s="5">
+        <v>40.714660000000002</v>
+      </c>
+      <c r="F275" s="4">
+        <v>811939.74259496003</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J275" s="5">
+        <v>40.714660000000002</v>
+      </c>
+      <c r="K275" s="5">
+        <v>1</v>
+      </c>
+      <c r="L275" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M275" s="4">
+        <v>811939.74259399995</v>
+      </c>
+      <c r="N275" s="4">
+        <v>811939.74259496003</v>
+      </c>
+      <c r="O275" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P275" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q275" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R275" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="S275" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T275" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U275" s="2">
+        <v>50298</v>
+      </c>
+      <c r="V275" s="4">
+        <v>5.5356199999999998</v>
+      </c>
+      <c r="W275" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="X275" s="4">
+        <v>22364.92812855</v>
+      </c>
+      <c r="Y275" s="4">
+        <v>22364.928128</v>
+      </c>
+      <c r="Z275" s="6">
+        <v>6.4000000000000005E-4</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A276" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D276" s="4">
+        <v>1621000</v>
+      </c>
+      <c r="E276" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="F276" s="4">
+        <v>1619401.4346400001</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J276" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="K276" s="5">
+        <v>1</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M276" s="4">
+        <v>1619401.4346400001</v>
+      </c>
+      <c r="N276" s="4">
+        <v>1619401.4346400001</v>
+      </c>
+      <c r="O276" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="P276" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q276" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R276" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="S276" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T276" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U276" s="2">
+        <v>48382</v>
+      </c>
+      <c r="V276" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="W276" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="X276" s="4">
+        <v>1967.63464</v>
+      </c>
+      <c r="Y276" s="4">
+        <v>1967.63464</v>
+      </c>
+      <c r="Z276" s="6">
+        <v>1.276E-3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A277" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D277" s="4">
+        <v>7367782.2336360002</v>
+      </c>
+      <c r="E277" s="5">
+        <v>26.799299999999999</v>
+      </c>
+      <c r="F277" s="4">
+        <v>2059483.3197391501</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J277" s="5">
+        <v>26.799299999999999</v>
+      </c>
+      <c r="K277" s="5">
+        <v>1</v>
+      </c>
+      <c r="L277" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M277" s="4">
+        <v>2059483.3197389999</v>
+      </c>
+      <c r="N277" s="4">
+        <v>2059483.3197391501</v>
+      </c>
+      <c r="O277" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P277" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q277" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R277" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="S277" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T277" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U277" s="2">
+        <v>50663</v>
+      </c>
+      <c r="V277" s="4">
+        <v>5.5352709999999998</v>
+      </c>
+      <c r="W277" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="X277" s="4">
+        <v>84969.255600329998</v>
+      </c>
+      <c r="Y277" s="4">
+        <v>84969.255600000004</v>
+      </c>
+      <c r="Z277" s="6">
+        <v>1.6230000000000001E-3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A278" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D278" s="4">
+        <v>750000</v>
+      </c>
+      <c r="E278" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="F278" s="4">
+        <v>751535</v>
+      </c>
+      <c r="G278" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H278" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I278" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J278" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="K278" s="5">
+        <v>1</v>
+      </c>
+      <c r="L278" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M278" s="4">
+        <v>751535</v>
+      </c>
+      <c r="N278" s="4">
+        <v>751535</v>
+      </c>
+      <c r="O278" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P278" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q278" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R278" s="3" t="s">
+        <v>927</v>
+      </c>
+      <c r="S278" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T278" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U278" s="2">
+        <v>49933</v>
+      </c>
+      <c r="V278" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="W278" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="X278" s="4">
+        <v>3185</v>
+      </c>
+      <c r="Y278" s="4">
+        <v>3185</v>
+      </c>
+      <c r="Z278" s="6">
+        <v>5.9199999999999997E-4</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A279" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D279" s="4">
+        <v>11085730.457268</v>
+      </c>
+      <c r="E279" s="5">
+        <v>21.07668</v>
+      </c>
+      <c r="F279" s="4">
+        <v>2464350.58254471</v>
+      </c>
+      <c r="G279" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H279" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J279" s="5">
+        <v>21.07668</v>
+      </c>
+      <c r="K279" s="5">
+        <v>1</v>
+      </c>
+      <c r="L279" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M279" s="4">
+        <v>2464350.5825439999</v>
+      </c>
+      <c r="N279" s="4">
+        <v>2464350.58254471</v>
+      </c>
+      <c r="O279" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P279" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q279" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R279" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="S279" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T279" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U279" s="2">
+        <v>48472</v>
+      </c>
+      <c r="V279" s="4">
+        <v>5.5352709999999998</v>
+      </c>
+      <c r="W279" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="X279" s="4">
+        <v>127846.64840387</v>
+      </c>
+      <c r="Y279" s="4">
+        <v>127846.648403</v>
+      </c>
+      <c r="Z279" s="6">
+        <v>1.9419999999999999E-3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A280" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D280" s="4">
+        <v>1400099.86332</v>
+      </c>
+      <c r="E280" s="5">
+        <v>99.894409999999993</v>
+      </c>
+      <c r="F280" s="4">
+        <v>1411267.95822725</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J280" s="5">
+        <v>99.894409999999993</v>
+      </c>
+      <c r="K280" s="5">
+        <v>1</v>
+      </c>
+      <c r="L280" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M280" s="4">
+        <v>1411267.958227</v>
+      </c>
+      <c r="N280" s="4">
+        <v>1411267.95822725</v>
+      </c>
+      <c r="O280" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="P280" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q280" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R280" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="S280" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T280" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U280" s="2">
+        <v>48745</v>
+      </c>
+      <c r="V280" s="4">
+        <v>4.3356199999999996</v>
+      </c>
+      <c r="W280" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="X280" s="4">
+        <v>12646.46035293</v>
+      </c>
+      <c r="Y280" s="4">
+        <v>12646.460352</v>
+      </c>
+      <c r="Z280" s="6">
+        <v>1.1119999999999999E-3</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A281" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D281" s="4">
+        <v>4386933.10348</v>
+      </c>
+      <c r="E281" s="5">
+        <v>98.93665</v>
+      </c>
+      <c r="F281" s="4">
+        <v>4380183.9896891797</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J281" s="5">
+        <v>98.93665</v>
+      </c>
+      <c r="K281" s="5">
+        <v>1</v>
+      </c>
+      <c r="L281" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M281" s="4">
+        <v>4380183.989689</v>
+      </c>
+      <c r="N281" s="4">
+        <v>4380183.9896891797</v>
+      </c>
+      <c r="O281" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P281" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q281" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R281" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="S281" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T281" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U281" s="2">
+        <v>48837</v>
+      </c>
+      <c r="V281" s="4">
+        <v>4.3656199999999998</v>
+      </c>
+      <c r="W281" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="X281" s="4">
+        <v>39899.339365029999</v>
+      </c>
+      <c r="Y281" s="4">
+        <v>39899.339365</v>
+      </c>
+      <c r="Z281" s="6">
+        <v>3.4520000000000002E-3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A282" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D282" s="4">
+        <v>13539785.956259999</v>
+      </c>
+      <c r="E282" s="5">
+        <v>99.419849999999997</v>
+      </c>
+      <c r="F282" s="4">
+        <v>13580994.8589756</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J282" s="5">
+        <v>99.419849999999997</v>
+      </c>
+      <c r="K282" s="5">
+        <v>1</v>
+      </c>
+      <c r="L282" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M282" s="4">
+        <v>13580994.858975001</v>
+      </c>
+      <c r="N282" s="4">
+        <v>13580994.8589756</v>
+      </c>
+      <c r="O282" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="P282" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q282" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R282" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="S282" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T282" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U282" s="2">
+        <v>50754</v>
+      </c>
+      <c r="V282" s="4">
+        <v>4.2456199999999997</v>
+      </c>
+      <c r="W282" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="X282" s="4">
+        <v>119759.97094087</v>
+      </c>
+      <c r="Y282" s="4">
+        <v>119759.97094</v>
+      </c>
+      <c r="Z282" s="6">
+        <v>1.0706E-2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A283" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D283" s="4">
+        <v>16796588.462522</v>
+      </c>
+      <c r="E283" s="5">
+        <v>98.811449999999994</v>
+      </c>
+      <c r="F283" s="4">
+        <v>16746218.993012501</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J283" s="5">
+        <v>98.811449999999994</v>
+      </c>
+      <c r="K283" s="5">
+        <v>1</v>
+      </c>
+      <c r="L283" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M283" s="4">
+        <v>16746218.993012</v>
+      </c>
+      <c r="N283" s="4">
+        <v>16746218.993012501</v>
+      </c>
+      <c r="O283" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="P283" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q283" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R283" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="S283" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T283" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U283" s="2">
+        <v>50936</v>
+      </c>
+      <c r="V283" s="4">
+        <v>4.2656200000000002</v>
+      </c>
+      <c r="W283" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="X283" s="4">
+        <v>149266.38266147001</v>
+      </c>
+      <c r="Y283" s="4">
+        <v>149266.38266100001</v>
+      </c>
+      <c r="Z283" s="6">
+        <v>1.3200999999999999E-2</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A284" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D284" s="4">
+        <v>13704817.09127</v>
+      </c>
+      <c r="E284" s="5">
+        <v>97.870350000000002</v>
+      </c>
+      <c r="F284" s="4">
+        <v>13533601.0982462</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J284" s="5">
+        <v>97.870350000000002</v>
+      </c>
+      <c r="K284" s="5">
+        <v>1</v>
+      </c>
+      <c r="L284" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M284" s="4">
+        <v>13533601.098246001</v>
+      </c>
+      <c r="N284" s="4">
+        <v>13533601.0982462</v>
+      </c>
+      <c r="O284" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P284" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q284" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R284" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="S284" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T284" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U284" s="2">
+        <v>50936</v>
+      </c>
+      <c r="V284" s="4">
+        <v>4.2256200000000002</v>
+      </c>
+      <c r="W284" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="X284" s="4">
+        <v>120648.64416086</v>
+      </c>
+      <c r="Y284" s="4">
+        <v>120648.64416</v>
+      </c>
+      <c r="Z284" s="6">
+        <v>1.0668E-2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A285" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D285" s="4">
+        <v>6652576.2185699996</v>
+      </c>
+      <c r="E285" s="5">
+        <v>98.134420000000006</v>
+      </c>
+      <c r="F285" s="4">
+        <v>6586755.0196439801</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J285" s="5">
+        <v>98.134420000000006</v>
+      </c>
+      <c r="K285" s="5">
+        <v>1</v>
+      </c>
+      <c r="L285" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M285" s="4">
+        <v>6586755.0196430003</v>
+      </c>
+      <c r="N285" s="4">
+        <v>6586755.0196439801</v>
+      </c>
+      <c r="O285" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="P285" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q285" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R285" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="S285" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T285" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U285" s="2">
+        <v>51119</v>
+      </c>
+      <c r="V285" s="4">
+        <v>4.2056199999999997</v>
+      </c>
+      <c r="W285" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="X285" s="4">
+        <v>58287.932492380001</v>
+      </c>
+      <c r="Y285" s="4">
+        <v>58287.932492</v>
+      </c>
+      <c r="Z285" s="6">
+        <v>5.1919999999999996E-3</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A286" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D286" s="4">
+        <v>3958578.223671</v>
+      </c>
+      <c r="E286" s="5">
+        <v>98.152540000000002</v>
+      </c>
+      <c r="F286" s="4">
+        <v>3919551.68957284</v>
+      </c>
+      <c r="G286" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H286" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I286" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J286" s="5">
+        <v>98.152540000000002</v>
+      </c>
+      <c r="K286" s="5">
+        <v>1</v>
+      </c>
+      <c r="L286" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M286" s="4">
+        <v>3919551.6895719999</v>
+      </c>
+      <c r="N286" s="4">
+        <v>3919551.68957284</v>
+      </c>
+      <c r="O286" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P286" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q286" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R286" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="S286" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T286" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U286" s="2">
+        <v>51119</v>
+      </c>
+      <c r="V286" s="4">
+        <v>4.1356200000000003</v>
+      </c>
+      <c r="W286" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="X286" s="4">
+        <v>34106.615152869999</v>
+      </c>
+      <c r="Y286" s="4">
+        <v>34106.615151999998</v>
+      </c>
+      <c r="Z286" s="6">
+        <v>3.0890000000000002E-3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A287" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D287" s="4">
+        <v>7590200.4904800002</v>
+      </c>
+      <c r="E287" s="5">
+        <v>98.853480000000005</v>
+      </c>
+      <c r="F287" s="4">
+        <v>7569206.0591749996</v>
+      </c>
+      <c r="G287" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H287" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I287" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J287" s="5">
+        <v>98.853480000000005</v>
+      </c>
+      <c r="K287" s="5">
+        <v>1</v>
+      </c>
+      <c r="L287" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M287" s="4">
+        <v>7569206.0591749996</v>
+      </c>
+      <c r="N287" s="4">
+        <v>7569206.0591749996</v>
+      </c>
+      <c r="O287" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="P287" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q287" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R287" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="S287" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T287" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U287" s="2">
+        <v>51851</v>
+      </c>
+      <c r="V287" s="4">
+        <v>4.1756200000000003</v>
+      </c>
+      <c r="W287" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="X287" s="4">
+        <v>66028.735358449994</v>
+      </c>
+      <c r="Y287" s="4">
+        <v>66028.735358000005</v>
+      </c>
+      <c r="Z287" s="6">
+        <v>5.9659999999999999E-3</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A288" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D288" s="4">
+        <v>2672290.9504</v>
+      </c>
+      <c r="E288" s="5">
+        <v>95.082819999999998</v>
+      </c>
+      <c r="F288" s="4">
+        <v>2564971.5008719298</v>
+      </c>
+      <c r="G288" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H288" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J288" s="5">
+        <v>95.082819999999998</v>
+      </c>
+      <c r="K288" s="5">
+        <v>1</v>
+      </c>
+      <c r="L288" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M288" s="4">
+        <v>2564971.5008709999</v>
+      </c>
+      <c r="N288" s="4">
+        <v>2564971.5008719298</v>
+      </c>
+      <c r="O288" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P288" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q288" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R288" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="S288" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T288" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U288" s="2">
+        <v>51119</v>
+      </c>
+      <c r="V288" s="4">
+        <v>4.3256199999999998</v>
+      </c>
+      <c r="W288" s="3" t="s">
+        <v>964</v>
+      </c>
+      <c r="X288" s="4">
+        <v>24081.90662681</v>
+      </c>
+      <c r="Y288" s="4">
+        <v>24081.906626</v>
+      </c>
+      <c r="Z288" s="6">
+        <v>2.0209999999999998E-3</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A289" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D289" s="4">
+        <v>938929.6899</v>
+      </c>
+      <c r="E289" s="5">
+        <v>99.997649999999993</v>
+      </c>
+      <c r="F289" s="4">
+        <v>938907.62505229004</v>
+      </c>
+      <c r="G289" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H289" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I289" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J289" s="5">
+        <v>99.997649999999993</v>
+      </c>
+      <c r="K289" s="5">
+        <v>1</v>
+      </c>
+      <c r="L289" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M289" s="4">
+        <v>938907.62505200005</v>
+      </c>
+      <c r="N289" s="4">
+        <v>938907.62505229004</v>
+      </c>
+      <c r="O289" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="P289" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q289" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R289" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="S289" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T289" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U289" s="2">
+        <v>46230</v>
+      </c>
+      <c r="V289" s="4">
+        <v>4.6802900000000003</v>
+      </c>
+      <c r="W289" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="X289" s="4">
         <v>0</v>
       </c>
-      <c r="Z257" s="6">
-[...73 lines deleted...]
-      <c r="X258" s="4">
+      <c r="Y289" s="4">
         <v>0</v>
       </c>
-      <c r="Y258" s="4">
+      <c r="Z289" s="6">
+        <v>7.3999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A290" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D290" s="4">
+        <v>3324956.6779</v>
+      </c>
+      <c r="E290" s="5">
+        <v>98.899680000000004</v>
+      </c>
+      <c r="F290" s="4">
+        <v>3301356.35429325</v>
+      </c>
+      <c r="G290" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H290" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I290" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J290" s="5">
+        <v>98.899680000000004</v>
+      </c>
+      <c r="K290" s="5">
+        <v>1</v>
+      </c>
+      <c r="L290" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M290" s="4">
+        <v>3301356.354293</v>
+      </c>
+      <c r="N290" s="4">
+        <v>3301356.35429325</v>
+      </c>
+      <c r="O290" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P290" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q290" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R290" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="S290" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T290" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U290" s="2">
+        <v>47051</v>
+      </c>
+      <c r="V290" s="4">
+        <v>4.2602900000000004</v>
+      </c>
+      <c r="W290" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="X290" s="4">
+        <v>12984.83971152</v>
+      </c>
+      <c r="Y290" s="4">
+        <v>12984.839711000001</v>
+      </c>
+      <c r="Z290" s="6">
+        <v>2.6020000000000001E-3</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A291" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D291" s="4">
+        <v>8922866.3842799999</v>
+      </c>
+      <c r="E291" s="5">
+        <v>99.194469999999995</v>
+      </c>
+      <c r="F291" s="4">
+        <v>8949404.0299079306</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J291" s="5">
+        <v>99.194469999999995</v>
+      </c>
+      <c r="K291" s="5">
+        <v>1</v>
+      </c>
+      <c r="L291" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M291" s="4">
+        <v>8949404.0299069993</v>
+      </c>
+      <c r="N291" s="4">
+        <v>8949404.0299079306</v>
+      </c>
+      <c r="O291" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P291" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="Q291" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R291" s="3" t="s">
+        <v>972</v>
+      </c>
+      <c r="S291" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T291" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U291" s="2">
+        <v>51302</v>
+      </c>
+      <c r="V291" s="4">
+        <v>4.8525999999999998</v>
+      </c>
+      <c r="W291" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="X291" s="4">
+        <v>98414.011213220001</v>
+      </c>
+      <c r="Y291" s="4">
+        <v>98414.011213000005</v>
+      </c>
+      <c r="Z291" s="6">
+        <v>7.0540000000000004E-3</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A292" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D292" s="4">
+        <v>5843931.6395220002</v>
+      </c>
+      <c r="E292" s="5">
+        <v>100.3917</v>
+      </c>
+      <c r="F292" s="4">
+        <v>5904407.3420762103</v>
+      </c>
+      <c r="G292" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H292" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I292" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J292" s="5">
+        <v>100.3917</v>
+      </c>
+      <c r="K292" s="5">
+        <v>1</v>
+      </c>
+      <c r="L292" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M292" s="4">
+        <v>5904407.3420759998</v>
+      </c>
+      <c r="N292" s="4">
+        <v>5904407.3420762103</v>
+      </c>
+      <c r="O292" s="3" t="s">
+        <v>978</v>
+      </c>
+      <c r="P292" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q292" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R292" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="S292" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T292" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U292" s="2">
+        <v>46868</v>
+      </c>
+      <c r="V292" s="4">
+        <v>5.6302899999999996</v>
+      </c>
+      <c r="W292" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="X292" s="4">
+        <v>37585.022322210003</v>
+      </c>
+      <c r="Y292" s="4">
+        <v>37585.022321999997</v>
+      </c>
+      <c r="Z292" s="6">
+        <v>4.6540000000000002E-3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A293" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D293" s="4">
+        <v>1150000</v>
+      </c>
+      <c r="E293" s="5">
+        <v>89.904570000000007</v>
+      </c>
+      <c r="F293" s="4">
+        <v>1036058.8050000001</v>
+      </c>
+      <c r="G293" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H293" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I293" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J293" s="5">
+        <v>89.904570000000007</v>
+      </c>
+      <c r="K293" s="5">
+        <v>1</v>
+      </c>
+      <c r="L293" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M293" s="4">
+        <v>1036058.8050000001</v>
+      </c>
+      <c r="N293" s="4">
+        <v>1036058.8050000001</v>
+      </c>
+      <c r="O293" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P293" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="Q293" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R293" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="S293" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T293" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U293" s="2">
+        <v>53220</v>
+      </c>
+      <c r="V293" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="W293" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="X293" s="4">
+        <v>2156.25</v>
+      </c>
+      <c r="Y293" s="4">
+        <v>2156.25</v>
+      </c>
+      <c r="Z293" s="6">
+        <v>8.1599999999999999E-4</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A294" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D294" s="4">
+        <v>6204405.5406240001</v>
+      </c>
+      <c r="E294" s="5">
+        <v>99.891559999999998</v>
+      </c>
+      <c r="F294" s="4">
+        <v>6237296.51106699</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J294" s="5">
+        <v>99.891559999999998</v>
+      </c>
+      <c r="K294" s="5">
+        <v>1</v>
+      </c>
+      <c r="L294" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M294" s="4">
+        <v>6237296.511066</v>
+      </c>
+      <c r="N294" s="4">
+        <v>6237296.51106699</v>
+      </c>
+      <c r="O294" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P294" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q294" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R294" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="S294" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T294" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U294" s="2">
+        <v>47051</v>
+      </c>
+      <c r="V294" s="4">
+        <v>5.5802899999999998</v>
+      </c>
+      <c r="W294" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="X294" s="4">
+        <v>39619.027811699998</v>
+      </c>
+      <c r="Y294" s="4">
+        <v>39619.027811</v>
+      </c>
+      <c r="Z294" s="6">
+        <v>4.9160000000000002E-3</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A295" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D295" s="4">
+        <v>13674624.025216</v>
+      </c>
+      <c r="E295" s="5">
+        <v>98.942740000000001</v>
+      </c>
+      <c r="F295" s="4">
+        <v>13593102.7426941</v>
+      </c>
+      <c r="G295" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H295" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I295" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J295" s="5">
+        <v>98.942740000000001</v>
+      </c>
+      <c r="K295" s="5">
+        <v>1</v>
+      </c>
+      <c r="L295" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M295" s="4">
+        <v>13593102.742694</v>
+      </c>
+      <c r="N295" s="4">
+        <v>13593102.7426941</v>
+      </c>
+      <c r="O295" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="P295" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q295" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R295" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="S295" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T295" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U295" s="2">
+        <v>47508</v>
+      </c>
+      <c r="V295" s="4">
+        <v>5.0302899999999999</v>
+      </c>
+      <c r="W295" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="X295" s="4">
+        <v>63055.047447149998</v>
+      </c>
+      <c r="Y295" s="4">
+        <v>63055.047446999997</v>
+      </c>
+      <c r="Z295" s="6">
+        <v>1.0715000000000001E-2</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A296" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D296" s="4">
+        <v>3101866.9199700002</v>
+      </c>
+      <c r="E296" s="5">
+        <v>104.52934</v>
+      </c>
+      <c r="F296" s="4">
+        <v>3253371.59980878</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J296" s="5">
+        <v>104.52934</v>
+      </c>
+      <c r="K296" s="5">
+        <v>1</v>
+      </c>
+      <c r="L296" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M296" s="4">
+        <v>3253371.599808</v>
+      </c>
+      <c r="N296" s="4">
+        <v>3253371.59980878</v>
+      </c>
+      <c r="O296" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P296" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q296" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R296" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="S296" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T296" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U296" s="2">
+        <v>51789</v>
+      </c>
+      <c r="V296" s="4">
+        <v>8.4915699999999994</v>
+      </c>
+      <c r="W296" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="X296" s="4">
+        <v>11010.58068581</v>
+      </c>
+      <c r="Y296" s="4">
+        <v>11010.580685000001</v>
+      </c>
+      <c r="Z296" s="6">
+        <v>2.5639999999999999E-3</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A297" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D297" s="4">
+        <v>6897862.5860540001</v>
+      </c>
+      <c r="E297" s="5">
+        <v>97.361159999999998</v>
+      </c>
+      <c r="F297" s="4">
+        <v>6722478.2217272501</v>
+      </c>
+      <c r="G297" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H297" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I297" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J297" s="5">
+        <v>97.361159999999998</v>
+      </c>
+      <c r="K297" s="5">
+        <v>1</v>
+      </c>
+      <c r="L297" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M297" s="4">
+        <v>6722478.2217269996</v>
+      </c>
+      <c r="N297" s="4">
+        <v>6722478.2217272501</v>
+      </c>
+      <c r="O297" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P297" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="Q297" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R297" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="S297" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T297" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U297" s="2">
+        <v>55899</v>
+      </c>
+      <c r="V297" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="W297" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="X297" s="4">
+        <v>6639.1927390800001</v>
+      </c>
+      <c r="Y297" s="4">
+        <v>6639.1927390000001</v>
+      </c>
+      <c r="Z297" s="6">
+        <v>5.2989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A298" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D298" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E298" s="5">
+        <v>29553.533100000001</v>
+      </c>
+      <c r="F298" s="4">
+        <v>295535.33100000001</v>
+      </c>
+      <c r="G298" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H298" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I298" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J298" s="5">
+        <v>29553.533100000001</v>
+      </c>
+      <c r="K298" s="5">
+        <v>1</v>
+      </c>
+      <c r="L298" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M298" s="4">
+        <v>295535.33100000001</v>
+      </c>
+      <c r="N298" s="4">
+        <v>295535.33100000001</v>
+      </c>
+      <c r="O298" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P298" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="Q298" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R298" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="S298" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T298" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U298" s="2">
+        <v>57269</v>
+      </c>
+      <c r="V298" s="4">
         <v>0</v>
       </c>
-      <c r="Z258" s="6">
-[...73 lines deleted...]
-      <c r="X259" s="4">
+      <c r="W298" s="3" t="s">
+        <v>999</v>
+      </c>
+      <c r="X298" s="4">
         <v>0</v>
       </c>
-      <c r="Y259" s="4">
+      <c r="Y298" s="4">
         <v>0</v>
       </c>
-      <c r="Z259" s="6">
-[...736 lines deleted...]
-      <c r="E269" s="5">
+      <c r="Z298" s="6">
+        <v>2.32E-4</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A299" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D299" s="4">
+        <v>831204.81724799995</v>
+      </c>
+      <c r="E299" s="5">
+        <v>97.886499999999998</v>
+      </c>
+      <c r="F299" s="4">
+        <v>814062.03062585997</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J299" s="5">
+        <v>97.886499999999998</v>
+      </c>
+      <c r="K299" s="5">
+        <v>1</v>
+      </c>
+      <c r="L299" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M299" s="4">
+        <v>814062.03062500001</v>
+      </c>
+      <c r="N299" s="4">
+        <v>814062.03062585997</v>
+      </c>
+      <c r="O299" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P299" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="Q299" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R299" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="S299" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T299" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U299" s="2">
+        <v>49304</v>
+      </c>
+      <c r="V299" s="4">
+        <v>4.5987999999999998</v>
+      </c>
+      <c r="W299" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="X299" s="4">
+        <v>424.72719039999998</v>
+      </c>
+      <c r="Y299" s="4">
+        <v>424.72719000000001</v>
+      </c>
+      <c r="Z299" s="6">
+        <v>6.4099999999999997E-4</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A300" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D300" s="4">
+        <v>454048.25873399997</v>
+      </c>
+      <c r="E300" s="5">
         <v>100</v>
       </c>
-      <c r="F269" s="4">
-[...11 lines deleted...]
-      <c r="J269" s="5">
+      <c r="F300" s="4">
+        <v>456614.55967228999</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J300" s="5">
         <v>100</v>
       </c>
-      <c r="K269" s="5">
-[...1949 lines deleted...]
-      <c r="U293" s="2">
+      <c r="K300" s="5">
+        <v>1</v>
+      </c>
+      <c r="L300" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M300" s="4">
+        <v>456614.559672</v>
+      </c>
+      <c r="N300" s="4">
+        <v>456614.55967228999</v>
+      </c>
+      <c r="O300" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P300" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="Q300" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R300" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="S300" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T300" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U300" s="2">
         <v>47956</v>
       </c>
-      <c r="V293" s="4">
+      <c r="V300" s="4">
         <v>5.0868399999999996</v>
       </c>
-      <c r="W293" s="3" t="s">
-[...153 lines deleted...]
-      <c r="U295" s="2">
+      <c r="W300" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="X300" s="4">
+        <v>2566.30093829</v>
+      </c>
+      <c r="Y300" s="4">
+        <v>2566.3009379999999</v>
+      </c>
+      <c r="Z300" s="6">
+        <v>3.59E-4</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A301" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D301" s="4">
+        <v>3576496.5937919999</v>
+      </c>
+      <c r="E301" s="5">
+        <v>80.068860000000001</v>
+      </c>
+      <c r="F301" s="4">
+        <v>2878545.5714778402</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J301" s="5">
+        <v>80.068860000000001</v>
+      </c>
+      <c r="K301" s="5">
+        <v>1</v>
+      </c>
+      <c r="L301" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M301" s="4">
+        <v>2878545.5714770001</v>
+      </c>
+      <c r="N301" s="4">
+        <v>2878545.5714778402</v>
+      </c>
+      <c r="O301" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="P301" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="Q301" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R301" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="S301" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T301" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U301" s="2">
         <v>49454</v>
       </c>
-      <c r="V295" s="4">
-[...76 lines deleted...]
-      <c r="U296" s="2">
+      <c r="V301" s="4">
+        <v>5.1658400000000002</v>
+      </c>
+      <c r="W301" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="X301" s="4">
+        <v>14885.52088975</v>
+      </c>
+      <c r="Y301" s="4">
+        <v>14885.520888999999</v>
+      </c>
+      <c r="Z301" s="6">
+        <v>2.2690000000000002E-3</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A302" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D302" s="4">
+        <v>2872498.9092799998</v>
+      </c>
+      <c r="E302" s="5">
+        <v>91.776570000000007</v>
+      </c>
+      <c r="F302" s="4">
+        <v>2637563.63873755</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J302" s="5">
+        <v>91.776570000000007</v>
+      </c>
+      <c r="K302" s="5">
+        <v>1</v>
+      </c>
+      <c r="L302" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M302" s="4">
+        <v>2637563.6387370001</v>
+      </c>
+      <c r="N302" s="4">
+        <v>2637563.63873755</v>
+      </c>
+      <c r="O302" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="P302" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="Q302" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R302" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="S302" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T302" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U302" s="2">
         <v>50065</v>
       </c>
-      <c r="V296" s="4">
-[...76 lines deleted...]
-      <c r="U297" s="2">
+      <c r="V302" s="4">
+        <v>4.0187999999999997</v>
+      </c>
+      <c r="W302" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="X302" s="4">
+        <v>1282.6665129600001</v>
+      </c>
+      <c r="Y302" s="4">
+        <v>1282.666512</v>
+      </c>
+      <c r="Z302" s="6">
+        <v>2.0790000000000001E-3</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A303" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D303" s="4">
+        <v>7509182.041065</v>
+      </c>
+      <c r="E303" s="5">
+        <v>43.012329999999999</v>
+      </c>
+      <c r="F303" s="4">
+        <v>3233185.5422130101</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J303" s="5">
+        <v>43.012329999999999</v>
+      </c>
+      <c r="K303" s="5">
+        <v>1</v>
+      </c>
+      <c r="L303" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M303" s="4">
+        <v>3233185.5422129999</v>
+      </c>
+      <c r="N303" s="4">
+        <v>3233185.5422130101</v>
+      </c>
+      <c r="O303" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P303" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="Q303" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R303" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="S303" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T303" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U303" s="2">
         <v>57735</v>
       </c>
-      <c r="V297" s="4">
-[...402 lines deleted...]
-      <c r="W302" s="3" t="s">
+      <c r="V303" s="4">
+        <v>4.2388000000000003</v>
+      </c>
+      <c r="W303" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="X302" s="4">
-[...10 lines deleted...]
-      <c r="A303" s="3" t="s">
+      <c r="X303" s="4">
+        <v>3311.3824094000001</v>
+      </c>
+      <c r="Y303" s="4">
+        <v>3311.3824089999998</v>
+      </c>
+      <c r="Z303" s="6">
+        <v>2.5479999999999999E-3</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A304" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="B303" s="3" t="s">
+      <c r="B304" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="C303" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C304" s="3" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="D304" s="4">
-        <v>9158512.9273589998</v>
+        <v>448116.60553399997</v>
       </c>
       <c r="E304" s="5">
-        <v>95.422889999999995</v>
+        <v>99.996250000000003</v>
       </c>
       <c r="F304" s="4">
-        <v>8739317.7163095605</v>
+        <v>448336.24739907001</v>
       </c>
       <c r="G304" s="3" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>95.422889999999995</v>
+        <v>99.996250000000003</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>8739317.7163089998</v>
+        <v>448336.24739899999</v>
       </c>
       <c r="N304" s="4">
-        <v>8739317.7163095605</v>
+        <v>448336.24739907001</v>
       </c>
       <c r="O304" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P304" s="3" t="s">
         <v>1024</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="R304" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S304" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T304" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U304" s="2">
+        <v>53352</v>
+      </c>
+      <c r="V304" s="4">
+        <v>4.7488000000000001</v>
+      </c>
+      <c r="W304" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="X304" s="4">
+        <v>236.44623737000001</v>
+      </c>
+      <c r="Y304" s="4">
+        <v>236.446237</v>
+      </c>
+      <c r="Z304" s="6">
+        <v>3.5300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A305" s="3" t="s">
         <v>1026</v>
       </c>
-      <c r="S304" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U304" s="2">
+      <c r="B305" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D305" s="4">
+        <v>6897850.3171049999</v>
+      </c>
+      <c r="E305" s="5">
+        <v>97.488039999999998</v>
+      </c>
+      <c r="F305" s="4">
+        <v>6730413.508006</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J305" s="5">
+        <v>97.488039999999998</v>
+      </c>
+      <c r="K305" s="5">
+        <v>1</v>
+      </c>
+      <c r="L305" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M305" s="4">
+        <v>6730413.508006</v>
+      </c>
+      <c r="N305" s="4">
+        <v>6730413.508006</v>
+      </c>
+      <c r="O305" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P305" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="Q305" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R305" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="S305" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T305" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U305" s="2">
+        <v>59130</v>
+      </c>
+      <c r="V305" s="4">
+        <v>1.05</v>
+      </c>
+      <c r="W305" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="X305" s="4">
+        <v>5834.4317265500003</v>
+      </c>
+      <c r="Y305" s="4">
+        <v>5834.4317259999998</v>
+      </c>
+      <c r="Z305" s="6">
+        <v>5.3049999999999998E-3</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A306" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D306" s="4">
+        <v>6900000</v>
+      </c>
+      <c r="E306" s="5">
+        <v>99.344319999999996</v>
+      </c>
+      <c r="F306" s="4">
+        <v>6863895.0599999996</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J306" s="5">
+        <v>99.344319999999996</v>
+      </c>
+      <c r="K306" s="5">
+        <v>1</v>
+      </c>
+      <c r="L306" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M306" s="4">
+        <v>6863895.0599999996</v>
+      </c>
+      <c r="N306" s="4">
+        <v>6863895.0599999996</v>
+      </c>
+      <c r="O306" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P306" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="Q306" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R306" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="S306" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T306" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U306" s="2">
+        <v>59130</v>
+      </c>
+      <c r="V306" s="4">
+        <v>4.7671200000000002</v>
+      </c>
+      <c r="W306" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="X306" s="4">
+        <v>9136.98</v>
+      </c>
+      <c r="Y306" s="4">
+        <v>9136.98</v>
+      </c>
+      <c r="Z306" s="6">
+        <v>5.4099999999999999E-3</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A307" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D307" s="4">
+        <v>17741000</v>
+      </c>
+      <c r="E307" s="5">
+        <v>98.910120000000006</v>
+      </c>
+      <c r="F307" s="4">
+        <v>17572861.8408444</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J307" s="5">
+        <v>98.910120000000006</v>
+      </c>
+      <c r="K307" s="5">
+        <v>1</v>
+      </c>
+      <c r="L307" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M307" s="4">
+        <v>17572861.840844002</v>
+      </c>
+      <c r="N307" s="4">
+        <v>17572861.8408444</v>
+      </c>
+      <c r="O307" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P307" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="Q307" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R307" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="S307" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T307" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U307" s="2">
+        <v>59130</v>
+      </c>
+      <c r="V307" s="4">
+        <v>5.1171199999999999</v>
+      </c>
+      <c r="W307" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="X307" s="4">
+        <v>25217.45164444</v>
+      </c>
+      <c r="Y307" s="4">
+        <v>25217.451644000001</v>
+      </c>
+      <c r="Z307" s="6">
+        <v>1.3852E-2</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A308" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D308" s="4">
+        <v>9839504.0700000003</v>
+      </c>
+      <c r="E308" s="5">
+        <v>97.900109999999998</v>
+      </c>
+      <c r="F308" s="4">
+        <v>9666968.2568047307</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J308" s="5">
+        <v>97.900109999999998</v>
+      </c>
+      <c r="K308" s="5">
+        <v>1</v>
+      </c>
+      <c r="L308" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M308" s="4">
+        <v>9666968.2568040006</v>
+      </c>
+      <c r="N308" s="4">
+        <v>9666968.2568047307</v>
+      </c>
+      <c r="O308" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P308" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Q308" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R308" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S308" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T308" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U308" s="2">
+        <v>51822</v>
+      </c>
+      <c r="V308" s="4">
+        <v>4.3</v>
+      </c>
+      <c r="W308" s="3" t="s">
+        <v>1038</v>
+      </c>
+      <c r="X308" s="4">
+        <v>34082.94882025</v>
+      </c>
+      <c r="Y308" s="4">
+        <v>34082.948819999998</v>
+      </c>
+      <c r="Z308" s="6">
+        <v>7.62E-3</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A309" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D309" s="4">
+        <v>12698410.627067</v>
+      </c>
+      <c r="E309" s="5">
+        <v>99.568659999999994</v>
+      </c>
+      <c r="F309" s="4">
+        <v>12658970.986234</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J309" s="5">
+        <v>99.568659999999994</v>
+      </c>
+      <c r="K309" s="5">
+        <v>1</v>
+      </c>
+      <c r="L309" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M309" s="4">
+        <v>12658970.986234</v>
+      </c>
+      <c r="N309" s="4">
+        <v>12658970.986234</v>
+      </c>
+      <c r="O309" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P309" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="Q309" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R309" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="S309" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T309" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U309" s="2">
+        <v>50603</v>
+      </c>
+      <c r="V309" s="4">
+        <v>1.4990000000000001</v>
+      </c>
+      <c r="W309" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="X309" s="4">
+        <v>15333.683565810001</v>
+      </c>
+      <c r="Y309" s="4">
+        <v>15333.683564999999</v>
+      </c>
+      <c r="Z309" s="6">
+        <v>9.979E-3</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A310" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D310" s="4">
+        <v>9114016.9958909992</v>
+      </c>
+      <c r="E310" s="5">
+        <v>95.535439999999994</v>
+      </c>
+      <c r="F310" s="4">
+        <v>8717996.8559895102</v>
+      </c>
+      <c r="G310" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H310" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I310" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J310" s="5">
+        <v>95.535439999999994</v>
+      </c>
+      <c r="K310" s="5">
+        <v>1</v>
+      </c>
+      <c r="L310" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M310" s="4">
+        <v>8717996.8559889998</v>
+      </c>
+      <c r="N310" s="4">
+        <v>8717996.8559895102</v>
+      </c>
+      <c r="O310" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P310" s="3" t="s">
+        <v>1041</v>
+      </c>
+      <c r="Q310" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R310" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="S310" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T310" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U310" s="2">
         <v>51091</v>
       </c>
-      <c r="V304" s="4">
+      <c r="V310" s="4">
         <v>1.482</v>
       </c>
-      <c r="W304" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D305" s="4">
+      <c r="W310" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="X310" s="4">
+        <v>10880.617290259999</v>
+      </c>
+      <c r="Y310" s="4">
+        <v>10880.61729</v>
+      </c>
+      <c r="Z310" s="6">
+        <v>6.8719999999999996E-3</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A311" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D311" s="4">
         <v>4353034.6859600004</v>
       </c>
-      <c r="E305" s="5">
-[...47 lines deleted...]
-      <c r="U305" s="2">
+      <c r="E311" s="5">
+        <v>99.944599999999994</v>
+      </c>
+      <c r="F311" s="4">
+        <v>4369443.6279576402</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J311" s="5">
+        <v>99.944599999999994</v>
+      </c>
+      <c r="K311" s="5">
+        <v>1</v>
+      </c>
+      <c r="L311" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M311" s="4">
+        <v>4369443.6279570004</v>
+      </c>
+      <c r="N311" s="4">
+        <v>4369443.6279576402</v>
+      </c>
+      <c r="O311" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P311" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="Q311" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R311" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="S311" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T311" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U311" s="2">
         <v>48694</v>
       </c>
-      <c r="V305" s="4">
+      <c r="V311" s="4">
         <v>4.7165900000000001</v>
       </c>
-      <c r="W305" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z305" s="6">
+      <c r="W311" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="X311" s="4">
+        <v>18820.523213659999</v>
+      </c>
+      <c r="Y311" s="4">
+        <v>18820.523213</v>
+      </c>
+      <c r="Z311" s="6">
         <v>3.444E-3</v>
       </c>
     </row>
-    <row r="306" spans="1:26" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-      <c r="V306" s="4">
+    <row r="312" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A312" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D312" s="4">
+        <v>968905.55361599999</v>
+      </c>
+      <c r="E312" s="5">
+        <v>97.841809999999995</v>
+      </c>
+      <c r="F312" s="4">
+        <v>953244.42262216995</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I312" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J312" s="5">
+        <v>97.841809999999995</v>
+      </c>
+      <c r="K312" s="5">
+        <v>1</v>
+      </c>
+      <c r="L312" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M312" s="4">
+        <v>953244.42262199998</v>
+      </c>
+      <c r="N312" s="4">
+        <v>953244.42262216995</v>
+      </c>
+      <c r="O312" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P312" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="Q312" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R312" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="S312" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T312" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U312" s="2">
+        <v>53373</v>
+      </c>
+      <c r="V312" s="4">
         <v>6.726</v>
       </c>
-      <c r="W306" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U307" s="2">
+      <c r="W312" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="X312" s="4">
+        <v>5249.6917737499998</v>
+      </c>
+      <c r="Y312" s="4">
+        <v>5249.6917729999996</v>
+      </c>
+      <c r="Z312" s="6">
+        <v>7.5100000000000004E-4</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A313" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D313" s="4">
+        <v>3391461.0468649999</v>
+      </c>
+      <c r="E313" s="5">
+        <v>90.060789999999997</v>
+      </c>
+      <c r="F313" s="4">
+        <v>3061261.2772740298</v>
+      </c>
+      <c r="G313" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H313" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I313" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J313" s="5">
+        <v>90.060789999999997</v>
+      </c>
+      <c r="K313" s="5">
+        <v>1</v>
+      </c>
+      <c r="L313" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M313" s="4">
+        <v>3061261.277274</v>
+      </c>
+      <c r="N313" s="4">
+        <v>3061261.2772740298</v>
+      </c>
+      <c r="O313" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P313" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Q313" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R313" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="S313" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T313" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U313" s="2">
         <v>55513</v>
       </c>
-      <c r="V307" s="4">
+      <c r="V313" s="4">
         <v>2.52</v>
       </c>
-      <c r="W307" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U308" s="2">
+      <c r="W313" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="X313" s="4">
+        <v>6884.6659251399997</v>
+      </c>
+      <c r="Y313" s="4">
+        <v>6884.6659250000002</v>
+      </c>
+      <c r="Z313" s="6">
+        <v>2.4130000000000002E-3</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A314" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D314" s="4">
+        <v>1196482.4739999999</v>
+      </c>
+      <c r="E314" s="5">
+        <v>82.840220000000002</v>
+      </c>
+      <c r="F314" s="4">
+        <v>994840.91784948995</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J314" s="5">
+        <v>82.840220000000002</v>
+      </c>
+      <c r="K314" s="5">
+        <v>1</v>
+      </c>
+      <c r="L314" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M314" s="4">
+        <v>994840.91784899996</v>
+      </c>
+      <c r="N314" s="4">
+        <v>994840.91784948995</v>
+      </c>
+      <c r="O314" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P314" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Q314" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R314" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="S314" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T314" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U314" s="2">
         <v>55513</v>
       </c>
-      <c r="V308" s="4">
+      <c r="V314" s="4">
         <v>3.81</v>
       </c>
-      <c r="W308" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U309" s="2">
+      <c r="W314" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="X314" s="4">
+        <v>3672.2041264499999</v>
+      </c>
+      <c r="Y314" s="4">
+        <v>3672.2041260000001</v>
+      </c>
+      <c r="Z314" s="6">
+        <v>7.8399999999999997E-4</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A315" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D315" s="4">
+        <v>2265687.9350000001</v>
+      </c>
+      <c r="E315" s="5">
+        <v>88.570409999999995</v>
+      </c>
+      <c r="F315" s="4">
+        <v>2012898.0581108299</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J315" s="5">
+        <v>88.570409999999995</v>
+      </c>
+      <c r="K315" s="5">
+        <v>1</v>
+      </c>
+      <c r="L315" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M315" s="4">
+        <v>2012898.0581100001</v>
+      </c>
+      <c r="N315" s="4">
+        <v>2012898.0581108299</v>
+      </c>
+      <c r="O315" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P315" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="Q315" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R315" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="S315" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T315" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U315" s="2">
         <v>55574</v>
       </c>
-      <c r="V309" s="4">
+      <c r="V315" s="4">
         <v>3.38</v>
       </c>
-      <c r="W309" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D310" s="4">
+      <c r="W315" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="X315" s="4">
+        <v>6168.9647607999996</v>
+      </c>
+      <c r="Y315" s="4">
+        <v>6168.9647599999998</v>
+      </c>
+      <c r="Z315" s="6">
+        <v>1.586E-3</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A316" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D316" s="4">
         <v>1230174.9985529999</v>
       </c>
-      <c r="E310" s="5">
-[...47 lines deleted...]
-      <c r="U310" s="2">
+      <c r="E316" s="5">
+        <v>100.14830000000001</v>
+      </c>
+      <c r="F316" s="4">
+        <v>1238884.0087870499</v>
+      </c>
+      <c r="G316" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H316" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I316" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J316" s="5">
+        <v>100.14830000000001</v>
+      </c>
+      <c r="K316" s="5">
+        <v>1</v>
+      </c>
+      <c r="L316" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M316" s="4">
+        <v>1238884.0087870001</v>
+      </c>
+      <c r="N316" s="4">
+        <v>1238884.0087870499</v>
+      </c>
+      <c r="O316" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P316" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="Q316" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R316" s="3" t="s">
+        <v>1064</v>
+      </c>
+      <c r="S316" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T316" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U316" s="2">
         <v>48047</v>
       </c>
-      <c r="V310" s="4">
+      <c r="V316" s="4">
         <v>5.0368399999999998</v>
       </c>
-      <c r="W310" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D311" s="4">
+      <c r="W316" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="X316" s="4">
+        <v>6884.6607107899999</v>
+      </c>
+      <c r="Y316" s="4">
+        <v>6884.6607100000001</v>
+      </c>
+      <c r="Z316" s="6">
+        <v>9.7599999999999998E-4</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A317" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D317" s="4">
         <v>1114491.8640000001</v>
       </c>
-      <c r="E311" s="5">
-[...47 lines deleted...]
-      <c r="U311" s="2">
+      <c r="E317" s="5">
+        <v>100.05500000000001</v>
+      </c>
+      <c r="F317" s="4">
+        <v>1119435.9263699199</v>
+      </c>
+      <c r="G317" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H317" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I317" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J317" s="5">
+        <v>100.05500000000001</v>
+      </c>
+      <c r="K317" s="5">
+        <v>1</v>
+      </c>
+      <c r="L317" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M317" s="4">
+        <v>1119435.926369</v>
+      </c>
+      <c r="N317" s="4">
+        <v>1119435.9263699199</v>
+      </c>
+      <c r="O317" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P317" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="Q317" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R317" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="S317" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T317" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U317" s="2">
         <v>48425</v>
       </c>
-      <c r="V311" s="4">
+      <c r="V317" s="4">
         <v>4.6633899999999997</v>
       </c>
-      <c r="W311" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z311" s="6">
+      <c r="W317" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="X317" s="4">
+        <v>4331.0918447200002</v>
+      </c>
+      <c r="Y317" s="4">
+        <v>4331.0918439999996</v>
+      </c>
+      <c r="Z317" s="6">
         <v>8.8199999999999997E-4</v>
       </c>
     </row>
-    <row r="312" spans="1:26" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U312" s="2">
+    <row r="318" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A318" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D318" s="4">
+        <v>4333098.642</v>
+      </c>
+      <c r="E318" s="5">
+        <v>97.578670000000002</v>
+      </c>
+      <c r="F318" s="4">
+        <v>4241444.1210502302</v>
+      </c>
+      <c r="G318" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J318" s="5">
+        <v>97.578670000000002</v>
+      </c>
+      <c r="K318" s="5">
+        <v>1</v>
+      </c>
+      <c r="L318" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M318" s="4">
+        <v>4241444.1210500002</v>
+      </c>
+      <c r="N318" s="4">
+        <v>4241444.1210502302</v>
+      </c>
+      <c r="O318" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P318" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="Q318" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R318" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="S318" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T318" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U318" s="2">
         <v>61112</v>
       </c>
-      <c r="V312" s="4">
-[...76 lines deleted...]
-      <c r="U313" s="2">
+      <c r="V318" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="W318" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="X318" s="4">
+        <v>13264.09639857</v>
+      </c>
+      <c r="Y318" s="4">
+        <v>13264.096398</v>
+      </c>
+      <c r="Z318" s="6">
+        <v>3.3430000000000001E-3</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A319" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D319" s="4">
+        <v>943905.87173599994</v>
+      </c>
+      <c r="E319" s="5">
+        <v>100.35791</v>
+      </c>
+      <c r="F319" s="4">
+        <v>948600.42954044999</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J319" s="5">
+        <v>100.35791</v>
+      </c>
+      <c r="K319" s="5">
+        <v>1</v>
+      </c>
+      <c r="L319" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M319" s="4">
+        <v>948600.42954000004</v>
+      </c>
+      <c r="N319" s="4">
+        <v>948600.42954044999</v>
+      </c>
+      <c r="O319" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P319" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="Q319" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="R319" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="S319" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T319" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U319" s="2">
         <v>46924</v>
       </c>
-      <c r="V313" s="4">
+      <c r="V319" s="4">
         <v>5.0199999999999996</v>
       </c>
-      <c r="W313" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D314" s="4">
+      <c r="W319" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="X319" s="4">
+        <v>1316.2242989199999</v>
+      </c>
+      <c r="Y319" s="4">
+        <v>1316.2242980000001</v>
+      </c>
+      <c r="Z319" s="6">
+        <v>7.4700000000000005E-4</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A320" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D320" s="4">
         <v>3621000</v>
       </c>
-      <c r="E314" s="5">
-[...47 lines deleted...]
-      <c r="U314" s="2">
+      <c r="E320" s="5">
+        <v>100.50026</v>
+      </c>
+      <c r="F320" s="4">
+        <v>3643771.4229333298</v>
+      </c>
+      <c r="G320" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H320" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I320" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J320" s="5">
+        <v>100.50026</v>
+      </c>
+      <c r="K320" s="5">
+        <v>1</v>
+      </c>
+      <c r="L320" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M320" s="4">
+        <v>3643771.4229330001</v>
+      </c>
+      <c r="N320" s="4">
+        <v>3643771.4229333298</v>
+      </c>
+      <c r="O320" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P320" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="Q320" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R320" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="S320" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T320" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U320" s="2">
         <v>47319</v>
       </c>
-      <c r="V314" s="4">
+      <c r="V320" s="4">
         <v>4.63</v>
       </c>
-      <c r="W314" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D315" s="4">
+      <c r="W320" s="3" t="s">
+        <v>1082</v>
+      </c>
+      <c r="X320" s="4">
+        <v>4657.0083333299999</v>
+      </c>
+      <c r="Y320" s="4">
+        <v>4657.0083329999998</v>
+      </c>
+      <c r="Z320" s="6">
+        <v>2.872E-3</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A321" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D321" s="4">
         <v>799791.10683199996</v>
       </c>
-      <c r="E315" s="5">
-[...47 lines deleted...]
-      <c r="U315" s="2">
+      <c r="E321" s="5">
+        <v>100.07729999999999</v>
+      </c>
+      <c r="F321" s="4">
+        <v>804741.75157732004</v>
+      </c>
+      <c r="G321" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H321" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I321" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J321" s="5">
+        <v>100.07729999999999</v>
+      </c>
+      <c r="K321" s="5">
+        <v>1</v>
+      </c>
+      <c r="L321" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M321" s="4">
+        <v>804741.75157700002</v>
+      </c>
+      <c r="N321" s="4">
+        <v>804741.75157732004</v>
+      </c>
+      <c r="O321" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P321" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="Q321" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R321" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="S321" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T321" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U321" s="2">
         <v>48415</v>
       </c>
-      <c r="V315" s="4">
+      <c r="V321" s="4">
         <v>4.8752300000000002</v>
       </c>
-      <c r="W315" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z315" s="6">
+      <c r="W321" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="X321" s="4">
+        <v>4332.40621973</v>
+      </c>
+      <c r="Y321" s="4">
+        <v>4332.4062190000004</v>
+      </c>
+      <c r="Z321" s="6">
         <v>6.3400000000000001E-4</v>
       </c>
     </row>
-    <row r="316" spans="1:26" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U316" s="2">
+    <row r="322" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A322" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D322" s="4">
+        <v>576392.73920399998</v>
+      </c>
+      <c r="E322" s="5">
+        <v>95.458129999999997</v>
+      </c>
+      <c r="F322" s="4">
+        <v>552465.71578543005</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J322" s="5">
+        <v>95.458129999999997</v>
+      </c>
+      <c r="K322" s="5">
+        <v>1</v>
+      </c>
+      <c r="L322" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M322" s="4">
+        <v>552465.71578500001</v>
+      </c>
+      <c r="N322" s="4">
+        <v>552465.71578543005</v>
+      </c>
+      <c r="O322" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P322" s="3" t="s">
+        <v>1089</v>
+      </c>
+      <c r="Q322" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R322" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="S322" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T322" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U322" s="2">
         <v>49577</v>
       </c>
-      <c r="V316" s="4">
-[...76 lines deleted...]
-      <c r="U317" s="2">
+      <c r="V322" s="4">
+        <v>4.4692030000000003</v>
+      </c>
+      <c r="W322" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="X322" s="4">
+        <v>2251.9854850500001</v>
+      </c>
+      <c r="Y322" s="4">
+        <v>2251.9854850000002</v>
+      </c>
+      <c r="Z322" s="6">
+        <v>4.35E-4</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A323" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D323" s="4">
+        <v>2413436.6167600001</v>
+      </c>
+      <c r="E323" s="5">
+        <v>98.248999999999995</v>
+      </c>
+      <c r="F323" s="4">
+        <v>2379368.0761984698</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J323" s="5">
+        <v>98.248999999999995</v>
+      </c>
+      <c r="K323" s="5">
+        <v>1</v>
+      </c>
+      <c r="L323" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M323" s="4">
+        <v>2379368.076198</v>
+      </c>
+      <c r="N323" s="4">
+        <v>2379368.0761984698</v>
+      </c>
+      <c r="O323" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P323" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="Q323" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R323" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="S323" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T323" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U323" s="2">
         <v>53919</v>
       </c>
-      <c r="V317" s="4">
+      <c r="V323" s="4">
         <v>4.2130000000000001</v>
       </c>
-      <c r="W317" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D318" s="4">
+      <c r="W323" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="X323" s="4">
+        <v>8190.7345979399997</v>
+      </c>
+      <c r="Y323" s="4">
+        <v>8190.7345969999997</v>
+      </c>
+      <c r="Z323" s="6">
+        <v>1.8749999999999999E-3</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A324" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D324" s="4">
         <v>9814966</v>
       </c>
-      <c r="E318" s="5">
-[...47 lines deleted...]
-      <c r="U318" s="2">
+      <c r="E324" s="5">
+        <v>96.248999999999995</v>
+      </c>
+      <c r="F324" s="4">
+        <v>9480282.7479865607</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J324" s="5">
+        <v>96.248999999999995</v>
+      </c>
+      <c r="K324" s="5">
+        <v>1</v>
+      </c>
+      <c r="L324" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M324" s="4">
+        <v>9480282.747986</v>
+      </c>
+      <c r="N324" s="4">
+        <v>9480282.7479865607</v>
+      </c>
+      <c r="O324" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="P324" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="Q324" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R324" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S324" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T324" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U324" s="2">
         <v>53919</v>
       </c>
-      <c r="V318" s="4">
+      <c r="V324" s="4">
         <v>4.234</v>
       </c>
-      <c r="W318" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D319" s="4">
+      <c r="W324" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="X324" s="4">
+        <v>33476.122646559998</v>
+      </c>
+      <c r="Y324" s="4">
+        <v>33476.122646000003</v>
+      </c>
+      <c r="Z324" s="6">
+        <v>7.4729999999999996E-3</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A325" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D325" s="4">
         <v>1552500.00828</v>
       </c>
-      <c r="E319" s="5">
-[...47 lines deleted...]
-      <c r="U319" s="2">
+      <c r="E325" s="5">
+        <v>99.998400000000004</v>
+      </c>
+      <c r="F325" s="4">
+        <v>1560367.44007196</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J325" s="5">
+        <v>99.998400000000004</v>
+      </c>
+      <c r="K325" s="5">
+        <v>1</v>
+      </c>
+      <c r="L325" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M325" s="4">
+        <v>1560367.440071</v>
+      </c>
+      <c r="N325" s="4">
+        <v>1560367.44007196</v>
+      </c>
+      <c r="O325" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P325" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="Q325" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R325" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="S325" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T325" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U325" s="2">
         <v>50515</v>
       </c>
-      <c r="V319" s="4">
+      <c r="V325" s="4">
         <v>4.5752300000000004</v>
       </c>
-      <c r="W319" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z319" s="6">
+      <c r="W325" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="X325" s="4">
+        <v>7892.2717920900004</v>
+      </c>
+      <c r="Y325" s="4">
+        <v>7892.2717919999996</v>
+      </c>
+      <c r="Z325" s="6">
         <v>1.23E-3</v>
       </c>
     </row>
-    <row r="320" spans="1:26" x14ac:dyDescent="0.2">
-[...60 lines deleted...]
-      <c r="U320" s="2">
+    <row r="326" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A326" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D326" s="4">
+        <v>3231240.32595</v>
+      </c>
+      <c r="E326" s="5">
+        <v>99.226380000000006</v>
+      </c>
+      <c r="F326" s="4">
+        <v>3220463.70055281</v>
+      </c>
+      <c r="G326" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J326" s="5">
+        <v>99.226380000000006</v>
+      </c>
+      <c r="K326" s="5">
+        <v>1</v>
+      </c>
+      <c r="L326" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M326" s="4">
+        <v>3220463.7005520002</v>
+      </c>
+      <c r="N326" s="4">
+        <v>3220463.70055281</v>
+      </c>
+      <c r="O326" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P326" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="Q326" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R326" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="S326" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T326" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U326" s="2">
         <v>52558</v>
       </c>
-      <c r="V320" s="4">
-[...2 lines deleted...]
-      <c r="W320" s="3" t="s">
+      <c r="V326" s="4">
+        <v>5.3790440000000004</v>
+      </c>
+      <c r="W326" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="X326" s="4">
+        <v>14220.896012429999</v>
+      </c>
+      <c r="Y326" s="4">
+        <v>14220.896011999999</v>
+      </c>
+      <c r="Z326" s="6">
+        <v>2.5379999999999999E-3</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A327" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D327" s="4">
+        <v>745018.49569699995</v>
+      </c>
+      <c r="E327" s="5">
+        <v>91.027029999999996</v>
+      </c>
+      <c r="F327" s="4">
+        <v>681178.98308799998</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J327" s="5">
+        <v>91.027029999999996</v>
+      </c>
+      <c r="K327" s="5">
+        <v>1</v>
+      </c>
+      <c r="L327" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M327" s="4">
+        <v>681178.98308799998</v>
+      </c>
+      <c r="N327" s="4">
+        <v>681178.98308799998</v>
+      </c>
+      <c r="O327" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P327" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="X320" s="4">
-[...70 lines deleted...]
-      <c r="U321" s="2">
+      <c r="Q327" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R327" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="S327" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T327" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U327" s="2">
         <v>53717</v>
       </c>
-      <c r="V321" s="4">
-[...25 lines deleted...]
-      <c r="D322" s="4">
+      <c r="V327" s="4">
+        <v>5.0158399999999999</v>
+      </c>
+      <c r="W327" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="X327" s="4">
+        <v>3010.7735046500002</v>
+      </c>
+      <c r="Y327" s="4">
+        <v>3010.7735039999998</v>
+      </c>
+      <c r="Z327" s="6">
+        <v>5.3600000000000002E-4</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A328" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D328" s="4">
         <v>11594960</v>
       </c>
-      <c r="E322" s="5">
-[...47 lines deleted...]
-      <c r="U322" s="2">
+      <c r="E328" s="5">
+        <v>92.367220000000003</v>
+      </c>
+      <c r="F328" s="4">
+        <v>10768347.4492354</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J328" s="5">
+        <v>92.367220000000003</v>
+      </c>
+      <c r="K328" s="5">
+        <v>1</v>
+      </c>
+      <c r="L328" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M328" s="4">
+        <v>10768347.449235</v>
+      </c>
+      <c r="N328" s="4">
+        <v>10768347.4492354</v>
+      </c>
+      <c r="O328" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P328" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="Q328" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R328" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="S328" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T328" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U328" s="2">
         <v>53044</v>
       </c>
-      <c r="V322" s="4">
-[...76 lines deleted...]
-      <c r="U323" s="2">
+      <c r="V328" s="4">
+        <v>6.0931559999999996</v>
+      </c>
+      <c r="W328" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="X328" s="4">
+        <v>58405.237123420004</v>
+      </c>
+      <c r="Y328" s="4">
+        <v>58405.237122999999</v>
+      </c>
+      <c r="Z328" s="6">
+        <v>8.4880000000000008E-3</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A329" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D329" s="4">
+        <v>1435879.2983889999</v>
+      </c>
+      <c r="E329" s="5">
+        <v>88.043019999999999</v>
+      </c>
+      <c r="F329" s="4">
+        <v>1265018.8834166001</v>
+      </c>
+      <c r="G329" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H329" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I329" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J329" s="5">
+        <v>88.043019999999999</v>
+      </c>
+      <c r="K329" s="5">
+        <v>1</v>
+      </c>
+      <c r="L329" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M329" s="4">
+        <v>1265018.8834160001</v>
+      </c>
+      <c r="N329" s="4">
+        <v>1265018.8834166001</v>
+      </c>
+      <c r="O329" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P329" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q329" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R329" s="3" t="s">
+        <v>1113</v>
+      </c>
+      <c r="S329" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T329" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U329" s="2">
         <v>49485</v>
       </c>
-      <c r="V323" s="4">
-[...76 lines deleted...]
-      <c r="U324" s="2">
+      <c r="V329" s="4">
+        <v>4.1487999999999996</v>
+      </c>
+      <c r="W329" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="X329" s="4">
+        <v>827.38556015999995</v>
+      </c>
+      <c r="Y329" s="4">
+        <v>827.38556000000005</v>
+      </c>
+      <c r="Z329" s="6">
+        <v>9.9700000000000006E-4</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A330" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D330" s="4">
+        <v>1404604.106657</v>
+      </c>
+      <c r="E330" s="5">
+        <v>87.575249999999997</v>
+      </c>
+      <c r="F330" s="4">
+        <v>1235273.42416598</v>
+      </c>
+      <c r="G330" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J330" s="5">
+        <v>87.575249999999997</v>
+      </c>
+      <c r="K330" s="5">
+        <v>1</v>
+      </c>
+      <c r="L330" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M330" s="4">
+        <v>1235273.424165</v>
+      </c>
+      <c r="N330" s="4">
+        <v>1235273.42416598</v>
+      </c>
+      <c r="O330" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P330" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q330" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R330" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="S330" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T330" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U330" s="2">
         <v>53656</v>
       </c>
-      <c r="V324" s="4">
-[...76 lines deleted...]
-      <c r="U325" s="2">
+      <c r="V330" s="4">
+        <v>4.6058399999999997</v>
+      </c>
+      <c r="W330" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="X330" s="4">
+        <v>5187.8662511599996</v>
+      </c>
+      <c r="Y330" s="4">
+        <v>5187.8662510000004</v>
+      </c>
+      <c r="Z330" s="6">
+        <v>9.7300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A331" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D331" s="4">
+        <v>1553918.5144249999</v>
+      </c>
+      <c r="E331" s="5">
+        <v>89.634</v>
+      </c>
+      <c r="F331" s="4">
+        <v>1393767.096902</v>
+      </c>
+      <c r="G331" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I331" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J331" s="5">
+        <v>89.634</v>
+      </c>
+      <c r="K331" s="5">
+        <v>1</v>
+      </c>
+      <c r="L331" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M331" s="4">
+        <v>1393767.096902</v>
+      </c>
+      <c r="N331" s="4">
+        <v>1393767.096902</v>
+      </c>
+      <c r="O331" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P331" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q331" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R331" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="S331" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T331" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U331" s="2">
         <v>49668</v>
       </c>
-      <c r="V325" s="4">
-[...76 lines deleted...]
-      <c r="U326" s="2">
+      <c r="V331" s="4">
+        <v>4.2988</v>
+      </c>
+      <c r="W331" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="X331" s="4">
+        <v>927.77568192000001</v>
+      </c>
+      <c r="Y331" s="4">
+        <v>927.77568099999996</v>
+      </c>
+      <c r="Z331" s="6">
+        <v>1.098E-3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A332" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D332" s="4">
+        <v>3760243.26</v>
+      </c>
+      <c r="E332" s="5">
+        <v>34.588459999999998</v>
+      </c>
+      <c r="F332" s="4">
+        <v>1313170.48766565</v>
+      </c>
+      <c r="G332" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J332" s="5">
+        <v>34.588459999999998</v>
+      </c>
+      <c r="K332" s="5">
+        <v>1</v>
+      </c>
+      <c r="L332" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M332" s="4">
+        <v>1313170.4876649999</v>
+      </c>
+      <c r="N332" s="4">
+        <v>1313170.48766565</v>
+      </c>
+      <c r="O332" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P332" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q332" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R332" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="S332" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T332" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U332" s="2">
         <v>49973</v>
       </c>
-      <c r="V326" s="4">
-[...76 lines deleted...]
-      <c r="U327" s="2">
+      <c r="V332" s="4">
+        <v>4.0621650000000002</v>
+      </c>
+      <c r="W332" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="X332" s="4">
+        <v>12560.251777859999</v>
+      </c>
+      <c r="Y332" s="4">
+        <v>12560.251776999999</v>
+      </c>
+      <c r="Z332" s="6">
+        <v>1.0349999999999999E-3</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A333" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D333" s="4">
+        <v>7008715.5478090001</v>
+      </c>
+      <c r="E333" s="5">
+        <v>92.30453</v>
+      </c>
+      <c r="F333" s="4">
+        <v>6503237.4039235199</v>
+      </c>
+      <c r="G333" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H333" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I333" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J333" s="5">
+        <v>92.30453</v>
+      </c>
+      <c r="K333" s="5">
+        <v>1</v>
+      </c>
+      <c r="L333" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M333" s="4">
+        <v>6503237.4039230002</v>
+      </c>
+      <c r="N333" s="4">
+        <v>6503237.4039235199</v>
+      </c>
+      <c r="O333" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="P333" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q333" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R333" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="S333" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T333" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U333" s="2">
         <v>50216</v>
       </c>
-      <c r="V327" s="4">
+      <c r="V333" s="4">
         <v>6</v>
       </c>
-      <c r="W327" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D328" s="4">
+      <c r="W333" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="X333" s="4">
+        <v>33875.458481080001</v>
+      </c>
+      <c r="Y333" s="4">
+        <v>33875.458481000001</v>
+      </c>
+      <c r="Z333" s="6">
+        <v>5.1260000000000003E-3</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A334" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D334" s="4">
         <v>7112944.8039999995</v>
       </c>
-      <c r="E328" s="5">
-[...47 lines deleted...]
-      <c r="U328" s="2">
+      <c r="E334" s="5">
+        <v>100.05</v>
+      </c>
+      <c r="F334" s="4">
+        <v>7157961.7425464103</v>
+      </c>
+      <c r="G334" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H334" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J334" s="5">
+        <v>100.05</v>
+      </c>
+      <c r="K334" s="5">
+        <v>1</v>
+      </c>
+      <c r="L334" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M334" s="4">
+        <v>7157961.7425459996</v>
+      </c>
+      <c r="N334" s="4">
+        <v>7157961.7425464103</v>
+      </c>
+      <c r="O334" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P334" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="Q334" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R334" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="S334" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T334" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U334" s="2">
         <v>48684</v>
       </c>
-      <c r="V328" s="4">
+      <c r="V334" s="4">
         <v>4.6631</v>
       </c>
-      <c r="W328" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U329" s="2">
+      <c r="W334" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="X334" s="4">
+        <v>41460.466144420003</v>
+      </c>
+      <c r="Y334" s="4">
+        <v>41460.466143999998</v>
+      </c>
+      <c r="Z334" s="6">
+        <v>5.6420000000000003E-3</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A335" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D335" s="4">
+        <v>900000</v>
+      </c>
+      <c r="E335" s="5">
+        <v>100.02930000000001</v>
+      </c>
+      <c r="F335" s="4">
+        <v>905745.9375</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H335" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I335" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J335" s="5">
+        <v>100.02930000000001</v>
+      </c>
+      <c r="K335" s="5">
+        <v>1</v>
+      </c>
+      <c r="L335" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M335" s="4">
+        <v>905745.9375</v>
+      </c>
+      <c r="N335" s="4">
+        <v>905745.9375</v>
+      </c>
+      <c r="O335" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P335" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="Q335" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R335" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="S335" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T335" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U335" s="2">
+        <v>49414</v>
+      </c>
+      <c r="V335" s="4">
+        <v>4.8731</v>
+      </c>
+      <c r="W335" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="X335" s="4">
+        <v>5482.2375000000002</v>
+      </c>
+      <c r="Y335" s="4">
+        <v>5482.2375000000002</v>
+      </c>
+      <c r="Z335" s="6">
+        <v>7.1400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A336" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D336" s="4">
+        <v>5692492.1625300003</v>
+      </c>
+      <c r="E336" s="5">
+        <v>100.25306999999999</v>
+      </c>
+      <c r="F336" s="4">
+        <v>5717405.5442290502</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J336" s="5">
+        <v>100.25306999999999</v>
+      </c>
+      <c r="K336" s="5">
+        <v>1</v>
+      </c>
+      <c r="L336" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M336" s="4">
+        <v>5717405.5442289999</v>
+      </c>
+      <c r="N336" s="4">
+        <v>5717405.5442290502</v>
+      </c>
+      <c r="O336" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P336" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="Q336" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R336" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="S336" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T336" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U336" s="2">
         <v>47469</v>
       </c>
-      <c r="V329" s="4">
+      <c r="V336" s="4">
         <v>4.43</v>
       </c>
-      <c r="W329" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D330" s="4">
+      <c r="W336" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="X336" s="4">
+        <v>10507.391783339999</v>
+      </c>
+      <c r="Y336" s="4">
+        <v>10507.391782999999</v>
+      </c>
+      <c r="Z336" s="6">
+        <v>4.5069999999999997E-3</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A337" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C337" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D337" s="4">
         <v>5368000</v>
       </c>
-      <c r="E330" s="5">
-[...47 lines deleted...]
-      <c r="U330" s="2">
+      <c r="E337" s="5">
+        <v>99.775000000000006</v>
+      </c>
+      <c r="F337" s="4">
+        <v>5355922</v>
+      </c>
+      <c r="G337" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="H337" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I337" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J337" s="5">
+        <v>99.775000000000006</v>
+      </c>
+      <c r="K337" s="5">
+        <v>1</v>
+      </c>
+      <c r="L337" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M337" s="4">
+        <v>5355922</v>
+      </c>
+      <c r="N337" s="4">
+        <v>5355922</v>
+      </c>
+      <c r="O337" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P337" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="Q337" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R337" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="S337" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T337" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U337" s="2">
         <v>49237</v>
       </c>
-      <c r="V330" s="4">
+      <c r="V337" s="4">
         <v>4.8052299999999999</v>
       </c>
-      <c r="W330" s="3" t="s">
-[...298 lines deleted...]
-      <c r="R334" s="3" t="s">
+      <c r="W337" s="3" t="s">
         <v>1145</v>
-      </c>
-[...235 lines deleted...]
-        <v>34</v>
       </c>
       <c r="X337" s="4">
         <v>0</v>
       </c>
       <c r="Y337" s="4">
         <v>0</v>
       </c>
       <c r="Z337" s="6">
-        <v>0.10290299999999999</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:26" x14ac:dyDescent="0.2">
+        <v>4.2220000000000001E-3</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A338" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D338" s="4">
+        <v>13200000</v>
+      </c>
+      <c r="E338" s="5">
+        <v>100.097133</v>
+      </c>
+      <c r="F338" s="4">
+        <v>13254569.703331299</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I338" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J338" s="5">
+        <v>100.097133</v>
+      </c>
+      <c r="K338" s="5">
+        <v>1</v>
+      </c>
+      <c r="L338" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M338" s="4">
+        <v>13254569.703330999</v>
+      </c>
+      <c r="N338" s="4">
+        <v>13254569.703331299</v>
+      </c>
+      <c r="O338" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="P338" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="Q338" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R338" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="S338" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T338" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U338" s="2">
+        <v>46599</v>
+      </c>
+      <c r="V338" s="4">
+        <v>3.8226167370000002</v>
+      </c>
+      <c r="W338" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="X338" s="4">
+        <v>41748.147331350003</v>
+      </c>
+      <c r="Y338" s="4">
+        <v>41748.147331</v>
+      </c>
+      <c r="Z338" s="6">
+        <v>1.0448000000000001E-2</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A339" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D339" s="4">
+        <v>153150000</v>
+      </c>
+      <c r="E339" s="5">
+        <v>100.015934</v>
+      </c>
+      <c r="F339" s="4">
+        <v>153651118.81219599</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H339" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I339" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J339" s="5">
+        <v>100.015934</v>
+      </c>
+      <c r="K339" s="5">
+        <v>1</v>
+      </c>
+      <c r="L339" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M339" s="4">
+        <v>153651118.81219599</v>
+      </c>
+      <c r="N339" s="4">
+        <v>153651118.81219599</v>
+      </c>
+      <c r="O339" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="P339" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="Q339" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R339" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="S339" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T339" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U339" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V339" s="4">
+        <v>3.7626167370000001</v>
+      </c>
+      <c r="W339" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="X339" s="4">
+        <v>476715.89119674999</v>
+      </c>
+      <c r="Y339" s="4">
+        <v>476715.89119599998</v>
+      </c>
+      <c r="Z339" s="6">
+        <v>0.121124</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A340" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D340" s="4">
+        <v>-1057940.97</v>
+      </c>
+      <c r="E340" s="5">
+        <v>1</v>
+      </c>
+      <c r="F340" s="4">
+        <v>-1057940.97</v>
+      </c>
+      <c r="G340" s="3" t="s">
         <v>1159</v>
       </c>
-      <c r="B338" s="3" t="s">
+      <c r="H340" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I340" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J340" s="5">
+        <v>1</v>
+      </c>
+      <c r="K340" s="5">
+        <v>1</v>
+      </c>
+      <c r="L340" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M340" s="4">
+        <v>-1057940.97</v>
+      </c>
+      <c r="N340" s="4">
+        <v>-1057940.97</v>
+      </c>
+      <c r="O340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S340" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T340" s="4">
+        <v>1</v>
+      </c>
+      <c r="W340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X340" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y340" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z340" s="6">
+        <v>-8.3299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A341" s="3" t="s">
         <v>1160</v>
       </c>
-      <c r="F338" s="4">
-[...7 lines deleted...]
-      <c r="A339" s="3" t="s">
+      <c r="B341" s="3" t="s">
         <v>1161</v>
       </c>
-      <c r="B339" s="3" t="s">
+      <c r="C341" s="3" t="s">
         <v>1162</v>
       </c>
-      <c r="F339" s="4">
-[...7 lines deleted...]
-      <c r="A340" s="3" t="s">
+      <c r="D341" s="4">
+        <v>2323242.2009999999</v>
+      </c>
+      <c r="E341" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F341" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="G341" s="3" t="s">
         <v>1163</v>
       </c>
-      <c r="B340" s="3" t="s">
+      <c r="H341" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I341" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J341" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="K341" s="5">
+        <v>1</v>
+      </c>
+      <c r="L341" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M341" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="N341" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="O341" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="F340" s="4">
-[...6 lines deleted...]
-    <row r="342" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="P341" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="Q341" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R341" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="S341" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T341" s="4">
+        <v>1</v>
+      </c>
+      <c r="W341" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="X341" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y341" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z341" s="6">
+        <v>9.1750000000000009E-3</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A342" s="3" t="s">
-        <v>1165</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1167</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D342" s="4">
+        <v>199600</v>
+      </c>
+      <c r="E342" s="5">
+        <v>50.045000000000002</v>
+      </c>
+      <c r="F342" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="G342" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H342" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J342" s="5">
+        <v>50.045000000000002</v>
+      </c>
+      <c r="K342" s="5">
+        <v>1</v>
+      </c>
+      <c r="L342" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M342" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="N342" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="O342" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="P342" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="Q342" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R342" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="S342" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="T342" s="4">
+        <v>1</v>
+      </c>
+      <c r="W342" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="X342" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y342" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z342" s="6">
+        <v>7.8740000000000008E-3</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A343" s="3" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1173</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D343" s="4">
+        <v>2474436.29</v>
+      </c>
+      <c r="E343" s="5">
+        <v>1</v>
+      </c>
+      <c r="F343" s="4">
+        <v>2474436.29</v>
+      </c>
+      <c r="G343" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I343" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J343" s="5">
+        <v>1</v>
+      </c>
+      <c r="K343" s="5">
+        <v>1</v>
+      </c>
+      <c r="L343" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M343" s="4">
+        <v>2474436.29</v>
+      </c>
+      <c r="N343" s="4">
+        <v>2474436.29</v>
+      </c>
+      <c r="O343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P343" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="Q343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S343" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T343" s="4">
+        <v>1</v>
+      </c>
+      <c r="W343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X343" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y343" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z343" s="6">
+        <v>1.9499999999999999E-3</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A344" s="3" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1176</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D344" s="4">
+        <v>122000949.7</v>
+      </c>
+      <c r="E344" s="5">
+        <v>100</v>
+      </c>
+      <c r="F344" s="4">
+        <v>122013217.573275</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I344" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J344" s="5">
+        <v>100</v>
+      </c>
+      <c r="K344" s="5">
+        <v>1</v>
+      </c>
+      <c r="L344" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M344" s="4">
+        <v>122013217.573275</v>
+      </c>
+      <c r="N344" s="4">
+        <v>122013217.573275</v>
+      </c>
+      <c r="O344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q344" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="R344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S344" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T344" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U344" s="2">
+        <v>46174</v>
+      </c>
+      <c r="V344" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="W344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X344" s="4">
+        <v>12267.87327539</v>
+      </c>
+      <c r="Y344" s="4">
+        <v>12267.873275</v>
+      </c>
+      <c r="Z344" s="6">
+        <v>9.6184000000000006E-2</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A345" s="3" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1180</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F345" s="4">
+        <v>-378511311.19999999</v>
+      </c>
+      <c r="Z345" s="6">
+        <v>-0.29838493456120502</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A346" s="3" t="s">
-        <v>1169</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1182</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F346" s="4">
+        <v>2797900</v>
+      </c>
+      <c r="Z346" s="6">
+        <v>2.2056175963726301E-3</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A347" s="3" t="s">
-        <v>1170</v>
+        <v>1184</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F347" s="4">
+        <v>257835034.62966901</v>
+      </c>
+      <c r="Z347" s="6">
+        <v>0.20325440127972499</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A349" s="3" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A350" s="3" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A351" s="3" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A352" s="3" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A353" s="3" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A354" s="3" t="s">
+        <v>1191</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>