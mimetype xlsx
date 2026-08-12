--- v3 (2026-07-23)
+++ v4 (2026-08-12)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{07621963-FF4C-41E8-81A6-36D99F009684}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E1F4511-6012-4EAB-8AF8-6E12D3E8AB80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{F311F2E3-A7AE-4BD1-92F7-6D6BA451C839}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{19F3C33F-6124-45CA-BF33-23C7FF1C7756}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4472" uniqueCount="1192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4550" uniqueCount="1214">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -161,209 +161,206 @@
   <si>
     <t>EU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
-    <t>CASH_USD_BMO1389X1</t>
-[...5 lines deleted...]
-    <t>Collateral Cash</t>
+    <t>CASH_USD_MARJPNUS3</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>Futures Margin</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>USD_EUR_GOLD_20260831F</t>
+  </si>
+  <si>
+    <t>FX USD VS EUR</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Currency Contract</t>
+  </si>
+  <si>
+    <t>USD_EUR_GOLD_20260831T</t>
+  </si>
+  <si>
+    <t>USD_EUR_JPMD_20260831F</t>
+  </si>
+  <si>
+    <t>USD_EUR_JPMD_20260831T</t>
+  </si>
+  <si>
+    <t>USD_EUR_MSCI_20260831F</t>
+  </si>
+  <si>
+    <t>USD_EUR_MSCI_20260831T</t>
+  </si>
+  <si>
+    <t>FBFVU26</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>FVU6</t>
+  </si>
+  <si>
+    <t>XCBT</t>
+  </si>
+  <si>
+    <t>FBTUU26</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TUU6</t>
+  </si>
+  <si>
+    <t>FBTYU26</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TYU6</t>
+  </si>
+  <si>
+    <t>FBUXYU26</t>
+  </si>
+  <si>
+    <t>US 10yr Ultra Fut</t>
+  </si>
+  <si>
+    <t>UXYU6</t>
+  </si>
+  <si>
+    <t>FBWNU26</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT</t>
+  </si>
+  <si>
+    <t>WNU6</t>
+  </si>
+  <si>
+    <t>FDHBU26</t>
+  </si>
+  <si>
+    <t>BBG IG Dur-Hdg Fut</t>
+  </si>
+  <si>
+    <t>DHBU6</t>
+  </si>
+  <si>
+    <t>O1684895</t>
+  </si>
+  <si>
+    <t>IEF 09/18/26 C95</t>
+  </si>
+  <si>
+    <t>Option</t>
+  </si>
+  <si>
+    <t>IEF 9 C95</t>
+  </si>
+  <si>
+    <t>AMXO</t>
+  </si>
+  <si>
+    <t>O1684896</t>
+  </si>
+  <si>
+    <t>LQD 09/18/26 C109</t>
+  </si>
+  <si>
+    <t>LQD 9 C109</t>
+  </si>
+  <si>
+    <t>XCBO</t>
+  </si>
+  <si>
+    <t>O1684897</t>
+  </si>
+  <si>
+    <t>TLT 09/18/26 C86</t>
+  </si>
+  <si>
+    <t>TLT 9 C86</t>
+  </si>
+  <si>
+    <t>BMO0Q8850</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.11.AA)</t>
+  </si>
+  <si>
+    <t>SWAP</t>
+  </si>
+  <si>
+    <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
-    <t>CASH_USD_MARJPNUS3</t>
-[...145 lines deleted...]
-  <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.15.AAA)</t>
   </si>
   <si>
     <t>BMO2LAZA5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.8.A)</t>
   </si>
   <si>
     <t>BMO2N32X5</t>
@@ -500,50 +497,56 @@
   <si>
     <t>BMO5MF7L3</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.45 35-100%)</t>
   </si>
   <si>
     <t>BMO5SMFK5</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 3-6%)</t>
   </si>
   <si>
     <t>BMO5SMFL3</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 0-3%)</t>
   </si>
   <si>
     <t>BMO5T4N58</t>
   </si>
   <si>
     <t>FSWP: OIS 3.885000 30-NOV-2030 SOF</t>
   </si>
   <si>
+    <t>BMO5W6YX6</t>
+  </si>
+  <si>
+    <t>TRSWAP: NVDA US EQUITY</t>
+  </si>
+  <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
   <si>
     <t>BRW9YHMW7</t>
@@ -593,96 +596,123 @@
   <si>
     <t>ICE: (ITRAXX.FINSR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JT4</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.45.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
     <t>Z97J5BG58</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.46.V1)</t>
   </si>
   <si>
     <t>Z97J5BG90</t>
   </si>
   <si>
-    <t>US01F022667426</t>
-[...2 lines deleted...]
-    <t>FNCL 2.5 6/26</t>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>Nvidia Corp</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Common Stock</t>
+  </si>
+  <si>
+    <t>2379504</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>Information Technology</t>
+  </si>
+  <si>
+    <t>US67066G1040</t>
+  </si>
+  <si>
+    <t>XNGS</t>
+  </si>
+  <si>
+    <t>US01F022675726</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 7/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226674</t>
-[...8 lines deleted...]
-    <t>FNCI 5.5 6/26</t>
+    <t>US01F0226757</t>
+  </si>
+  <si>
+    <t>01F022675</t>
+  </si>
+  <si>
+    <t>US01F052474826</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 7/26</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0524664</t>
-[...14 lines deleted...]
-    <t>01F060667</t>
+    <t>US01F0524748</t>
+  </si>
+  <si>
+    <t>01F052474</t>
+  </si>
+  <si>
+    <t>US01F060675026</t>
+  </si>
+  <si>
+    <t>FNCL 6 7/26</t>
+  </si>
+  <si>
+    <t>US01F0606750</t>
+  </si>
+  <si>
+    <t>01F060675</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -1535,107 +1565,128 @@
   <si>
     <t>US21873LAA17</t>
   </si>
   <si>
     <t>CAFL 2021-1 A</t>
   </si>
   <si>
     <t>CAFL</t>
   </si>
   <si>
     <t>21873LAA1</t>
   </si>
   <si>
     <t>US22759CAA80</t>
   </si>
   <si>
     <t>CROSS 2026-NQM6 A1</t>
   </si>
   <si>
     <t>CROSS</t>
   </si>
   <si>
     <t>22759CAA8</t>
   </si>
   <si>
+    <t>US251510EL37</t>
+  </si>
+  <si>
+    <t>DBALT 2005-3 4A6</t>
+  </si>
+  <si>
+    <t>DBALT</t>
+  </si>
+  <si>
+    <t>251510EL3</t>
+  </si>
+  <si>
     <t>US251510NC37</t>
   </si>
   <si>
     <t>DBALT 2006-AF1 A4</t>
   </si>
   <si>
-    <t>DBALT</t>
-[...1 lines deleted...]
-  <si>
     <t>251510NC3</t>
   </si>
   <si>
     <t>US25151UAA51</t>
   </si>
   <si>
     <t>DBALT 2007-AR2 A1</t>
   </si>
   <si>
     <t>BP55YM4</t>
   </si>
   <si>
     <t>25151UAA5</t>
   </si>
   <si>
     <t>US26244GAS49</t>
   </si>
   <si>
     <t>DRSLF 2015-40A AR2</t>
   </si>
   <si>
     <t>DRSLF</t>
   </si>
   <si>
     <t>26244GAS4</t>
   </si>
   <si>
     <t>US26245JBA51</t>
   </si>
   <si>
     <t>DRSLF 2019-80A ARR</t>
   </si>
   <si>
     <t>26245JBA5</t>
   </si>
   <si>
     <t>US26251LAC81</t>
   </si>
   <si>
     <t>DRSLF 2018-64A A</t>
   </si>
   <si>
     <t>BFN6VN9</t>
   </si>
   <si>
     <t>26251LAC8</t>
   </si>
   <si>
+    <t>US26829XAA90</t>
+  </si>
+  <si>
+    <t>ECMC 2019-1A A1A</t>
+  </si>
+  <si>
+    <t>ECMC</t>
+  </si>
+  <si>
+    <t>26829XAA9</t>
+  </si>
+  <si>
     <t>US26916MAA71</t>
   </si>
   <si>
     <t>ESTN 2026-TOWN A</t>
   </si>
   <si>
     <t>ESTN</t>
   </si>
   <si>
     <t>26916MAA7</t>
   </si>
   <si>
     <t>US27830TAL98</t>
   </si>
   <si>
     <t>EATON 2014-1RA BR</t>
   </si>
   <si>
     <t>EATON</t>
   </si>
   <si>
     <t>27830TAL9</t>
   </si>
   <si>
     <t>US30291SAJ24</t>
@@ -1670,71 +1721,92 @@
   <si>
     <t>30315EAE6</t>
   </si>
   <si>
     <t>US30316AAJ25</t>
   </si>
   <si>
     <t>FRESB 2020-SB77 X1</t>
   </si>
   <si>
     <t>30316AAJ2</t>
   </si>
   <si>
     <t>US31659TCE38</t>
   </si>
   <si>
     <t>FMIC 2004-4 M4</t>
   </si>
   <si>
     <t>FMIC</t>
   </si>
   <si>
     <t>31659TCE3</t>
   </si>
   <si>
+    <t>US31960CAA45</t>
+  </si>
+  <si>
+    <t>FCLT 2026-SBA1A A</t>
+  </si>
+  <si>
+    <t>FCLT</t>
+  </si>
+  <si>
+    <t>31960CAA4</t>
+  </si>
+  <si>
     <t>US32027GAA40</t>
   </si>
   <si>
     <t>FFML 2006-FF12 A1</t>
   </si>
   <si>
     <t>FFML</t>
   </si>
   <si>
     <t>32027GAA4</t>
   </si>
   <si>
+    <t>US33767WAA18</t>
+  </si>
+  <si>
+    <t>FKH 2021-SFR1 A</t>
+  </si>
+  <si>
+    <t>FKH</t>
+  </si>
+  <si>
+    <t>33767WAA1</t>
+  </si>
+  <si>
     <t>US33768JAA97</t>
   </si>
   <si>
     <t>FKH 2021-SFR3 A</t>
   </si>
   <si>
-    <t>FKH</t>
-[...1 lines deleted...]
-  <si>
     <t>33768JAA9</t>
   </si>
   <si>
     <t>US34528EAA91</t>
   </si>
   <si>
     <t>FORDR 2022-1 A</t>
   </si>
   <si>
     <t>FORDR</t>
   </si>
   <si>
     <t>34528EAA9</t>
   </si>
   <si>
     <t>US361856DL86</t>
   </si>
   <si>
     <t>GMACM 2004-HE3 A3</t>
   </si>
   <si>
     <t>GMACM</t>
   </si>
   <si>
     <t>361856DL8</t>
@@ -1838,50 +1910,62 @@
   <si>
     <t>38406JAA6</t>
   </si>
   <si>
     <t>US393505K355</t>
   </si>
   <si>
     <t>GT 1998-6 M1</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>393505K35</t>
   </si>
   <si>
     <t>US393505XH03</t>
   </si>
   <si>
     <t>GT 1997-6 M1</t>
   </si>
   <si>
     <t>393505XH0</t>
   </si>
   <si>
+    <t>US39809TAW71</t>
+  </si>
+  <si>
+    <t>GWOLF 2019-1A A1R2</t>
+  </si>
+  <si>
+    <t>GWOLF</t>
+  </si>
+  <si>
+    <t>39809TAW7</t>
+  </si>
+  <si>
     <t>US41164YAB74</t>
   </si>
   <si>
     <t>HVMLT 2007-4 2A1</t>
   </si>
   <si>
     <t>B58VB06</t>
   </si>
   <si>
     <t>HVMLT</t>
   </si>
   <si>
     <t>41164YAB7</t>
   </si>
   <si>
     <t>US41753CAE66</t>
   </si>
   <si>
     <t>HCCLT 2019-1 M4</t>
   </si>
   <si>
     <t>HCCLT</t>
   </si>
   <si>
     <t>41753CAE6</t>
@@ -2129,59 +2213,50 @@
   <si>
     <t>US52519SAM52</t>
   </si>
   <si>
     <t>LABMH 2001-B M2</t>
   </si>
   <si>
     <t>LABMH</t>
   </si>
   <si>
     <t>52519SAM5</t>
   </si>
   <si>
     <t>US52521GAE52</t>
   </si>
   <si>
     <t>LBSBC 2007-1A M1</t>
   </si>
   <si>
     <t>LBSBC</t>
   </si>
   <si>
     <t>52521GAE5</t>
   </si>
   <si>
-    <t>US52521UAJ34</t>
-[...7 lines deleted...]
-  <si>
     <t>US52524VAG41</t>
   </si>
   <si>
     <t>LXS 2007-15N 2A1</t>
   </si>
   <si>
     <t>LXS</t>
   </si>
   <si>
     <t>52524VAG4</t>
   </si>
   <si>
     <t>US55316PAA57</t>
   </si>
   <si>
     <t>MKT 2020-525M A</t>
   </si>
   <si>
     <t>MKT</t>
   </si>
   <si>
     <t>55316PAA5</t>
   </si>
   <si>
     <t>US55822RAB69</t>
@@ -3155,68 +3230,59 @@
   <si>
     <t>89179XAB1</t>
   </si>
   <si>
     <t>US89179XAC92</t>
   </si>
   <si>
     <t>TPAT 2021-SL1 C</t>
   </si>
   <si>
     <t>89179XAC9</t>
   </si>
   <si>
     <t>US895975AA85</t>
   </si>
   <si>
     <t>TCN 2024-SFR4 A</t>
   </si>
   <si>
     <t>TCN</t>
   </si>
   <si>
     <t>895975AA8</t>
   </si>
   <si>
-    <t>US89613GAA40</t>
-[...2 lines deleted...]
-    <t>TAH 2020-SFR1 A</t>
+    <t>US89613JAA88</t>
+  </si>
+  <si>
+    <t>TAH 2020-SFR2 A</t>
   </si>
   <si>
     <t>TAH</t>
   </si>
   <si>
-    <t>89613GAA4</t>
-[...7 lines deleted...]
-  <si>
     <t>89613JAA8</t>
   </si>
   <si>
     <t>US89641GAY89</t>
   </si>
   <si>
     <t>TRNTS 2020-12A A1R2</t>
   </si>
   <si>
     <t>TRNTS</t>
   </si>
   <si>
     <t>89641GAY8</t>
   </si>
   <si>
     <t>US90263ABY55</t>
   </si>
   <si>
     <t>UCFCM 1998-2 M1</t>
   </si>
   <si>
     <t>UCFCM</t>
   </si>
   <si>
     <t>90263ABY5</t>
@@ -3287,60 +3353,60 @@
   <si>
     <t>US92867WAD02</t>
   </si>
   <si>
     <t>VALET 2023-1 A3</t>
   </si>
   <si>
     <t>VALET</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>92867WAD0</t>
   </si>
   <si>
     <t>US92868RAD08</t>
   </si>
   <si>
     <t>VALET 2024-1 A3</t>
   </si>
   <si>
     <t>92868RAD0</t>
   </si>
   <si>
-    <t>US92917RAL33</t>
-[...2 lines deleted...]
-    <t>VOYA 2019-2A AR</t>
+    <t>US92918FAF18</t>
+  </si>
+  <si>
+    <t>VOYA 2019-3A AR</t>
   </si>
   <si>
     <t>VOYA</t>
   </si>
   <si>
-    <t>92917RAL3</t>
+    <t>92918FAF1</t>
   </si>
   <si>
     <t>US92922FW460</t>
   </si>
   <si>
     <t>WAMU 2005-AR10 1A3</t>
   </si>
   <si>
     <t>WAMU</t>
   </si>
   <si>
     <t>92922FW46</t>
   </si>
   <si>
     <t>US92939FAX78</t>
   </si>
   <si>
     <t>WFRBS 2014-C21 B</t>
   </si>
   <si>
     <t>BQQFHL0</t>
   </si>
   <si>
     <t>WFRBS</t>
   </si>
@@ -3566,54 +3632,54 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5TF7R3</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.62</t>
+    <t>BMO5XNH09</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.63</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_OPT</t>
   </si>
   <si>
     <t>Contra Derivatives - Options</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
@@ -4007,95 +4073,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EECD7492-710D-4508-B30A-D3587952D1E9}">
-  <dimension ref="A1:Z354"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DD10DE1-E1B9-491E-A889-FEC73B789AF2}">
+  <dimension ref="A1:Z360"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.36328125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" style="3"/>
+    <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -4131,672 +4197,675 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1033.05</v>
+        <v>1916.95</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1669499999999999</v>
+        <v>1.1433</v>
       </c>
       <c r="F4" s="4">
-        <v>1205.5176974999999</v>
+        <v>2191.6489350000002</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1033.05</v>
+        <v>1916.95</v>
       </c>
       <c r="N4" s="4">
-        <v>1205.5176974999999</v>
+        <v>2191.6489350000002</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.9999999999999995E-7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>9540363.7495450005</v>
+        <v>8575996.1778280009</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>9540363.7495454103</v>
+        <v>8575996.1778284106</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>9540363.7495450005</v>
+        <v>8575996.1778280009</v>
       </c>
       <c r="N5" s="4">
-        <v>9540363.7495454103</v>
+        <v>8575996.1778284106</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>7.5199999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.7939999999999997E-3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>106000</v>
+        <v>6638.65</v>
       </c>
       <c r="E6" s="5">
-        <v>1.002923</v>
+        <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>106309.81444443999</v>
+        <v>6638.65</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>106309.814444</v>
+        <v>6638.65</v>
       </c>
       <c r="N6" s="4">
-        <v>106309.81444443999</v>
+        <v>6638.65</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T6" s="4">
+        <v>1</v>
+      </c>
+      <c r="W6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X6" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="6">
+        <v>5.0000000000000004E-6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="T6" s="4">
-[...16 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>6767.31</v>
+        <v>-37063345.75</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4">
-        <v>6767.31</v>
+        <v>-37061208.75</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>6767.31</v>
+        <v>-37061208.75</v>
       </c>
       <c r="N7" s="4">
-        <v>6767.31</v>
+        <v>-37061208.75</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>5.0000000000000004E-6</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.9361999999999999E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>-25385848.579999998</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8" s="4">
-        <v>-25383726.579999998</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>-25383726.579999998</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="N8" s="4">
-        <v>-25383726.579999998</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
+      </c>
+      <c r="U8" s="2">
+        <v>46265</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-2.001E-2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.46E-4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D9" s="4">
-        <v>-4598000</v>
+        <v>162000</v>
       </c>
       <c r="E9" s="5">
-        <v>1.171314</v>
+        <v>1.1461440000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>-5385702.4496630002</v>
+        <v>185675.43743300001</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>-4615195.55222</v>
+        <v>162403.07656099999</v>
       </c>
       <c r="N9" s="4">
-        <v>-5385702.4496638197</v>
+        <v>185675.43743255001</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
         <v>46265</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-6.3119999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.47E-4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D10" s="4">
-        <v>-2622044.1579999998</v>
+        <v>-4598000</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>1.1461440000000001</v>
       </c>
       <c r="F10" s="4">
-        <v>-2622044.1579999998</v>
+        <v>-5269973.2179929996</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>-2622044.1579999998</v>
+        <v>-4609440.4075849997</v>
       </c>
       <c r="N10" s="4">
-        <v>-2622044.1579999998</v>
+        <v>-5269973.2179930899</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
         <v>46265</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-6.3119999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-6.463E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D11" s="4">
-        <v>2245000</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="E11" s="5">
-        <v>1.171314</v>
+        <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>2629600.2608730001</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M11" s="4">
-        <v>2253395.8274759999</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="N11" s="4">
-        <v>2629600.26087326</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
         <v>46265</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>6.306E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-6.463E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D12" s="4">
         <v>5370226.7432000004</v>
       </c>
       <c r="E12" s="5">
         <v>1</v>
       </c>
       <c r="F12" s="4">
         <v>5370226.7432000004</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M12" s="4">
         <v>5370226.7432000004</v>
       </c>
       <c r="N12" s="4">
         <v>5370226.7432000004</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
@@ -4806,26470 +4875,26938 @@
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="U12" s="2">
         <v>46265</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>6.306E-3</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D13" s="4">
-        <v>-1745000</v>
+        <v>2473000</v>
       </c>
       <c r="E13" s="5">
-        <v>1.171314</v>
+        <v>1.1461440000000001</v>
       </c>
       <c r="F13" s="4">
-        <v>-2043943.1871819999</v>
+        <v>2834415.7825349998</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>-1751525.9327149999</v>
+        <v>2479153.137877</v>
       </c>
       <c r="N13" s="4">
-        <v>-2043943.18718211</v>
+        <v>2834415.78253522</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="U13" s="2">
         <v>46265</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>-1.611E-3</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.4999999999999997E-3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D14" s="4">
-        <v>2037712.4075</v>
+        <v>-1745000</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>1.1461440000000001</v>
       </c>
       <c r="F14" s="4">
-        <v>2037712.4075</v>
+        <v>-2000022.4587640001</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>1</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>2037712.4075</v>
+        <v>-1749341.7814780001</v>
       </c>
       <c r="N14" s="4">
-        <v>2037712.4075</v>
+        <v>-2000022.4587642299</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="U14" s="2">
         <v>46265</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.606E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.5839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D15" s="4">
-        <v>-306</v>
+        <v>2037712.4075</v>
       </c>
       <c r="E15" s="5">
-        <v>107.210938</v>
+        <v>1</v>
       </c>
       <c r="F15" s="4">
-        <v>-32806547.300000001</v>
+        <v>2037712.4075</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J15" s="5">
-        <v>107.2109375</v>
+        <v>1</v>
       </c>
       <c r="K15" s="5">
         <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="N15" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="T15" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U15" s="2">
-        <v>46295</v>
+        <v>46265</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>-2.5860999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.614E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D16" s="4">
-        <v>1455</v>
+        <v>-57</v>
       </c>
       <c r="E16" s="5">
-        <v>103.28125</v>
+        <v>107.046875</v>
       </c>
       <c r="F16" s="4">
-        <v>300548436.60000002</v>
+        <v>-6101672.0999999996</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>103.28125</v>
+        <v>107.046875</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
         <v>0</v>
       </c>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T16" s="4">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="U16" s="2">
         <v>46295</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>0.236925</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-4.8339999999999998E-3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="4">
-        <v>770</v>
+        <v>1443</v>
       </c>
       <c r="E17" s="5">
-        <v>109.828125</v>
+        <v>103.066406</v>
       </c>
       <c r="F17" s="4">
-        <v>84567656.299999997</v>
+        <v>297449648.19999999</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J17" s="5">
-        <v>109.828125</v>
+        <v>103.06640625</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="4">
         <v>0</v>
       </c>
       <c r="N17" s="4">
         <v>0</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T17" s="4">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="U17" s="2">
-        <v>46286</v>
+        <v>46295</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>6.6665000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.23566000000000001</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D18" s="4">
-        <v>265</v>
+        <v>770</v>
       </c>
       <c r="E18" s="5">
-        <v>112.078125</v>
+        <v>109.890625</v>
       </c>
       <c r="F18" s="4">
-        <v>29700703.100000001</v>
+        <v>84615781.299999997</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="5">
-        <v>112.078125</v>
+        <v>109.890625</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="4">
         <v>0</v>
       </c>
       <c r="N18" s="4">
         <v>0</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T18" s="4">
         <v>1000</v>
       </c>
       <c r="U18" s="2">
         <v>46286</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>2.3413E-2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.7038E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D19" s="4">
-        <v>-6</v>
+        <v>152</v>
       </c>
       <c r="E19" s="5">
-        <v>114.40625</v>
+        <v>112.46875</v>
       </c>
       <c r="F19" s="4">
-        <v>-686437.5</v>
+        <v>17095250.100000001</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J19" s="5">
-        <v>114.40625</v>
+        <v>112.46875</v>
       </c>
       <c r="K19" s="5">
         <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="4">
         <v>0</v>
       </c>
       <c r="N19" s="4">
         <v>0</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T19" s="4">
         <v>1000</v>
       </c>
       <c r="U19" s="2">
         <v>46286</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>-5.4100000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3544E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4">
-        <v>-25</v>
+        <v>-6</v>
       </c>
       <c r="E20" s="5">
-        <v>225</v>
+        <v>116.15625</v>
       </c>
       <c r="F20" s="4">
-        <v>-2812500</v>
+        <v>-696937.5</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>225</v>
+        <v>116.15625</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
         <v>0</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="T20" s="4">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="U20" s="2">
-        <v>46189</v>
+        <v>46286</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>-2.2169999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-5.5199999999999997E-4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D21" s="4">
-        <v>410</v>
+        <v>-134</v>
       </c>
       <c r="E21" s="5">
-        <v>1.1000000000000001</v>
+        <v>226.3</v>
       </c>
       <c r="F21" s="4">
-        <v>3940100</v>
+        <v>-15162100</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>1.1000000000000001</v>
+        <v>226.3</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
-        <v>45100</v>
+        <v>0</v>
       </c>
       <c r="N21" s="4">
-        <v>45100</v>
+        <v>0</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>82</v>
+        <v>60</v>
       </c>
       <c r="T21" s="4">
-        <v>1</v>
+        <v>500</v>
       </c>
       <c r="U21" s="2">
-        <v>46283</v>
+        <v>46280</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>3.1059999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.2012E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D22" s="4">
-        <v>-1261</v>
+        <v>410</v>
       </c>
       <c r="E22" s="5">
-        <v>2.4500000000000002</v>
+        <v>0.72</v>
       </c>
       <c r="F22" s="4">
-        <v>-14053845</v>
+        <v>3924520</v>
       </c>
       <c r="G22" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J22" s="5">
+        <v>0.72</v>
+      </c>
+      <c r="K22" s="5">
+        <v>1</v>
+      </c>
+      <c r="L22" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="4">
+        <v>29520</v>
+      </c>
+      <c r="N22" s="4">
+        <v>29520</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P22" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S22" s="3" t="s">
         <v>80</v>
-      </c>
-[...34 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T22" s="4">
         <v>1</v>
       </c>
       <c r="U22" s="2">
         <v>46283</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>-1.1077999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.1089999999999998E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D23" s="4">
-        <v>820</v>
+        <v>-1261</v>
       </c>
       <c r="E23" s="5">
-        <v>1.75</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="F23" s="4">
-        <v>7195500</v>
+        <v>-13887393</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>1.75</v>
+        <v>1.1299999999999999</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>143500</v>
+        <v>-142493</v>
       </c>
       <c r="N23" s="4">
-        <v>143500</v>
+        <v>-142493</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="T23" s="4">
         <v>1</v>
       </c>
       <c r="U23" s="2">
         <v>46283</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>5.672E-3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.1002E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="4">
+        <v>820</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="F24" s="4">
+        <v>7186480</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J24" s="5">
+        <v>1.64</v>
+      </c>
+      <c r="K24" s="5">
+        <v>1</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M24" s="4">
+        <v>134480</v>
+      </c>
+      <c r="N24" s="4">
+        <v>134480</v>
+      </c>
+      <c r="O24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P24" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S24" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="T24" s="4">
+        <v>1</v>
+      </c>
+      <c r="U24" s="2">
+        <v>46283</v>
+      </c>
+      <c r="W24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>5.6930000000000001E-3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A25" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="4">
+        <v>-4624500</v>
+      </c>
+      <c r="E25" s="5">
+        <v>-0.27723500000000001</v>
+      </c>
+      <c r="F25" s="4">
+        <v>-4611679.2828400005</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B24" s="3" t="s">
+      <c r="H25" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J25" s="5">
+        <v>-0.27723467000000002</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M25" s="4">
+        <v>12820.71716</v>
+      </c>
+      <c r="N25" s="4">
+        <v>12820.71716</v>
+      </c>
+      <c r="O25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q25" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C24" s="3" t="s">
-[...41 lines deleted...]
-      <c r="Q24" s="3" t="s">
+      <c r="R25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S25" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T25" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U25" s="2">
+        <v>56571</v>
+      </c>
+      <c r="W25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X25" s="4">
+        <v>-963.4375</v>
+      </c>
+      <c r="Y25" s="4">
+        <v>-963.4375</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>-3.653E-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A26" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="R24" s="3" t="s">
-[...25 lines deleted...]
-      <c r="A25" s="3" t="s">
+      <c r="B26" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C26" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D26" s="4">
-        <v>714003.18</v>
+        <v>-1678536.82</v>
       </c>
       <c r="E26" s="5">
-        <v>-5.3823499999999997</v>
+        <v>-16.050597</v>
       </c>
       <c r="F26" s="4">
-        <v>675573.02775133005</v>
+        <v>-1409121.6357950999</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>-5.3823502899999998</v>
+        <v>-16.05059722</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>-38430.152247999999</v>
+        <v>269415.18420399999</v>
       </c>
       <c r="N26" s="4">
-        <v>-38430.152248669998</v>
+        <v>269415.1842049</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
         <v>53709</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>119.00053</v>
+        <v>-466.26022777999998</v>
       </c>
       <c r="Y26" s="4">
-        <v>119.00053</v>
+        <v>-466.26022699999999</v>
       </c>
       <c r="Z26" s="6">
-        <v>5.3200000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.116E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="4">
+        <v>575456.91</v>
+      </c>
+      <c r="E27" s="5">
+        <v>-7.0416670000000003</v>
+      </c>
+      <c r="F27" s="4">
+        <v>534935.15258750005</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J27" s="5">
+        <v>-7.0416666699999997</v>
+      </c>
+      <c r="K27" s="5">
+        <v>1</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M27" s="4">
+        <v>-40521.757411999999</v>
+      </c>
+      <c r="N27" s="4">
+        <v>-40521.757412500003</v>
+      </c>
+      <c r="O27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q27" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S27" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T27" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U27" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W27" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X27" s="4">
+        <v>119.88685624999999</v>
+      </c>
+      <c r="Y27" s="4">
+        <v>119.88685599999999</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>4.2299999999999998E-4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B27" s="3" t="s">
+      <c r="C28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="4">
+        <v>2820487.9552000002</v>
+      </c>
+      <c r="E28" s="5">
+        <v>0.181974</v>
+      </c>
+      <c r="F28" s="4">
+        <v>2825620.5224871002</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="5">
+        <v>0.18197443999999999</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4">
+        <v>5132.5672869999999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>5132.5672870999997</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S28" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T28" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U28" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X28" s="4">
+        <v>195.86721911000001</v>
+      </c>
+      <c r="Y28" s="4">
+        <v>195.86721900000001</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>2.238E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A29" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C27" s="3" t="s">
-[...70 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="B29" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C29" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="4">
+        <v>-877919.81709999999</v>
+      </c>
+      <c r="E29" s="5">
+        <v>-6.7897220000000003</v>
+      </c>
+      <c r="F29" s="4">
+        <v>-818311.50018506998</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J29" s="5">
+        <v>-6.7897222199999998</v>
+      </c>
+      <c r="K29" s="5">
+        <v>1</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M29" s="4">
+        <v>59608.316914000003</v>
+      </c>
+      <c r="N29" s="4">
+        <v>59608.316914930001</v>
+      </c>
+      <c r="O29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q29" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S29" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T29" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U29" s="2">
+        <v>57635</v>
+      </c>
+      <c r="W29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X29" s="4">
+        <v>-243.86661586</v>
+      </c>
+      <c r="Y29" s="4">
+        <v>-243.866615</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>-6.4800000000000003E-4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A30" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C28" s="3" t="s">
-[...70 lines deleted...]
-      <c r="A29" s="3" t="s">
+      <c r="B30" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="B29" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="4">
+      <c r="C30" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D30" s="4">
         <v>-3000000</v>
       </c>
-      <c r="E29" s="5">
-[...75 lines deleted...]
-      </c>
       <c r="E30" s="5">
-        <v>-4.8212330000000003</v>
+        <v>-0.85557700000000003</v>
       </c>
       <c r="F30" s="4">
-        <v>-2552694.5342356102</v>
+        <v>-2974332.7</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>-4.8212328800000002</v>
+        <v>-0.85557667000000004</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>129305.46576399999</v>
+        <v>25667.3</v>
       </c>
       <c r="N30" s="4">
-        <v>129305.46576439</v>
+        <v>25667.3</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
         <v>63174</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>-596</v>
+        <v>-625</v>
       </c>
       <c r="Y30" s="4">
-        <v>-596</v>
+        <v>-625</v>
       </c>
       <c r="Z30" s="6">
-        <v>-2.0119999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.356E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D31" s="4">
-        <v>-2000000</v>
+        <v>-2682000</v>
       </c>
       <c r="E31" s="5">
-        <v>-1.0638609999999999</v>
+        <v>-4.9969739999999998</v>
       </c>
       <c r="F31" s="4">
-        <v>-1978722.78963714</v>
+        <v>-2547981.14603187</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-1.06386052</v>
+        <v>-4.9969744199999999</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>21277.210362000002</v>
+        <v>134018.85396800001</v>
       </c>
       <c r="N31" s="4">
-        <v>21277.210362860002</v>
+        <v>134018.85396812999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
         <v>63174</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-333.33333333000002</v>
+        <v>-745</v>
       </c>
       <c r="Y31" s="4">
-        <v>-333.33333299999998</v>
+        <v>-745</v>
       </c>
       <c r="Z31" s="6">
-        <v>-1.5590000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.0179999999999998E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="4">
+        <v>-2000000</v>
+      </c>
+      <c r="E32" s="5">
+        <v>-0.85557700000000003</v>
+      </c>
+      <c r="F32" s="4">
+        <v>-1982888.4666666701</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" s="5">
+        <v>-0.85557667000000004</v>
+      </c>
+      <c r="K32" s="5">
+        <v>1</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M32" s="4">
+        <v>17111.533332999999</v>
+      </c>
+      <c r="N32" s="4">
+        <v>17111.53333333</v>
+      </c>
+      <c r="O32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q32" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S32" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T32" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U32" s="2">
+        <v>63174</v>
+      </c>
+      <c r="W32" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X32" s="4">
+        <v>-416.66666666999998</v>
+      </c>
+      <c r="Y32" s="4">
+        <v>-416.66666600000002</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>-1.57E-3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A33" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="4">
+      <c r="C33" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="4">
         <v>-5000000</v>
       </c>
-      <c r="E32" s="5">
-[...75 lines deleted...]
-      </c>
       <c r="E33" s="5">
-        <v>0.188031</v>
+        <v>-4.2657129999999999</v>
       </c>
       <c r="F33" s="4">
-        <v>10003536.4034594</v>
+        <v>-4786714.3670733804</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>0.18803056000000001</v>
+        <v>-4.2657126600000002</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>18774.403459000001</v>
+        <v>213285.63292599999</v>
       </c>
       <c r="N33" s="4">
-        <v>18774.40345949</v>
+        <v>213285.63292661999</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
         <v>60224</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>554.70899999999995</v>
+        <v>-1388.8888888900001</v>
       </c>
       <c r="Y33" s="4">
-        <v>554.70899999999995</v>
+        <v>-1388.888888</v>
       </c>
       <c r="Z33" s="6">
-        <v>7.8849999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.7919999999999998E-3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="4">
+        <v>9984028.1600000001</v>
+      </c>
+      <c r="E34" s="5">
+        <v>0.181974</v>
+      </c>
+      <c r="F34" s="4">
+        <v>10002196.539777299</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J34" s="5">
+        <v>0.18197443999999999</v>
+      </c>
+      <c r="K34" s="5">
+        <v>1</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M34" s="4">
+        <v>18168.379776999998</v>
+      </c>
+      <c r="N34" s="4">
+        <v>18168.379777329999</v>
+      </c>
+      <c r="O34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q34" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T34" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U34" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W34" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="4">
+        <v>693.33528889000002</v>
+      </c>
+      <c r="Y34" s="4">
+        <v>693.33528799999999</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>7.9240000000000005E-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A35" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B34" s="3" t="s">
+      <c r="C35" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="4">
+        <v>-3933500</v>
+      </c>
+      <c r="E35" s="5">
+        <v>-15.302083</v>
+      </c>
+      <c r="F35" s="4">
+        <v>-3331592.5520833302</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J35" s="5">
+        <v>-15.30208333</v>
+      </c>
+      <c r="K35" s="5">
+        <v>1</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M35" s="4">
+        <v>601907.44791600003</v>
+      </c>
+      <c r="N35" s="4">
+        <v>601907.44791667</v>
+      </c>
+      <c r="O35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q35" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S35" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T35" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U35" s="2">
+        <v>63174</v>
+      </c>
+      <c r="W35" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X35" s="4">
+        <v>-1638.95833333</v>
+      </c>
+      <c r="Y35" s="4">
+        <v>-1638.958333</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>-2.6389999999999999E-3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A36" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C34" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U34" s="2">
+      <c r="B36" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="4">
+        <v>-2399999.5</v>
+      </c>
+      <c r="E36" s="5">
+        <v>-6.7897220000000003</v>
+      </c>
+      <c r="F36" s="4">
+        <v>-2237046.2006152798</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J36" s="5">
+        <v>-6.7897222199999998</v>
+      </c>
+      <c r="K36" s="5">
+        <v>1</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M36" s="4">
+        <v>162953.29938400001</v>
+      </c>
+      <c r="N36" s="4">
+        <v>162953.29938472001</v>
+      </c>
+      <c r="O36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q36" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S36" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T36" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U36" s="2">
+        <v>57635</v>
+      </c>
+      <c r="W36" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X36" s="4">
+        <v>-666.66652778000002</v>
+      </c>
+      <c r="Y36" s="4">
+        <v>-666.66652699999997</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>-1.7719999999999999E-3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A37" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" s="4">
+        <v>-1360000</v>
+      </c>
+      <c r="E37" s="5">
+        <v>-15.302083</v>
+      </c>
+      <c r="F37" s="4">
+        <v>-1151891.66666667</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J37" s="5">
+        <v>-15.30208333</v>
+      </c>
+      <c r="K37" s="5">
+        <v>1</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M37" s="4">
+        <v>208108.33333299999</v>
+      </c>
+      <c r="N37" s="4">
+        <v>208108.33333333</v>
+      </c>
+      <c r="O37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q37" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S37" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T37" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U37" s="2">
         <v>63174</v>
       </c>
-      <c r="W34" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U35" s="2">
+      <c r="W37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X37" s="4">
+        <v>-566.66666667000004</v>
+      </c>
+      <c r="Y37" s="4">
+        <v>-566.66666599999996</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>-9.1200000000000005E-4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A38" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="4">
+        <v>-959999.8</v>
+      </c>
+      <c r="E38" s="5">
+        <v>-6.7897220000000003</v>
+      </c>
+      <c r="F38" s="4">
+        <v>-894818.48024611</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J38" s="5">
+        <v>-6.7897222199999998</v>
+      </c>
+      <c r="K38" s="5">
+        <v>1</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M38" s="4">
+        <v>65181.319753000003</v>
+      </c>
+      <c r="N38" s="4">
+        <v>65181.319753889999</v>
+      </c>
+      <c r="O38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q38" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S38" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T38" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U38" s="2">
         <v>57635</v>
       </c>
-      <c r="W35" s="3" t="s">
-[...90 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="W38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X38" s="4">
+        <v>-266.66661111000002</v>
+      </c>
+      <c r="Y38" s="4">
+        <v>-266.66661099999999</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>-7.0799999999999997E-4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A39" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="B37" s="3" t="s">
-[...82 lines deleted...]
-      <c r="D38" s="4">
+      <c r="B39" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D39" s="4">
         <v>-3000000</v>
       </c>
-      <c r="E38" s="5">
-[...75 lines deleted...]
-      </c>
       <c r="E39" s="5">
-        <v>-14.560416999999999</v>
+        <v>-4.2657129999999999</v>
       </c>
       <c r="F39" s="4">
-        <v>-4271979.1666666605</v>
+        <v>-2872028.6202440299</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>-14.56041667</v>
+        <v>-4.2657126600000002</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>728020.83333299996</v>
+        <v>127971.379755</v>
       </c>
       <c r="N39" s="4">
-        <v>728020.83333334001</v>
+        <v>127971.37975597</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
         <v>60224</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>-1666.66666667</v>
+        <v>-833.33333332999996</v>
       </c>
       <c r="Y39" s="4">
-        <v>-1666.6666660000001</v>
+        <v>-833.33333300000004</v>
       </c>
       <c r="Z39" s="6">
-        <v>-3.3670000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-2.2750000000000001E-3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D40" s="4">
         <v>-5000000</v>
       </c>
       <c r="E40" s="5">
-        <v>-14.560416999999999</v>
+        <v>-13.830833</v>
       </c>
       <c r="F40" s="4">
-        <v>-4271979.1666666605</v>
+        <v>-4308458.3333333395</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>-14.56041667</v>
+        <v>-13.830833330000001</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>728020.83333299996</v>
+        <v>691541.66666600003</v>
       </c>
       <c r="N40" s="4">
-        <v>728020.83333334001</v>
+        <v>691541.66666665999</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
         <v>60224</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>-1666.66666667</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y40" s="4">
-        <v>-1666.6666660000001</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z40" s="6">
-        <v>-3.3670000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.4129999999999998E-3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D41" s="4">
         <v>-5000000</v>
       </c>
       <c r="E41" s="5">
-        <v>-14.560416999999999</v>
+        <v>-13.830833</v>
       </c>
       <c r="F41" s="4">
-        <v>-4271979.1666666605</v>
+        <v>-4308458.3333333395</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-14.56041667</v>
+        <v>-13.830833330000001</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>728020.83333299996</v>
+        <v>691541.66666600003</v>
       </c>
       <c r="N41" s="4">
-        <v>728020.83333334001</v>
+        <v>691541.66666665999</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
         <v>60224</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-1666.66666667</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y41" s="4">
-        <v>-1666.6666660000001</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z41" s="6">
-        <v>-3.3670000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.4129999999999998E-3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D42" s="4">
-        <v>-4560000</v>
+        <v>-5000000</v>
       </c>
       <c r="E42" s="5">
-        <v>-4.0307459999999997</v>
+        <v>-13.830833</v>
       </c>
       <c r="F42" s="4">
-        <v>-4376197.9757051598</v>
+        <v>-4308458.3333333395</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-4.0307461499999997</v>
+        <v>-13.830833330000001</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>183802.024294</v>
+        <v>691541.66666600003</v>
       </c>
       <c r="N42" s="4">
-        <v>183802.02429484</v>
+        <v>691541.66666665999</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
         <v>60224</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-1013.33333333</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y42" s="4">
-        <v>-1013.333333</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z42" s="6">
-        <v>-3.4489999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.4129999999999998E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D43" s="4">
-        <v>9106102.9440000001</v>
+        <v>-4560000</v>
       </c>
       <c r="E43" s="5">
-        <v>0.188031</v>
+        <v>-4.2657129999999999</v>
       </c>
       <c r="F43" s="4">
-        <v>9123225.1999550592</v>
+        <v>-4365483.5027709203</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="5">
-        <v>0.18803056000000001</v>
+        <v>-4.2657126600000002</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="4">
-        <v>17122.255955000001</v>
+        <v>194516.497229</v>
       </c>
       <c r="N43" s="4">
-        <v>17122.255955060002</v>
+        <v>194516.49722908001</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
         <v>60224</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>505.89460800000001</v>
+        <v>-1266.66666667</v>
       </c>
       <c r="Y43" s="4">
-        <v>505.89460800000001</v>
+        <v>-1266.6666660000001</v>
       </c>
       <c r="Z43" s="6">
-        <v>7.1910000000000003E-3</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.4580000000000001E-3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="4">
+        <v>9105433.6819199994</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0.181974</v>
+      </c>
+      <c r="F44" s="4">
+        <v>9122003.2442769296</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J44" s="5">
+        <v>0.18197443999999999</v>
+      </c>
+      <c r="K44" s="5">
+        <v>1</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M44" s="4">
+        <v>16569.562355999999</v>
+      </c>
+      <c r="N44" s="4">
+        <v>16569.562356930001</v>
+      </c>
+      <c r="O44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q44" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S44" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T44" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U44" s="2">
+        <v>60224</v>
+      </c>
+      <c r="W44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X44" s="4">
+        <v>632.32178347000001</v>
+      </c>
+      <c r="Y44" s="4">
+        <v>632.32178299999998</v>
+      </c>
+      <c r="Z44" s="6">
+        <v>7.2269999999999999E-3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="C45" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" s="4">
+        <v>-9940000</v>
+      </c>
+      <c r="E45" s="5">
+        <v>-10.833333</v>
+      </c>
+      <c r="F45" s="4">
+        <v>-8863166.6666666698</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J45" s="5">
+        <v>-10.83333333</v>
+      </c>
+      <c r="K45" s="5">
+        <v>1</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M45" s="4">
+        <v>1076833.3333330001</v>
+      </c>
+      <c r="N45" s="4">
+        <v>1076833.33333333</v>
+      </c>
+      <c r="O45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q45" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S45" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T45" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U45" s="2">
+        <v>56571</v>
+      </c>
+      <c r="W45" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X45" s="4">
+        <v>-4141.6666666700003</v>
+      </c>
+      <c r="Y45" s="4">
+        <v>-4141.6666660000001</v>
+      </c>
+      <c r="Z45" s="6">
+        <v>-7.0219999999999996E-3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A46" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U44" s="2">
+      <c r="B46" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="4">
+        <v>-1143849.2364000001</v>
+      </c>
+      <c r="E46" s="5">
+        <v>-25.646332999999998</v>
+      </c>
+      <c r="F46" s="4">
+        <v>-850493.84840207</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J46" s="5">
+        <v>-25.646333330000001</v>
+      </c>
+      <c r="K46" s="5">
+        <v>1</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M46" s="4">
+        <v>293355.38799700001</v>
+      </c>
+      <c r="N46" s="4">
+        <v>293355.38799793</v>
+      </c>
+      <c r="O46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q46" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S46" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T46" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U46" s="2">
+        <v>59667</v>
+      </c>
+      <c r="W46" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X46" s="4">
+        <v>-476.60384850000003</v>
+      </c>
+      <c r="Y46" s="4">
+        <v>-476.60384800000003</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>-6.7299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A47" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D47" s="4">
+        <v>-2167000</v>
+      </c>
+      <c r="E47" s="5">
+        <v>-10.833333</v>
+      </c>
+      <c r="F47" s="4">
+        <v>-1932241.66666667</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J47" s="5">
+        <v>-10.83333333</v>
+      </c>
+      <c r="K47" s="5">
+        <v>1</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M47" s="4">
+        <v>234758.33333299999</v>
+      </c>
+      <c r="N47" s="4">
+        <v>234758.33333333</v>
+      </c>
+      <c r="O47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q47" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S47" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T47" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U47" s="2">
         <v>56571</v>
       </c>
-      <c r="W44" s="3" t="s">
-[...90 lines deleted...]
-      <c r="A46" s="3" t="s">
+      <c r="W47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X47" s="4">
+        <v>-902.91666667000004</v>
+      </c>
+      <c r="Y47" s="4">
+        <v>-902.91666599999996</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>-1.5299999999999999E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A48" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B46" s="3" t="s">
-[...73 lines deleted...]
-      <c r="A47" s="3" t="s">
+      <c r="B48" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B47" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C48" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D48" s="4">
         <v>3060000</v>
       </c>
       <c r="E48" s="5">
-        <v>11.251531</v>
+        <v>14.063039</v>
       </c>
       <c r="F48" s="4">
-        <v>3404296.8538202401</v>
+        <v>3490328.9999746</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>11.25153117</v>
+        <v>14.063039209999999</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>344296.85382000002</v>
+        <v>430328.99997399998</v>
       </c>
       <c r="N48" s="4">
-        <v>344296.85382024001</v>
+        <v>430328.99997459998</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
         <v>47472</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>30175</v>
+        <v>3825</v>
       </c>
       <c r="Y48" s="4">
-        <v>30175</v>
+        <v>3825</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.6830000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7650000000000001E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D49" s="4">
-        <v>78580000</v>
+        <v>3060000</v>
       </c>
       <c r="E49" s="5">
-        <v>3.545175</v>
+        <v>10.230684</v>
       </c>
       <c r="F49" s="4">
-        <v>94484729.5263751</v>
+        <v>3373058.9238359602</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>3.0379836400000002</v>
+        <v>10.23068379</v>
       </c>
       <c r="K49" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>2387247.5482020001</v>
+        <v>313058.92383500002</v>
       </c>
       <c r="N49" s="4">
-        <v>2785798.5263751801</v>
+        <v>313058.92383595998</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
         <v>47472</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>180850.66947222</v>
+        <v>3825</v>
       </c>
       <c r="Y49" s="4">
-        <v>154977.22222200001</v>
+        <v>3825</v>
       </c>
       <c r="Z49" s="6">
-        <v>7.4482999999999994E-2</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6719999999999999E-3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="4">
+        <v>78580000</v>
+      </c>
+      <c r="E50" s="5">
+        <v>3.2039589999999998</v>
+      </c>
+      <c r="F50" s="4">
+        <v>92358184.964356795</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J50" s="5">
+        <v>2.8023781799999998</v>
+      </c>
+      <c r="K50" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M50" s="4">
+        <v>2202108.7766610002</v>
+      </c>
+      <c r="N50" s="4">
+        <v>2517670.9643568099</v>
+      </c>
+      <c r="O50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q50" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S50" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T50" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U50" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W50" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X50" s="4">
+        <v>22460.128499999999</v>
+      </c>
+      <c r="Y50" s="4">
+        <v>19645</v>
+      </c>
+      <c r="Z50" s="6">
+        <v>7.3172000000000001E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A51" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="C51" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D51" s="4">
+        <v>-8160000</v>
+      </c>
+      <c r="E51" s="5">
+        <v>-7.8958329999999997</v>
+      </c>
+      <c r="F51" s="4">
+        <v>-7515700</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J51" s="5">
+        <v>-7.8958333300000003</v>
+      </c>
+      <c r="K51" s="5">
+        <v>1</v>
+      </c>
+      <c r="L51" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M51" s="4">
+        <v>644300</v>
+      </c>
+      <c r="N51" s="4">
+        <v>644300</v>
+      </c>
+      <c r="O51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q51" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S51" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T51" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U51" s="2">
+        <v>57696</v>
+      </c>
+      <c r="W51" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X51" s="4">
+        <v>-3400</v>
+      </c>
+      <c r="Y51" s="4">
+        <v>-3400</v>
+      </c>
+      <c r="Z51" s="6">
+        <v>-5.9540000000000001E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A52" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="C50" s="3" t="s">
-[...79 lines deleted...]
-      <c r="D51" s="4">
+      <c r="B52" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" s="4">
         <v>18250000</v>
       </c>
-      <c r="E51" s="5">
-[...75 lines deleted...]
-      </c>
       <c r="E52" s="5">
-        <v>11.251531</v>
+        <v>14.063039</v>
       </c>
       <c r="F52" s="4">
-        <v>-13238932.2093009</v>
+        <v>20816504.656711198</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="5">
-        <v>11.25153117</v>
+        <v>14.063039209999999</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="4">
-        <v>-1338932.2093</v>
+        <v>2566504.656711</v>
       </c>
       <c r="N52" s="4">
-        <v>-1338932.2093009399</v>
+        <v>2566504.6567112398</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
         <v>47472</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>-117347.22222222001</v>
+        <v>22812.5</v>
       </c>
       <c r="Y52" s="4">
-        <v>-117347.222222</v>
+        <v>22812.5</v>
       </c>
       <c r="Z52" s="6">
-        <v>-1.0436000000000001E-2</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.6492E-2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="4">
+        <v>-11900000</v>
+      </c>
+      <c r="E53" s="5">
+        <v>10.230684</v>
+      </c>
+      <c r="F53" s="4">
+        <v>-13117451.3704731</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I53" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J53" s="5">
+        <v>10.23068379</v>
+      </c>
+      <c r="K53" s="5">
+        <v>1</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M53" s="4">
+        <v>-1217451.370473</v>
+      </c>
+      <c r="N53" s="4">
+        <v>-1217451.37047317</v>
+      </c>
+      <c r="O53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q53" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S53" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T53" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U53" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X53" s="4">
+        <v>-14875</v>
+      </c>
+      <c r="Y53" s="4">
+        <v>-14875</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>-1.0392E-2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A54" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D54" s="4">
+        <v>-5156000</v>
+      </c>
+      <c r="E54" s="5">
+        <v>-7.8958329999999997</v>
+      </c>
+      <c r="F54" s="4">
+        <v>-4748890.8333333395</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H54" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J54" s="5">
+        <v>-7.8958333300000003</v>
+      </c>
+      <c r="K54" s="5">
+        <v>1</v>
+      </c>
+      <c r="L54" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M54" s="4">
+        <v>407109.16666599998</v>
+      </c>
+      <c r="N54" s="4">
+        <v>407109.16666665999</v>
+      </c>
+      <c r="O54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q54" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S54" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T54" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U54" s="2">
+        <v>57696</v>
+      </c>
+      <c r="W54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X54" s="4">
+        <v>-2148.3333333300002</v>
+      </c>
+      <c r="Y54" s="4">
+        <v>-2148.333333</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>-3.7620000000000002E-3</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A55" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D53" s="4">
+      <c r="B55" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="4">
+        <v>3747000</v>
+      </c>
+      <c r="E55" s="5">
+        <v>-15.083333</v>
+      </c>
+      <c r="F55" s="4">
+        <v>3181827.5</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H55" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J55" s="5">
+        <v>-15.08333333</v>
+      </c>
+      <c r="K55" s="5">
+        <v>1</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M55" s="4">
+        <v>-565172.5</v>
+      </c>
+      <c r="N55" s="4">
+        <v>-565172.5</v>
+      </c>
+      <c r="O55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q55" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S55" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T55" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U55" s="2">
+        <v>57329</v>
+      </c>
+      <c r="W55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X55" s="4">
+        <v>1561.25</v>
+      </c>
+      <c r="Y55" s="4">
+        <v>1561.25</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>2.5200000000000001E-3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A56" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D56" s="4">
         <v>-5156000</v>
       </c>
-      <c r="E53" s="5">
-[...47 lines deleted...]
-      <c r="U53" s="2">
+      <c r="E56" s="5">
+        <v>-7.8958329999999997</v>
+      </c>
+      <c r="F56" s="4">
+        <v>-4748890.8333333395</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I56" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J56" s="5">
+        <v>-7.8958333300000003</v>
+      </c>
+      <c r="K56" s="5">
+        <v>1</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M56" s="4">
+        <v>407109.16666599998</v>
+      </c>
+      <c r="N56" s="4">
+        <v>407109.16666665999</v>
+      </c>
+      <c r="O56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q56" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S56" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T56" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U56" s="2">
         <v>57696</v>
       </c>
-      <c r="W53" s="3" t="s">
-[...90 lines deleted...]
-      <c r="A55" s="3" t="s">
+      <c r="W56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X56" s="4">
+        <v>-2148.3333333300002</v>
+      </c>
+      <c r="Y56" s="4">
+        <v>-2148.333333</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>-3.7620000000000002E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A57" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="B55" s="3" t="s">
-[...73 lines deleted...]
-      <c r="A56" s="3" t="s">
+      <c r="B57" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="C57" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="4">
+        <v>39500000</v>
+      </c>
+      <c r="E57" s="5">
+        <v>3.6874449999999999</v>
+      </c>
+      <c r="F57" s="4">
+        <v>46616890.8328031</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J57" s="5">
+        <v>3.2252647099999998</v>
+      </c>
+      <c r="K57" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M57" s="4">
+        <v>1273979.5616220001</v>
+      </c>
+      <c r="N57" s="4">
+        <v>1456540.83280316</v>
+      </c>
+      <c r="O57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q57" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S57" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T57" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U57" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X57" s="4">
+        <v>11290.0875</v>
+      </c>
+      <c r="Y57" s="4">
+        <v>9875</v>
+      </c>
+      <c r="Z57" s="6">
+        <v>3.6933000000000001E-2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A58" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="C56" s="3" t="s">
-[...14 lines deleted...]
-      <c r="H56" s="3" t="s">
+      <c r="B58" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D58" s="4">
+        <v>3967000</v>
+      </c>
+      <c r="E58" s="5">
+        <v>14.063039</v>
+      </c>
+      <c r="F58" s="4">
+        <v>4524880.7656533401</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J58" s="5">
+        <v>14.063039209999999</v>
+      </c>
+      <c r="K58" s="5">
+        <v>1</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M58" s="4">
+        <v>557880.76565299998</v>
+      </c>
+      <c r="N58" s="4">
+        <v>557880.76565334003</v>
+      </c>
+      <c r="O58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q58" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S58" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T58" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U58" s="2">
+        <v>47472</v>
+      </c>
+      <c r="W58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X58" s="4">
+        <v>4958.75</v>
+      </c>
+      <c r="Y58" s="4">
+        <v>4958.75</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>3.5839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A59" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="4">
+        <v>23390000</v>
+      </c>
+      <c r="E59" s="5">
+        <v>21.279353</v>
+      </c>
+      <c r="F59" s="4">
+        <v>31719027.597370598</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H59" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I56" s="3" t="s">
+      <c r="I59" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J56" s="5">
-[...5 lines deleted...]
-      <c r="L56" s="3" t="s">
+      <c r="J59" s="5">
+        <v>18.612221380000001</v>
+      </c>
+      <c r="K59" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L59" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M56" s="4">
-[...229 lines deleted...]
-      </c>
       <c r="M59" s="4">
-        <v>2889928.8857860002</v>
+        <v>4353398.5807490004</v>
       </c>
       <c r="N59" s="4">
-        <v>2889928.88578607</v>
+        <v>4977240.5973706199</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
         <v>47837</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>146776.05482222</v>
+        <v>33427.233749999999</v>
       </c>
       <c r="Y59" s="4">
-        <v>146776.05482200001</v>
+        <v>29237.5</v>
       </c>
       <c r="Z59" s="6">
-        <v>1.4010999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5128999999999999E-2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D60" s="4">
-        <v>-3705000</v>
+        <v>14884332.32</v>
       </c>
       <c r="E60" s="5">
-        <v>-1.9880009999999999</v>
+        <v>18.199414999999998</v>
       </c>
       <c r="F60" s="4">
-        <v>-4249894.2997979801</v>
+        <v>17593193.790239699</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>-1.70358743</v>
+        <v>18.19941541</v>
       </c>
       <c r="K60" s="5">
-        <v>0.85693474441921247</v>
+        <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>63117.914392999999</v>
+        <v>2708861.4702389999</v>
       </c>
       <c r="N60" s="4">
-        <v>73655.450202020002</v>
+        <v>2708861.4702397101</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
         <v>47837</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>-8527.0008958300004</v>
+        <v>18605.415400000002</v>
       </c>
       <c r="Y60" s="4">
-        <v>-7307.0833329999996</v>
+        <v>18605.415400000002</v>
       </c>
       <c r="Z60" s="6">
-        <v>-3.3500000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3938000000000001E-2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D61" s="4">
-        <v>-1690000</v>
+        <v>-3705000</v>
       </c>
       <c r="E61" s="5">
-        <v>-22.597169999999998</v>
+        <v>-1.881148</v>
       </c>
       <c r="F61" s="4">
-        <v>-1590253.3270507299</v>
+        <v>-4166229.9668133599</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>-19.364300100000001</v>
+        <v>-1.6453669200000001</v>
       </c>
       <c r="K61" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>327256.67162099999</v>
+        <v>60960.844211000003</v>
       </c>
       <c r="N61" s="4">
-        <v>381892.17294927</v>
+        <v>69696.533186639994</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
         <v>47837</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>-3889.50918056</v>
+        <v>-1058.9816249999999</v>
       </c>
       <c r="Y61" s="4">
-        <v>-3333.0555549999999</v>
+        <v>-926.25</v>
       </c>
       <c r="Z61" s="6">
-        <v>-1.253E-3</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.3E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" s="4">
+        <v>-1690000</v>
+      </c>
+      <c r="E62" s="5">
+        <v>-21.330943999999999</v>
+      </c>
+      <c r="F62" s="4">
+        <v>-1571684.0485582601</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J62" s="5">
+        <v>-18.65734617</v>
+      </c>
+      <c r="K62" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L62" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M62" s="4">
+        <v>315309.15021499997</v>
+      </c>
+      <c r="N62" s="4">
+        <v>360492.95144173998</v>
+      </c>
+      <c r="O62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q62" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S62" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T62" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U62" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="4">
+        <v>-483.04424999999998</v>
+      </c>
+      <c r="Y62" s="4">
+        <v>-422.5</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>-1.245E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A63" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="B62" s="3" t="s">
+      <c r="C63" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D63" s="4">
+        <v>-26000000</v>
+      </c>
+      <c r="E63" s="5">
+        <v>-4.2040000000000001E-2</v>
+      </c>
+      <c r="F63" s="4">
+        <v>-25989069.581300199</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J63" s="5">
+        <v>-4.2040069999999999E-2</v>
+      </c>
+      <c r="K63" s="5">
+        <v>1</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M63" s="4">
+        <v>10930.418699</v>
+      </c>
+      <c r="N63" s="4">
+        <v>10930.418699719999</v>
+      </c>
+      <c r="O63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q63" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S63" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T63" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U63" s="2">
+        <v>47817</v>
+      </c>
+      <c r="W63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>-2.0590000000000001E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A64" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C62" s="3" t="s">
-[...59 lines deleted...]
-      <c r="X62" s="4">
+      <c r="B64" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D64" s="4">
+        <v>-242000</v>
+      </c>
+      <c r="E64" s="5">
+        <v>-4.8717499999999996</v>
+      </c>
+      <c r="F64" s="4">
+        <v>-48346336.459666602</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" s="5">
+        <v>-4.8717501700000003</v>
+      </c>
+      <c r="K64" s="5">
+        <v>1</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M64" s="4">
+        <v>1178963.540333</v>
+      </c>
+      <c r="N64" s="4">
+        <v>1178963.5403333299</v>
+      </c>
+      <c r="O64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q64" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S64" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T64" s="4">
+        <v>1</v>
+      </c>
+      <c r="U64" s="2">
+        <v>46220</v>
+      </c>
+      <c r="W64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X64" s="4">
         <v>0</v>
       </c>
-      <c r="Y62" s="4">
+      <c r="Y64" s="4">
         <v>0</v>
       </c>
-      <c r="Z62" s="6">
-[...64 lines deleted...]
-      <c r="U63" s="2">
+      <c r="Z64" s="6">
+        <v>-3.8302999999999997E-2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" s="4">
+        <v>-1198238.1461700001</v>
+      </c>
+      <c r="E65" s="5">
+        <v>-25.646332999999998</v>
+      </c>
+      <c r="F65" s="4">
+        <v>-890933.99707608996</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J65" s="5">
+        <v>-25.646333330000001</v>
+      </c>
+      <c r="K65" s="5">
+        <v>1</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M65" s="4">
+        <v>307304.14909299999</v>
+      </c>
+      <c r="N65" s="4">
+        <v>307304.14909391</v>
+      </c>
+      <c r="O65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q65" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S65" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T65" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U65" s="2">
         <v>59667</v>
       </c>
-      <c r="W63" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B64" s="3" t="s">
+      <c r="W65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X65" s="4">
+        <v>-499.26589424000002</v>
+      </c>
+      <c r="Y65" s="4">
+        <v>-499.265894</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>-7.0500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A66" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C64" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U64" s="2">
+      <c r="B66" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" s="4">
+        <v>-2690790.3704599999</v>
+      </c>
+      <c r="E66" s="5">
+        <v>-32.208333000000003</v>
+      </c>
+      <c r="F66" s="4">
+        <v>-1824131.63864101</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J66" s="5">
+        <v>-32.208333330000002</v>
+      </c>
+      <c r="K66" s="5">
+        <v>1</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M66" s="4">
+        <v>866658.73181799997</v>
+      </c>
+      <c r="N66" s="4">
+        <v>866658.73181898997</v>
+      </c>
+      <c r="O66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q66" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S66" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T66" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U66" s="2">
         <v>57970</v>
       </c>
-      <c r="W64" s="3" t="s">
-[...90 lines deleted...]
-      <c r="A66" s="3" t="s">
+      <c r="W66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X66" s="4">
+        <v>-1121.16265436</v>
+      </c>
+      <c r="Y66" s="4">
+        <v>-1121.162654</v>
+      </c>
+      <c r="Z66" s="6">
+        <v>-1.4450000000000001E-3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A67" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="B66" s="3" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="B67" s="3" t="s">
-        <v>161</v>
+        <v>94</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D67" s="4">
-        <v>-192546.24982999999</v>
+        <v>-238352.22844000001</v>
       </c>
       <c r="E67" s="5">
-        <v>-5.1388999999999997E-2</v>
+        <v>-16.050597</v>
       </c>
       <c r="F67" s="4">
-        <v>-192447.30245161999</v>
+        <v>-200095.2722829</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J67" s="5">
-        <v>-5.138889E-2</v>
+        <v>-16.05059722</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="4">
-        <v>98.947378</v>
+        <v>38256.956157000001</v>
       </c>
       <c r="N67" s="4">
-        <v>98.947378380000004</v>
+        <v>38256.956157100001</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
         <v>53709</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-21.39402776</v>
+        <v>-66.208952339999996</v>
       </c>
       <c r="Y67" s="4">
-        <v>-21.394027000000001</v>
+        <v>-66.208951999999996</v>
       </c>
       <c r="Z67" s="6">
-        <v>-1.5100000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.5799999999999999E-4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D68" s="4">
+        <v>-487433.32</v>
+      </c>
+      <c r="E68" s="5">
+        <v>-11.635417</v>
+      </c>
+      <c r="F68" s="4">
+        <v>-430718.42224583001</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H68" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I68" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J68" s="5">
+        <v>-11.63541667</v>
+      </c>
+      <c r="K68" s="5">
+        <v>1</v>
+      </c>
+      <c r="L68" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M68" s="4">
+        <v>56714.897753999998</v>
+      </c>
+      <c r="N68" s="4">
+        <v>56714.897754170001</v>
+      </c>
+      <c r="O68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q68" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S68" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T68" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U68" s="2">
+        <v>59667</v>
+      </c>
+      <c r="W68" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X68" s="4">
+        <v>-101.54860832999999</v>
+      </c>
+      <c r="Y68" s="4">
+        <v>-101.548608</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>-3.4099999999999999E-4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A69" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="B68" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C69" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D69" s="4">
-        <v>-567167.31082000001</v>
+        <v>-170451.84223499999</v>
       </c>
       <c r="E69" s="5">
-        <v>-5.1388999999999997E-2</v>
+        <v>-0.17361099999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>-566875.84984082996</v>
+        <v>-170155.91889778999</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-5.138889E-2</v>
+        <v>-0.17361111000000001</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>291.46097900000001</v>
+        <v>295.923337</v>
       </c>
       <c r="N69" s="4">
-        <v>291.46097916999997</v>
+        <v>295.92333721</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
         <v>53709</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-63.018590089999996</v>
+        <v>-23.67386698</v>
       </c>
       <c r="Y69" s="4">
-        <v>-63.018590000000003</v>
+        <v>-23.673866</v>
       </c>
       <c r="Z69" s="6">
-        <v>-4.46E-4</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.34E-4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D70" s="4">
-        <v>-188058.49040000001</v>
+        <v>-631023.46542000002</v>
       </c>
       <c r="E70" s="5">
-        <v>-5.1388999999999997E-2</v>
+        <v>-0.17361099999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>-187961.84923132</v>
+        <v>-629927.93857031001</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="5">
-        <v>-5.138889E-2</v>
+        <v>-0.17361111000000001</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="4">
-        <v>96.641167999999993</v>
+        <v>1095.5268490000001</v>
       </c>
       <c r="N70" s="4">
-        <v>96.641168680000007</v>
+        <v>1095.5268496900001</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
         <v>53709</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>-20.89538782</v>
+        <v>-87.642147969999996</v>
       </c>
       <c r="Y70" s="4">
-        <v>-20.895386999999999</v>
+        <v>-87.642146999999994</v>
       </c>
       <c r="Z70" s="6">
-        <v>-1.4799999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-4.9899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D71" s="4">
-        <v>-325170.22612800001</v>
+        <v>-502085.67069</v>
       </c>
       <c r="E71" s="5">
-        <v>-5.1388999999999997E-2</v>
+        <v>-0.17361099999999999</v>
       </c>
       <c r="F71" s="4">
-        <v>-325003.12476179999</v>
+        <v>-501213.99417839001</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="5">
-        <v>-5.138889E-2</v>
+        <v>-0.17361111000000001</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="4">
-        <v>167.10136600000001</v>
+        <v>871.676511</v>
       </c>
       <c r="N71" s="4">
-        <v>167.1013662</v>
+        <v>871.67651161000003</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
         <v>53709</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-36.13002513</v>
+        <v>-69.734120930000003</v>
       </c>
       <c r="Y71" s="4">
-        <v>-36.130025000000003</v>
+        <v>-69.734120000000004</v>
       </c>
       <c r="Z71" s="6">
-        <v>-2.5599999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-3.97E-4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="4">
+        <v>-166479.04680000001</v>
+      </c>
+      <c r="E72" s="5">
+        <v>-0.17361099999999999</v>
+      </c>
+      <c r="F72" s="4">
+        <v>-166190.02067708</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J72" s="5">
+        <v>-0.17361111000000001</v>
+      </c>
+      <c r="K72" s="5">
+        <v>1</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M72" s="4">
+        <v>289.02612199999999</v>
+      </c>
+      <c r="N72" s="4">
+        <v>289.02612291999998</v>
+      </c>
+      <c r="O72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q72" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S72" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T72" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U72" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W72" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X72" s="4">
+        <v>-23.12208983</v>
+      </c>
+      <c r="Y72" s="4">
+        <v>-23.122088999999999</v>
+      </c>
+      <c r="Z72" s="6">
+        <v>-1.3100000000000001E-4</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A73" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="B72" s="3" t="s">
+      <c r="B73" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="4">
+        <v>-287857.40637600003</v>
+      </c>
+      <c r="E73" s="5">
+        <v>-0.17361099999999999</v>
+      </c>
+      <c r="F73" s="4">
+        <v>-287357.65393437998</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J73" s="5">
+        <v>-0.17361111000000001</v>
+      </c>
+      <c r="K73" s="5">
+        <v>1</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M73" s="4">
+        <v>499.75244099999998</v>
+      </c>
+      <c r="N73" s="4">
+        <v>499.75244162000001</v>
+      </c>
+      <c r="O73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q73" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C72" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="4">
+      <c r="R73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S73" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T73" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U73" s="2">
+        <v>53709</v>
+      </c>
+      <c r="W73" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X73" s="4">
+        <v>-39.980195330000001</v>
+      </c>
+      <c r="Y73" s="4">
+        <v>-39.980195000000002</v>
+      </c>
+      <c r="Z73" s="6">
+        <v>-2.2699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A74" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D74" s="4">
         <v>-4624500</v>
       </c>
-      <c r="E72" s="5">
-[...47 lines deleted...]
-      <c r="U72" s="2">
+      <c r="E74" s="5">
+        <v>-0.27723500000000001</v>
+      </c>
+      <c r="F74" s="4">
+        <v>-4611679.2828400005</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J74" s="5">
+        <v>-0.27723467000000002</v>
+      </c>
+      <c r="K74" s="5">
+        <v>1</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M74" s="4">
+        <v>12820.71716</v>
+      </c>
+      <c r="N74" s="4">
+        <v>12820.71716</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q74" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S74" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T74" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U74" s="2">
         <v>56571</v>
       </c>
-      <c r="W72" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B73" s="3" t="s">
+      <c r="W74" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X74" s="4">
+        <v>-963.4375</v>
+      </c>
+      <c r="Y74" s="4">
+        <v>-963.4375</v>
+      </c>
+      <c r="Z74" s="6">
+        <v>-3.653E-3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A75" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D75" s="4">
+        <v>-4626000</v>
+      </c>
+      <c r="E75" s="5">
+        <v>-0.27723500000000001</v>
+      </c>
+      <c r="F75" s="4">
+        <v>-4613175.1243200004</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J75" s="5">
+        <v>-0.27723467000000002</v>
+      </c>
+      <c r="K75" s="5">
+        <v>1</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M75" s="4">
+        <v>12824.875679999999</v>
+      </c>
+      <c r="N75" s="4">
+        <v>12824.875679999999</v>
+      </c>
+      <c r="O75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q75" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C73" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U73" s="2">
+      <c r="R75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S75" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T75" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U75" s="2">
         <v>56571</v>
       </c>
-      <c r="W73" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U74" s="2">
+      <c r="W75" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X75" s="4">
+        <v>-963.75</v>
+      </c>
+      <c r="Y75" s="4">
+        <v>-963.75</v>
+      </c>
+      <c r="Z75" s="6">
+        <v>-3.6540000000000001E-3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A76" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" s="4">
+        <v>-476704.45688000001</v>
+      </c>
+      <c r="E76" s="5">
+        <v>-16.050597</v>
+      </c>
+      <c r="F76" s="4">
+        <v>-400190.54456581001</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J76" s="5">
+        <v>-16.05059722</v>
+      </c>
+      <c r="K76" s="5">
+        <v>1</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M76" s="4">
+        <v>76513.912314000001</v>
+      </c>
+      <c r="N76" s="4">
+        <v>76513.912314190005</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q76" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S76" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T76" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U76" s="2">
         <v>53709</v>
       </c>
-      <c r="W74" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z74" s="6">
+      <c r="W76" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76" s="4">
+        <v>-132.41790469</v>
+      </c>
+      <c r="Y76" s="4">
+        <v>-132.41790399999999</v>
+      </c>
+      <c r="Z76" s="6">
         <v>-3.1700000000000001E-4</v>
       </c>
     </row>
-    <row r="75" spans="1:26" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B75" s="3" t="s">
+    <row r="77" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A77" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="C75" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U75" s="2">
+      <c r="B77" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D77" s="4">
+        <v>4588574.5128600001</v>
+      </c>
+      <c r="E77" s="5">
+        <v>8.5600999999999997E-2</v>
+      </c>
+      <c r="F77" s="4">
+        <v>4592502.3932075296</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J77" s="5">
+        <v>8.5601319999999995E-2</v>
+      </c>
+      <c r="K77" s="5">
+        <v>1</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M77" s="4">
+        <v>3927.8803469999998</v>
+      </c>
+      <c r="N77" s="4">
+        <v>3927.8803475300001</v>
+      </c>
+      <c r="O77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q77" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S77" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T77" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U77" s="2">
         <v>58396</v>
       </c>
-      <c r="W75" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B76" s="3" t="s">
+      <c r="W77" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X77" s="4">
+        <v>318.65100783999998</v>
+      </c>
+      <c r="Y77" s="4">
+        <v>318.65100699999999</v>
+      </c>
+      <c r="Z77" s="6">
+        <v>3.6380000000000002E-3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A78" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="C76" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="4">
+      <c r="B78" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" s="4">
         <v>-6974000</v>
       </c>
-      <c r="E76" s="5">
-[...47 lines deleted...]
-      <c r="U76" s="2">
+      <c r="E78" s="5">
+        <v>-0.42391000000000001</v>
+      </c>
+      <c r="F78" s="4">
+        <v>-6944436.4909344101</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H78" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J78" s="5">
+        <v>-0.42391036999999998</v>
+      </c>
+      <c r="K78" s="5">
+        <v>1</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M78" s="4">
+        <v>29563.509064999998</v>
+      </c>
+      <c r="N78" s="4">
+        <v>29563.509065589998</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q78" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S78" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T78" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U78" s="2">
         <v>59035</v>
       </c>
-      <c r="W76" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B77" s="3" t="s">
+      <c r="W78" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X78" s="4">
+        <v>-1452.91666667</v>
+      </c>
+      <c r="Y78" s="4">
+        <v>-1452.9166660000001</v>
+      </c>
+      <c r="Z78" s="6">
+        <v>-5.5009999999999998E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A79" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" s="4">
+        <v>-4000000</v>
+      </c>
+      <c r="E79" s="5">
+        <v>-0.27723500000000001</v>
+      </c>
+      <c r="F79" s="4">
+        <v>-3988910.61333333</v>
+      </c>
+      <c r="G79" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H79" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I79" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J79" s="5">
+        <v>-0.27723467000000002</v>
+      </c>
+      <c r="K79" s="5">
+        <v>1</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M79" s="4">
+        <v>11089.386666</v>
+      </c>
+      <c r="N79" s="4">
+        <v>11089.38666667</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q79" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C77" s="3" t="s">
-[...53 lines deleted...]
-      <c r="U77" s="2">
+      <c r="R79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S79" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T79" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U79" s="2">
         <v>56571</v>
       </c>
-      <c r="W77" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B78" s="3" t="s">
+      <c r="W79" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X79" s="4">
+        <v>-833.33333332999996</v>
+      </c>
+      <c r="Y79" s="4">
+        <v>-833.33333300000004</v>
+      </c>
+      <c r="Z79" s="6">
+        <v>-3.16E-3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A80" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="C78" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="4">
+      <c r="B80" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D80" s="4">
         <v>-47150000</v>
       </c>
-      <c r="E78" s="5">
-[...8 lines deleted...]
-      <c r="H78" s="3" t="s">
+      <c r="E80" s="5">
+        <v>2.5055420000000002</v>
+      </c>
+      <c r="F80" s="4">
+        <v>-55087958.029425003</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H80" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I78" s="3" t="s">
+      <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J78" s="5">
-[...5 lines deleted...]
-      <c r="L78" s="3" t="s">
+      <c r="J80" s="5">
+        <v>2.1915</v>
+      </c>
+      <c r="K80" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L80" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="M78" s="4">
-[...23 lines deleted...]
-      <c r="U78" s="2">
+      <c r="M80" s="4">
+        <v>-1033292.25</v>
+      </c>
+      <c r="N80" s="4">
+        <v>-1181363.0294250001</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q80" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S80" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T80" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U80" s="2">
         <v>47472</v>
       </c>
-      <c r="W78" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B79" s="3" t="s">
+      <c r="W80" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X80" s="4">
+        <v>-13476.64875</v>
+      </c>
+      <c r="Y80" s="4">
+        <v>-11787.5</v>
+      </c>
+      <c r="Z80" s="6">
+        <v>-4.3644000000000002E-2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A81" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="C79" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="4">
+      <c r="B81" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D81" s="4">
         <v>-104424000</v>
       </c>
-      <c r="E79" s="5">
-[...152 lines deleted...]
-      </c>
       <c r="E81" s="5">
-        <v>14.163634999999999</v>
+        <v>2.5358390000000002</v>
       </c>
       <c r="F81" s="4">
-        <v>-13465353.562180899</v>
+        <v>-122035984.135056</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>12.137311110000001</v>
+        <v>2.218</v>
       </c>
       <c r="K81" s="5">
-        <v>0.85693474441921247</v>
+        <v>0.87466106883582606</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>-1248929.313321</v>
+        <v>-2316124.3199999998</v>
       </c>
       <c r="N81" s="4">
-        <v>-1457438.0621809899</v>
+        <v>-2648024.935056</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
         <v>47837</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
-        <v>-118411.38895833</v>
+        <v>-29846.989799999999</v>
       </c>
       <c r="Y81" s="4">
-        <v>-101470.833333</v>
+        <v>-26106</v>
       </c>
       <c r="Z81" s="6">
-        <v>-1.0614E-2</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-9.6684999999999993E-2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" s="4">
+        <v>-39820000</v>
+      </c>
+      <c r="E82" s="5">
+        <v>2.1947000000000001</v>
+      </c>
+      <c r="F82" s="4">
+        <v>-40693929.539999999</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J82" s="5">
+        <v>2.1947000000000001</v>
+      </c>
+      <c r="K82" s="5">
+        <v>1</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M82" s="4">
+        <v>-873929.54</v>
+      </c>
+      <c r="N82" s="4">
+        <v>-873929.54</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q82" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S82" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T82" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U82" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W82" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X82" s="4">
+        <v>-9955</v>
+      </c>
+      <c r="Y82" s="4">
+        <v>-9955</v>
+      </c>
+      <c r="Z82" s="6">
+        <v>-3.2239999999999998E-2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A83" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B83" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="C83" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D83" s="4">
+        <v>-10290000</v>
+      </c>
+      <c r="E83" s="5">
+        <v>13.303324</v>
+      </c>
+      <c r="F83" s="4">
+        <v>-13133469.087963</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J83" s="5">
+        <v>11.635899999999999</v>
+      </c>
+      <c r="K83" s="5">
+        <v>0.87466106883582606</v>
+      </c>
+      <c r="L83" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M83" s="4">
+        <v>-1197334.1100000001</v>
+      </c>
+      <c r="N83" s="4">
+        <v>-1368912.0879629999</v>
+      </c>
+      <c r="O83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q83" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S83" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T83" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U83" s="2">
+        <v>47837</v>
+      </c>
+      <c r="W83" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X83" s="4">
+        <v>-14705.696250000001</v>
+      </c>
+      <c r="Y83" s="4">
+        <v>-12862.5</v>
+      </c>
+      <c r="Z83" s="6">
+        <v>-1.0404999999999999E-2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A84" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="C82" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="4">
+      <c r="B84" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" s="4">
         <v>-117930000</v>
       </c>
-      <c r="E82" s="5">
-[...47 lines deleted...]
-      <c r="U82" s="2">
+      <c r="E84" s="5">
+        <v>2.2189999999999999</v>
+      </c>
+      <c r="F84" s="4">
+        <v>-120546866.7</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J84" s="5">
+        <v>2.2189999999999999</v>
+      </c>
+      <c r="K84" s="5">
+        <v>1</v>
+      </c>
+      <c r="L84" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M84" s="4">
+        <v>-2616866.7000000002</v>
+      </c>
+      <c r="N84" s="4">
+        <v>-2616866.7000000002</v>
+      </c>
+      <c r="O84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q84" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S84" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T84" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U84" s="2">
         <v>48019</v>
       </c>
-      <c r="W82" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A83" s="3" t="s">
+      <c r="W84" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X84" s="4">
+        <v>-29482.5</v>
+      </c>
+      <c r="Y84" s="4">
+        <v>-29482.5</v>
+      </c>
+      <c r="Z84" s="6">
+        <v>-9.5505000000000007E-2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A85" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="B85" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="B83" s="3" t="s">
-[...56 lines deleted...]
-      <c r="U83" s="2">
+      <c r="C85" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="4">
+        <v>12967000</v>
+      </c>
+      <c r="E85" s="5">
+        <v>0.73140000000000005</v>
+      </c>
+      <c r="F85" s="4">
+        <v>13061840.638</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="5">
+        <v>0.73140000000000005</v>
+      </c>
+      <c r="K85" s="5">
+        <v>1</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M85" s="4">
+        <v>94840.638000000006</v>
+      </c>
+      <c r="N85" s="4">
+        <v>94840.638000000006</v>
+      </c>
+      <c r="O85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q85" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S85" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T85" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U85" s="2">
         <v>49846</v>
       </c>
-      <c r="W83" s="3" t="s">
-[...16 lines deleted...]
-      <c r="B84" s="3" t="s">
+      <c r="W85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X85" s="4">
+        <v>3241.75</v>
+      </c>
+      <c r="Y85" s="4">
+        <v>3241.75</v>
+      </c>
+      <c r="Z85" s="6">
+        <v>1.0348E-2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A86" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="C84" s="3" t="s">
+      <c r="B86" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="D84" s="4">
-[...8 lines deleted...]
-      <c r="G84" s="3" t="s">
+      <c r="C86" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="H84" s="3" t="s">
-[...23 lines deleted...]
-      <c r="P84" s="3" t="s">
+      <c r="D86" s="4">
+        <v>242000</v>
+      </c>
+      <c r="E86" s="5">
+        <v>200.09</v>
+      </c>
+      <c r="F86" s="4">
+        <v>48421780</v>
+      </c>
+      <c r="G86" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="Q84" s="3" t="s">
-[...2 lines deleted...]
-      <c r="R84" s="3" t="s">
+      <c r="H86" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J86" s="5">
+        <v>200.09</v>
+      </c>
+      <c r="K86" s="5">
+        <v>1</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M86" s="4">
+        <v>48421780</v>
+      </c>
+      <c r="N86" s="4">
+        <v>48421780</v>
+      </c>
+      <c r="O86" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="S84" s="3" t="s">
-[...11 lines deleted...]
-      <c r="W84" s="3" t="s">
+      <c r="P86" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="X84" s="4">
-[...10 lines deleted...]
-      <c r="A85" s="3" t="s">
+      <c r="Q86" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B85" s="3" t="s">
+      <c r="R86" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="C85" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P85" s="3" t="s">
+      <c r="S86" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="Q85" s="3" t="s">
-[...87 lines deleted...]
-      </c>
       <c r="T86" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="X86" s="4">
         <v>0</v>
       </c>
       <c r="Y86" s="4">
         <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>3.2190000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8363000000000001E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D87" s="4">
+        <v>7000000</v>
+      </c>
+      <c r="E87" s="5">
+        <v>83.539062000000001</v>
+      </c>
+      <c r="F87" s="4">
+        <v>5847734.3399999999</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J87" s="5">
+        <v>83.539062000000001</v>
+      </c>
+      <c r="K87" s="5">
+        <v>1</v>
+      </c>
+      <c r="L87" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M87" s="4">
+        <v>5847734.3399999999</v>
+      </c>
+      <c r="N87" s="4">
+        <v>5847734.3399999999</v>
+      </c>
+      <c r="O87" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R87" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="S87" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T87" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U87" s="2">
+        <v>46216</v>
+      </c>
+      <c r="V87" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="W87" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="B87" s="3" t="s">
+      <c r="X87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="6">
+        <v>4.6319999999999998E-3</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A88" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="C87" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="4">
+      <c r="B88" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D88" s="4">
+        <v>13800000</v>
+      </c>
+      <c r="E88" s="5">
+        <v>101.573268</v>
+      </c>
+      <c r="F88" s="4">
+        <v>14017110.983999999</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J88" s="5">
+        <v>101.573268</v>
+      </c>
+      <c r="K88" s="5">
+        <v>1</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M88" s="4">
+        <v>14017110.983999999</v>
+      </c>
+      <c r="N88" s="4">
+        <v>14017110.983999999</v>
+      </c>
+      <c r="O88" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P88" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q88" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R88" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="S88" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T88" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U88" s="2">
+        <v>46219</v>
+      </c>
+      <c r="V88" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W88" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="X88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="6">
+        <v>1.1105E-2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A89" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D89" s="4">
+        <v>-6500000</v>
+      </c>
+      <c r="E89" s="5">
+        <v>102.22488199999999</v>
+      </c>
+      <c r="F89" s="4">
+        <v>-6644617.3300000001</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J89" s="5">
+        <v>102.22488199999999</v>
+      </c>
+      <c r="K89" s="5">
+        <v>1</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M89" s="4">
+        <v>-6644617.3300000001</v>
+      </c>
+      <c r="N89" s="4">
+        <v>-6644617.3300000001</v>
+      </c>
+      <c r="O89" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P89" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R89" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="S89" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T89" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U89" s="2">
+        <v>46216</v>
+      </c>
+      <c r="V89" s="4">
+        <v>6</v>
+      </c>
+      <c r="W89" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="X89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="6">
+        <v>-5.2639999999999996E-3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A90" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D90" s="4">
         <v>5050833.3351699999</v>
       </c>
-      <c r="E87" s="5">
-[...47 lines deleted...]
-      <c r="U87" s="2">
+      <c r="E90" s="5">
+        <v>99.921999999999997</v>
+      </c>
+      <c r="F90" s="4">
+        <v>5092100.9669016702</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J90" s="5">
+        <v>99.921999999999997</v>
+      </c>
+      <c r="K90" s="5">
+        <v>1</v>
+      </c>
+      <c r="L90" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M90" s="4">
+        <v>5092100.9669009997</v>
+      </c>
+      <c r="N90" s="4">
+        <v>5092100.9669016702</v>
+      </c>
+      <c r="O90" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R90" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="S90" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T90" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U90" s="2">
         <v>50698</v>
       </c>
-      <c r="V87" s="4">
+      <c r="V90" s="4">
         <v>4.4752299999999998</v>
       </c>
-      <c r="W87" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D88" s="4">
+      <c r="W90" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="X90" s="4">
+        <v>45207.281733110001</v>
+      </c>
+      <c r="Y90" s="4">
+        <v>45207.281733000003</v>
+      </c>
+      <c r="Z90" s="6">
+        <v>4.0340000000000003E-3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A91" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D91" s="4">
         <v>6493781.7450000001</v>
       </c>
-      <c r="E88" s="5">
-[...47 lines deleted...]
-      <c r="U88" s="2">
+      <c r="E91" s="5">
+        <v>99.267539999999997</v>
+      </c>
+      <c r="F91" s="4">
+        <v>6496286.0448725298</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H91" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J91" s="5">
+        <v>99.267539999999997</v>
+      </c>
+      <c r="K91" s="5">
+        <v>1</v>
+      </c>
+      <c r="L91" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M91" s="4">
+        <v>6496286.0448719999</v>
+      </c>
+      <c r="N91" s="4">
+        <v>6496286.0448725298</v>
+      </c>
+      <c r="O91" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P91" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q91" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R91" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="S91" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T91" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U91" s="2">
         <v>49881</v>
       </c>
-      <c r="V88" s="4">
+      <c r="V91" s="4">
         <v>4.2702900000000001</v>
-      </c>
-[...238 lines deleted...]
-        <v>3.9788000000000001</v>
       </c>
       <c r="W91" s="3" t="s">
         <v>219</v>
       </c>
       <c r="X91" s="4">
-        <v>323.81447052999999</v>
+        <v>50068.653641960002</v>
       </c>
       <c r="Y91" s="4">
-        <v>323.81446999999997</v>
+        <v>50068.653640999997</v>
       </c>
       <c r="Z91" s="6">
-        <v>3.6000000000000001E-5</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.1460000000000004E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>221</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D92" s="4">
-        <v>1751567.915</v>
+        <v>2872714.26</v>
       </c>
       <c r="E92" s="5">
-        <v>90.504689999999997</v>
+        <v>92.399360000000001</v>
       </c>
       <c r="F92" s="4">
-        <v>1585510.1976976399</v>
+        <v>2678386.18829126</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>90.504689999999997</v>
+        <v>92.399360000000001</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>1585510.1976970001</v>
+        <v>2678386.1882910002</v>
       </c>
       <c r="N92" s="4">
-        <v>1585510.1976976399</v>
+        <v>2678386.18829126</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R92" s="3" t="s">
         <v>220</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
+        <v>52256</v>
+      </c>
+      <c r="V92" s="4">
+        <v>4.6302899999999996</v>
+      </c>
+      <c r="W92" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="X92" s="4">
+        <v>24016.597422520001</v>
+      </c>
+      <c r="Y92" s="4">
+        <v>24016.597421999999</v>
+      </c>
+      <c r="Z92" s="6">
+        <v>2.1220000000000002E-3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A93" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="4">
+        <v>1858249.8717980001</v>
+      </c>
+      <c r="E93" s="5">
+        <v>90.103440000000006</v>
+      </c>
+      <c r="F93" s="4">
+        <v>1676209.2786179499</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J93" s="5">
+        <v>90.103440000000006</v>
+      </c>
+      <c r="K93" s="5">
+        <v>1</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M93" s="4">
+        <v>1676209.278617</v>
+      </c>
+      <c r="N93" s="4">
+        <v>1676209.2786179499</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R93" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="S93" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T93" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U93" s="2">
+        <v>53199</v>
+      </c>
+      <c r="V93" s="4">
+        <v>6.0128199999999996</v>
+      </c>
+      <c r="W93" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="X93" s="4">
+        <v>1862.2203323599999</v>
+      </c>
+      <c r="Y93" s="4">
+        <v>1862.2203320000001</v>
+      </c>
+      <c r="Z93" s="6">
+        <v>1.328E-3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A94" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D94" s="4">
+        <v>730293.95799599995</v>
+      </c>
+      <c r="E94" s="5">
+        <v>6.0566399999999998</v>
+      </c>
+      <c r="F94" s="4">
+        <v>44723.350480779998</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H94" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J94" s="5">
+        <v>6.0566399999999998</v>
+      </c>
+      <c r="K94" s="5">
+        <v>1</v>
+      </c>
+      <c r="L94" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M94" s="4">
+        <v>44723.350480000001</v>
+      </c>
+      <c r="N94" s="4">
+        <v>44723.350480779998</v>
+      </c>
+      <c r="O94" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P94" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q94" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R94" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="S94" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T94" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U94" s="2">
+        <v>51585</v>
+      </c>
+      <c r="V94" s="4">
+        <v>4.0428199999999999</v>
+      </c>
+      <c r="W94" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="X94" s="4">
+        <v>492.07450320999999</v>
+      </c>
+      <c r="Y94" s="4">
+        <v>492.07450299999999</v>
+      </c>
+      <c r="Z94" s="6">
+        <v>3.4999999999999997E-5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A95" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D95" s="4">
+        <v>1727352.34</v>
+      </c>
+      <c r="E95" s="5">
+        <v>90.349289999999996</v>
+      </c>
+      <c r="F95" s="4">
+        <v>1560957.1800287401</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J95" s="5">
+        <v>90.349289999999996</v>
+      </c>
+      <c r="K95" s="5">
+        <v>1</v>
+      </c>
+      <c r="L95" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M95" s="4">
+        <v>1560957.1800279999</v>
+      </c>
+      <c r="N95" s="4">
+        <v>1560957.1800287401</v>
+      </c>
+      <c r="O95" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P95" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q95" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R95" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="S95" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T95" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U95" s="2">
         <v>60535</v>
       </c>
-      <c r="V92" s="4">
+      <c r="V95" s="4">
         <v>1.0649999999999999</v>
       </c>
-      <c r="W92" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D93" s="4">
+      <c r="W95" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="X95" s="4">
+        <v>306.60504035000002</v>
+      </c>
+      <c r="Y95" s="4">
+        <v>306.60503999999997</v>
+      </c>
+      <c r="Z95" s="6">
+        <v>1.2359999999999999E-3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A96" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D96" s="4">
         <v>2000000</v>
       </c>
-      <c r="E93" s="5">
-[...47 lines deleted...]
-      <c r="U93" s="2">
+      <c r="E96" s="5">
+        <v>100.0185</v>
+      </c>
+      <c r="F96" s="4">
+        <v>2021470.92</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J96" s="5">
+        <v>100.0185</v>
+      </c>
+      <c r="K96" s="5">
+        <v>1</v>
+      </c>
+      <c r="L96" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M96" s="4">
+        <v>2021470.92</v>
+      </c>
+      <c r="N96" s="4">
+        <v>2021470.92</v>
+      </c>
+      <c r="O96" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P96" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q96" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R96" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="S96" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T96" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U96" s="2">
         <v>48324</v>
       </c>
-      <c r="V93" s="4">
+      <c r="V96" s="4">
         <v>5.2752299999999996</v>
       </c>
-      <c r="W93" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U94" s="2">
+      <c r="W96" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="X96" s="4">
+        <v>21100.92</v>
+      </c>
+      <c r="Y96" s="4">
+        <v>21100.92</v>
+      </c>
+      <c r="Z96" s="6">
+        <v>1.601E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A97" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D97" s="4">
+        <v>1517767.794</v>
+      </c>
+      <c r="E97" s="5">
+        <v>33.562950000000001</v>
+      </c>
+      <c r="F97" s="4">
+        <v>510536.56656072999</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J97" s="5">
+        <v>33.562950000000001</v>
+      </c>
+      <c r="K97" s="5">
+        <v>1</v>
+      </c>
+      <c r="L97" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M97" s="4">
+        <v>510536.56656000001</v>
+      </c>
+      <c r="N97" s="4">
+        <v>510536.56656072999</v>
+      </c>
+      <c r="O97" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R97" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="S97" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T97" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U97" s="2">
         <v>49973</v>
       </c>
-      <c r="V94" s="4">
-[...11 lines deleted...]
-      <c r="Z94" s="6">
+      <c r="V97" s="4">
+        <v>4.4628199999999998</v>
+      </c>
+      <c r="W97" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="X97" s="4">
+        <v>1128.9207444000001</v>
+      </c>
+      <c r="Y97" s="4">
+        <v>1128.920744</v>
+      </c>
+      <c r="Z97" s="6">
         <v>4.0400000000000001E-4</v>
       </c>
     </row>
-    <row r="95" spans="1:26" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D95" s="4">
+    <row r="98" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A98" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D98" s="4">
         <v>13695000</v>
       </c>
-      <c r="E95" s="5">
-[...47 lines deleted...]
-      <c r="U95" s="2">
+      <c r="E98" s="5">
+        <v>100.45411</v>
+      </c>
+      <c r="F98" s="4">
+        <v>13785493.364499999</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J98" s="5">
+        <v>100.45411</v>
+      </c>
+      <c r="K98" s="5">
+        <v>1</v>
+      </c>
+      <c r="L98" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M98" s="4">
+        <v>13785493.364499999</v>
+      </c>
+      <c r="N98" s="4">
+        <v>13785493.364499999</v>
+      </c>
+      <c r="O98" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P98" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q98" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R98" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="S98" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T98" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U98" s="2">
         <v>47314</v>
       </c>
-      <c r="V95" s="4">
+      <c r="V98" s="4">
         <v>4.6500000000000004</v>
       </c>
-      <c r="W95" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U96" s="2">
+      <c r="W98" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="X98" s="4">
+        <v>28303</v>
+      </c>
+      <c r="Y98" s="4">
+        <v>28303</v>
+      </c>
+      <c r="Z98" s="6">
+        <v>1.0921E-2</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A99" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D99" s="4">
+        <v>7228846.792835</v>
+      </c>
+      <c r="E99" s="5">
+        <v>49.57855</v>
+      </c>
+      <c r="F99" s="4">
+        <v>3588743.9061283502</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J99" s="5">
+        <v>49.57855</v>
+      </c>
+      <c r="K99" s="5">
+        <v>1</v>
+      </c>
+      <c r="L99" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M99" s="4">
+        <v>3588743.906128</v>
+      </c>
+      <c r="N99" s="4">
+        <v>3588743.9061283502</v>
+      </c>
+      <c r="O99" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="P99" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q99" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R99" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="S99" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T99" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U99" s="2">
         <v>53625</v>
       </c>
-      <c r="V96" s="4">
-[...76 lines deleted...]
-      <c r="U97" s="2">
+      <c r="V99" s="4">
+        <v>3.97282</v>
+      </c>
+      <c r="W99" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="X99" s="4">
+        <v>4786.4845192499997</v>
+      </c>
+      <c r="Y99" s="4">
+        <v>4786.4845189999996</v>
+      </c>
+      <c r="Z99" s="6">
+        <v>2.843E-3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A100" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D100" s="4">
+        <v>862372.88959999999</v>
+      </c>
+      <c r="E100" s="5">
+        <v>98.690209999999993</v>
+      </c>
+      <c r="F100" s="4">
+        <v>851673.05833838996</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J100" s="5">
+        <v>98.690209999999993</v>
+      </c>
+      <c r="K100" s="5">
+        <v>1</v>
+      </c>
+      <c r="L100" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M100" s="4">
+        <v>851673.05833799997</v>
+      </c>
+      <c r="N100" s="4">
+        <v>851673.05833838996</v>
+      </c>
+      <c r="O100" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="P100" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="Q100" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R100" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="S100" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T100" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U100" s="2">
         <v>53595</v>
       </c>
-      <c r="V97" s="4">
-[...25 lines deleted...]
-      <c r="D98" s="4">
+      <c r="V100" s="4">
+        <v>4.1428200000000004</v>
+      </c>
+      <c r="W100" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="X100" s="4">
+        <v>595.44260908000001</v>
+      </c>
+      <c r="Y100" s="4">
+        <v>595.44260899999995</v>
+      </c>
+      <c r="Z100" s="6">
+        <v>6.7400000000000001E-4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A101" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D101" s="4">
         <v>17663707.111972999</v>
       </c>
-      <c r="E98" s="5">
-[...47 lines deleted...]
-      <c r="U98" s="2">
+      <c r="E101" s="5">
+        <v>2.6971099999999999</v>
+      </c>
+      <c r="F101" s="4">
+        <v>488546.99171362998</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J101" s="5">
+        <v>2.6971099999999999</v>
+      </c>
+      <c r="K101" s="5">
+        <v>1</v>
+      </c>
+      <c r="L101" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M101" s="4">
+        <v>488546.991713</v>
+      </c>
+      <c r="N101" s="4">
+        <v>488546.99171362998</v>
+      </c>
+      <c r="O101" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P101" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q101" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R101" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="S101" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T101" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U101" s="2">
         <v>49730</v>
       </c>
-      <c r="V98" s="4">
-[...76 lines deleted...]
-      <c r="U99" s="2">
+      <c r="V101" s="4">
+        <v>4.1228199999999999</v>
+      </c>
+      <c r="W101" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="X101" s="4">
+        <v>12137.3808259</v>
+      </c>
+      <c r="Y101" s="4">
+        <v>12137.380825</v>
+      </c>
+      <c r="Z101" s="6">
+        <v>3.8699999999999997E-4</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A102" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D102" s="4">
+        <v>6797209.994461</v>
+      </c>
+      <c r="E102" s="5">
+        <v>100.13545999999999</v>
+      </c>
+      <c r="F102" s="4">
+        <v>6806417.4951195</v>
+      </c>
+      <c r="G102" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H102" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I102" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J102" s="5">
+        <v>100.13545999999999</v>
+      </c>
+      <c r="K102" s="5">
+        <v>1</v>
+      </c>
+      <c r="L102" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M102" s="4">
+        <v>6806417.4951189999</v>
+      </c>
+      <c r="N102" s="4">
+        <v>6806417.4951195</v>
+      </c>
+      <c r="O102" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P102" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q102" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R102" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="S102" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T102" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U102" s="2">
         <v>62208</v>
       </c>
-      <c r="V99" s="4">
+      <c r="V102" s="4">
         <v>5.5730000000000004</v>
       </c>
-      <c r="W99" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D100" s="4">
+      <c r="W102" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="X102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="6">
+        <v>5.3920000000000001E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A103" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D103" s="4">
         <v>8586000</v>
       </c>
-      <c r="E100" s="5">
+      <c r="E103" s="5">
         <v>1E-4</v>
       </c>
-      <c r="F100" s="4">
+      <c r="F103" s="4">
         <v>8.5860000000000003</v>
       </c>
-      <c r="G100" s="3" t="s">
-[...8 lines deleted...]
-      <c r="J100" s="5">
+      <c r="G103" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I103" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J103" s="5">
         <v>1E-4</v>
       </c>
-      <c r="K100" s="5">
-[...5 lines deleted...]
-      <c r="M100" s="4">
+      <c r="K103" s="5">
+        <v>1</v>
+      </c>
+      <c r="L103" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M103" s="4">
         <v>8.5860000000000003</v>
       </c>
-      <c r="N100" s="4">
+      <c r="N103" s="4">
         <v>8.5860000000000003</v>
       </c>
-      <c r="O100" s="3" t="s">
-[...17 lines deleted...]
-      <c r="U100" s="2">
+      <c r="O103" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P103" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="Q103" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R103" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="S103" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T103" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U103" s="2">
         <v>52221</v>
       </c>
-      <c r="V100" s="4">
+      <c r="V103" s="4">
         <v>5.55</v>
       </c>
-      <c r="W100" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X100" s="4">
+      <c r="W103" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="X103" s="4">
         <v>0</v>
       </c>
-      <c r="Y100" s="4">
+      <c r="Y103" s="4">
         <v>0</v>
       </c>
-      <c r="Z100" s="6">
+      <c r="Z103" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:26" x14ac:dyDescent="0.3">
-[...60 lines deleted...]
-      <c r="U101" s="2">
+    <row r="104" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A104" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D104" s="4">
+        <v>597026.84215100005</v>
+      </c>
+      <c r="E104" s="5">
+        <v>96.464870000000005</v>
+      </c>
+      <c r="F104" s="4">
+        <v>575921.16714568995</v>
+      </c>
+      <c r="G104" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I104" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J104" s="5">
+        <v>96.464870000000005</v>
+      </c>
+      <c r="K104" s="5">
+        <v>1</v>
+      </c>
+      <c r="L104" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M104" s="4">
+        <v>575921.16714499996</v>
+      </c>
+      <c r="N104" s="4">
+        <v>575921.16714568995</v>
+      </c>
+      <c r="O104" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P104" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="Q104" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R104" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="S104" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T104" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U104" s="2">
         <v>49485</v>
       </c>
-      <c r="V101" s="4">
-[...25 lines deleted...]
-      <c r="D102" s="4">
+      <c r="V104" s="4">
+        <v>4.0625080000000002</v>
+      </c>
+      <c r="W104" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="X104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="6">
+        <v>4.5600000000000003E-4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A105" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D105" s="4">
         <v>1577479.4362000001</v>
       </c>
-      <c r="E102" s="5">
-[...47 lines deleted...]
-      <c r="U102" s="2">
+      <c r="E105" s="5">
+        <v>100.0346</v>
+      </c>
+      <c r="F105" s="4">
+        <v>1592798.2575018301</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H105" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J105" s="5">
+        <v>100.0346</v>
+      </c>
+      <c r="K105" s="5">
+        <v>1</v>
+      </c>
+      <c r="L105" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M105" s="4">
+        <v>1592798.2575010001</v>
+      </c>
+      <c r="N105" s="4">
+        <v>1592798.2575018301</v>
+      </c>
+      <c r="O105" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P105" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q105" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R105" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="S105" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T105" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U105" s="2">
         <v>48510</v>
       </c>
-      <c r="V102" s="4">
+      <c r="V105" s="4">
         <v>4.8860599999999996</v>
       </c>
-      <c r="W102" s="3" t="s">
-[...173 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="W105" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="B105" s="3" t="s">
+      <c r="X105" s="4">
+        <v>14773.01341691</v>
+      </c>
+      <c r="Y105" s="4">
+        <v>14773.013416</v>
+      </c>
+      <c r="Z105" s="6">
+        <v>1.261E-3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A106" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="C105" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O105" s="3" t="s">
+      <c r="B106" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="P105" s="3" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="C106" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D106" s="4">
-        <v>4570000</v>
+        <v>388546.48025000002</v>
       </c>
       <c r="E106" s="5">
-        <v>94.551469999999995</v>
+        <v>98.534850000000006</v>
       </c>
       <c r="F106" s="4">
-        <v>4336005.5321611101</v>
+        <v>382948.60498151998</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>94.551469999999995</v>
+        <v>98.534850000000006</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>4336005.5321610002</v>
+        <v>382948.60498100001</v>
       </c>
       <c r="N106" s="4">
-        <v>4336005.5321611101</v>
+        <v>382948.60498151998</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
         <v>277</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R106" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="S106" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T106" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U106" s="2">
+        <v>50186</v>
+      </c>
+      <c r="V106" s="4">
+        <v>1.4656720000000001</v>
+      </c>
+      <c r="W106" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="X106" s="4">
+        <v>94.91348662</v>
+      </c>
+      <c r="Y106" s="4">
+        <v>94.913486000000006</v>
+      </c>
+      <c r="Z106" s="6">
+        <v>3.0299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A107" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="S106" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U106" s="2">
+      <c r="B107" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D107" s="4">
+        <v>15387600</v>
+      </c>
+      <c r="E107" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="F107" s="4">
+        <v>14572360.84864</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H107" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I107" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J107" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="K107" s="5">
+        <v>1</v>
+      </c>
+      <c r="L107" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M107" s="4">
+        <v>14572360.84864</v>
+      </c>
+      <c r="N107" s="4">
+        <v>14572360.84864</v>
+      </c>
+      <c r="O107" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="P107" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="Q107" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R107" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="S107" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T107" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U107" s="2">
+        <v>50114</v>
+      </c>
+      <c r="V107" s="4">
+        <v>4.5450100000000004</v>
+      </c>
+      <c r="W107" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="X107" s="4">
+        <v>31078.84864</v>
+      </c>
+      <c r="Y107" s="4">
+        <v>31078.84864</v>
+      </c>
+      <c r="Z107" s="6">
+        <v>1.1545E-2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A108" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D108" s="4">
+        <v>13000000</v>
+      </c>
+      <c r="E108" s="5">
+        <v>94.446449999999999</v>
+      </c>
+      <c r="F108" s="4">
+        <v>12278038.5</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J108" s="5">
+        <v>94.446449999999999</v>
+      </c>
+      <c r="K108" s="5">
+        <v>1</v>
+      </c>
+      <c r="L108" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M108" s="4">
+        <v>12278038.5</v>
+      </c>
+      <c r="N108" s="4">
+        <v>12278038.5</v>
+      </c>
+      <c r="O108" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="P108" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q108" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R108" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="S108" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T108" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U108" s="2">
         <v>51844</v>
       </c>
-      <c r="V106" s="4">
-[...76 lines deleted...]
-      <c r="U107" s="2">
+      <c r="V108" s="4">
+        <v>3.202</v>
+      </c>
+      <c r="W108" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="X108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="6">
+        <v>9.7269999999999995E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A109" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D109" s="4">
+        <v>4570000</v>
+      </c>
+      <c r="E109" s="5">
+        <v>94.505830000000003</v>
+      </c>
+      <c r="F109" s="4">
+        <v>4318916.4309999999</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H109" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J109" s="5">
+        <v>94.505830000000003</v>
+      </c>
+      <c r="K109" s="5">
+        <v>1</v>
+      </c>
+      <c r="L109" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M109" s="4">
+        <v>4318916.4309999999</v>
+      </c>
+      <c r="N109" s="4">
+        <v>4318916.4309999999</v>
+      </c>
+      <c r="O109" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P109" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q109" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R109" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="S109" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T109" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U109" s="2">
         <v>51844</v>
       </c>
-      <c r="V107" s="4">
-[...158 lines deleted...]
-      </c>
       <c r="V109" s="4">
-        <v>8</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W109" s="3" t="s">
         <v>291</v>
       </c>
       <c r="X109" s="4">
-        <v>61081.248888889997</v>
+        <v>0</v>
       </c>
       <c r="Y109" s="4">
-        <v>61081.248888000002</v>
+        <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>6.3400000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.421E-3</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>292</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D110" s="4">
-        <v>3259674.6718080002</v>
+        <v>9000000</v>
       </c>
       <c r="E110" s="5">
-        <v>99.892899999999997</v>
+        <v>90.730400000000003</v>
       </c>
       <c r="F110" s="4">
-        <v>3274328.7511739698</v>
+        <v>8165736</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>99.892899999999997</v>
+        <v>90.730400000000003</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>3274328.7511729999</v>
+        <v>8165736</v>
       </c>
       <c r="N110" s="4">
-        <v>3274328.7511739698</v>
+        <v>8165736</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="R110" s="3" t="s">
         <v>292</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
+        <v>51844</v>
+      </c>
+      <c r="V110" s="4">
+        <v>4.0754570000000001</v>
+      </c>
+      <c r="W110" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="X110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="6">
+        <v>6.4689999999999999E-3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A111" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D111" s="4">
+        <v>8000000</v>
+      </c>
+      <c r="E111" s="5">
+        <v>92.48415</v>
+      </c>
+      <c r="F111" s="4">
+        <v>7398732</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H111" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I111" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J111" s="5">
+        <v>92.48415</v>
+      </c>
+      <c r="K111" s="5">
+        <v>1</v>
+      </c>
+      <c r="L111" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M111" s="4">
+        <v>7398732</v>
+      </c>
+      <c r="N111" s="4">
+        <v>7398732</v>
+      </c>
+      <c r="O111" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P111" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q111" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R111" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="S111" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T111" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U111" s="2">
+        <v>52665</v>
+      </c>
+      <c r="V111" s="4">
+        <v>2.843</v>
+      </c>
+      <c r="W111" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="X111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="6">
+        <v>5.8609999999999999E-3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A112" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D112" s="4">
+        <v>13743281</v>
+      </c>
+      <c r="E112" s="5">
+        <v>4.9606199999999996</v>
+      </c>
+      <c r="F112" s="4">
+        <v>745887.25727553002</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I112" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J112" s="5">
+        <v>4.9606199999999996</v>
+      </c>
+      <c r="K112" s="5">
+        <v>1</v>
+      </c>
+      <c r="L112" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M112" s="4">
+        <v>745887.25727499998</v>
+      </c>
+      <c r="N112" s="4">
+        <v>745887.25727553002</v>
+      </c>
+      <c r="O112" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P112" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q112" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R112" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="S112" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T112" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U112" s="2">
+        <v>46944</v>
+      </c>
+      <c r="V112" s="4">
+        <v>8</v>
+      </c>
+      <c r="W112" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="X112" s="4">
+        <v>64135.311333329999</v>
+      </c>
+      <c r="Y112" s="4">
+        <v>64135.311332999998</v>
+      </c>
+      <c r="Z112" s="6">
+        <v>5.9000000000000003E-4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A113" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D113" s="4">
+        <v>3259674.6718080002</v>
+      </c>
+      <c r="E113" s="5">
+        <v>99.891499999999994</v>
+      </c>
+      <c r="F113" s="4">
+        <v>3287786.51363701</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I113" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J113" s="5">
+        <v>99.891499999999994</v>
+      </c>
+      <c r="K113" s="5">
+        <v>1</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M113" s="4">
+        <v>3287786.5136370002</v>
+      </c>
+      <c r="N113" s="4">
+        <v>3287786.51363701</v>
+      </c>
+      <c r="O113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P113" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q113" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R113" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="S113" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T113" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U113" s="2">
         <v>48596</v>
       </c>
-      <c r="V110" s="4">
+      <c r="V113" s="4">
         <v>4.66038</v>
       </c>
-      <c r="W110" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D111" s="4">
+      <c r="W113" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="X113" s="4">
+        <v>31648.58884792</v>
+      </c>
+      <c r="Y113" s="4">
+        <v>31648.588846999999</v>
+      </c>
+      <c r="Z113" s="6">
+        <v>2.604E-3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A114" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D114" s="4">
         <v>2454000</v>
       </c>
-      <c r="E111" s="5">
-[...47 lines deleted...]
-      <c r="U111" s="2">
+      <c r="E114" s="5">
+        <v>100.0158</v>
+      </c>
+      <c r="F114" s="4">
+        <v>2478560.7608400001</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H114" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I114" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J114" s="5">
+        <v>100.0158</v>
+      </c>
+      <c r="K114" s="5">
+        <v>1</v>
+      </c>
+      <c r="L114" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M114" s="4">
+        <v>2478560.7608400001</v>
+      </c>
+      <c r="N114" s="4">
+        <v>2478560.7608400001</v>
+      </c>
+      <c r="O114" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P114" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q114" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R114" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="S114" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T114" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U114" s="2">
         <v>47682</v>
       </c>
-      <c r="V111" s="4">
+      <c r="V114" s="4">
         <v>4.92523</v>
       </c>
-      <c r="W111" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U112" s="2">
+      <c r="W114" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="X114" s="4">
+        <v>24173.028839999999</v>
+      </c>
+      <c r="Y114" s="4">
+        <v>24173.028839999999</v>
+      </c>
+      <c r="Z114" s="6">
+        <v>1.9629999999999999E-3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A115" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D115" s="4">
+        <v>573470.60410400003</v>
+      </c>
+      <c r="E115" s="5">
+        <v>99.681510000000003</v>
+      </c>
+      <c r="F115" s="4">
+        <v>572147.16967149999</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J115" s="5">
+        <v>99.681510000000003</v>
+      </c>
+      <c r="K115" s="5">
+        <v>1</v>
+      </c>
+      <c r="L115" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M115" s="4">
+        <v>572147.16967099998</v>
+      </c>
+      <c r="N115" s="4">
+        <v>572147.16967149999</v>
+      </c>
+      <c r="O115" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P115" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q115" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R115" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="S115" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T115" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U115" s="2">
         <v>50430</v>
       </c>
-      <c r="V112" s="4">
-[...76 lines deleted...]
-      <c r="U113" s="2">
+      <c r="V115" s="4">
+        <v>6.0128199999999996</v>
+      </c>
+      <c r="W115" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="X115" s="4">
+        <v>503.01209411999997</v>
+      </c>
+      <c r="Y115" s="4">
+        <v>503.01209399999999</v>
+      </c>
+      <c r="Z115" s="6">
+        <v>4.5300000000000001E-4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A116" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D116" s="4">
+        <v>2755794.7803000002</v>
+      </c>
+      <c r="E116" s="5">
+        <v>98.143780000000007</v>
+      </c>
+      <c r="F116" s="4">
+        <v>2706541.6635556901</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J116" s="5">
+        <v>98.143780000000007</v>
+      </c>
+      <c r="K116" s="5">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M116" s="4">
+        <v>2706541.663555</v>
+      </c>
+      <c r="N116" s="4">
+        <v>2706541.6635556901</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="P116" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q116" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R116" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="S116" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T116" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U116" s="2">
         <v>49973</v>
       </c>
-      <c r="V113" s="4">
-[...238 lines deleted...]
-      </c>
       <c r="V116" s="4">
-        <v>4.2388000000000003</v>
+        <v>4.1378199999999996</v>
       </c>
       <c r="W116" s="3" t="s">
         <v>316</v>
       </c>
       <c r="X116" s="4">
-        <v>547.16896795000002</v>
+        <v>1900.4971263</v>
       </c>
       <c r="Y116" s="4">
-        <v>547.16896699999995</v>
+        <v>1900.497126</v>
       </c>
       <c r="Z116" s="6">
-        <v>8.7100000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1440000000000001E-3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>317</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>318</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D117" s="4">
-        <v>467006.74216000002</v>
+        <v>1728698.705699</v>
       </c>
       <c r="E117" s="5">
-        <v>94.120739999999998</v>
+        <v>97.926310000000001</v>
       </c>
       <c r="F117" s="4">
-        <v>439771.70805765002</v>
+        <v>1694068.9580022499</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>94.120739999999998</v>
+        <v>97.926310000000001</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>439771.70805700001</v>
+        <v>1694068.9580020001</v>
       </c>
       <c r="N117" s="4">
-        <v>439771.70805765002</v>
+        <v>1694068.9580022499</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>34</v>
+        <v>319</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R117" s="3" t="s">
         <v>317</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>49790</v>
+        <v>49546</v>
       </c>
       <c r="V117" s="4">
-        <v>4.2687999999999997</v>
+        <v>4.2278200000000004</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="X117" s="4">
-        <v>221.50648677000001</v>
+        <v>1218.10449365</v>
       </c>
       <c r="Y117" s="4">
-        <v>221.506486</v>
+        <v>1218.104493</v>
       </c>
       <c r="Z117" s="6">
-        <v>3.4600000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.3420000000000001E-3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D118" s="4">
+        <v>899543.92198900005</v>
+      </c>
+      <c r="E118" s="5">
+        <v>95.967420000000004</v>
+      </c>
+      <c r="F118" s="4">
+        <v>863920.93620880996</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J118" s="5">
+        <v>95.967420000000004</v>
+      </c>
+      <c r="K118" s="5">
+        <v>1</v>
+      </c>
+      <c r="L118" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M118" s="4">
+        <v>863920.93620800006</v>
+      </c>
+      <c r="N118" s="4">
+        <v>863920.93620880996</v>
+      </c>
+      <c r="O118" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P118" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R118" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="C118" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S118" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>49881</v>
+        <v>49699</v>
       </c>
       <c r="V118" s="4">
-        <v>4.0438000000000001</v>
+        <v>4.2838000000000003</v>
       </c>
       <c r="W118" s="3" t="s">
         <v>323</v>
       </c>
       <c r="X118" s="4">
-        <v>289.66882189</v>
+        <v>651.84250914999996</v>
       </c>
       <c r="Y118" s="4">
-        <v>289.66882099999998</v>
+        <v>651.84250899999995</v>
       </c>
       <c r="Z118" s="6">
-        <v>4.9399999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.8400000000000004E-4</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>324</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>325</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D119" s="4">
-        <v>1318732.7760640001</v>
+        <v>1154254.7198099999</v>
       </c>
       <c r="E119" s="5">
-        <v>97.442679999999996</v>
+        <v>95.127229999999997</v>
       </c>
       <c r="F119" s="4">
-        <v>1285612.0697638299</v>
+        <v>1098838.3004817599</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>97.442679999999996</v>
+        <v>95.127229999999997</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>1285612.0697629999</v>
+        <v>1098838.300481</v>
       </c>
       <c r="N119" s="4">
-        <v>1285612.0697638299</v>
+        <v>1098838.3004817599</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R119" s="3" t="s">
         <v>324</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>49881</v>
+        <v>49790</v>
       </c>
       <c r="V119" s="4">
-        <v>4.1188000000000002</v>
+        <v>4.3028199999999996</v>
       </c>
       <c r="W119" s="3" t="s">
         <v>326</v>
       </c>
       <c r="X119" s="4">
-        <v>603.51072867000005</v>
+        <v>827.75838224999995</v>
       </c>
       <c r="Y119" s="4">
-        <v>603.51072799999997</v>
+        <v>827.75838199999998</v>
       </c>
       <c r="Z119" s="6">
-        <v>1.013E-3</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.7000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>327</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>328</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D120" s="4">
-        <v>5175459.5731920004</v>
+        <v>463984.75219999999</v>
       </c>
       <c r="E120" s="5">
-        <v>95.585380000000001</v>
+        <v>94.191410000000005</v>
       </c>
       <c r="F120" s="4">
-        <v>4949270.7129541496</v>
+        <v>437368.84068452002</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>95.585380000000001</v>
+        <v>94.191410000000005</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>4949270.7129539996</v>
+        <v>437368.840684</v>
       </c>
       <c r="N120" s="4">
-        <v>4949270.7129541496</v>
+        <v>437368.84068452002</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R120" s="3" t="s">
         <v>327</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>50065</v>
+        <v>49790</v>
       </c>
       <c r="V120" s="4">
-        <v>4.1188000000000002</v>
+        <v>4.3328199999999999</v>
       </c>
       <c r="W120" s="3" t="s">
         <v>329</v>
       </c>
       <c r="X120" s="4">
-        <v>2288.0131722000001</v>
+        <v>335.06040234</v>
       </c>
       <c r="Y120" s="4">
-        <v>2288.0131719999999</v>
+        <v>335.06040200000001</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.901E-3</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>330</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D121" s="4">
-        <v>812647.21440000006</v>
+        <v>1088577.0157379999</v>
       </c>
       <c r="E121" s="5">
-        <v>96.078220000000002</v>
+        <v>97.282849999999996</v>
       </c>
       <c r="F121" s="4">
-        <v>781140.75548592</v>
+        <v>1059723.1607015401</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>96.078220000000002</v>
+        <v>97.282849999999996</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>781140.75548499997</v>
+        <v>1059723.1607009999</v>
       </c>
       <c r="N121" s="4">
-        <v>781140.75548592</v>
+        <v>1059723.1607015401</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>34</v>
+        <v>332</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R121" s="3" t="s">
         <v>330</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>50124</v>
+        <v>49881</v>
       </c>
       <c r="V121" s="4">
-        <v>4.0288000000000004</v>
+        <v>4.1078200000000002</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="X121" s="4">
-        <v>363.77701081999999</v>
+        <v>724.41534665999995</v>
       </c>
       <c r="Y121" s="4">
-        <v>363.77701000000002</v>
+        <v>724.415346</v>
       </c>
       <c r="Z121" s="6">
-        <v>6.1499999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.3900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B122" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D122" s="4">
+        <v>3224042.134176</v>
+      </c>
+      <c r="E122" s="5">
+        <v>97.46875</v>
+      </c>
+      <c r="F122" s="4">
+        <v>3144605.9379914799</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J122" s="5">
+        <v>97.46875</v>
+      </c>
+      <c r="K122" s="5">
+        <v>1</v>
+      </c>
+      <c r="L122" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M122" s="4">
+        <v>3144605.9379909998</v>
+      </c>
+      <c r="N122" s="4">
+        <v>3144605.9379914799</v>
+      </c>
+      <c r="O122" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P122" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q122" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R122" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="C122" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S122" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>50246</v>
+        <v>49881</v>
       </c>
       <c r="V122" s="4">
-        <v>4.1037999999999997</v>
+        <v>4.1828200000000004</v>
       </c>
       <c r="W122" s="3" t="s">
         <v>336</v>
       </c>
       <c r="X122" s="4">
-        <v>1908.65966566</v>
+        <v>2172.37033681</v>
       </c>
       <c r="Y122" s="4">
-        <v>1908.6596649999999</v>
+        <v>2172.370336</v>
       </c>
       <c r="Z122" s="6">
-        <v>3.0999999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.4910000000000002E-3</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>337</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>338</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D123" s="4">
-        <v>1486037.6127480001</v>
+        <v>5135356.6854980001</v>
       </c>
       <c r="E123" s="5">
-        <v>96.242289999999997</v>
+        <v>95.641739999999999</v>
       </c>
       <c r="F123" s="4">
-        <v>1430866.79870982</v>
+        <v>4915004.7096691597</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>96.242289999999997</v>
+        <v>95.641739999999999</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>1430866.798709</v>
+        <v>4915004.7096689995</v>
       </c>
       <c r="N123" s="4">
-        <v>1430866.79870982</v>
+        <v>4915004.7096691597</v>
       </c>
       <c r="O123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R123" s="3" t="s">
         <v>337</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>50246</v>
+        <v>50065</v>
       </c>
       <c r="V123" s="4">
-        <v>4.0587999999999997</v>
+        <v>4.1828200000000004</v>
       </c>
       <c r="W123" s="3" t="s">
         <v>339</v>
       </c>
       <c r="X123" s="4">
-        <v>670.16994029</v>
+        <v>3460.2204525400002</v>
       </c>
       <c r="Y123" s="4">
-        <v>670.16994</v>
+        <v>3460.220452</v>
       </c>
       <c r="Z123" s="6">
-        <v>1.127E-3</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8939999999999999E-3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>340</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>341</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D124" s="4">
-        <v>5376095.4462000001</v>
+        <v>788694.54079999996</v>
       </c>
       <c r="E124" s="5">
-        <v>95.238209999999995</v>
+        <v>96.180850000000007</v>
       </c>
       <c r="F124" s="4">
-        <v>5122575.3313843003</v>
+        <v>759111.11071011994</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>95.238209999999995</v>
+        <v>96.180850000000007</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>5122575.3313840004</v>
+        <v>759111.11071000004</v>
       </c>
       <c r="N124" s="4">
-        <v>5122575.3313843003</v>
+        <v>759111.11071011994</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R124" s="3" t="s">
         <v>340</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>50308</v>
+        <v>50124</v>
       </c>
       <c r="V124" s="4">
-        <v>4.3738000000000001</v>
+        <v>4.0288000000000004</v>
       </c>
       <c r="W124" s="3" t="s">
         <v>342</v>
       </c>
       <c r="X124" s="4">
-        <v>2478.2605319099998</v>
+        <v>537.99746507999998</v>
       </c>
       <c r="Y124" s="4">
-        <v>2478.2605309999999</v>
+        <v>537.99746500000003</v>
       </c>
       <c r="Z124" s="6">
-        <v>4.0379999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.0099999999999997E-4</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>343</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D125" s="4">
-        <v>462447.95964100002</v>
+        <v>4138261.5783219999</v>
       </c>
       <c r="E125" s="5">
-        <v>100.21720000000001</v>
+        <v>94.000870000000006</v>
       </c>
       <c r="F125" s="4">
-        <v>463688.69724004</v>
+        <v>3892876.4747267799</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>100.21720000000001</v>
+        <v>94.000870000000006</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>463688.69724000001</v>
+        <v>3892876.4747259999</v>
       </c>
       <c r="N125" s="4">
-        <v>463688.69724004</v>
+        <v>3892876.4747267799</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>34</v>
+        <v>345</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>345</v>
+        <v>311</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R125" s="3" t="s">
         <v>343</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
-        <v>49273</v>
+        <v>50246</v>
       </c>
       <c r="V125" s="4">
-        <v>4.5987999999999998</v>
+        <v>4.1678199999999999</v>
       </c>
       <c r="W125" s="3" t="s">
         <v>346</v>
       </c>
       <c r="X125" s="4">
-        <v>236.30063075999999</v>
+        <v>2874.5882285600001</v>
       </c>
       <c r="Y125" s="4">
-        <v>236.30063000000001</v>
+        <v>2874.5882280000001</v>
       </c>
       <c r="Z125" s="6">
-        <v>3.6499999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0839999999999999E-3</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>348</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D126" s="4">
-        <v>1540455.9697759999</v>
+        <v>1476501.2946530001</v>
       </c>
       <c r="E126" s="5">
-        <v>94.649990000000003</v>
+        <v>96.032910000000001</v>
       </c>
       <c r="F126" s="4">
-        <v>1458729.2862863</v>
+        <v>1418941.71762041</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>94.649990000000003</v>
+        <v>96.032910000000001</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>1458729.2862859999</v>
+        <v>1418941.71762</v>
       </c>
       <c r="N126" s="4">
-        <v>1458729.2862863</v>
+        <v>1418941.71762041</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>349</v>
+        <v>34</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>345</v>
+        <v>311</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R126" s="3" t="s">
         <v>347</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
+        <v>50246</v>
+      </c>
+      <c r="V126" s="4">
+        <v>4.1228199999999999</v>
+      </c>
+      <c r="W126" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="X126" s="4">
+        <v>1014.55817794</v>
+      </c>
+      <c r="Y126" s="4">
+        <v>1014.558177</v>
+      </c>
+      <c r="Z126" s="6">
+        <v>1.124E-3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A127" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D127" s="4">
+        <v>5315799.1124799997</v>
+      </c>
+      <c r="E127" s="5">
+        <v>95.303229999999999</v>
+      </c>
+      <c r="F127" s="4">
+        <v>5069860.6719742799</v>
+      </c>
+      <c r="G127" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H127" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I127" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J127" s="5">
+        <v>95.303229999999999</v>
+      </c>
+      <c r="K127" s="5">
+        <v>1</v>
+      </c>
+      <c r="L127" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M127" s="4">
+        <v>5069860.6719739996</v>
+      </c>
+      <c r="N127" s="4">
+        <v>5069860.6719742799</v>
+      </c>
+      <c r="O127" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P127" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q127" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R127" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="S127" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T127" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U127" s="2">
+        <v>50308</v>
+      </c>
+      <c r="V127" s="4">
+        <v>4.4378200000000003</v>
+      </c>
+      <c r="W127" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="X127" s="4">
+        <v>3732.41746951</v>
+      </c>
+      <c r="Y127" s="4">
+        <v>3732.417469</v>
+      </c>
+      <c r="Z127" s="6">
+        <v>4.0159999999999996E-3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A128" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D128" s="4">
+        <v>462447.95964100002</v>
+      </c>
+      <c r="E128" s="5">
+        <v>100.17187</v>
+      </c>
+      <c r="F128" s="4">
+        <v>463602.15421503998</v>
+      </c>
+      <c r="G128" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H128" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I128" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J128" s="5">
+        <v>100.17187</v>
+      </c>
+      <c r="K128" s="5">
+        <v>1</v>
+      </c>
+      <c r="L128" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M128" s="4">
+        <v>463602.15421499999</v>
+      </c>
+      <c r="N128" s="4">
+        <v>463602.15421503998</v>
+      </c>
+      <c r="O128" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P128" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q128" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R128" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="S128" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T128" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U128" s="2">
+        <v>49273</v>
+      </c>
+      <c r="V128" s="4">
+        <v>4.66282</v>
+      </c>
+      <c r="W128" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="X128" s="4">
+        <v>359.38526586</v>
+      </c>
+      <c r="Y128" s="4">
+        <v>359.385265</v>
+      </c>
+      <c r="Z128" s="6">
+        <v>3.6699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A129" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D129" s="4">
+        <v>1535856.632956</v>
+      </c>
+      <c r="E129" s="5">
+        <v>94.390240000000006</v>
+      </c>
+      <c r="F129" s="4">
+        <v>1450743.86626569</v>
+      </c>
+      <c r="G129" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H129" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J129" s="5">
+        <v>94.390240000000006</v>
+      </c>
+      <c r="K129" s="5">
+        <v>1</v>
+      </c>
+      <c r="L129" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M129" s="4">
+        <v>1450743.8662650001</v>
+      </c>
+      <c r="N129" s="4">
+        <v>1450743.86626569</v>
+      </c>
+      <c r="O129" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="P129" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q129" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R129" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="S129" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T129" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U129" s="2">
         <v>53717</v>
       </c>
-      <c r="V126" s="4">
-[...11 lines deleted...]
-      <c r="Z126" s="6">
+      <c r="V129" s="4">
+        <v>4.0828199999999999</v>
+      </c>
+      <c r="W129" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="X129" s="4">
+        <v>1045.1043630300001</v>
+      </c>
+      <c r="Y129" s="4">
+        <v>1045.1043629999999</v>
+      </c>
+      <c r="Z129" s="6">
         <v>1.1490000000000001E-3</v>
       </c>
     </row>
-    <row r="127" spans="1:26" x14ac:dyDescent="0.3">
-[...160 lines deleted...]
-      <c r="A129" s="3" t="s">
+    <row r="130" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A130" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="B130" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="C129" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O129" s="3" t="s">
+      <c r="C130" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D130" s="4">
+        <v>1051390.8547</v>
+      </c>
+      <c r="E130" s="5">
+        <v>95.96378</v>
+      </c>
+      <c r="F130" s="4">
+        <v>1008954.4067447101</v>
+      </c>
+      <c r="G130" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H130" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I130" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J130" s="5">
+        <v>95.96378</v>
+      </c>
+      <c r="K130" s="5">
+        <v>1</v>
+      </c>
+      <c r="L130" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M130" s="4">
+        <v>1008954.406744</v>
+      </c>
+      <c r="N130" s="4">
+        <v>1008954.4067447101</v>
+      </c>
+      <c r="O130" s="3" t="s">
         <v>363</v>
-      </c>
-[...78 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P130" s="3" t="s">
         <v>364</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R130" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="S130" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T130" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U130" s="2">
+        <v>49242</v>
+      </c>
+      <c r="V130" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="W130" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="X130" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="6">
+        <v>7.9900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A131" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="S130" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U130" s="2">
+      <c r="B131" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D131" s="4">
+        <v>310369.06435200002</v>
+      </c>
+      <c r="E131" s="5">
+        <v>96.652289999999994</v>
+      </c>
+      <c r="F131" s="4">
+        <v>299978.80814772</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J131" s="5">
+        <v>96.652289999999994</v>
+      </c>
+      <c r="K131" s="5">
+        <v>1</v>
+      </c>
+      <c r="L131" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M131" s="4">
+        <v>299978.80814699997</v>
+      </c>
+      <c r="N131" s="4">
+        <v>299978.80814772</v>
+      </c>
+      <c r="O131" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="P131" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="Q131" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R131" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="S131" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T131" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U131" s="2">
+        <v>49607</v>
+      </c>
+      <c r="V131" s="4">
+        <v>6.42</v>
+      </c>
+      <c r="W131" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="X131" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y131" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="6">
+        <v>2.3699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A132" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D132" s="4">
+        <v>4918872.3188739996</v>
+      </c>
+      <c r="E132" s="5">
+        <v>93.86842</v>
+      </c>
+      <c r="F132" s="4">
+        <v>4620696.8537961803</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I132" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J132" s="5">
+        <v>93.86842</v>
+      </c>
+      <c r="K132" s="5">
+        <v>1</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M132" s="4">
+        <v>4620696.8537959997</v>
+      </c>
+      <c r="N132" s="4">
+        <v>4620696.8537961803</v>
+      </c>
+      <c r="O132" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="P132" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q132" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R132" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="S132" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T132" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U132" s="2">
+        <v>49881</v>
+      </c>
+      <c r="V132" s="4">
+        <v>4.1828200000000004</v>
+      </c>
+      <c r="W132" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="X132" s="4">
+        <v>3429.1262521399999</v>
+      </c>
+      <c r="Y132" s="4">
+        <v>3429.126252</v>
+      </c>
+      <c r="Z132" s="6">
+        <v>3.6600000000000001E-3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A133" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D133" s="4">
+        <v>4223731.6154150004</v>
+      </c>
+      <c r="E133" s="5">
+        <v>89.37209</v>
+      </c>
+      <c r="F133" s="4">
+        <v>3777598.7104967502</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H133" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I133" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J133" s="5">
+        <v>89.37209</v>
+      </c>
+      <c r="K133" s="5">
+        <v>1</v>
+      </c>
+      <c r="L133" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M133" s="4">
+        <v>3777598.710496</v>
+      </c>
+      <c r="N133" s="4">
+        <v>3777598.7104967502</v>
+      </c>
+      <c r="O133" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P133" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q133" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R133" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="S133" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T133" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U133" s="2">
         <v>50065</v>
       </c>
-      <c r="V130" s="4">
-[...76 lines deleted...]
-      <c r="U131" s="2">
+      <c r="V133" s="4">
+        <v>3.9228200000000002</v>
+      </c>
+      <c r="W133" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="X133" s="4">
+        <v>2761.4898092600001</v>
+      </c>
+      <c r="Y133" s="4">
+        <v>2761.4898090000002</v>
+      </c>
+      <c r="Z133" s="6">
+        <v>2.9919999999999999E-3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A134" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D134" s="4">
+        <v>48201.623399999997</v>
+      </c>
+      <c r="E134" s="5">
+        <v>167.52513999999999</v>
+      </c>
+      <c r="F134" s="4">
+        <v>80782.636841800006</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I134" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J134" s="5">
+        <v>167.52513999999999</v>
+      </c>
+      <c r="K134" s="5">
+        <v>1</v>
+      </c>
+      <c r="L134" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M134" s="4">
+        <v>80782.636841</v>
+      </c>
+      <c r="N134" s="4">
+        <v>80782.636841800006</v>
+      </c>
+      <c r="O134" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="P134" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="Q134" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R134" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="S134" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T134" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U134" s="2">
         <v>50096</v>
       </c>
-      <c r="V131" s="4">
-[...76 lines deleted...]
-      <c r="U132" s="2">
+      <c r="V134" s="4">
+        <v>4.0828199999999999</v>
+      </c>
+      <c r="W134" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="X134" s="4">
+        <v>32.799758670000003</v>
+      </c>
+      <c r="Y134" s="4">
+        <v>32.799757999999997</v>
+      </c>
+      <c r="Z134" s="6">
+        <v>6.3999999999999997E-5</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A135" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D135" s="4">
+        <v>14915000</v>
+      </c>
+      <c r="E135" s="5">
+        <v>93.19014</v>
+      </c>
+      <c r="F135" s="4">
+        <v>13899309.380999999</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I135" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J135" s="5">
+        <v>93.19014</v>
+      </c>
+      <c r="K135" s="5">
+        <v>1</v>
+      </c>
+      <c r="L135" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M135" s="4">
+        <v>13899309.380999999</v>
+      </c>
+      <c r="N135" s="4">
+        <v>13899309.380999999</v>
+      </c>
+      <c r="O135" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P135" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q135" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R135" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="S135" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T135" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U135" s="2">
         <v>63173</v>
       </c>
-      <c r="V132" s="4">
+      <c r="V135" s="4">
         <v>2.9279999999999999</v>
-      </c>
-[...238 lines deleted...]
-        <v>2.0341</v>
       </c>
       <c r="W135" s="3" t="s">
         <v>386</v>
       </c>
       <c r="X135" s="4">
-        <v>30882.327730559999</v>
+        <v>0</v>
       </c>
       <c r="Y135" s="4">
-        <v>30882.327730000001</v>
+        <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>1.3174E-2</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.1011E-2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>388</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D136" s="4">
-        <v>11556000</v>
+        <v>16535000</v>
       </c>
       <c r="E136" s="5">
-        <v>88.900059999999996</v>
+        <v>92.380690000000001</v>
       </c>
       <c r="F136" s="4">
-        <v>10301235.6207</v>
+        <v>15275147.091499999</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>88.900059999999996</v>
+        <v>92.380690000000001</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>10301235.6207</v>
+        <v>15275147.091499999</v>
       </c>
       <c r="N136" s="4">
-        <v>10301235.6207</v>
+        <v>15275147.091499999</v>
       </c>
       <c r="O136" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R136" s="3" t="s">
         <v>387</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>56629</v>
+        <v>56719</v>
       </c>
       <c r="V136" s="4">
-        <v>3.0019</v>
+        <v>3.786</v>
       </c>
       <c r="W136" s="3" t="s">
         <v>389</v>
       </c>
       <c r="X136" s="4">
-        <v>27944.687099999999</v>
+        <v>0</v>
       </c>
       <c r="Y136" s="4">
-        <v>27944.687099999999</v>
+        <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>8.1200000000000005E-3</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2102E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>390</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>391</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D137" s="4">
-        <v>6924369.4691869998</v>
+        <v>4970120</v>
       </c>
       <c r="E137" s="5">
-        <v>100.05410000000001</v>
+        <v>98.059759999999997</v>
       </c>
       <c r="F137" s="4">
-        <v>6963700.8879586197</v>
+        <v>4873687.7437119996</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>100.05410000000001</v>
+        <v>98.059759999999997</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>6963700.8879580004</v>
+        <v>4873687.7437119996</v>
       </c>
       <c r="N137" s="4">
-        <v>6963700.8879586197</v>
+        <v>4873687.7437119996</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>34</v>
+        <v>392</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R137" s="3" t="s">
         <v>390</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>47593</v>
+        <v>55533</v>
       </c>
       <c r="V137" s="4">
-        <v>4.6252300000000002</v>
+        <v>4.2317</v>
       </c>
       <c r="W137" s="3" t="s">
         <v>393</v>
       </c>
       <c r="X137" s="4">
-        <v>35585.334888849997</v>
+        <v>0</v>
       </c>
       <c r="Y137" s="4">
-        <v>35585.334887999998</v>
+        <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>5.489E-3</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.8609999999999998E-3</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>394</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>395</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D138" s="4">
-        <v>1541842.6055000001</v>
+        <v>18847000</v>
       </c>
       <c r="E138" s="5">
-        <v>98.145589999999999</v>
+        <v>88.44802</v>
       </c>
       <c r="F138" s="4">
-        <v>1521677.76260196</v>
+        <v>16669798.329399999</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>98.145589999999999</v>
+        <v>88.44802</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>1521677.762601</v>
+        <v>16669798.329399999</v>
       </c>
       <c r="N138" s="4">
-        <v>1521677.76260196</v>
+        <v>16669798.329399999</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="R138" s="3" t="s">
         <v>394</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
+        <v>56172</v>
+      </c>
+      <c r="V138" s="4">
+        <v>2.0341</v>
+      </c>
+      <c r="W138" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="X138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="6">
+        <v>1.3206000000000001E-2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A139" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D139" s="4">
+        <v>11556000</v>
+      </c>
+      <c r="E139" s="5">
+        <v>88.651870000000002</v>
+      </c>
+      <c r="F139" s="4">
+        <v>10244610.097200001</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I139" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J139" s="5">
+        <v>88.651870000000002</v>
+      </c>
+      <c r="K139" s="5">
+        <v>1</v>
+      </c>
+      <c r="L139" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M139" s="4">
+        <v>10244610.097200001</v>
+      </c>
+      <c r="N139" s="4">
+        <v>10244610.097200001</v>
+      </c>
+      <c r="O139" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P139" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q139" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R139" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="S139" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T139" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U139" s="2">
+        <v>56629</v>
+      </c>
+      <c r="V139" s="4">
+        <v>3.0019</v>
+      </c>
+      <c r="W139" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="X139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y139" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="6">
+        <v>8.116E-3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A140" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D140" s="4">
+        <v>6924369.4691869998</v>
+      </c>
+      <c r="E140" s="5">
+        <v>100.023</v>
+      </c>
+      <c r="F140" s="4">
+        <v>6990015.6769647896</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I140" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J140" s="5">
+        <v>100.023</v>
+      </c>
+      <c r="K140" s="5">
+        <v>1</v>
+      </c>
+      <c r="L140" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M140" s="4">
+        <v>6990015.6769639999</v>
+      </c>
+      <c r="N140" s="4">
+        <v>6990015.6769647896</v>
+      </c>
+      <c r="O140" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P140" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q140" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R140" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="S140" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T140" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U140" s="2">
+        <v>47593</v>
+      </c>
+      <c r="V140" s="4">
+        <v>4.6252300000000002</v>
+      </c>
+      <c r="W140" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="X140" s="4">
+        <v>64053.602799940003</v>
+      </c>
+      <c r="Y140" s="4">
+        <v>64053.602799</v>
+      </c>
+      <c r="Z140" s="6">
+        <v>5.5370000000000003E-3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A141" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D141" s="4">
+        <v>1480430.509208</v>
+      </c>
+      <c r="E141" s="5">
+        <v>97.995779999999996</v>
+      </c>
+      <c r="F141" s="4">
+        <v>1450759.42485652</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I141" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J141" s="5">
+        <v>97.995779999999996</v>
+      </c>
+      <c r="K141" s="5">
+        <v>1</v>
+      </c>
+      <c r="L141" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M141" s="4">
+        <v>1450759.4248560001</v>
+      </c>
+      <c r="N141" s="4">
+        <v>1450759.42485652</v>
+      </c>
+      <c r="O141" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P141" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q141" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R141" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="S141" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T141" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U141" s="2">
         <v>47192</v>
       </c>
-      <c r="V138" s="4">
+      <c r="V141" s="4">
         <v>6.7850000000000001</v>
       </c>
-      <c r="W138" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D139" s="4">
+      <c r="W141" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="X141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="6">
+        <v>1.1490000000000001E-3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A142" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>409</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D142" s="4">
         <v>8834022.7534970008</v>
       </c>
-      <c r="E139" s="5">
-[...47 lines deleted...]
-      <c r="U139" s="2">
+      <c r="E142" s="5">
+        <v>4.6666800000000004</v>
+      </c>
+      <c r="F142" s="4">
+        <v>412255.57303291</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I142" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J142" s="5">
+        <v>4.6666800000000004</v>
+      </c>
+      <c r="K142" s="5">
+        <v>1</v>
+      </c>
+      <c r="L142" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M142" s="4">
+        <v>412255.57303199999</v>
+      </c>
+      <c r="N142" s="4">
+        <v>412255.57303291</v>
+      </c>
+      <c r="O142" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P142" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q142" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R142" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="S142" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T142" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U142" s="2">
         <v>46858</v>
       </c>
-      <c r="V139" s="4">
+      <c r="V142" s="4">
         <v>7.3</v>
       </c>
-      <c r="W139" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D140" s="4">
+      <c r="W142" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="X142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="6">
+        <v>3.2600000000000001E-4</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A143" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D143" s="4">
         <v>2928136.862983</v>
       </c>
-      <c r="E140" s="5">
-[...47 lines deleted...]
-      <c r="U140" s="2">
+      <c r="E143" s="5">
+        <v>5.0890899999999997</v>
+      </c>
+      <c r="F143" s="4">
+        <v>149015.5202804</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H143" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I143" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J143" s="5">
+        <v>5.0890899999999997</v>
+      </c>
+      <c r="K143" s="5">
+        <v>1</v>
+      </c>
+      <c r="L143" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M143" s="4">
+        <v>149015.52028</v>
+      </c>
+      <c r="N143" s="4">
+        <v>149015.5202804</v>
+      </c>
+      <c r="O143" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="P143" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q143" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R143" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="S143" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T143" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U143" s="2">
         <v>49140</v>
       </c>
-      <c r="V140" s="4">
+      <c r="V143" s="4">
         <v>8.2899999999999991</v>
       </c>
-      <c r="W140" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U141" s="2">
+      <c r="W143" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="X143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="6">
+        <v>1.18E-4</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A144" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D144" s="4">
+        <v>13710158.179767</v>
+      </c>
+      <c r="E144" s="5">
+        <v>91.224119999999999</v>
+      </c>
+      <c r="F144" s="4">
+        <v>12516940.3088188</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I144" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J144" s="5">
+        <v>91.224119999999999</v>
+      </c>
+      <c r="K144" s="5">
+        <v>1</v>
+      </c>
+      <c r="L144" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M144" s="4">
+        <v>12516940.308817999</v>
+      </c>
+      <c r="N144" s="4">
+        <v>12516940.3088188</v>
+      </c>
+      <c r="O144" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P144" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q144" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R144" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="S144" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T144" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U144" s="2">
         <v>60716</v>
       </c>
-      <c r="V141" s="4">
-[...25 lines deleted...]
-      <c r="D142" s="4">
+      <c r="V144" s="4">
+        <v>4.3628200000000001</v>
+      </c>
+      <c r="W144" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="X144" s="4">
+        <v>9969.15871831</v>
+      </c>
+      <c r="Y144" s="4">
+        <v>9969.1587180000006</v>
+      </c>
+      <c r="Z144" s="6">
+        <v>9.9159999999999995E-3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A145" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D145" s="4">
         <v>8000000</v>
       </c>
-      <c r="E142" s="5">
-[...47 lines deleted...]
-      <c r="U142" s="2">
+      <c r="E145" s="5">
+        <v>92.645380000000003</v>
+      </c>
+      <c r="F145" s="4">
+        <v>7411630.4000000004</v>
+      </c>
+      <c r="G145" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H145" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I145" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J145" s="5">
+        <v>92.645380000000003</v>
+      </c>
+      <c r="K145" s="5">
+        <v>1</v>
+      </c>
+      <c r="L145" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M145" s="4">
+        <v>7411630.4000000004</v>
+      </c>
+      <c r="N145" s="4">
+        <v>7411630.4000000004</v>
+      </c>
+      <c r="O145" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P145" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q145" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R145" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="S145" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T145" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U145" s="2">
         <v>52667</v>
       </c>
-      <c r="V142" s="4">
-[...76 lines deleted...]
-      <c r="U143" s="2">
+      <c r="V145" s="4">
+        <v>3.6670419999999999</v>
+      </c>
+      <c r="W145" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="X145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y145" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="6">
+        <v>5.8719999999999996E-3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A146" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D146" s="4">
+        <v>3180388.6624619998</v>
+      </c>
+      <c r="E146" s="5">
+        <v>40.586649999999999</v>
+      </c>
+      <c r="F146" s="4">
+        <v>1290813.2150731301</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I146" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J146" s="5">
+        <v>40.586649999999999</v>
+      </c>
+      <c r="K146" s="5">
+        <v>1</v>
+      </c>
+      <c r="L146" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M146" s="4">
+        <v>1290813.2150729999</v>
+      </c>
+      <c r="N146" s="4">
+        <v>1290813.2150731301</v>
+      </c>
+      <c r="O146" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P146" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q146" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R146" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="S146" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T146" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U146" s="2">
         <v>50185</v>
-      </c>
-[...238 lines deleted...]
-        <v>50216</v>
       </c>
       <c r="V146" s="4">
         <v>6</v>
       </c>
       <c r="W146" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="X146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="6">
+        <v>1.0219999999999999E-3</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A147" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D147" s="4">
+        <v>26327712</v>
+      </c>
+      <c r="E147" s="5">
+        <v>98.048959999999994</v>
+      </c>
+      <c r="F147" s="4">
+        <v>25814047.8077952</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I147" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J147" s="5">
+        <v>98.048959999999994</v>
+      </c>
+      <c r="K147" s="5">
+        <v>1</v>
+      </c>
+      <c r="L147" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M147" s="4">
+        <v>25814047.807794999</v>
+      </c>
+      <c r="N147" s="4">
+        <v>25814047.8077952</v>
+      </c>
+      <c r="O147" s="3" t="s">
         <v>428</v>
       </c>
-      <c r="X146" s="4">
-[...10 lines deleted...]
-      <c r="A147" s="3" t="s">
+      <c r="P147" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="B147" s="3" t="s">
+      <c r="Q147" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R147" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="S147" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T147" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U147" s="2">
+        <v>55283</v>
+      </c>
+      <c r="V147" s="4">
+        <v>4.2279999999999998</v>
+      </c>
+      <c r="W147" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="C147" s="3" t="s">
-[...59 lines deleted...]
-      <c r="W147" s="3" t="s">
+      <c r="X147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y147" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z147" s="6">
+        <v>2.0451E-2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A148" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="X147" s="4">
-[...10 lines deleted...]
-      <c r="A148" s="3" t="s">
+      <c r="B148" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="B148" s="3" t="s">
+      <c r="C148" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D148" s="4">
+        <v>2987128.8722799998</v>
+      </c>
+      <c r="E148" s="5">
+        <v>91.987489999999994</v>
+      </c>
+      <c r="F148" s="4">
+        <v>2748614.0000796602</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I148" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J148" s="5">
+        <v>91.987489999999994</v>
+      </c>
+      <c r="K148" s="5">
+        <v>1</v>
+      </c>
+      <c r="L148" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M148" s="4">
+        <v>2748614.0000789999</v>
+      </c>
+      <c r="N148" s="4">
+        <v>2748614.0000796602</v>
+      </c>
+      <c r="O148" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P148" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="C148" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q148" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>58465</v>
+        <v>59074</v>
       </c>
       <c r="V148" s="4">
-        <v>1.11456</v>
+        <v>1.6654</v>
       </c>
       <c r="W148" s="3" t="s">
         <v>434</v>
       </c>
       <c r="X148" s="4">
-        <v>3153.77321364</v>
+        <v>829.12740398000005</v>
       </c>
       <c r="Y148" s="4">
-        <v>3153.7732129999999</v>
+        <v>829.12740299999996</v>
       </c>
       <c r="Z148" s="6">
-        <v>2.3349999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.1770000000000001E-3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
         <v>435</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>436</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D149" s="4">
-        <v>85488.529800000004</v>
+        <v>3585593.931233</v>
       </c>
       <c r="E149" s="5">
-        <v>99.892870000000002</v>
+        <v>49.853340000000003</v>
       </c>
       <c r="F149" s="4">
-        <v>85775.70761867</v>
+        <v>1787538.3335567</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>99.892870000000002</v>
+        <v>49.853340000000003</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>85775.707618</v>
+        <v>1787538.3335559999</v>
       </c>
       <c r="N149" s="4">
-        <v>85775.70761867</v>
+        <v>1787538.3335567</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>230</v>
+        <v>437</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R149" s="3" t="s">
         <v>435</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
+        <v>50216</v>
+      </c>
+      <c r="V149" s="4">
+        <v>6</v>
+      </c>
+      <c r="W149" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="X149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y149" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="6">
+        <v>1.4159999999999999E-3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A150" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D150" s="4">
+        <v>15516000</v>
+      </c>
+      <c r="E150" s="5">
+        <v>103.49208</v>
+      </c>
+      <c r="F150" s="4">
+        <v>16057831.1328</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I150" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J150" s="5">
+        <v>103.49208</v>
+      </c>
+      <c r="K150" s="5">
+        <v>1</v>
+      </c>
+      <c r="L150" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M150" s="4">
+        <v>16057831.1328</v>
+      </c>
+      <c r="N150" s="4">
+        <v>16057831.1328</v>
+      </c>
+      <c r="O150" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P150" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q150" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R150" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="S150" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T150" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U150" s="2">
+        <v>52819</v>
+      </c>
+      <c r="V150" s="4">
+        <v>6.3380000000000001</v>
+      </c>
+      <c r="W150" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="X150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y150" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z150" s="6">
+        <v>1.2722000000000001E-2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A151" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D151" s="4">
+        <v>3450027.7075589998</v>
+      </c>
+      <c r="E151" s="5">
+        <v>84.150499999999994</v>
+      </c>
+      <c r="F151" s="4">
+        <v>2903215.5660494398</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I151" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J151" s="5">
+        <v>84.150499999999994</v>
+      </c>
+      <c r="K151" s="5">
+        <v>1</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M151" s="4">
+        <v>2903215.5660489998</v>
+      </c>
+      <c r="N151" s="4">
+        <v>2903215.5660494398</v>
+      </c>
+      <c r="O151" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P151" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="Q151" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R151" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="S151" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T151" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U151" s="2">
+        <v>58465</v>
+      </c>
+      <c r="V151" s="4">
+        <v>1.11456</v>
+      </c>
+      <c r="W151" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="X151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y151" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z151" s="6">
+        <v>2.3E-3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A152" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D152" s="4">
+        <v>136654.177</v>
+      </c>
+      <c r="E152" s="5">
+        <v>99.600899999999996</v>
+      </c>
+      <c r="F152" s="4">
+        <v>136108.79017959</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H152" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I152" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J152" s="5">
+        <v>99.600899999999996</v>
+      </c>
+      <c r="K152" s="5">
+        <v>1</v>
+      </c>
+      <c r="L152" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M152" s="4">
+        <v>136108.790179</v>
+      </c>
+      <c r="N152" s="4">
+        <v>136108.79017959</v>
+      </c>
+      <c r="O152" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P152" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q152" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R152" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="S152" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T152" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U152" s="2">
         <v>49273</v>
       </c>
-      <c r="V149" s="4">
+      <c r="V152" s="4">
         <v>5.5</v>
-      </c>
-[...238 lines deleted...]
-        <v>5.22553</v>
       </c>
       <c r="W152" s="3" t="s">
         <v>447</v>
       </c>
       <c r="X152" s="4">
-        <v>2519.7237807699998</v>
+        <v>0</v>
       </c>
       <c r="Y152" s="4">
-        <v>2519.7237799999998</v>
+        <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>4.7600000000000002E-4</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.07E-4</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>448</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>449</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D153" s="4">
-        <v>6818720.8258499997</v>
+        <v>1910871.313606</v>
       </c>
       <c r="E153" s="5">
-        <v>100.0746</v>
+        <v>79.759569999999997</v>
       </c>
       <c r="F153" s="4">
-        <v>6866464.7419665102</v>
+        <v>1524102.7429855601</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>100.0746</v>
+        <v>79.759569999999997</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>6866464.7419659998</v>
+        <v>1524102.7429849999</v>
       </c>
       <c r="N153" s="4">
-        <v>6866464.7419665102</v>
+        <v>1524102.7429855601</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>450</v>
+        <v>240</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R153" s="3" t="s">
         <v>448</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
+        <v>49454</v>
+      </c>
+      <c r="V153" s="4">
+        <v>5.5</v>
+      </c>
+      <c r="W153" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="X153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y153" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z153" s="6">
+        <v>1.207E-3</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A154" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D154" s="4">
+        <v>1470767.1847999999</v>
+      </c>
+      <c r="E154" s="5">
+        <v>39.109070000000003</v>
+      </c>
+      <c r="F154" s="4">
+        <v>576297.32937507005</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I154" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J154" s="5">
+        <v>39.109070000000003</v>
+      </c>
+      <c r="K154" s="5">
+        <v>1</v>
+      </c>
+      <c r="L154" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M154" s="4">
+        <v>576297.32937499997</v>
+      </c>
+      <c r="N154" s="4">
+        <v>576297.32937507005</v>
+      </c>
+      <c r="O154" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P154" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q154" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R154" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="S154" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T154" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U154" s="2">
+        <v>49820</v>
+      </c>
+      <c r="V154" s="4">
+        <v>4.4628199999999998</v>
+      </c>
+      <c r="W154" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="X154" s="4">
+        <v>1093.9615346099999</v>
+      </c>
+      <c r="Y154" s="4">
+        <v>1093.961534</v>
+      </c>
+      <c r="Z154" s="6">
+        <v>4.5600000000000003E-4</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A155" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D155" s="4">
+        <v>615326.18496700004</v>
+      </c>
+      <c r="E155" s="5">
+        <v>96.507890000000003</v>
+      </c>
+      <c r="F155" s="4">
+        <v>596414.48267291998</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I155" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J155" s="5">
+        <v>96.507890000000003</v>
+      </c>
+      <c r="K155" s="5">
+        <v>1</v>
+      </c>
+      <c r="L155" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M155" s="4">
+        <v>596414.48267199995</v>
+      </c>
+      <c r="N155" s="4">
+        <v>596414.48267291998</v>
+      </c>
+      <c r="O155" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="P155" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q155" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R155" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="S155" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T155" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U155" s="2">
+        <v>49268</v>
+      </c>
+      <c r="V155" s="4">
+        <v>5.1972440000000004</v>
+      </c>
+      <c r="W155" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="X155" s="4">
+        <v>2576.1649440299998</v>
+      </c>
+      <c r="Y155" s="4">
+        <v>2576.1649440000001</v>
+      </c>
+      <c r="Z155" s="6">
+        <v>4.7199999999999998E-4</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A156" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D156" s="4">
+        <v>6818720.8258499997</v>
+      </c>
+      <c r="E156" s="5">
+        <v>100</v>
+      </c>
+      <c r="F156" s="4">
+        <v>6891711.9498342797</v>
+      </c>
+      <c r="G156" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I156" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J156" s="5">
+        <v>100</v>
+      </c>
+      <c r="K156" s="5">
+        <v>1</v>
+      </c>
+      <c r="L156" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M156" s="4">
+        <v>6891711.9498340003</v>
+      </c>
+      <c r="N156" s="4">
+        <v>6891711.9498342797</v>
+      </c>
+      <c r="O156" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P156" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="Q156" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R156" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="S156" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T156" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U156" s="2">
         <v>48044</v>
       </c>
-      <c r="V153" s="4">
+      <c r="V156" s="4">
         <v>5.0047100000000002</v>
       </c>
-      <c r="W153" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D154" s="4">
+      <c r="W156" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="X156" s="4">
+        <v>72991.123984279999</v>
+      </c>
+      <c r="Y156" s="4">
+        <v>72991.123984000005</v>
+      </c>
+      <c r="Z156" s="6">
+        <v>5.4599999999999996E-3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A157" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D157" s="4">
         <v>9260000</v>
       </c>
-      <c r="E154" s="5">
-[...47 lines deleted...]
-      <c r="U154" s="2">
+      <c r="E157" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="F157" s="4">
+        <v>9363253.2596000005</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I157" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J157" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="K157" s="5">
+        <v>1</v>
+      </c>
+      <c r="L157" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M157" s="4">
+        <v>9363253.2596000005</v>
+      </c>
+      <c r="N157" s="4">
+        <v>9363253.2596000005</v>
+      </c>
+      <c r="O157" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P157" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="Q157" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R157" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="S157" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T157" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U157" s="2">
         <v>47958</v>
       </c>
-      <c r="V154" s="4">
+      <c r="V157" s="4">
         <v>5.0752300000000004</v>
       </c>
-      <c r="W154" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U155" s="2">
+      <c r="W157" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="X157" s="4">
+        <v>93993.259600000005</v>
+      </c>
+      <c r="Y157" s="4">
+        <v>93993.259600000005</v>
+      </c>
+      <c r="Z157" s="6">
+        <v>7.4180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A158" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D158" s="4">
+        <v>263198.689816</v>
+      </c>
+      <c r="E158" s="5">
+        <v>98.364800000000002</v>
+      </c>
+      <c r="F158" s="4">
+        <v>258894.86483974001</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I158" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J158" s="5">
+        <v>98.364800000000002</v>
+      </c>
+      <c r="K158" s="5">
+        <v>1</v>
+      </c>
+      <c r="L158" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M158" s="4">
+        <v>258894.86483899999</v>
+      </c>
+      <c r="N158" s="4">
+        <v>258894.86483974001</v>
+      </c>
+      <c r="O158" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="P158" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q158" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R158" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="S158" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T158" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U158" s="2">
         <v>50034</v>
       </c>
-      <c r="V155" s="4">
-[...5 lines deleted...]
-      <c r="X155" s="4">
+      <c r="V158" s="4">
+        <v>4.0428199999999999</v>
+      </c>
+      <c r="W158" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="X158" s="4">
         <v>0</v>
       </c>
-      <c r="Y155" s="4">
+      <c r="Y158" s="4">
         <v>0</v>
       </c>
-      <c r="Z155" s="6">
-[...144 lines deleted...]
-      <c r="U157" s="2">
+      <c r="Z158" s="6">
+        <v>2.05E-4</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A159" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D159" s="4">
+        <v>5572876.7435039999</v>
+      </c>
+      <c r="E159" s="5">
+        <v>85.021519999999995</v>
+      </c>
+      <c r="F159" s="4">
+        <v>4741750.9279331397</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I159" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J159" s="5">
+        <v>85.021519999999995</v>
+      </c>
+      <c r="K159" s="5">
+        <v>1</v>
+      </c>
+      <c r="L159" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M159" s="4">
+        <v>4741750.927933</v>
+      </c>
+      <c r="N159" s="4">
+        <v>4741750.9279331397</v>
+      </c>
+      <c r="O159" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="P159" s="3" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q159" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R159" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="S159" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T159" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U159" s="2">
+        <v>60777</v>
+      </c>
+      <c r="V159" s="4">
+        <v>3.8828200000000002</v>
+      </c>
+      <c r="W159" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="X159" s="4">
+        <v>3606.4128795400002</v>
+      </c>
+      <c r="Y159" s="4">
+        <v>3606.412879</v>
+      </c>
+      <c r="Z159" s="6">
+        <v>3.7559999999999998E-3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A160" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D160" s="4">
+        <v>4859441.9190349998</v>
+      </c>
+      <c r="E160" s="5">
+        <v>100.38736</v>
+      </c>
+      <c r="F160" s="4">
+        <v>4882266.3937659096</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I160" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J160" s="5">
+        <v>100.38736</v>
+      </c>
+      <c r="K160" s="5">
+        <v>1</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M160" s="4">
+        <v>4882266.3937649997</v>
+      </c>
+      <c r="N160" s="4">
+        <v>4882266.3937659096</v>
+      </c>
+      <c r="O160" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P160" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="Q160" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R160" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="S160" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T160" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U160" s="2">
         <v>47324</v>
       </c>
-      <c r="V157" s="4">
+      <c r="V160" s="4">
         <v>4.9400000000000004</v>
       </c>
-      <c r="W157" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U158" s="2">
+      <c r="W160" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="X160" s="4">
+        <v>4000.9405133400001</v>
+      </c>
+      <c r="Y160" s="4">
+        <v>4000.940513</v>
+      </c>
+      <c r="Z160" s="6">
+        <v>3.8679999999999999E-3</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A161" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D161" s="4">
+        <v>3115869.6771820001</v>
+      </c>
+      <c r="E161" s="5">
+        <v>59.571370000000002</v>
+      </c>
+      <c r="F161" s="4">
+        <v>1856166.25411189</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I161" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J161" s="5">
+        <v>59.571370000000002</v>
+      </c>
+      <c r="K161" s="5">
+        <v>1</v>
+      </c>
+      <c r="L161" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M161" s="4">
+        <v>1856166.2541110001</v>
+      </c>
+      <c r="N161" s="4">
+        <v>1856166.25411189</v>
+      </c>
+      <c r="O161" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P161" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="Q161" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R161" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="S161" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T161" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U161" s="2">
         <v>49881</v>
       </c>
-      <c r="V158" s="4">
-[...76 lines deleted...]
-      <c r="U159" s="2">
+      <c r="V161" s="4">
+        <v>4.6229750000000003</v>
+      </c>
+      <c r="W161" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="X161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y161" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z161" s="6">
+        <v>1.47E-3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A162" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D162" s="4">
+        <v>843122.89989999996</v>
+      </c>
+      <c r="E162" s="5">
+        <v>99.276769999999999</v>
+      </c>
+      <c r="F162" s="4">
+        <v>837025.18215104996</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I162" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J162" s="5">
+        <v>99.276769999999999</v>
+      </c>
+      <c r="K162" s="5">
+        <v>1</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M162" s="4">
+        <v>837025.18215100002</v>
+      </c>
+      <c r="N162" s="4">
+        <v>837025.18215104996</v>
+      </c>
+      <c r="O162" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="P162" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q162" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R162" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="S162" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T162" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U162" s="2">
         <v>62603</v>
       </c>
-      <c r="V159" s="4">
+      <c r="V162" s="4">
         <v>5.1189999999999998</v>
       </c>
-      <c r="W159" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U160" s="2">
+      <c r="W162" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="X162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y162" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z162" s="6">
+        <v>6.6299999999999996E-4</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A163" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D163" s="4">
+        <v>2339884.8297000001</v>
+      </c>
+      <c r="E163" s="5">
+        <v>86.262810000000002</v>
+      </c>
+      <c r="F163" s="4">
+        <v>2018918.3818288699</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I163" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J163" s="5">
+        <v>86.262810000000002</v>
+      </c>
+      <c r="K163" s="5">
+        <v>1</v>
+      </c>
+      <c r="L163" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M163" s="4">
+        <v>2018918.3818280001</v>
+      </c>
+      <c r="N163" s="4">
+        <v>2018918.3818288699</v>
+      </c>
+      <c r="O163" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P163" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q163" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R163" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="S163" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T163" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U163" s="2">
         <v>55603</v>
       </c>
-      <c r="V160" s="4">
+      <c r="V163" s="4">
         <v>1.2</v>
-      </c>
-[...238 lines deleted...]
-        <v>9.1630000000000003</v>
       </c>
       <c r="W163" s="3" t="s">
         <v>490</v>
       </c>
       <c r="X163" s="4">
-        <v>28311.557959990001</v>
+        <v>467.97696594000001</v>
       </c>
       <c r="Y163" s="4">
-        <v>28311.557959000002</v>
+        <v>467.97696500000001</v>
       </c>
       <c r="Z163" s="6">
-        <v>3.1340000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
         <v>491</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>492</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D164" s="4">
-        <v>180937.67874999999</v>
+        <v>4136200.456146</v>
       </c>
       <c r="E164" s="5">
-        <v>98.306169999999995</v>
+        <v>102.43125999999999</v>
       </c>
       <c r="F164" s="4">
-        <v>178101.59221383001</v>
+        <v>4236762.2433561003</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>98.306169999999995</v>
+        <v>102.43125999999999</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>178101.592213</v>
+        <v>4236762.2433559997</v>
       </c>
       <c r="N164" s="4">
-        <v>178101.59221383001</v>
+        <v>4236762.2433561003</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P164" s="3" t="s">
         <v>493</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R164" s="3" t="s">
         <v>491</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>55989</v>
+        <v>48700</v>
       </c>
       <c r="V164" s="4">
-        <v>1.569</v>
+        <v>7.15</v>
       </c>
       <c r="W164" s="3" t="s">
         <v>494</v>
       </c>
       <c r="X164" s="4">
-        <v>228.69014780000001</v>
+        <v>0</v>
       </c>
       <c r="Y164" s="4">
-        <v>228.690147</v>
+        <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>1.3999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.356E-3</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
         <v>495</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>496</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D165" s="4">
-        <v>6173234.4800730003</v>
+        <v>3303869.8</v>
       </c>
       <c r="E165" s="5">
-        <v>99.893069999999994</v>
+        <v>101.11543</v>
       </c>
       <c r="F165" s="4">
-        <v>6192830.5898321103</v>
+        <v>3340722.1549101402</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>99.893069999999994</v>
+        <v>101.11543</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>6192830.5898320004</v>
+        <v>3340722.15491</v>
       </c>
       <c r="N165" s="4">
-        <v>6192830.5898321103</v>
+        <v>3340722.1549101402</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R165" s="3" t="s">
         <v>495</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
+        <v>52505</v>
+      </c>
+      <c r="V165" s="4">
+        <v>9.5459999999999994</v>
+      </c>
+      <c r="W165" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="X165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y165" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z165" s="6">
+        <v>2.6459999999999999E-3</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A166" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D166" s="4">
+        <v>3775522.4049999998</v>
+      </c>
+      <c r="E166" s="5">
+        <v>102.89528</v>
+      </c>
+      <c r="F166" s="4">
+        <v>3884834.3500874802</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I166" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J166" s="5">
+        <v>102.89528</v>
+      </c>
+      <c r="K166" s="5">
+        <v>1</v>
+      </c>
+      <c r="L166" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M166" s="4">
+        <v>3884834.3500870001</v>
+      </c>
+      <c r="N166" s="4">
+        <v>3884834.3500874802</v>
+      </c>
+      <c r="O166" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P166" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="Q166" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R166" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="S166" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T166" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U166" s="2">
+        <v>52688</v>
+      </c>
+      <c r="V166" s="4">
+        <v>9.1630000000000003</v>
+      </c>
+      <c r="W166" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="X166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y166" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z166" s="6">
+        <v>3.0769999999999999E-3</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A167" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D167" s="4">
+        <v>180057.06875000001</v>
+      </c>
+      <c r="E167" s="5">
+        <v>98.256489999999999</v>
+      </c>
+      <c r="F167" s="4">
+        <v>176917.75575064</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I167" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J167" s="5">
+        <v>98.256489999999999</v>
+      </c>
+      <c r="K167" s="5">
+        <v>1</v>
+      </c>
+      <c r="L167" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M167" s="4">
+        <v>176917.75575000001</v>
+      </c>
+      <c r="N167" s="4">
+        <v>176917.75575064</v>
+      </c>
+      <c r="O167" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P167" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="Q167" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R167" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="S167" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T167" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U167" s="2">
+        <v>55989</v>
+      </c>
+      <c r="V167" s="4">
+        <v>1.569</v>
+      </c>
+      <c r="W167" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="X167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y167" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z167" s="6">
+        <v>1.3999999999999999E-4</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A168" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D168" s="4">
+        <v>6026424.9955979995</v>
+      </c>
+      <c r="E168" s="5">
+        <v>99.567729999999997</v>
+      </c>
+      <c r="F168" s="4">
+        <v>6000374.5682699298</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I168" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J168" s="5">
+        <v>99.567729999999997</v>
+      </c>
+      <c r="K168" s="5">
+        <v>1</v>
+      </c>
+      <c r="L168" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M168" s="4">
+        <v>6000374.5682690004</v>
+      </c>
+      <c r="N168" s="4">
+        <v>6000374.5682699298</v>
+      </c>
+      <c r="O168" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P168" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="Q168" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R168" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="S168" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T168" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U168" s="2">
         <v>62603</v>
       </c>
-      <c r="V165" s="4">
+      <c r="V168" s="4">
         <v>5.2679999999999998</v>
       </c>
-      <c r="W165" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U166" s="2">
+      <c r="W168" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="X168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y168" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z168" s="6">
+        <v>4.7530000000000003E-3</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A169" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D169" s="4">
+        <v>6108858.5651799999</v>
+      </c>
+      <c r="E169" s="5">
+        <v>88.637770000000003</v>
+      </c>
+      <c r="F169" s="4">
+        <v>5414756.0046295496</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I169" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J169" s="5">
+        <v>88.637770000000003</v>
+      </c>
+      <c r="K169" s="5">
+        <v>1</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M169" s="4">
+        <v>5414756.0046290001</v>
+      </c>
+      <c r="N169" s="4">
+        <v>5414756.0046295496</v>
+      </c>
+      <c r="O169" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P169" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="Q169" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R169" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="S169" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T169" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U169" s="2">
+        <v>49485</v>
+      </c>
+      <c r="V169" s="4">
+        <v>5.25</v>
+      </c>
+      <c r="W169" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="X169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y169" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z169" s="6">
+        <v>4.2890000000000003E-3</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A170" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D170" s="4">
+        <v>2007013.67258</v>
+      </c>
+      <c r="E170" s="5">
+        <v>95.441310000000001</v>
+      </c>
+      <c r="F170" s="4">
+        <v>1916979.5142212999</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I170" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J170" s="5">
+        <v>95.441310000000001</v>
+      </c>
+      <c r="K170" s="5">
+        <v>1</v>
+      </c>
+      <c r="L170" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M170" s="4">
+        <v>1916979.514221</v>
+      </c>
+      <c r="N170" s="4">
+        <v>1916979.5142212999</v>
+      </c>
+      <c r="O170" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P170" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="Q170" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R170" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="S170" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T170" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U170" s="2">
         <v>49790</v>
       </c>
-      <c r="V166" s="4">
-[...76 lines deleted...]
-      <c r="U167" s="2">
+      <c r="V170" s="4">
+        <v>4.3628200000000001</v>
+      </c>
+      <c r="W170" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="X170" s="4">
+        <v>1459.3732318299999</v>
+      </c>
+      <c r="Y170" s="4">
+        <v>1459.373231</v>
+      </c>
+      <c r="Z170" s="6">
+        <v>1.518E-3</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A171" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D171" s="4">
+        <v>7016699.2415389996</v>
+      </c>
+      <c r="E171" s="5">
+        <v>96.674999999999997</v>
+      </c>
+      <c r="F171" s="4">
+        <v>6788145.2560928902</v>
+      </c>
+      <c r="G171" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I171" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J171" s="5">
+        <v>96.674999999999997</v>
+      </c>
+      <c r="K171" s="5">
+        <v>1</v>
+      </c>
+      <c r="L171" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M171" s="4">
+        <v>6788145.2560919998</v>
+      </c>
+      <c r="N171" s="4">
+        <v>6788145.2560928902</v>
+      </c>
+      <c r="O171" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="P171" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="Q171" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R171" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="S171" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T171" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U171" s="2">
         <v>50124</v>
       </c>
-      <c r="V167" s="4">
-[...25 lines deleted...]
-      <c r="D168" s="4">
+      <c r="V171" s="4">
+        <v>4.0628200000000003</v>
+      </c>
+      <c r="W171" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="X171" s="4">
+        <v>4751.26433542</v>
+      </c>
+      <c r="Y171" s="4">
+        <v>4751.2643349999998</v>
+      </c>
+      <c r="Z171" s="6">
+        <v>5.378E-3</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A172" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D172" s="4">
         <v>5162711.0455900002</v>
       </c>
-      <c r="E168" s="5">
-[...47 lines deleted...]
-      <c r="U168" s="2">
+      <c r="E172" s="5">
+        <v>100.0581</v>
+      </c>
+      <c r="F172" s="4">
+        <v>5198070.7819470298</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I172" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J172" s="5">
+        <v>100.0581</v>
+      </c>
+      <c r="K172" s="5">
+        <v>1</v>
+      </c>
+      <c r="L172" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M172" s="4">
+        <v>5198070.781947</v>
+      </c>
+      <c r="N172" s="4">
+        <v>5198070.7819470298</v>
+      </c>
+      <c r="O172" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P172" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q172" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R172" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="S172" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T172" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U172" s="2">
         <v>48075</v>
       </c>
-      <c r="V168" s="4">
+      <c r="V172" s="4">
         <v>4.8010700000000002</v>
       </c>
-      <c r="W168" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D169" s="4">
+      <c r="W172" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="X172" s="4">
+        <v>32360.201239540002</v>
+      </c>
+      <c r="Y172" s="4">
+        <v>32360.201239000002</v>
+      </c>
+      <c r="Z172" s="6">
+        <v>4.1180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A173" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D173" s="4">
         <v>9078003.8089700006</v>
       </c>
-      <c r="E169" s="5">
-[...47 lines deleted...]
-      <c r="U169" s="2">
+      <c r="E173" s="5">
+        <v>99.923000000000002</v>
+      </c>
+      <c r="F173" s="4">
+        <v>9158585.8445308004</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I173" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J173" s="5">
+        <v>99.923000000000002</v>
+      </c>
+      <c r="K173" s="5">
+        <v>1</v>
+      </c>
+      <c r="L173" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M173" s="4">
+        <v>9158585.8445299994</v>
+      </c>
+      <c r="N173" s="4">
+        <v>9158585.8445308004</v>
+      </c>
+      <c r="O173" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P173" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q173" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R173" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="S173" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T173" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U173" s="2">
         <v>48596</v>
       </c>
-      <c r="V169" s="4">
+      <c r="V173" s="4">
         <v>4.6303799999999997</v>
       </c>
-      <c r="W169" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D170" s="4">
+      <c r="W173" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="X173" s="4">
+        <v>87572.09849371</v>
+      </c>
+      <c r="Y173" s="4">
+        <v>87572.098492999998</v>
+      </c>
+      <c r="Z173" s="6">
+        <v>7.2560000000000003E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A174" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D174" s="4">
         <v>2593221.6296700002</v>
       </c>
-      <c r="E170" s="5">
-[...47 lines deleted...]
-      <c r="U170" s="2">
+      <c r="E174" s="5">
+        <v>100.0471</v>
+      </c>
+      <c r="F174" s="4">
+        <v>2619892.0843002298</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I174" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J174" s="5">
+        <v>100.0471</v>
+      </c>
+      <c r="K174" s="5">
+        <v>1</v>
+      </c>
+      <c r="L174" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M174" s="4">
+        <v>2619892.0843000002</v>
+      </c>
+      <c r="N174" s="4">
+        <v>2619892.0843002298</v>
+      </c>
+      <c r="O174" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="P174" s="3" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q174" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R174" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="S174" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T174" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U174" s="2">
         <v>47956</v>
       </c>
-      <c r="V170" s="4">
+      <c r="V174" s="4">
         <v>4.9068399999999999</v>
       </c>
-      <c r="W170" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D171" s="4">
+      <c r="W174" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="X174" s="4">
+        <v>25449.047242659999</v>
+      </c>
+      <c r="Y174" s="4">
+        <v>25449.047242000001</v>
+      </c>
+      <c r="Z174" s="6">
+        <v>2.075E-3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A175" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D175" s="4">
+        <v>4129690.73</v>
+      </c>
+      <c r="E175" s="5">
+        <v>88.359880000000004</v>
+      </c>
+      <c r="F175" s="4">
+        <v>3650861.8998633898</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I175" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J175" s="5">
+        <v>88.359880000000004</v>
+      </c>
+      <c r="K175" s="5">
+        <v>1</v>
+      </c>
+      <c r="L175" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M175" s="4">
+        <v>3650861.899863</v>
+      </c>
+      <c r="N175" s="4">
+        <v>3650861.8998633898</v>
+      </c>
+      <c r="O175" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P175" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="Q175" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R175" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="S175" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T175" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U175" s="2">
+        <v>61934</v>
+      </c>
+      <c r="V175" s="4">
+        <v>2.72</v>
+      </c>
+      <c r="W175" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="X175" s="4">
+        <v>1872.12646427</v>
+      </c>
+      <c r="Y175" s="4">
+        <v>1872.1264639999999</v>
+      </c>
+      <c r="Z175" s="6">
+        <v>2.892E-3</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A176" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D176" s="4">
         <v>7865000</v>
       </c>
-      <c r="E171" s="5">
-[...47 lines deleted...]
-      <c r="U171" s="2">
+      <c r="E176" s="5">
+        <v>101.06592000000001</v>
+      </c>
+      <c r="F176" s="4">
+        <v>7948834.608</v>
+      </c>
+      <c r="G176" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I176" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J176" s="5">
+        <v>101.06592000000001</v>
+      </c>
+      <c r="K176" s="5">
+        <v>1</v>
+      </c>
+      <c r="L176" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M176" s="4">
+        <v>7948834.608</v>
+      </c>
+      <c r="N176" s="4">
+        <v>7948834.608</v>
+      </c>
+      <c r="O176" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P176" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="Q176" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R176" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="S176" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T176" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U176" s="2">
         <v>53459</v>
       </c>
-      <c r="V171" s="4">
+      <c r="V176" s="4">
         <v>5.537623</v>
       </c>
-      <c r="W171" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D172" s="4">
+      <c r="W176" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="X176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y176" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z176" s="6">
+        <v>6.2969999999999996E-3</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A177" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D177" s="4">
         <v>2199033.922611</v>
       </c>
-      <c r="E172" s="5">
-[...47 lines deleted...]
-      <c r="U172" s="2">
+      <c r="E177" s="5">
+        <v>99.998599999999996</v>
+      </c>
+      <c r="F177" s="4">
+        <v>2220512.66270342</v>
+      </c>
+      <c r="G177" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H177" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I177" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J177" s="5">
+        <v>99.998599999999996</v>
+      </c>
+      <c r="K177" s="5">
+        <v>1</v>
+      </c>
+      <c r="L177" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M177" s="4">
+        <v>2220512.662703</v>
+      </c>
+      <c r="N177" s="4">
+        <v>2220512.66270342</v>
+      </c>
+      <c r="O177" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P177" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q177" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R177" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="S177" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T177" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U177" s="2">
         <v>47679</v>
       </c>
-      <c r="V172" s="4">
+      <c r="V177" s="4">
         <v>4.5731000000000002</v>
       </c>
-      <c r="W172" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U173" s="2">
+      <c r="W177" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="X177" s="4">
+        <v>21509.526567360001</v>
+      </c>
+      <c r="Y177" s="4">
+        <v>21509.526567000001</v>
+      </c>
+      <c r="Z177" s="6">
+        <v>1.7589999999999999E-3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A178" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D178" s="4">
+        <v>29492715.460000001</v>
+      </c>
+      <c r="E178" s="5">
+        <v>2.65699</v>
+      </c>
+      <c r="F178" s="4">
+        <v>783618.50050065003</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I178" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J178" s="5">
+        <v>2.65699</v>
+      </c>
+      <c r="K178" s="5">
+        <v>1</v>
+      </c>
+      <c r="L178" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M178" s="4">
+        <v>783618.50049999997</v>
+      </c>
+      <c r="N178" s="4">
+        <v>783618.50050065003</v>
+      </c>
+      <c r="O178" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P178" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q178" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R178" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="S178" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T178" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U178" s="2">
         <v>51220</v>
       </c>
-      <c r="V173" s="4">
+      <c r="V178" s="4">
         <v>0</v>
       </c>
-      <c r="W173" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U174" s="2">
+      <c r="W178" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="X178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y178" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z178" s="6">
+        <v>6.2E-4</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A179" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D179" s="4">
+        <v>82051582.447999999</v>
+      </c>
+      <c r="E179" s="5">
+        <v>2.3708300000000002</v>
+      </c>
+      <c r="F179" s="4">
+        <v>1945303.53215192</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I179" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J179" s="5">
+        <v>2.3708300000000002</v>
+      </c>
+      <c r="K179" s="5">
+        <v>1</v>
+      </c>
+      <c r="L179" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M179" s="4">
+        <v>1945303.5321510001</v>
+      </c>
+      <c r="N179" s="4">
+        <v>1945303.53215192</v>
+      </c>
+      <c r="O179" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P179" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q179" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R179" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="S179" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T179" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U179" s="2">
         <v>50885</v>
       </c>
-      <c r="V174" s="4">
-[...76 lines deleted...]
-      <c r="U175" s="2">
+      <c r="V179" s="4">
+        <v>1.751881</v>
+      </c>
+      <c r="W179" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="X179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y179" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z179" s="6">
+        <v>1.5410000000000001E-3</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A180" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D180" s="4">
+        <v>67755038.764996007</v>
+      </c>
+      <c r="E180" s="5">
+        <v>2.3335599999999999</v>
+      </c>
+      <c r="F180" s="4">
+        <v>1581104.4826044501</v>
+      </c>
+      <c r="G180" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H180" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I180" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J180" s="5">
+        <v>2.3335599999999999</v>
+      </c>
+      <c r="K180" s="5">
+        <v>1</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M180" s="4">
+        <v>1581104.482604</v>
+      </c>
+      <c r="N180" s="4">
+        <v>1581104.4826044501</v>
+      </c>
+      <c r="O180" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="P180" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q180" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R180" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="S180" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T180" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U180" s="2">
         <v>47628</v>
       </c>
-      <c r="V175" s="4">
+      <c r="V180" s="4">
         <v>0</v>
       </c>
-      <c r="W175" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U176" s="2">
+      <c r="W180" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="X180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y180" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z180" s="6">
+        <v>1.2520000000000001E-3</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A181" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D181" s="4">
+        <v>187503191.40563801</v>
+      </c>
+      <c r="E181" s="5">
+        <v>3.5036700000000001</v>
+      </c>
+      <c r="F181" s="4">
+        <v>6569493.0663219104</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I181" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J181" s="5">
+        <v>3.5036700000000001</v>
+      </c>
+      <c r="K181" s="5">
+        <v>1</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M181" s="4">
+        <v>6569493.0663210005</v>
+      </c>
+      <c r="N181" s="4">
+        <v>6569493.0663219104</v>
+      </c>
+      <c r="O181" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P181" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="Q181" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R181" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="S181" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T181" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U181" s="2">
         <v>51312</v>
       </c>
-      <c r="V176" s="4">
-[...76 lines deleted...]
-      <c r="U177" s="2">
+      <c r="V181" s="4">
+        <v>0.27126</v>
+      </c>
+      <c r="W181" s="3" t="s">
+        <v>556</v>
+      </c>
+      <c r="X181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y181" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z181" s="6">
+        <v>5.2040000000000003E-3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A182" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>558</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D182" s="4">
+        <v>3925858.7692499999</v>
+      </c>
+      <c r="E182" s="5">
+        <v>63.721330000000002</v>
+      </c>
+      <c r="F182" s="4">
+        <v>2501609.4216877301</v>
+      </c>
+      <c r="G182" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I182" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J182" s="5">
+        <v>63.721330000000002</v>
+      </c>
+      <c r="K182" s="5">
+        <v>1</v>
+      </c>
+      <c r="L182" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M182" s="4">
+        <v>2501609.421687</v>
+      </c>
+      <c r="N182" s="4">
+        <v>2501609.4216877301</v>
+      </c>
+      <c r="O182" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P182" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="Q182" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R182" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="S182" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T182" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U182" s="2">
         <v>60596</v>
       </c>
-      <c r="V177" s="4">
-[...5 lines deleted...]
-      <c r="X177" s="4">
+      <c r="V182" s="4">
+        <v>6.3128200000000003</v>
+      </c>
+      <c r="W182" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="X182" s="4">
         <v>0</v>
       </c>
-      <c r="Y177" s="4">
+      <c r="Y182" s="4">
         <v>0</v>
       </c>
-      <c r="Z177" s="6">
-[...64 lines deleted...]
-      <c r="U178" s="2">
+      <c r="Z182" s="6">
+        <v>1.9810000000000001E-3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A183" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D183" s="4">
+        <v>7400000</v>
+      </c>
+      <c r="E183" s="5">
+        <v>99.999949999999998</v>
+      </c>
+      <c r="F183" s="4">
+        <v>7470057.8966666702</v>
+      </c>
+      <c r="G183" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H183" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I183" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J183" s="5">
+        <v>99.999949999999998</v>
+      </c>
+      <c r="K183" s="5">
+        <v>1</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M183" s="4">
+        <v>7470057.8966659997</v>
+      </c>
+      <c r="N183" s="4">
+        <v>7470057.8966666702</v>
+      </c>
+      <c r="O183" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P183" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="Q183" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R183" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="S183" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T183" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U183" s="2">
+        <v>56031</v>
+      </c>
+      <c r="V183" s="4">
+        <v>5.6806700000000001</v>
+      </c>
+      <c r="W183" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="X183" s="4">
+        <v>70061.596666669997</v>
+      </c>
+      <c r="Y183" s="4">
+        <v>70061.596665999998</v>
+      </c>
+      <c r="Z183" s="6">
+        <v>5.9179999999999996E-3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A184" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D184" s="4">
+        <v>1760634.704801</v>
+      </c>
+      <c r="E184" s="5">
+        <v>94.475679999999997</v>
+      </c>
+      <c r="F184" s="4">
+        <v>1664506.57936387</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I184" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J184" s="5">
+        <v>94.475679999999997</v>
+      </c>
+      <c r="K184" s="5">
+        <v>1</v>
+      </c>
+      <c r="L184" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M184" s="4">
+        <v>1664506.5793630001</v>
+      </c>
+      <c r="N184" s="4">
+        <v>1664506.57936387</v>
+      </c>
+      <c r="O184" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P184" s="3" t="s">
+        <v>567</v>
+      </c>
+      <c r="Q184" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R184" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="S184" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T184" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U184" s="2">
         <v>49943</v>
       </c>
-      <c r="V178" s="4">
-[...76 lines deleted...]
-      <c r="U179" s="2">
+      <c r="V184" s="4">
+        <v>3.86782</v>
+      </c>
+      <c r="W184" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="X184" s="4">
+        <v>1134.96968732</v>
+      </c>
+      <c r="Y184" s="4">
+        <v>1134.969687</v>
+      </c>
+      <c r="Z184" s="6">
+        <v>1.3179999999999999E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A185" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D185" s="4">
+        <v>2237526.6030000001</v>
+      </c>
+      <c r="E185" s="5">
+        <v>99.560230000000004</v>
+      </c>
+      <c r="F185" s="4">
+        <v>2227686.6322579901</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I185" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J185" s="5">
+        <v>99.560230000000004</v>
+      </c>
+      <c r="K185" s="5">
+        <v>1</v>
+      </c>
+      <c r="L185" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M185" s="4">
+        <v>2227686.6322570001</v>
+      </c>
+      <c r="N185" s="4">
+        <v>2227686.6322579901</v>
+      </c>
+      <c r="O185" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P185" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q185" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R185" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="S185" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T185" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U185" s="2">
+        <v>50634</v>
+      </c>
+      <c r="V185" s="4">
+        <v>1.538</v>
+      </c>
+      <c r="W185" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="X185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y185" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z185" s="6">
+        <v>1.7639999999999999E-3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A186" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D186" s="4">
+        <v>6084539.1045249999</v>
+      </c>
+      <c r="E186" s="5">
+        <v>98.739469999999997</v>
+      </c>
+      <c r="F186" s="4">
+        <v>6007841.6637507305</v>
+      </c>
+      <c r="G186" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I186" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J186" s="5">
+        <v>98.739469999999997</v>
+      </c>
+      <c r="K186" s="5">
+        <v>1</v>
+      </c>
+      <c r="L186" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M186" s="4">
+        <v>6007841.6637500003</v>
+      </c>
+      <c r="N186" s="4">
+        <v>6007841.6637507305</v>
+      </c>
+      <c r="O186" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P186" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="Q186" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R186" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="S186" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T186" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U186" s="2">
         <v>50756</v>
       </c>
-      <c r="V179" s="4">
+      <c r="V186" s="4">
         <v>2.1349999999999998</v>
       </c>
-      <c r="W179" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D180" s="4">
+      <c r="W186" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="X186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y186" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z186" s="6">
+        <v>4.7590000000000002E-3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A187" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D187" s="4">
         <v>6655000</v>
       </c>
-      <c r="E180" s="5">
-[...47 lines deleted...]
-      <c r="U180" s="2">
+      <c r="E187" s="5">
+        <v>99.625839999999997</v>
+      </c>
+      <c r="F187" s="4">
+        <v>6641575.82977778</v>
+      </c>
+      <c r="G187" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H187" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I187" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J187" s="5">
+        <v>99.625839999999997</v>
+      </c>
+      <c r="K187" s="5">
+        <v>1</v>
+      </c>
+      <c r="L187" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M187" s="4">
+        <v>6641575.8297769995</v>
+      </c>
+      <c r="N187" s="4">
+        <v>6641575.82977778</v>
+      </c>
+      <c r="O187" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P187" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q187" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R187" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="S187" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T187" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U187" s="2">
         <v>49263</v>
       </c>
-      <c r="V180" s="4">
+      <c r="V187" s="4">
         <v>3.88</v>
       </c>
-      <c r="W180" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U181" s="2">
+      <c r="W187" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="X187" s="4">
+        <v>11476.17777778</v>
+      </c>
+      <c r="Y187" s="4">
+        <v>11476.177777000001</v>
+      </c>
+      <c r="Z187" s="6">
+        <v>5.2610000000000001E-3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A188" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D188" s="4">
+        <v>1723687.0210200001</v>
+      </c>
+      <c r="E188" s="5">
+        <v>98.979519999999994</v>
+      </c>
+      <c r="F188" s="4">
+        <v>1707321.76762572</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I188" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J188" s="5">
+        <v>98.979519999999994</v>
+      </c>
+      <c r="K188" s="5">
+        <v>1</v>
+      </c>
+      <c r="L188" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M188" s="4">
+        <v>1707321.7676250001</v>
+      </c>
+      <c r="N188" s="4">
+        <v>1707321.76762572</v>
+      </c>
+      <c r="O188" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P188" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q188" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R188" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="S188" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T188" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U188" s="2">
         <v>49242</v>
       </c>
-      <c r="V181" s="4">
-[...76 lines deleted...]
-      <c r="U182" s="2">
+      <c r="V188" s="4">
+        <v>4.2628199999999996</v>
+      </c>
+      <c r="W188" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="X188" s="4">
+        <v>1224.62791782</v>
+      </c>
+      <c r="Y188" s="4">
+        <v>1224.627917</v>
+      </c>
+      <c r="Z188" s="6">
+        <v>1.3519999999999999E-3</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A189" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D189" s="4">
+        <v>949738.81253899995</v>
+      </c>
+      <c r="E189" s="5">
+        <v>98.396770000000004</v>
+      </c>
+      <c r="F189" s="4">
+        <v>935620.34358949005</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I189" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J189" s="5">
+        <v>98.396770000000004</v>
+      </c>
+      <c r="K189" s="5">
+        <v>1</v>
+      </c>
+      <c r="L189" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M189" s="4">
+        <v>935620.34358900005</v>
+      </c>
+      <c r="N189" s="4">
+        <v>935620.34358949005</v>
+      </c>
+      <c r="O189" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="P189" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="Q189" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R189" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="S189" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T189" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U189" s="2">
         <v>50308</v>
       </c>
-      <c r="V182" s="4">
+      <c r="V189" s="4">
         <v>7</v>
       </c>
-      <c r="W182" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U183" s="2">
+      <c r="W189" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="X189" s="4">
+        <v>1108.02861463</v>
+      </c>
+      <c r="Y189" s="4">
+        <v>1108.0286140000001</v>
+      </c>
+      <c r="Z189" s="6">
+        <v>7.4100000000000001E-4</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A190" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>589</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D190" s="4">
+        <v>9962108.5885429997</v>
+      </c>
+      <c r="E190" s="5">
+        <v>56.290790000000001</v>
+      </c>
+      <c r="F190" s="4">
+        <v>5607749.62514845</v>
+      </c>
+      <c r="G190" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H190" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I190" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J190" s="5">
+        <v>56.290790000000001</v>
+      </c>
+      <c r="K190" s="5">
+        <v>1</v>
+      </c>
+      <c r="L190" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M190" s="4">
+        <v>5607749.6251480002</v>
+      </c>
+      <c r="N190" s="4">
+        <v>5607749.62514845</v>
+      </c>
+      <c r="O190" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P190" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="Q190" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R190" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="S190" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T190" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U190" s="2">
         <v>53868</v>
       </c>
-      <c r="V183" s="4">
-[...461 lines deleted...]
-      <c r="P189" s="3" t="s">
+      <c r="V190" s="4">
+        <v>3.1481599999999998</v>
+      </c>
+      <c r="W190" s="3" t="s">
         <v>591</v>
       </c>
-      <c r="Q189" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W189" s="3" t="s">
+      <c r="X190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y190" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z190" s="6">
+        <v>4.4419999999999998E-3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A191" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="X189" s="4">
-[...10 lines deleted...]
-      <c r="A190" s="3" t="s">
+      <c r="B191" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="B190" s="3" t="s">
+      <c r="C191" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D191" s="4">
+        <v>10075182.726652</v>
+      </c>
+      <c r="E191" s="5">
+        <v>17.155609999999999</v>
+      </c>
+      <c r="F191" s="4">
+        <v>1735314.9149617699</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I191" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J191" s="5">
+        <v>17.155609999999999</v>
+      </c>
+      <c r="K191" s="5">
+        <v>1</v>
+      </c>
+      <c r="L191" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M191" s="4">
+        <v>1735314.914961</v>
+      </c>
+      <c r="N191" s="4">
+        <v>1735314.9149617699</v>
+      </c>
+      <c r="O191" s="3" t="s">
         <v>594</v>
-      </c>
-[...117 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
         <v>595</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R191" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="S191" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T191" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U191" s="2">
+        <v>59742</v>
+      </c>
+      <c r="V191" s="4">
+        <v>4.0828199999999999</v>
+      </c>
+      <c r="W191" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="X191" s="4">
+        <v>6855.85959</v>
+      </c>
+      <c r="Y191" s="4">
+        <v>6855.85959</v>
+      </c>
+      <c r="Z191" s="6">
+        <v>1.374E-3</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A192" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="S191" s="3" t="s">
-[...11 lines deleted...]
-      <c r="W191" s="3" t="s">
+      <c r="B192" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D192" s="4">
+        <v>3293525.2694000001</v>
+      </c>
+      <c r="E192" s="5">
+        <v>100.27645</v>
+      </c>
+      <c r="F192" s="4">
+        <v>3309285.8856558399</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I192" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J192" s="5">
+        <v>100.27645</v>
+      </c>
+      <c r="K192" s="5">
+        <v>1</v>
+      </c>
+      <c r="L192" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M192" s="4">
+        <v>3309285.8856549999</v>
+      </c>
+      <c r="N192" s="4">
+        <v>3309285.8856558399</v>
+      </c>
+      <c r="O192" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P192" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="X191" s="4">
-[...10 lines deleted...]
-      <c r="A192" s="3" t="s">
+      <c r="Q192" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R192" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="S192" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T192" s="4">
+        <v>1</v>
+      </c>
+      <c r="U192" s="2">
+        <v>47105</v>
+      </c>
+      <c r="V192" s="4">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="W192" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="B192" s="3" t="s">
+      <c r="X192" s="4">
+        <v>6655.6656485800004</v>
+      </c>
+      <c r="Y192" s="4">
+        <v>6655.6656480000001</v>
+      </c>
+      <c r="Z192" s="6">
+        <v>2.6210000000000001E-3</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A193" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="C192" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O192" s="3" t="s">
+      <c r="B193" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="P192" s="3" t="s">
+      <c r="C193" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D193" s="4">
+        <v>2563062.4880300001</v>
+      </c>
+      <c r="E193" s="5">
+        <v>99.245829999999998</v>
+      </c>
+      <c r="F193" s="4">
+        <v>2543732.6396640199</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I193" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J193" s="5">
+        <v>99.245829999999998</v>
+      </c>
+      <c r="K193" s="5">
+        <v>1</v>
+      </c>
+      <c r="L193" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M193" s="4">
+        <v>2543732.6396639999</v>
+      </c>
+      <c r="N193" s="4">
+        <v>2543732.6396640199</v>
+      </c>
+      <c r="O193" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P193" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="Q192" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W192" s="3" t="s">
+      <c r="Q193" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R193" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="S193" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T193" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U193" s="2">
+        <v>52331</v>
+      </c>
+      <c r="V193" s="4">
+        <v>5.822616</v>
+      </c>
+      <c r="W193" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="X192" s="4">
-[...10 lines deleted...]
-      <c r="A193" s="3" t="s">
+      <c r="X193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y193" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z193" s="6">
+        <v>2.0149999999999999E-3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A194" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="B193" s="3" t="s">
+      <c r="B194" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="C193" s="3" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="C194" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D194" s="4">
-        <v>3500000</v>
+        <v>10500000</v>
       </c>
       <c r="E194" s="5">
-        <v>96.761650000000003</v>
+        <v>100.0389</v>
       </c>
       <c r="F194" s="4">
-        <v>3402813.1666666698</v>
+        <v>10608257.1933333</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>96.761650000000003</v>
+        <v>100.0389</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>3402813.1666660002</v>
+        <v>10608257.193333</v>
       </c>
       <c r="N194" s="4">
-        <v>3402813.1666666698</v>
+        <v>10608257.1933333</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P194" s="3" t="s">
         <v>607</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R194" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="S194" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T194" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U194" s="2">
+        <v>49050</v>
+      </c>
+      <c r="V194" s="4">
+        <v>4.6995199999999997</v>
+      </c>
+      <c r="W194" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="X194" s="4">
+        <v>104172.69333333</v>
+      </c>
+      <c r="Y194" s="4">
+        <v>104172.693333</v>
+      </c>
+      <c r="Z194" s="6">
+        <v>8.404E-3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A195" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="S194" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U194" s="2">
+      <c r="B195" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D195" s="4">
+        <v>4783772.5490199998</v>
+      </c>
+      <c r="E195" s="5">
+        <v>100.07389999999999</v>
+      </c>
+      <c r="F195" s="4">
+        <v>4838720.3783750702</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I195" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J195" s="5">
+        <v>100.07389999999999</v>
+      </c>
+      <c r="K195" s="5">
+        <v>1</v>
+      </c>
+      <c r="L195" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M195" s="4">
+        <v>4838720.3783750003</v>
+      </c>
+      <c r="N195" s="4">
+        <v>4838720.3783750702</v>
+      </c>
+      <c r="O195" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P195" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="Q195" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R195" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="S195" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T195" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U195" s="2">
+        <v>48044</v>
+      </c>
+      <c r="V195" s="4">
+        <v>5.0247099999999998</v>
+      </c>
+      <c r="W195" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="X195" s="4">
+        <v>51412.621441349998</v>
+      </c>
+      <c r="Y195" s="4">
+        <v>51412.621441000003</v>
+      </c>
+      <c r="Z195" s="6">
+        <v>3.833E-3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A196" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>614</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D196" s="4">
+        <v>8625000</v>
+      </c>
+      <c r="E196" s="5">
+        <v>89.172569999999993</v>
+      </c>
+      <c r="F196" s="4">
+        <v>7691134.1624999996</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I196" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J196" s="5">
+        <v>89.172569999999993</v>
+      </c>
+      <c r="K196" s="5">
+        <v>1</v>
+      </c>
+      <c r="L196" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M196" s="4">
+        <v>7691134.1624999996</v>
+      </c>
+      <c r="N196" s="4">
+        <v>7691134.1624999996</v>
+      </c>
+      <c r="O196" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P196" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="Q196" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R196" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="S196" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T196" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U196" s="2">
+        <v>51480</v>
+      </c>
+      <c r="V196" s="4">
+        <v>2.347</v>
+      </c>
+      <c r="W196" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="X196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="6">
+        <v>6.0930000000000003E-3</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A197" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D197" s="4">
+        <v>730432.57394799998</v>
+      </c>
+      <c r="E197" s="5">
+        <v>100.88979</v>
+      </c>
+      <c r="F197" s="4">
+        <v>736931.88994773</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I197" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J197" s="5">
+        <v>100.88979</v>
+      </c>
+      <c r="K197" s="5">
+        <v>1</v>
+      </c>
+      <c r="L197" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M197" s="4">
+        <v>736931.88994699996</v>
+      </c>
+      <c r="N197" s="4">
+        <v>736931.88994773</v>
+      </c>
+      <c r="O197" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P197" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q197" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R197" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="S197" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T197" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U197" s="2">
+        <v>47635</v>
+      </c>
+      <c r="V197" s="4">
+        <v>6.63</v>
+      </c>
+      <c r="W197" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="X197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y197" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="6">
+        <v>5.8299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A198" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>622</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D198" s="4">
+        <v>677594.24301800004</v>
+      </c>
+      <c r="E198" s="5">
+        <v>100.94714999999999</v>
+      </c>
+      <c r="F198" s="4">
+        <v>686183.38999816997</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I198" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J198" s="5">
+        <v>100.94714999999999</v>
+      </c>
+      <c r="K198" s="5">
+        <v>1</v>
+      </c>
+      <c r="L198" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M198" s="4">
+        <v>686183.389998</v>
+      </c>
+      <c r="N198" s="4">
+        <v>686183.38999816997</v>
+      </c>
+      <c r="O198" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P198" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q198" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R198" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="S198" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T198" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U198" s="2">
+        <v>47133</v>
+      </c>
+      <c r="V198" s="4">
+        <v>7.21</v>
+      </c>
+      <c r="W198" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="X198" s="4">
+        <v>2171.3131076300001</v>
+      </c>
+      <c r="Y198" s="4">
+        <v>2171.3131069999999</v>
+      </c>
+      <c r="Z198" s="6">
+        <v>5.4299999999999997E-4</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A199" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>625</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D199" s="4">
+        <v>3242000</v>
+      </c>
+      <c r="E199" s="5">
+        <v>100.0947</v>
+      </c>
+      <c r="F199" s="4">
+        <v>3278303.2405833299</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I199" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J199" s="5">
+        <v>100.0947</v>
+      </c>
+      <c r="K199" s="5">
+        <v>1</v>
+      </c>
+      <c r="L199" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M199" s="4">
+        <v>3278303.2405829998</v>
+      </c>
+      <c r="N199" s="4">
+        <v>3278303.2405833299</v>
+      </c>
+      <c r="O199" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P199" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="Q199" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R199" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="S199" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T199" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U199" s="2">
+        <v>49051</v>
+      </c>
+      <c r="V199" s="4">
+        <v>4.9203799999999998</v>
+      </c>
+      <c r="W199" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="X199" s="4">
+        <v>33233.066583330001</v>
+      </c>
+      <c r="Y199" s="4">
+        <v>33233.066583</v>
+      </c>
+      <c r="Z199" s="6">
+        <v>2.5969999999999999E-3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A200" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D200" s="4">
+        <v>4909672.9581399998</v>
+      </c>
+      <c r="E200" s="5">
+        <v>92.915520000000001</v>
+      </c>
+      <c r="F200" s="4">
+        <v>4566995.3500169897</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I200" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J200" s="5">
+        <v>92.915520000000001</v>
+      </c>
+      <c r="K200" s="5">
+        <v>1</v>
+      </c>
+      <c r="L200" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M200" s="4">
+        <v>4566995.3500159997</v>
+      </c>
+      <c r="N200" s="4">
+        <v>4566995.3500169897</v>
+      </c>
+      <c r="O200" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="P200" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q200" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R200" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="S200" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T200" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U200" s="2">
+        <v>50240</v>
+      </c>
+      <c r="V200" s="4">
+        <v>3.9735100000000001</v>
+      </c>
+      <c r="W200" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="X200" s="4">
+        <v>5147.1906616699998</v>
+      </c>
+      <c r="Y200" s="4">
+        <v>5147.1906609999996</v>
+      </c>
+      <c r="Z200" s="6">
+        <v>3.6180000000000001E-3</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A201" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D201" s="4">
+        <v>1295000</v>
+      </c>
+      <c r="E201" s="5">
+        <v>96.839230000000001</v>
+      </c>
+      <c r="F201" s="4">
+        <v>1254068.0285</v>
+      </c>
+      <c r="G201" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I201" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J201" s="5">
+        <v>96.839230000000001</v>
+      </c>
+      <c r="K201" s="5">
+        <v>1</v>
+      </c>
+      <c r="L201" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M201" s="4">
+        <v>1254068.0285</v>
+      </c>
+      <c r="N201" s="4">
+        <v>1254068.0285</v>
+      </c>
+      <c r="O201" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P201" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q201" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R201" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="S201" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T201" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U201" s="2">
         <v>53595</v>
       </c>
-      <c r="V194" s="4">
+      <c r="V201" s="4">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="W201" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="X201" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y201" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z201" s="6">
+        <v>9.9299999999999996E-4</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A202" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D202" s="4">
+        <v>3500000</v>
+      </c>
+      <c r="E202" s="5">
+        <v>96.567300000000003</v>
+      </c>
+      <c r="F202" s="4">
+        <v>3379855.5</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I202" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J202" s="5">
+        <v>96.567300000000003</v>
+      </c>
+      <c r="K202" s="5">
+        <v>1</v>
+      </c>
+      <c r="L202" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M202" s="4">
+        <v>3379855.5</v>
+      </c>
+      <c r="N202" s="4">
+        <v>3379855.5</v>
+      </c>
+      <c r="O202" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P202" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q202" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R202" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="S202" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T202" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U202" s="2">
+        <v>53595</v>
+      </c>
+      <c r="V202" s="4">
         <v>5.73</v>
       </c>
-      <c r="W194" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D195" s="4">
+      <c r="W202" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="X202" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y202" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z202" s="6">
+        <v>2.6770000000000001E-3</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A203" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D203" s="4">
         <v>3230000</v>
       </c>
-      <c r="E195" s="5">
-[...47 lines deleted...]
-      <c r="U195" s="2">
+      <c r="E203" s="5">
+        <v>97.505679999999998</v>
+      </c>
+      <c r="F203" s="4">
+        <v>3149433.4640000002</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I203" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J203" s="5">
+        <v>97.505679999999998</v>
+      </c>
+      <c r="K203" s="5">
+        <v>1</v>
+      </c>
+      <c r="L203" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M203" s="4">
+        <v>3149433.4640000002</v>
+      </c>
+      <c r="N203" s="4">
+        <v>3149433.4640000002</v>
+      </c>
+      <c r="O203" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P203" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q203" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R203" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="S203" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T203" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U203" s="2">
         <v>55634</v>
       </c>
-      <c r="V195" s="4">
+      <c r="V203" s="4">
         <v>5.9640000000000004</v>
       </c>
-      <c r="W195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X195" s="4">
+      <c r="W203" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="X203" s="4">
         <v>0</v>
       </c>
-      <c r="Y195" s="4">
+      <c r="Y203" s="4">
         <v>0</v>
       </c>
-      <c r="Z195" s="6">
-[...64 lines deleted...]
-      <c r="U196" s="2">
+      <c r="Z203" s="6">
+        <v>2.4949999999999998E-3</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A204" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D204" s="4">
+        <v>1528394.378</v>
+      </c>
+      <c r="E204" s="5">
+        <v>100.98072000000001</v>
+      </c>
+      <c r="F204" s="4">
+        <v>1543383.6473439201</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I204" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J204" s="5">
+        <v>100.98072000000001</v>
+      </c>
+      <c r="K204" s="5">
+        <v>1</v>
+      </c>
+      <c r="L204" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M204" s="4">
+        <v>1543383.6473429999</v>
+      </c>
+      <c r="N204" s="4">
+        <v>1543383.6473439201</v>
+      </c>
+      <c r="O204" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P204" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="Q204" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R204" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="S204" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T204" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U204" s="2">
         <v>57278</v>
       </c>
-      <c r="V196" s="4">
+      <c r="V204" s="4">
         <v>6.5807000000000002</v>
       </c>
-      <c r="W196" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U197" s="2">
+      <c r="W204" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="X204" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y204" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z204" s="6">
+        <v>1.222E-3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A205" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D205" s="4">
+        <v>1717807.5623629999</v>
+      </c>
+      <c r="E205" s="5">
+        <v>99.186009999999996</v>
+      </c>
+      <c r="F205" s="4">
+        <v>1705065.27241318</v>
+      </c>
+      <c r="G205" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I205" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J205" s="5">
+        <v>99.186009999999996</v>
+      </c>
+      <c r="K205" s="5">
+        <v>1</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M205" s="4">
+        <v>1705065.272413</v>
+      </c>
+      <c r="N205" s="4">
+        <v>1705065.27241318</v>
+      </c>
+      <c r="O205" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P205" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q205" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R205" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="S205" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T205" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U205" s="2">
         <v>49820</v>
       </c>
-      <c r="V197" s="4">
-[...11 lines deleted...]
-      <c r="Z197" s="6">
+      <c r="V205" s="4">
+        <v>4.3328199999999999</v>
+      </c>
+      <c r="W205" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="X205" s="4">
+        <v>1240.4918270600001</v>
+      </c>
+      <c r="Y205" s="4">
+        <v>1240.4918270000001</v>
+      </c>
+      <c r="Z205" s="6">
         <v>1.3500000000000001E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:26" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D198" s="4">
+    <row r="206" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A206" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D206" s="4">
         <v>7572883.9768709997</v>
       </c>
-      <c r="E198" s="5">
-[...47 lines deleted...]
-      <c r="U198" s="2">
+      <c r="E206" s="5">
+        <v>14.9831</v>
+      </c>
+      <c r="F206" s="4">
+        <v>1134652.7791385599</v>
+      </c>
+      <c r="G206" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H206" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I206" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J206" s="5">
+        <v>14.9831</v>
+      </c>
+      <c r="K206" s="5">
+        <v>1</v>
+      </c>
+      <c r="L206" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M206" s="4">
+        <v>1134652.779138</v>
+      </c>
+      <c r="N206" s="4">
+        <v>1134652.7791385599</v>
+      </c>
+      <c r="O206" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="P206" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="Q206" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R206" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="S206" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T206" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U206" s="2">
         <v>49943</v>
       </c>
-      <c r="V198" s="4">
+      <c r="V206" s="4">
         <v>6.22</v>
       </c>
-      <c r="W198" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U199" s="2">
+      <c r="W206" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="X206" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y206" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z206" s="6">
+        <v>8.9800000000000004E-4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A207" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D207" s="4">
+        <v>8206622.5347920004</v>
+      </c>
+      <c r="E207" s="5">
+        <v>7.6451099999999999</v>
+      </c>
+      <c r="F207" s="4">
+        <v>627405.32006966998</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I207" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J207" s="5">
+        <v>7.6451099999999999</v>
+      </c>
+      <c r="K207" s="5">
+        <v>1</v>
+      </c>
+      <c r="L207" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M207" s="4">
+        <v>627405.32006900001</v>
+      </c>
+      <c r="N207" s="4">
+        <v>627405.32006966998</v>
+      </c>
+      <c r="O207" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P207" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="Q207" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R207" s="3" t="s">
+        <v>655</v>
+      </c>
+      <c r="S207" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T207" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U207" s="2">
         <v>50124</v>
       </c>
-      <c r="V199" s="4">
+      <c r="V207" s="4">
         <v>6.43</v>
       </c>
-      <c r="W199" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D200" s="4">
+      <c r="W207" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="X207" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y207" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z207" s="6">
+        <v>4.9700000000000005E-4</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A208" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>659</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D208" s="4">
         <v>4636000</v>
       </c>
-      <c r="E200" s="5">
-[...47 lines deleted...]
-      <c r="U200" s="2">
+      <c r="E208" s="5">
+        <v>102.21514999999999</v>
+      </c>
+      <c r="F208" s="4">
+        <v>4738694.3540000003</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I208" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J208" s="5">
+        <v>102.21514999999999</v>
+      </c>
+      <c r="K208" s="5">
+        <v>1</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M208" s="4">
+        <v>4738694.3540000003</v>
+      </c>
+      <c r="N208" s="4">
+        <v>4738694.3540000003</v>
+      </c>
+      <c r="O208" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P208" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="Q208" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R208" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="S208" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T208" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U208" s="2">
         <v>52998</v>
       </c>
-      <c r="V200" s="4">
-[...11 lines deleted...]
-      <c r="Z200" s="6">
+      <c r="V208" s="4">
+        <v>5.6439120000000003</v>
+      </c>
+      <c r="W208" s="3" t="s">
+        <v>661</v>
+      </c>
+      <c r="X208" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y208" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z208" s="6">
         <v>3.754E-3</v>
       </c>
     </row>
-    <row r="201" spans="1:26" x14ac:dyDescent="0.3">
-[...60 lines deleted...]
-      <c r="U201" s="2">
+    <row r="209" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A209" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D209" s="4">
+        <v>6952652.3541999999</v>
+      </c>
+      <c r="E209" s="5">
+        <v>100.34302</v>
+      </c>
+      <c r="F209" s="4">
+        <v>6991920.7801931398</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I209" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J209" s="5">
+        <v>100.34302</v>
+      </c>
+      <c r="K209" s="5">
+        <v>1</v>
+      </c>
+      <c r="L209" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M209" s="4">
+        <v>6991920.7801930001</v>
+      </c>
+      <c r="N209" s="4">
+        <v>6991920.7801931398</v>
+      </c>
+      <c r="O209" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P209" s="3" t="s">
+        <v>664</v>
+      </c>
+      <c r="Q209" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R209" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="S209" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T209" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U209" s="2">
         <v>47164</v>
       </c>
-      <c r="V201" s="4">
+      <c r="V209" s="4">
         <v>4.99</v>
       </c>
-      <c r="W201" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U202" s="2">
+      <c r="W209" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="X209" s="4">
+        <v>15419.437887759999</v>
+      </c>
+      <c r="Y209" s="4">
+        <v>15419.437887</v>
+      </c>
+      <c r="Z209" s="6">
+        <v>5.5389999999999997E-3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A210" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D210" s="4">
+        <v>3453152.9475199999</v>
+      </c>
+      <c r="E210" s="5">
+        <v>45.353900000000003</v>
+      </c>
+      <c r="F210" s="4">
+        <v>1566139.53466527</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I210" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J210" s="5">
+        <v>45.353900000000003</v>
+      </c>
+      <c r="K210" s="5">
+        <v>1</v>
+      </c>
+      <c r="L210" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M210" s="4">
+        <v>1566139.5346649999</v>
+      </c>
+      <c r="N210" s="4">
+        <v>1566139.53466527</v>
+      </c>
+      <c r="O210" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P210" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q210" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R210" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="S210" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T210" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U210" s="2">
         <v>49515</v>
       </c>
-      <c r="V202" s="4">
+      <c r="V210" s="4">
         <v>5</v>
       </c>
-      <c r="W202" s="3" t="s">
-[...538 lines deleted...]
-      <c r="P209" s="3" t="s">
+      <c r="W210" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="Q209" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W209" s="3" t="s">
+      <c r="X210" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y210" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z210" s="6">
+        <v>1.24E-3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A211" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="X209" s="4">
-[...10 lines deleted...]
-      <c r="A210" s="3" t="s">
+      <c r="B211" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="B210" s="3" t="s">
+      <c r="C211" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D211" s="4">
+        <v>6033330.1714519998</v>
+      </c>
+      <c r="E211" s="5">
+        <v>91.91395</v>
+      </c>
+      <c r="F211" s="4">
+        <v>5549698.2439083299</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I211" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J211" s="5">
+        <v>91.91395</v>
+      </c>
+      <c r="K211" s="5">
+        <v>1</v>
+      </c>
+      <c r="L211" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M211" s="4">
+        <v>5549698.2439080002</v>
+      </c>
+      <c r="N211" s="4">
+        <v>5549698.2439083299</v>
+      </c>
+      <c r="O211" s="3" t="s">
         <v>672</v>
-      </c>
-[...117 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P211" s="3" t="s">
         <v>673</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R211" s="3" t="s">
+        <v>670</v>
+      </c>
+      <c r="S211" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T211" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U211" s="2">
+        <v>53442</v>
+      </c>
+      <c r="V211" s="4">
+        <v>4.20282</v>
+      </c>
+      <c r="W211" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="X211" s="4">
+        <v>4226.1667852</v>
+      </c>
+      <c r="Y211" s="4">
+        <v>4226.1667850000003</v>
+      </c>
+      <c r="Z211" s="6">
+        <v>4.3959999999999997E-3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A212" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="S211" s="3" t="s">
-[...5 lines deleted...]
-      <c r="U211" s="2">
+      <c r="B212" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D212" s="4">
+        <v>1658441.2625219999</v>
+      </c>
+      <c r="E212" s="5">
+        <v>75.479219999999998</v>
+      </c>
+      <c r="F212" s="4">
+        <v>1251778.5291095001</v>
+      </c>
+      <c r="G212" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I212" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J212" s="5">
+        <v>75.479219999999998</v>
+      </c>
+      <c r="K212" s="5">
+        <v>1</v>
+      </c>
+      <c r="L212" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M212" s="4">
+        <v>1251778.529109</v>
+      </c>
+      <c r="N212" s="4">
+        <v>1251778.5291095001</v>
+      </c>
+      <c r="O212" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="P212" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="Q212" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R212" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="S212" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T212" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U212" s="2">
+        <v>50034</v>
+      </c>
+      <c r="V212" s="4">
+        <v>3.8215439999999998</v>
+      </c>
+      <c r="W212" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="X212" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y212" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z212" s="6">
+        <v>9.9099999999999991E-4</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A213" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D213" s="4">
+        <v>765717.04700300004</v>
+      </c>
+      <c r="E213" s="5">
+        <v>72.813990000000004</v>
+      </c>
+      <c r="F213" s="4">
+        <v>557549.13403317996</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I213" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J213" s="5">
+        <v>72.813990000000004</v>
+      </c>
+      <c r="K213" s="5">
+        <v>1</v>
+      </c>
+      <c r="L213" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M213" s="4">
+        <v>557549.13403299998</v>
+      </c>
+      <c r="N213" s="4">
+        <v>557549.13403317996</v>
+      </c>
+      <c r="O213" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P213" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="Q213" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R213" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="S213" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T213" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U213" s="2">
+        <v>50124</v>
+      </c>
+      <c r="V213" s="4">
+        <v>3.8798400000000002</v>
+      </c>
+      <c r="W213" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="X213" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y213" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z213" s="6">
+        <v>4.4099999999999999E-4</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A214" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D214" s="4">
+        <v>8472722.1909999996</v>
+      </c>
+      <c r="E214" s="5">
+        <v>97.291560000000004</v>
+      </c>
+      <c r="F214" s="4">
+        <v>8260189.0384720797</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I214" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J214" s="5">
+        <v>97.291560000000004</v>
+      </c>
+      <c r="K214" s="5">
+        <v>1</v>
+      </c>
+      <c r="L214" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M214" s="4">
+        <v>8260189.0384719996</v>
+      </c>
+      <c r="N214" s="4">
+        <v>8260189.0384720797</v>
+      </c>
+      <c r="O214" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P214" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="Q214" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R214" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="S214" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T214" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U214" s="2">
+        <v>51761</v>
+      </c>
+      <c r="V214" s="4">
+        <v>4</v>
+      </c>
+      <c r="W214" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="X214" s="4">
+        <v>16945.444382000001</v>
+      </c>
+      <c r="Y214" s="4">
+        <v>16945.444382000001</v>
+      </c>
+      <c r="Z214" s="6">
+        <v>6.5440000000000003E-3</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A215" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D215" s="4">
+        <v>11393000</v>
+      </c>
+      <c r="E215" s="5">
+        <v>100.62782</v>
+      </c>
+      <c r="F215" s="4">
+        <v>11464527.532600001</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I215" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J215" s="5">
+        <v>100.62782</v>
+      </c>
+      <c r="K215" s="5">
+        <v>1</v>
+      </c>
+      <c r="L215" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M215" s="4">
+        <v>11464527.532600001</v>
+      </c>
+      <c r="N215" s="4">
+        <v>11464527.532600001</v>
+      </c>
+      <c r="O215" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P215" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="Q215" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R215" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="S215" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T215" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U215" s="2">
+        <v>51048</v>
+      </c>
+      <c r="V215" s="4">
+        <v>5.9903880000000003</v>
+      </c>
+      <c r="W215" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="X215" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y215" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z215" s="6">
+        <v>9.0819999999999998E-3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A216" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D216" s="4">
+        <v>26996.309964</v>
+      </c>
+      <c r="E216" s="5">
+        <v>80.549899999999994</v>
+      </c>
+      <c r="F216" s="4">
+        <v>21877.150659980001</v>
+      </c>
+      <c r="G216" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I216" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J216" s="5">
+        <v>80.549899999999994</v>
+      </c>
+      <c r="K216" s="5">
+        <v>1</v>
+      </c>
+      <c r="L216" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M216" s="4">
+        <v>21877.150658999999</v>
+      </c>
+      <c r="N216" s="4">
+        <v>21877.150659980001</v>
+      </c>
+      <c r="O216" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P216" s="3" t="s">
+        <v>693</v>
+      </c>
+      <c r="Q216" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R216" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="S216" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T216" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U216" s="2">
+        <v>50097</v>
+      </c>
+      <c r="V216" s="4">
+        <v>6.0537000000000001</v>
+      </c>
+      <c r="W216" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="X216" s="4">
+        <v>131.64998019999999</v>
+      </c>
+      <c r="Y216" s="4">
+        <v>131.64998</v>
+      </c>
+      <c r="Z216" s="6">
+        <v>1.7E-5</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A217" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>696</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D217" s="4">
+        <v>534022.06772399996</v>
+      </c>
+      <c r="E217" s="5">
+        <v>100.008</v>
+      </c>
+      <c r="F217" s="4">
+        <v>539303.79162393999</v>
+      </c>
+      <c r="G217" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H217" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I217" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J217" s="5">
+        <v>100.008</v>
+      </c>
+      <c r="K217" s="5">
+        <v>1</v>
+      </c>
+      <c r="L217" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M217" s="4">
+        <v>539303.79162300006</v>
+      </c>
+      <c r="N217" s="4">
+        <v>539303.79162393999</v>
+      </c>
+      <c r="O217" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P217" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="Q217" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R217" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="S217" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T217" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U217" s="2">
+        <v>48141</v>
+      </c>
+      <c r="V217" s="4">
+        <v>4.9052300000000004</v>
+      </c>
+      <c r="W217" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="X217" s="4">
+        <v>5239.0021345200003</v>
+      </c>
+      <c r="Y217" s="4">
+        <v>5239.0021340000003</v>
+      </c>
+      <c r="Z217" s="6">
+        <v>4.2700000000000002E-4</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A218" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D218" s="4">
+        <v>3165822.3805069998</v>
+      </c>
+      <c r="E218" s="5">
+        <v>97.204040000000006</v>
+      </c>
+      <c r="F218" s="4">
+        <v>3106906.1973625501</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I218" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J218" s="5">
+        <v>97.204040000000006</v>
+      </c>
+      <c r="K218" s="5">
+        <v>1</v>
+      </c>
+      <c r="L218" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M218" s="4">
+        <v>3106906.1973620001</v>
+      </c>
+      <c r="N218" s="4">
+        <v>3106906.1973625501</v>
+      </c>
+      <c r="O218" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P218" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q218" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R218" s="3" t="s">
+        <v>699</v>
+      </c>
+      <c r="S218" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T218" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U218" s="2">
+        <v>52075</v>
+      </c>
+      <c r="V218" s="4">
+        <v>5.1782000000000004</v>
+      </c>
+      <c r="W218" s="3" t="s">
+        <v>702</v>
+      </c>
+      <c r="X218" s="4">
+        <v>29598.944286059999</v>
+      </c>
+      <c r="Y218" s="4">
+        <v>29598.944286000002</v>
+      </c>
+      <c r="Z218" s="6">
+        <v>2.4610000000000001E-3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A219" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D219" s="4">
+        <v>3552354.5253039999</v>
+      </c>
+      <c r="E219" s="5">
+        <v>98.208020000000005</v>
+      </c>
+      <c r="F219" s="4">
+        <v>3489744.17417194</v>
+      </c>
+      <c r="G219" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I219" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J219" s="5">
+        <v>98.208020000000005</v>
+      </c>
+      <c r="K219" s="5">
+        <v>1</v>
+      </c>
+      <c r="L219" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M219" s="4">
+        <v>3489744.1741709998</v>
+      </c>
+      <c r="N219" s="4">
+        <v>3489744.17417194</v>
+      </c>
+      <c r="O219" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P219" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q219" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R219" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="S219" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T219" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U219" s="2">
         <v>50766</v>
       </c>
-      <c r="V211" s="4">
-[...76 lines deleted...]
-      <c r="U212" s="2">
+      <c r="V219" s="4">
+        <v>5.3058800000000002</v>
+      </c>
+      <c r="W219" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="X219" s="4">
+        <v>1047.1314904799999</v>
+      </c>
+      <c r="Y219" s="4">
+        <v>1047.13149</v>
+      </c>
+      <c r="Z219" s="6">
+        <v>2.764E-3</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A220" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D220" s="4">
+        <v>10046759.9823</v>
+      </c>
+      <c r="E220" s="5">
+        <v>80.339709999999997</v>
+      </c>
+      <c r="F220" s="4">
+        <v>8074415.6057790704</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I220" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J220" s="5">
+        <v>80.339709999999997</v>
+      </c>
+      <c r="K220" s="5">
+        <v>1</v>
+      </c>
+      <c r="L220" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M220" s="4">
+        <v>8074415.6057789996</v>
+      </c>
+      <c r="N220" s="4">
+        <v>8074415.6057790704</v>
+      </c>
+      <c r="O220" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="P220" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q220" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R220" s="3" t="s">
+        <v>706</v>
+      </c>
+      <c r="S220" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T220" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U220" s="2">
         <v>51952</v>
       </c>
-      <c r="V212" s="4">
-[...25 lines deleted...]
-      <c r="D213" s="4">
+      <c r="V220" s="4">
+        <v>5.1558799999999998</v>
+      </c>
+      <c r="W220" s="3" t="s">
+        <v>709</v>
+      </c>
+      <c r="X220" s="4">
+        <v>2877.7716031999998</v>
+      </c>
+      <c r="Y220" s="4">
+        <v>2877.7716030000001</v>
+      </c>
+      <c r="Z220" s="6">
+        <v>6.3969999999999999E-3</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A221" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D221" s="4">
         <v>298769.57608000003</v>
       </c>
-      <c r="E213" s="5">
-[...47 lines deleted...]
-      <c r="U213" s="2">
+      <c r="E221" s="5">
+        <v>99.984399999999994</v>
+      </c>
+      <c r="F221" s="4">
+        <v>302180.83149342</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I221" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J221" s="5">
+        <v>99.984399999999994</v>
+      </c>
+      <c r="K221" s="5">
+        <v>1</v>
+      </c>
+      <c r="L221" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M221" s="4">
+        <v>302180.83149299998</v>
+      </c>
+      <c r="N221" s="4">
+        <v>302180.83149342</v>
+      </c>
+      <c r="O221" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P221" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q221" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R221" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="S221" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T221" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U221" s="2">
         <v>47958</v>
       </c>
-      <c r="V213" s="4">
+      <c r="V221" s="4">
         <v>5.7868399999999998</v>
       </c>
-      <c r="W213" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D214" s="4">
+      <c r="W221" s="3" t="s">
+        <v>713</v>
+      </c>
+      <c r="X221" s="4">
+        <v>3457.8634672899998</v>
+      </c>
+      <c r="Y221" s="4">
+        <v>3457.8634670000001</v>
+      </c>
+      <c r="Z221" s="6">
+        <v>2.3900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A222" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>715</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D222" s="4">
         <v>3308247.7302259998</v>
       </c>
-      <c r="E214" s="5">
-[...47 lines deleted...]
-      <c r="U214" s="2">
+      <c r="E222" s="5">
+        <v>99.95</v>
+      </c>
+      <c r="F222" s="4">
+        <v>3340084.9003764102</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J222" s="5">
+        <v>99.95</v>
+      </c>
+      <c r="K222" s="5">
+        <v>1</v>
+      </c>
+      <c r="L222" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M222" s="4">
+        <v>3340084.900376</v>
+      </c>
+      <c r="N222" s="4">
+        <v>3340084.9003764102</v>
+      </c>
+      <c r="O222" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P222" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="Q222" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R222" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="S222" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T222" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U222" s="2">
         <v>49049</v>
       </c>
-      <c r="V214" s="4">
+      <c r="V222" s="4">
         <v>4.7331000000000003</v>
       </c>
-      <c r="W214" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D215" s="4">
+      <c r="W222" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="X222" s="4">
+        <v>33491.294015519998</v>
+      </c>
+      <c r="Y222" s="4">
+        <v>33491.294014999999</v>
+      </c>
+      <c r="Z222" s="6">
+        <v>2.6459999999999999E-3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A223" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D223" s="4">
         <v>3325063.5989999999</v>
       </c>
-      <c r="E215" s="5">
-[...47 lines deleted...]
-      <c r="U215" s="2">
+      <c r="E223" s="5">
+        <v>95.612610000000004</v>
+      </c>
+      <c r="F223" s="4">
+        <v>3189775.9604993099</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I223" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J223" s="5">
+        <v>95.612610000000004</v>
+      </c>
+      <c r="K223" s="5">
+        <v>1</v>
+      </c>
+      <c r="L223" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M223" s="4">
+        <v>3189775.9604989998</v>
+      </c>
+      <c r="N223" s="4">
+        <v>3189775.9604993099</v>
+      </c>
+      <c r="O223" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P223" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="Q223" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R223" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="S223" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T223" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U223" s="2">
         <v>51241</v>
       </c>
-      <c r="V215" s="4">
+      <c r="V223" s="4">
         <v>7.17</v>
       </c>
-      <c r="W215" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U216" s="2">
+      <c r="W223" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="X223" s="4">
+        <v>10595.86933548</v>
+      </c>
+      <c r="Y223" s="4">
+        <v>10595.869334999999</v>
+      </c>
+      <c r="Z223" s="6">
+        <v>2.5270000000000002E-3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A224" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D224" s="4">
+        <v>1861883.8465499999</v>
+      </c>
+      <c r="E224" s="5">
+        <v>92.501090000000005</v>
+      </c>
+      <c r="F224" s="4">
+        <v>1723585.6652091399</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H224" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I224" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J224" s="5">
+        <v>92.501090000000005</v>
+      </c>
+      <c r="K224" s="5">
+        <v>1</v>
+      </c>
+      <c r="L224" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M224" s="4">
+        <v>1723585.665209</v>
+      </c>
+      <c r="N224" s="4">
+        <v>1723585.6652091399</v>
+      </c>
+      <c r="O224" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P224" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="Q224" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R224" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="S224" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T224" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U224" s="2">
         <v>50124</v>
       </c>
-      <c r="V216" s="4">
-[...156 lines deleted...]
-      <c r="U218" s="2">
+      <c r="V224" s="4">
+        <v>4.2628199999999996</v>
+      </c>
+      <c r="W224" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="X224" s="4">
+        <v>1322.8126164600001</v>
+      </c>
+      <c r="Y224" s="4">
+        <v>1322.8126159999999</v>
+      </c>
+      <c r="Z224" s="6">
+        <v>1.3649999999999999E-3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A225" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D225" s="4">
+        <v>627564.71877599997</v>
+      </c>
+      <c r="E225" s="5">
+        <v>98.964309999999998</v>
+      </c>
+      <c r="F225" s="4">
+        <v>621510.95964615</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I225" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J225" s="5">
+        <v>98.964309999999998</v>
+      </c>
+      <c r="K225" s="5">
+        <v>1</v>
+      </c>
+      <c r="L225" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M225" s="4">
+        <v>621510.95964599994</v>
+      </c>
+      <c r="N225" s="4">
+        <v>621510.95964615</v>
+      </c>
+      <c r="O225" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P225" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="Q225" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R225" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="S225" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T225" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U225" s="2">
         <v>50277</v>
       </c>
-      <c r="V218" s="4">
-[...25 lines deleted...]
-      <c r="D219" s="4">
+      <c r="V225" s="4">
+        <v>4.2628199999999996</v>
+      </c>
+      <c r="W225" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="X225" s="4">
+        <v>445.86590575000002</v>
+      </c>
+      <c r="Y225" s="4">
+        <v>445.865905</v>
+      </c>
+      <c r="Z225" s="6">
+        <v>4.9200000000000003E-4</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A226" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D226" s="4">
         <v>14600000</v>
       </c>
-      <c r="E219" s="5">
-[...47 lines deleted...]
-      <c r="U219" s="2">
+      <c r="E226" s="5">
+        <v>89.950810000000004</v>
+      </c>
+      <c r="F226" s="4">
+        <v>13132818.26</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I226" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J226" s="5">
+        <v>89.950810000000004</v>
+      </c>
+      <c r="K226" s="5">
+        <v>1</v>
+      </c>
+      <c r="L226" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M226" s="4">
+        <v>13132818.26</v>
+      </c>
+      <c r="N226" s="4">
+        <v>13132818.26</v>
+      </c>
+      <c r="O226" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P226" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="Q226" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R226" s="3" t="s">
+        <v>729</v>
+      </c>
+      <c r="S226" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T226" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U226" s="2">
         <v>51178</v>
       </c>
-      <c r="V219" s="4">
+      <c r="V226" s="4">
         <v>2.694</v>
       </c>
-      <c r="W219" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D220" s="4">
+      <c r="W226" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="X226" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y226" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z226" s="6">
+        <v>1.0404E-2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A227" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>734</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D227" s="4">
         <v>2473433.774185</v>
       </c>
-      <c r="E220" s="5">
-[...47 lines deleted...]
-      <c r="U220" s="2">
+      <c r="E227" s="5">
+        <v>100.0044</v>
+      </c>
+      <c r="F227" s="4">
+        <v>2495283.9603524199</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I227" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J227" s="5">
+        <v>100.0044</v>
+      </c>
+      <c r="K227" s="5">
+        <v>1</v>
+      </c>
+      <c r="L227" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M227" s="4">
+        <v>2495283.9603519998</v>
+      </c>
+      <c r="N227" s="4">
+        <v>2495283.9603524199</v>
+      </c>
+      <c r="O227" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P227" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="Q227" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R227" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="S227" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T227" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U227" s="2">
         <v>47808</v>
       </c>
-      <c r="V220" s="4">
+      <c r="V227" s="4">
         <v>4.5860599999999998</v>
       </c>
-      <c r="W220" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U221" s="2">
+      <c r="W227" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="X227" s="4">
+        <v>21741.355081009999</v>
+      </c>
+      <c r="Y227" s="4">
+        <v>21741.355081000002</v>
+      </c>
+      <c r="Z227" s="6">
+        <v>1.9759999999999999E-3</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A228" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D228" s="4">
+        <v>3440978.5464440002</v>
+      </c>
+      <c r="E228" s="5">
+        <v>5.0615199999999998</v>
+      </c>
+      <c r="F228" s="4">
+        <v>176507.29999547001</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H228" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I228" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J228" s="5">
+        <v>5.0615199999999998</v>
+      </c>
+      <c r="K228" s="5">
+        <v>1</v>
+      </c>
+      <c r="L228" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M228" s="4">
+        <v>176507.29999500001</v>
+      </c>
+      <c r="N228" s="4">
+        <v>176507.29999547001</v>
+      </c>
+      <c r="O228" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P228" s="3" t="s">
+        <v>739</v>
+      </c>
+      <c r="Q228" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R228" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="S228" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T228" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U228" s="2">
         <v>49759</v>
       </c>
-      <c r="V221" s="4">
-[...76 lines deleted...]
-      <c r="U222" s="2">
+      <c r="V228" s="4">
+        <v>4.0828199999999999</v>
+      </c>
+      <c r="W228" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="X228" s="4">
+        <v>2341.4826714999999</v>
+      </c>
+      <c r="Y228" s="4">
+        <v>2341.4826710000002</v>
+      </c>
+      <c r="Z228" s="6">
+        <v>1.3899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A229" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D229" s="4">
+        <v>68141.126399999994</v>
+      </c>
+      <c r="E229" s="5">
+        <v>94.457350000000005</v>
+      </c>
+      <c r="F229" s="4">
+        <v>64364.302257590003</v>
+      </c>
+      <c r="G229" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H229" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I229" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J229" s="5">
+        <v>94.457350000000005</v>
+      </c>
+      <c r="K229" s="5">
+        <v>1</v>
+      </c>
+      <c r="L229" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M229" s="4">
+        <v>64364.302257000003</v>
+      </c>
+      <c r="N229" s="4">
+        <v>64364.302257590003</v>
+      </c>
+      <c r="O229" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P229" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q229" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R229" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="S229" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T229" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U229" s="2">
         <v>49001</v>
       </c>
-      <c r="V222" s="4">
-[...5 lines deleted...]
-      <c r="X222" s="4">
+      <c r="V229" s="4">
+        <v>4.0162599999999999</v>
+      </c>
+      <c r="W229" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="X229" s="4">
         <v>0</v>
       </c>
-      <c r="Y222" s="4">
+      <c r="Y229" s="4">
         <v>0</v>
       </c>
-      <c r="Z222" s="6">
-[...64 lines deleted...]
-      <c r="U223" s="2">
+      <c r="Z229" s="6">
+        <v>5.0000000000000002E-5</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A230" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D230" s="4">
+        <v>866325.84510000004</v>
+      </c>
+      <c r="E230" s="5">
+        <v>95.685640000000006</v>
+      </c>
+      <c r="F230" s="4">
+        <v>829709.31553336</v>
+      </c>
+      <c r="G230" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H230" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I230" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J230" s="5">
+        <v>95.685640000000006</v>
+      </c>
+      <c r="K230" s="5">
+        <v>1</v>
+      </c>
+      <c r="L230" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M230" s="4">
+        <v>829709.31553300004</v>
+      </c>
+      <c r="N230" s="4">
+        <v>829709.31553336</v>
+      </c>
+      <c r="O230" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P230" s="3" t="s">
+        <v>747</v>
+      </c>
+      <c r="Q230" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R230" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="S230" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T230" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U230" s="2">
         <v>58039</v>
       </c>
-      <c r="V223" s="4">
-[...76 lines deleted...]
-      <c r="U224" s="2">
+      <c r="V230" s="4">
+        <v>6.7628199999999996</v>
+      </c>
+      <c r="W230" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="X230" s="4">
+        <v>759.88616402000002</v>
+      </c>
+      <c r="Y230" s="4">
+        <v>759.88616400000001</v>
+      </c>
+      <c r="Z230" s="6">
+        <v>6.5700000000000003E-4</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A231" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D231" s="4">
+        <v>1599250.259539</v>
+      </c>
+      <c r="E231" s="5">
+        <v>38.353459999999998</v>
+      </c>
+      <c r="F231" s="4">
+        <v>613367.80859201006</v>
+      </c>
+      <c r="G231" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H231" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I231" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J231" s="5">
+        <v>38.353459999999998</v>
+      </c>
+      <c r="K231" s="5">
+        <v>1</v>
+      </c>
+      <c r="L231" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M231" s="4">
+        <v>613367.80859200004</v>
+      </c>
+      <c r="N231" s="4">
+        <v>613367.80859201006</v>
+      </c>
+      <c r="O231" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="P231" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="Q231" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R231" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="S231" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T231" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U231" s="2">
         <v>49730</v>
       </c>
-      <c r="V224" s="4">
+      <c r="V231" s="4">
         <v>6.5</v>
       </c>
-      <c r="W224" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D225" s="4">
+      <c r="W231" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="X231" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y231" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z231" s="6">
+        <v>4.8500000000000003E-4</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A232" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D232" s="4">
         <v>3641584.548</v>
       </c>
-      <c r="E225" s="5">
-[...47 lines deleted...]
-      <c r="U225" s="2">
+      <c r="E232" s="5">
+        <v>100.1797</v>
+      </c>
+      <c r="F232" s="4">
+        <v>3692881.9806116698</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I232" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J232" s="5">
+        <v>100.1797</v>
+      </c>
+      <c r="K232" s="5">
+        <v>1</v>
+      </c>
+      <c r="L232" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M232" s="4">
+        <v>3692881.9806110002</v>
+      </c>
+      <c r="N232" s="4">
+        <v>3692881.9806116698</v>
+      </c>
+      <c r="O232" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P232" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="Q232" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R232" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="S232" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T232" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U232" s="2">
         <v>47768</v>
       </c>
-      <c r="V225" s="4">
+      <c r="V232" s="4">
         <v>5.6003100000000003</v>
       </c>
-      <c r="W225" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D226" s="4">
+      <c r="W232" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="X232" s="4">
+        <v>44753.505178910003</v>
+      </c>
+      <c r="Y232" s="4">
+        <v>44753.505177999999</v>
+      </c>
+      <c r="Z232" s="6">
+        <v>2.9250000000000001E-3</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A233" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D233" s="4">
         <v>4047920.110014</v>
       </c>
-      <c r="E226" s="5">
-[...47 lines deleted...]
-      <c r="U226" s="2">
+      <c r="E233" s="5">
+        <v>99.976100000000002</v>
+      </c>
+      <c r="F233" s="4">
+        <v>4086849.1938406802</v>
+      </c>
+      <c r="G233" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H233" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I233" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J233" s="5">
+        <v>99.976100000000002</v>
+      </c>
+      <c r="K233" s="5">
+        <v>1</v>
+      </c>
+      <c r="L233" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M233" s="4">
+        <v>4086849.1938399998</v>
+      </c>
+      <c r="N233" s="4">
+        <v>4086849.1938406802</v>
+      </c>
+      <c r="O233" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P233" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="Q233" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R233" s="3" t="s">
+        <v>758</v>
+      </c>
+      <c r="S233" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T233" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U233" s="2">
         <v>48683</v>
       </c>
-      <c r="V226" s="4">
+      <c r="V233" s="4">
         <v>4.5489499999999996</v>
       </c>
-      <c r="W226" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D227" s="4">
+      <c r="W233" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="X233" s="4">
+        <v>39896.536732970002</v>
+      </c>
+      <c r="Y233" s="4">
+        <v>39896.536732</v>
+      </c>
+      <c r="Z233" s="6">
+        <v>3.2369999999999999E-3</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A234" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>763</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D234" s="4">
         <v>4000000</v>
       </c>
-      <c r="E227" s="5">
-[...47 lines deleted...]
-      <c r="U227" s="2">
+      <c r="E234" s="5">
+        <v>99.811660000000003</v>
+      </c>
+      <c r="F234" s="4">
+        <v>3992466.4</v>
+      </c>
+      <c r="G234" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H234" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I234" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J234" s="5">
+        <v>99.811660000000003</v>
+      </c>
+      <c r="K234" s="5">
+        <v>1</v>
+      </c>
+      <c r="L234" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M234" s="4">
+        <v>3992466.4</v>
+      </c>
+      <c r="N234" s="4">
+        <v>3992466.4</v>
+      </c>
+      <c r="O234" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="P234" s="3" t="s">
+        <v>765</v>
+      </c>
+      <c r="Q234" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R234" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="S234" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T234" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U234" s="2">
         <v>52366</v>
       </c>
-      <c r="V227" s="4">
-[...25 lines deleted...]
-      <c r="D228" s="4">
+      <c r="V234" s="4">
+        <v>5.1532439999999999</v>
+      </c>
+      <c r="W234" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="X234" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y234" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z234" s="6">
+        <v>3.163E-3</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A235" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D235" s="4">
         <v>2754000</v>
       </c>
-      <c r="E228" s="5">
-[...47 lines deleted...]
-      <c r="U228" s="2">
+      <c r="E235" s="5">
+        <v>99.9375</v>
+      </c>
+      <c r="F235" s="4">
+        <v>2758246.2273599999</v>
+      </c>
+      <c r="G235" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H235" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I235" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J235" s="5">
+        <v>99.9375</v>
+      </c>
+      <c r="K235" s="5">
+        <v>1</v>
+      </c>
+      <c r="L235" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M235" s="4">
+        <v>2758246.2273599999</v>
+      </c>
+      <c r="N235" s="4">
+        <v>2758246.2273599999</v>
+      </c>
+      <c r="O235" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P235" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="Q235" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R235" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="S235" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T235" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U235" s="2">
         <v>52277</v>
       </c>
-      <c r="V228" s="4">
-[...25 lines deleted...]
-      <c r="D229" s="4">
+      <c r="V235" s="4">
+        <v>4.8831199999999999</v>
+      </c>
+      <c r="W235" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="X235" s="4">
+        <v>5967.4773599999999</v>
+      </c>
+      <c r="Y235" s="4">
+        <v>5967.4773599999999</v>
+      </c>
+      <c r="Z235" s="6">
+        <v>2.1849999999999999E-3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A236" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D236" s="4">
         <v>7625000</v>
       </c>
-      <c r="E229" s="5">
-[...467 lines deleted...]
-      <c r="A235" s="3" t="s">
+      <c r="E236" s="5">
+        <v>10.875</v>
+      </c>
+      <c r="F236" s="4">
+        <v>833118.05003471998</v>
+      </c>
+      <c r="G236" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H236" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I236" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J236" s="5">
+        <v>10.875</v>
+      </c>
+      <c r="K236" s="5">
+        <v>1</v>
+      </c>
+      <c r="L236" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M236" s="4">
+        <v>833118.05003399996</v>
+      </c>
+      <c r="N236" s="4">
+        <v>833118.05003471998</v>
+      </c>
+      <c r="O236" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P236" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="Q236" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R236" s="3" t="s">
         <v>771</v>
       </c>
-      <c r="B235" s="3" t="s">
-[...129 lines deleted...]
-      </c>
       <c r="S236" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
         <v>50489</v>
       </c>
       <c r="V236" s="4">
-        <v>7.2949999999999999</v>
+        <v>5.33467</v>
       </c>
       <c r="W236" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="X236" s="4">
+        <v>3899.30003472</v>
+      </c>
+      <c r="Y236" s="4">
+        <v>3899.3000339999999</v>
+      </c>
+      <c r="Z236" s="6">
+        <v>6.6E-4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A237" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D237" s="4">
+        <v>2039607.6863249999</v>
+      </c>
+      <c r="E237" s="5">
+        <v>98.443070000000006</v>
+      </c>
+      <c r="F237" s="4">
+        <v>2009230.1161781801</v>
+      </c>
+      <c r="G237" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H237" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I237" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J237" s="5">
+        <v>98.443070000000006</v>
+      </c>
+      <c r="K237" s="5">
+        <v>1</v>
+      </c>
+      <c r="L237" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M237" s="4">
+        <v>2009230.1161780001</v>
+      </c>
+      <c r="N237" s="4">
+        <v>2009230.1161781801</v>
+      </c>
+      <c r="O237" s="3" t="s">
+        <v>777</v>
+      </c>
+      <c r="P237" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="X236" s="4">
-[...10 lines deleted...]
-      <c r="A237" s="3" t="s">
+      <c r="Q237" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R237" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="S237" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T237" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U237" s="2">
+        <v>48604</v>
+      </c>
+      <c r="V237" s="4">
+        <v>4.0528199999999996</v>
+      </c>
+      <c r="W237" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="B237" s="3" t="s">
+      <c r="X237" s="4">
+        <v>1377.6938038799999</v>
+      </c>
+      <c r="Y237" s="4">
+        <v>1377.6938029999999</v>
+      </c>
+      <c r="Z237" s="6">
+        <v>1.591E-3</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A238" s="3" t="s">
         <v>780</v>
       </c>
-      <c r="C237" s="3" t="s">
-[...35 lines deleted...]
-      <c r="O237" s="3" t="s">
+      <c r="B238" s="3" t="s">
         <v>781</v>
       </c>
-      <c r="P237" s="3" t="s">
-[...20 lines deleted...]
-      <c r="W237" s="3" t="s">
+      <c r="C238" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D238" s="4">
+        <v>516752.62086199998</v>
+      </c>
+      <c r="E238" s="5">
+        <v>99.452619999999996</v>
+      </c>
+      <c r="F238" s="4">
+        <v>514279.96129319002</v>
+      </c>
+      <c r="G238" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H238" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I238" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J238" s="5">
+        <v>99.452619999999996</v>
+      </c>
+      <c r="K238" s="5">
+        <v>1</v>
+      </c>
+      <c r="L238" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M238" s="4">
+        <v>514279.96129299997</v>
+      </c>
+      <c r="N238" s="4">
+        <v>514279.96129319002</v>
+      </c>
+      <c r="O238" s="3" t="s">
         <v>782</v>
       </c>
-      <c r="X237" s="4">
-[...10 lines deleted...]
-      <c r="A238" s="3" t="s">
+      <c r="P238" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="Q238" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R238" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="S238" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T238" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U238" s="2">
+        <v>48755</v>
+      </c>
+      <c r="V238" s="4">
+        <v>4.1328199999999997</v>
+      </c>
+      <c r="W238" s="3" t="s">
         <v>783</v>
       </c>
-      <c r="B238" s="3" t="s">
+      <c r="X238" s="4">
+        <v>355.94092776000002</v>
+      </c>
+      <c r="Y238" s="4">
+        <v>355.94092699999999</v>
+      </c>
+      <c r="Z238" s="6">
+        <v>4.0700000000000003E-4</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A239" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="C238" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P238" s="3" t="s">
+      <c r="B239" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="Q238" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W238" s="3" t="s">
+      <c r="C239" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D239" s="4">
+        <v>2028900.1727</v>
+      </c>
+      <c r="E239" s="5">
+        <v>99.194050000000004</v>
+      </c>
+      <c r="F239" s="4">
+        <v>2013939.0019595099</v>
+      </c>
+      <c r="G239" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H239" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I239" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J239" s="5">
+        <v>99.194050000000004</v>
+      </c>
+      <c r="K239" s="5">
+        <v>1</v>
+      </c>
+      <c r="L239" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M239" s="4">
+        <v>2013939.001959</v>
+      </c>
+      <c r="N239" s="4">
+        <v>2013939.0019595099</v>
+      </c>
+      <c r="O239" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="X238" s="4">
-[...10 lines deleted...]
-      <c r="A239" s="3" t="s">
+      <c r="P239" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="Q239" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R239" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="S239" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T239" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U239" s="2">
+        <v>48663</v>
+      </c>
+      <c r="V239" s="4">
+        <v>4.1128200000000001</v>
+      </c>
+      <c r="W239" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="B239" s="3" t="s">
+      <c r="X239" s="4">
+        <v>1390.7502013799999</v>
+      </c>
+      <c r="Y239" s="4">
+        <v>1390.7502010000001</v>
+      </c>
+      <c r="Z239" s="6">
+        <v>1.5950000000000001E-3</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A240" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="C239" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P239" s="3" t="s">
+      <c r="B240" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="Q239" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W239" s="3" t="s">
+      <c r="C240" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D240" s="4">
+        <v>353540.80108800001</v>
+      </c>
+      <c r="E240" s="5">
+        <v>99.783600000000007</v>
+      </c>
+      <c r="F240" s="4">
+        <v>353015.72346869</v>
+      </c>
+      <c r="G240" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H240" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I240" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J240" s="5">
+        <v>99.783600000000007</v>
+      </c>
+      <c r="K240" s="5">
+        <v>1</v>
+      </c>
+      <c r="L240" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M240" s="4">
+        <v>353015.72346800001</v>
+      </c>
+      <c r="N240" s="4">
+        <v>353015.72346869</v>
+      </c>
+      <c r="O240" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="X239" s="4">
-[...10 lines deleted...]
-      <c r="A240" s="3" t="s">
+      <c r="P240" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="Q240" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R240" s="3" t="s">
+        <v>788</v>
+      </c>
+      <c r="S240" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T240" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U240" s="2">
+        <v>48359</v>
+      </c>
+      <c r="V240" s="4">
+        <v>4.0728200000000001</v>
+      </c>
+      <c r="W240" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="B240" s="3" t="s">
+      <c r="X240" s="4">
+        <v>239.98467425000001</v>
+      </c>
+      <c r="Y240" s="4">
+        <v>239.98467400000001</v>
+      </c>
+      <c r="Z240" s="6">
+        <v>2.7900000000000001E-4</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A241" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="C240" s="3" t="s">
-[...59 lines deleted...]
-      <c r="W240" s="3" t="s">
+      <c r="B241" s="3" t="s">
         <v>793</v>
       </c>
-      <c r="X240" s="4">
-[...10 lines deleted...]
-      <c r="A241" s="3" t="s">
+      <c r="C241" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D241" s="4">
+        <v>5440000</v>
+      </c>
+      <c r="E241" s="5">
+        <v>56.546010000000003</v>
+      </c>
+      <c r="F241" s="4">
+        <v>3079822.8341333298</v>
+      </c>
+      <c r="G241" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H241" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I241" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J241" s="5">
+        <v>56.546010000000003</v>
+      </c>
+      <c r="K241" s="5">
+        <v>1</v>
+      </c>
+      <c r="L241" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M241" s="4">
+        <v>3079822.8341330001</v>
+      </c>
+      <c r="N241" s="4">
+        <v>3079822.8341333298</v>
+      </c>
+      <c r="O241" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="B241" s="3" t="s">
+      <c r="P241" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="Q241" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R241" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="S241" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T241" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U241" s="2">
+        <v>48359</v>
+      </c>
+      <c r="V241" s="4">
+        <v>4.1028200000000004</v>
+      </c>
+      <c r="W241" s="3" t="s">
         <v>795</v>
       </c>
-      <c r="C241" s="3" t="s">
-[...59 lines deleted...]
-      <c r="W241" s="3" t="s">
+      <c r="X241" s="4">
+        <v>3719.89013333</v>
+      </c>
+      <c r="Y241" s="4">
+        <v>3719.8901329999999</v>
+      </c>
+      <c r="Z241" s="6">
+        <v>2.4399999999999999E-3</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A242" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="X241" s="4">
-[...10 lines deleted...]
-      <c r="A242" s="3" t="s">
+      <c r="B242" s="3" t="s">
         <v>797</v>
       </c>
-      <c r="B242" s="3" t="s">
+      <c r="C242" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D242" s="4">
+        <v>5075637.9919560002</v>
+      </c>
+      <c r="E242" s="5">
+        <v>99.112409999999997</v>
+      </c>
+      <c r="F242" s="4">
+        <v>5034028.2669925997</v>
+      </c>
+      <c r="G242" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H242" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I242" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J242" s="5">
+        <v>99.112409999999997</v>
+      </c>
+      <c r="K242" s="5">
+        <v>1</v>
+      </c>
+      <c r="L242" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M242" s="4">
+        <v>5034028.2669919999</v>
+      </c>
+      <c r="N242" s="4">
+        <v>5034028.2669925997</v>
+      </c>
+      <c r="O242" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="C242" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P242" s="3" t="s">
-        <v>789</v>
+        <v>778</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="S242" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>62898</v>
+        <v>48877</v>
       </c>
       <c r="V242" s="4">
-        <v>5.3428500000000003</v>
+        <v>4.0678200000000002</v>
       </c>
       <c r="W242" s="3" t="s">
         <v>799</v>
       </c>
       <c r="X242" s="4">
-        <v>2439.4811153999999</v>
+        <v>3441.1302894099999</v>
       </c>
       <c r="Y242" s="4">
-        <v>2439.481115</v>
+        <v>3441.1302890000002</v>
       </c>
       <c r="Z242" s="6">
-        <v>8.7000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.9880000000000002E-3</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
         <v>800</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>801</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D243" s="4">
-        <v>2515898.2917599999</v>
+        <v>24944.444445000001</v>
       </c>
       <c r="E243" s="5">
-        <v>99.617189999999994</v>
+        <v>76</v>
       </c>
       <c r="F243" s="4">
-        <v>2509347.1441980898</v>
+        <v>18957.777778200001</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>99.617189999999994</v>
+        <v>76</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>2509347.144198</v>
+        <v>18957.777778</v>
       </c>
       <c r="N243" s="4">
-        <v>2509347.1441980898</v>
+        <v>18957.777778200001</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>34</v>
+        <v>802</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R243" s="3" t="s">
         <v>800</v>
       </c>
       <c r="S243" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>59281</v>
+        <v>50489</v>
       </c>
       <c r="V243" s="4">
-        <v>4.4071199999999999</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W243" s="3" t="s">
         <v>803</v>
       </c>
       <c r="X243" s="4">
-        <v>3079.9626887700001</v>
+        <v>0</v>
       </c>
       <c r="Y243" s="4">
-        <v>3079.9626880000001</v>
+        <v>0</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.9780000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.5E-5</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>804</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>805</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D244" s="4">
-        <v>1662214.716918</v>
+        <v>75000</v>
       </c>
       <c r="E244" s="5">
-        <v>95.345849999999999</v>
+        <v>76</v>
       </c>
       <c r="F244" s="4">
-        <v>1585480.6984525099</v>
+        <v>57075.697916669997</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>95.345849999999999</v>
+        <v>76</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>1585480.698452</v>
+        <v>57075.697915999997</v>
       </c>
       <c r="N244" s="4">
-        <v>1585480.6984525099</v>
+        <v>57075.697916669997</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>34</v>
+        <v>806</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R244" s="3" t="s">
         <v>804</v>
       </c>
       <c r="S244" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>59281</v>
+        <v>50489</v>
       </c>
       <c r="V244" s="4">
-        <v>1.36</v>
+        <v>7.29</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="X244" s="4">
-        <v>627.94778195000004</v>
+        <v>75.697916669999998</v>
       </c>
       <c r="Y244" s="4">
-        <v>627.94778099999996</v>
+        <v>75.697916000000006</v>
       </c>
       <c r="Z244" s="6">
-        <v>1.2489999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.5000000000000003E-5</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B245" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D245" s="4">
+        <v>8758010.6523000002</v>
+      </c>
+      <c r="E245" s="5">
+        <v>10.875</v>
+      </c>
+      <c r="F245" s="4">
+        <v>959188.65366701002</v>
+      </c>
+      <c r="G245" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H245" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I245" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J245" s="5">
+        <v>10.875</v>
+      </c>
+      <c r="K245" s="5">
+        <v>1</v>
+      </c>
+      <c r="L245" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M245" s="4">
+        <v>959188.65366700001</v>
+      </c>
+      <c r="N245" s="4">
+        <v>959188.65366701002</v>
+      </c>
+      <c r="O245" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P245" s="3" t="s">
+        <v>810</v>
+      </c>
+      <c r="Q245" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R245" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="C245" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S245" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>48877</v>
+        <v>50495</v>
       </c>
       <c r="V245" s="4">
-        <v>4.6738</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="X245" s="4">
-        <v>322.23501211000001</v>
+        <v>6754.9952293799997</v>
       </c>
       <c r="Y245" s="4">
-        <v>322.23501199999998</v>
+        <v>6754.9952290000001</v>
       </c>
       <c r="Z245" s="6">
-        <v>4.8700000000000002E-4</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.5900000000000002E-4</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B246" s="3" t="s">
+        <v>813</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D246" s="4">
+        <v>4579038.6909600003</v>
+      </c>
+      <c r="E246" s="5">
+        <v>97.198300000000003</v>
+      </c>
+      <c r="F246" s="4">
+        <v>4460434.97469714</v>
+      </c>
+      <c r="G246" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H246" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I246" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J246" s="5">
+        <v>97.198300000000003</v>
+      </c>
+      <c r="K246" s="5">
+        <v>1</v>
+      </c>
+      <c r="L246" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M246" s="4">
+        <v>4460434.9746970003</v>
+      </c>
+      <c r="N246" s="4">
+        <v>4460434.97469714</v>
+      </c>
+      <c r="O246" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P246" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="Q246" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R246" s="3" t="s">
         <v>812</v>
       </c>
-      <c r="C246" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S246" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>53107</v>
+        <v>58546</v>
       </c>
       <c r="V246" s="4">
-        <v>4.0388000000000002</v>
+        <v>4.76</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="X246" s="4">
-        <v>3441.2006501599999</v>
+        <v>9687.21074176</v>
       </c>
       <c r="Y246" s="4">
-        <v>3441.2006500000002</v>
+        <v>9687.2107410000008</v>
       </c>
       <c r="Z246" s="6">
-        <v>1.1900000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.5330000000000001E-3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D247" s="4">
+        <v>3318399.7530089999</v>
+      </c>
+      <c r="E247" s="5">
+        <v>91.352090000000004</v>
+      </c>
+      <c r="F247" s="4">
+        <v>3034716.43179488</v>
+      </c>
+      <c r="G247" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H247" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I247" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J247" s="5">
+        <v>91.352090000000004</v>
+      </c>
+      <c r="K247" s="5">
+        <v>1</v>
+      </c>
+      <c r="L247" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M247" s="4">
+        <v>3034716.4317939999</v>
+      </c>
+      <c r="N247" s="4">
+        <v>3034716.43179488</v>
+      </c>
+      <c r="O247" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P247" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="B247" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q247" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R247" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="S247" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T247" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U247" s="2">
+        <v>62289</v>
+      </c>
+      <c r="V247" s="4">
+        <v>2.23</v>
+      </c>
+      <c r="W247" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="X247" s="4">
+        <v>3288.9028663200002</v>
+      </c>
+      <c r="Y247" s="4">
+        <v>3288.9028659999999</v>
+      </c>
+      <c r="Z247" s="6">
+        <v>2.4039999999999999E-3</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A248" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>820</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D248" s="4">
+        <v>776177.887598</v>
+      </c>
+      <c r="E248" s="5">
+        <v>101.60290999999999</v>
+      </c>
+      <c r="F248" s="4">
+        <v>790854.71289237996</v>
+      </c>
+      <c r="G248" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H248" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I248" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J248" s="5">
+        <v>101.60290999999999</v>
+      </c>
+      <c r="K248" s="5">
+        <v>1</v>
+      </c>
+      <c r="L248" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M248" s="4">
+        <v>790854.71289199998</v>
+      </c>
+      <c r="N248" s="4">
+        <v>790854.71289237996</v>
+      </c>
+      <c r="O248" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P248" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="S247" s="3" t="s">
-[...67 lines deleted...]
-      <c r="O248" s="3" t="s">
+      <c r="Q248" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R248" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="P248" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S248" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>53107</v>
+        <v>62898</v>
       </c>
       <c r="V248" s="4">
-        <v>4.0987999999999998</v>
+        <v>6.48</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="X248" s="4">
-        <v>9310.9169422600007</v>
+        <v>2235.3923162800002</v>
       </c>
       <c r="Y248" s="4">
-        <v>9310.9169419999998</v>
+        <v>2235.3923159999999</v>
       </c>
       <c r="Z248" s="6">
-        <v>3.19E-4</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.2600000000000004E-4</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B249" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D249" s="4">
+        <v>1065729.868674</v>
+      </c>
+      <c r="E249" s="5">
+        <v>100.50637999999999</v>
+      </c>
+      <c r="F249" s="4">
+        <v>1073657.1937291401</v>
+      </c>
+      <c r="G249" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H249" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I249" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J249" s="5">
+        <v>100.50637999999999</v>
+      </c>
+      <c r="K249" s="5">
+        <v>1</v>
+      </c>
+      <c r="L249" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M249" s="4">
+        <v>1073657.1937289999</v>
+      </c>
+      <c r="N249" s="4">
+        <v>1073657.1937291401</v>
+      </c>
+      <c r="O249" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P249" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="Q249" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R249" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="C249" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S249" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>49546</v>
+        <v>62898</v>
       </c>
       <c r="V249" s="4">
-        <v>4.6687900000000004</v>
+        <v>5.2930099999999998</v>
       </c>
       <c r="W249" s="3" t="s">
         <v>824</v>
       </c>
       <c r="X249" s="4">
-        <v>5.5636414199999997</v>
+        <v>2530.6821461499999</v>
       </c>
       <c r="Y249" s="4">
-        <v>5.5636409999999996</v>
+        <v>2530.6821460000001</v>
       </c>
       <c r="Z249" s="6">
-        <v>1.55E-4</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.4999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>825</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>826</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D250" s="4">
-        <v>1645965.6436999999</v>
+        <v>2436702.4909999999</v>
       </c>
       <c r="E250" s="5">
-        <v>100.2465</v>
+        <v>99.627009999999999</v>
       </c>
       <c r="F250" s="4">
-        <v>1658684.36313838</v>
+        <v>2430320.7123502698</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>100.2465</v>
+        <v>99.627009999999999</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>1658684.363138</v>
+        <v>2430320.7123500002</v>
       </c>
       <c r="N250" s="4">
-        <v>1658684.36313838</v>
+        <v>2430320.7123502698</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="3" t="s">
         <v>827</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R250" s="3" t="s">
         <v>825</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>47960</v>
+        <v>59281</v>
       </c>
       <c r="V250" s="4">
-        <v>4.9852499999999997</v>
+        <v>4.4435099999999998</v>
       </c>
       <c r="W250" s="3" t="s">
         <v>828</v>
       </c>
       <c r="X250" s="4">
-        <v>8661.41412666</v>
+        <v>2706.8779714500001</v>
       </c>
       <c r="Y250" s="4">
-        <v>8661.4141259999997</v>
+        <v>2706.8779709999999</v>
       </c>
       <c r="Z250" s="6">
-        <v>1.307E-3</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9250000000000001E-3</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
         <v>829</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>830</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D251" s="4">
-        <v>5462979.449395</v>
+        <v>1608075.5544420001</v>
       </c>
       <c r="E251" s="5">
-        <v>34.077300000000001</v>
+        <v>95.237629999999996</v>
       </c>
       <c r="F251" s="4">
-        <v>1895116.67596087</v>
+        <v>1532161.2913903201</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>34.077300000000001</v>
+        <v>95.237629999999996</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>1895116.6759599999</v>
+        <v>1532161.2913899999</v>
       </c>
       <c r="N251" s="4">
-        <v>1895116.67596087</v>
+        <v>1532161.2913903201</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R251" s="3" t="s">
         <v>829</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>54103</v>
+        <v>59281</v>
       </c>
       <c r="V251" s="4">
-        <v>7.6079999999999997</v>
+        <v>1.36</v>
       </c>
       <c r="W251" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="X251" s="4">
+        <v>668.24473039999998</v>
+      </c>
+      <c r="Y251" s="4">
+        <v>668.24473</v>
+      </c>
+      <c r="Z251" s="6">
+        <v>1.2130000000000001E-3</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A252" s="3" t="s">
         <v>832</v>
       </c>
-      <c r="X251" s="4">
-[...10 lines deleted...]
-      <c r="A252" s="3" t="s">
+      <c r="B252" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="B252" s="3" t="s">
+      <c r="C252" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D252" s="4">
+        <v>606764.80715400004</v>
+      </c>
+      <c r="E252" s="5">
+        <v>99.578869999999995</v>
+      </c>
+      <c r="F252" s="4">
+        <v>604688.66226160002</v>
+      </c>
+      <c r="G252" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H252" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I252" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J252" s="5">
+        <v>99.578869999999995</v>
+      </c>
+      <c r="K252" s="5">
+        <v>1</v>
+      </c>
+      <c r="L252" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M252" s="4">
+        <v>604688.66226100002</v>
+      </c>
+      <c r="N252" s="4">
+        <v>604688.66226160002</v>
+      </c>
+      <c r="O252" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P252" s="3" t="s">
         <v>834</v>
       </c>
-      <c r="C252" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q252" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>50086</v>
+        <v>48877</v>
       </c>
       <c r="V252" s="4">
-        <v>7.4</v>
+        <v>4.7378200000000001</v>
       </c>
       <c r="W252" s="3" t="s">
         <v>835</v>
       </c>
       <c r="X252" s="4">
-        <v>70055.477626480002</v>
+        <v>479.12373976999999</v>
       </c>
       <c r="Y252" s="4">
-        <v>70055.477626000007</v>
+        <v>479.123739</v>
       </c>
       <c r="Z252" s="6">
-        <v>9.77E-4</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.7899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>836</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>837</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D253" s="4">
-        <v>2868993.3501300002</v>
+        <v>7663742.0825460004</v>
       </c>
       <c r="E253" s="5">
-        <v>97.948499999999996</v>
+        <v>1.8832599999999999</v>
       </c>
       <c r="F253" s="4">
-        <v>2810135.95155208</v>
+        <v>149568.68152561999</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>97.948499999999996</v>
+        <v>1.8832599999999999</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>2810135.9515519999</v>
+        <v>149568.68152499999</v>
       </c>
       <c r="N253" s="4">
-        <v>2810135.95155208</v>
+        <v>149568.68152561999</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R253" s="3" t="s">
         <v>836</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>48684</v>
+        <v>53107</v>
       </c>
       <c r="V253" s="4">
-        <v>7.92</v>
+        <v>4.1028200000000004</v>
       </c>
       <c r="W253" s="3" t="s">
         <v>838</v>
       </c>
       <c r="X253" s="4">
-        <v>0</v>
+        <v>5240.4923818500001</v>
       </c>
       <c r="Y253" s="4">
-        <v>0</v>
+        <v>5240.492381</v>
       </c>
       <c r="Z253" s="6">
-        <v>2.215E-3</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.18E-4</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
         <v>839</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>840</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D254" s="4">
-        <v>2376755.3875290002</v>
+        <v>13435249.996373</v>
       </c>
       <c r="E254" s="5">
-        <v>35.143070000000002</v>
+        <v>1.88517</v>
       </c>
       <c r="F254" s="4">
-        <v>848533.04651891999</v>
+        <v>262150.88192171999</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>35.143070000000002</v>
+        <v>1.88517</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>848533.04651799996</v>
+        <v>262150.88192100002</v>
       </c>
       <c r="N254" s="4">
-        <v>848533.04651891999</v>
+        <v>262150.88192171999</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R254" s="3" t="s">
         <v>839</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>49263</v>
+        <v>53018</v>
       </c>
       <c r="V254" s="4">
-        <v>6.93</v>
+        <v>3.9628199999999998</v>
       </c>
       <c r="W254" s="3" t="s">
         <v>841</v>
       </c>
       <c r="X254" s="4">
-        <v>13268.23695088</v>
+        <v>8873.5795651000008</v>
       </c>
       <c r="Y254" s="4">
-        <v>13268.23695</v>
+        <v>8873.579565</v>
       </c>
       <c r="Z254" s="6">
-        <v>6.6799999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.0699999999999999E-4</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
         <v>842</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>843</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D255" s="4">
-        <v>1658814.7661349999</v>
+        <v>20432380.002032999</v>
       </c>
       <c r="E255" s="5">
-        <v>100.47077</v>
+        <v>1.88239</v>
       </c>
       <c r="F255" s="4">
-        <v>1675830.85114346</v>
+        <v>398793.13127362001</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>100.47077</v>
+        <v>1.88239</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>1675830.8511429999</v>
+        <v>398793.13127299998</v>
       </c>
       <c r="N255" s="4">
-        <v>1675830.85114346</v>
+        <v>398793.13127362001</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>34</v>
+        <v>844</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R255" s="3" t="s">
         <v>842</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
+        <v>53107</v>
+      </c>
+      <c r="V255" s="4">
+        <v>4.16282</v>
+      </c>
+      <c r="W255" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="X255" s="4">
+        <v>14176.053353339999</v>
+      </c>
+      <c r="Y255" s="4">
+        <v>14176.053352999999</v>
+      </c>
+      <c r="Z255" s="6">
+        <v>3.1500000000000001E-4</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A256" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D256" s="4">
+        <v>10725</v>
+      </c>
+      <c r="E256" s="5">
+        <v>1842.5634</v>
+      </c>
+      <c r="F256" s="4">
+        <v>197623.145005</v>
+      </c>
+      <c r="G256" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H256" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I256" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J256" s="5">
+        <v>1842.5634</v>
+      </c>
+      <c r="K256" s="5">
+        <v>1</v>
+      </c>
+      <c r="L256" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M256" s="4">
+        <v>197623.145005</v>
+      </c>
+      <c r="N256" s="4">
+        <v>197623.145005</v>
+      </c>
+      <c r="O256" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P256" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="Q256" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R256" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="S256" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T256" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U256" s="2">
+        <v>49546</v>
+      </c>
+      <c r="V256" s="4">
+        <v>4.5987999999999998</v>
+      </c>
+      <c r="W256" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="X256" s="4">
+        <v>8.2203549999999996</v>
+      </c>
+      <c r="Y256" s="4">
+        <v>8.2203549999999996</v>
+      </c>
+      <c r="Z256" s="6">
+        <v>1.56E-4</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A257" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D257" s="4">
+        <v>1645965.6436999999</v>
+      </c>
+      <c r="E257" s="5">
+        <v>100.1429</v>
+      </c>
+      <c r="F257" s="4">
+        <v>1664272.96515395</v>
+      </c>
+      <c r="G257" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H257" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I257" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J257" s="5">
+        <v>100.1429</v>
+      </c>
+      <c r="K257" s="5">
+        <v>1</v>
+      </c>
+      <c r="L257" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M257" s="4">
+        <v>1664272.9651530001</v>
+      </c>
+      <c r="N257" s="4">
+        <v>1664272.96515395</v>
+      </c>
+      <c r="O257" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P257" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q257" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R257" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="S257" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T257" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U257" s="2">
+        <v>47960</v>
+      </c>
+      <c r="V257" s="4">
+        <v>4.9852499999999997</v>
+      </c>
+      <c r="W257" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="X257" s="4">
+        <v>15955.236549110001</v>
+      </c>
+      <c r="Y257" s="4">
+        <v>15955.236548999999</v>
+      </c>
+      <c r="Z257" s="6">
+        <v>1.3179999999999999E-3</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A258" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="C258" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D258" s="4">
+        <v>5418011.2411099998</v>
+      </c>
+      <c r="E258" s="5">
+        <v>33.078890000000001</v>
+      </c>
+      <c r="F258" s="4">
+        <v>1792217.9786344101</v>
+      </c>
+      <c r="G258" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H258" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I258" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J258" s="5">
+        <v>33.078890000000001</v>
+      </c>
+      <c r="K258" s="5">
+        <v>1</v>
+      </c>
+      <c r="L258" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M258" s="4">
+        <v>1792217.9786340001</v>
+      </c>
+      <c r="N258" s="4">
+        <v>1792217.9786344101</v>
+      </c>
+      <c r="O258" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P258" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q258" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R258" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="S258" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T258" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U258" s="2">
+        <v>54103</v>
+      </c>
+      <c r="V258" s="4">
+        <v>7.6079999999999997</v>
+      </c>
+      <c r="W258" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="X258" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y258" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z258" s="6">
+        <v>1.4189999999999999E-3</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A259" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D259" s="4">
+        <v>11752083.851600001</v>
+      </c>
+      <c r="E259" s="5">
+        <v>9.6476500000000005</v>
+      </c>
+      <c r="F259" s="4">
+        <v>1133799.9177089201</v>
+      </c>
+      <c r="G259" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H259" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I259" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J259" s="5">
+        <v>9.6476500000000005</v>
+      </c>
+      <c r="K259" s="5">
+        <v>1</v>
+      </c>
+      <c r="L259" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M259" s="4">
+        <v>1133799.9177079999</v>
+      </c>
+      <c r="N259" s="4">
+        <v>1133799.9177089201</v>
+      </c>
+      <c r="O259" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P259" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q259" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R259" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="S259" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T259" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U259" s="2">
         <v>50086</v>
       </c>
-      <c r="V255" s="4">
+      <c r="V259" s="4">
+        <v>7.4</v>
+      </c>
+      <c r="W259" s="3" t="s">
+        <v>860</v>
+      </c>
+      <c r="X259" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y259" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z259" s="6">
+        <v>8.9800000000000004E-4</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A260" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>862</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D260" s="4">
+        <v>2675338.7499549999</v>
+      </c>
+      <c r="E260" s="5">
+        <v>97.703360000000004</v>
+      </c>
+      <c r="F260" s="4">
+        <v>2613895.8500880301</v>
+      </c>
+      <c r="G260" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H260" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I260" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J260" s="5">
+        <v>97.703360000000004</v>
+      </c>
+      <c r="K260" s="5">
+        <v>1</v>
+      </c>
+      <c r="L260" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M260" s="4">
+        <v>2613895.8500879998</v>
+      </c>
+      <c r="N260" s="4">
+        <v>2613895.8500880301</v>
+      </c>
+      <c r="O260" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P260" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q260" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R260" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="S260" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T260" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U260" s="2">
+        <v>48653</v>
+      </c>
+      <c r="V260" s="4">
+        <v>7.92</v>
+      </c>
+      <c r="W260" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="X260" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y260" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z260" s="6">
+        <v>2.0699999999999998E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A261" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D261" s="4">
+        <v>2368868.4520069999</v>
+      </c>
+      <c r="E261" s="5">
+        <v>34.629260000000002</v>
+      </c>
+      <c r="F261" s="4">
+        <v>820321.61530340998</v>
+      </c>
+      <c r="G261" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H261" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I261" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J261" s="5">
+        <v>34.629260000000002</v>
+      </c>
+      <c r="K261" s="5">
+        <v>1</v>
+      </c>
+      <c r="L261" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M261" s="4">
+        <v>820321.61530299997</v>
+      </c>
+      <c r="N261" s="4">
+        <v>820321.61530340998</v>
+      </c>
+      <c r="O261" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P261" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q261" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R261" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="S261" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T261" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U261" s="2">
+        <v>49263</v>
+      </c>
+      <c r="V261" s="4">
+        <v>6.93</v>
+      </c>
+      <c r="W261" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="X261" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y261" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z261" s="6">
+        <v>6.4899999999999995E-4</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A262" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D262" s="4">
+        <v>1626515.7152100001</v>
+      </c>
+      <c r="E262" s="5">
+        <v>100.33562999999999</v>
+      </c>
+      <c r="F262" s="4">
+        <v>1631974.78990496</v>
+      </c>
+      <c r="G262" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H262" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I262" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J262" s="5">
+        <v>100.33562999999999</v>
+      </c>
+      <c r="K262" s="5">
+        <v>1</v>
+      </c>
+      <c r="L262" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M262" s="4">
+        <v>1631974.789904</v>
+      </c>
+      <c r="N262" s="4">
+        <v>1631974.78990496</v>
+      </c>
+      <c r="O262" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P262" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q262" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R262" s="3" t="s">
+        <v>867</v>
+      </c>
+      <c r="S262" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T262" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U262" s="2">
+        <v>50055</v>
+      </c>
+      <c r="V262" s="4">
         <v>6.89</v>
-      </c>
-[...558 lines deleted...]
-        <v>5.69</v>
       </c>
       <c r="W262" s="3" t="s">
         <v>869</v>
       </c>
       <c r="X262" s="4">
-        <v>1062.54680209</v>
+        <v>0</v>
       </c>
       <c r="Y262" s="4">
-        <v>1062.5468020000001</v>
+        <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>1.8000000000000001E-4</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.292E-3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
         <v>870</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>871</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D263" s="4">
-        <v>1269543.1828999999</v>
+        <v>1083456</v>
       </c>
       <c r="E263" s="5">
-        <v>94.47681</v>
+        <v>0.01</v>
       </c>
       <c r="F263" s="4">
-        <v>1201871.19211704</v>
+        <v>108.3456</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>94.47681</v>
+        <v>0.01</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>1201871.192117</v>
+        <v>108.3456</v>
       </c>
       <c r="N263" s="4">
-        <v>1201871.19211704</v>
+        <v>108.3456</v>
       </c>
       <c r="O263" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P263" s="3" t="s">
         <v>872</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R263" s="3" t="s">
         <v>870</v>
       </c>
       <c r="S263" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>51487</v>
+        <v>46220</v>
       </c>
       <c r="V263" s="4">
-        <v>2.3929999999999998</v>
+        <v>0</v>
       </c>
       <c r="W263" s="3" t="s">
         <v>873</v>
       </c>
       <c r="X263" s="4">
-        <v>2447.2913406600001</v>
+        <v>0</v>
       </c>
       <c r="Y263" s="4">
-        <v>2447.2913400000002</v>
+        <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>9.4700000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
         <v>874</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>875</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D264" s="4">
-        <v>9260000</v>
+        <v>4050800.4788009999</v>
       </c>
       <c r="E264" s="5">
-        <v>99.920850000000002</v>
+        <v>100.0526</v>
       </c>
       <c r="F264" s="4">
-        <v>9291817.8744444493</v>
+        <v>4091213.12774581</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>99.920850000000002</v>
+        <v>100.0526</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>9291817.8744440004</v>
+        <v>4091213.1277450002</v>
       </c>
       <c r="N264" s="4">
-        <v>9291817.8744444493</v>
+        <v>4091213.12774581</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R264" s="3" t="s">
         <v>874</v>
       </c>
       <c r="S264" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
+        <v>48689</v>
+      </c>
+      <c r="V264" s="4">
+        <v>4.7252299999999998</v>
+      </c>
+      <c r="W264" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="X264" s="4">
+        <v>38281.927892890002</v>
+      </c>
+      <c r="Y264" s="4">
+        <v>38281.927892</v>
+      </c>
+      <c r="Z264" s="6">
+        <v>3.241E-3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A265" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D265" s="4">
+        <v>332870.42001200002</v>
+      </c>
+      <c r="E265" s="5">
+        <v>100.19871999999999</v>
+      </c>
+      <c r="F265" s="4">
+        <v>333531.90011093998</v>
+      </c>
+      <c r="G265" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H265" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I265" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J265" s="5">
+        <v>100.19871999999999</v>
+      </c>
+      <c r="K265" s="5">
+        <v>1</v>
+      </c>
+      <c r="L265" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M265" s="4">
+        <v>333531.90010999999</v>
+      </c>
+      <c r="N265" s="4">
+        <v>333531.90011093998</v>
+      </c>
+      <c r="O265" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P265" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q265" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R265" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="S265" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T265" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U265" s="2">
+        <v>47832</v>
+      </c>
+      <c r="V265" s="4">
+        <v>7.5</v>
+      </c>
+      <c r="W265" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="X265" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y265" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z265" s="6">
+        <v>2.6400000000000002E-4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A266" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D266" s="4">
+        <v>1380414.844149</v>
+      </c>
+      <c r="E266" s="5">
+        <v>100.52446</v>
+      </c>
+      <c r="F266" s="4">
+        <v>1387654.5678406199</v>
+      </c>
+      <c r="G266" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H266" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J266" s="5">
+        <v>100.52446</v>
+      </c>
+      <c r="K266" s="5">
+        <v>1</v>
+      </c>
+      <c r="L266" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M266" s="4">
+        <v>1387654.5678399999</v>
+      </c>
+      <c r="N266" s="4">
+        <v>1387654.5678406199</v>
+      </c>
+      <c r="O266" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P266" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q266" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R266" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="S266" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T266" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U266" s="2">
+        <v>47557</v>
+      </c>
+      <c r="V266" s="4">
+        <v>7.415</v>
+      </c>
+      <c r="W266" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="X266" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y266" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z266" s="6">
+        <v>1.0989999999999999E-3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A267" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D267" s="4">
+        <v>5509134.1158299996</v>
+      </c>
+      <c r="E267" s="5">
+        <v>100.0266</v>
+      </c>
+      <c r="F267" s="4">
+        <v>5510599.5455048103</v>
+      </c>
+      <c r="G267" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H267" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I267" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J267" s="5">
+        <v>100.0266</v>
+      </c>
+      <c r="K267" s="5">
+        <v>1</v>
+      </c>
+      <c r="L267" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M267" s="4">
+        <v>5510599.545504</v>
+      </c>
+      <c r="N267" s="4">
+        <v>5510599.5455048103</v>
+      </c>
+      <c r="O267" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P267" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="Q267" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R267" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="S267" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T267" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U267" s="2">
+        <v>60351</v>
+      </c>
+      <c r="V267" s="4">
+        <v>5.4720000000000004</v>
+      </c>
+      <c r="W267" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="X267" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y267" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z267" s="6">
+        <v>4.365E-3</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A268" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D268" s="4">
+        <v>1089451.082925</v>
+      </c>
+      <c r="E268" s="5">
+        <v>96.8797</v>
+      </c>
+      <c r="F268" s="4">
+        <v>1055456.94078449</v>
+      </c>
+      <c r="G268" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H268" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I268" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J268" s="5">
+        <v>96.8797</v>
+      </c>
+      <c r="K268" s="5">
+        <v>1</v>
+      </c>
+      <c r="L268" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M268" s="4">
+        <v>1055456.9407840001</v>
+      </c>
+      <c r="N268" s="4">
+        <v>1055456.94078449</v>
+      </c>
+      <c r="O268" s="3" t="s">
+        <v>889</v>
+      </c>
+      <c r="P268" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q268" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R268" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="S268" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T268" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U268" s="2">
+        <v>47894</v>
+      </c>
+      <c r="V268" s="4">
+        <v>5.05</v>
+      </c>
+      <c r="W268" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="X268" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y268" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z268" s="6">
+        <v>8.3600000000000005E-4</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A269" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D269" s="4">
+        <v>225012.20095699999</v>
+      </c>
+      <c r="E269" s="5">
+        <v>98.008679999999998</v>
+      </c>
+      <c r="F269" s="4">
+        <v>220531.48799714999</v>
+      </c>
+      <c r="G269" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H269" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J269" s="5">
+        <v>98.008679999999998</v>
+      </c>
+      <c r="K269" s="5">
+        <v>1</v>
+      </c>
+      <c r="L269" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M269" s="4">
+        <v>220531.48799699999</v>
+      </c>
+      <c r="N269" s="4">
+        <v>220531.48799714999</v>
+      </c>
+      <c r="O269" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="P269" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="Q269" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R269" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="S269" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T269" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U269" s="2">
+        <v>48197</v>
+      </c>
+      <c r="V269" s="4">
+        <v>5.69</v>
+      </c>
+      <c r="W269" s="3" t="s">
+        <v>894</v>
+      </c>
+      <c r="X269" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y269" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z269" s="6">
+        <v>1.74E-4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A270" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D270" s="4">
+        <v>1266831.99575</v>
+      </c>
+      <c r="E270" s="5">
+        <v>94.362470000000002</v>
+      </c>
+      <c r="F270" s="4">
+        <v>1195413.9619399901</v>
+      </c>
+      <c r="G270" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H270" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I270" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J270" s="5">
+        <v>94.362470000000002</v>
+      </c>
+      <c r="K270" s="5">
+        <v>1</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M270" s="4">
+        <v>1195413.9619390001</v>
+      </c>
+      <c r="N270" s="4">
+        <v>1195413.9619399901</v>
+      </c>
+      <c r="O270" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P270" s="3" t="s">
+        <v>897</v>
+      </c>
+      <c r="Q270" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R270" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="S270" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T270" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U270" s="2">
+        <v>51487</v>
+      </c>
+      <c r="V270" s="4">
+        <v>2.3929999999999998</v>
+      </c>
+      <c r="W270" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="X270" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y270" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z270" s="6">
+        <v>9.4700000000000003E-4</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A271" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D271" s="4">
+        <v>9199291.2455400005</v>
+      </c>
+      <c r="E271" s="5">
+        <v>99.627619999999993</v>
+      </c>
+      <c r="F271" s="4">
+        <v>9165034.9247998595</v>
+      </c>
+      <c r="G271" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H271" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I271" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J271" s="5">
+        <v>99.627619999999993</v>
+      </c>
+      <c r="K271" s="5">
+        <v>1</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M271" s="4">
+        <v>9165034.9247990008</v>
+      </c>
+      <c r="N271" s="4">
+        <v>9165034.9247998595</v>
+      </c>
+      <c r="O271" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P271" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="Q271" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R271" s="3" t="s">
+        <v>899</v>
+      </c>
+      <c r="S271" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T271" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U271" s="2">
         <v>57125</v>
       </c>
-      <c r="V264" s="4">
+      <c r="V271" s="4">
         <v>5.2480000000000002</v>
       </c>
-      <c r="W264" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D265" s="4">
+      <c r="W271" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="X271" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y271" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z271" s="6">
+        <v>7.2610000000000001E-3</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A272" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>904</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D272" s="4">
         <v>4000000</v>
       </c>
-      <c r="E265" s="5">
-[...47 lines deleted...]
-      <c r="U265" s="2">
+      <c r="E272" s="5">
+        <v>101.06965</v>
+      </c>
+      <c r="F272" s="4">
+        <v>4042786</v>
+      </c>
+      <c r="G272" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H272" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I272" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J272" s="5">
+        <v>101.06965</v>
+      </c>
+      <c r="K272" s="5">
+        <v>1</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M272" s="4">
+        <v>4042786</v>
+      </c>
+      <c r="N272" s="4">
+        <v>4042786</v>
+      </c>
+      <c r="O272" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P272" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q272" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R272" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="S272" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T272" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U272" s="2">
         <v>51818</v>
       </c>
-      <c r="V265" s="4">
+      <c r="V272" s="4">
         <v>5.3883400000000004</v>
       </c>
-      <c r="W265" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D266" s="4">
+      <c r="W272" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="X272" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y272" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z272" s="6">
+        <v>3.202E-3</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A273" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D273" s="4">
         <v>4000000</v>
       </c>
-      <c r="E266" s="5">
-[...47 lines deleted...]
-      <c r="U266" s="2">
+      <c r="E273" s="5">
+        <v>104.27572000000001</v>
+      </c>
+      <c r="F273" s="4">
+        <v>4171028.8</v>
+      </c>
+      <c r="G273" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H273" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I273" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J273" s="5">
+        <v>104.27572000000001</v>
+      </c>
+      <c r="K273" s="5">
+        <v>1</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M273" s="4">
+        <v>4171028.8</v>
+      </c>
+      <c r="N273" s="4">
+        <v>4171028.8</v>
+      </c>
+      <c r="O273" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="P273" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q273" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R273" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="S273" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T273" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U273" s="2">
         <v>51818</v>
       </c>
-      <c r="V266" s="4">
+      <c r="V273" s="4">
         <v>8.8190600000000003</v>
       </c>
-      <c r="W266" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D267" s="4">
+      <c r="W273" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="X273" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y273" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z273" s="6">
+        <v>3.3040000000000001E-3</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A274" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D274" s="4">
         <v>4328989.1145900004</v>
       </c>
-      <c r="E267" s="5">
-[...47 lines deleted...]
-      <c r="U267" s="2">
+      <c r="E274" s="5">
+        <v>0.81762000000000001</v>
+      </c>
+      <c r="F274" s="4">
+        <v>35394.680798709996</v>
+      </c>
+      <c r="G274" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H274" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I274" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J274" s="5">
+        <v>0.81762000000000001</v>
+      </c>
+      <c r="K274" s="5">
+        <v>1</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M274" s="4">
+        <v>35394.680798000001</v>
+      </c>
+      <c r="N274" s="4">
+        <v>35394.680798709996</v>
+      </c>
+      <c r="O274" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P274" s="3" t="s">
+        <v>653</v>
+      </c>
+      <c r="Q274" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R274" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="S274" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T274" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U274" s="2">
         <v>49577</v>
       </c>
-      <c r="V267" s="4">
-[...76 lines deleted...]
-      <c r="U268" s="2">
+      <c r="V274" s="4">
+        <v>5.3648300000000004</v>
+      </c>
+      <c r="W274" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="X274" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y274" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z274" s="6">
+        <v>2.8E-5</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A275" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D275" s="4">
+        <v>3232500.498497</v>
+      </c>
+      <c r="E275" s="5">
+        <v>82.08287</v>
+      </c>
+      <c r="F275" s="4">
+        <v>2653329.1819307301</v>
+      </c>
+      <c r="G275" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H275" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I275" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J275" s="5">
+        <v>82.08287</v>
+      </c>
+      <c r="K275" s="5">
+        <v>1</v>
+      </c>
+      <c r="L275" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M275" s="4">
+        <v>2653329.18193</v>
+      </c>
+      <c r="N275" s="4">
+        <v>2653329.1819307301</v>
+      </c>
+      <c r="O275" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P275" s="3" t="s">
+        <v>916</v>
+      </c>
+      <c r="Q275" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R275" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="S275" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T275" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U275" s="2">
         <v>49515</v>
       </c>
-      <c r="V268" s="4">
+      <c r="V275" s="4">
         <v>5.5</v>
       </c>
-      <c r="W268" s="3" t="s">
-[...22 lines deleted...]
-      <c r="D269" s="4">
+      <c r="W275" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="X275" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y275" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z275" s="6">
+        <v>2.1020000000000001E-3</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A276" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D276" s="4">
         <v>507.89310599999999</v>
       </c>
-      <c r="E269" s="5">
+      <c r="E276" s="5">
         <v>9.9999999999999995E-7</v>
       </c>
-      <c r="F269" s="4">
-[...11 lines deleted...]
-      <c r="J269" s="5">
+      <c r="F276" s="4">
+        <v>5.0799999999999996E-6</v>
+      </c>
+      <c r="G276" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H276" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I276" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J276" s="5">
         <v>9.9999999999999995E-7</v>
       </c>
-      <c r="K269" s="5">
-[...29 lines deleted...]
-      <c r="U269" s="2">
+      <c r="K276" s="5">
+        <v>1</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M276" s="4">
+        <v>5.0000000000000004E-6</v>
+      </c>
+      <c r="N276" s="4">
+        <v>5.0799999999999996E-6</v>
+      </c>
+      <c r="O276" s="3" t="s">
+        <v>920</v>
+      </c>
+      <c r="P276" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="Q276" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R276" s="3" t="s">
+        <v>918</v>
+      </c>
+      <c r="S276" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T276" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U276" s="2">
         <v>49577</v>
       </c>
-      <c r="V269" s="4">
+      <c r="V276" s="4">
         <v>6.2288360000000003</v>
       </c>
-      <c r="W269" s="3" t="s">
-[...8 lines deleted...]
-      <c r="Z269" s="6">
+      <c r="W276" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="X276" s="4">
         <v>0</v>
       </c>
-    </row>
-[...547 lines deleted...]
-      <c r="W276" s="3" t="s">
+      <c r="Y276" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z276" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A277" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="X276" s="4">
-[...10 lines deleted...]
-      <c r="A277" s="3" t="s">
+      <c r="B277" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="B277" s="3" t="s">
+      <c r="C277" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D277" s="4">
+        <v>2123340.3413820001</v>
+      </c>
+      <c r="E277" s="5">
+        <v>97.242819999999995</v>
+      </c>
+      <c r="F277" s="4">
+        <v>2066552.3188096499</v>
+      </c>
+      <c r="G277" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H277" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I277" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J277" s="5">
+        <v>97.242819999999995</v>
+      </c>
+      <c r="K277" s="5">
+        <v>1</v>
+      </c>
+      <c r="L277" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M277" s="4">
+        <v>2066552.3188090001</v>
+      </c>
+      <c r="N277" s="4">
+        <v>2066552.3188096499</v>
+      </c>
+      <c r="O277" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P277" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="C277" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q277" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>50663</v>
+        <v>50948</v>
       </c>
       <c r="V277" s="4">
-        <v>5.5352709999999998</v>
+        <v>4.9628199999999998</v>
       </c>
       <c r="W277" s="3" t="s">
         <v>926</v>
       </c>
       <c r="X277" s="4">
-        <v>84969.255600329998</v>
+        <v>1756.2926521700001</v>
       </c>
       <c r="Y277" s="4">
-        <v>84969.255600000004</v>
+        <v>1756.2926520000001</v>
       </c>
       <c r="Z277" s="6">
-        <v>1.6230000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.637E-3</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>927</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>928</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D278" s="4">
-        <v>750000</v>
+        <v>15320010.881531</v>
       </c>
       <c r="E278" s="5">
-        <v>99.78</v>
+        <v>22.38325</v>
       </c>
       <c r="F278" s="4">
-        <v>751535</v>
+        <v>3429116.3356403802</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>99.78</v>
+        <v>22.38325</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>751535</v>
+        <v>3429116.3356400002</v>
       </c>
       <c r="N278" s="4">
-        <v>751535</v>
+        <v>3429116.3356403802</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>918</v>
+        <v>668</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R278" s="3" t="s">
         <v>927</v>
       </c>
       <c r="S278" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>49933</v>
+        <v>49881</v>
       </c>
       <c r="V278" s="4">
-        <v>4.75</v>
+        <v>6.5</v>
       </c>
       <c r="W278" s="3" t="s">
         <v>929</v>
       </c>
       <c r="X278" s="4">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="Y278" s="4">
-        <v>3185</v>
+        <v>0</v>
       </c>
       <c r="Z278" s="6">
-        <v>5.9199999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.7160000000000001E-3</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>930</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>931</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D279" s="4">
-        <v>11085730.457268</v>
+        <v>9793486.6053999998</v>
       </c>
       <c r="E279" s="5">
-        <v>21.07668</v>
+        <v>100.0346</v>
       </c>
       <c r="F279" s="4">
-        <v>2464350.58254471</v>
+        <v>9889428.1051903404</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>21.07668</v>
+        <v>100.0346</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>2464350.5825439999</v>
+        <v>9889428.1051899996</v>
       </c>
       <c r="N279" s="4">
-        <v>2464350.58254471</v>
+        <v>9889428.1051903404</v>
       </c>
       <c r="O279" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>918</v>
+        <v>932</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R279" s="3" t="s">
         <v>930</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>48472</v>
+        <v>48962</v>
       </c>
       <c r="V279" s="4">
-        <v>5.5352709999999998</v>
+        <v>4.7252299999999998</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="X279" s="4">
-        <v>127846.64840387</v>
+        <v>92552.953424869993</v>
       </c>
       <c r="Y279" s="4">
-        <v>127846.648403</v>
+        <v>92552.953424000007</v>
       </c>
       <c r="Z279" s="6">
-        <v>1.9419999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.835E-3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B280" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D280" s="4">
+        <v>4156701.5942279999</v>
+      </c>
+      <c r="E280" s="5">
+        <v>100.0342</v>
+      </c>
+      <c r="F280" s="4">
+        <v>4181264.5415566801</v>
+      </c>
+      <c r="G280" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H280" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I280" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J280" s="5">
+        <v>100.0342</v>
+      </c>
+      <c r="K280" s="5">
+        <v>1</v>
+      </c>
+      <c r="L280" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M280" s="4">
+        <v>4181264.5415559998</v>
+      </c>
+      <c r="N280" s="4">
+        <v>4181264.5415566801</v>
+      </c>
+      <c r="O280" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P280" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="Q280" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R280" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="C280" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S280" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>48745</v>
+        <v>48446</v>
       </c>
       <c r="V280" s="4">
-        <v>4.3356199999999996</v>
+        <v>4.7719199999999997</v>
       </c>
       <c r="W280" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="X280" s="4">
+        <v>23141.355383450002</v>
+      </c>
+      <c r="Y280" s="4">
+        <v>23141.355382999998</v>
+      </c>
+      <c r="Z280" s="6">
+        <v>3.3119999999999998E-3</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A281" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D281" s="4">
+        <v>6000000</v>
+      </c>
+      <c r="E281" s="5">
+        <v>100.19199999999999</v>
+      </c>
+      <c r="F281" s="4">
+        <v>6050884.71</v>
+      </c>
+      <c r="G281" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H281" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I281" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J281" s="5">
+        <v>100.19199999999999</v>
+      </c>
+      <c r="K281" s="5">
+        <v>1</v>
+      </c>
+      <c r="L281" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M281" s="4">
+        <v>6050884.71</v>
+      </c>
+      <c r="N281" s="4">
+        <v>6050884.71</v>
+      </c>
+      <c r="O281" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P281" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="X280" s="4">
-[...13 lines deleted...]
-      <c r="B281" s="3" t="s">
+      <c r="Q281" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R281" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="C281" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S281" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>48837</v>
+        <v>47988</v>
       </c>
       <c r="V281" s="4">
-        <v>4.3656199999999998</v>
+        <v>5.6235299999999997</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="X281" s="4">
-        <v>39899.339365029999</v>
+        <v>39364.71</v>
       </c>
       <c r="Y281" s="4">
-        <v>39899.339365</v>
+        <v>39364.71</v>
       </c>
       <c r="Z281" s="6">
-        <v>3.4520000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.7930000000000004E-3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="B282" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D282" s="4">
+        <v>1939288.7339999999</v>
+      </c>
+      <c r="E282" s="5">
+        <v>41.657110000000003</v>
+      </c>
+      <c r="F282" s="4">
+        <v>812622.82580740994</v>
+      </c>
+      <c r="G282" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H282" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I282" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J282" s="5">
+        <v>41.657110000000003</v>
+      </c>
+      <c r="K282" s="5">
+        <v>1</v>
+      </c>
+      <c r="L282" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M282" s="4">
+        <v>812622.82580700004</v>
+      </c>
+      <c r="N282" s="4">
+        <v>812622.82580740994</v>
+      </c>
+      <c r="O282" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P282" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q282" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R282" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="C282" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S282" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>50754</v>
+        <v>50389</v>
       </c>
       <c r="V282" s="4">
-        <v>4.2456199999999997</v>
+        <v>5.5259600000000004</v>
       </c>
       <c r="W282" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="X282" s="4">
+        <v>4771.1846674199996</v>
+      </c>
+      <c r="Y282" s="4">
+        <v>4771.1846670000004</v>
+      </c>
+      <c r="Z282" s="6">
+        <v>6.4300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A283" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D283" s="4">
+        <v>1621000</v>
+      </c>
+      <c r="E283" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="F283" s="4">
+        <v>1619704.0573288901</v>
+      </c>
+      <c r="G283" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H283" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J283" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="K283" s="5">
+        <v>1</v>
+      </c>
+      <c r="L283" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M283" s="4">
+        <v>1619704.057328</v>
+      </c>
+      <c r="N283" s="4">
+        <v>1619704.0573288901</v>
+      </c>
+      <c r="O283" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="P283" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="X282" s="4">
-[...13 lines deleted...]
-      <c r="B283" s="3" t="s">
+      <c r="Q283" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R283" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="C283" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S283" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>50936</v>
+        <v>48382</v>
       </c>
       <c r="V283" s="4">
-        <v>4.2656200000000002</v>
+        <v>4.75</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="X283" s="4">
-        <v>149266.38266147001</v>
+        <v>2270.2573288899998</v>
       </c>
       <c r="Y283" s="4">
-        <v>149266.38266100001</v>
+        <v>2270.2573280000001</v>
       </c>
       <c r="Z283" s="6">
-        <v>1.3200999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2830000000000001E-3</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="B284" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D284" s="4">
+        <v>7367782.2336360002</v>
+      </c>
+      <c r="E284" s="5">
+        <v>27.236999999999998</v>
+      </c>
+      <c r="F284" s="4">
+        <v>2024889.62150351</v>
+      </c>
+      <c r="G284" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H284" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I284" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J284" s="5">
+        <v>27.236999999999998</v>
+      </c>
+      <c r="K284" s="5">
+        <v>1</v>
+      </c>
+      <c r="L284" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M284" s="4">
+        <v>2024889.6215029999</v>
+      </c>
+      <c r="N284" s="4">
+        <v>2024889.62150351</v>
+      </c>
+      <c r="O284" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P284" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q284" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R284" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="C284" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S284" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>50936</v>
+        <v>50663</v>
       </c>
       <c r="V284" s="4">
-        <v>4.2256200000000002</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="X284" s="4">
-        <v>120648.64416086</v>
+        <v>18126.77452807</v>
       </c>
       <c r="Y284" s="4">
-        <v>120648.64416</v>
+        <v>18126.774528000002</v>
       </c>
       <c r="Z284" s="6">
-        <v>1.0668E-2</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.604E-3</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B285" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D285" s="4">
+        <v>700000</v>
+      </c>
+      <c r="E285" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="F285" s="4">
+        <v>698688.66666667</v>
+      </c>
+      <c r="G285" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H285" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I285" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J285" s="5">
+        <v>99.78</v>
+      </c>
+      <c r="K285" s="5">
+        <v>1</v>
+      </c>
+      <c r="L285" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M285" s="4">
+        <v>698688.66666600003</v>
+      </c>
+      <c r="N285" s="4">
+        <v>698688.66666667</v>
+      </c>
+      <c r="O285" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P285" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q285" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R285" s="3" t="s">
         <v>952</v>
       </c>
-      <c r="C285" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S285" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>51119</v>
+        <v>49996</v>
       </c>
       <c r="V285" s="4">
-        <v>4.2056199999999997</v>
+        <v>4.75</v>
       </c>
       <c r="W285" s="3" t="s">
         <v>954</v>
       </c>
       <c r="X285" s="4">
-        <v>58287.932492380001</v>
+        <v>228.66666667000001</v>
       </c>
       <c r="Y285" s="4">
-        <v>58287.932492</v>
+        <v>228.66666599999999</v>
       </c>
       <c r="Z285" s="6">
-        <v>5.1919999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.53E-4</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
         <v>955</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>956</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D286" s="4">
-        <v>3958578.223671</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E286" s="5">
-        <v>98.152540000000002</v>
+        <v>21.517309999999998</v>
       </c>
       <c r="F286" s="4">
-        <v>3919551.68957284</v>
+        <v>2412624.9399141902</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>98.152540000000002</v>
+        <v>21.517309999999998</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>3919551.6895719999</v>
+        <v>2412624.9399140002</v>
       </c>
       <c r="N286" s="4">
-        <v>3919551.68957284</v>
+        <v>2412624.9399141902</v>
       </c>
       <c r="O286" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R286" s="3" t="s">
         <v>955</v>
       </c>
       <c r="S286" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>51119</v>
+        <v>48472</v>
       </c>
       <c r="V286" s="4">
-        <v>4.1356200000000003</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W286" s="3" t="s">
         <v>957</v>
       </c>
       <c r="X286" s="4">
-        <v>34106.615152869999</v>
+        <v>27273.951659490001</v>
       </c>
       <c r="Y286" s="4">
-        <v>34106.615151999998</v>
+        <v>27273.951658999998</v>
       </c>
       <c r="Z286" s="6">
-        <v>3.0890000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.9109999999999999E-3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
         <v>958</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>959</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D287" s="4">
-        <v>7590200.4904800002</v>
+        <v>937124.05420000001</v>
       </c>
       <c r="E287" s="5">
-        <v>98.853480000000005</v>
+        <v>99.894760000000005</v>
       </c>
       <c r="F287" s="4">
-        <v>7569206.0591749996</v>
+        <v>937829.33376318996</v>
       </c>
       <c r="G287" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>98.853480000000005</v>
+        <v>99.894760000000005</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>7569206.0591749996</v>
+        <v>937829.33376299997</v>
       </c>
       <c r="N287" s="4">
-        <v>7569206.0591749996</v>
+        <v>937829.33376318996</v>
       </c>
       <c r="O287" s="3" t="s">
         <v>960</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R287" s="3" t="s">
         <v>958</v>
       </c>
       <c r="S287" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>51851</v>
+        <v>48745</v>
       </c>
       <c r="V287" s="4">
-        <v>4.1756200000000003</v>
+        <v>4.3259600000000002</v>
       </c>
       <c r="W287" s="3" t="s">
         <v>961</v>
       </c>
       <c r="X287" s="4">
-        <v>66028.735358449994</v>
+        <v>1691.50891783</v>
       </c>
       <c r="Y287" s="4">
-        <v>66028.735358000005</v>
+        <v>1691.5089170000001</v>
       </c>
       <c r="Z287" s="6">
-        <v>5.9659999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.4299999999999995E-4</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>962</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>963</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D288" s="4">
-        <v>2672290.9504</v>
+        <v>3950397.4702599999</v>
       </c>
       <c r="E288" s="5">
-        <v>95.082819999999998</v>
+        <v>98.884649999999993</v>
       </c>
       <c r="F288" s="4">
-        <v>2564971.5008719298</v>
+        <v>3914001.5717217298</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>95.082819999999998</v>
+        <v>98.884649999999993</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>2564971.5008709999</v>
+        <v>3914001.5717210001</v>
       </c>
       <c r="N288" s="4">
-        <v>2564971.5008719298</v>
+        <v>3914001.5717217298</v>
       </c>
       <c r="O288" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R288" s="3" t="s">
         <v>962</v>
       </c>
       <c r="S288" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>51119</v>
+        <v>48837</v>
       </c>
       <c r="V288" s="4">
-        <v>4.3256199999999998</v>
+        <v>4.3559599999999996</v>
       </c>
       <c r="W288" s="3" t="s">
         <v>964</v>
       </c>
       <c r="X288" s="4">
-        <v>24081.90662681</v>
+        <v>7664.8596462699998</v>
       </c>
       <c r="Y288" s="4">
-        <v>24081.906626</v>
+        <v>7664.8596459999999</v>
       </c>
       <c r="Z288" s="6">
-        <v>2.0209999999999998E-3</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.0999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
         <v>965</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>966</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D289" s="4">
-        <v>938929.6899</v>
+        <v>13281498.635036999</v>
       </c>
       <c r="E289" s="5">
-        <v>99.997649999999993</v>
+        <v>98.312880000000007</v>
       </c>
       <c r="F289" s="4">
-        <v>938907.62505229004</v>
+        <v>13082428.213913601</v>
       </c>
       <c r="G289" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>99.997649999999993</v>
+        <v>98.312880000000007</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>938907.62505200005</v>
+        <v>13082428.213912999</v>
       </c>
       <c r="N289" s="4">
-        <v>938907.62505229004</v>
+        <v>13082428.213913601</v>
       </c>
       <c r="O289" s="3" t="s">
         <v>967</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R289" s="3" t="s">
         <v>965</v>
       </c>
       <c r="S289" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>46230</v>
+        <v>50754</v>
       </c>
       <c r="V289" s="4">
-        <v>4.6802900000000003</v>
+        <v>4.2359600000000004</v>
       </c>
       <c r="W289" s="3" t="s">
         <v>968</v>
       </c>
       <c r="X289" s="4">
-        <v>0</v>
+        <v>25004.398648030001</v>
       </c>
       <c r="Y289" s="4">
-        <v>0</v>
+        <v>25004.398647999999</v>
       </c>
       <c r="Z289" s="6">
-        <v>7.3999999999999999E-4</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0364E-2</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
         <v>969</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>970</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D290" s="4">
-        <v>3324956.6779</v>
+        <v>15540787.619441999</v>
       </c>
       <c r="E290" s="5">
-        <v>98.899680000000004</v>
+        <v>98.638140000000007</v>
       </c>
       <c r="F290" s="4">
-        <v>3301356.35429325</v>
+        <v>15358606.557827899</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>98.899680000000004</v>
+        <v>98.638140000000007</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>3301356.354293</v>
+        <v>15358606.557827</v>
       </c>
       <c r="N290" s="4">
-        <v>3301356.35429325</v>
+        <v>15358606.557827899</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>34</v>
+        <v>971</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R290" s="3" t="s">
         <v>969</v>
       </c>
       <c r="S290" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>47051</v>
+        <v>50936</v>
       </c>
       <c r="V290" s="4">
-        <v>4.2602900000000004</v>
+        <v>4.25596</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="X290" s="4">
-        <v>12984.83971152</v>
+        <v>29462.708660110002</v>
       </c>
       <c r="Y290" s="4">
-        <v>12984.839711000001</v>
+        <v>29462.70866</v>
       </c>
       <c r="Z290" s="6">
-        <v>2.6020000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.2168E-2</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="B291" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D291" s="4">
+        <v>12901588.002826</v>
+      </c>
+      <c r="E291" s="5">
+        <v>97.785049999999998</v>
+      </c>
+      <c r="F291" s="4">
+        <v>12640054.149711</v>
+      </c>
+      <c r="G291" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H291" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J291" s="5">
+        <v>97.785049999999998</v>
+      </c>
+      <c r="K291" s="5">
+        <v>1</v>
+      </c>
+      <c r="L291" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M291" s="4">
+        <v>12640054.149711</v>
+      </c>
+      <c r="N291" s="4">
+        <v>12640054.149711</v>
+      </c>
+      <c r="O291" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P291" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q291" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R291" s="3" t="s">
         <v>973</v>
       </c>
-      <c r="C291" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S291" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>51302</v>
+        <v>50936</v>
       </c>
       <c r="V291" s="4">
-        <v>4.8525999999999998</v>
+        <v>4.2159599999999999</v>
       </c>
       <c r="W291" s="3" t="s">
         <v>975</v>
       </c>
       <c r="X291" s="4">
-        <v>98414.011213220001</v>
+        <v>24229.870353999999</v>
       </c>
       <c r="Y291" s="4">
-        <v>98414.011213000005</v>
+        <v>24229.870353999999</v>
       </c>
       <c r="Z291" s="6">
-        <v>7.0540000000000004E-3</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:26" x14ac:dyDescent="0.3">
+        <v>1.0014E-2</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
         <v>976</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>977</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D292" s="4">
-        <v>5843931.6395220002</v>
+        <v>6197241.9466700004</v>
       </c>
       <c r="E292" s="5">
-        <v>100.3917</v>
+        <v>98.06183</v>
       </c>
       <c r="F292" s="4">
-        <v>5904407.3420762103</v>
+        <v>6087956.8212779397</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>100.3917</v>
+        <v>98.06183</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>5904407.3420759998</v>
+        <v>6087956.821277</v>
       </c>
       <c r="N292" s="4">
-        <v>5904407.3420762103</v>
+        <v>6087956.8212779397</v>
       </c>
       <c r="O292" s="3" t="s">
         <v>978</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R292" s="3" t="s">
         <v>976</v>
       </c>
       <c r="S292" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>46868</v>
+        <v>51119</v>
       </c>
       <c r="V292" s="4">
-        <v>5.6302899999999996</v>
+        <v>4.1959600000000004</v>
       </c>
       <c r="W292" s="3" t="s">
         <v>979</v>
       </c>
       <c r="X292" s="4">
-        <v>37585.022322210003</v>
+        <v>10827.95884571</v>
       </c>
       <c r="Y292" s="4">
-        <v>37585.022321999997</v>
+        <v>10827.958844999999</v>
       </c>
       <c r="Z292" s="6">
-        <v>4.6540000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.823E-3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
         <v>980</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>981</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D293" s="4">
-        <v>1150000</v>
+        <v>3687634.156647</v>
       </c>
       <c r="E293" s="5">
-        <v>89.904570000000007</v>
+        <v>98.080510000000004</v>
       </c>
       <c r="F293" s="4">
-        <v>1036058.8050000001</v>
+        <v>3623293.5041195001</v>
       </c>
       <c r="G293" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>89.904570000000007</v>
+        <v>98.080510000000004</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>1036058.8050000001</v>
+        <v>3623293.5041189999</v>
       </c>
       <c r="N293" s="4">
-        <v>1036058.8050000001</v>
+        <v>3623293.5041195001</v>
       </c>
       <c r="O293" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>982</v>
+        <v>943</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R293" s="3" t="s">
         <v>980</v>
       </c>
       <c r="S293" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>53220</v>
+        <v>51119</v>
       </c>
       <c r="V293" s="4">
-        <v>4.5</v>
+        <v>4.1259600000000001</v>
       </c>
       <c r="W293" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="X293" s="4">
+        <v>6443.1163459199997</v>
+      </c>
+      <c r="Y293" s="4">
+        <v>6443.1163450000004</v>
+      </c>
+      <c r="Z293" s="6">
+        <v>2.8700000000000002E-3</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A294" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="X293" s="4">
-[...10 lines deleted...]
-      <c r="A294" s="3" t="s">
+      <c r="B294" s="3" t="s">
         <v>984</v>
       </c>
-      <c r="B294" s="3" t="s">
+      <c r="C294" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D294" s="4">
+        <v>6883022.2999999998</v>
+      </c>
+      <c r="E294" s="5">
+        <v>98.758049999999997</v>
+      </c>
+      <c r="F294" s="4">
+        <v>6810312.33146796</v>
+      </c>
+      <c r="G294" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H294" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I294" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J294" s="5">
+        <v>98.758049999999997</v>
+      </c>
+      <c r="K294" s="5">
+        <v>1</v>
+      </c>
+      <c r="L294" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M294" s="4">
+        <v>6810312.3314669998</v>
+      </c>
+      <c r="N294" s="4">
+        <v>6810312.33146796</v>
+      </c>
+      <c r="O294" s="3" t="s">
         <v>985</v>
       </c>
-      <c r="C294" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P294" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="S294" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>47051</v>
+        <v>51851</v>
       </c>
       <c r="V294" s="4">
-        <v>5.5802899999999998</v>
+        <v>4.1659600000000001</v>
       </c>
       <c r="W294" s="3" t="s">
         <v>986</v>
       </c>
       <c r="X294" s="4">
-        <v>39619.027811699998</v>
+        <v>12773.726922809999</v>
       </c>
       <c r="Y294" s="4">
-        <v>39619.027811</v>
+        <v>12773.726922</v>
       </c>
       <c r="Z294" s="6">
-        <v>4.9160000000000002E-3</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.3949999999999996E-3</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
         <v>987</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>988</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D295" s="4">
-        <v>13674624.025216</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E295" s="5">
-        <v>98.942740000000001</v>
+        <v>95.154520000000005</v>
       </c>
       <c r="F295" s="4">
-        <v>13593102.7426941</v>
+        <v>2547943.1002702801</v>
       </c>
       <c r="G295" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>98.942740000000001</v>
+        <v>95.154520000000005</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>13593102.742694</v>
+        <v>2547943.1002699998</v>
       </c>
       <c r="N295" s="4">
-        <v>13593102.7426941</v>
+        <v>2547943.1002702801</v>
       </c>
       <c r="O295" s="3" t="s">
-        <v>989</v>
+        <v>34</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R295" s="3" t="s">
         <v>987</v>
       </c>
       <c r="S295" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>47508</v>
+        <v>51119</v>
       </c>
       <c r="V295" s="4">
-        <v>5.0302899999999999</v>
+        <v>4.3159599999999996</v>
       </c>
       <c r="W295" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="X295" s="4">
+        <v>5137.4734137200003</v>
+      </c>
+      <c r="Y295" s="4">
+        <v>5137.4734129999997</v>
+      </c>
+      <c r="Z295" s="6">
+        <v>2.0179999999999998E-3</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A296" s="3" t="s">
         <v>990</v>
       </c>
-      <c r="X295" s="4">
-[...10 lines deleted...]
-      <c r="A296" s="3" t="s">
+      <c r="B296" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="B296" s="3" t="s">
+      <c r="C296" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D296" s="4">
+        <v>938929.6899</v>
+      </c>
+      <c r="E296" s="5">
+        <v>99.997470000000007</v>
+      </c>
+      <c r="F296" s="4">
+        <v>938905.93497884995</v>
+      </c>
+      <c r="G296" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H296" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J296" s="5">
+        <v>99.997470000000007</v>
+      </c>
+      <c r="K296" s="5">
+        <v>1</v>
+      </c>
+      <c r="L296" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M296" s="4">
+        <v>938905.934978</v>
+      </c>
+      <c r="N296" s="4">
+        <v>938905.93497884995</v>
+      </c>
+      <c r="O296" s="3" t="s">
         <v>992</v>
       </c>
-      <c r="C296" s="3" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P296" s="3" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="S296" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>51789</v>
+        <v>46230</v>
       </c>
       <c r="V296" s="4">
-        <v>8.4915699999999994</v>
+        <v>4.6802900000000003</v>
       </c>
       <c r="W296" s="3" t="s">
         <v>993</v>
       </c>
       <c r="X296" s="4">
-        <v>11010.58068581</v>
+        <v>0</v>
       </c>
       <c r="Y296" s="4">
-        <v>11010.580685000001</v>
+        <v>0</v>
       </c>
       <c r="Z296" s="6">
-        <v>2.5639999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.4299999999999995E-4</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
         <v>994</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>995</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D297" s="4">
-        <v>6897862.5860540001</v>
+        <v>3324956.6779</v>
       </c>
       <c r="E297" s="5">
-        <v>97.361159999999998</v>
+        <v>99.286439999999999</v>
       </c>
       <c r="F297" s="4">
-        <v>6722478.2217272501</v>
+        <v>3326807.3164609498</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>97.361159999999998</v>
+        <v>99.286439999999999</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>6722478.2217269996</v>
+        <v>3326807.3164599999</v>
       </c>
       <c r="N297" s="4">
-        <v>6722478.2217272501</v>
+        <v>3326807.3164609498</v>
       </c>
       <c r="O297" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>982</v>
+        <v>943</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R297" s="3" t="s">
         <v>994</v>
       </c>
       <c r="S297" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>55899</v>
+        <v>47051</v>
       </c>
       <c r="V297" s="4">
-        <v>2.31</v>
+        <v>4.2602900000000004</v>
       </c>
       <c r="W297" s="3" t="s">
         <v>996</v>
       </c>
       <c r="X297" s="4">
-        <v>6639.1927390800001</v>
+        <v>25576.199431770001</v>
       </c>
       <c r="Y297" s="4">
-        <v>6639.1927390000001</v>
+        <v>25576.199431000001</v>
       </c>
       <c r="Z297" s="6">
-        <v>5.2989999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.6350000000000002E-3</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
         <v>997</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>998</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D298" s="4">
-        <v>1000</v>
+        <v>8369501.83292</v>
       </c>
       <c r="E298" s="5">
-        <v>29553.533100000001</v>
+        <v>99.144159999999999</v>
       </c>
       <c r="F298" s="4">
-        <v>295535.33100000001</v>
+        <v>8315922.88603066</v>
       </c>
       <c r="G298" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>29553.533100000001</v>
+        <v>99.144159999999999</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>295535.33100000001</v>
+        <v>8315922.8860299997</v>
       </c>
       <c r="N298" s="4">
-        <v>295535.33100000001</v>
+        <v>8315922.88603066</v>
       </c>
       <c r="O298" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>982</v>
+        <v>999</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R298" s="3" t="s">
         <v>997</v>
       </c>
       <c r="S298" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
+        <v>51302</v>
+      </c>
+      <c r="V298" s="4">
+        <v>4.7983500000000001</v>
+      </c>
+      <c r="W298" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="X298" s="4">
+        <v>18050.597597520002</v>
+      </c>
+      <c r="Y298" s="4">
+        <v>18050.597597</v>
+      </c>
+      <c r="Z298" s="6">
+        <v>6.5880000000000001E-3</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A299" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D299" s="4">
+        <v>5843931.6395220002</v>
+      </c>
+      <c r="E299" s="5">
+        <v>100.36002999999999</v>
+      </c>
+      <c r="F299" s="4">
+        <v>5939002.6511778096</v>
+      </c>
+      <c r="G299" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H299" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I299" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J299" s="5">
+        <v>100.36002999999999</v>
+      </c>
+      <c r="K299" s="5">
+        <v>1</v>
+      </c>
+      <c r="L299" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M299" s="4">
+        <v>5939002.6511770003</v>
+      </c>
+      <c r="N299" s="4">
+        <v>5939002.6511778096</v>
+      </c>
+      <c r="O299" s="3" t="s">
+        <v>1003</v>
+      </c>
+      <c r="P299" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q299" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R299" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="S299" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T299" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U299" s="2">
+        <v>46868</v>
+      </c>
+      <c r="V299" s="4">
+        <v>5.6302899999999996</v>
+      </c>
+      <c r="W299" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="X299" s="4">
+        <v>74031.10457404</v>
+      </c>
+      <c r="Y299" s="4">
+        <v>74031.104573999997</v>
+      </c>
+      <c r="Z299" s="6">
+        <v>4.705E-3</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A300" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D300" s="4">
+        <v>1150000</v>
+      </c>
+      <c r="E300" s="5">
+        <v>89.807460000000006</v>
+      </c>
+      <c r="F300" s="4">
+        <v>1035085.79</v>
+      </c>
+      <c r="G300" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H300" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J300" s="5">
+        <v>89.807460000000006</v>
+      </c>
+      <c r="K300" s="5">
+        <v>1</v>
+      </c>
+      <c r="L300" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M300" s="4">
+        <v>1035085.79</v>
+      </c>
+      <c r="N300" s="4">
+        <v>1035085.79</v>
+      </c>
+      <c r="O300" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P300" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="Q300" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R300" s="3" t="s">
+        <v>1005</v>
+      </c>
+      <c r="S300" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T300" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U300" s="2">
+        <v>53220</v>
+      </c>
+      <c r="V300" s="4">
+        <v>4.5</v>
+      </c>
+      <c r="W300" s="3" t="s">
+        <v>1008</v>
+      </c>
+      <c r="X300" s="4">
+        <v>2300</v>
+      </c>
+      <c r="Y300" s="4">
+        <v>2300</v>
+      </c>
+      <c r="Z300" s="6">
+        <v>8.1999999999999998E-4</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A301" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D301" s="4">
+        <v>6204405.5406240001</v>
+      </c>
+      <c r="E301" s="5">
+        <v>99.920580000000001</v>
+      </c>
+      <c r="F301" s="4">
+        <v>6277515.4807662303</v>
+      </c>
+      <c r="G301" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H301" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I301" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J301" s="5">
+        <v>99.920580000000001</v>
+      </c>
+      <c r="K301" s="5">
+        <v>1</v>
+      </c>
+      <c r="L301" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M301" s="4">
+        <v>6277515.4807660002</v>
+      </c>
+      <c r="N301" s="4">
+        <v>6277515.4807662303</v>
+      </c>
+      <c r="O301" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P301" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q301" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R301" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="S301" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T301" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U301" s="2">
+        <v>46959</v>
+      </c>
+      <c r="V301" s="4">
+        <v>5.5802899999999998</v>
+      </c>
+      <c r="W301" s="3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="X301" s="4">
+        <v>78037.479023039996</v>
+      </c>
+      <c r="Y301" s="4">
+        <v>78037.479023000007</v>
+      </c>
+      <c r="Z301" s="6">
+        <v>4.973E-3</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A302" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D302" s="4">
+        <v>13674624.025216</v>
+      </c>
+      <c r="E302" s="5">
+        <v>99.000609999999995</v>
+      </c>
+      <c r="F302" s="4">
+        <v>13662160.5360511</v>
+      </c>
+      <c r="G302" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H302" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I302" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J302" s="5">
+        <v>99.000609999999995</v>
+      </c>
+      <c r="K302" s="5">
+        <v>1</v>
+      </c>
+      <c r="L302" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M302" s="4">
+        <v>13662160.536051</v>
+      </c>
+      <c r="N302" s="4">
+        <v>13662160.5360511</v>
+      </c>
+      <c r="O302" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="P302" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q302" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R302" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="S302" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T302" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U302" s="2">
+        <v>47508</v>
+      </c>
+      <c r="V302" s="4">
+        <v>5.0302899999999999</v>
+      </c>
+      <c r="W302" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="X302" s="4">
+        <v>124199.33588076</v>
+      </c>
+      <c r="Y302" s="4">
+        <v>124199.33588</v>
+      </c>
+      <c r="Z302" s="6">
+        <v>1.0824E-2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A303" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D303" s="4">
+        <v>4343652.3084800001</v>
+      </c>
+      <c r="E303" s="5">
+        <v>103.72</v>
+      </c>
+      <c r="F303" s="4">
+        <v>4521625.9714328796</v>
+      </c>
+      <c r="G303" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H303" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I303" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J303" s="5">
+        <v>103.72</v>
+      </c>
+      <c r="K303" s="5">
+        <v>1</v>
+      </c>
+      <c r="L303" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M303" s="4">
+        <v>4521625.9714320004</v>
+      </c>
+      <c r="N303" s="4">
+        <v>4521625.9714328796</v>
+      </c>
+      <c r="O303" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P303" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q303" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R303" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="S303" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T303" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U303" s="2">
+        <v>51789</v>
+      </c>
+      <c r="V303" s="4">
+        <v>8.4898699999999998</v>
+      </c>
+      <c r="W303" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="X303" s="4">
+        <v>16389.79707742</v>
+      </c>
+      <c r="Y303" s="4">
+        <v>16389.797076999999</v>
+      </c>
+      <c r="Z303" s="6">
+        <v>3.5820000000000001E-3</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A304" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D304" s="4">
+        <v>5903431.2519049998</v>
+      </c>
+      <c r="E304" s="5">
+        <v>96.994389999999996</v>
+      </c>
+      <c r="F304" s="4">
+        <v>5732057.98793991</v>
+      </c>
+      <c r="G304" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H304" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I304" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J304" s="5">
+        <v>96.994389999999996</v>
+      </c>
+      <c r="K304" s="5">
+        <v>1</v>
+      </c>
+      <c r="L304" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M304" s="4">
+        <v>5732057.9879390001</v>
+      </c>
+      <c r="N304" s="4">
+        <v>5732057.98793991</v>
+      </c>
+      <c r="O304" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P304" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="Q304" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R304" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="S304" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T304" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U304" s="2">
+        <v>55899</v>
+      </c>
+      <c r="V304" s="4">
+        <v>2.31</v>
+      </c>
+      <c r="W304" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="X304" s="4">
+        <v>6060.85608529</v>
+      </c>
+      <c r="Y304" s="4">
+        <v>6060.8560850000003</v>
+      </c>
+      <c r="Z304" s="6">
+        <v>4.5409999999999999E-3</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A305" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D305" s="4">
+        <v>1000</v>
+      </c>
+      <c r="E305" s="5">
+        <v>7500</v>
+      </c>
+      <c r="F305" s="4">
+        <v>75000</v>
+      </c>
+      <c r="G305" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H305" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I305" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J305" s="5">
+        <v>7500</v>
+      </c>
+      <c r="K305" s="5">
+        <v>1</v>
+      </c>
+      <c r="L305" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M305" s="4">
+        <v>75000</v>
+      </c>
+      <c r="N305" s="4">
+        <v>75000</v>
+      </c>
+      <c r="O305" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P305" s="3" t="s">
+        <v>1007</v>
+      </c>
+      <c r="Q305" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R305" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S305" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T305" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U305" s="2">
         <v>57269</v>
       </c>
-      <c r="V298" s="4">
+      <c r="V305" s="4">
         <v>0</v>
       </c>
-      <c r="W298" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X298" s="4">
+      <c r="W305" s="3" t="s">
+        <v>1024</v>
+      </c>
+      <c r="X305" s="4">
         <v>0</v>
       </c>
-      <c r="Y298" s="4">
+      <c r="Y305" s="4">
         <v>0</v>
       </c>
-      <c r="Z298" s="6">
-[...64 lines deleted...]
-      <c r="U299" s="2">
+      <c r="Z305" s="6">
+        <v>5.8999999999999998E-5</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A306" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D306" s="4">
+        <v>803776.28214000002</v>
+      </c>
+      <c r="E306" s="5">
+        <v>97.952889999999996</v>
+      </c>
+      <c r="F306" s="4">
+        <v>787946.74151133001</v>
+      </c>
+      <c r="G306" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H306" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I306" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J306" s="5">
+        <v>97.952889999999996</v>
+      </c>
+      <c r="K306" s="5">
+        <v>1</v>
+      </c>
+      <c r="L306" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M306" s="4">
+        <v>787946.74151099997</v>
+      </c>
+      <c r="N306" s="4">
+        <v>787946.74151133001</v>
+      </c>
+      <c r="O306" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P306" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="Q306" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R306" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="S306" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T306" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U306" s="2">
         <v>49304</v>
       </c>
-      <c r="V299" s="4">
-[...25 lines deleted...]
-      <c r="D300" s="4">
+      <c r="V306" s="4">
+        <v>4.66282</v>
+      </c>
+      <c r="W306" s="3" t="s">
+        <v>1028</v>
+      </c>
+      <c r="X306" s="4">
+        <v>624.64402065000002</v>
+      </c>
+      <c r="Y306" s="4">
+        <v>624.64401999999995</v>
+      </c>
+      <c r="Z306" s="6">
+        <v>6.2399999999999999E-4</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A307" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D307" s="4">
         <v>454048.25873399997</v>
       </c>
-      <c r="E300" s="5">
-[...47 lines deleted...]
-      <c r="U300" s="2">
+      <c r="E307" s="5">
+        <v>99.993700000000004</v>
+      </c>
+      <c r="F307" s="4">
+        <v>458638.99538262002</v>
+      </c>
+      <c r="G307" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H307" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I307" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J307" s="5">
+        <v>99.993700000000004</v>
+      </c>
+      <c r="K307" s="5">
+        <v>1</v>
+      </c>
+      <c r="L307" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M307" s="4">
+        <v>458638.99538199999</v>
+      </c>
+      <c r="N307" s="4">
+        <v>458638.99538262002</v>
+      </c>
+      <c r="O307" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P307" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="Q307" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R307" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="S307" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T307" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U307" s="2">
         <v>47956</v>
       </c>
-      <c r="V300" s="4">
+      <c r="V307" s="4">
         <v>5.0868399999999996</v>
       </c>
-      <c r="W300" s="3" t="s">
-[...73 lines deleted...]
-      <c r="U301" s="2">
+      <c r="W307" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="X307" s="4">
+        <v>4619.3416889199998</v>
+      </c>
+      <c r="Y307" s="4">
+        <v>4619.3416880000004</v>
+      </c>
+      <c r="Z307" s="6">
+        <v>3.6299999999999999E-4</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A308" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D308" s="4">
+        <v>3566047.0218239999</v>
+      </c>
+      <c r="E308" s="5">
+        <v>79.598870000000005</v>
+      </c>
+      <c r="F308" s="4">
+        <v>2838533.1330405599</v>
+      </c>
+      <c r="G308" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H308" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I308" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J308" s="5">
+        <v>79.598870000000005</v>
+      </c>
+      <c r="K308" s="5">
+        <v>1</v>
+      </c>
+      <c r="L308" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M308" s="4">
+        <v>2838533.1330400002</v>
+      </c>
+      <c r="N308" s="4">
+        <v>2838533.1330405599</v>
+      </c>
+      <c r="O308" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="P308" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="Q308" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R308" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="S308" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T308" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U308" s="2">
         <v>49454</v>
       </c>
-      <c r="V301" s="4">
-[...541 lines deleted...]
-      <c r="P308" s="3" t="s">
+      <c r="V308" s="4">
+        <v>5.1442300000000003</v>
+      </c>
+      <c r="W308" s="3" t="s">
         <v>1037</v>
       </c>
-      <c r="Q308" s="3" t="s">
-[...17 lines deleted...]
-      <c r="W308" s="3" t="s">
+      <c r="X308" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y308" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z308" s="6">
+        <v>2.248E-3</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A309" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="X308" s="4">
-[...10 lines deleted...]
-      <c r="A309" s="3" t="s">
+      <c r="B309" s="3" t="s">
         <v>1039</v>
       </c>
-      <c r="B309" s="3" t="s">
+      <c r="C309" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D309" s="4">
+        <v>2864769.5086400001</v>
+      </c>
+      <c r="E309" s="5">
+        <v>91.510429999999999</v>
+      </c>
+      <c r="F309" s="4">
+        <v>2623512.2855729</v>
+      </c>
+      <c r="G309" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H309" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I309" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J309" s="5">
+        <v>91.510429999999999</v>
+      </c>
+      <c r="K309" s="5">
+        <v>1</v>
+      </c>
+      <c r="L309" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M309" s="4">
+        <v>2623512.2855719998</v>
+      </c>
+      <c r="N309" s="4">
+        <v>2623512.2855729</v>
+      </c>
+      <c r="O309" s="3" t="s">
         <v>1040</v>
-      </c>
-[...37 lines deleted...]
-        <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
         <v>1041</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="S309" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>50603</v>
+        <v>50065</v>
       </c>
       <c r="V309" s="4">
-        <v>1.4990000000000001</v>
+        <v>4.0828199999999999</v>
       </c>
       <c r="W309" s="3" t="s">
         <v>1042</v>
       </c>
       <c r="X309" s="4">
-        <v>15333.683565810001</v>
+        <v>1949.38970754</v>
       </c>
       <c r="Y309" s="4">
-        <v>15333.683564999999</v>
+        <v>1949.389707</v>
       </c>
       <c r="Z309" s="6">
-        <v>9.979E-3</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.078E-3</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
         <v>1043</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D310" s="4">
-        <v>9114016.9958909992</v>
+        <v>7498338.13038</v>
       </c>
       <c r="E310" s="5">
-        <v>95.535439999999994</v>
+        <v>42.959510000000002</v>
       </c>
       <c r="F310" s="4">
-        <v>8717996.8559895102</v>
+        <v>3226289.2269509002</v>
       </c>
       <c r="G310" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>95.535439999999994</v>
+        <v>42.959510000000002</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>8717996.8559889998</v>
+        <v>3226289.22695</v>
       </c>
       <c r="N310" s="4">
-        <v>8717996.8559895102</v>
+        <v>3226289.2269509002</v>
       </c>
       <c r="O310" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R310" s="3" t="s">
         <v>1043</v>
       </c>
       <c r="S310" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>51091</v>
+        <v>57735</v>
       </c>
       <c r="V310" s="4">
-        <v>1.482</v>
+        <v>4.3028199999999996</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="X310" s="4">
-        <v>10880.617290259999</v>
+        <v>5039.9079964900002</v>
       </c>
       <c r="Y310" s="4">
-        <v>10880.61729</v>
+        <v>5039.9079959999999</v>
       </c>
       <c r="Z310" s="6">
-        <v>6.8719999999999996E-3</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.5560000000000001E-3</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B311" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D311" s="4">
+        <v>175899.06392300001</v>
+      </c>
+      <c r="E311" s="5">
+        <v>99.997110000000006</v>
+      </c>
+      <c r="F311" s="4">
+        <v>176035.07552906001</v>
+      </c>
+      <c r="G311" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H311" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I311" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J311" s="5">
+        <v>99.997110000000006</v>
+      </c>
+      <c r="K311" s="5">
+        <v>1</v>
+      </c>
+      <c r="L311" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M311" s="4">
+        <v>176035.07552899999</v>
+      </c>
+      <c r="N311" s="4">
+        <v>176035.07552906001</v>
+      </c>
+      <c r="O311" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P311" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="Q311" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R311" s="3" t="s">
         <v>1047</v>
       </c>
-      <c r="C311" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S311" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>48694</v>
+        <v>53352</v>
       </c>
       <c r="V311" s="4">
-        <v>4.7165900000000001</v>
+        <v>4.8128200000000003</v>
       </c>
       <c r="W311" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="X311" s="4">
+        <v>141.09508880999999</v>
+      </c>
+      <c r="Y311" s="4">
+        <v>141.095088</v>
+      </c>
+      <c r="Z311" s="6">
+        <v>1.3899999999999999E-4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A312" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D312" s="4">
+        <v>6483621.4317450002</v>
+      </c>
+      <c r="E312" s="5">
+        <v>97.501750000000001</v>
+      </c>
+      <c r="F312" s="4">
+        <v>6321644.3593264297</v>
+      </c>
+      <c r="G312" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H312" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I312" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J312" s="5">
+        <v>97.501750000000001</v>
+      </c>
+      <c r="K312" s="5">
+        <v>1</v>
+      </c>
+      <c r="L312" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M312" s="4">
+        <v>6321644.3593260003</v>
+      </c>
+      <c r="N312" s="4">
+        <v>6321644.3593264297</v>
+      </c>
+      <c r="O312" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P312" s="3" t="s">
         <v>1049</v>
       </c>
-      <c r="X311" s="4">
-[...13 lines deleted...]
-      <c r="B312" s="3" t="s">
+      <c r="Q312" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R312" s="3" t="s">
         <v>1051</v>
       </c>
-      <c r="C312" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S312" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>53373</v>
+        <v>59130</v>
       </c>
       <c r="V312" s="4">
-        <v>6.726</v>
+        <v>1.05</v>
       </c>
       <c r="W312" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="X312" s="4">
-        <v>5249.6917737499998</v>
+        <v>0</v>
       </c>
       <c r="Y312" s="4">
-        <v>5249.6917729999996</v>
+        <v>0</v>
       </c>
       <c r="Z312" s="6">
-        <v>7.5100000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.0080000000000003E-3</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D313" s="4">
-        <v>3391461.0468649999</v>
+        <v>6900000</v>
       </c>
       <c r="E313" s="5">
-        <v>90.060789999999997</v>
+        <v>99.369</v>
       </c>
       <c r="F313" s="4">
-        <v>3061261.2772740298</v>
+        <v>6864747.0547500001</v>
       </c>
       <c r="G313" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>90.060789999999997</v>
+        <v>99.369</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>3061261.277274</v>
+        <v>6864747.0547500001</v>
       </c>
       <c r="N313" s="4">
-        <v>3061261.2772740298</v>
+        <v>6864747.0547500001</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R313" s="3" t="s">
         <v>1054</v>
       </c>
       <c r="S313" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
-        <v>55513</v>
+        <v>59130</v>
       </c>
       <c r="V313" s="4">
-        <v>2.52</v>
+        <v>4.8035100000000002</v>
       </c>
       <c r="W313" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="X313" s="4">
+        <v>8286.0547499999993</v>
+      </c>
+      <c r="Y313" s="4">
+        <v>8286.0547499999993</v>
+      </c>
+      <c r="Z313" s="6">
+        <v>5.4380000000000001E-3</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A314" s="3" t="s">
         <v>1057</v>
       </c>
-      <c r="X313" s="4">
-[...10 lines deleted...]
-      <c r="A314" s="3" t="s">
+      <c r="B314" s="3" t="s">
         <v>1058</v>
       </c>
-      <c r="B314" s="3" t="s">
+      <c r="C314" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D314" s="4">
+        <v>17741000</v>
+      </c>
+      <c r="E314" s="5">
+        <v>98.935720000000003</v>
+      </c>
+      <c r="F314" s="4">
+        <v>17575043.190427501</v>
+      </c>
+      <c r="G314" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H314" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I314" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J314" s="5">
+        <v>98.935720000000003</v>
+      </c>
+      <c r="K314" s="5">
+        <v>1</v>
+      </c>
+      <c r="L314" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M314" s="4">
+        <v>17575043.190427002</v>
+      </c>
+      <c r="N314" s="4">
+        <v>17575043.190427501</v>
+      </c>
+      <c r="O314" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P314" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="Q314" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R314" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="S314" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T314" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U314" s="2">
+        <v>59130</v>
+      </c>
+      <c r="V314" s="4">
+        <v>5.1535099999999998</v>
+      </c>
+      <c r="W314" s="3" t="s">
         <v>1059</v>
       </c>
-      <c r="C314" s="3" t="s">
-[...59 lines deleted...]
-      <c r="W314" s="3" t="s">
+      <c r="X314" s="4">
+        <v>22857.1052275</v>
+      </c>
+      <c r="Y314" s="4">
+        <v>22857.105227</v>
+      </c>
+      <c r="Z314" s="6">
+        <v>1.3924000000000001E-2</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A315" s="3" t="s">
         <v>1060</v>
       </c>
-      <c r="X314" s="4">
-[...10 lines deleted...]
-      <c r="A315" s="3" t="s">
+      <c r="B315" s="3" t="s">
         <v>1061</v>
       </c>
-      <c r="B315" s="3" t="s">
+      <c r="C315" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D315" s="4">
+        <v>9795588.6999999993</v>
+      </c>
+      <c r="E315" s="5">
+        <v>97.651700000000005</v>
+      </c>
+      <c r="F315" s="4">
+        <v>9565558.8905579001</v>
+      </c>
+      <c r="G315" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H315" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I315" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J315" s="5">
+        <v>97.651700000000005</v>
+      </c>
+      <c r="K315" s="5">
+        <v>1</v>
+      </c>
+      <c r="L315" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M315" s="4">
+        <v>9565558.8905570004</v>
+      </c>
+      <c r="N315" s="4">
+        <v>9565558.8905579001</v>
+      </c>
+      <c r="O315" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P315" s="3" t="s">
         <v>1062</v>
       </c>
-      <c r="C315" s="3" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="Q315" s="3" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="S315" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>55574</v>
+        <v>51822</v>
       </c>
       <c r="V315" s="4">
-        <v>3.38</v>
+        <v>4.3</v>
       </c>
       <c r="W315" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="X315" s="4">
-        <v>6168.9647607999996</v>
+        <v>0</v>
       </c>
       <c r="Y315" s="4">
-        <v>6168.9647599999998</v>
+        <v>0</v>
       </c>
       <c r="Z315" s="6">
-        <v>1.586E-3</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.5779999999999997E-3</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>1065</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D316" s="4">
-        <v>1230174.9985529999</v>
+        <v>9048342.3674010001</v>
       </c>
       <c r="E316" s="5">
-        <v>100.14830000000001</v>
+        <v>95.575000000000003</v>
       </c>
       <c r="F316" s="4">
-        <v>1238884.0087870499</v>
+        <v>8647953.2176435106</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>100.14830000000001</v>
+        <v>95.575000000000003</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>1238884.0087870001</v>
+        <v>8647953.2176430002</v>
       </c>
       <c r="N316" s="4">
-        <v>1238884.0087870499</v>
+        <v>8647953.2176435106</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
         <v>1066</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R316" s="3" t="s">
         <v>1064</v>
       </c>
       <c r="S316" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>48047</v>
+        <v>51091</v>
       </c>
       <c r="V316" s="4">
-        <v>5.0368399999999998</v>
+        <v>1.482</v>
       </c>
       <c r="W316" s="3" t="s">
         <v>1067</v>
       </c>
       <c r="X316" s="4">
-        <v>6884.6607107899999</v>
+        <v>0</v>
       </c>
       <c r="Y316" s="4">
-        <v>6884.6607100000001</v>
+        <v>0</v>
       </c>
       <c r="Z316" s="6">
-        <v>9.7599999999999998E-4</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:26" x14ac:dyDescent="0.3">
+        <v>6.8510000000000003E-3</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>1069</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D317" s="4">
-        <v>1114491.8640000001</v>
+        <v>4353034.6859600004</v>
       </c>
       <c r="E317" s="5">
-        <v>100.05500000000001</v>
+        <v>100.0363</v>
       </c>
       <c r="F317" s="4">
-        <v>1119435.9263699199</v>
+        <v>4391685.5650930703</v>
       </c>
       <c r="G317" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>100.05500000000001</v>
+        <v>100.0363</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>1119435.926369</v>
+        <v>4391685.5650930004</v>
       </c>
       <c r="N317" s="4">
-        <v>1119435.9263699199</v>
+        <v>4391685.5650930703</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R317" s="3" t="s">
         <v>1068</v>
       </c>
       <c r="S317" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>48425</v>
+        <v>48694</v>
       </c>
       <c r="V317" s="4">
-        <v>4.6633899999999997</v>
+        <v>4.7165900000000001</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="X317" s="4">
-        <v>4331.0918447200002</v>
+        <v>37070.727542070003</v>
       </c>
       <c r="Y317" s="4">
-        <v>4331.0918439999996</v>
+        <v>37070.727542000001</v>
       </c>
       <c r="Z317" s="6">
-        <v>8.8199999999999997E-4</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:26" x14ac:dyDescent="0.3">
+        <v>3.4789999999999999E-3</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="B318" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D318" s="4">
+        <v>924812.29140300001</v>
+      </c>
+      <c r="E318" s="5">
+        <v>97.776610000000005</v>
+      </c>
+      <c r="F318" s="4">
+        <v>904250.10739717004</v>
+      </c>
+      <c r="G318" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H318" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I318" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J318" s="5">
+        <v>97.776610000000005</v>
+      </c>
+      <c r="K318" s="5">
+        <v>1</v>
+      </c>
+      <c r="L318" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M318" s="4">
+        <v>904250.10739699996</v>
+      </c>
+      <c r="N318" s="4">
+        <v>904250.10739717004</v>
+      </c>
+      <c r="O318" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P318" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="Q318" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R318" s="3" t="s">
         <v>1072</v>
       </c>
-      <c r="C318" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S318" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>61112</v>
+        <v>53373</v>
       </c>
       <c r="V318" s="4">
-        <v>4.8</v>
+        <v>6.726</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="X318" s="4">
-        <v>13264.09639857</v>
+        <v>0</v>
       </c>
       <c r="Y318" s="4">
-        <v>13264.096398</v>
+        <v>0</v>
       </c>
       <c r="Z318" s="6">
-        <v>3.3430000000000001E-3</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.1599999999999995E-4</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="B319" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D319" s="4">
+        <v>3325862.885855</v>
+      </c>
+      <c r="E319" s="5">
+        <v>84.012140000000002</v>
+      </c>
+      <c r="F319" s="4">
+        <v>2794128.5838725399</v>
+      </c>
+      <c r="G319" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H319" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J319" s="5">
+        <v>84.012140000000002</v>
+      </c>
+      <c r="K319" s="5">
+        <v>1</v>
+      </c>
+      <c r="L319" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M319" s="4">
+        <v>2794128.5838720002</v>
+      </c>
+      <c r="N319" s="4">
+        <v>2794128.5838725399</v>
+      </c>
+      <c r="O319" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P319" s="3" t="s">
+        <v>1078</v>
+      </c>
+      <c r="Q319" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R319" s="3" t="s">
         <v>1076</v>
       </c>
-      <c r="C319" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="S319" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>46924</v>
+        <v>55513</v>
       </c>
       <c r="V319" s="4">
-        <v>5.0199999999999996</v>
+        <v>2.52</v>
       </c>
       <c r="W319" s="3" t="s">
         <v>1079</v>
       </c>
       <c r="X319" s="4">
-        <v>1316.2242989199999</v>
+        <v>0</v>
       </c>
       <c r="Y319" s="4">
-        <v>1316.2242980000001</v>
+        <v>0</v>
       </c>
       <c r="Z319" s="6">
-        <v>7.4700000000000005E-4</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:26" x14ac:dyDescent="0.3">
+        <v>2.2130000000000001E-3</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>1081</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D320" s="4">
-        <v>3621000</v>
+        <v>1188330.3559999999</v>
       </c>
       <c r="E320" s="5">
-        <v>100.50026</v>
+        <v>80.844279999999998</v>
       </c>
       <c r="F320" s="4">
-        <v>3643771.4229333298</v>
+        <v>960697.12032963999</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>100.50026</v>
+        <v>80.844279999999998</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>3643771.4229330001</v>
+        <v>960697.12032900006</v>
       </c>
       <c r="N320" s="4">
-        <v>3643771.4229333298</v>
+        <v>960697.12032963999</v>
       </c>
       <c r="O320" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R320" s="3" t="s">
         <v>1080</v>
       </c>
       <c r="S320" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
-        <v>47319</v>
+        <v>55513</v>
       </c>
       <c r="V320" s="4">
-        <v>4.63</v>
+        <v>3.81</v>
       </c>
       <c r="W320" s="3" t="s">
         <v>1082</v>
       </c>
       <c r="X320" s="4">
-        <v>4657.0083333299999</v>
+        <v>0</v>
       </c>
       <c r="Y320" s="4">
-        <v>4657.0083329999998</v>
+        <v>0</v>
       </c>
       <c r="Z320" s="6">
-        <v>2.872E-3</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.6099999999999996E-4</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>1084</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D321" s="4">
-        <v>799791.10683199996</v>
+        <v>2237246.2420000001</v>
       </c>
       <c r="E321" s="5">
-        <v>100.07729999999999</v>
+        <v>88.411209999999997</v>
       </c>
       <c r="F321" s="4">
-        <v>804741.75157732004</v>
+        <v>1977976.4732317301</v>
       </c>
       <c r="G321" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>100.07729999999999</v>
+        <v>88.411209999999997</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>804741.75157700002</v>
+        <v>1977976.4732309999</v>
       </c>
       <c r="N321" s="4">
-        <v>804741.75157732004</v>
+        <v>1977976.4732317301</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1085</v>
+        <v>1078</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R321" s="3" t="s">
         <v>1083</v>
       </c>
       <c r="S321" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>48415</v>
+        <v>55574</v>
       </c>
       <c r="V321" s="4">
-        <v>4.8752300000000002</v>
+        <v>3.38</v>
       </c>
       <c r="W321" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="X321" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y321" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z321" s="6">
+        <v>1.567E-3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A322" s="3" t="s">
         <v>1086</v>
       </c>
-      <c r="X321" s="4">
-[...10 lines deleted...]
-      <c r="A322" s="3" t="s">
+      <c r="B322" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="B322" s="3" t="s">
+      <c r="C322" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D322" s="4">
+        <v>1230174.9985529999</v>
+      </c>
+      <c r="E322" s="5">
+        <v>100.0586</v>
+      </c>
+      <c r="F322" s="4">
+        <v>1243288.2703819801</v>
+      </c>
+      <c r="G322" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H322" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I322" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J322" s="5">
+        <v>100.0586</v>
+      </c>
+      <c r="K322" s="5">
+        <v>1</v>
+      </c>
+      <c r="L322" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M322" s="4">
+        <v>1243288.2703809999</v>
+      </c>
+      <c r="N322" s="4">
+        <v>1243288.2703819801</v>
+      </c>
+      <c r="O322" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P322" s="3" t="s">
         <v>1088</v>
       </c>
-      <c r="C322" s="3" t="s">
-[...38 lines deleted...]
-      <c r="P322" s="3" t="s">
+      <c r="Q322" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R322" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="S322" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T322" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U322" s="2">
+        <v>48047</v>
+      </c>
+      <c r="V322" s="4">
+        <v>5.0368399999999998</v>
+      </c>
+      <c r="W322" s="3" t="s">
         <v>1089</v>
       </c>
-      <c r="Q322" s="3" t="s">
-[...11 lines deleted...]
-      <c r="U322" s="2">
+      <c r="X322" s="4">
+        <v>12392.389279430001</v>
+      </c>
+      <c r="Y322" s="4">
+        <v>12392.389279000001</v>
+      </c>
+      <c r="Z322" s="6">
+        <v>9.8499999999999998E-4</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A323" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D323" s="4">
+        <v>1114491.8640000001</v>
+      </c>
+      <c r="E323" s="5">
+        <v>100.0001</v>
+      </c>
+      <c r="F323" s="4">
+        <v>1123443.90163761</v>
+      </c>
+      <c r="G323" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H323" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I323" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J323" s="5">
+        <v>100.0001</v>
+      </c>
+      <c r="K323" s="5">
+        <v>1</v>
+      </c>
+      <c r="L323" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M323" s="4">
+        <v>1123443.901637</v>
+      </c>
+      <c r="N323" s="4">
+        <v>1123443.90163761</v>
+      </c>
+      <c r="O323" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P323" s="3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="Q323" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R323" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="S323" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T323" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U323" s="2">
+        <v>48425</v>
+      </c>
+      <c r="V323" s="4">
+        <v>4.6633899999999997</v>
+      </c>
+      <c r="W323" s="3" t="s">
+        <v>1092</v>
+      </c>
+      <c r="X323" s="4">
+        <v>8950.9231457499991</v>
+      </c>
+      <c r="Y323" s="4">
+        <v>8950.9231450000007</v>
+      </c>
+      <c r="Z323" s="6">
+        <v>8.8999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A324" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D324" s="4">
+        <v>4259102.682</v>
+      </c>
+      <c r="E324" s="5">
+        <v>97.343379999999996</v>
+      </c>
+      <c r="F324" s="4">
+        <v>4145954.5083294502</v>
+      </c>
+      <c r="G324" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H324" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I324" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J324" s="5">
+        <v>97.343379999999996</v>
+      </c>
+      <c r="K324" s="5">
+        <v>1</v>
+      </c>
+      <c r="L324" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M324" s="4">
+        <v>4145954.5083289999</v>
+      </c>
+      <c r="N324" s="4">
+        <v>4145954.5083294502</v>
+      </c>
+      <c r="O324" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P324" s="3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="Q324" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R324" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="S324" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T324" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U324" s="2">
+        <v>61112</v>
+      </c>
+      <c r="V324" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="W324" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="X324" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y324" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z324" s="6">
+        <v>3.284E-3</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A325" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D325" s="4">
+        <v>835427.96938999998</v>
+      </c>
+      <c r="E325" s="5">
+        <v>100.30253999999999</v>
+      </c>
+      <c r="F325" s="4">
+        <v>839003.93527017999</v>
+      </c>
+      <c r="G325" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H325" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J325" s="5">
+        <v>100.30253999999999</v>
+      </c>
+      <c r="K325" s="5">
+        <v>1</v>
+      </c>
+      <c r="L325" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M325" s="4">
+        <v>839003.93527000002</v>
+      </c>
+      <c r="N325" s="4">
+        <v>839003.93527017999</v>
+      </c>
+      <c r="O325" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P325" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="Q325" s="3" t="s">
+        <v>1100</v>
+      </c>
+      <c r="R325" s="3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="S325" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T325" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U325" s="2">
+        <v>46924</v>
+      </c>
+      <c r="V325" s="4">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="W325" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="X325" s="4">
+        <v>1048.4621015800001</v>
+      </c>
+      <c r="Y325" s="4">
+        <v>1048.4621010000001</v>
+      </c>
+      <c r="Z325" s="6">
+        <v>6.6399999999999999E-4</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A326" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D326" s="4">
+        <v>3621000</v>
+      </c>
+      <c r="E326" s="5">
+        <v>100.32753</v>
+      </c>
+      <c r="F326" s="4">
+        <v>3637982.5704666702</v>
+      </c>
+      <c r="G326" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H326" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I326" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J326" s="5">
+        <v>100.32753</v>
+      </c>
+      <c r="K326" s="5">
+        <v>1</v>
+      </c>
+      <c r="L326" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M326" s="4">
+        <v>3637982.5704660001</v>
+      </c>
+      <c r="N326" s="4">
+        <v>3637982.5704666702</v>
+      </c>
+      <c r="O326" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P326" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="Q326" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R326" s="3" t="s">
+        <v>1102</v>
+      </c>
+      <c r="S326" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T326" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U326" s="2">
+        <v>47319</v>
+      </c>
+      <c r="V326" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="W326" s="3" t="s">
+        <v>1104</v>
+      </c>
+      <c r="X326" s="4">
+        <v>5122.7091666699998</v>
+      </c>
+      <c r="Y326" s="4">
+        <v>5122.7091659999996</v>
+      </c>
+      <c r="Z326" s="6">
+        <v>2.882E-3</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A327" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D327" s="4">
+        <v>7329351.0334400004</v>
+      </c>
+      <c r="E327" s="5">
+        <v>100.07599999999999</v>
+      </c>
+      <c r="F327" s="4">
+        <v>7411604.5227179704</v>
+      </c>
+      <c r="G327" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H327" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I327" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J327" s="5">
+        <v>100.07599999999999</v>
+      </c>
+      <c r="K327" s="5">
+        <v>1</v>
+      </c>
+      <c r="L327" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M327" s="4">
+        <v>7411604.522717</v>
+      </c>
+      <c r="N327" s="4">
+        <v>7411604.5227179704</v>
+      </c>
+      <c r="O327" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P327" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="Q327" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R327" s="3" t="s">
+        <v>1105</v>
+      </c>
+      <c r="S327" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T327" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U327" s="2">
+        <v>48504</v>
+      </c>
+      <c r="V327" s="4">
+        <v>5.0219899999999997</v>
+      </c>
+      <c r="W327" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="X327" s="4">
+        <v>76683.182492549997</v>
+      </c>
+      <c r="Y327" s="4">
+        <v>76683.182492000007</v>
+      </c>
+      <c r="Z327" s="6">
+        <v>5.8710000000000004E-3</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A328" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D328" s="4">
+        <v>554941.88606199995</v>
+      </c>
+      <c r="E328" s="5">
+        <v>94.781469999999999</v>
+      </c>
+      <c r="F328" s="4">
+        <v>525982.07725535997</v>
+      </c>
+      <c r="G328" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H328" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I328" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J328" s="5">
+        <v>94.781469999999999</v>
+      </c>
+      <c r="K328" s="5">
+        <v>1</v>
+      </c>
+      <c r="L328" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M328" s="4">
+        <v>525982.07725500001</v>
+      </c>
+      <c r="N328" s="4">
+        <v>525982.07725535997</v>
+      </c>
+      <c r="O328" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P328" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="Q328" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R328" s="3" t="s">
+        <v>1109</v>
+      </c>
+      <c r="S328" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T328" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U328" s="2">
         <v>49577</v>
       </c>
-      <c r="V322" s="4">
-[...478 lines deleted...]
-      </c>
       <c r="V328" s="4">
-        <v>6.0931559999999996</v>
+        <v>4.4653460000000003</v>
       </c>
       <c r="W328" s="3" t="s">
         <v>1112</v>
       </c>
       <c r="X328" s="4">
-        <v>58405.237123420004</v>
+        <v>0</v>
       </c>
       <c r="Y328" s="4">
-        <v>58405.237122999999</v>
+        <v>0</v>
       </c>
       <c r="Z328" s="6">
-        <v>8.4880000000000008E-3</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.1599999999999997E-4</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>1114</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D329" s="4">
-        <v>1435879.2983889999</v>
+        <v>2407277.2190999999</v>
       </c>
       <c r="E329" s="5">
-        <v>88.043019999999999</v>
+        <v>98.251000000000005</v>
       </c>
       <c r="F329" s="4">
-        <v>1265018.8834166001</v>
+        <v>2365173.9405379398</v>
       </c>
       <c r="G329" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>88.043019999999999</v>
+        <v>98.251000000000005</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>1265018.8834160001</v>
+        <v>2365173.9405370001</v>
       </c>
       <c r="N329" s="4">
-        <v>1265018.8834166001</v>
+        <v>2365173.9405379398</v>
       </c>
       <c r="O329" s="3" t="s">
-        <v>34</v>
+        <v>1115</v>
       </c>
       <c r="P329" s="3" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="Q329" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R329" s="3" t="s">
         <v>1113</v>
       </c>
       <c r="S329" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T329" s="4">
         <v>0.01</v>
       </c>
       <c r="U329" s="2">
+        <v>53919</v>
+      </c>
+      <c r="V329" s="4">
+        <v>4.2130000000000001</v>
+      </c>
+      <c r="W329" s="3" t="s">
+        <v>1117</v>
+      </c>
+      <c r="X329" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y329" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z329" s="6">
+        <v>1.8730000000000001E-3</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A330" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D330" s="4">
+        <v>9814966</v>
+      </c>
+      <c r="E330" s="5">
+        <v>96.251000000000005</v>
+      </c>
+      <c r="F330" s="4">
+        <v>9447002.9246599991</v>
+      </c>
+      <c r="G330" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H330" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J330" s="5">
+        <v>96.251000000000005</v>
+      </c>
+      <c r="K330" s="5">
+        <v>1</v>
+      </c>
+      <c r="L330" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M330" s="4">
+        <v>9447002.9246599991</v>
+      </c>
+      <c r="N330" s="4">
+        <v>9447002.9246599991</v>
+      </c>
+      <c r="O330" s="3" t="s">
+        <v>1120</v>
+      </c>
+      <c r="P330" s="3" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Q330" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R330" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="S330" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T330" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U330" s="2">
+        <v>53919</v>
+      </c>
+      <c r="V330" s="4">
+        <v>4.234</v>
+      </c>
+      <c r="W330" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="X330" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y330" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z330" s="6">
+        <v>7.4840000000000002E-3</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A331" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D331" s="4">
+        <v>1552500.00828</v>
+      </c>
+      <c r="E331" s="5">
+        <v>100.0284</v>
+      </c>
+      <c r="F331" s="4">
+        <v>1567147.00750812</v>
+      </c>
+      <c r="G331" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H331" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I331" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J331" s="5">
+        <v>100.0284</v>
+      </c>
+      <c r="K331" s="5">
+        <v>1</v>
+      </c>
+      <c r="L331" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M331" s="4">
+        <v>1567147.0075079999</v>
+      </c>
+      <c r="N331" s="4">
+        <v>1567147.00750812</v>
+      </c>
+      <c r="O331" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P331" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="Q331" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R331" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="S331" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T331" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U331" s="2">
+        <v>50515</v>
+      </c>
+      <c r="V331" s="4">
+        <v>4.5752300000000004</v>
+      </c>
+      <c r="W331" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="X331" s="4">
+        <v>14206.08922577</v>
+      </c>
+      <c r="Y331" s="4">
+        <v>14206.089225</v>
+      </c>
+      <c r="Z331" s="6">
+        <v>1.2409999999999999E-3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A332" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D332" s="4">
+        <v>3017994.82075</v>
+      </c>
+      <c r="E332" s="5">
+        <v>99.159670000000006</v>
+      </c>
+      <c r="F332" s="4">
+        <v>2992633.7048727898</v>
+      </c>
+      <c r="G332" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H332" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I332" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J332" s="5">
+        <v>99.159670000000006</v>
+      </c>
+      <c r="K332" s="5">
+        <v>1</v>
+      </c>
+      <c r="L332" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M332" s="4">
+        <v>2992633.704872</v>
+      </c>
+      <c r="N332" s="4">
+        <v>2992633.7048727898</v>
+      </c>
+      <c r="O332" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P332" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="Q332" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R332" s="3" t="s">
+        <v>1125</v>
+      </c>
+      <c r="S332" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T332" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U332" s="2">
+        <v>52558</v>
+      </c>
+      <c r="V332" s="4">
+        <v>5.4608309999999998</v>
+      </c>
+      <c r="W332" s="3" t="s">
+        <v>1128</v>
+      </c>
+      <c r="X332" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y332" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z332" s="6">
+        <v>2.3700000000000001E-3</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A333" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D333" s="4">
+        <v>742034.34313699999</v>
+      </c>
+      <c r="E333" s="5">
+        <v>90.787909999999997</v>
+      </c>
+      <c r="F333" s="4">
+        <v>673677.47161669994</v>
+      </c>
+      <c r="G333" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H333" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I333" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J333" s="5">
+        <v>90.787909999999997</v>
+      </c>
+      <c r="K333" s="5">
+        <v>1</v>
+      </c>
+      <c r="L333" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M333" s="4">
+        <v>673677.47161600005</v>
+      </c>
+      <c r="N333" s="4">
+        <v>673677.47161669994</v>
+      </c>
+      <c r="O333" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P333" s="3" t="s">
+        <v>1111</v>
+      </c>
+      <c r="Q333" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R333" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="S333" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T333" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U333" s="2">
+        <v>53717</v>
+      </c>
+      <c r="V333" s="4">
+        <v>4.9942299999999999</v>
+      </c>
+      <c r="W333" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="X333" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y333" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z333" s="6">
+        <v>5.3300000000000005E-4</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A334" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D334" s="4">
+        <v>11594960</v>
+      </c>
+      <c r="E334" s="5">
+        <v>92.454250000000002</v>
+      </c>
+      <c r="F334" s="4">
+        <v>10720033.3058</v>
+      </c>
+      <c r="G334" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H334" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J334" s="5">
+        <v>92.454250000000002</v>
+      </c>
+      <c r="K334" s="5">
+        <v>1</v>
+      </c>
+      <c r="L334" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M334" s="4">
+        <v>10720033.3058</v>
+      </c>
+      <c r="N334" s="4">
+        <v>10720033.3058</v>
+      </c>
+      <c r="O334" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P334" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="Q334" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R334" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="S334" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T334" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U334" s="2">
+        <v>53044</v>
+      </c>
+      <c r="V334" s="4">
+        <v>6.2531410000000003</v>
+      </c>
+      <c r="W334" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="X334" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y334" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z334" s="6">
+        <v>8.4930000000000005E-3</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A335" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D335" s="4">
+        <v>1415087.551032</v>
+      </c>
+      <c r="E335" s="5">
+        <v>87.882170000000002</v>
+      </c>
+      <c r="F335" s="4">
+        <v>1244603.23210287</v>
+      </c>
+      <c r="G335" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H335" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I335" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J335" s="5">
+        <v>87.882170000000002</v>
+      </c>
+      <c r="K335" s="5">
+        <v>1</v>
+      </c>
+      <c r="L335" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M335" s="4">
+        <v>1244603.2321019999</v>
+      </c>
+      <c r="N335" s="4">
+        <v>1244603.23210287</v>
+      </c>
+      <c r="O335" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P335" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="Q335" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R335" s="3" t="s">
+        <v>1135</v>
+      </c>
+      <c r="S335" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T335" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U335" s="2">
         <v>49485</v>
       </c>
-      <c r="V329" s="4">
-[...76 lines deleted...]
-      <c r="U330" s="2">
+      <c r="V335" s="4">
+        <v>4.2128199999999998</v>
+      </c>
+      <c r="W335" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="X335" s="4">
+        <v>993.58485612000004</v>
+      </c>
+      <c r="Y335" s="4">
+        <v>993.58485599999995</v>
+      </c>
+      <c r="Z335" s="6">
+        <v>9.859999999999999E-4</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A336" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D336" s="4">
+        <v>1401695.6757469999</v>
+      </c>
+      <c r="E336" s="5">
+        <v>87.681740000000005</v>
+      </c>
+      <c r="F336" s="4">
+        <v>1229031.1579994501</v>
+      </c>
+      <c r="G336" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H336" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I336" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J336" s="5">
+        <v>87.681740000000005</v>
+      </c>
+      <c r="K336" s="5">
+        <v>1</v>
+      </c>
+      <c r="L336" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M336" s="4">
+        <v>1229031.157999</v>
+      </c>
+      <c r="N336" s="4">
+        <v>1229031.1579994501</v>
+      </c>
+      <c r="O336" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P336" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="Q336" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R336" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="S336" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T336" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U336" s="2">
         <v>53656</v>
       </c>
-      <c r="V330" s="4">
-[...478 lines deleted...]
-      </c>
       <c r="V336" s="4">
-        <v>4.43</v>
+        <v>4.5842299999999998</v>
       </c>
       <c r="W336" s="3" t="s">
         <v>1141</v>
       </c>
       <c r="X336" s="4">
-        <v>10507.391783339999</v>
+        <v>0</v>
       </c>
       <c r="Y336" s="4">
-        <v>10507.391782999999</v>
+        <v>0</v>
       </c>
       <c r="Z336" s="6">
-        <v>4.5069999999999997E-3</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:26" x14ac:dyDescent="0.3">
+        <v>9.7300000000000002E-4</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
         <v>1142</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>1143</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="D337" s="4">
-        <v>5368000</v>
+        <v>1545120.8313509999</v>
       </c>
       <c r="E337" s="5">
-        <v>99.775000000000006</v>
+        <v>89.690200000000004</v>
       </c>
       <c r="F337" s="4">
-        <v>5355922</v>
+        <v>1386945.4778913001</v>
       </c>
       <c r="G337" s="3" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>99.775000000000006</v>
+        <v>89.690200000000004</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>5355922</v>
+        <v>1386945.477891</v>
       </c>
       <c r="N337" s="4">
-        <v>5355922</v>
+        <v>1386945.4778913001</v>
       </c>
       <c r="O337" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>1144</v>
+        <v>1137</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="R337" s="3" t="s">
         <v>1142</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="T337" s="4">
         <v>0.01</v>
       </c>
       <c r="U337" s="2">
+        <v>49668</v>
+      </c>
+      <c r="V337" s="4">
+        <v>4.3628200000000001</v>
+      </c>
+      <c r="W337" s="3" t="s">
+        <v>1144</v>
+      </c>
+      <c r="X337" s="4">
+        <v>1123.51401091</v>
+      </c>
+      <c r="Y337" s="4">
+        <v>1123.5140100000001</v>
+      </c>
+      <c r="Z337" s="6">
+        <v>1.098E-3</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A338" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D338" s="4">
+        <v>3755382.91</v>
+      </c>
+      <c r="E338" s="5">
+        <v>34.765070000000001</v>
+      </c>
+      <c r="F338" s="4">
+        <v>1305561.4974295399</v>
+      </c>
+      <c r="G338" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H338" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I338" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J338" s="5">
+        <v>34.765070000000001</v>
+      </c>
+      <c r="K338" s="5">
+        <v>1</v>
+      </c>
+      <c r="L338" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M338" s="4">
+        <v>1305561.497429</v>
+      </c>
+      <c r="N338" s="4">
+        <v>1305561.4974295399</v>
+      </c>
+      <c r="O338" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P338" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="Q338" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R338" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="S338" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T338" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U338" s="2">
+        <v>49973</v>
+      </c>
+      <c r="V338" s="4">
+        <v>4.0598559999999999</v>
+      </c>
+      <c r="W338" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="X338" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y338" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z338" s="6">
+        <v>1.034E-3</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A339" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D339" s="4">
+        <v>6944419.924625</v>
+      </c>
+      <c r="E339" s="5">
+        <v>92.094120000000004</v>
+      </c>
+      <c r="F339" s="4">
+        <v>6395402.4186878297</v>
+      </c>
+      <c r="G339" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H339" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I339" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J339" s="5">
+        <v>92.094120000000004</v>
+      </c>
+      <c r="K339" s="5">
+        <v>1</v>
+      </c>
+      <c r="L339" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M339" s="4">
+        <v>6395402.4186869999</v>
+      </c>
+      <c r="N339" s="4">
+        <v>6395402.4186878297</v>
+      </c>
+      <c r="O339" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="P339" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="Q339" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R339" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="S339" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T339" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U339" s="2">
+        <v>50216</v>
+      </c>
+      <c r="V339" s="4">
+        <v>6</v>
+      </c>
+      <c r="W339" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="X339" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y339" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z339" s="6">
+        <v>5.0660000000000002E-3</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A340" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D340" s="4">
+        <v>7112944.8039999995</v>
+      </c>
+      <c r="E340" s="5">
+        <v>100.05</v>
+      </c>
+      <c r="F340" s="4">
+        <v>7187444.7406935496</v>
+      </c>
+      <c r="G340" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H340" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I340" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J340" s="5">
+        <v>100.05</v>
+      </c>
+      <c r="K340" s="5">
+        <v>1</v>
+      </c>
+      <c r="L340" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M340" s="4">
+        <v>7187444.7406930001</v>
+      </c>
+      <c r="N340" s="4">
+        <v>7187444.7406935496</v>
+      </c>
+      <c r="O340" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P340" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q340" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R340" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="S340" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T340" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U340" s="2">
+        <v>48684</v>
+      </c>
+      <c r="V340" s="4">
+        <v>4.6631</v>
+      </c>
+      <c r="W340" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="X340" s="4">
+        <v>70943.464291559998</v>
+      </c>
+      <c r="Y340" s="4">
+        <v>70943.464290999997</v>
+      </c>
+      <c r="Z340" s="6">
+        <v>5.6940000000000003E-3</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A341" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D341" s="4">
+        <v>900000</v>
+      </c>
+      <c r="E341" s="5">
+        <v>100.017</v>
+      </c>
+      <c r="F341" s="4">
+        <v>909533.71750000003</v>
+      </c>
+      <c r="G341" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H341" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I341" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J341" s="5">
+        <v>100.017</v>
+      </c>
+      <c r="K341" s="5">
+        <v>1</v>
+      </c>
+      <c r="L341" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M341" s="4">
+        <v>909533.71750000003</v>
+      </c>
+      <c r="N341" s="4">
+        <v>909533.71750000003</v>
+      </c>
+      <c r="O341" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P341" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="Q341" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R341" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="S341" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T341" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U341" s="2">
+        <v>49414</v>
+      </c>
+      <c r="V341" s="4">
+        <v>4.8731</v>
+      </c>
+      <c r="W341" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="X341" s="4">
+        <v>9380.7175000000007</v>
+      </c>
+      <c r="Y341" s="4">
+        <v>9380.7175000000007</v>
+      </c>
+      <c r="Z341" s="6">
+        <v>7.2000000000000005E-4</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A342" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D342" s="4">
+        <v>5363614.9314000001</v>
+      </c>
+      <c r="E342" s="5">
+        <v>100.12232</v>
+      </c>
+      <c r="F342" s="4">
+        <v>5380736.0670267995</v>
+      </c>
+      <c r="G342" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H342" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J342" s="5">
+        <v>100.12232</v>
+      </c>
+      <c r="K342" s="5">
+        <v>1</v>
+      </c>
+      <c r="L342" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M342" s="4">
+        <v>5380736.0670259995</v>
+      </c>
+      <c r="N342" s="4">
+        <v>5380736.0670267995</v>
+      </c>
+      <c r="O342" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P342" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="Q342" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R342" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="S342" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T342" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U342" s="2">
+        <v>47469</v>
+      </c>
+      <c r="V342" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="W342" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="X342" s="4">
+        <v>10560.361842709999</v>
+      </c>
+      <c r="Y342" s="4">
+        <v>10560.361842</v>
+      </c>
+      <c r="Z342" s="6">
+        <v>4.2620000000000002E-3</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A343" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D343" s="4">
+        <v>5368000</v>
+      </c>
+      <c r="E343" s="5">
+        <v>99.746200000000002</v>
+      </c>
+      <c r="F343" s="4">
+        <v>5354376.0159999998</v>
+      </c>
+      <c r="G343" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I343" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J343" s="5">
+        <v>99.746200000000002</v>
+      </c>
+      <c r="K343" s="5">
+        <v>1</v>
+      </c>
+      <c r="L343" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M343" s="4">
+        <v>5354376.0159999998</v>
+      </c>
+      <c r="N343" s="4">
+        <v>5354376.0159999998</v>
+      </c>
+      <c r="O343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P343" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="Q343" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R343" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="S343" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T343" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U343" s="2">
         <v>49237</v>
       </c>
-      <c r="V337" s="4">
+      <c r="V343" s="4">
         <v>4.8052299999999999</v>
       </c>
-      <c r="W337" s="3" t="s">
-[...321 lines deleted...]
-      <c r="A342" s="3" t="s">
+      <c r="W343" s="3" t="s">
         <v>1167</v>
-      </c>
-[...132 lines deleted...]
-        <v>34</v>
       </c>
       <c r="X343" s="4">
         <v>0</v>
       </c>
       <c r="Y343" s="4">
         <v>0</v>
       </c>
       <c r="Z343" s="6">
-        <v>1.9499999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:26" x14ac:dyDescent="0.3">
+        <v>4.2420000000000001E-3</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D344" s="4">
+        <v>6900000</v>
+      </c>
+      <c r="E344" s="5">
+        <v>100.110542</v>
+      </c>
+      <c r="F344" s="4">
+        <v>6953012.8389838096</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I344" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J344" s="5">
+        <v>100.110542</v>
+      </c>
+      <c r="K344" s="5">
+        <v>1</v>
+      </c>
+      <c r="L344" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M344" s="4">
+        <v>6953012.8389830003</v>
+      </c>
+      <c r="N344" s="4">
+        <v>6953012.8389838096</v>
+      </c>
+      <c r="O344" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="P344" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="Q344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R344" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="S344" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T344" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U344" s="2">
+        <v>46599</v>
+      </c>
+      <c r="V344" s="4">
+        <v>3.9295991689999998</v>
+      </c>
+      <c r="W344" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="X344" s="4">
+        <v>45385.440983809996</v>
+      </c>
+      <c r="Y344" s="4">
+        <v>45385.440983</v>
+      </c>
+      <c r="Z344" s="6">
+        <v>5.5079999999999999E-3</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A345" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D345" s="4">
+        <v>153150000</v>
+      </c>
+      <c r="E345" s="5">
+        <v>100.019075</v>
+      </c>
+      <c r="F345" s="4">
+        <v>154170747.32433599</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J345" s="5">
+        <v>100.019075</v>
+      </c>
+      <c r="K345" s="5">
+        <v>1</v>
+      </c>
+      <c r="L345" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M345" s="4">
+        <v>154170747.32433599</v>
+      </c>
+      <c r="N345" s="4">
+        <v>154170747.32433599</v>
+      </c>
+      <c r="O345" s="3" t="s">
         <v>1176</v>
       </c>
-      <c r="B344" s="3" t="s">
+      <c r="P345" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="Q345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R345" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="S345" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T345" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U345" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V345" s="4">
+        <v>3.8695991689999998</v>
+      </c>
+      <c r="W345" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="C344" s="3" t="s">
+      <c r="X345" s="4">
+        <v>991533.96183648997</v>
+      </c>
+      <c r="Y345" s="4">
+        <v>991533.96183599997</v>
+      </c>
+      <c r="Z345" s="6">
+        <v>0.122144</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A346" s="3" t="s">
         <v>1178</v>
       </c>
-      <c r="D344" s="4">
-[...2 lines deleted...]
-      <c r="E344" s="5">
+      <c r="B346" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D346" s="4">
+        <v>-1123058.17</v>
+      </c>
+      <c r="E346" s="5">
+        <v>1</v>
+      </c>
+      <c r="F346" s="4">
+        <v>-1123058.17</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J346" s="5">
+        <v>1</v>
+      </c>
+      <c r="K346" s="5">
+        <v>1</v>
+      </c>
+      <c r="L346" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M346" s="4">
+        <v>-1123058.17</v>
+      </c>
+      <c r="N346" s="4">
+        <v>-1123058.17</v>
+      </c>
+      <c r="O346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S346" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T346" s="4">
+        <v>1</v>
+      </c>
+      <c r="W346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X346" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y346" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z346" s="6">
+        <v>-8.8900000000000003E-4</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A347" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D347" s="4">
+        <v>2323242.2009999999</v>
+      </c>
+      <c r="E347" s="5">
+        <v>5</v>
+      </c>
+      <c r="F347" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="G347" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H347" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J347" s="5">
+        <v>5</v>
+      </c>
+      <c r="K347" s="5">
+        <v>1</v>
+      </c>
+      <c r="L347" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M347" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="N347" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="O347" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="P347" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="Q347" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R347" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="S347" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T347" s="4">
+        <v>1</v>
+      </c>
+      <c r="W347" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="X347" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y347" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z347" s="6">
+        <v>9.2029999999999994E-3</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A348" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D348" s="4">
+        <v>199600</v>
+      </c>
+      <c r="E348" s="5">
+        <v>50.045000000000002</v>
+      </c>
+      <c r="F348" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J348" s="5">
+        <v>50.045000000000002</v>
+      </c>
+      <c r="K348" s="5">
+        <v>1</v>
+      </c>
+      <c r="L348" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M348" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="N348" s="4">
+        <v>9988982</v>
+      </c>
+      <c r="O348" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="P348" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="Q348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R348" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="S348" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="T348" s="4">
+        <v>1</v>
+      </c>
+      <c r="W348" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="X348" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y348" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z348" s="6">
+        <v>7.9129999999999999E-3</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A349" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D349" s="4">
+        <v>817618.7</v>
+      </c>
+      <c r="E349" s="5">
+        <v>1</v>
+      </c>
+      <c r="F349" s="4">
+        <v>817618.7</v>
+      </c>
+      <c r="G349" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H349" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J349" s="5">
+        <v>1</v>
+      </c>
+      <c r="K349" s="5">
+        <v>1</v>
+      </c>
+      <c r="L349" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M349" s="4">
+        <v>817618.7</v>
+      </c>
+      <c r="N349" s="4">
+        <v>817618.7</v>
+      </c>
+      <c r="O349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P349" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="Q349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S349" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T349" s="4">
+        <v>1</v>
+      </c>
+      <c r="W349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X349" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y349" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z349" s="6">
+        <v>6.4700000000000001E-4</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A350" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D350" s="4">
+        <v>90008835</v>
+      </c>
+      <c r="E350" s="5">
         <v>100</v>
       </c>
-      <c r="F344" s="4">
-[...11 lines deleted...]
-      <c r="J344" s="5">
+      <c r="F350" s="4">
+        <v>90008835</v>
+      </c>
+      <c r="G350" s="3" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I350" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J350" s="5">
         <v>100</v>
       </c>
-      <c r="K344" s="5">
-[...69 lines deleted...]
-      <c r="F346" s="4">
+      <c r="K350" s="5">
+        <v>1</v>
+      </c>
+      <c r="L350" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M350" s="4">
+        <v>90008835</v>
+      </c>
+      <c r="N350" s="4">
+        <v>90008835</v>
+      </c>
+      <c r="O350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q350" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="R350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S350" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="T350" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U350" s="2">
+        <v>46204</v>
+      </c>
+      <c r="V350" s="4">
+        <v>3.63</v>
+      </c>
+      <c r="W350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X350" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y350" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z350" s="6">
+        <v>7.1310999999999999E-2</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A351" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F351" s="4">
+        <v>-377199970</v>
+      </c>
+      <c r="Z351" s="6">
+        <v>-0.29884374015499199</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A352" s="3" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F352" s="4">
         <v>2797900</v>
       </c>
-      <c r="Z346" s="6">
-[...37 lines deleted...]
-    <row r="353" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="Z352" s="6">
+        <v>2.2166886720050702E-3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A353" s="3" t="s">
-        <v>1190</v>
-[...4 lines deleted...]
-        <v>1191</v>
+        <v>1206</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F353" s="4">
+        <v>297523771.286991</v>
+      </c>
+      <c r="Z353" s="6">
+        <v>0.23571877960759799</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A355" s="3" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A356" s="3" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A357" s="3" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A358" s="3" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A359" s="3" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A360" s="3" t="s">
+        <v>1213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>