--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E1F4511-6012-4EAB-8AF8-6E12D3E8AB80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{38EDA1A0-E52E-4A3C-BF9B-7713C9CA6021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{19F3C33F-6124-45CA-BF33-23C7FF1C7756}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{F8C0AFC0-4A2F-4225-BEE8-972511101376}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4550" uniqueCount="1214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4565" uniqueCount="1200">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -161,80 +160,98 @@
   <si>
     <t>EU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
+    <t>CASH_USD_BMO138A76</t>
+  </si>
+  <si>
+    <t>CASH COLL USD MS</t>
+  </si>
+  <si>
+    <t>Collateral Cash</t>
+  </si>
+  <si>
+    <t>XOTC</t>
+  </si>
+  <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
+    <t>USD_EUR_CITD_20260831F</t>
+  </si>
+  <si>
+    <t>FX USD VS EUR</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Currency Contract</t>
+  </si>
+  <si>
+    <t>USD_EUR_CITD_20260831T</t>
+  </si>
+  <si>
     <t>USD_EUR_GOLD_20260831F</t>
   </si>
   <si>
-    <t>FX USD VS EUR</t>
-[...7 lines deleted...]
-  <si>
     <t>USD_EUR_GOLD_20260831T</t>
   </si>
   <si>
     <t>USD_EUR_JPMD_20260831F</t>
   </si>
   <si>
     <t>USD_EUR_JPMD_20260831T</t>
   </si>
   <si>
     <t>USD_EUR_MSCI_20260831F</t>
   </si>
   <si>
     <t>USD_EUR_MSCI_20260831T</t>
   </si>
   <si>
     <t>FBFVU26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
     <t>FVU6</t>
@@ -314,53 +331,50 @@
   <si>
     <t>XCBO</t>
   </si>
   <si>
     <t>O1684897</t>
   </si>
   <si>
     <t>TLT 09/18/26 C86</t>
   </si>
   <si>
     <t>TLT 9 C86</t>
   </si>
   <si>
     <t>BMO0Q8850</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.11.AA)</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
-    <t>XOTC</t>
-[...1 lines deleted...]
-  <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.15.AAA)</t>
   </si>
   <si>
     <t>BMO2LAZA5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.8.A)</t>
   </si>
   <si>
     <t>BMO2N32X5</t>
@@ -497,56 +511,50 @@
   <si>
     <t>BMO5MF7L3</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.45 35-100%)</t>
   </si>
   <si>
     <t>BMO5SMFK5</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 3-6%)</t>
   </si>
   <si>
     <t>BMO5SMFL3</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 0-3%)</t>
   </si>
   <si>
     <t>BMO5T4N58</t>
   </si>
   <si>
     <t>FSWP: OIS 3.885000 30-NOV-2030 SOF</t>
   </si>
   <si>
-    <t>BMO5W6YX6</t>
-[...4 lines deleted...]
-  <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
   <si>
     <t>BRW9YHMW7</t>
@@ -596,123 +604,114 @@
   <si>
     <t>ICE: (ITRAXX.FINSR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JT4</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.45.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
     <t>Z97J5BG58</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.46.V1)</t>
   </si>
   <si>
     <t>Z97J5BG90</t>
   </si>
   <si>
-    <t>67066G104</t>
-[...29 lines deleted...]
-    <t>FNCL 2.5 7/26</t>
+    <t>BMO61B2K0</t>
+  </si>
+  <si>
+    <t>2Y RTR 3.780000 28-JAN-2027</t>
+  </si>
+  <si>
+    <t>SWAPTION</t>
+  </si>
+  <si>
+    <t>BAMD</t>
+  </si>
+  <si>
+    <t>BMO61B3G8</t>
+  </si>
+  <si>
+    <t>2Y RTR 4.130000 28-JAN-2027</t>
+  </si>
+  <si>
+    <t>US01F022683126</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 8/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226757</t>
-[...8 lines deleted...]
-    <t>FNCI 5.5 7/26</t>
+    <t>US01F0226831</t>
+  </si>
+  <si>
+    <t>01F022683</t>
+  </si>
+  <si>
+    <t>US01F052482126</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 8/26</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0524748</t>
-[...14 lines deleted...]
-    <t>01F060675</t>
+    <t>US01F0524821</t>
+  </si>
+  <si>
+    <t>01F052482</t>
+  </si>
+  <si>
+    <t>US01F060683426</t>
+  </si>
+  <si>
+    <t>FNCL 6 8/26</t>
+  </si>
+  <si>
+    <t>US01F0606834</t>
+  </si>
+  <si>
+    <t>01F060683</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -827,50 +826,59 @@
   <si>
     <t>US02660YAB83</t>
   </si>
   <si>
     <t>AHM 2006-2 4A</t>
   </si>
   <si>
     <t>AHM</t>
   </si>
   <si>
     <t>02660YAB8</t>
   </si>
   <si>
     <t>US03466EAA82</t>
   </si>
   <si>
     <t>AOMT 2025-5 A1</t>
   </si>
   <si>
     <t>AOMT</t>
   </si>
   <si>
     <t>03466EAA8</t>
   </si>
   <si>
+    <t>US03467AAA51</t>
+  </si>
+  <si>
+    <t>AOMT 2026-4 A1</t>
+  </si>
+  <si>
+    <t>03467AAA5</t>
+  </si>
+  <si>
     <t>US03927NAB91</t>
   </si>
   <si>
     <t>ARCAP 2005-1A B</t>
   </si>
   <si>
     <t>ARCAP</t>
   </si>
   <si>
     <t>03927NAB9</t>
   </si>
   <si>
     <t>US04542BMT60</t>
   </si>
   <si>
     <t>ABFC 2005-AQ1 A5</t>
   </si>
   <si>
     <t>ABFC</t>
   </si>
   <si>
     <t>04542BMT6</t>
   </si>
   <si>
     <t>US04942MAN48</t>
@@ -971,50 +979,53 @@
   <si>
     <t>BATLN 2020-15A A1RR</t>
   </si>
   <si>
     <t>BATLN</t>
   </si>
   <si>
     <t>07131AAM6</t>
   </si>
   <si>
     <t>US07132ACN19</t>
   </si>
   <si>
     <t>BATLN 2015-8A BR3</t>
   </si>
   <si>
     <t>07132ACN1</t>
   </si>
   <si>
     <t>US07324AAF84</t>
   </si>
   <si>
     <t>BAYC 2008-1 A4</t>
   </si>
   <si>
+    <t>BD5KVD5</t>
+  </si>
+  <si>
     <t>BAYC</t>
   </si>
   <si>
     <t>07324AAF8</t>
   </si>
   <si>
     <t>US07324NAA19</t>
   </si>
   <si>
     <t>BAYC 2006-3A A1</t>
   </si>
   <si>
     <t>BFH3N96</t>
   </si>
   <si>
     <t>07324NAA1</t>
   </si>
   <si>
     <t>US07324SBN18</t>
   </si>
   <si>
     <t>BAYC 2005-2A A1</t>
   </si>
   <si>
     <t>B84JS93</t>
@@ -1271,50 +1282,59 @@
   <si>
     <t>09628NAY8</t>
   </si>
   <si>
     <t>US09774XAX03</t>
   </si>
   <si>
     <t>BCM 1999-A M1</t>
   </si>
   <si>
     <t>BCM</t>
   </si>
   <si>
     <t>09774XAX0</t>
   </si>
   <si>
     <t>US09774XBE13</t>
   </si>
   <si>
     <t>BCM 1999-B A4</t>
   </si>
   <si>
     <t>09774XBE1</t>
   </si>
   <si>
+    <t>US09774XBM39</t>
+  </si>
+  <si>
+    <t>BCM 2000-A A1</t>
+  </si>
+  <si>
+    <t>09774XBM3</t>
+  </si>
+  <si>
     <t>US09774XBQ43</t>
   </si>
   <si>
     <t>BCM 2000-A A4</t>
   </si>
   <si>
     <t>BD6CK77</t>
   </si>
   <si>
     <t>09774XBQ4</t>
   </si>
   <si>
     <t>US105667AD14</t>
   </si>
   <si>
     <t>BMAT 2006-1A M1</t>
   </si>
   <si>
     <t>BMAT</t>
   </si>
   <si>
     <t>105667AD1</t>
   </si>
   <si>
     <t>US12433XAG43</t>
@@ -1412,62 +1432,50 @@
   <si>
     <t>12667GFE8</t>
   </si>
   <si>
     <t>US12668BXS77</t>
   </si>
   <si>
     <t>CWALT 2006-7CB 1A1</t>
   </si>
   <si>
     <t>12668BXS7</t>
   </si>
   <si>
     <t>US12669GBA85</t>
   </si>
   <si>
     <t>CWHL 2004-HYB6 A2</t>
   </si>
   <si>
     <t>B75MLD9</t>
   </si>
   <si>
     <t>12669GBA8</t>
   </si>
   <si>
-    <t>US13887PAK12</t>
-[...10 lines deleted...]
-  <si>
     <t>US14316BBL80</t>
   </si>
   <si>
     <t>CGMS 2019-1A A2R2</t>
   </si>
   <si>
     <t>CGMS</t>
   </si>
   <si>
     <t>14316BBL8</t>
   </si>
   <si>
     <t>US144526AC49</t>
   </si>
   <si>
     <t>CARR 2007-RFC1 A3</t>
   </si>
   <si>
     <t>BG6LVC7</t>
   </si>
   <si>
     <t>CARR</t>
   </si>
   <si>
     <t>144526AC4</t>
@@ -1655,62 +1663,50 @@
   <si>
     <t>US26829XAA90</t>
   </si>
   <si>
     <t>ECMC 2019-1A A1A</t>
   </si>
   <si>
     <t>ECMC</t>
   </si>
   <si>
     <t>26829XAA9</t>
   </si>
   <si>
     <t>US26916MAA71</t>
   </si>
   <si>
     <t>ESTN 2026-TOWN A</t>
   </si>
   <si>
     <t>ESTN</t>
   </si>
   <si>
     <t>26916MAA7</t>
   </si>
   <si>
-    <t>US27830TAL98</t>
-[...10 lines deleted...]
-  <si>
     <t>US30291SAJ24</t>
   </si>
   <si>
     <t>FRESB 2020-SB74 X1</t>
   </si>
   <si>
     <t>FRESB</t>
   </si>
   <si>
     <t>30291SAJ2</t>
   </si>
   <si>
     <t>US30298BAK98</t>
   </si>
   <si>
     <t>FRESB 2019-SB63 X1</t>
   </si>
   <si>
     <t>30298BAK9</t>
   </si>
   <si>
     <t>US30315EAE68</t>
   </si>
   <si>
     <t>FRESB 2020-SB76 X1</t>
@@ -2123,62 +2119,50 @@
   <si>
     <t>US46593JAA25</t>
   </si>
   <si>
     <t>JPMCC 2024-OMNI A</t>
   </si>
   <si>
     <t>JPMCC</t>
   </si>
   <si>
     <t>46593JAA2</t>
   </si>
   <si>
     <t>US46634ACN28</t>
   </si>
   <si>
     <t>JPMRR 2009-10 7A1</t>
   </si>
   <si>
     <t>JPMRR</t>
   </si>
   <si>
     <t>46634ACN2</t>
   </si>
   <si>
-    <t>US47421MBJ18</t>
-[...10 lines deleted...]
-  <si>
     <t>US493268CB09</t>
   </si>
   <si>
     <t>KSLT 2004-A 2D</t>
   </si>
   <si>
     <t>KSLT</t>
   </si>
   <si>
     <t>493268CB0</t>
   </si>
   <si>
     <t>US493268CL80</t>
   </si>
   <si>
     <t>KSLT 2005-A 2C</t>
   </si>
   <si>
     <t>493268CL8</t>
   </si>
   <si>
     <t>US49327HAJ41</t>
   </si>
   <si>
     <t>KSLT 2006-A 2C</t>
@@ -3008,95 +2992,71 @@
   <si>
     <t>78443CCY8</t>
   </si>
   <si>
     <t>US78443DAD49</t>
   </si>
   <si>
     <t>SLMA 2007-A A4A</t>
   </si>
   <si>
     <t>BFCB748</t>
   </si>
   <si>
     <t>78443DAD4</t>
   </si>
   <si>
     <t>US78443JAG40</t>
   </si>
   <si>
     <t>SLMA 2006-C C</t>
   </si>
   <si>
     <t>78443JAG4</t>
   </si>
   <si>
-    <t>US784442AC92</t>
-[...10 lines deleted...]
-  <si>
     <t>US78444EAD13</t>
   </si>
   <si>
     <t>SLMA 2007-7 A4</t>
   </si>
   <si>
     <t>78444EAD1</t>
   </si>
   <si>
     <t>US78444NAD12</t>
   </si>
   <si>
     <t>SLCLT 2008-2 A4</t>
   </si>
   <si>
     <t>SLCLT</t>
   </si>
   <si>
     <t>78444NAD1</t>
   </si>
   <si>
-    <t>US78444YAD76</t>
-[...10 lines deleted...]
-  <si>
     <t>US784456AF27</t>
   </si>
   <si>
     <t>SMB 2014-A C</t>
   </si>
   <si>
     <t>SMB</t>
   </si>
   <si>
     <t>784456AF2</t>
   </si>
   <si>
     <t>US78445AAD81</t>
   </si>
   <si>
     <t>SLMA 2008-4 A4</t>
   </si>
   <si>
     <t>78445AAD8</t>
   </si>
   <si>
     <t>US78445CAD48</t>
   </si>
   <si>
     <t>SLMA 2008-6 A4</t>
@@ -3179,68 +3139,59 @@
   <si>
     <t>SAMI 2007-AR1 1A1</t>
   </si>
   <si>
     <t>B29ST12</t>
   </si>
   <si>
     <t>SAMI</t>
   </si>
   <si>
     <t>86362XAA6</t>
   </si>
   <si>
     <t>US88156PAZ45</t>
   </si>
   <si>
     <t>TMTS 2006-7 2A3</t>
   </si>
   <si>
     <t>TMTS</t>
   </si>
   <si>
     <t>88156PAZ4</t>
   </si>
   <si>
-    <t>US89174UAB26</t>
-[...2 lines deleted...]
-    <t>TPAT 2018-SL1 B</t>
+    <t>US89179XAA37</t>
+  </si>
+  <si>
+    <t>TPAT 2021-SL1 A1</t>
   </si>
   <si>
     <t>TPAT</t>
   </si>
   <si>
-    <t>89174UAB2</t>
-[...7 lines deleted...]
-  <si>
     <t>89179XAA3</t>
   </si>
   <si>
     <t>US89179XAB10</t>
   </si>
   <si>
     <t>TPAT 2021-SL1 B</t>
   </si>
   <si>
     <t>89179XAB1</t>
   </si>
   <si>
     <t>US89179XAC92</t>
   </si>
   <si>
     <t>TPAT 2021-SL1 C</t>
   </si>
   <si>
     <t>89179XAC9</t>
   </si>
   <si>
     <t>US895975AA85</t>
   </si>
   <si>
     <t>TCN 2024-SFR4 A</t>
@@ -3317,50 +3268,62 @@
   <si>
     <t>92258XAA1</t>
   </si>
   <si>
     <t>US92325QAA58</t>
   </si>
   <si>
     <t>VENTR 2018-32A A1</t>
   </si>
   <si>
     <t>VENTR</t>
   </si>
   <si>
     <t>92325QAA5</t>
   </si>
   <si>
     <t>US92332NBC83</t>
   </si>
   <si>
     <t>VENTR 2019-38A ARR</t>
   </si>
   <si>
     <t>92332NBC8</t>
   </si>
   <si>
+    <t>US92338BAY11</t>
+  </si>
+  <si>
+    <t>VERDE 2019-1A BRR</t>
+  </si>
+  <si>
+    <t>VERDE</t>
+  </si>
+  <si>
+    <t>92338BAY1</t>
+  </si>
+  <si>
     <t>US924921AA70</t>
   </si>
   <si>
     <t>VERUS 2022-5 A1</t>
   </si>
   <si>
     <t>VERUS</t>
   </si>
   <si>
     <t>924921AA7</t>
   </si>
   <si>
     <t>US92867WAD02</t>
   </si>
   <si>
     <t>VALET 2023-1 A3</t>
   </si>
   <si>
     <t>VALET</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>92867WAD0</t>
@@ -3377,74 +3340,62 @@
   <si>
     <t>US92918FAF18</t>
   </si>
   <si>
     <t>VOYA 2019-3A AR</t>
   </si>
   <si>
     <t>VOYA</t>
   </si>
   <si>
     <t>92918FAF1</t>
   </si>
   <si>
     <t>US92922FW460</t>
   </si>
   <si>
     <t>WAMU 2005-AR10 1A3</t>
   </si>
   <si>
     <t>WAMU</t>
   </si>
   <si>
     <t>92922FW46</t>
   </si>
   <si>
-    <t>US92939FAX78</t>
-[...5 lines deleted...]
-    <t>BQQFHL0</t>
+    <t>US92939FAY51</t>
+  </si>
+  <si>
+    <t>WFRBS 2014-C21 C</t>
+  </si>
+  <si>
+    <t>BQQFHN2</t>
   </si>
   <si>
     <t>WFRBS</t>
   </si>
   <si>
-    <t>92939FAX7</t>
-[...10 lines deleted...]
-  <si>
     <t>92939FAY5</t>
   </si>
   <si>
     <t>US92945JAA16</t>
   </si>
   <si>
     <t>VOYA 2025-1A X</t>
   </si>
   <si>
     <t>92945JAA1</t>
   </si>
   <si>
     <t>US933633AG41</t>
   </si>
   <si>
     <t>WMCMS 2006-SL1 E</t>
   </si>
   <si>
     <t>WMCMS</t>
   </si>
   <si>
     <t>933633AG4</t>
   </si>
   <si>
     <t>US933638AD07</t>
@@ -3632,78 +3583,84 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5XNH09</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.63</t>
+    <t>BMO61QZH8</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.65</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_OPT</t>
   </si>
   <si>
     <t>Contra Derivatives - Options</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
+  </si>
+  <si>
+    <t>CONTRA_DERIV_Swaption</t>
+  </si>
+  <si>
+    <t>Contra Derivatives - Swaptions</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
   <si>
     <t>***May include Cash &amp; Cash Equivalents, Fixed Income Instruments, Pooled Investments, Accrued Expenses, or Derivative Contracts</t>
   </si>
   <si>
     <t>Further information related to holdings is available on GMO.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
@@ -4073,92 +4030,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DD10DE1-E1B9-491E-A889-FEC73B789AF2}">
-  <dimension ref="A1:Z360"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B11605-E508-4490-B878-C7DE37892AE5}">
+  <dimension ref="A1:Z362"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="3"/>
     <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4208,27605 +4165,27678 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1916.95</v>
+        <v>1067.71</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1433</v>
+        <v>1.15055</v>
       </c>
       <c r="F4" s="4">
-        <v>2191.6489350000002</v>
+        <v>1228.4537405000001</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1916.95</v>
+        <v>1067.71</v>
       </c>
       <c r="N4" s="4">
-        <v>2191.6489350000002</v>
+        <v>1228.4537405000001</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>8575996.1778280009</v>
+        <v>8167455.7089050002</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>8575996.1778284106</v>
+        <v>8167455.70890541</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>8575996.1778280009</v>
+        <v>8167455.7089050002</v>
       </c>
       <c r="N5" s="4">
-        <v>8575996.1778284106</v>
+        <v>8167455.70890541</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>6.7939999999999997E-3</v>
+        <v>6.4580000000000002E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>6638.65</v>
+        <v>210000</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>6638.65</v>
+        <v>210000</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>6638.65</v>
+        <v>210000</v>
       </c>
       <c r="N6" s="4">
-        <v>6638.65</v>
+        <v>210000</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>5.0000000000000004E-6</v>
+        <v>1.66E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-37063345.75</v>
+        <v>6640.99</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F7" s="4">
-        <v>-37061208.75</v>
+        <v>6640.99</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>-37061208.75</v>
+        <v>6640.99</v>
       </c>
       <c r="N7" s="4">
-        <v>-37061208.75</v>
+        <v>6640.99</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-2.9361999999999999E-2</v>
+        <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>-184461.78599999999</v>
+        <v>-26832931.510000002</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4">
-        <v>-184461.78599999999</v>
+        <v>-26830560.510000002</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>-184461.78599999999</v>
+        <v>-26830560.510000002</v>
       </c>
       <c r="N8" s="4">
-        <v>-184461.78599999999</v>
+        <v>-26830560.510000002</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>46265</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-1.46E-4</v>
+        <v>-2.1215000000000001E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D9" s="4">
-        <v>162000</v>
+        <v>-138000</v>
       </c>
       <c r="E9" s="5">
-        <v>1.1461440000000001</v>
+        <v>1.1517820000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>185675.43743300001</v>
+        <v>-158946.020946</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>162403.07656099999</v>
+        <v>-138147.860541</v>
       </c>
       <c r="N9" s="4">
-        <v>185675.43743255001</v>
+        <v>-158946.02094630999</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
         <v>46265</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>1.47E-4</v>
+        <v>-2.8299999999999999E-4</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D10" s="4">
-        <v>-4598000</v>
+        <v>-199950.625</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1461440000000001</v>
+        <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>-5269973.2179929996</v>
+        <v>-199950.625</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M10" s="4">
-        <v>-4609440.4075849997</v>
+        <v>-199950.625</v>
       </c>
       <c r="N10" s="4">
-        <v>-5269973.2179930899</v>
+        <v>-199950.625</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
         <v>46265</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-6.463E-3</v>
+        <v>-2.8299999999999999E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D11" s="4">
-        <v>-2888349.1156000001</v>
+        <v>157675.35</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>-2888349.1156000001</v>
+        <v>157675.35</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="4">
-        <v>-2888349.1156000001</v>
+        <v>157675.35</v>
       </c>
       <c r="N11" s="4">
-        <v>-2888349.1156000001</v>
+        <v>157675.35</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
         <v>46265</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>-6.463E-3</v>
+        <v>2.8400000000000002E-4</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" s="4">
-        <v>5370226.7432000004</v>
+        <v>175000</v>
       </c>
       <c r="E12" s="5">
-        <v>1</v>
+        <v>1.1517820000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>5370226.7432000004</v>
+        <v>201561.98308400001</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>5370226.7432000004</v>
+        <v>175187.50430900001</v>
       </c>
       <c r="N12" s="4">
-        <v>5370226.7432000004</v>
+        <v>201561.98308408001</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="U12" s="2">
         <v>46265</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>6.4999999999999997E-3</v>
+        <v>2.8400000000000002E-4</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="4">
-        <v>2473000</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="E13" s="5">
-        <v>1.1461440000000001</v>
+        <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>2834415.7825349998</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M13" s="4">
-        <v>2479153.137877</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="N13" s="4">
-        <v>2834415.78253522</v>
+        <v>-184461.78599999999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="U13" s="2">
         <v>46265</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>6.4999999999999997E-3</v>
+        <v>-1.45E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="4">
+        <v>162000</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1.1517820000000001</v>
+      </c>
+      <c r="F14" s="4">
+        <v>186588.80719799999</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="4">
-        <v>-1749341.7814780001</v>
+        <v>162173.57541799999</v>
       </c>
       <c r="N14" s="4">
-        <v>-2000022.4587642299</v>
+        <v>186588.80719784001</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="U14" s="2">
         <v>46265</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>-1.5839999999999999E-3</v>
+        <v>1.47E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D15" s="4">
-        <v>2037712.4075</v>
+        <v>-4598000</v>
       </c>
       <c r="E15" s="5">
-        <v>1</v>
+        <v>1.1517820000000001</v>
       </c>
       <c r="F15" s="4">
-        <v>2037712.4075</v>
+        <v>-5295897.1326890001</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>2037712.4075</v>
+        <v>-4602926.5418170001</v>
       </c>
       <c r="N15" s="4">
-        <v>2037712.4075</v>
+        <v>-5295897.1326892702</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="U15" s="2">
         <v>46265</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.614E-3</v>
+        <v>-6.4710000000000002E-3</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D16" s="4">
-        <v>-57</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="E16" s="5">
-        <v>107.046875</v>
+        <v>1</v>
       </c>
       <c r="F16" s="4">
-        <v>-6101672.0999999996</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>107.046875</v>
+        <v>1</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
-        <v>0</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="N16" s="4">
-        <v>0</v>
+        <v>-2888349.1156000001</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="T16" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U16" s="2">
-        <v>46295</v>
+        <v>46265</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-4.8339999999999998E-3</v>
+        <v>-6.4710000000000002E-3</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D17" s="4">
-        <v>1443</v>
+        <v>2473000</v>
       </c>
       <c r="E17" s="5">
-        <v>103.066406</v>
+        <v>1.1517820000000001</v>
       </c>
       <c r="F17" s="4">
-        <v>297449648.19999999</v>
+        <v>2848358.766669</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>103.06640625</v>
+        <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>0</v>
+        <v>2475649.7037650002</v>
       </c>
       <c r="N17" s="4">
-        <v>0</v>
+        <v>2848358.7666682401</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="T17" s="4">
-        <v>2000</v>
+        <v>1</v>
       </c>
       <c r="U17" s="2">
-        <v>46295</v>
+        <v>46265</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>0.23566000000000001</v>
+        <v>6.4980000000000003E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D18" s="4">
-        <v>770</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="E18" s="5">
-        <v>109.890625</v>
+        <v>1</v>
       </c>
       <c r="F18" s="4">
-        <v>84615781.299999997</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="5">
-        <v>109.890625</v>
+        <v>1</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="4">
-        <v>0</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="N18" s="4">
-        <v>0</v>
+        <v>5370226.7432000004</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="T18" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U18" s="2">
-        <v>46286</v>
+        <v>46265</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>6.7038E-2</v>
+        <v>6.4980000000000003E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D19" s="4">
-        <v>152</v>
+        <v>-1745000</v>
       </c>
       <c r="E19" s="5">
-        <v>112.46875</v>
+        <v>1.1517820000000001</v>
       </c>
       <c r="F19" s="4">
-        <v>17095250.100000001</v>
+        <v>-2009860.917038</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>112.46875</v>
+        <v>1</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>0</v>
+        <v>-1746869.6858349999</v>
       </c>
       <c r="N19" s="4">
-        <v>0</v>
+        <v>-2009860.91703845</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="T19" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U19" s="2">
-        <v>46286</v>
+        <v>46265</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>1.3544E-2</v>
+        <v>-1.5889999999999999E-3</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" s="4">
-        <v>-6</v>
+        <v>2037712.4075</v>
       </c>
       <c r="E20" s="5">
-        <v>116.15625</v>
+        <v>1</v>
       </c>
       <c r="F20" s="4">
-        <v>-696937.5</v>
+        <v>2037712.4075</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>116.15625</v>
+        <v>1</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="N20" s="4">
-        <v>0</v>
+        <v>2037712.4075</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="T20" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U20" s="2">
-        <v>46286</v>
+        <v>46265</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>-5.5199999999999997E-4</v>
+        <v>1.611E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D21" s="4">
-        <v>-134</v>
+        <v>136</v>
       </c>
       <c r="E21" s="5">
-        <v>226.3</v>
+        <v>105.976563</v>
       </c>
       <c r="F21" s="4">
-        <v>-15162100</v>
+        <v>14412812.199999999</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>226.3</v>
+        <v>105.9765625</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
         <v>0</v>
       </c>
       <c r="N21" s="4">
         <v>0</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="T21" s="4">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="U21" s="2">
-        <v>46280</v>
+        <v>46295</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
         <v>0</v>
       </c>
       <c r="Y21" s="4">
         <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>-1.2012E-2</v>
+        <v>1.1396E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D22" s="4">
-        <v>410</v>
+        <v>1484</v>
       </c>
       <c r="E22" s="5">
-        <v>0.72</v>
+        <v>102.804688</v>
       </c>
       <c r="F22" s="4">
-        <v>3924520</v>
+        <v>305124312.19999999</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="5">
-        <v>0.72</v>
+        <v>102.8046875</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="4">
-        <v>29520</v>
+        <v>0</v>
       </c>
       <c r="N22" s="4">
-        <v>29520</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="T22" s="4">
-        <v>1</v>
+        <v>2000</v>
       </c>
       <c r="U22" s="2">
-        <v>46283</v>
+        <v>46295</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
         <v>0</v>
       </c>
       <c r="Y22" s="4">
         <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>3.1089999999999998E-3</v>
+        <v>0.24127100000000001</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D23" s="4">
-        <v>-1261</v>
+        <v>770</v>
       </c>
       <c r="E23" s="5">
-        <v>1.1299999999999999</v>
+        <v>108</v>
       </c>
       <c r="F23" s="4">
-        <v>-13887393</v>
+        <v>83160000</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>1.1299999999999999</v>
+        <v>108</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>-142493</v>
+        <v>0</v>
       </c>
       <c r="N23" s="4">
-        <v>-142493</v>
+        <v>0</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>84</v>
+        <v>66</v>
       </c>
       <c r="T23" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U23" s="2">
-        <v>46283</v>
+        <v>46286</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
         <v>0</v>
       </c>
       <c r="Y23" s="4">
         <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>-1.1002E-2</v>
+        <v>6.5756999999999996E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D24" s="4">
-        <v>820</v>
+        <v>152</v>
       </c>
       <c r="E24" s="5">
-        <v>1.64</v>
+        <v>109.703125</v>
       </c>
       <c r="F24" s="4">
-        <v>7186480</v>
+        <v>16674874.9</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="5">
-        <v>1.64</v>
+        <v>109.703125</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="4">
-        <v>134480</v>
+        <v>0</v>
       </c>
       <c r="N24" s="4">
-        <v>134480</v>
+        <v>0</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="T24" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U24" s="2">
-        <v>46283</v>
+        <v>46286</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
         <v>0</v>
       </c>
       <c r="Y24" s="4">
         <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>5.6930000000000001E-3</v>
+        <v>1.3185000000000001E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D25" s="4">
-        <v>-4624500</v>
+        <v>-6</v>
       </c>
       <c r="E25" s="5">
-        <v>-0.27723500000000001</v>
+        <v>109.6875</v>
       </c>
       <c r="F25" s="4">
-        <v>-4611679.2828400005</v>
+        <v>-658125</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="5">
-        <v>-0.27723467000000002</v>
+        <v>109.6875</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="4">
-        <v>12820.71716</v>
+        <v>0</v>
       </c>
       <c r="N25" s="4">
-        <v>12820.71716</v>
+        <v>0</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="T25" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U25" s="2">
-        <v>56571</v>
+        <v>46286</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
-        <v>-963.4375</v>
+        <v>0</v>
       </c>
       <c r="Y25" s="4">
-        <v>-963.4375</v>
+        <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>-3.653E-3</v>
+        <v>-5.1999999999999995E-4</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D26" s="4">
-        <v>-1678536.82</v>
+        <v>-134</v>
       </c>
       <c r="E26" s="5">
-        <v>-16.050597</v>
+        <v>226.4</v>
       </c>
       <c r="F26" s="4">
-        <v>-1409121.6357950999</v>
+        <v>-15168800</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>-16.05059722</v>
+        <v>226.4</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>269415.18420399999</v>
+        <v>0</v>
       </c>
       <c r="N26" s="4">
-        <v>269415.1842049</v>
+        <v>0</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="T26" s="4">
-        <v>0.01</v>
+        <v>500</v>
       </c>
       <c r="U26" s="2">
-        <v>53709</v>
+        <v>46280</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>-466.26022777999998</v>
+        <v>0</v>
       </c>
       <c r="Y26" s="4">
-        <v>-466.26022699999999</v>
+        <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>-1.116E-3</v>
+        <v>-1.1993999999999999E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D27" s="4">
-        <v>575456.91</v>
+        <v>410</v>
       </c>
       <c r="E27" s="5">
-        <v>-7.0416670000000003</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="F27" s="4">
-        <v>534935.15258750005</v>
+        <v>3900740</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>-7.0416666699999997</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>-40521.757411999999</v>
+        <v>5740</v>
       </c>
       <c r="N27" s="4">
-        <v>-40521.757412500003</v>
+        <v>5740</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="T27" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U27" s="2">
-        <v>53709</v>
+        <v>46283</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>119.88685624999999</v>
+        <v>0</v>
       </c>
       <c r="Y27" s="4">
-        <v>119.88685599999999</v>
+        <v>0</v>
       </c>
       <c r="Z27" s="6">
-        <v>4.2299999999999998E-4</v>
+        <v>3.0839999999999999E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D28" s="4">
-        <v>2820487.9552000002</v>
+        <v>-1261</v>
       </c>
       <c r="E28" s="5">
-        <v>0.181974</v>
+        <v>0.15</v>
       </c>
       <c r="F28" s="4">
-        <v>2825620.5224871002</v>
+        <v>-13763815</v>
       </c>
       <c r="G28" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="5">
+        <v>0.15</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4">
+        <v>-18915</v>
+      </c>
+      <c r="N28" s="4">
+        <v>-18915</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S28" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="H28" s="3" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="T28" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U28" s="2">
-        <v>60224</v>
+        <v>46283</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
-        <v>195.86721911000001</v>
+        <v>0</v>
       </c>
       <c r="Y28" s="4">
-        <v>195.86721900000001</v>
+        <v>0</v>
       </c>
       <c r="Z28" s="6">
-        <v>2.238E-3</v>
+        <v>-1.0883E-2</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D29" s="4">
-        <v>-877919.81709999999</v>
+        <v>820</v>
       </c>
       <c r="E29" s="5">
-        <v>-6.7897220000000003</v>
+        <v>0.23</v>
       </c>
       <c r="F29" s="4">
-        <v>-818311.50018506998</v>
+        <v>7070860</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="5">
-        <v>-6.7897222199999998</v>
+        <v>0.23</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="4">
-        <v>59608.316914000003</v>
+        <v>18860</v>
       </c>
       <c r="N29" s="4">
-        <v>59608.316914930001</v>
+        <v>18860</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="T29" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U29" s="2">
-        <v>57635</v>
+        <v>46283</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>-243.86661586</v>
+        <v>0</v>
       </c>
       <c r="Y29" s="4">
-        <v>-243.866615</v>
+        <v>0</v>
       </c>
       <c r="Z29" s="6">
-        <v>-6.4800000000000003E-4</v>
+        <v>5.5909999999999996E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D30" s="4">
-        <v>-3000000</v>
+        <v>-4624500</v>
       </c>
       <c r="E30" s="5">
-        <v>-0.85557700000000003</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="F30" s="4">
-        <v>-2974332.7</v>
+        <v>-4611605.5991399996</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>-0.85557667000000004</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>25667.3</v>
+        <v>12894.40086</v>
       </c>
       <c r="N30" s="4">
-        <v>25667.3</v>
+        <v>12894.40086</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>63174</v>
+        <v>56571</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>-625</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y30" s="4">
-        <v>-625</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z30" s="6">
-        <v>-2.356E-3</v>
+        <v>-3.6459999999999999E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D31" s="4">
-        <v>-2682000</v>
+        <v>-1668472</v>
       </c>
       <c r="E31" s="5">
-        <v>-4.9969739999999998</v>
+        <v>-15.966666999999999</v>
       </c>
       <c r="F31" s="4">
-        <v>-2547981.14603187</v>
+        <v>-1402072.63733333</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-4.9969744199999999</v>
+        <v>-15.96666667</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>134018.85396800001</v>
+        <v>266399.36266599997</v>
       </c>
       <c r="N31" s="4">
-        <v>134018.85396812999</v>
+        <v>266399.36266667</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>63174</v>
+        <v>53709</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-745</v>
+        <v>-556.15733333000003</v>
       </c>
       <c r="Y31" s="4">
-        <v>-745</v>
+        <v>-556.15733299999999</v>
       </c>
       <c r="Z31" s="6">
-        <v>-2.0179999999999998E-3</v>
+        <v>-1.108E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D32" s="4">
-        <v>-2000000</v>
+        <v>573300.19999999995</v>
       </c>
       <c r="E32" s="5">
-        <v>-0.85557700000000003</v>
+        <v>-6.88</v>
       </c>
       <c r="F32" s="4">
-        <v>-1982888.4666666701</v>
+        <v>533857.14624000003</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-0.85557667000000004</v>
+        <v>-6.88</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>17111.533332999999</v>
+        <v>-39443.053760000003</v>
       </c>
       <c r="N32" s="4">
-        <v>17111.53333333</v>
+        <v>-39443.053760000003</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>63174</v>
+        <v>53709</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>-416.66666666999998</v>
+        <v>143.32505</v>
       </c>
       <c r="Y32" s="4">
-        <v>-416.66666600000002</v>
+        <v>143.32505</v>
       </c>
       <c r="Z32" s="6">
-        <v>-1.57E-3</v>
+        <v>4.2200000000000001E-4</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D33" s="4">
-        <v>-5000000</v>
+        <v>2816918.1157</v>
       </c>
       <c r="E33" s="5">
-        <v>-4.2657129999999999</v>
+        <v>0.186638</v>
       </c>
       <c r="F33" s="4">
-        <v>-4786714.3670733804</v>
+        <v>2822175.5647225101</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>-4.2657126600000002</v>
+        <v>0.18663832999999999</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>213285.63292599999</v>
+        <v>5257.4490219999998</v>
       </c>
       <c r="N33" s="4">
-        <v>213285.63292661999</v>
+        <v>5257.4490225099998</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
         <v>60224</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>-1388.8888888900001</v>
+        <v>234.74317631</v>
       </c>
       <c r="Y33" s="4">
-        <v>-1388.888888</v>
+        <v>234.74317600000001</v>
       </c>
       <c r="Z33" s="6">
-        <v>-3.7919999999999998E-3</v>
+        <v>2.2309999999999999E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D34" s="4">
-        <v>9984028.1600000001</v>
+        <v>-683634.10919999995</v>
       </c>
       <c r="E34" s="5">
-        <v>0.181974</v>
+        <v>-8.4641669999999998</v>
       </c>
       <c r="F34" s="4">
-        <v>10002196.539777299</v>
+        <v>-625770.17880712997</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="5">
-        <v>0.18197443999999999</v>
+        <v>-8.4641666699999991</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="4">
-        <v>18168.379776999998</v>
+        <v>57863.930392000002</v>
       </c>
       <c r="N34" s="4">
-        <v>18168.379777329999</v>
+        <v>57863.930392870003</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
-        <v>693.33528889000002</v>
+        <v>-227.87803640000001</v>
       </c>
       <c r="Y34" s="4">
-        <v>693.33528799999999</v>
+        <v>-227.87803600000001</v>
       </c>
       <c r="Z34" s="6">
-        <v>7.9240000000000005E-3</v>
+        <v>-4.9399999999999997E-4</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D35" s="4">
-        <v>-3933500</v>
+        <v>-3000000</v>
       </c>
       <c r="E35" s="5">
-        <v>-15.302083</v>
+        <v>-0.95672299999999999</v>
       </c>
       <c r="F35" s="4">
-        <v>-3331592.5520833302</v>
+        <v>-2971298.2960973899</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="5">
-        <v>-15.30208333</v>
+        <v>-0.95672345999999997</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="4">
-        <v>601907.44791600003</v>
+        <v>28701.703902000001</v>
       </c>
       <c r="N35" s="4">
-        <v>601907.44791667</v>
+        <v>28701.703902609999</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
         <v>63174</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
-        <v>-1638.95833333</v>
+        <v>-750</v>
       </c>
       <c r="Y35" s="4">
-        <v>-1638.958333</v>
+        <v>-750</v>
       </c>
       <c r="Z35" s="6">
-        <v>-2.6389999999999999E-3</v>
+        <v>-2.349E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D36" s="4">
-        <v>-2399999.5</v>
+        <v>-2682000</v>
       </c>
       <c r="E36" s="5">
-        <v>-6.7897220000000003</v>
+        <v>-5.174874</v>
       </c>
       <c r="F36" s="4">
-        <v>-2237046.2006152798</v>
+        <v>-2543209.8733028402</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="5">
-        <v>-6.7897222199999998</v>
+        <v>-5.1748742200000004</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="4">
-        <v>162953.29938400001</v>
+        <v>138790.126697</v>
       </c>
       <c r="N36" s="4">
-        <v>162953.29938472001</v>
+        <v>138790.12669716001</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
-        <v>-666.66652778000002</v>
+        <v>-894</v>
       </c>
       <c r="Y36" s="4">
-        <v>-666.66652699999997</v>
+        <v>-894</v>
       </c>
       <c r="Z36" s="6">
-        <v>-1.7719999999999999E-3</v>
+        <v>-2.0100000000000001E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D37" s="4">
-        <v>-1360000</v>
+        <v>-2000000</v>
       </c>
       <c r="E37" s="5">
-        <v>-15.302083</v>
+        <v>-0.95672299999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>-1151891.66666667</v>
+        <v>-1980865.53073159</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="5">
-        <v>-15.30208333</v>
+        <v>-0.95672345999999997</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="4">
-        <v>208108.33333299999</v>
+        <v>19134.469268000001</v>
       </c>
       <c r="N37" s="4">
-        <v>208108.33333333</v>
+        <v>19134.469268410001</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
         <v>63174</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
-        <v>-566.66666667000004</v>
+        <v>-500</v>
       </c>
       <c r="Y37" s="4">
-        <v>-566.66666599999996</v>
+        <v>-500</v>
       </c>
       <c r="Z37" s="6">
-        <v>-9.1200000000000005E-4</v>
+        <v>-1.5659999999999999E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D38" s="4">
-        <v>-959999.8</v>
+        <v>-5000000</v>
       </c>
       <c r="E38" s="5">
-        <v>-6.7897220000000003</v>
+        <v>-4.1848200000000002</v>
       </c>
       <c r="F38" s="4">
-        <v>-894818.48024611</v>
+        <v>-4790759.0217305003</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="5">
-        <v>-6.7897222199999998</v>
+        <v>-4.1848195700000002</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="4">
-        <v>65181.319753000003</v>
+        <v>209240.97826900001</v>
       </c>
       <c r="N38" s="4">
-        <v>65181.319753889999</v>
+        <v>209240.97826949999</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>57635</v>
+        <v>60224</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
-        <v>-266.66661111000002</v>
+        <v>-1666.66666667</v>
       </c>
       <c r="Y38" s="4">
-        <v>-266.66661099999999</v>
+        <v>-1666.6666660000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>-7.0799999999999997E-4</v>
+        <v>-3.7880000000000001E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D39" s="4">
-        <v>-3000000</v>
+        <v>9971391.5600000005</v>
       </c>
       <c r="E39" s="5">
-        <v>-4.2657129999999999</v>
+        <v>0.186638</v>
       </c>
       <c r="F39" s="4">
-        <v>-2872028.6202440299</v>
+        <v>9990001.9990177192</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>-4.2657126600000002</v>
+        <v>0.18663832999999999</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>127971.379755</v>
+        <v>18610.439017000001</v>
       </c>
       <c r="N39" s="4">
-        <v>127971.37975597</v>
+        <v>18610.43901772</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
         <v>60224</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>-833.33333332999996</v>
+        <v>830.94929666999997</v>
       </c>
       <c r="Y39" s="4">
-        <v>-833.33333300000004</v>
+        <v>830.949296</v>
       </c>
       <c r="Z39" s="6">
-        <v>-2.2750000000000001E-3</v>
+        <v>7.8989999999999998E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="B40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D40" s="4">
-        <v>-5000000</v>
+        <v>-3933500</v>
       </c>
       <c r="E40" s="5">
-        <v>-13.830833</v>
+        <v>-15.231249999999999</v>
       </c>
       <c r="F40" s="4">
-        <v>-4308458.3333333395</v>
+        <v>-3334378.78125</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>-13.830833330000001</v>
+        <v>-15.231249999999999</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>691541.66666600003</v>
+        <v>599121.21875</v>
       </c>
       <c r="N40" s="4">
-        <v>691541.66666665999</v>
+        <v>599121.21875</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>-2083.3333333300002</v>
+        <v>-1966.75</v>
       </c>
       <c r="Y40" s="4">
-        <v>-2083.333333</v>
+        <v>-1966.75</v>
       </c>
       <c r="Z40" s="6">
-        <v>-3.4129999999999998E-3</v>
+        <v>-2.6359999999999999E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D41" s="4">
-        <v>-5000000</v>
+        <v>-1868874</v>
       </c>
       <c r="E41" s="5">
-        <v>-13.830833</v>
+        <v>-8.4641669999999998</v>
       </c>
       <c r="F41" s="4">
-        <v>-4308458.3333333395</v>
+        <v>-1710689.3898499999</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-13.830833330000001</v>
+        <v>-8.4641666699999991</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>691541.66666600003</v>
+        <v>158184.61014999999</v>
       </c>
       <c r="N41" s="4">
-        <v>691541.66666665999</v>
+        <v>158184.61014999999</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-2083.3333333300002</v>
+        <v>-622.95799999999997</v>
       </c>
       <c r="Y41" s="4">
-        <v>-2083.333333</v>
+        <v>-622.95799999999997</v>
       </c>
       <c r="Z41" s="6">
-        <v>-3.4129999999999998E-3</v>
+        <v>-1.3519999999999999E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D42" s="4">
-        <v>-5000000</v>
+        <v>-1360000</v>
       </c>
       <c r="E42" s="5">
-        <v>-13.830833</v>
+        <v>-15.231249999999999</v>
       </c>
       <c r="F42" s="4">
-        <v>-4308458.3333333395</v>
+        <v>-1152855</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-13.830833330000001</v>
+        <v>-15.231249999999999</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>691541.66666600003</v>
+        <v>207145</v>
       </c>
       <c r="N42" s="4">
-        <v>691541.66666665999</v>
+        <v>207145</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-2083.3333333300002</v>
+        <v>-680</v>
       </c>
       <c r="Y42" s="4">
-        <v>-2083.333333</v>
+        <v>-680</v>
       </c>
       <c r="Z42" s="6">
-        <v>-3.4129999999999998E-3</v>
+        <v>-9.1100000000000003E-4</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D43" s="4">
-        <v>-4560000</v>
+        <v>-747549.6</v>
       </c>
       <c r="E43" s="5">
-        <v>-4.2657129999999999</v>
+        <v>-8.4641669999999998</v>
       </c>
       <c r="F43" s="4">
-        <v>-4365483.5027709203</v>
+        <v>-684275.75593999994</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="5">
-        <v>-4.2657126600000002</v>
+        <v>-8.4641666699999991</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="4">
-        <v>194516.497229</v>
+        <v>63273.844060000003</v>
       </c>
       <c r="N43" s="4">
-        <v>194516.49722908001</v>
+        <v>63273.844060000003</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>-1266.66666667</v>
+        <v>-249.1832</v>
       </c>
       <c r="Y43" s="4">
-        <v>-1266.6666660000001</v>
+        <v>-249.1832</v>
       </c>
       <c r="Z43" s="6">
-        <v>-3.4580000000000001E-3</v>
+        <v>-5.4100000000000003E-4</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D44" s="4">
-        <v>9105433.6819199994</v>
+        <v>-3000000</v>
       </c>
       <c r="E44" s="5">
-        <v>0.181974</v>
+        <v>-4.1848200000000002</v>
       </c>
       <c r="F44" s="4">
-        <v>9122003.2442769296</v>
+        <v>-2874455.4130382999</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J44" s="5">
-        <v>0.18197443999999999</v>
+        <v>-4.1848195700000002</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="4">
-        <v>16569.562355999999</v>
+        <v>125544.58696099999</v>
       </c>
       <c r="N44" s="4">
-        <v>16569.562356930001</v>
+        <v>125544.5869617</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
         <v>60224</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
-        <v>632.32178347000001</v>
+        <v>-1000</v>
       </c>
       <c r="Y44" s="4">
-        <v>632.32178299999998</v>
+        <v>-1000</v>
       </c>
       <c r="Z44" s="6">
-        <v>7.2269999999999999E-3</v>
+        <v>-2.2720000000000001E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D45" s="4">
-        <v>-9940000</v>
+        <v>-5000000</v>
       </c>
       <c r="E45" s="5">
-        <v>-10.833333</v>
+        <v>-14.16625</v>
       </c>
       <c r="F45" s="4">
-        <v>-8863166.6666666698</v>
+        <v>-4291687.5</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="5">
-        <v>-10.83333333</v>
+        <v>-14.16625</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="4">
-        <v>1076833.3333330001</v>
+        <v>708312.5</v>
       </c>
       <c r="N45" s="4">
-        <v>1076833.33333333</v>
+        <v>708312.5</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
-        <v>-4141.6666666700003</v>
+        <v>-2500</v>
       </c>
       <c r="Y45" s="4">
-        <v>-4141.6666660000001</v>
+        <v>-2500</v>
       </c>
       <c r="Z45" s="6">
-        <v>-7.0219999999999996E-3</v>
+        <v>-3.3930000000000002E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D46" s="4">
-        <v>-1143849.2364000001</v>
+        <v>-5000000</v>
       </c>
       <c r="E46" s="5">
-        <v>-25.646332999999998</v>
+        <v>-14.16625</v>
       </c>
       <c r="F46" s="4">
-        <v>-850493.84840207</v>
+        <v>-4291687.5</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J46" s="5">
-        <v>-25.646333330000001</v>
+        <v>-14.16625</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M46" s="4">
-        <v>293355.38799700001</v>
+        <v>708312.5</v>
       </c>
       <c r="N46" s="4">
-        <v>293355.38799793</v>
+        <v>708312.5</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>59667</v>
+        <v>60224</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
-        <v>-476.60384850000003</v>
+        <v>-2500</v>
       </c>
       <c r="Y46" s="4">
-        <v>-476.60384800000003</v>
+        <v>-2500</v>
       </c>
       <c r="Z46" s="6">
-        <v>-6.7299999999999999E-4</v>
+        <v>-3.3930000000000002E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D47" s="4">
-        <v>-2167000</v>
+        <v>-5000000</v>
       </c>
       <c r="E47" s="5">
-        <v>-10.833333</v>
+        <v>-14.16625</v>
       </c>
       <c r="F47" s="4">
-        <v>-1932241.66666667</v>
+        <v>-4291687.5</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="5">
-        <v>-10.83333333</v>
+        <v>-14.16625</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="4">
-        <v>234758.33333299999</v>
+        <v>708312.5</v>
       </c>
       <c r="N47" s="4">
-        <v>234758.33333333</v>
+        <v>708312.5</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
-        <v>-902.91666667000004</v>
+        <v>-2500</v>
       </c>
       <c r="Y47" s="4">
-        <v>-902.91666599999996</v>
+        <v>-2500</v>
       </c>
       <c r="Z47" s="6">
-        <v>-1.5299999999999999E-3</v>
+        <v>-3.3930000000000002E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D48" s="4">
-        <v>3060000</v>
+        <v>-4560000</v>
       </c>
       <c r="E48" s="5">
-        <v>14.063039</v>
+        <v>-4.1848200000000002</v>
       </c>
       <c r="F48" s="4">
-        <v>3490328.9999746</v>
+        <v>-4369172.2278182199</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>14.063039209999999</v>
+        <v>-4.1848195700000002</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>430328.99997399998</v>
+        <v>190827.77218100001</v>
       </c>
       <c r="N48" s="4">
-        <v>430328.99997459998</v>
+        <v>190827.77218177999</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>3825</v>
+        <v>-1520</v>
       </c>
       <c r="Y48" s="4">
-        <v>3825</v>
+        <v>-1520</v>
       </c>
       <c r="Z48" s="6">
-        <v>2.7650000000000001E-3</v>
+        <v>-3.454E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>129</v>
+        <v>103</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D49" s="4">
-        <v>3060000</v>
+        <v>9093909.1027199998</v>
       </c>
       <c r="E49" s="5">
-        <v>10.230684</v>
+        <v>0.186638</v>
       </c>
       <c r="F49" s="4">
-        <v>3373058.9238359602</v>
+        <v>9110881.8231041599</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>10.23068379</v>
+        <v>0.18663832999999999</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>313058.92383500002</v>
+        <v>16972.720384</v>
       </c>
       <c r="N49" s="4">
-        <v>313058.92383595998</v>
+        <v>16972.720384159999</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>3825</v>
+        <v>757.82575856000005</v>
       </c>
       <c r="Y49" s="4">
-        <v>3825</v>
+        <v>757.82575799999995</v>
       </c>
       <c r="Z49" s="6">
-        <v>2.6719999999999999E-3</v>
+        <v>7.2040000000000003E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D50" s="4">
-        <v>78580000</v>
+        <v>-9940000</v>
       </c>
       <c r="E50" s="5">
-        <v>3.2039589999999998</v>
+        <v>-10.574999999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>92358184.964356795</v>
+        <v>-8888845</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J50" s="5">
-        <v>2.8023781799999998</v>
+        <v>-10.574999999999999</v>
       </c>
       <c r="K50" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M50" s="4">
-        <v>2202108.7766610002</v>
+        <v>1051155</v>
       </c>
       <c r="N50" s="4">
-        <v>2517670.9643568099</v>
+        <v>1051155</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
-        <v>22460.128499999999</v>
+        <v>-4970</v>
       </c>
       <c r="Y50" s="4">
-        <v>19645</v>
+        <v>-4970</v>
       </c>
       <c r="Z50" s="6">
-        <v>7.3172000000000001E-2</v>
+        <v>-7.0280000000000004E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D51" s="4">
-        <v>-8160000</v>
+        <v>-1138859.3759999999</v>
       </c>
       <c r="E51" s="5">
-        <v>-7.8958329999999997</v>
+        <v>-25.824999999999999</v>
       </c>
       <c r="F51" s="4">
-        <v>-7515700</v>
+        <v>-844748.942148</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>-7.8958333300000003</v>
+        <v>-25.824999999999999</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>644300</v>
+        <v>294110.43385199999</v>
       </c>
       <c r="N51" s="4">
-        <v>644300</v>
+        <v>294110.43385199999</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>57696</v>
+        <v>59667</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>-3400</v>
+        <v>-569.42968800000006</v>
       </c>
       <c r="Y51" s="4">
-        <v>-3400</v>
+        <v>-569.42968800000006</v>
       </c>
       <c r="Z51" s="6">
-        <v>-5.9540000000000001E-3</v>
+        <v>-6.6699999999999995E-4</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D52" s="4">
-        <v>18250000</v>
+        <v>-2167000</v>
       </c>
       <c r="E52" s="5">
-        <v>14.063039</v>
+        <v>-10.574999999999999</v>
       </c>
       <c r="F52" s="4">
-        <v>20816504.656711198</v>
+        <v>-1937839.75</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="5">
-        <v>14.063039209999999</v>
+        <v>-10.574999999999999</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="4">
-        <v>2566504.656711</v>
+        <v>229160.25</v>
       </c>
       <c r="N52" s="4">
-        <v>2566504.6567112398</v>
+        <v>229160.25</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>22812.5</v>
+        <v>-1083.5</v>
       </c>
       <c r="Y52" s="4">
-        <v>22812.5</v>
+        <v>-1083.5</v>
       </c>
       <c r="Z52" s="6">
-        <v>1.6492E-2</v>
+        <v>-1.5319999999999999E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D53" s="4">
-        <v>-11900000</v>
+        <v>3060000</v>
       </c>
       <c r="E53" s="5">
-        <v>10.230684</v>
+        <v>14.154387</v>
       </c>
       <c r="F53" s="4">
-        <v>-13117451.3704731</v>
+        <v>3493124.2268747999</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J53" s="5">
-        <v>10.23068379</v>
+        <v>14.154386499999999</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M53" s="4">
-        <v>-1217451.370473</v>
+        <v>433124.22687399999</v>
       </c>
       <c r="N53" s="4">
-        <v>-1217451.37047317</v>
+        <v>433124.22687479999</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
         <v>47472</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
-        <v>-14875</v>
+        <v>17000</v>
       </c>
       <c r="Y53" s="4">
-        <v>-14875</v>
+        <v>17000</v>
       </c>
       <c r="Z53" s="6">
-        <v>-1.0392E-2</v>
+        <v>2.7620000000000001E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D54" s="4">
-        <v>-5156000</v>
+        <v>3060000</v>
       </c>
       <c r="E54" s="5">
-        <v>-7.8958329999999997</v>
+        <v>10.300518</v>
       </c>
       <c r="F54" s="4">
-        <v>-4748890.8333333395</v>
+        <v>3375195.8611427299</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="5">
-        <v>-7.8958333300000003</v>
+        <v>10.30051834</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="4">
-        <v>407109.16666599998</v>
+        <v>315195.86114200001</v>
       </c>
       <c r="N54" s="4">
-        <v>407109.16666665999</v>
+        <v>315195.86114272999</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>57696</v>
+        <v>47472</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>-2148.3333333300002</v>
+        <v>17000</v>
       </c>
       <c r="Y54" s="4">
-        <v>-2148.333333</v>
+        <v>17000</v>
       </c>
       <c r="Z54" s="6">
-        <v>-3.7620000000000002E-3</v>
+        <v>2.6679999999999998E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D55" s="4">
-        <v>3747000</v>
+        <v>78580000</v>
       </c>
       <c r="E55" s="5">
-        <v>-15.083333</v>
+        <v>3.178903</v>
       </c>
       <c r="F55" s="4">
-        <v>3181827.5</v>
+        <v>92908200.867073998</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>-15.08333333</v>
+        <v>2.7629419500000001</v>
       </c>
       <c r="K55" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>-565172.5</v>
+        <v>2171119.7836460001</v>
       </c>
       <c r="N55" s="4">
-        <v>-565172.5</v>
+        <v>2497981.8670740002</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>57329</v>
+        <v>47472</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>1561.25</v>
+        <v>100455.79888889</v>
       </c>
       <c r="Y55" s="4">
-        <v>1561.25</v>
+        <v>87311.111111000006</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.5200000000000001E-3</v>
+        <v>7.3465000000000003E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D56" s="4">
-        <v>-5156000</v>
+        <v>-8160000</v>
       </c>
       <c r="E56" s="5">
-        <v>-7.8958329999999997</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="F56" s="4">
-        <v>-4748890.8333333395</v>
+        <v>-7490880</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J56" s="5">
-        <v>-7.8958333300000003</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M56" s="4">
-        <v>407109.16666599998</v>
+        <v>669120</v>
       </c>
       <c r="N56" s="4">
-        <v>407109.16666665999</v>
+        <v>669120</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
         <v>57696</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>-2148.3333333300002</v>
+        <v>-4080</v>
       </c>
       <c r="Y56" s="4">
-        <v>-2148.333333</v>
+        <v>-4080</v>
       </c>
       <c r="Z56" s="6">
-        <v>-3.7620000000000002E-3</v>
+        <v>-5.9230000000000003E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D57" s="4">
-        <v>39500000</v>
+        <v>18250000</v>
       </c>
       <c r="E57" s="5">
-        <v>3.6874449999999999</v>
+        <v>14.154387</v>
       </c>
       <c r="F57" s="4">
-        <v>46616890.8328031</v>
+        <v>20833175.536099698</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J57" s="5">
-        <v>3.2252647099999998</v>
+        <v>14.154386499999999</v>
       </c>
       <c r="K57" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M57" s="4">
-        <v>1273979.5616220001</v>
+        <v>2583175.5360989999</v>
       </c>
       <c r="N57" s="4">
-        <v>1456540.83280316</v>
+        <v>2583175.53609971</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47837</v>
+        <v>47472</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
-        <v>11290.0875</v>
+        <v>101388.88888889</v>
       </c>
       <c r="Y57" s="4">
-        <v>9875</v>
+        <v>101388.888888</v>
       </c>
       <c r="Z57" s="6">
-        <v>3.6933000000000001E-2</v>
+        <v>1.6473000000000002E-2</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D58" s="4">
-        <v>3967000</v>
+        <v>-11900000</v>
       </c>
       <c r="E58" s="5">
-        <v>14.063039</v>
+        <v>10.300518</v>
       </c>
       <c r="F58" s="4">
-        <v>4524880.7656533401</v>
+        <v>-13125761.6822217</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="5">
-        <v>14.063039209999999</v>
+        <v>10.30051834</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M58" s="4">
-        <v>557880.76565299998</v>
+        <v>-1225761.6822210001</v>
       </c>
       <c r="N58" s="4">
-        <v>557880.76565334003</v>
+        <v>-1225761.68222173</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
         <v>47472</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
-        <v>4958.75</v>
+        <v>-66111.111111110004</v>
       </c>
       <c r="Y58" s="4">
-        <v>4958.75</v>
+        <v>-66111.111111000006</v>
       </c>
       <c r="Z58" s="6">
-        <v>3.5839999999999999E-3</v>
+        <v>-1.0378E-2</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D59" s="4">
-        <v>23390000</v>
+        <v>-5156000</v>
       </c>
       <c r="E59" s="5">
-        <v>21.279353</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="F59" s="4">
-        <v>31719027.597370598</v>
+        <v>-4733208</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J59" s="5">
-        <v>18.612221380000001</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="K59" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M59" s="4">
-        <v>4353398.5807490004</v>
+        <v>422792</v>
       </c>
       <c r="N59" s="4">
-        <v>4977240.5973706199</v>
+        <v>422792</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>33427.233749999999</v>
+        <v>-2578</v>
       </c>
       <c r="Y59" s="4">
-        <v>29237.5</v>
+        <v>-2578</v>
       </c>
       <c r="Z59" s="6">
-        <v>2.5128999999999999E-2</v>
+        <v>-3.7420000000000001E-3</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D60" s="4">
-        <v>14884332.32</v>
+        <v>3747000</v>
       </c>
       <c r="E60" s="5">
-        <v>18.199414999999998</v>
+        <v>-15.168749999999999</v>
       </c>
       <c r="F60" s="4">
-        <v>17593193.790239699</v>
+        <v>3178626.9375</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>18.19941541</v>
+        <v>-15.168749999999999</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>2708861.4702389999</v>
+        <v>-568373.0625</v>
       </c>
       <c r="N60" s="4">
-        <v>2708861.4702397101</v>
+        <v>-568373.0625</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>47837</v>
+        <v>57329</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>18605.415400000002</v>
+        <v>1873.5</v>
       </c>
       <c r="Y60" s="4">
-        <v>18605.415400000002</v>
+        <v>1873.5</v>
       </c>
       <c r="Z60" s="6">
-        <v>1.3938000000000001E-2</v>
+        <v>2.513E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D61" s="4">
-        <v>-3705000</v>
+        <v>-5156000</v>
       </c>
       <c r="E61" s="5">
-        <v>-1.881148</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="F61" s="4">
-        <v>-4166229.9668133599</v>
+        <v>-4733208</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J61" s="5">
-        <v>-1.6453669200000001</v>
+        <v>-8.1999999999999993</v>
       </c>
       <c r="K61" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M61" s="4">
-        <v>60960.844211000003</v>
+        <v>422792</v>
       </c>
       <c r="N61" s="4">
-        <v>69696.533186639994</v>
+        <v>422792</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>-1058.9816249999999</v>
+        <v>-2578</v>
       </c>
       <c r="Y61" s="4">
-        <v>-926.25</v>
+        <v>-2578</v>
       </c>
       <c r="Z61" s="6">
-        <v>-3.3E-3</v>
+        <v>-3.7420000000000001E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D62" s="4">
-        <v>-1690000</v>
+        <v>39500000</v>
       </c>
       <c r="E62" s="5">
-        <v>-21.330943999999999</v>
+        <v>3.6404839999999998</v>
       </c>
       <c r="F62" s="4">
-        <v>-1571684.0485582601</v>
+        <v>46884716.245211303</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>-18.65734617</v>
+        <v>3.16412513</v>
       </c>
       <c r="K62" s="5">
-        <v>0.87466106883582606</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>315309.15021499997</v>
+        <v>1249829.425241</v>
       </c>
       <c r="N62" s="4">
-        <v>360492.95144173998</v>
+        <v>1437991.24521135</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
         <v>47837</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
-        <v>-483.04424999999998</v>
+        <v>50496.361111110004</v>
       </c>
       <c r="Y62" s="4">
-        <v>-422.5</v>
+        <v>43888.888888000001</v>
       </c>
       <c r="Z62" s="6">
-        <v>-1.245E-3</v>
+        <v>3.7073000000000002E-2</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D63" s="4">
-        <v>-26000000</v>
+        <v>3967000</v>
       </c>
       <c r="E63" s="5">
-        <v>-4.2040000000000001E-2</v>
+        <v>14.154387</v>
       </c>
       <c r="F63" s="4">
-        <v>-25989069.581300199</v>
+        <v>4528504.5124223297</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J63" s="5">
-        <v>-4.2040069999999999E-2</v>
+        <v>14.154386499999999</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="4">
-        <v>10930.418699</v>
+        <v>561504.51242200006</v>
       </c>
       <c r="N63" s="4">
-        <v>10930.418699719999</v>
+        <v>561504.51242232998</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47817</v>
+        <v>47472</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
-        <v>0</v>
+        <v>22038.88888889</v>
       </c>
       <c r="Y63" s="4">
-        <v>0</v>
+        <v>22038.888888000001</v>
       </c>
       <c r="Z63" s="6">
-        <v>-2.0590000000000001E-2</v>
+        <v>3.5799999999999998E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D64" s="4">
-        <v>-242000</v>
+        <v>23390000</v>
       </c>
       <c r="E64" s="5">
-        <v>-4.8717499999999996</v>
+        <v>21.104775</v>
       </c>
       <c r="F64" s="4">
-        <v>-48346336.459666602</v>
+        <v>31847771.401813701</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J64" s="5">
-        <v>-4.8717501700000003</v>
+        <v>18.343205529999999</v>
       </c>
       <c r="K64" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M64" s="4">
-        <v>1178963.540333</v>
+        <v>4290475.7740329998</v>
       </c>
       <c r="N64" s="4">
-        <v>1178963.5403333299</v>
+        <v>4936406.9018137101</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T64" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>46220</v>
+        <v>47837</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
-        <v>0</v>
+        <v>149507.58055556001</v>
       </c>
       <c r="Y64" s="4">
-        <v>0</v>
+        <v>129944.44444399999</v>
       </c>
       <c r="Z64" s="6">
-        <v>-3.8302999999999997E-2</v>
+        <v>2.5183000000000001E-2</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D65" s="4">
-        <v>-1198238.1461700001</v>
+        <v>14884332.32</v>
       </c>
       <c r="E65" s="5">
-        <v>-25.646332999999998</v>
+        <v>18.223457</v>
       </c>
       <c r="F65" s="4">
-        <v>-890933.99707608996</v>
+        <v>17596772.1973514</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="5">
-        <v>-25.646333330000001</v>
+        <v>18.223456850000002</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="4">
-        <v>307304.14909299999</v>
+        <v>2712439.877351</v>
       </c>
       <c r="N65" s="4">
-        <v>307304.14909391</v>
+        <v>2712439.8773514898</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>59667</v>
+        <v>47837</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
-        <v>-499.26589424000002</v>
+        <v>82690.73511111</v>
       </c>
       <c r="Y65" s="4">
-        <v>-499.265894</v>
+        <v>82690.735111000002</v>
       </c>
       <c r="Z65" s="6">
-        <v>-7.0500000000000001E-4</v>
+        <v>1.3913999999999999E-2</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D66" s="4">
-        <v>-2690790.3704599999</v>
+        <v>-3705000</v>
       </c>
       <c r="E66" s="5">
-        <v>-32.208333000000003</v>
+        <v>-1.981174</v>
       </c>
       <c r="F66" s="4">
-        <v>-1824131.63864101</v>
+        <v>-4189385.2470149901</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J66" s="5">
-        <v>-32.208333330000002</v>
+        <v>-1.72193661</v>
       </c>
       <c r="K66" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M66" s="4">
-        <v>866658.73181799997</v>
+        <v>63797.751496999997</v>
       </c>
       <c r="N66" s="4">
-        <v>866658.73181898997</v>
+        <v>73402.502985009996</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>57970</v>
+        <v>47837</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
-        <v>-1121.16265436</v>
+        <v>-4736.4308333299996</v>
       </c>
       <c r="Y66" s="4">
-        <v>-1121.162654</v>
+        <v>-4116.6666660000001</v>
       </c>
       <c r="Z66" s="6">
-        <v>-1.4450000000000001E-3</v>
+        <v>-3.3119999999999998E-3</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D67" s="4">
-        <v>-238352.22844000001</v>
+        <v>-1690000</v>
       </c>
       <c r="E67" s="5">
-        <v>-16.050597</v>
+        <v>-21.304345000000001</v>
       </c>
       <c r="F67" s="4">
-        <v>-200095.2722829</v>
+        <v>-1584386.0644086101</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J67" s="5">
-        <v>-16.05059722</v>
+        <v>-18.516661859999999</v>
       </c>
       <c r="K67" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M67" s="4">
-        <v>38256.956157000001</v>
+        <v>312931.58540799998</v>
       </c>
       <c r="N67" s="4">
-        <v>38256.956157100001</v>
+        <v>360043.43559139001</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-66.208952339999996</v>
+        <v>-2160.4772222199999</v>
       </c>
       <c r="Y67" s="4">
-        <v>-66.208951999999996</v>
+        <v>-1877.777777</v>
       </c>
       <c r="Z67" s="6">
-        <v>-1.5799999999999999E-4</v>
+        <v>-1.2520000000000001E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D68" s="4">
-        <v>-487433.32</v>
+        <v>-26000000</v>
       </c>
       <c r="E68" s="5">
-        <v>-11.635417</v>
+        <v>-1.080538</v>
       </c>
       <c r="F68" s="4">
-        <v>-430718.42224583001</v>
+        <v>-25719060.022146702</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J68" s="5">
-        <v>-11.63541667</v>
+        <v>-1.0805383799999999</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="4">
-        <v>56714.897753999998</v>
+        <v>280939.97785299999</v>
       </c>
       <c r="N68" s="4">
-        <v>56714.897754170001</v>
+        <v>280939.97785323998</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>59667</v>
+        <v>47817</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
-        <v>-101.54860832999999</v>
+        <v>0</v>
       </c>
       <c r="Y68" s="4">
-        <v>-101.548608</v>
+        <v>0</v>
       </c>
       <c r="Z68" s="6">
-        <v>-3.4099999999999999E-4</v>
+        <v>-2.0336E-2</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>162</v>
+        <v>129</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D69" s="4">
-        <v>-170451.84223499999</v>
+        <v>-1193011.0227999999</v>
       </c>
       <c r="E69" s="5">
-        <v>-0.17361099999999999</v>
+        <v>-25.824999999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>-170155.91889778999</v>
+        <v>-884915.92616190005</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-0.17361111000000001</v>
+        <v>-25.824999999999999</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>295.923337</v>
+        <v>308095.09663799999</v>
       </c>
       <c r="N69" s="4">
-        <v>295.92333721</v>
+        <v>308095.09663809999</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>53709</v>
+        <v>59667</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-23.67386698</v>
+        <v>-596.50551140000005</v>
       </c>
       <c r="Y69" s="4">
-        <v>-23.673866</v>
+        <v>-596.50551099999996</v>
       </c>
       <c r="Z69" s="6">
-        <v>-1.34E-4</v>
+        <v>-6.9899999999999997E-4</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D70" s="4">
-        <v>-631023.46542000002</v>
+        <v>-2683437.8955299999</v>
       </c>
       <c r="E70" s="5">
-        <v>-0.17361099999999999</v>
+        <v>-31.637499999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>-629927.93857031001</v>
+        <v>-1834465.2313317</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="5">
-        <v>-0.17361111000000001</v>
+        <v>-31.637499999999999</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="4">
-        <v>1095.5268490000001</v>
+        <v>848972.66419799998</v>
       </c>
       <c r="N70" s="4">
-        <v>1095.5268496900001</v>
+        <v>848972.66419829999</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>53709</v>
+        <v>57970</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>-87.642147969999996</v>
+        <v>-1341.7189477700001</v>
       </c>
       <c r="Y70" s="4">
-        <v>-87.642146999999994</v>
+        <v>-1341.7189470000001</v>
       </c>
       <c r="Z70" s="6">
-        <v>-4.9899999999999999E-4</v>
+        <v>-1.4499999999999999E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D71" s="4">
-        <v>-502085.67069</v>
+        <v>-236923.024</v>
       </c>
       <c r="E71" s="5">
-        <v>-0.17361099999999999</v>
+        <v>-15.966666999999999</v>
       </c>
       <c r="F71" s="4">
-        <v>-501213.99417839001</v>
+        <v>-199094.31450132999</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="5">
-        <v>-0.17361111000000001</v>
+        <v>-15.96666667</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="4">
-        <v>871.676511</v>
+        <v>37828.709497999997</v>
       </c>
       <c r="N71" s="4">
-        <v>871.67651161000003</v>
+        <v>37828.709498670003</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
         <v>53709</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-69.734120930000003</v>
+        <v>-78.974341330000001</v>
       </c>
       <c r="Y71" s="4">
-        <v>-69.734120000000004</v>
+        <v>-78.974340999999995</v>
       </c>
       <c r="Z71" s="6">
-        <v>-3.97E-4</v>
+        <v>-1.5699999999999999E-4</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D72" s="4">
-        <v>-166479.04680000001</v>
+        <v>-487132.83</v>
       </c>
       <c r="E72" s="5">
-        <v>-0.17361099999999999</v>
+        <v>-11.63125</v>
       </c>
       <c r="F72" s="4">
-        <v>-166190.02067708</v>
+        <v>-430473.19271062</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="5">
-        <v>-0.17361111000000001</v>
+        <v>-11.63125</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="4">
-        <v>289.02612199999999</v>
+        <v>56659.637288999998</v>
       </c>
       <c r="N72" s="4">
-        <v>289.02612291999998</v>
+        <v>56659.63728938</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>53709</v>
+        <v>59667</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
-        <v>-23.12208983</v>
+        <v>-121.7832075</v>
       </c>
       <c r="Y72" s="4">
-        <v>-23.122088999999999</v>
+        <v>-121.783207</v>
       </c>
       <c r="Z72" s="6">
-        <v>-1.3100000000000001E-4</v>
+        <v>-3.4000000000000002E-4</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D73" s="4">
-        <v>-287857.40637600003</v>
+        <v>-169710.35527500001</v>
       </c>
       <c r="E73" s="5">
-        <v>-0.17361099999999999</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F73" s="4">
-        <v>-287357.65393437998</v>
+        <v>-169632.57136217001</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="5">
-        <v>-0.17361111000000001</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="4">
-        <v>499.75244099999998</v>
+        <v>77.783912000000001</v>
       </c>
       <c r="N73" s="4">
-        <v>499.75244162000001</v>
+        <v>77.783912830000006</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
         <v>53709</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
-        <v>-39.980195330000001</v>
+        <v>-28.28505921</v>
       </c>
       <c r="Y73" s="4">
-        <v>-39.980195000000002</v>
+        <v>-28.285059</v>
       </c>
       <c r="Z73" s="6">
-        <v>-2.2699999999999999E-4</v>
+        <v>-1.34E-4</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>89</v>
+        <v>165</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D74" s="4">
-        <v>-4624500</v>
+        <v>-628278.43394999998</v>
       </c>
       <c r="E74" s="5">
-        <v>-0.27723500000000001</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F74" s="4">
-        <v>-4611679.2828400005</v>
+        <v>-627990.47300111002</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="5">
-        <v>-0.27723467000000002</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="4">
-        <v>12820.71716</v>
+        <v>287.96094799999997</v>
       </c>
       <c r="N74" s="4">
-        <v>12820.71716</v>
+        <v>287.96094889</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
-        <v>-963.4375</v>
+        <v>-104.71307231999999</v>
       </c>
       <c r="Y74" s="4">
-        <v>-963.4375</v>
+        <v>-104.713072</v>
       </c>
       <c r="Z74" s="6">
-        <v>-3.653E-3</v>
+        <v>-4.9600000000000002E-4</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>89</v>
+        <v>165</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D75" s="4">
-        <v>-4626000</v>
+        <v>-499901.53485</v>
       </c>
       <c r="E75" s="5">
-        <v>-0.27723500000000001</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F75" s="4">
-        <v>-4613175.1243200004</v>
+        <v>-499672.41331318999</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J75" s="5">
-        <v>-0.27723467000000002</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M75" s="4">
-        <v>12824.875679999999</v>
+        <v>229.12153599999999</v>
       </c>
       <c r="N75" s="4">
-        <v>12824.875679999999</v>
+        <v>229.12153681000001</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
-        <v>-963.75</v>
+        <v>-83.316922480000002</v>
       </c>
       <c r="Y75" s="4">
-        <v>-963.75</v>
+        <v>-83.316922000000005</v>
       </c>
       <c r="Z75" s="6">
-        <v>-3.6540000000000001E-3</v>
+        <v>-3.9500000000000001E-4</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>94</v>
+        <v>165</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D76" s="4">
-        <v>-476704.45688000001</v>
+        <v>-165754.842</v>
       </c>
       <c r="E76" s="5">
-        <v>-16.050597</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F76" s="4">
-        <v>-400190.54456581001</v>
+        <v>-165678.87103074999</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J76" s="5">
-        <v>-16.05059722</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M76" s="4">
-        <v>76513.912314000001</v>
+        <v>75.970968999999997</v>
       </c>
       <c r="N76" s="4">
-        <v>76513.912314190005</v>
+        <v>75.970969249999996</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
         <v>53709</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
-        <v>-132.41790469</v>
+        <v>-27.625806999999998</v>
       </c>
       <c r="Y76" s="4">
-        <v>-132.41790399999999</v>
+        <v>-27.625806999999998</v>
       </c>
       <c r="Z76" s="6">
-        <v>-3.1700000000000001E-4</v>
+        <v>-1.3100000000000001E-4</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D77" s="4">
-        <v>4588574.5128600001</v>
+        <v>-286605.19043999998</v>
       </c>
       <c r="E77" s="5">
-        <v>8.5600999999999997E-2</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F77" s="4">
-        <v>4592502.3932075296</v>
+        <v>-286473.82972772</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J77" s="5">
-        <v>8.5601319999999995E-2</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M77" s="4">
-        <v>3927.8803469999998</v>
+        <v>131.36071200000001</v>
       </c>
       <c r="N77" s="4">
-        <v>3927.8803475300001</v>
+        <v>131.36071228</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>58396</v>
+        <v>53709</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
-        <v>318.65100783999998</v>
+        <v>-47.767531740000003</v>
       </c>
       <c r="Y77" s="4">
-        <v>318.65100699999999</v>
+        <v>-47.767530999999998</v>
       </c>
       <c r="Z77" s="6">
-        <v>3.6380000000000002E-3</v>
+        <v>-2.2599999999999999E-4</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>173</v>
+        <v>95</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D78" s="4">
-        <v>-6974000</v>
+        <v>-4624500</v>
       </c>
       <c r="E78" s="5">
-        <v>-0.42391000000000001</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="F78" s="4">
-        <v>-6944436.4909344101</v>
+        <v>-4611605.5991399996</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="5">
-        <v>-0.42391036999999998</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M78" s="4">
-        <v>29563.509064999998</v>
+        <v>12894.40086</v>
       </c>
       <c r="N78" s="4">
-        <v>29563.509065589998</v>
+        <v>12894.40086</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>59035</v>
+        <v>56571</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
-        <v>-1452.91666667</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y78" s="4">
-        <v>-1452.9166660000001</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z78" s="6">
-        <v>-5.5009999999999998E-3</v>
+        <v>-3.6459999999999999E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D79" s="4">
-        <v>-4000000</v>
+        <v>-4626000</v>
       </c>
       <c r="E79" s="5">
-        <v>-0.27723500000000001</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="F79" s="4">
-        <v>-3988910.61333333</v>
+        <v>-4613101.4167200001</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J79" s="5">
-        <v>-0.27723467000000002</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M79" s="4">
-        <v>11089.386666</v>
+        <v>12898.583280000001</v>
       </c>
       <c r="N79" s="4">
-        <v>11089.38666667</v>
+        <v>12898.583280000001</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
         <v>56571</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
-        <v>-833.33333332999996</v>
+        <v>-1156.5</v>
       </c>
       <c r="Y79" s="4">
-        <v>-833.33333300000004</v>
+        <v>-1156.5</v>
       </c>
       <c r="Z79" s="6">
-        <v>-3.16E-3</v>
+        <v>-3.6470000000000001E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>176</v>
+        <v>99</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D80" s="4">
-        <v>-47150000</v>
+        <v>-473846.04800000001</v>
       </c>
       <c r="E80" s="5">
-        <v>2.5055420000000002</v>
+        <v>-15.966666999999999</v>
       </c>
       <c r="F80" s="4">
-        <v>-55087958.029425003</v>
+        <v>-398188.62900267</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J80" s="5">
-        <v>2.1915</v>
+        <v>-15.96666667</v>
       </c>
       <c r="K80" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M80" s="4">
-        <v>-1033292.25</v>
+        <v>75657.418997000001</v>
       </c>
       <c r="N80" s="4">
-        <v>-1181363.0294250001</v>
+        <v>75657.418997329994</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>47472</v>
+        <v>53709</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
-        <v>-13476.64875</v>
+        <v>-157.94868267000001</v>
       </c>
       <c r="Y80" s="4">
-        <v>-11787.5</v>
+        <v>-157.94868199999999</v>
       </c>
       <c r="Z80" s="6">
-        <v>-4.3644000000000002E-2</v>
+        <v>-3.1399999999999999E-4</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D81" s="4">
-        <v>-104424000</v>
+        <v>3700194.2200600002</v>
       </c>
       <c r="E81" s="5">
-        <v>2.5358390000000002</v>
+        <v>6.7683999999999994E-2</v>
       </c>
       <c r="F81" s="4">
-        <v>-122035984.135056</v>
+        <v>3702698.6593903699</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J81" s="5">
-        <v>2.218</v>
+        <v>6.7683999999999994E-2</v>
       </c>
       <c r="K81" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M81" s="4">
-        <v>-2316124.3199999998</v>
+        <v>2504.4393300000002</v>
       </c>
       <c r="N81" s="4">
-        <v>-2648024.935056</v>
+        <v>2504.4393303699999</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47837</v>
+        <v>58396</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
-        <v>-29846.989799999999</v>
+        <v>308.34951833999997</v>
       </c>
       <c r="Y81" s="4">
-        <v>-26106</v>
+        <v>308.34951799999999</v>
       </c>
       <c r="Z81" s="6">
-        <v>-9.6684999999999993E-2</v>
+        <v>2.9269999999999999E-3</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D82" s="4">
-        <v>-39820000</v>
+        <v>-6974000</v>
       </c>
       <c r="E82" s="5">
-        <v>2.1947000000000001</v>
+        <v>-0.44758300000000001</v>
       </c>
       <c r="F82" s="4">
-        <v>-40693929.539999999</v>
+        <v>-6942785.5413902001</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J82" s="5">
-        <v>2.1947000000000001</v>
+        <v>-0.44758329000000002</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M82" s="4">
-        <v>-873929.54</v>
+        <v>31214.458609000001</v>
       </c>
       <c r="N82" s="4">
-        <v>-873929.54</v>
+        <v>31214.4586098</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>47837</v>
+        <v>59035</v>
       </c>
       <c r="W82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X82" s="4">
-        <v>-9955</v>
+        <v>-1743.5</v>
       </c>
       <c r="Y82" s="4">
-        <v>-9955</v>
+        <v>-1743.5</v>
       </c>
       <c r="Z82" s="6">
-        <v>-3.2239999999999998E-2</v>
+        <v>-5.489E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>182</v>
+        <v>95</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D83" s="4">
-        <v>-10290000</v>
+        <v>-4000000</v>
       </c>
       <c r="E83" s="5">
-        <v>13.303324</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="F83" s="4">
-        <v>-13133469.087963</v>
+        <v>-3988846.88</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J83" s="5">
-        <v>11.635899999999999</v>
+        <v>-0.27882800000000002</v>
       </c>
       <c r="K83" s="5">
-        <v>0.87466106883582606</v>
+        <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M83" s="4">
-        <v>-1197334.1100000001</v>
+        <v>11153.12</v>
       </c>
       <c r="N83" s="4">
-        <v>-1368912.0879629999</v>
+        <v>11153.12</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>47837</v>
+        <v>56571</v>
       </c>
       <c r="W83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X83" s="4">
-        <v>-14705.696250000001</v>
+        <v>-1000</v>
       </c>
       <c r="Y83" s="4">
-        <v>-12862.5</v>
+        <v>-1000</v>
       </c>
       <c r="Z83" s="6">
-        <v>-1.0404999999999999E-2</v>
+        <v>-3.1540000000000001E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D84" s="4">
-        <v>-117930000</v>
+        <v>-47150000</v>
       </c>
       <c r="E84" s="5">
-        <v>2.2189999999999999</v>
+        <v>2.4726599999999999</v>
       </c>
       <c r="F84" s="4">
-        <v>-120546866.7</v>
+        <v>-55414291.5904008</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J84" s="5">
-        <v>2.2189999999999999</v>
+        <v>2.1491111100000002</v>
       </c>
       <c r="K84" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M84" s="4">
-        <v>-2616866.7000000002</v>
+        <v>-1013305.888836</v>
       </c>
       <c r="N84" s="4">
-        <v>-2616866.7000000002</v>
+        <v>-1165859.0904008399</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>48019</v>
+        <v>47472</v>
       </c>
       <c r="W84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X84" s="4">
-        <v>-29482.5</v>
+        <v>-60276.036111109999</v>
       </c>
       <c r="Y84" s="4">
-        <v>-29482.5</v>
+        <v>-52388.888888000001</v>
       </c>
       <c r="Z84" s="6">
-        <v>-9.5505000000000007E-2</v>
+        <v>-4.3817000000000002E-2</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D85" s="4">
-        <v>12967000</v>
+        <v>-104424000</v>
       </c>
       <c r="E85" s="5">
-        <v>0.73140000000000005</v>
+        <v>2.526275</v>
       </c>
       <c r="F85" s="4">
-        <v>13061840.638</v>
+        <v>-122783071.04328699</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J85" s="5">
-        <v>0.73140000000000005</v>
+        <v>2.19571111</v>
       </c>
       <c r="K85" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M85" s="4">
-        <v>94840.638000000006</v>
+        <v>-2292849.3705500001</v>
       </c>
       <c r="N85" s="4">
-        <v>94840.638000000006</v>
+        <v>-2638037.84328704</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>49846</v>
+        <v>47837</v>
       </c>
       <c r="W85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X85" s="4">
-        <v>3241.75</v>
+        <v>-133494.48133333001</v>
       </c>
       <c r="Y85" s="4">
-        <v>3241.75</v>
+        <v>-116026.666666</v>
       </c>
       <c r="Z85" s="6">
-        <v>1.0348E-2</v>
+        <v>-9.7087999999999994E-2</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>188</v>
+        <v>53</v>
       </c>
       <c r="D86" s="4">
-        <v>242000</v>
+        <v>-39820000</v>
       </c>
       <c r="E86" s="5">
-        <v>200.09</v>
+        <v>2.1744110000000001</v>
       </c>
       <c r="F86" s="4">
-        <v>48421780</v>
+        <v>-40685850.504400201</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>189</v>
+        <v>96</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J86" s="5">
-        <v>200.09</v>
+        <v>2.1744111099999999</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M86" s="4">
-        <v>48421780</v>
+        <v>-865850.50439999998</v>
       </c>
       <c r="N86" s="4">
-        <v>48421780</v>
+        <v>-865850.50440019998</v>
       </c>
       <c r="O86" s="3" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>192</v>
+        <v>97</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>194</v>
+        <v>44</v>
       </c>
       <c r="T86" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U86" s="2">
+        <v>47837</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>186</v>
+        <v>34</v>
       </c>
       <c r="X86" s="4">
-        <v>0</v>
+        <v>-44244.44444444</v>
       </c>
       <c r="Y86" s="4">
-        <v>0</v>
+        <v>-44244.444444000001</v>
       </c>
       <c r="Z86" s="6">
-        <v>3.8363000000000001E-2</v>
+        <v>-3.2170999999999998E-2</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D87" s="4">
-        <v>7000000</v>
+        <v>-10290000</v>
       </c>
       <c r="E87" s="5">
-        <v>83.539062000000001</v>
+        <v>12.636900000000001</v>
       </c>
       <c r="F87" s="4">
-        <v>5847734.3399999999</v>
+        <v>-13139496.4827269</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J87" s="5">
-        <v>83.539062000000001</v>
+        <v>10.98335556</v>
       </c>
       <c r="K87" s="5">
-        <v>1</v>
+        <v>0.86914953717787147</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M87" s="4">
-        <v>5847734.3399999999</v>
+        <v>-1130187.2867119999</v>
       </c>
       <c r="N87" s="4">
-        <v>5847734.3399999999</v>
+        <v>-1300336.98272695</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>200</v>
+        <v>34</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>46216</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>47837</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>201</v>
+        <v>34</v>
       </c>
       <c r="X87" s="4">
-        <v>0</v>
+        <v>-65773.108333330005</v>
       </c>
       <c r="Y87" s="4">
-        <v>0</v>
+        <v>-57166.666665999997</v>
       </c>
       <c r="Z87" s="6">
-        <v>4.6319999999999998E-3</v>
+        <v>-1.0389000000000001E-2</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D88" s="4">
-        <v>13800000</v>
+        <v>-117930000</v>
       </c>
       <c r="E88" s="5">
-        <v>101.573268</v>
+        <v>2.1810109999999998</v>
       </c>
       <c r="F88" s="4">
-        <v>14017110.983999999</v>
+        <v>-120502066.403202</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J88" s="5">
-        <v>101.573268</v>
+        <v>2.18101111</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M88" s="4">
-        <v>14017110.983999999</v>
+        <v>-2572066.4032020001</v>
       </c>
       <c r="N88" s="4">
-        <v>14017110.983999999</v>
+        <v>-2572066.4032023</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>204</v>
+        <v>34</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>46219</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>48019</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>206</v>
+        <v>34</v>
       </c>
       <c r="X88" s="4">
-        <v>0</v>
+        <v>-131033.33333333</v>
       </c>
       <c r="Y88" s="4">
-        <v>0</v>
+        <v>-131033.333333</v>
       </c>
       <c r="Z88" s="6">
-        <v>1.1105E-2</v>
+        <v>-9.5283999999999994E-2</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D89" s="4">
-        <v>-6500000</v>
+        <v>12967000</v>
       </c>
       <c r="E89" s="5">
-        <v>102.22488199999999</v>
+        <v>0.67411100000000002</v>
       </c>
       <c r="F89" s="4">
-        <v>-6644617.3300000001</v>
+        <v>13054411.987763301</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J89" s="5">
-        <v>102.22488199999999</v>
+        <v>0.67411111000000001</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="4">
-        <v>-6644617.3300000001</v>
+        <v>87411.987762999997</v>
       </c>
       <c r="N89" s="4">
-        <v>-6644617.3300000001</v>
+        <v>87411.987763369994</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>209</v>
+        <v>34</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>46216</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>49846</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>210</v>
+        <v>34</v>
       </c>
       <c r="X89" s="4">
-        <v>0</v>
+        <v>14407.77777778</v>
       </c>
       <c r="Y89" s="4">
-        <v>0</v>
+        <v>14407.777776999999</v>
       </c>
       <c r="Z89" s="6">
-        <v>-5.2639999999999996E-3</v>
+        <v>1.0322E-2</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D90" s="4">
-        <v>5050833.3351699999</v>
+        <v>-67260000</v>
       </c>
       <c r="E90" s="5">
-        <v>99.921999999999997</v>
+        <v>0.20527500000000001</v>
       </c>
       <c r="F90" s="4">
-        <v>5092100.9669016702</v>
+        <v>-67398067.977909207</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="5">
-        <v>99.921999999999997</v>
+        <v>0.20527502</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="4">
-        <v>5092100.9669009997</v>
+        <v>-138067.97790900001</v>
       </c>
       <c r="N90" s="4">
-        <v>5092100.9669016702</v>
+        <v>-138067.97790929</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>211</v>
+        <v>34</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>50698</v>
-[...2 lines deleted...]
-        <v>4.4752299999999998</v>
+        <v>46415</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>215</v>
+        <v>34</v>
       </c>
       <c r="X90" s="4">
-        <v>45207.281733110001</v>
+        <v>0</v>
       </c>
       <c r="Y90" s="4">
-        <v>45207.281733000003</v>
+        <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>4.0340000000000003E-3</v>
+        <v>-5.3293E-2</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D91" s="4">
-        <v>6493781.7450000001</v>
+        <v>33630000</v>
       </c>
       <c r="E91" s="5">
-        <v>99.267539999999997</v>
+        <v>0.44426199999999999</v>
       </c>
       <c r="F91" s="4">
-        <v>6496286.0448725298</v>
+        <v>33779405.257918403</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J91" s="5">
-        <v>99.267539999999997</v>
+        <v>0.44426184000000002</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="4">
-        <v>6496286.0448719999</v>
+        <v>149405.25791799999</v>
       </c>
       <c r="N91" s="4">
-        <v>6496286.0448725298</v>
+        <v>149405.25791848</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>49881</v>
-[...2 lines deleted...]
-        <v>4.2702900000000001</v>
+        <v>46415</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>219</v>
+        <v>34</v>
       </c>
       <c r="X91" s="4">
-        <v>50068.653641960002</v>
+        <v>0</v>
       </c>
       <c r="Y91" s="4">
-        <v>50068.653640999997</v>
+        <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>5.1460000000000004E-3</v>
+        <v>2.6710000000000001E-2</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>220</v>
+        <v>195</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>221</v>
+        <v>196</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D92" s="4">
-        <v>2872714.26</v>
+        <v>7000000</v>
       </c>
       <c r="E92" s="5">
-        <v>92.399360000000001</v>
+        <v>81.514526000000004</v>
       </c>
       <c r="F92" s="4">
-        <v>2678386.18829126</v>
+        <v>5706016.8200000003</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>92.399360000000001</v>
+        <v>81.514526000000004</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>2678386.1882910002</v>
+        <v>5706016.8200000003</v>
       </c>
       <c r="N92" s="4">
-        <v>2678386.18829126</v>
+        <v>5706016.8200000003</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>52256</v>
+        <v>46247</v>
       </c>
       <c r="V92" s="4">
-        <v>4.6302899999999996</v>
+        <v>2.5</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="X92" s="4">
-        <v>24016.597422520001</v>
+        <v>0</v>
       </c>
       <c r="Y92" s="4">
-        <v>24016.597421999999</v>
+        <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>2.1220000000000002E-3</v>
+        <v>4.5110000000000003E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D93" s="4">
-        <v>1858249.8717980001</v>
+        <v>13800000</v>
       </c>
       <c r="E93" s="5">
-        <v>90.103440000000006</v>
+        <v>101.022497</v>
       </c>
       <c r="F93" s="4">
-        <v>1676209.2786179499</v>
+        <v>13941104.585999999</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J93" s="5">
-        <v>90.103440000000006</v>
+        <v>101.022497</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="4">
-        <v>1676209.278617</v>
+        <v>13941104.585999999</v>
       </c>
       <c r="N93" s="4">
-        <v>1676209.2786179499</v>
+        <v>13941104.585999999</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>53199</v>
+        <v>46252</v>
       </c>
       <c r="V93" s="4">
-        <v>6.0128199999999996</v>
+        <v>5.5</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="X93" s="4">
-        <v>1862.2203323599999</v>
+        <v>0</v>
       </c>
       <c r="Y93" s="4">
-        <v>1862.2203320000001</v>
+        <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>1.328E-3</v>
+        <v>1.1023E-2</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>227</v>
+        <v>207</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D94" s="4">
-        <v>730293.95799599995</v>
+        <v>4000000</v>
       </c>
       <c r="E94" s="5">
-        <v>6.0566399999999998</v>
+        <v>101.10117200000001</v>
       </c>
       <c r="F94" s="4">
-        <v>44723.350480779998</v>
+        <v>4044046.88</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J94" s="5">
-        <v>6.0566399999999998</v>
+        <v>101.10117200000001</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="4">
-        <v>44723.350480000001</v>
+        <v>4044046.88</v>
       </c>
       <c r="N94" s="4">
-        <v>44723.350480779998</v>
+        <v>4044046.88</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>51585</v>
+        <v>46247</v>
       </c>
       <c r="V94" s="4">
-        <v>4.0428199999999999</v>
+        <v>6</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="X94" s="4">
-        <v>492.07450320999999</v>
+        <v>0</v>
       </c>
       <c r="Y94" s="4">
-        <v>492.07450299999999</v>
+        <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.4999999999999997E-5</v>
+        <v>3.1970000000000002E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D95" s="4">
-        <v>1727352.34</v>
+        <v>4591666.6648300001</v>
       </c>
       <c r="E95" s="5">
-        <v>90.349289999999996</v>
+        <v>99.920400000000001</v>
       </c>
       <c r="F95" s="4">
-        <v>1560957.1800287401</v>
+        <v>4594943.9056898002</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J95" s="5">
-        <v>90.349289999999996</v>
+        <v>99.920400000000001</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="4">
-        <v>1560957.1800279999</v>
+        <v>4594943.9056890002</v>
       </c>
       <c r="N95" s="4">
-        <v>1560957.1800287401</v>
+        <v>4594943.9056898002</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>60535</v>
+        <v>50698</v>
       </c>
       <c r="V95" s="4">
-        <v>1.0649999999999999</v>
+        <v>4.52921</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="X95" s="4">
-        <v>306.60504035000002</v>
+        <v>6932.2075249999998</v>
       </c>
       <c r="Y95" s="4">
-        <v>306.60503999999997</v>
+        <v>6932.2075249999998</v>
       </c>
       <c r="Z95" s="6">
-        <v>1.2359999999999999E-3</v>
+        <v>3.6329999999999999E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D96" s="4">
-        <v>2000000</v>
+        <v>6046905.5700000003</v>
       </c>
       <c r="E96" s="5">
-        <v>100.0185</v>
+        <v>99.192859999999996</v>
       </c>
       <c r="F96" s="4">
-        <v>2021470.92</v>
+        <v>6001649.1849573301</v>
       </c>
       <c r="G96" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="5">
-        <v>100.0185</v>
+        <v>99.192859999999996</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="4">
-        <v>2021470.92</v>
+        <v>6001649.1849570004</v>
       </c>
       <c r="N96" s="4">
-        <v>2021470.92</v>
+        <v>6001649.1849573301</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>48324</v>
+        <v>49881</v>
       </c>
       <c r="V96" s="4">
-        <v>5.2752299999999996</v>
+        <v>4.2276800000000003</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="X96" s="4">
-        <v>21100.92</v>
+        <v>3550.60857502</v>
       </c>
       <c r="Y96" s="4">
-        <v>21100.92</v>
+        <v>3550.6085750000002</v>
       </c>
       <c r="Z96" s="6">
-        <v>1.601E-3</v>
+        <v>4.7450000000000001E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D97" s="4">
-        <v>1517767.794</v>
+        <v>2756380.7859</v>
       </c>
       <c r="E97" s="5">
-        <v>33.562950000000001</v>
+        <v>92.463099999999997</v>
       </c>
       <c r="F97" s="4">
-        <v>510536.56656072999</v>
+        <v>2550391.4270313699</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J97" s="5">
-        <v>33.562950000000001</v>
+        <v>92.463099999999997</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M97" s="4">
-        <v>510536.56656000001</v>
+        <v>2550391.4270310001</v>
       </c>
       <c r="N97" s="4">
-        <v>510536.56656072999</v>
+        <v>2550391.4270313699</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>49973</v>
+        <v>52256</v>
       </c>
       <c r="V97" s="4">
-        <v>4.4628199999999998</v>
+        <v>4.5876799999999998</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="X97" s="4">
-        <v>1128.9207444000001</v>
+        <v>1756.30458387</v>
       </c>
       <c r="Y97" s="4">
-        <v>1128.920744</v>
+        <v>1756.3045830000001</v>
       </c>
       <c r="Z97" s="6">
-        <v>4.0400000000000001E-4</v>
+        <v>2.016E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D98" s="4">
-        <v>13695000</v>
+        <v>1848554.2093479999</v>
       </c>
       <c r="E98" s="5">
-        <v>100.45411</v>
+        <v>89.525270000000006</v>
       </c>
       <c r="F98" s="4">
-        <v>13785493.364499999</v>
+        <v>1656486.42823103</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J98" s="5">
-        <v>100.45411</v>
+        <v>89.525270000000006</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M98" s="4">
-        <v>13785493.364499999</v>
+        <v>1656486.428231</v>
       </c>
       <c r="N98" s="4">
-        <v>13785493.364499999</v>
+        <v>1656486.42823103</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>244</v>
+        <v>225</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>47314</v>
+        <v>53199</v>
       </c>
       <c r="V98" s="4">
-        <v>4.6500000000000004</v>
+        <v>6.0888799999999996</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="X98" s="4">
-        <v>28303</v>
+        <v>1563.28121586</v>
       </c>
       <c r="Y98" s="4">
-        <v>28303</v>
+        <v>1563.281215</v>
       </c>
       <c r="Z98" s="6">
-        <v>1.0921E-2</v>
+        <v>1.3090000000000001E-3</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D99" s="4">
-        <v>7228846.792835</v>
+        <v>730140.90516600001</v>
       </c>
       <c r="E99" s="5">
-        <v>49.57855</v>
+        <v>6.0182799999999999</v>
       </c>
       <c r="F99" s="4">
-        <v>3588743.9061283502</v>
+        <v>44359.613341240001</v>
       </c>
       <c r="G99" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="5">
-        <v>49.57855</v>
+        <v>6.0182799999999999</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M99" s="4">
-        <v>3588743.906128</v>
+        <v>44359.613340999997</v>
       </c>
       <c r="N99" s="4">
-        <v>3588743.9061283502</v>
+        <v>44359.613341240001</v>
       </c>
       <c r="O99" s="3" t="s">
-        <v>248</v>
+        <v>34</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>53625</v>
+        <v>51649</v>
       </c>
       <c r="V99" s="4">
-        <v>3.97282</v>
+        <v>4.1188799999999999</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="X99" s="4">
-        <v>4786.4845192499997</v>
+        <v>417.68927381999998</v>
       </c>
       <c r="Y99" s="4">
-        <v>4786.4845189999996</v>
+        <v>417.68927300000001</v>
       </c>
       <c r="Z99" s="6">
-        <v>2.843E-3</v>
+        <v>3.4999999999999997E-5</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D100" s="4">
-        <v>862372.88959999999</v>
+        <v>1687306.135</v>
       </c>
       <c r="E100" s="5">
-        <v>98.690209999999993</v>
+        <v>90.0976</v>
       </c>
       <c r="F100" s="4">
-        <v>851673.05833838996</v>
+        <v>1520521.8291267201</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J100" s="5">
-        <v>98.690209999999993</v>
+        <v>90.0976</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M100" s="4">
-        <v>851673.05833799997</v>
+        <v>1520521.8291259999</v>
       </c>
       <c r="N100" s="4">
-        <v>851673.05833838996</v>
+        <v>1520521.8291267201</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>253</v>
+        <v>34</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>53595</v>
+        <v>60535</v>
       </c>
       <c r="V100" s="4">
-        <v>4.1428200000000004</v>
+        <v>1.0649999999999999</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="X100" s="4">
-        <v>595.44260908000001</v>
+        <v>299.49683895999999</v>
       </c>
       <c r="Y100" s="4">
-        <v>595.44260899999995</v>
+        <v>299.49683800000003</v>
       </c>
       <c r="Z100" s="6">
-        <v>6.7400000000000001E-4</v>
+        <v>1.2019999999999999E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D101" s="4">
-        <v>17663707.111972999</v>
+        <v>2000000</v>
       </c>
       <c r="E101" s="5">
-        <v>2.6971099999999999</v>
+        <v>100.0137</v>
       </c>
       <c r="F101" s="4">
-        <v>488546.99171362998</v>
+        <v>2003826.8066666699</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J101" s="5">
-        <v>2.6971099999999999</v>
+        <v>100.0137</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="4">
-        <v>488546.991713</v>
+        <v>2003826.806666</v>
       </c>
       <c r="N101" s="4">
-        <v>488546.99171362998</v>
+        <v>2003826.8066666699</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>49730</v>
+        <v>48324</v>
       </c>
       <c r="V101" s="4">
-        <v>4.1228199999999999</v>
+        <v>5.3292099999999998</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
       <c r="X101" s="4">
-        <v>12137.3808259</v>
+        <v>3552.8066666700001</v>
       </c>
       <c r="Y101" s="4">
-        <v>12137.380825</v>
+        <v>3552.806666</v>
       </c>
       <c r="Z101" s="6">
-        <v>3.8699999999999997E-4</v>
+        <v>1.5839999999999999E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>260</v>
+        <v>239</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="4">
-        <v>6797209.994461</v>
+        <v>1517767.0919999999</v>
       </c>
       <c r="E102" s="5">
-        <v>100.13545999999999</v>
+        <v>33.306570000000001</v>
       </c>
       <c r="F102" s="4">
-        <v>6806417.4951195</v>
+        <v>506664.31938370003</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J102" s="5">
-        <v>100.13545999999999</v>
+        <v>33.306570000000001</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="4">
-        <v>6806417.4951189999</v>
+        <v>506664.31938300002</v>
       </c>
       <c r="N102" s="4">
-        <v>6806417.4951195</v>
+        <v>506664.31938370003</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>62208</v>
+        <v>49973</v>
       </c>
       <c r="V102" s="4">
-        <v>5.5730000000000004</v>
+        <v>4.5388799999999998</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="X102" s="4">
-        <v>0</v>
+        <v>1148.1604497599999</v>
       </c>
       <c r="Y102" s="4">
-        <v>0</v>
+        <v>1148.160449</v>
       </c>
       <c r="Z102" s="6">
-        <v>5.3920000000000001E-3</v>
+        <v>4.0000000000000002E-4</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D103" s="4">
-        <v>8586000</v>
+        <v>13695000</v>
       </c>
       <c r="E103" s="5">
-        <v>1E-4</v>
+        <v>100.35128</v>
       </c>
       <c r="F103" s="4">
-        <v>8.5860000000000003</v>
+        <v>13771410.796</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J103" s="5">
-        <v>1E-4</v>
+        <v>100.35128</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="4">
-        <v>8.5860000000000003</v>
+        <v>13771410.796</v>
       </c>
       <c r="N103" s="4">
-        <v>8.5860000000000003</v>
+        <v>13771410.796</v>
       </c>
       <c r="O103" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>52221</v>
+        <v>47314</v>
       </c>
       <c r="V103" s="4">
-        <v>5.55</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="X103" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Y103" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Z103" s="6">
-        <v>0</v>
+        <v>1.0888999999999999E-2</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D104" s="4">
-        <v>597026.84215100005</v>
+        <v>7161707.5051800003</v>
       </c>
       <c r="E104" s="5">
-        <v>96.464870000000005</v>
+        <v>48.466160000000002</v>
       </c>
       <c r="F104" s="4">
-        <v>575921.16714568995</v>
+        <v>3475031.9646206801</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="5">
-        <v>96.464870000000005</v>
+        <v>48.466160000000002</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="4">
-        <v>575921.16714499996</v>
+        <v>3475031.9646200002</v>
       </c>
       <c r="N104" s="4">
-        <v>575921.16714568995</v>
+        <v>3475031.9646206801</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>34</v>
+        <v>248</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>49485</v>
+        <v>53625</v>
       </c>
       <c r="V104" s="4">
-        <v>4.0625080000000002</v>
+        <v>4.0488799999999996</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="X104" s="4">
-        <v>0</v>
+        <v>4027.3464282700002</v>
       </c>
       <c r="Y104" s="4">
-        <v>0</v>
+        <v>4027.3464279999998</v>
       </c>
       <c r="Z104" s="6">
-        <v>4.5600000000000003E-4</v>
+        <v>2.7469999999999999E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D105" s="4">
-        <v>1577479.4362000001</v>
+        <v>851906.33155</v>
       </c>
       <c r="E105" s="5">
-        <v>100.0346</v>
+        <v>97.763199999999998</v>
       </c>
       <c r="F105" s="4">
-        <v>1592798.2575018301</v>
+        <v>833350.06997366995</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J105" s="5">
-        <v>100.0346</v>
+        <v>97.763199999999998</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="4">
-        <v>1592798.2575010001</v>
+        <v>833350.06997299998</v>
       </c>
       <c r="N105" s="4">
-        <v>1592798.2575018301</v>
+        <v>833350.06997366995</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>34</v>
+        <v>253</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>48510</v>
+        <v>53595</v>
       </c>
       <c r="V105" s="4">
-        <v>4.8860599999999996</v>
+        <v>4.2188800000000004</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="X105" s="4">
-        <v>14773.01341691</v>
+        <v>499.17924778000003</v>
       </c>
       <c r="Y105" s="4">
-        <v>14773.013416</v>
+        <v>499.17924699999998</v>
       </c>
       <c r="Z105" s="6">
-        <v>1.261E-3</v>
+        <v>6.5799999999999995E-4</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D106" s="4">
-        <v>388546.48025000002</v>
+        <v>17663707.111972999</v>
       </c>
       <c r="E106" s="5">
-        <v>98.534850000000006</v>
+        <v>2.6873800000000001</v>
       </c>
       <c r="F106" s="4">
-        <v>382948.60498151998</v>
+        <v>484992.01364661998</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>98.534850000000006</v>
+        <v>2.6873800000000001</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>382948.60498100001</v>
+        <v>484992.01364600001</v>
       </c>
       <c r="N106" s="4">
-        <v>382948.60498151998</v>
+        <v>484992.01364661998</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>50186</v>
+        <v>49730</v>
       </c>
       <c r="V106" s="4">
-        <v>1.4656720000000001</v>
+        <v>4.1988799999999999</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="X106" s="4">
-        <v>94.91348662</v>
+        <v>10301.081460879999</v>
       </c>
       <c r="Y106" s="4">
-        <v>94.913486000000006</v>
+        <v>10301.081459999999</v>
       </c>
       <c r="Z106" s="6">
-        <v>3.0299999999999999E-4</v>
+        <v>3.8299999999999999E-4</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D107" s="4">
-        <v>15387600</v>
+        <v>6737356.2866900004</v>
       </c>
       <c r="E107" s="5">
-        <v>94.5</v>
+        <v>99.888829999999999</v>
       </c>
       <c r="F107" s="4">
-        <v>14572360.84864</v>
+        <v>6729866.3677060902</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J107" s="5">
-        <v>94.5</v>
+        <v>99.888829999999999</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="4">
-        <v>14572360.84864</v>
+        <v>6729866.3677059999</v>
       </c>
       <c r="N107" s="4">
-        <v>14572360.84864</v>
+        <v>6729866.3677060902</v>
       </c>
       <c r="O107" s="3" t="s">
-        <v>281</v>
+        <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>282</v>
+        <v>261</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>50114</v>
+        <v>62208</v>
       </c>
       <c r="V107" s="4">
-        <v>4.5450100000000004</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="X107" s="4">
-        <v>31078.84864</v>
+        <v>0</v>
       </c>
       <c r="Y107" s="4">
-        <v>31078.84864</v>
+        <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>1.1545E-2</v>
+        <v>5.3210000000000002E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="4">
-        <v>13000000</v>
+        <v>9750000</v>
       </c>
       <c r="E108" s="5">
-        <v>94.446449999999999</v>
+        <v>100.1631</v>
       </c>
       <c r="F108" s="4">
-        <v>12278038.5</v>
+        <v>9765902.25</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J108" s="5">
-        <v>94.446449999999999</v>
+        <v>100.1631</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="4">
-        <v>12278038.5</v>
+        <v>9765902.25</v>
       </c>
       <c r="N108" s="4">
-        <v>12278038.5</v>
+        <v>9765902.25</v>
       </c>
       <c r="O108" s="3" t="s">
-        <v>286</v>
+        <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>51844</v>
+        <v>62634</v>
       </c>
       <c r="V108" s="4">
-        <v>3.202</v>
+        <v>5.7469999999999999</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="X108" s="4">
         <v>0</v>
       </c>
       <c r="Y108" s="4">
         <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>9.7269999999999995E-3</v>
+        <v>7.7219999999999997E-3</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D109" s="4">
-        <v>4570000</v>
+        <v>8586000</v>
       </c>
       <c r="E109" s="5">
-        <v>94.505830000000003</v>
+        <v>1E-4</v>
       </c>
       <c r="F109" s="4">
-        <v>4318916.4309999999</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J109" s="5">
-        <v>94.505830000000003</v>
+        <v>1E-4</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="4">
-        <v>4318916.4309999999</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="N109" s="4">
-        <v>4318916.4309999999</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>51844</v>
+        <v>52221</v>
       </c>
       <c r="V109" s="4">
-        <v>4.0754570000000001</v>
+        <v>5.55</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="X109" s="4">
         <v>0</v>
       </c>
       <c r="Y109" s="4">
         <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>3.421E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>293</v>
+        <v>271</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D110" s="4">
-        <v>9000000</v>
+        <v>582675.56351300003</v>
       </c>
       <c r="E110" s="5">
-        <v>90.730400000000003</v>
+        <v>96.124269999999996</v>
       </c>
       <c r="F110" s="4">
-        <v>8165736</v>
+        <v>560092.63189496996</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>90.730400000000003</v>
+        <v>96.124269999999996</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>8165736</v>
+        <v>560092.63189399999</v>
       </c>
       <c r="N110" s="4">
-        <v>8165736</v>
+        <v>560092.63189496996</v>
       </c>
       <c r="O110" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>292</v>
+        <v>270</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>51844</v>
+        <v>49485</v>
       </c>
       <c r="V110" s="4">
-        <v>4.0754570000000001</v>
+        <v>4.0579330000000002</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="X110" s="4">
         <v>0</v>
       </c>
       <c r="Y110" s="4">
         <v>0</v>
       </c>
       <c r="Z110" s="6">
-        <v>6.4689999999999999E-3</v>
+        <v>4.4200000000000001E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D111" s="4">
-        <v>8000000</v>
+        <v>886536.01359999995</v>
       </c>
       <c r="E111" s="5">
-        <v>92.48415</v>
+        <v>100.0723</v>
       </c>
       <c r="F111" s="4">
-        <v>7398732</v>
+        <v>888278.98108051997</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J111" s="5">
-        <v>92.48415</v>
+        <v>100.0723</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="4">
-        <v>7398732</v>
+        <v>888278.98108000006</v>
       </c>
       <c r="N111" s="4">
-        <v>7398732</v>
+        <v>888278.98108051997</v>
       </c>
       <c r="O111" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>52665</v>
+        <v>48510</v>
       </c>
       <c r="V111" s="4">
-        <v>2.843</v>
+        <v>4.9721700000000002</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="X111" s="4">
-        <v>0</v>
+        <v>1102.0019426900001</v>
       </c>
       <c r="Y111" s="4">
-        <v>0</v>
+        <v>1102.0019420000001</v>
       </c>
       <c r="Z111" s="6">
-        <v>5.8609999999999999E-3</v>
+        <v>7.0200000000000004E-4</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D112" s="4">
-        <v>13743281</v>
+        <v>380385.97985499998</v>
       </c>
       <c r="E112" s="5">
-        <v>4.9606199999999996</v>
+        <v>98.593019999999996</v>
       </c>
       <c r="F112" s="4">
-        <v>745887.25727553002</v>
+        <v>375273.48641124001</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J112" s="5">
-        <v>4.9606199999999996</v>
+        <v>98.593019999999996</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="4">
-        <v>745887.25727499998</v>
+        <v>375273.48641100002</v>
       </c>
       <c r="N112" s="4">
-        <v>745887.25727553002</v>
+        <v>375273.48641124001</v>
       </c>
       <c r="O112" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>46944</v>
+        <v>50186</v>
       </c>
       <c r="V112" s="4">
-        <v>8</v>
+        <v>3.2375440000000002</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="X112" s="4">
-        <v>64135.311333329999</v>
+        <v>239.46121600999999</v>
       </c>
       <c r="Y112" s="4">
-        <v>64135.311332999998</v>
+        <v>239.46121600000001</v>
       </c>
       <c r="Z112" s="6">
-        <v>5.9000000000000003E-4</v>
+        <v>2.9599999999999998E-4</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D113" s="4">
-        <v>3259674.6718080002</v>
+        <v>15387600</v>
       </c>
       <c r="E113" s="5">
-        <v>99.891499999999994</v>
+        <v>94.508099999999999</v>
       </c>
       <c r="F113" s="4">
-        <v>3287786.51363701</v>
+        <v>14575924.689463601</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J113" s="5">
-        <v>99.891499999999994</v>
+        <v>94.508099999999999</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="4">
-        <v>3287786.5136370002</v>
+        <v>14575924.689463001</v>
       </c>
       <c r="N113" s="4">
-        <v>3287786.51363701</v>
+        <v>14575924.689463601</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>34</v>
+        <v>284</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>48596</v>
+        <v>50114</v>
       </c>
       <c r="V113" s="4">
-        <v>4.66038</v>
+        <v>4.5960099999999997</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="X113" s="4">
-        <v>31648.58884792</v>
+        <v>33396.293863669998</v>
       </c>
       <c r="Y113" s="4">
-        <v>31648.588846999999</v>
+        <v>33396.293862999999</v>
       </c>
       <c r="Z113" s="6">
-        <v>2.604E-3</v>
+        <v>1.1525000000000001E-2</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D114" s="4">
-        <v>2454000</v>
+        <v>13000000</v>
       </c>
       <c r="E114" s="5">
-        <v>100.0158</v>
+        <v>94.037120000000002</v>
       </c>
       <c r="F114" s="4">
-        <v>2478560.7608400001</v>
+        <v>12224825.6</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J114" s="5">
-        <v>100.0158</v>
+        <v>94.037120000000002</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="4">
-        <v>2478560.7608400001</v>
+        <v>12224825.6</v>
       </c>
       <c r="N114" s="4">
-        <v>2478560.7608400001</v>
+        <v>12224825.6</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>34</v>
+        <v>289</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>304</v>
+        <v>290</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>47682</v>
+        <v>51844</v>
       </c>
       <c r="V114" s="4">
-        <v>4.92523</v>
+        <v>3.202</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="X114" s="4">
-        <v>24173.028839999999</v>
+        <v>0</v>
       </c>
       <c r="Y114" s="4">
-        <v>24173.028839999999</v>
+        <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>1.9629999999999999E-3</v>
+        <v>9.6659999999999992E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D115" s="4">
-        <v>573470.60410400003</v>
+        <v>4570000</v>
       </c>
       <c r="E115" s="5">
-        <v>99.681510000000003</v>
+        <v>94.093729999999994</v>
       </c>
       <c r="F115" s="4">
-        <v>572147.16967149999</v>
+        <v>4300083.4610000001</v>
       </c>
       <c r="G115" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J115" s="5">
-        <v>99.681510000000003</v>
+        <v>94.093729999999994</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="4">
-        <v>572147.16967099998</v>
+        <v>4300083.4610000001</v>
       </c>
       <c r="N115" s="4">
-        <v>572147.16967149999</v>
+        <v>4300083.4610000001</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>50430</v>
+        <v>51844</v>
       </c>
       <c r="V115" s="4">
-        <v>6.0128199999999996</v>
+        <v>3.9439899999999999</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="X115" s="4">
-        <v>503.01209411999997</v>
+        <v>0</v>
       </c>
       <c r="Y115" s="4">
-        <v>503.01209399999999</v>
+        <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>4.5300000000000001E-4</v>
+        <v>3.3999999999999998E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D116" s="4">
-        <v>2755794.7803000002</v>
+        <v>9000000</v>
       </c>
       <c r="E116" s="5">
-        <v>98.143780000000007</v>
+        <v>90.420850000000002</v>
       </c>
       <c r="F116" s="4">
-        <v>2706541.6635556901</v>
+        <v>8137876.5</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J116" s="5">
-        <v>98.143780000000007</v>
+        <v>90.420850000000002</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="4">
-        <v>2706541.663555</v>
+        <v>8137876.5</v>
       </c>
       <c r="N116" s="4">
-        <v>2706541.6635556901</v>
+        <v>8137876.5</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>315</v>
+        <v>34</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>49973</v>
+        <v>51844</v>
       </c>
       <c r="V116" s="4">
-        <v>4.1378199999999996</v>
+        <v>3.9439899999999999</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="X116" s="4">
-        <v>1900.4971263</v>
+        <v>0</v>
       </c>
       <c r="Y116" s="4">
-        <v>1900.497126</v>
+        <v>0</v>
       </c>
       <c r="Z116" s="6">
-        <v>2.1440000000000001E-3</v>
+        <v>6.4339999999999996E-3</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D117" s="4">
-        <v>1728698.705699</v>
+        <v>8000000</v>
       </c>
       <c r="E117" s="5">
-        <v>97.926310000000001</v>
+        <v>92.028890000000004</v>
       </c>
       <c r="F117" s="4">
-        <v>1694068.9580022499</v>
+        <v>7362311.2000000002</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>97.926310000000001</v>
+        <v>92.028890000000004</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>1694068.9580020001</v>
+        <v>7362311.2000000002</v>
       </c>
       <c r="N117" s="4">
-        <v>1694068.9580022499</v>
+        <v>7362311.2000000002</v>
       </c>
       <c r="O117" s="3" t="s">
-        <v>319</v>
+        <v>34</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>49546</v>
+        <v>52665</v>
       </c>
       <c r="V117" s="4">
-        <v>4.2278200000000004</v>
+        <v>2.843</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
       <c r="X117" s="4">
-        <v>1218.10449365</v>
+        <v>0</v>
       </c>
       <c r="Y117" s="4">
-        <v>1218.104493</v>
+        <v>0</v>
       </c>
       <c r="Z117" s="6">
-        <v>1.3420000000000001E-3</v>
+        <v>5.8209999999999998E-3</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D118" s="4">
-        <v>899543.92198900005</v>
+        <v>13743281</v>
       </c>
       <c r="E118" s="5">
-        <v>95.967420000000004</v>
+        <v>4.5547899999999997</v>
       </c>
       <c r="F118" s="4">
-        <v>863920.93620880996</v>
+        <v>690112.89999323001</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J118" s="5">
-        <v>95.967420000000004</v>
+        <v>4.5547899999999997</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="4">
-        <v>863920.93620800006</v>
+        <v>690112.89999299997</v>
       </c>
       <c r="N118" s="4">
-        <v>863920.93620880996</v>
+        <v>690112.89999323001</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>49699</v>
+        <v>46944</v>
       </c>
       <c r="V118" s="4">
-        <v>4.2838000000000003</v>
+        <v>8</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="X118" s="4">
-        <v>651.84250914999996</v>
+        <v>64135.311333329999</v>
       </c>
       <c r="Y118" s="4">
-        <v>651.84250899999995</v>
+        <v>64135.311332999998</v>
       </c>
       <c r="Z118" s="6">
-        <v>6.8400000000000004E-4</v>
+        <v>5.4500000000000002E-4</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D119" s="4">
-        <v>1154254.7198099999</v>
+        <v>4784930.3443090003</v>
       </c>
       <c r="E119" s="5">
-        <v>95.127229999999997</v>
+        <v>99.999600000000001</v>
       </c>
       <c r="F119" s="4">
-        <v>1098838.3004817599</v>
+        <v>4794340.5478218002</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>95.127229999999997</v>
+        <v>99.999600000000001</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>1098838.300481</v>
+        <v>4794340.5478210002</v>
       </c>
       <c r="N119" s="4">
-        <v>1098838.3004817599</v>
+        <v>4794340.5478218002</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>49790</v>
+        <v>48596</v>
       </c>
       <c r="V119" s="4">
-        <v>4.3028199999999996</v>
+        <v>4.7295199999999999</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="X119" s="4">
-        <v>827.75838224999995</v>
+        <v>9429.3432341700009</v>
       </c>
       <c r="Y119" s="4">
-        <v>827.75838199999998</v>
+        <v>9429.3432339999999</v>
       </c>
       <c r="Z119" s="6">
-        <v>8.7000000000000001E-4</v>
+        <v>3.7910000000000001E-3</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>328</v>
+        <v>310</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D120" s="4">
-        <v>463984.75219999999</v>
+        <v>608322.619512</v>
       </c>
       <c r="E120" s="5">
-        <v>94.191410000000005</v>
+        <v>100.0461</v>
       </c>
       <c r="F120" s="4">
-        <v>437368.84068452002</v>
+        <v>609612.71159635996</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>94.191410000000005</v>
+        <v>100.0461</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>437368.840684</v>
+        <v>609612.71159600001</v>
       </c>
       <c r="N120" s="4">
-        <v>437368.84068452002</v>
+        <v>609612.71159635996</v>
       </c>
       <c r="O120" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>49790</v>
+        <v>47682</v>
       </c>
       <c r="V120" s="4">
-        <v>4.3328199999999999</v>
+        <v>4.9792100000000001</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>329</v>
+        <v>311</v>
       </c>
       <c r="X120" s="4">
-        <v>335.06040234</v>
+        <v>1009.65535677</v>
       </c>
       <c r="Y120" s="4">
-        <v>335.06040200000001</v>
+        <v>1009.655356</v>
       </c>
       <c r="Z120" s="6">
-        <v>3.4600000000000001E-4</v>
+        <v>4.8200000000000001E-4</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>331</v>
+        <v>313</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D121" s="4">
-        <v>1088577.0157379999</v>
+        <v>548270.69622000004</v>
       </c>
       <c r="E121" s="5">
-        <v>97.282849999999996</v>
+        <v>99.567359999999994</v>
       </c>
       <c r="F121" s="4">
-        <v>1059723.1607015401</v>
+        <v>546305.20669341995</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>97.282849999999996</v>
+        <v>99.567359999999994</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>1059723.1607009999</v>
+        <v>546305.20669300004</v>
       </c>
       <c r="N121" s="4">
-        <v>1059723.1607015401</v>
+        <v>546305.20669341995</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>49881</v>
+        <v>50430</v>
       </c>
       <c r="V121" s="4">
-        <v>4.1078200000000002</v>
+        <v>6.0888799999999996</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="X121" s="4">
-        <v>724.41534665999995</v>
+        <v>406.54881313999999</v>
       </c>
       <c r="Y121" s="4">
-        <v>724.415346</v>
+        <v>406.548813</v>
       </c>
       <c r="Z121" s="6">
-        <v>8.3900000000000001E-4</v>
+        <v>4.3100000000000001E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D122" s="4">
-        <v>3224042.134176</v>
+        <v>2697567.4390969998</v>
       </c>
       <c r="E122" s="5">
-        <v>97.46875</v>
+        <v>97.96311</v>
       </c>
       <c r="F122" s="4">
-        <v>3144605.9379914799</v>
+        <v>2644199.7390038599</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J122" s="5">
-        <v>97.46875</v>
+        <v>97.96311</v>
       </c>
       <c r="K122" s="5">
         <v>1</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M122" s="4">
-        <v>3144605.9379909998</v>
+        <v>2644199.7390029998</v>
       </c>
       <c r="N122" s="4">
-        <v>3144605.9379914799</v>
+        <v>2644199.7390038599</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>34</v>
+        <v>319</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>49881</v>
+        <v>49973</v>
       </c>
       <c r="V122" s="4">
-        <v>4.1828200000000004</v>
+        <v>4.2138799999999996</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="X122" s="4">
-        <v>2172.37033681</v>
+        <v>1578.7813166999999</v>
       </c>
       <c r="Y122" s="4">
-        <v>2172.370336</v>
+        <v>1578.7813160000001</v>
       </c>
       <c r="Z122" s="6">
-        <v>2.4910000000000002E-3</v>
+        <v>2.0899999999999998E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D123" s="4">
-        <v>5135356.6854980001</v>
+        <v>1715706.766511</v>
       </c>
       <c r="E123" s="5">
-        <v>95.641739999999999</v>
+        <v>97.650549999999996</v>
       </c>
       <c r="F123" s="4">
-        <v>4915004.7096691597</v>
+        <v>1676422.6766683401</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>95.641739999999999</v>
+        <v>97.650549999999996</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>4915004.7096689995</v>
+        <v>1676422.6766679999</v>
       </c>
       <c r="N123" s="4">
-        <v>4915004.7096691597</v>
+        <v>1676422.6766683401</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>34</v>
+        <v>323</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>50065</v>
+        <v>49546</v>
       </c>
       <c r="V123" s="4">
-        <v>4.1828200000000004</v>
+        <v>4.3038800000000004</v>
       </c>
       <c r="W123" s="3" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="X123" s="4">
-        <v>3460.2204525400002</v>
+        <v>1025.58278309</v>
       </c>
       <c r="Y123" s="4">
-        <v>3460.220452</v>
+        <v>1025.5827830000001</v>
       </c>
       <c r="Z123" s="6">
-        <v>3.8939999999999999E-3</v>
+        <v>1.325E-3</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D124" s="4">
-        <v>788694.54079999996</v>
+        <v>863993.81425299996</v>
       </c>
       <c r="E124" s="5">
-        <v>96.180850000000007</v>
+        <v>95.998410000000007</v>
       </c>
       <c r="F124" s="4">
-        <v>759111.11071011994</v>
+        <v>829951.18598054</v>
       </c>
       <c r="G124" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>96.180850000000007</v>
+        <v>95.998410000000007</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>759111.11071000004</v>
+        <v>829951.18597999995</v>
       </c>
       <c r="N124" s="4">
-        <v>759111.11071011994</v>
+        <v>829951.18598054</v>
       </c>
       <c r="O124" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>50124</v>
+        <v>49699</v>
       </c>
       <c r="V124" s="4">
-        <v>4.0288000000000004</v>
+        <v>4.2838000000000003</v>
       </c>
       <c r="W124" s="3" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="X124" s="4">
-        <v>537.99746507999998</v>
+        <v>530.86179931000004</v>
       </c>
       <c r="Y124" s="4">
-        <v>537.99746500000003</v>
+        <v>530.86179900000002</v>
       </c>
       <c r="Z124" s="6">
-        <v>6.0099999999999997E-4</v>
+        <v>6.5600000000000001E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D125" s="4">
-        <v>4138261.5783219999</v>
+        <v>1145310.99018</v>
       </c>
       <c r="E125" s="5">
-        <v>94.000870000000006</v>
+        <v>94.724310000000003</v>
       </c>
       <c r="F125" s="4">
-        <v>3892876.4747267799</v>
+        <v>1085584.48549504</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>94.000870000000006</v>
+        <v>94.724310000000003</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>3892876.4747259999</v>
+        <v>1085584.4854949999</v>
       </c>
       <c r="N125" s="4">
-        <v>3892876.4747267799</v>
+        <v>1085584.48549504</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>345</v>
+        <v>34</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
-        <v>50246</v>
+        <v>49790</v>
       </c>
       <c r="V125" s="4">
-        <v>4.1678199999999999</v>
+        <v>4.3788799999999997</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="X125" s="4">
-        <v>2874.5882285600001</v>
+        <v>696.55269286999999</v>
       </c>
       <c r="Y125" s="4">
-        <v>2874.5882280000001</v>
+        <v>696.55269199999998</v>
       </c>
       <c r="Z125" s="6">
-        <v>3.0839999999999999E-3</v>
+        <v>8.5800000000000004E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D126" s="4">
-        <v>1476501.2946530001</v>
+        <v>460389.57160000002</v>
       </c>
       <c r="E126" s="5">
-        <v>96.032910000000001</v>
+        <v>93.783720000000002</v>
       </c>
       <c r="F126" s="4">
-        <v>1418941.71762041</v>
+        <v>432052.38373499003</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>96.032910000000001</v>
+        <v>93.783720000000002</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>1418941.71762</v>
+        <v>432052.38373399997</v>
       </c>
       <c r="N126" s="4">
-        <v>1418941.71762041</v>
+        <v>432052.38373499003</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
-        <v>50246</v>
+        <v>49790</v>
       </c>
       <c r="V126" s="4">
-        <v>4.1228199999999999</v>
+        <v>4.4088799999999999</v>
       </c>
       <c r="W126" s="3" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="X126" s="4">
-        <v>1014.55817794</v>
+        <v>281.91699645</v>
       </c>
       <c r="Y126" s="4">
-        <v>1014.558177</v>
+        <v>281.91699599999998</v>
       </c>
       <c r="Z126" s="6">
-        <v>1.124E-3</v>
+        <v>3.4099999999999999E-4</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D127" s="4">
-        <v>5315799.1124799997</v>
+        <v>1076642.2293420001</v>
       </c>
       <c r="E127" s="5">
-        <v>95.303229999999999</v>
+        <v>97.100669999999994</v>
       </c>
       <c r="F127" s="4">
-        <v>5069860.6719742799</v>
+        <v>1046035.2526432</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J127" s="5">
-        <v>95.303229999999999</v>
+        <v>97.100669999999994</v>
       </c>
       <c r="K127" s="5">
         <v>1</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="4">
-        <v>5069860.6719739996</v>
+        <v>1046035.252643</v>
       </c>
       <c r="N127" s="4">
-        <v>5069860.6719742799</v>
+        <v>1046035.2526432</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>34</v>
+        <v>336</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T127" s="4">
         <v>0.01</v>
       </c>
       <c r="U127" s="2">
-        <v>50308</v>
+        <v>49881</v>
       </c>
       <c r="V127" s="4">
-        <v>4.4378200000000003</v>
+        <v>4.1838800000000003</v>
       </c>
       <c r="W127" s="3" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="X127" s="4">
-        <v>3732.41746951</v>
+        <v>608.43444918</v>
       </c>
       <c r="Y127" s="4">
-        <v>3732.417469</v>
+        <v>608.43444899999997</v>
       </c>
       <c r="Z127" s="6">
-        <v>4.0159999999999996E-3</v>
+        <v>8.2700000000000004E-4</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D128" s="4">
-        <v>462447.95964100002</v>
+        <v>3188694.8379839999</v>
       </c>
       <c r="E128" s="5">
-        <v>100.17187</v>
+        <v>97.281260000000003</v>
       </c>
       <c r="F128" s="4">
-        <v>463602.15421503998</v>
+        <v>3103826.6619727798</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J128" s="5">
-        <v>100.17187</v>
+        <v>97.281260000000003</v>
       </c>
       <c r="K128" s="5">
         <v>1</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="4">
-        <v>463602.15421499999</v>
+        <v>3103826.6619719998</v>
       </c>
       <c r="N128" s="4">
-        <v>463602.15421503998</v>
+        <v>3103826.6619727798</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>355</v>
+        <v>315</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T128" s="4">
         <v>0.01</v>
       </c>
       <c r="U128" s="2">
-        <v>49273</v>
+        <v>49881</v>
       </c>
       <c r="V128" s="4">
-        <v>4.66282</v>
+        <v>4.2588800000000004</v>
       </c>
       <c r="W128" s="3" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="X128" s="4">
-        <v>359.38526586</v>
+        <v>1824.14602698</v>
       </c>
       <c r="Y128" s="4">
-        <v>359.385265</v>
+        <v>1824.1460259999999</v>
       </c>
       <c r="Z128" s="6">
-        <v>3.6699999999999998E-4</v>
+        <v>2.454E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D129" s="4">
-        <v>1535856.632956</v>
+        <v>5094824.3195439996</v>
       </c>
       <c r="E129" s="5">
-        <v>94.390240000000006</v>
+        <v>95.236239999999995</v>
       </c>
       <c r="F129" s="4">
-        <v>1450743.86626569</v>
+        <v>4855033.6957050199</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J129" s="5">
-        <v>94.390240000000006</v>
+        <v>95.236239999999995</v>
       </c>
       <c r="K129" s="5">
         <v>1</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="4">
-        <v>1450743.8662650001</v>
+        <v>4855033.6957050003</v>
       </c>
       <c r="N129" s="4">
-        <v>1450743.86626569</v>
+        <v>4855033.6957050199</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>359</v>
+        <v>34</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>355</v>
+        <v>315</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T129" s="4">
         <v>0.01</v>
       </c>
       <c r="U129" s="2">
-        <v>53717</v>
+        <v>50065</v>
       </c>
       <c r="V129" s="4">
-        <v>4.0828199999999999</v>
+        <v>4.2588800000000004</v>
       </c>
       <c r="W129" s="3" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="X129" s="4">
-        <v>1045.1043630300001</v>
+        <v>2914.5791657300001</v>
       </c>
       <c r="Y129" s="4">
-        <v>1045.1043629999999</v>
+        <v>2914.5791650000001</v>
       </c>
       <c r="Z129" s="6">
-        <v>1.1490000000000001E-3</v>
+        <v>3.839E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D130" s="4">
-        <v>1051390.8547</v>
+        <v>777408.23739999998</v>
       </c>
       <c r="E130" s="5">
-        <v>95.96378</v>
+        <v>95.781509999999997</v>
       </c>
       <c r="F130" s="4">
-        <v>1008954.4067447101</v>
+        <v>745063.47665343003</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J130" s="5">
-        <v>95.96378</v>
+        <v>95.781509999999997</v>
       </c>
       <c r="K130" s="5">
         <v>1</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M130" s="4">
-        <v>1008954.406744</v>
+        <v>745063.47665299999</v>
       </c>
       <c r="N130" s="4">
-        <v>1008954.4067447101</v>
+        <v>745063.47665343003</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>363</v>
+        <v>34</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>364</v>
+        <v>315</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T130" s="4">
         <v>0.01</v>
       </c>
       <c r="U130" s="2">
-        <v>49242</v>
+        <v>50124</v>
       </c>
       <c r="V130" s="4">
-        <v>5.75</v>
+        <v>4.0928199999999997</v>
       </c>
       <c r="W130" s="3" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="X130" s="4">
-        <v>0</v>
+        <v>450.12800731999999</v>
       </c>
       <c r="Y130" s="4">
-        <v>0</v>
+        <v>450.12800700000003</v>
       </c>
       <c r="Z130" s="6">
-        <v>7.9900000000000001E-4</v>
+        <v>5.8900000000000001E-4</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D131" s="4">
-        <v>310369.06435200002</v>
+        <v>4071676.755444</v>
       </c>
       <c r="E131" s="5">
-        <v>96.652289999999994</v>
+        <v>93.549080000000004</v>
       </c>
       <c r="F131" s="4">
-        <v>299978.80814772</v>
+        <v>3811416.1046731998</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J131" s="5">
-        <v>96.652289999999994</v>
+        <v>93.549080000000004</v>
       </c>
       <c r="K131" s="5">
         <v>1</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="4">
-        <v>299978.80814699997</v>
+        <v>3811416.1046730001</v>
       </c>
       <c r="N131" s="4">
-        <v>299978.80814772</v>
+        <v>3811416.1046731998</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>369</v>
+        <v>315</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T131" s="4">
         <v>0.01</v>
       </c>
       <c r="U131" s="2">
-        <v>49607</v>
+        <v>50246</v>
       </c>
       <c r="V131" s="4">
-        <v>6.42</v>
+        <v>4.2438799999999999</v>
       </c>
       <c r="W131" s="3" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="X131" s="4">
-        <v>0</v>
+        <v>2399.95938179</v>
       </c>
       <c r="Y131" s="4">
-        <v>0</v>
+        <v>2399.9593810000001</v>
       </c>
       <c r="Z131" s="6">
-        <v>2.3699999999999999E-4</v>
+        <v>3.0130000000000001E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D132" s="4">
-        <v>4918872.3188739996</v>
+        <v>1460918.50985</v>
       </c>
       <c r="E132" s="5">
-        <v>93.86842</v>
+        <v>95.59787</v>
       </c>
       <c r="F132" s="4">
-        <v>4620696.8537961803</v>
+        <v>1397458.95306243</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J132" s="5">
-        <v>93.86842</v>
+        <v>95.59787</v>
       </c>
       <c r="K132" s="5">
         <v>1</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="4">
-        <v>4620696.8537959997</v>
+        <v>1397458.953062</v>
       </c>
       <c r="N132" s="4">
-        <v>4620696.8537961803</v>
+        <v>1397458.95306243</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>373</v>
+        <v>34</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>374</v>
+        <v>315</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T132" s="4">
         <v>0.01</v>
       </c>
       <c r="U132" s="2">
-        <v>49881</v>
+        <v>50246</v>
       </c>
       <c r="V132" s="4">
-        <v>4.1828200000000004</v>
+        <v>4.1988799999999999</v>
       </c>
       <c r="W132" s="3" t="s">
-        <v>375</v>
+        <v>353</v>
       </c>
       <c r="X132" s="4">
-        <v>3429.1262521399999</v>
+        <v>851.97521009000002</v>
       </c>
       <c r="Y132" s="4">
-        <v>3429.126252</v>
+        <v>851.97520999999995</v>
       </c>
       <c r="Z132" s="6">
-        <v>3.6600000000000001E-3</v>
+        <v>1.1050000000000001E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>376</v>
+        <v>354</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>377</v>
+        <v>355</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D133" s="4">
-        <v>4223731.6154150004</v>
+        <v>5248913.4203199996</v>
       </c>
       <c r="E133" s="5">
-        <v>89.37209</v>
+        <v>94.903270000000006</v>
       </c>
       <c r="F133" s="4">
-        <v>3777598.7104967502</v>
+        <v>4984681.1649788702</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J133" s="5">
-        <v>89.37209</v>
+        <v>94.903270000000006</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="4">
-        <v>3777598.710496</v>
+        <v>4984681.1649780003</v>
       </c>
       <c r="N133" s="4">
-        <v>3777598.7104967502</v>
+        <v>4984681.1649788702</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>374</v>
+        <v>315</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>376</v>
+        <v>354</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T133" s="4">
         <v>0.01</v>
       </c>
       <c r="U133" s="2">
-        <v>50065</v>
+        <v>50308</v>
       </c>
       <c r="V133" s="4">
-        <v>3.9228200000000002</v>
+        <v>4.5138800000000003</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>378</v>
+        <v>356</v>
       </c>
       <c r="X133" s="4">
-        <v>2761.4898092600001</v>
+        <v>3290.6896263499998</v>
       </c>
       <c r="Y133" s="4">
-        <v>2761.4898090000002</v>
+        <v>3290.6896259999999</v>
       </c>
       <c r="Z133" s="6">
-        <v>2.9919999999999999E-3</v>
+        <v>3.9410000000000001E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>379</v>
+        <v>357</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>380</v>
+        <v>358</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D134" s="4">
-        <v>48201.623399999997</v>
+        <v>438477.86891199998</v>
       </c>
       <c r="E134" s="5">
-        <v>167.52513999999999</v>
+        <v>100.08331</v>
       </c>
       <c r="F134" s="4">
-        <v>80782.636841800006</v>
+        <v>439131.76121397997</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J134" s="5">
-        <v>167.52513999999999</v>
+        <v>100.08331</v>
       </c>
       <c r="K134" s="5">
         <v>1</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M134" s="4">
-        <v>80782.636841</v>
+        <v>439131.76121299999</v>
       </c>
       <c r="N134" s="4">
-        <v>80782.636841800006</v>
+        <v>439131.76121397997</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>381</v>
+        <v>34</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>379</v>
+        <v>357</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T134" s="4">
         <v>0.01</v>
       </c>
       <c r="U134" s="2">
-        <v>50096</v>
+        <v>49273</v>
       </c>
       <c r="V134" s="4">
-        <v>4.0828199999999999</v>
+        <v>4.73888</v>
       </c>
       <c r="W134" s="3" t="s">
-        <v>382</v>
+        <v>360</v>
       </c>
       <c r="X134" s="4">
-        <v>32.799758670000003</v>
+        <v>288.59638937</v>
       </c>
       <c r="Y134" s="4">
-        <v>32.799757999999997</v>
+        <v>288.59638899999999</v>
       </c>
       <c r="Z134" s="6">
-        <v>6.3999999999999997E-5</v>
+        <v>3.4699999999999998E-4</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D135" s="4">
-        <v>14915000</v>
+        <v>1531343.343959</v>
       </c>
       <c r="E135" s="5">
-        <v>93.19014</v>
+        <v>93.638140000000007</v>
       </c>
       <c r="F135" s="4">
-        <v>13899309.380999999</v>
+        <v>1434805.9622423199</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J135" s="5">
-        <v>93.19014</v>
+        <v>93.638140000000007</v>
       </c>
       <c r="K135" s="5">
         <v>1</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M135" s="4">
-        <v>13899309.380999999</v>
+        <v>1434805.962242</v>
       </c>
       <c r="N135" s="4">
-        <v>13899309.380999999</v>
+        <v>1434805.9622423199</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>34</v>
+        <v>363</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>383</v>
+        <v>361</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T135" s="4">
         <v>0.01</v>
       </c>
       <c r="U135" s="2">
-        <v>63173</v>
+        <v>53717</v>
       </c>
       <c r="V135" s="4">
-        <v>2.9279999999999999</v>
+        <v>4.1588799999999999</v>
       </c>
       <c r="W135" s="3" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="X135" s="4">
-        <v>0</v>
+        <v>884.53794531999995</v>
       </c>
       <c r="Y135" s="4">
-        <v>0</v>
+        <v>884.53794500000004</v>
       </c>
       <c r="Z135" s="6">
-        <v>1.1011E-2</v>
+        <v>1.134E-3</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D136" s="4">
-        <v>16535000</v>
+        <v>1043487.358623</v>
       </c>
       <c r="E136" s="5">
-        <v>92.380690000000001</v>
+        <v>94.883039999999994</v>
       </c>
       <c r="F136" s="4">
-        <v>15275147.091499999</v>
+        <v>990092.52787736</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>92.380690000000001</v>
+        <v>94.883039999999994</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>15275147.091499999</v>
+        <v>990092.52787700004</v>
       </c>
       <c r="N136" s="4">
-        <v>15275147.091499999</v>
+        <v>990092.52787736</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>34</v>
+        <v>367</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>56719</v>
+        <v>49242</v>
       </c>
       <c r="V136" s="4">
-        <v>3.786</v>
+        <v>5.75</v>
       </c>
       <c r="W136" s="3" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>1.2102E-2</v>
+        <v>7.8200000000000003E-4</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D137" s="4">
-        <v>4970120</v>
+        <v>308817.391236</v>
       </c>
       <c r="E137" s="5">
-        <v>98.059759999999997</v>
+        <v>96.025260000000003</v>
       </c>
       <c r="F137" s="4">
-        <v>4873687.7437119996</v>
+        <v>296542.70285977999</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>98.059759999999997</v>
+        <v>96.025260000000003</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>4873687.7437119996</v>
+        <v>296542.70285900001</v>
       </c>
       <c r="N137" s="4">
-        <v>4873687.7437119996</v>
+        <v>296542.70285977999</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>392</v>
+        <v>372</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>55533</v>
+        <v>49607</v>
       </c>
       <c r="V137" s="4">
-        <v>4.2317</v>
+        <v>6.42</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>393</v>
+        <v>374</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>3.8609999999999998E-3</v>
+        <v>2.34E-4</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>395</v>
+        <v>376</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D138" s="4">
-        <v>18847000</v>
+        <v>4845503.6435580002</v>
       </c>
       <c r="E138" s="5">
-        <v>88.44802</v>
+        <v>93.226659999999995</v>
       </c>
       <c r="F138" s="4">
-        <v>16669798.329399999</v>
+        <v>4520167.3763112295</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>88.44802</v>
+        <v>93.226659999999995</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>16669798.329399999</v>
+        <v>4520167.3763110004</v>
       </c>
       <c r="N138" s="4">
-        <v>16669798.329399999</v>
+        <v>4520167.3763112295</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>34</v>
+        <v>377</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
-        <v>56172</v>
+        <v>49881</v>
       </c>
       <c r="V138" s="4">
-        <v>2.0341</v>
+        <v>4.2588800000000004</v>
       </c>
       <c r="W138" s="3" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="X138" s="4">
-        <v>0</v>
+        <v>2866.1692440900001</v>
       </c>
       <c r="Y138" s="4">
-        <v>0</v>
+        <v>2866.1692440000002</v>
       </c>
       <c r="Z138" s="6">
-        <v>1.3206000000000001E-2</v>
+        <v>3.5739999999999999E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D139" s="4">
-        <v>11556000</v>
+        <v>4213535.2398330001</v>
       </c>
       <c r="E139" s="5">
-        <v>88.651870000000002</v>
+        <v>88.785790000000006</v>
       </c>
       <c r="F139" s="4">
-        <v>10244610.097200001</v>
+        <v>3743360.7470863299</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J139" s="5">
-        <v>88.651870000000002</v>
+        <v>88.785790000000006</v>
       </c>
       <c r="K139" s="5">
         <v>1</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="4">
-        <v>10244610.097200001</v>
+        <v>3743360.7470860002</v>
       </c>
       <c r="N139" s="4">
-        <v>10244610.097200001</v>
+        <v>3743360.7470863299</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T139" s="4">
         <v>0.01</v>
       </c>
       <c r="U139" s="2">
-        <v>56629</v>
+        <v>50065</v>
       </c>
       <c r="V139" s="4">
-        <v>3.0019</v>
+        <v>3.9988800000000002</v>
       </c>
       <c r="W139" s="3" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="X139" s="4">
-        <v>0</v>
+        <v>2340.1974722</v>
       </c>
       <c r="Y139" s="4">
-        <v>0</v>
+        <v>2340.1974719999998</v>
       </c>
       <c r="Z139" s="6">
-        <v>8.116E-3</v>
+        <v>2.9589999999999998E-3</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D140" s="4">
-        <v>6924369.4691869998</v>
+        <v>47049.775500000003</v>
       </c>
       <c r="E140" s="5">
-        <v>100.023</v>
+        <v>169.33768000000001</v>
       </c>
       <c r="F140" s="4">
-        <v>6990015.6769647896</v>
+        <v>79700.175272790002</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J140" s="5">
-        <v>100.023</v>
+        <v>169.33768000000001</v>
       </c>
       <c r="K140" s="5">
         <v>1</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="4">
-        <v>6990015.6769639999</v>
+        <v>79700.175271999993</v>
       </c>
       <c r="N140" s="4">
-        <v>6990015.6769647896</v>
+        <v>79700.175272790002</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>34</v>
+        <v>385</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>402</v>
+        <v>378</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T140" s="4">
         <v>0.01</v>
       </c>
       <c r="U140" s="2">
-        <v>47593</v>
+        <v>50096</v>
       </c>
       <c r="V140" s="4">
-        <v>4.6252300000000002</v>
+        <v>4.1588799999999999</v>
       </c>
       <c r="W140" s="3" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="X140" s="4">
-        <v>64053.602799940003</v>
+        <v>27.17699588</v>
       </c>
       <c r="Y140" s="4">
-        <v>64053.602799</v>
+        <v>27.176995000000002</v>
       </c>
       <c r="Z140" s="6">
-        <v>5.5370000000000003E-3</v>
+        <v>6.3E-5</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D141" s="4">
-        <v>1480430.509208</v>
+        <v>14915000</v>
       </c>
       <c r="E141" s="5">
-        <v>97.995779999999996</v>
+        <v>92.581549999999993</v>
       </c>
       <c r="F141" s="4">
-        <v>1450759.42485652</v>
+        <v>13808538.182499999</v>
       </c>
       <c r="G141" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J141" s="5">
-        <v>97.995779999999996</v>
+        <v>92.581549999999993</v>
       </c>
       <c r="K141" s="5">
         <v>1</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M141" s="4">
-        <v>1450759.4248560001</v>
+        <v>13808538.182499999</v>
       </c>
       <c r="N141" s="4">
-        <v>1450759.42485652</v>
+        <v>13808538.182499999</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T141" s="4">
         <v>0.01</v>
       </c>
       <c r="U141" s="2">
-        <v>47192</v>
+        <v>63173</v>
       </c>
       <c r="V141" s="4">
-        <v>6.7850000000000001</v>
+        <v>2.9279999999999999</v>
       </c>
       <c r="W141" s="3" t="s">
-        <v>407</v>
+        <v>390</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.1490000000000001E-3</v>
+        <v>1.0918000000000001E-2</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D142" s="4">
-        <v>8834022.7534970008</v>
+        <v>16535000</v>
       </c>
       <c r="E142" s="5">
-        <v>4.6666800000000004</v>
+        <v>91.476259999999996</v>
       </c>
       <c r="F142" s="4">
-        <v>412255.57303291</v>
+        <v>15125599.591</v>
       </c>
       <c r="G142" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J142" s="5">
-        <v>4.6666800000000004</v>
+        <v>91.476259999999996</v>
       </c>
       <c r="K142" s="5">
         <v>1</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="4">
-        <v>412255.57303199999</v>
+        <v>15125599.591</v>
       </c>
       <c r="N142" s="4">
-        <v>412255.57303291</v>
+        <v>15125599.591</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T142" s="4">
         <v>0.01</v>
       </c>
       <c r="U142" s="2">
-        <v>46858</v>
+        <v>56719</v>
       </c>
       <c r="V142" s="4">
-        <v>7.3</v>
+        <v>3.786</v>
       </c>
       <c r="W142" s="3" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>3.2600000000000001E-4</v>
+        <v>1.196E-2</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D143" s="4">
-        <v>2928136.862983</v>
+        <v>4970120</v>
       </c>
       <c r="E143" s="5">
-        <v>5.0890899999999997</v>
+        <v>97.788169999999994</v>
       </c>
       <c r="F143" s="4">
-        <v>149015.5202804</v>
+        <v>4860189.3948039999</v>
       </c>
       <c r="G143" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J143" s="5">
-        <v>5.0890899999999997</v>
+        <v>97.788169999999994</v>
       </c>
       <c r="K143" s="5">
         <v>1</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="4">
-        <v>149015.52028</v>
+        <v>4860189.3948039999</v>
       </c>
       <c r="N143" s="4">
-        <v>149015.5202804</v>
+        <v>4860189.3948039999</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T143" s="4">
         <v>0.01</v>
       </c>
       <c r="U143" s="2">
-        <v>49140</v>
+        <v>55533</v>
       </c>
       <c r="V143" s="4">
-        <v>8.2899999999999991</v>
+        <v>4.2317</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>414</v>
+        <v>397</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>1.18E-4</v>
+        <v>3.8430000000000001E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D144" s="4">
-        <v>13710158.179767</v>
+        <v>18847000</v>
       </c>
       <c r="E144" s="5">
-        <v>91.224119999999999</v>
+        <v>87.904039999999995</v>
       </c>
       <c r="F144" s="4">
-        <v>12516940.3088188</v>
+        <v>16567274.4188</v>
       </c>
       <c r="G144" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J144" s="5">
-        <v>91.224119999999999</v>
+        <v>87.904039999999995</v>
       </c>
       <c r="K144" s="5">
         <v>1</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="4">
-        <v>12516940.308817999</v>
+        <v>16567274.4188</v>
       </c>
       <c r="N144" s="4">
-        <v>12516940.3088188</v>
+        <v>16567274.4188</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>417</v>
+        <v>389</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>415</v>
+        <v>398</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T144" s="4">
         <v>0.01</v>
       </c>
       <c r="U144" s="2">
-        <v>60716</v>
+        <v>56172</v>
       </c>
       <c r="V144" s="4">
-        <v>4.3628200000000001</v>
+        <v>2.0341</v>
       </c>
       <c r="W144" s="3" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="X144" s="4">
-        <v>9969.15871831</v>
+        <v>0</v>
       </c>
       <c r="Y144" s="4">
-        <v>9969.1587180000006</v>
+        <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>9.9159999999999995E-3</v>
+        <v>1.3100000000000001E-2</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D145" s="4">
-        <v>8000000</v>
+        <v>11831000</v>
       </c>
       <c r="E145" s="5">
-        <v>92.645380000000003</v>
+        <v>87.750690000000006</v>
       </c>
       <c r="F145" s="4">
-        <v>7411630.4000000004</v>
+        <v>10381784.1339</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J145" s="5">
-        <v>92.645380000000003</v>
+        <v>87.750690000000006</v>
       </c>
       <c r="K145" s="5">
         <v>1</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="4">
-        <v>7411630.4000000004</v>
+        <v>10381784.1339</v>
       </c>
       <c r="N145" s="4">
-        <v>7411630.4000000004</v>
+        <v>10381784.1339</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>287</v>
+        <v>389</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T145" s="4">
         <v>0.01</v>
       </c>
       <c r="U145" s="2">
-        <v>52667</v>
+        <v>56629</v>
       </c>
       <c r="V145" s="4">
-        <v>3.6670419999999999</v>
+        <v>3.0019</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>5.8719999999999996E-3</v>
+        <v>8.2089999999999993E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D146" s="4">
-        <v>3180388.6624619998</v>
+        <v>853086.32837100001</v>
       </c>
       <c r="E146" s="5">
-        <v>40.586649999999999</v>
+        <v>100.0364</v>
       </c>
       <c r="F146" s="4">
-        <v>1290813.2150731301</v>
+        <v>854727.44182060997</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J146" s="5">
-        <v>40.586649999999999</v>
+        <v>100.0364</v>
       </c>
       <c r="K146" s="5">
         <v>1</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="4">
-        <v>1290813.2150729999</v>
+        <v>854727.44181999995</v>
       </c>
       <c r="N146" s="4">
-        <v>1290813.2150731301</v>
+        <v>854727.44182060997</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T146" s="4">
         <v>0.01</v>
       </c>
       <c r="U146" s="2">
-        <v>50185</v>
+        <v>47593</v>
       </c>
       <c r="V146" s="4">
-        <v>6</v>
+        <v>4.6792100000000003</v>
       </c>
       <c r="W146" s="3" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="X146" s="4">
-        <v>0</v>
+        <v>1330.5900261899999</v>
       </c>
       <c r="Y146" s="4">
-        <v>0</v>
+        <v>1330.5900260000001</v>
       </c>
       <c r="Z146" s="6">
-        <v>1.0219999999999999E-3</v>
+        <v>6.7500000000000004E-4</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D147" s="4">
-        <v>26327712</v>
+        <v>1403999.226639</v>
       </c>
       <c r="E147" s="5">
-        <v>98.048959999999994</v>
+        <v>97.946389999999994</v>
       </c>
       <c r="F147" s="4">
-        <v>25814047.8077952</v>
+        <v>1375166.55812081</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J147" s="5">
-        <v>98.048959999999994</v>
+        <v>97.946389999999994</v>
       </c>
       <c r="K147" s="5">
         <v>1</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M147" s="4">
-        <v>25814047.807794999</v>
+        <v>1375166.5581199999</v>
       </c>
       <c r="N147" s="4">
-        <v>25814047.8077952</v>
+        <v>1375166.55812081</v>
       </c>
       <c r="O147" s="3" t="s">
-        <v>428</v>
+        <v>34</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T147" s="4">
         <v>0.01</v>
       </c>
       <c r="U147" s="2">
-        <v>55283</v>
+        <v>47192</v>
       </c>
       <c r="V147" s="4">
-        <v>4.2279999999999998</v>
+        <v>6.7850000000000001</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>430</v>
+        <v>411</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>2.0451E-2</v>
+        <v>1.0870000000000001E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>432</v>
+        <v>413</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D148" s="4">
-        <v>2987128.8722799998</v>
+        <v>8834022.7534970008</v>
       </c>
       <c r="E148" s="5">
-        <v>91.987489999999994</v>
+        <v>4.4519200000000003</v>
       </c>
       <c r="F148" s="4">
-        <v>2748614.0000796602</v>
+        <v>393283.62576750002</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J148" s="5">
-        <v>91.987489999999994</v>
+        <v>4.4519200000000003</v>
       </c>
       <c r="K148" s="5">
         <v>1</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M148" s="4">
-        <v>2748614.0000789999</v>
+        <v>393283.62576700002</v>
       </c>
       <c r="N148" s="4">
-        <v>2748614.0000796602</v>
+        <v>393283.62576750002</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>433</v>
+        <v>410</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>431</v>
+        <v>412</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>59074</v>
+        <v>46888</v>
       </c>
       <c r="V148" s="4">
-        <v>1.6654</v>
+        <v>7.3</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="X148" s="4">
-        <v>829.12740398000005</v>
+        <v>0</v>
       </c>
       <c r="Y148" s="4">
-        <v>829.12740299999996</v>
+        <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>2.1770000000000001E-3</v>
+        <v>3.1E-4</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D149" s="4">
-        <v>3585593.931233</v>
+        <v>4432532.892</v>
       </c>
       <c r="E149" s="5">
-        <v>49.853340000000003</v>
+        <v>2.8390399999999998</v>
       </c>
       <c r="F149" s="4">
-        <v>1787538.3335567</v>
+        <v>134111.06608921001</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>49.853340000000003</v>
+        <v>2.8390399999999998</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>1787538.3335559999</v>
+        <v>134111.066089</v>
       </c>
       <c r="N149" s="4">
-        <v>1787538.3335567</v>
+        <v>134111.06608921001</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
-        <v>50216</v>
+        <v>49142</v>
       </c>
       <c r="V149" s="4">
-        <v>6</v>
+        <v>3.95085</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="X149" s="4">
-        <v>0</v>
+        <v>8269.6842721699995</v>
       </c>
       <c r="Y149" s="4">
-        <v>0</v>
+        <v>8269.6842720000004</v>
       </c>
       <c r="Z149" s="6">
-        <v>1.4159999999999999E-3</v>
+        <v>1.06E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>440</v>
+        <v>419</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D150" s="4">
-        <v>15516000</v>
+        <v>2928136.862983</v>
       </c>
       <c r="E150" s="5">
-        <v>103.49208</v>
+        <v>4.8605099999999997</v>
       </c>
       <c r="F150" s="4">
-        <v>16057831.1328</v>
+        <v>142322.38503899</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J150" s="5">
-        <v>103.49208</v>
+        <v>4.8605099999999997</v>
       </c>
       <c r="K150" s="5">
         <v>1</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M150" s="4">
-        <v>16057831.1328</v>
+        <v>142322.38503800001</v>
       </c>
       <c r="N150" s="4">
-        <v>16057831.1328</v>
+        <v>142322.38503899</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>34</v>
+        <v>420</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>439</v>
+        <v>418</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T150" s="4">
         <v>0.01</v>
       </c>
       <c r="U150" s="2">
-        <v>52819</v>
+        <v>49140</v>
       </c>
       <c r="V150" s="4">
-        <v>6.3380000000000001</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="W150" s="3" t="s">
-        <v>441</v>
+        <v>421</v>
       </c>
       <c r="X150" s="4">
         <v>0</v>
       </c>
       <c r="Y150" s="4">
         <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>1.2722000000000001E-2</v>
+        <v>1.12E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>443</v>
+        <v>423</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D151" s="4">
-        <v>3450027.7075589998</v>
+        <v>13645678.509825001</v>
       </c>
       <c r="E151" s="5">
-        <v>84.150499999999994</v>
+        <v>90.811000000000007</v>
       </c>
       <c r="F151" s="4">
-        <v>2903215.5660494398</v>
+        <v>12400189.823977301</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J151" s="5">
-        <v>84.150499999999994</v>
+        <v>90.811000000000007</v>
       </c>
       <c r="K151" s="5">
         <v>1</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="4">
-        <v>2903215.5660489998</v>
+        <v>12400189.823976999</v>
       </c>
       <c r="N151" s="4">
-        <v>2903215.5660494398</v>
+        <v>12400189.823977301</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T151" s="4">
         <v>0.01</v>
       </c>
       <c r="U151" s="2">
-        <v>58465</v>
+        <v>60716</v>
       </c>
       <c r="V151" s="4">
-        <v>1.11456</v>
+        <v>4.4388800000000002</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="X151" s="4">
-        <v>0</v>
+        <v>8412.7124199600003</v>
       </c>
       <c r="Y151" s="4">
-        <v>0</v>
+        <v>8412.7124189999995</v>
       </c>
       <c r="Z151" s="6">
-        <v>2.3E-3</v>
+        <v>9.8049999999999995E-3</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D152" s="4">
-        <v>136654.177</v>
+        <v>8000000</v>
       </c>
       <c r="E152" s="5">
-        <v>99.600899999999996</v>
+        <v>92.095429999999993</v>
       </c>
       <c r="F152" s="4">
-        <v>136108.79017959</v>
+        <v>7367634.4000000004</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J152" s="5">
-        <v>99.600899999999996</v>
+        <v>92.095429999999993</v>
       </c>
       <c r="K152" s="5">
         <v>1</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="4">
-        <v>136108.790179</v>
+        <v>7367634.4000000004</v>
       </c>
       <c r="N152" s="4">
-        <v>136108.79017959</v>
+        <v>7367634.4000000004</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T152" s="4">
         <v>0.01</v>
       </c>
       <c r="U152" s="2">
-        <v>49273</v>
+        <v>52667</v>
       </c>
       <c r="V152" s="4">
-        <v>5.5</v>
+        <v>3.5487500000000001</v>
       </c>
       <c r="W152" s="3" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="X152" s="4">
         <v>0</v>
       </c>
       <c r="Y152" s="4">
         <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>1.07E-4</v>
+        <v>5.8250000000000003E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D153" s="4">
-        <v>1910871.313606</v>
+        <v>3180383.9625090002</v>
       </c>
       <c r="E153" s="5">
-        <v>79.759569999999997</v>
+        <v>39.83417</v>
       </c>
       <c r="F153" s="4">
-        <v>1524102.7429855601</v>
+        <v>1266879.55427857</v>
       </c>
       <c r="G153" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>79.759569999999997</v>
+        <v>39.83417</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>1524102.7429849999</v>
+        <v>1266879.554278</v>
       </c>
       <c r="N153" s="4">
-        <v>1524102.7429855601</v>
+        <v>1266879.55427857</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>240</v>
+        <v>431</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
-        <v>49454</v>
+        <v>50185</v>
       </c>
       <c r="V153" s="4">
-        <v>5.5</v>
+        <v>6</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="X153" s="4">
         <v>0</v>
       </c>
       <c r="Y153" s="4">
         <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>1.207E-3</v>
+        <v>1.0009999999999999E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D154" s="4">
-        <v>1470767.1847999999</v>
+        <v>26327712</v>
       </c>
       <c r="E154" s="5">
-        <v>39.109070000000003</v>
+        <v>97.996229999999997</v>
       </c>
       <c r="F154" s="4">
-        <v>576297.32937507005</v>
+        <v>25800165.205257598</v>
       </c>
       <c r="G154" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J154" s="5">
-        <v>39.109070000000003</v>
+        <v>97.996229999999997</v>
       </c>
       <c r="K154" s="5">
         <v>1</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="4">
-        <v>576297.32937499997</v>
+        <v>25800165.205256999</v>
       </c>
       <c r="N154" s="4">
-        <v>576297.32937507005</v>
+        <v>25800165.205257598</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>240</v>
+        <v>436</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T154" s="4">
         <v>0.01</v>
       </c>
       <c r="U154" s="2">
-        <v>49820</v>
+        <v>55283</v>
       </c>
       <c r="V154" s="4">
-        <v>4.4628199999999998</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="W154" s="3" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="X154" s="4">
-        <v>1093.9615346099999</v>
+        <v>0</v>
       </c>
       <c r="Y154" s="4">
-        <v>1093.961534</v>
+        <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>4.5600000000000003E-4</v>
+        <v>2.0400000000000001E-2</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>455</v>
+        <v>439</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D155" s="4">
-        <v>615326.18496700004</v>
+        <v>2962980.0958799999</v>
       </c>
       <c r="E155" s="5">
-        <v>96.507890000000003</v>
+        <v>91.585970000000003</v>
       </c>
       <c r="F155" s="4">
-        <v>596414.48267291998</v>
+        <v>2714496.4862272399</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J155" s="5">
-        <v>96.507890000000003</v>
+        <v>91.585970000000003</v>
       </c>
       <c r="K155" s="5">
         <v>1</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="4">
-        <v>596414.48267199995</v>
+        <v>2714496.4862270001</v>
       </c>
       <c r="N155" s="4">
-        <v>596414.48267291998</v>
+        <v>2714496.4862272399</v>
       </c>
       <c r="O155" s="3" t="s">
-        <v>456</v>
+        <v>34</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T155" s="4">
         <v>0.01</v>
       </c>
       <c r="U155" s="2">
-        <v>49268</v>
+        <v>59074</v>
       </c>
       <c r="V155" s="4">
-        <v>5.1972440000000004</v>
+        <v>1.6654</v>
       </c>
       <c r="W155" s="3" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="X155" s="4">
-        <v>2576.1649440299998</v>
+        <v>822.42450860999998</v>
       </c>
       <c r="Y155" s="4">
-        <v>2576.1649440000001</v>
+        <v>822.42450799999995</v>
       </c>
       <c r="Z155" s="6">
-        <v>4.7199999999999998E-4</v>
+        <v>2.1459999999999999E-3</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D156" s="4">
-        <v>6818720.8258499997</v>
+        <v>3593132.9111520001</v>
       </c>
       <c r="E156" s="5">
-        <v>100</v>
+        <v>47.223489999999998</v>
       </c>
       <c r="F156" s="4">
-        <v>6891711.9498342797</v>
+        <v>1696802.7609844301</v>
       </c>
       <c r="G156" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J156" s="5">
-        <v>100</v>
+        <v>47.223489999999998</v>
       </c>
       <c r="K156" s="5">
         <v>1</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M156" s="4">
-        <v>6891711.9498340003</v>
+        <v>1696802.7609840001</v>
       </c>
       <c r="N156" s="4">
-        <v>6891711.9498342797</v>
+        <v>1696802.7609844301</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T156" s="4">
         <v>0.01</v>
       </c>
       <c r="U156" s="2">
-        <v>48044</v>
+        <v>50216</v>
       </c>
       <c r="V156" s="4">
-        <v>5.0047100000000002</v>
+        <v>6</v>
       </c>
       <c r="W156" s="3" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="X156" s="4">
-        <v>72991.123984279999</v>
+        <v>0</v>
       </c>
       <c r="Y156" s="4">
-        <v>72991.123984000005</v>
+        <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>5.4599999999999996E-3</v>
+        <v>1.341E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D157" s="4">
-        <v>9260000</v>
+        <v>15516000</v>
       </c>
       <c r="E157" s="5">
-        <v>100.1</v>
+        <v>102.82688</v>
       </c>
       <c r="F157" s="4">
-        <v>9363253.2596000005</v>
+        <v>15954618.7008</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J157" s="5">
-        <v>100.1</v>
+        <v>102.82688</v>
       </c>
       <c r="K157" s="5">
         <v>1</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M157" s="4">
-        <v>9363253.2596000005</v>
+        <v>15954618.7008</v>
       </c>
       <c r="N157" s="4">
-        <v>9363253.2596000005</v>
+        <v>15954618.7008</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>464</v>
+        <v>436</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>462</v>
+        <v>446</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T157" s="4">
         <v>0.01</v>
       </c>
       <c r="U157" s="2">
-        <v>47958</v>
+        <v>52819</v>
       </c>
       <c r="V157" s="4">
-        <v>5.0752300000000004</v>
+        <v>6.3380000000000001</v>
       </c>
       <c r="W157" s="3" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="X157" s="4">
-        <v>93993.259600000005</v>
+        <v>0</v>
       </c>
       <c r="Y157" s="4">
-        <v>93993.259600000005</v>
+        <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>7.4180000000000001E-3</v>
+        <v>1.2614999999999999E-2</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D158" s="4">
-        <v>263198.689816</v>
+        <v>3426627.3233869998</v>
       </c>
       <c r="E158" s="5">
-        <v>98.364800000000002</v>
+        <v>83.639139999999998</v>
       </c>
       <c r="F158" s="4">
-        <v>258894.86483974001</v>
+        <v>2866001.6242857398</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>98.364800000000002</v>
+        <v>83.639139999999998</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>258894.86483899999</v>
+        <v>2866001.6242849999</v>
       </c>
       <c r="N158" s="4">
-        <v>258894.86483974001</v>
+        <v>2866001.6242857398</v>
       </c>
       <c r="O158" s="3" t="s">
-        <v>468</v>
+        <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T158" s="4">
         <v>0.01</v>
       </c>
       <c r="U158" s="2">
-        <v>50034</v>
+        <v>58465</v>
       </c>
       <c r="V158" s="4">
-        <v>4.0428199999999999</v>
+        <v>1.11456</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>2.05E-4</v>
+        <v>2.2659999999999998E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D159" s="4">
-        <v>5572876.7435039999</v>
+        <v>135267.4515</v>
       </c>
       <c r="E159" s="5">
-        <v>85.021519999999995</v>
+        <v>99.223839999999996</v>
       </c>
       <c r="F159" s="4">
-        <v>4741750.9279331397</v>
+        <v>134217.55964843999</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J159" s="5">
-        <v>85.021519999999995</v>
+        <v>99.223839999999996</v>
       </c>
       <c r="K159" s="5">
         <v>1</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M159" s="4">
-        <v>4741750.927933</v>
+        <v>134217.55964799999</v>
       </c>
       <c r="N159" s="4">
-        <v>4741750.9279331397</v>
+        <v>134217.55964843999</v>
       </c>
       <c r="O159" s="3" t="s">
-        <v>473</v>
+        <v>34</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>469</v>
+        <v>240</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T159" s="4">
         <v>0.01</v>
       </c>
       <c r="U159" s="2">
-        <v>60777</v>
+        <v>49273</v>
       </c>
       <c r="V159" s="4">
-        <v>3.8828200000000002</v>
+        <v>5.5</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="X159" s="4">
-        <v>3606.4128795400002</v>
+        <v>0</v>
       </c>
       <c r="Y159" s="4">
-        <v>3606.412879</v>
+        <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>3.7559999999999998E-3</v>
+        <v>1.06E-4</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>476</v>
+        <v>456</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D160" s="4">
-        <v>4859441.9190349998</v>
+        <v>1896629.783549</v>
       </c>
       <c r="E160" s="5">
-        <v>100.38736</v>
+        <v>78.825019999999995</v>
       </c>
       <c r="F160" s="4">
-        <v>4882266.3937659096</v>
+        <v>1495018.8062088101</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J160" s="5">
-        <v>100.38736</v>
+        <v>78.825019999999995</v>
       </c>
       <c r="K160" s="5">
         <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="4">
-        <v>4882266.3937649997</v>
+        <v>1495018.8062080001</v>
       </c>
       <c r="N160" s="4">
-        <v>4882266.3937659096</v>
+        <v>1495018.8062088101</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>477</v>
+        <v>240</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T160" s="4">
         <v>0.01</v>
       </c>
       <c r="U160" s="2">
-        <v>47324</v>
+        <v>49454</v>
       </c>
       <c r="V160" s="4">
-        <v>4.9400000000000004</v>
+        <v>5.5</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="X160" s="4">
-        <v>4000.9405133400001</v>
+        <v>0</v>
       </c>
       <c r="Y160" s="4">
-        <v>4000.940513</v>
+        <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>3.8679999999999999E-3</v>
+        <v>1.1820000000000001E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>480</v>
+        <v>459</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D161" s="4">
-        <v>3115869.6771820001</v>
+        <v>1470779.1928000001</v>
       </c>
       <c r="E161" s="5">
-        <v>59.571370000000002</v>
+        <v>38.8035</v>
       </c>
       <c r="F161" s="4">
-        <v>1856166.25411189</v>
+        <v>571826.41912192001</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J161" s="5">
-        <v>59.571370000000002</v>
+        <v>38.8035</v>
       </c>
       <c r="K161" s="5">
         <v>1</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M161" s="4">
-        <v>1856166.2541110001</v>
+        <v>571826.41912099998</v>
       </c>
       <c r="N161" s="4">
-        <v>1856166.25411189</v>
+        <v>571826.41912192001</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>481</v>
+        <v>240</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T161" s="4">
         <v>0.01</v>
       </c>
       <c r="U161" s="2">
-        <v>49881</v>
+        <v>49820</v>
       </c>
       <c r="V161" s="4">
-        <v>4.6229750000000003</v>
+        <v>4.5388799999999998</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="X161" s="4">
-        <v>0</v>
+        <v>1112.6150437700001</v>
       </c>
       <c r="Y161" s="4">
-        <v>0</v>
+        <v>1112.615043</v>
       </c>
       <c r="Z161" s="6">
-        <v>1.47E-3</v>
+        <v>4.5199999999999998E-4</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>484</v>
+        <v>462</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D162" s="4">
-        <v>843122.89989999996</v>
+        <v>611332.056782</v>
       </c>
       <c r="E162" s="5">
-        <v>99.276769999999999</v>
+        <v>96.484899999999996</v>
       </c>
       <c r="F162" s="4">
-        <v>837025.18215104996</v>
+        <v>592395.35687619005</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J162" s="5">
-        <v>99.276769999999999</v>
+        <v>96.484899999999996</v>
       </c>
       <c r="K162" s="5">
         <v>1</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M162" s="4">
-        <v>837025.18215100002</v>
+        <v>592395.35687599995</v>
       </c>
       <c r="N162" s="4">
-        <v>837025.18215104996</v>
+        <v>592395.35687619005</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>485</v>
+        <v>463</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T162" s="4">
         <v>0.01</v>
       </c>
       <c r="U162" s="2">
-        <v>62603</v>
+        <v>49268</v>
       </c>
       <c r="V162" s="4">
-        <v>5.1189999999999998</v>
+        <v>5.1825999999999999</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="X162" s="4">
-        <v>0</v>
+        <v>2552.2332224100001</v>
       </c>
       <c r="Y162" s="4">
-        <v>0</v>
+        <v>2552.2332219999998</v>
       </c>
       <c r="Z162" s="6">
-        <v>6.6299999999999996E-4</v>
+        <v>4.6799999999999999E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>488</v>
+        <v>466</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D163" s="4">
-        <v>2339884.8297000001</v>
+        <v>12732000</v>
       </c>
       <c r="E163" s="5">
-        <v>86.262810000000002</v>
+        <v>100.0938</v>
       </c>
       <c r="F163" s="4">
-        <v>2018918.3818288699</v>
+        <v>12765710.983240001</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J163" s="5">
-        <v>86.262810000000002</v>
+        <v>100.0938</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M163" s="4">
-        <v>2018918.3818280001</v>
+        <v>12765710.983240001</v>
       </c>
       <c r="N163" s="4">
-        <v>2018918.3818288699</v>
+        <v>12765710.983240001</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T163" s="4">
         <v>0.01</v>
       </c>
       <c r="U163" s="2">
-        <v>55603</v>
+        <v>47958</v>
       </c>
       <c r="V163" s="4">
-        <v>1.2</v>
+        <v>5.1292099999999996</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>490</v>
+        <v>468</v>
       </c>
       <c r="X163" s="4">
-        <v>467.97696594000001</v>
+        <v>21768.36724</v>
       </c>
       <c r="Y163" s="4">
-        <v>467.97696500000001</v>
+        <v>21768.36724</v>
       </c>
       <c r="Z163" s="6">
-        <v>1.5989999999999999E-3</v>
+        <v>1.0094000000000001E-2</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>492</v>
+        <v>470</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D164" s="4">
-        <v>4136200.456146</v>
+        <v>256819.81304099999</v>
       </c>
       <c r="E164" s="5">
-        <v>102.43125999999999</v>
+        <v>98.184889999999996</v>
       </c>
       <c r="F164" s="4">
-        <v>4236762.2433561003</v>
+        <v>252158.25093251001</v>
       </c>
       <c r="G164" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>102.43125999999999</v>
+        <v>98.184889999999996</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>4236762.2433559997</v>
+        <v>252158.250932</v>
       </c>
       <c r="N164" s="4">
-        <v>4236762.2433561003</v>
+        <v>252158.25093251001</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>34</v>
+        <v>471</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>491</v>
+        <v>469</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>48700</v>
+        <v>50034</v>
       </c>
       <c r="V164" s="4">
-        <v>7.15</v>
+        <v>4.1188799999999999</v>
       </c>
       <c r="W164" s="3" t="s">
-        <v>494</v>
+        <v>473</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>3.356E-3</v>
+        <v>1.9900000000000001E-4</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D165" s="4">
-        <v>3303869.8</v>
+        <v>5535707.5982879996</v>
       </c>
       <c r="E165" s="5">
-        <v>101.11543</v>
+        <v>84.100030000000004</v>
       </c>
       <c r="F165" s="4">
-        <v>3340722.1549101402</v>
+        <v>4658575.5289414702</v>
       </c>
       <c r="G165" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>101.11543</v>
+        <v>84.100030000000004</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>3340722.15491</v>
+        <v>4658575.5289409999</v>
       </c>
       <c r="N165" s="4">
-        <v>3340722.1549101402</v>
+        <v>4658575.5289414702</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>34</v>
+        <v>476</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>493</v>
+        <v>472</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
-        <v>52505</v>
+        <v>60777</v>
       </c>
       <c r="V165" s="4">
-        <v>9.5459999999999994</v>
+        <v>3.9588800000000002</v>
       </c>
       <c r="W165" s="3" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="X165" s="4">
-        <v>0</v>
+        <v>3043.7780689900001</v>
       </c>
       <c r="Y165" s="4">
-        <v>0</v>
+        <v>3043.7780680000001</v>
       </c>
       <c r="Z165" s="6">
-        <v>2.6459999999999999E-3</v>
+        <v>3.6830000000000001E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>499</v>
+        <v>479</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D166" s="4">
-        <v>3775522.4049999998</v>
+        <v>4471754.700251</v>
       </c>
       <c r="E166" s="5">
-        <v>102.89528</v>
+        <v>100.40886</v>
       </c>
       <c r="F166" s="4">
-        <v>3884834.3500874802</v>
+        <v>4493719.6612216504</v>
       </c>
       <c r="G166" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J166" s="5">
-        <v>102.89528</v>
+        <v>100.40886</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="4">
-        <v>3884834.3500870001</v>
+        <v>4493719.6612210004</v>
       </c>
       <c r="N166" s="4">
-        <v>3884834.3500874802</v>
+        <v>4493719.6612216504</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T166" s="4">
         <v>0.01</v>
       </c>
       <c r="U166" s="2">
-        <v>52688</v>
+        <v>47324</v>
       </c>
       <c r="V166" s="4">
-        <v>9.1630000000000003</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="W166" s="3" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="X166" s="4">
-        <v>0</v>
+        <v>3681.7447032099999</v>
       </c>
       <c r="Y166" s="4">
-        <v>0</v>
+        <v>3681.7447029999998</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.0769999999999999E-3</v>
+        <v>3.5530000000000002E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>501</v>
+        <v>482</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>502</v>
+        <v>483</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D167" s="4">
-        <v>180057.06875000001</v>
+        <v>3100731.145124</v>
       </c>
       <c r="E167" s="5">
-        <v>98.256489999999999</v>
+        <v>59.382359999999998</v>
       </c>
       <c r="F167" s="4">
-        <v>176917.75575064</v>
+        <v>1841287.33122966</v>
       </c>
       <c r="G167" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J167" s="5">
-        <v>98.256489999999999</v>
+        <v>59.382359999999998</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="4">
-        <v>176917.75575000001</v>
+        <v>1841287.3312289999</v>
       </c>
       <c r="N167" s="4">
-        <v>176917.75575064</v>
+        <v>1841287.33122966</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>501</v>
+        <v>482</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T167" s="4">
         <v>0.01</v>
       </c>
       <c r="U167" s="2">
-        <v>55989</v>
+        <v>49881</v>
       </c>
       <c r="V167" s="4">
-        <v>1.569</v>
+        <v>4.6034949999999997</v>
       </c>
       <c r="W167" s="3" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.3999999999999999E-4</v>
+        <v>1.4549999999999999E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D168" s="4">
-        <v>6026424.9955979995</v>
+        <v>842305.08345000003</v>
       </c>
       <c r="E168" s="5">
-        <v>99.567729999999997</v>
+        <v>99.083370000000002</v>
       </c>
       <c r="F168" s="4">
-        <v>6000374.5682699298</v>
+        <v>834584.26236357004</v>
       </c>
       <c r="G168" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J168" s="5">
-        <v>99.567729999999997</v>
+        <v>99.083370000000002</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="4">
-        <v>6000374.5682690004</v>
+        <v>834584.26236299996</v>
       </c>
       <c r="N168" s="4">
-        <v>6000374.5682699298</v>
+        <v>834584.26236357004</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>34</v>
+        <v>488</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>507</v>
+        <v>440</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T168" s="4">
         <v>0.01</v>
       </c>
       <c r="U168" s="2">
         <v>62603</v>
       </c>
       <c r="V168" s="4">
-        <v>5.2679999999999998</v>
+        <v>5.1189999999999998</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>4.7530000000000003E-3</v>
+        <v>6.5899999999999997E-4</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D169" s="4">
-        <v>6108858.5651799999</v>
+        <v>2303126.0902800001</v>
       </c>
       <c r="E169" s="5">
-        <v>88.637770000000003</v>
+        <v>85.778540000000007</v>
       </c>
       <c r="F169" s="4">
-        <v>5414756.0046295496</v>
+        <v>1976048.55981932</v>
       </c>
       <c r="G169" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J169" s="5">
-        <v>88.637770000000003</v>
+        <v>85.778540000000007</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="4">
-        <v>5414756.0046290001</v>
+        <v>1976048.5598190001</v>
       </c>
       <c r="N169" s="4">
-        <v>5414756.0046295496</v>
+        <v>1976048.55981932</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T169" s="4">
         <v>0.01</v>
       </c>
       <c r="U169" s="2">
-        <v>49485</v>
+        <v>55603</v>
       </c>
       <c r="V169" s="4">
-        <v>5.25</v>
+        <v>1.2</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>512</v>
+        <v>493</v>
       </c>
       <c r="X169" s="4">
-        <v>0</v>
+        <v>460.62521806000001</v>
       </c>
       <c r="Y169" s="4">
-        <v>0</v>
+        <v>460.62521800000002</v>
       </c>
       <c r="Z169" s="6">
-        <v>4.2890000000000003E-3</v>
+        <v>1.562E-3</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D170" s="4">
-        <v>2007013.67258</v>
+        <v>4080302.4515940002</v>
       </c>
       <c r="E170" s="5">
-        <v>95.441310000000001</v>
+        <v>102.11472000000001</v>
       </c>
       <c r="F170" s="4">
-        <v>1916979.5142212999</v>
+        <v>4166589.4235983901</v>
       </c>
       <c r="G170" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J170" s="5">
-        <v>95.441310000000001</v>
+        <v>102.11472000000001</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="4">
-        <v>1916979.514221</v>
+        <v>4166589.4235979998</v>
       </c>
       <c r="N170" s="4">
-        <v>1916979.5142212999</v>
+        <v>4166589.4235983901</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T170" s="4">
         <v>0.01</v>
       </c>
       <c r="U170" s="2">
-        <v>49790</v>
+        <v>48700</v>
       </c>
       <c r="V170" s="4">
-        <v>4.3628200000000001</v>
+        <v>7.15</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="X170" s="4">
-        <v>1459.3732318299999</v>
+        <v>0</v>
       </c>
       <c r="Y170" s="4">
-        <v>1459.373231</v>
+        <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.518E-3</v>
+        <v>3.2940000000000001E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D171" s="4">
-        <v>7016699.2415389996</v>
+        <v>3255461.7149999999</v>
       </c>
       <c r="E171" s="5">
-        <v>96.674999999999997</v>
+        <v>100.75294</v>
       </c>
       <c r="F171" s="4">
-        <v>6788145.2560928902</v>
+        <v>3279973.38843692</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J171" s="5">
-        <v>96.674999999999997</v>
+        <v>100.75294</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="4">
-        <v>6788145.2560919998</v>
+        <v>3279973.3884359999</v>
       </c>
       <c r="N171" s="4">
-        <v>6788145.2560928902</v>
+        <v>3279973.38843692</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>518</v>
+        <v>34</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T171" s="4">
         <v>0.01</v>
       </c>
       <c r="U171" s="2">
-        <v>50124</v>
+        <v>52505</v>
       </c>
       <c r="V171" s="4">
-        <v>4.0628200000000003</v>
+        <v>9.5459999999999994</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>519</v>
+        <v>500</v>
       </c>
       <c r="X171" s="4">
-        <v>4751.26433542</v>
+        <v>0</v>
       </c>
       <c r="Y171" s="4">
-        <v>4751.2643349999998</v>
+        <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>5.378E-3</v>
+        <v>2.5929999999999998E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D172" s="4">
-        <v>5162711.0455900002</v>
+        <v>3690051.1360999998</v>
       </c>
       <c r="E172" s="5">
-        <v>100.0581</v>
+        <v>102.39986</v>
       </c>
       <c r="F172" s="4">
-        <v>5198070.7819470298</v>
+        <v>3778607.1972948099</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J172" s="5">
-        <v>100.0581</v>
+        <v>102.39986</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="4">
-        <v>5198070.781947</v>
+        <v>3778607.1972940001</v>
       </c>
       <c r="N172" s="4">
-        <v>5198070.7819470298</v>
+        <v>3778607.1972948099</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T172" s="4">
         <v>0.01</v>
       </c>
       <c r="U172" s="2">
-        <v>48075</v>
+        <v>52688</v>
       </c>
       <c r="V172" s="4">
-        <v>4.8010700000000002</v>
+        <v>9.1630000000000003</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>523</v>
+        <v>503</v>
       </c>
       <c r="X172" s="4">
-        <v>32360.201239540002</v>
+        <v>0</v>
       </c>
       <c r="Y172" s="4">
-        <v>32360.201239000002</v>
+        <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>4.1180000000000001E-3</v>
+        <v>2.9870000000000001E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D173" s="4">
-        <v>9078003.8089700006</v>
+        <v>179088.8175</v>
       </c>
       <c r="E173" s="5">
-        <v>99.923000000000002</v>
+        <v>98.330929999999995</v>
       </c>
       <c r="F173" s="4">
-        <v>9158585.8445308004</v>
+        <v>176099.69977375001</v>
       </c>
       <c r="G173" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J173" s="5">
-        <v>99.923000000000002</v>
+        <v>98.330929999999995</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="4">
-        <v>9158585.8445299994</v>
+        <v>176099.699773</v>
       </c>
       <c r="N173" s="4">
-        <v>9158585.8445308004</v>
+        <v>176099.69977375001</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>522</v>
+        <v>506</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T173" s="4">
         <v>0.01</v>
       </c>
       <c r="U173" s="2">
-        <v>48596</v>
+        <v>55989</v>
       </c>
       <c r="V173" s="4">
-        <v>4.6303799999999997</v>
+        <v>1.569</v>
       </c>
       <c r="W173" s="3" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
       <c r="X173" s="4">
-        <v>87572.09849371</v>
+        <v>0</v>
       </c>
       <c r="Y173" s="4">
-        <v>87572.098492999998</v>
+        <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>7.2560000000000003E-3</v>
+        <v>1.3899999999999999E-4</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D174" s="4">
-        <v>2593221.6296700002</v>
+        <v>5995633.9302749997</v>
       </c>
       <c r="E174" s="5">
-        <v>100.0471</v>
+        <v>99.337689999999995</v>
       </c>
       <c r="F174" s="4">
-        <v>2619892.0843002298</v>
+        <v>5955924.2471918203</v>
       </c>
       <c r="G174" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J174" s="5">
-        <v>100.0471</v>
+        <v>99.337689999999995</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="4">
-        <v>2619892.0843000002</v>
+        <v>5955924.2471909998</v>
       </c>
       <c r="N174" s="4">
-        <v>2619892.0843002298</v>
+        <v>5955924.2471918203</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>529</v>
+        <v>34</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T174" s="4">
         <v>0.01</v>
       </c>
       <c r="U174" s="2">
-        <v>47956</v>
+        <v>62603</v>
       </c>
       <c r="V174" s="4">
-        <v>4.9068399999999999</v>
+        <v>5.2679999999999998</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="X174" s="4">
-        <v>25449.047242659999</v>
+        <v>0</v>
       </c>
       <c r="Y174" s="4">
-        <v>25449.047242000001</v>
+        <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>2.075E-3</v>
+        <v>4.7089999999999996E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D175" s="4">
-        <v>4129690.73</v>
+        <v>6066113.6155310003</v>
       </c>
       <c r="E175" s="5">
-        <v>88.359880000000004</v>
+        <v>87.909229999999994</v>
       </c>
       <c r="F175" s="4">
-        <v>3650861.8998633898</v>
+        <v>5332673.7703380203</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J175" s="5">
-        <v>88.359880000000004</v>
+        <v>87.909229999999994</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="4">
-        <v>3650861.899863</v>
+        <v>5332673.7703379998</v>
       </c>
       <c r="N175" s="4">
-        <v>3650861.8998633898</v>
+        <v>5332673.7703380203</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T175" s="4">
         <v>0.01</v>
       </c>
       <c r="U175" s="2">
-        <v>61934</v>
+        <v>49485</v>
       </c>
       <c r="V175" s="4">
-        <v>2.72</v>
+        <v>5.25</v>
       </c>
       <c r="W175" s="3" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="X175" s="4">
-        <v>1872.12646427</v>
+        <v>0</v>
       </c>
       <c r="Y175" s="4">
-        <v>1872.1264639999999</v>
+        <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>2.892E-3</v>
+        <v>4.2160000000000001E-3</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D176" s="4">
-        <v>7865000</v>
+        <v>1991665.4895200001</v>
       </c>
       <c r="E176" s="5">
-        <v>101.06592000000001</v>
+        <v>94.688959999999994</v>
       </c>
       <c r="F176" s="4">
-        <v>7948834.608</v>
+        <v>1887115.2226092999</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J176" s="5">
-        <v>101.06592000000001</v>
+        <v>94.688959999999994</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M176" s="4">
-        <v>7948834.608</v>
+        <v>1887115.222609</v>
       </c>
       <c r="N176" s="4">
-        <v>7948834.608</v>
+        <v>1887115.2226092999</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T176" s="4">
         <v>0.01</v>
       </c>
       <c r="U176" s="2">
-        <v>53459</v>
+        <v>49790</v>
       </c>
       <c r="V176" s="4">
-        <v>5.537623</v>
+        <v>4.4388800000000002</v>
       </c>
       <c r="W176" s="3" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="X176" s="4">
-        <v>0</v>
+        <v>1227.8839039100001</v>
       </c>
       <c r="Y176" s="4">
-        <v>0</v>
+        <v>1227.8839029999999</v>
       </c>
       <c r="Z176" s="6">
-        <v>6.2969999999999996E-3</v>
+        <v>1.4920000000000001E-3</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D177" s="4">
-        <v>2199033.922611</v>
+        <v>6999910.13509</v>
       </c>
       <c r="E177" s="5">
-        <v>99.998599999999996</v>
+        <v>96.06832</v>
       </c>
       <c r="F177" s="4">
-        <v>2220512.66270342</v>
+        <v>6728719.9277435802</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J177" s="5">
-        <v>99.998599999999996</v>
+        <v>96.06832</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M177" s="4">
-        <v>2220512.662703</v>
+        <v>6728719.927743</v>
       </c>
       <c r="N177" s="4">
-        <v>2220512.66270342</v>
+        <v>6728719.9277435802</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>34</v>
+        <v>521</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T177" s="4">
         <v>0.01</v>
       </c>
       <c r="U177" s="2">
-        <v>47679</v>
+        <v>50124</v>
       </c>
       <c r="V177" s="4">
-        <v>4.5731000000000002</v>
+        <v>4.1388800000000003</v>
       </c>
       <c r="W177" s="3" t="s">
-        <v>542</v>
+        <v>522</v>
       </c>
       <c r="X177" s="4">
-        <v>21509.526567360001</v>
+        <v>4023.8594527700002</v>
       </c>
       <c r="Y177" s="4">
-        <v>21509.526567000001</v>
+        <v>4023.8594520000001</v>
       </c>
       <c r="Z177" s="6">
-        <v>1.7589999999999999E-3</v>
+        <v>5.3200000000000001E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>544</v>
+        <v>524</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D178" s="4">
-        <v>29492715.460000001</v>
+        <v>5162711.0455900002</v>
       </c>
       <c r="E178" s="5">
-        <v>2.65699</v>
+        <v>100.0705</v>
       </c>
       <c r="F178" s="4">
-        <v>783618.50050065003</v>
+        <v>5220054.9206363801</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J178" s="5">
-        <v>2.65699</v>
+        <v>100.0705</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M178" s="4">
-        <v>783618.50049999997</v>
+        <v>5220054.9206360001</v>
       </c>
       <c r="N178" s="4">
-        <v>783618.50050065003</v>
+        <v>5220054.9206363801</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>543</v>
+        <v>523</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T178" s="4">
         <v>0.01</v>
       </c>
       <c r="U178" s="2">
-        <v>51220</v>
+        <v>48075</v>
       </c>
       <c r="V178" s="4">
-        <v>0</v>
+        <v>4.8010700000000002</v>
       </c>
       <c r="W178" s="3" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="X178" s="4">
-        <v>0</v>
+        <v>53704.16375924</v>
       </c>
       <c r="Y178" s="4">
-        <v>0</v>
+        <v>53704.163759000003</v>
       </c>
       <c r="Z178" s="6">
-        <v>6.2E-4</v>
+        <v>4.1269999999999996E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D179" s="4">
-        <v>82051582.447999999</v>
+        <v>7911854.7792699998</v>
       </c>
       <c r="E179" s="5">
-        <v>2.3708300000000002</v>
+        <v>99.9178</v>
       </c>
       <c r="F179" s="4">
-        <v>1945303.53215192</v>
+        <v>7920843.7012132201</v>
       </c>
       <c r="G179" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J179" s="5">
-        <v>2.3708300000000002</v>
+        <v>99.9178</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="4">
-        <v>1945303.5321510001</v>
+        <v>7920843.7012130003</v>
       </c>
       <c r="N179" s="4">
-        <v>1945303.53215192</v>
+        <v>7920843.7012132201</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T179" s="4">
         <v>0.01</v>
       </c>
       <c r="U179" s="2">
-        <v>50885</v>
+        <v>48596</v>
       </c>
       <c r="V179" s="4">
-        <v>1.751881</v>
+        <v>4.6995199999999997</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="X179" s="4">
-        <v>0</v>
+        <v>15492.46657178</v>
       </c>
       <c r="Y179" s="4">
-        <v>0</v>
+        <v>15492.466571000001</v>
       </c>
       <c r="Z179" s="6">
-        <v>1.5410000000000001E-3</v>
+        <v>6.2630000000000003E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D180" s="4">
-        <v>67755038.764996007</v>
+        <v>1351593.733455</v>
       </c>
       <c r="E180" s="5">
-        <v>2.3335599999999999</v>
+        <v>100.0929</v>
       </c>
       <c r="F180" s="4">
-        <v>1581104.4826044501</v>
+        <v>1355084.3684416499</v>
       </c>
       <c r="G180" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J180" s="5">
-        <v>2.3335599999999999</v>
+        <v>100.0929</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M180" s="4">
-        <v>1581104.482604</v>
+        <v>1355084.3684410001</v>
       </c>
       <c r="N180" s="4">
-        <v>1581104.4826044501</v>
+        <v>1355084.3684416499</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>545</v>
+        <v>525</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T180" s="4">
         <v>0.01</v>
       </c>
       <c r="U180" s="2">
-        <v>47628</v>
+        <v>47956</v>
       </c>
       <c r="V180" s="4">
-        <v>0</v>
+        <v>4.96082</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="X180" s="4">
-        <v>0</v>
+        <v>2235.0044082700001</v>
       </c>
       <c r="Y180" s="4">
-        <v>0</v>
+        <v>2235.0044079999998</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.2520000000000001E-3</v>
+        <v>1.0709999999999999E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D181" s="4">
-        <v>187503191.40563801</v>
+        <v>4106112.28</v>
       </c>
       <c r="E181" s="5">
-        <v>3.5036700000000001</v>
+        <v>87.768519999999995</v>
       </c>
       <c r="F181" s="4">
-        <v>6569493.0663219104</v>
+        <v>3605735.4152611899</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="5">
-        <v>3.5036700000000001</v>
+        <v>87.768519999999995</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="4">
-        <v>6569493.0663210005</v>
+        <v>3605735.4152609999</v>
       </c>
       <c r="N181" s="4">
-        <v>6569493.0663219104</v>
+        <v>3605735.4152611899</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T181" s="4">
         <v>0.01</v>
       </c>
       <c r="U181" s="2">
-        <v>51312</v>
+        <v>61934</v>
       </c>
       <c r="V181" s="4">
-        <v>0.27126</v>
+        <v>2.72</v>
       </c>
       <c r="W181" s="3" t="s">
-        <v>556</v>
+        <v>537</v>
       </c>
       <c r="X181" s="4">
-        <v>0</v>
+        <v>1861.43756693</v>
       </c>
       <c r="Y181" s="4">
-        <v>0</v>
+        <v>1861.4375660000001</v>
       </c>
       <c r="Z181" s="6">
-        <v>5.2040000000000003E-3</v>
+        <v>2.8509999999999998E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D182" s="4">
-        <v>3925858.7692499999</v>
+        <v>7865000</v>
       </c>
       <c r="E182" s="5">
-        <v>63.721330000000002</v>
+        <v>99.060469999999995</v>
       </c>
       <c r="F182" s="4">
-        <v>2501609.4216877301</v>
+        <v>7791105.9654999999</v>
       </c>
       <c r="G182" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J182" s="5">
-        <v>63.721330000000002</v>
+        <v>99.060469999999995</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M182" s="4">
-        <v>2501609.421687</v>
+        <v>7791105.9654999999</v>
       </c>
       <c r="N182" s="4">
-        <v>2501609.4216877301</v>
+        <v>7791105.9654999999</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>559</v>
+        <v>540</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>557</v>
+        <v>538</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T182" s="4">
         <v>0.01</v>
       </c>
       <c r="U182" s="2">
-        <v>60596</v>
+        <v>53459</v>
       </c>
       <c r="V182" s="4">
-        <v>6.3128200000000003</v>
+        <v>5.3589900000000004</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>560</v>
+        <v>541</v>
       </c>
       <c r="X182" s="4">
         <v>0</v>
       </c>
       <c r="Y182" s="4">
         <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>1.9810000000000001E-3</v>
+        <v>6.1599999999999997E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>562</v>
+        <v>543</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D183" s="4">
-        <v>7400000</v>
+        <v>28661747.725000001</v>
       </c>
       <c r="E183" s="5">
-        <v>99.999949999999998</v>
+        <v>2.6688999999999998</v>
       </c>
       <c r="F183" s="4">
-        <v>7470057.8966666702</v>
+        <v>764953.38503252005</v>
       </c>
       <c r="G183" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J183" s="5">
-        <v>99.999949999999998</v>
+        <v>2.6688999999999998</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M183" s="4">
-        <v>7470057.8966659997</v>
+        <v>764953.38503200002</v>
       </c>
       <c r="N183" s="4">
-        <v>7470057.8966666702</v>
+        <v>764953.38503252005</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>563</v>
+        <v>544</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>561</v>
+        <v>542</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T183" s="4">
         <v>0.01</v>
       </c>
       <c r="U183" s="2">
-        <v>56031</v>
+        <v>51220</v>
       </c>
       <c r="V183" s="4">
-        <v>5.6806700000000001</v>
+        <v>0</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>564</v>
+        <v>545</v>
       </c>
       <c r="X183" s="4">
-        <v>70061.596666669997</v>
+        <v>0</v>
       </c>
       <c r="Y183" s="4">
-        <v>70061.596665999998</v>
+        <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>5.9179999999999996E-3</v>
+        <v>6.0400000000000004E-4</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>565</v>
+        <v>546</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>566</v>
+        <v>547</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D184" s="4">
-        <v>1760634.704801</v>
+        <v>81273569.983999997</v>
       </c>
       <c r="E184" s="5">
-        <v>94.475679999999997</v>
+        <v>2.1766000000000001</v>
       </c>
       <c r="F184" s="4">
-        <v>1664506.57936387</v>
+        <v>1769000.5242717401</v>
       </c>
       <c r="G184" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J184" s="5">
-        <v>94.475679999999997</v>
+        <v>2.1766000000000001</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M184" s="4">
-        <v>1664506.5793630001</v>
+        <v>1769000.5242709999</v>
       </c>
       <c r="N184" s="4">
-        <v>1664506.57936387</v>
+        <v>1769000.5242717401</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>567</v>
+        <v>544</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>565</v>
+        <v>546</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T184" s="4">
         <v>0.01</v>
       </c>
       <c r="U184" s="2">
-        <v>49943</v>
+        <v>50885</v>
       </c>
       <c r="V184" s="4">
-        <v>3.86782</v>
+        <v>1.596292</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="X184" s="4">
-        <v>1134.96968732</v>
+        <v>0</v>
       </c>
       <c r="Y184" s="4">
-        <v>1134.969687</v>
+        <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>1.3179999999999999E-3</v>
+        <v>1.3979999999999999E-3</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D185" s="4">
-        <v>2237526.6030000001</v>
+        <v>67286535.620349005</v>
       </c>
       <c r="E185" s="5">
-        <v>99.560230000000004</v>
+        <v>2.3521100000000001</v>
       </c>
       <c r="F185" s="4">
-        <v>2227686.6322579901</v>
+        <v>1582653.3329797899</v>
       </c>
       <c r="G185" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J185" s="5">
-        <v>99.560230000000004</v>
+        <v>2.3521100000000001</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M185" s="4">
-        <v>2227686.6322570001</v>
+        <v>1582653.3329789999</v>
       </c>
       <c r="N185" s="4">
-        <v>2227686.6322579901</v>
+        <v>1582653.3329797899</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>34</v>
+        <v>551</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>571</v>
+        <v>544</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T185" s="4">
         <v>0.01</v>
       </c>
       <c r="U185" s="2">
-        <v>50634</v>
+        <v>47628</v>
       </c>
       <c r="V185" s="4">
-        <v>1.538</v>
+        <v>0</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="X185" s="4">
         <v>0</v>
       </c>
       <c r="Y185" s="4">
         <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>1.7639999999999999E-3</v>
+        <v>1.2509999999999999E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D186" s="4">
-        <v>6084539.1045249999</v>
+        <v>184461052.267102</v>
       </c>
       <c r="E186" s="5">
-        <v>98.739469999999997</v>
+        <v>3.4910299999999999</v>
       </c>
       <c r="F186" s="4">
-        <v>6007841.6637507305</v>
+        <v>6439590.6729602003</v>
       </c>
       <c r="G186" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J186" s="5">
-        <v>98.739469999999997</v>
+        <v>3.4910299999999999</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M186" s="4">
-        <v>6007841.6637500003</v>
+        <v>6439590.6729600001</v>
       </c>
       <c r="N186" s="4">
-        <v>6007841.6637507305</v>
+        <v>6439590.6729602003</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>571</v>
+        <v>544</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T186" s="4">
         <v>0.01</v>
       </c>
       <c r="U186" s="2">
-        <v>50756</v>
+        <v>51312</v>
       </c>
       <c r="V186" s="4">
-        <v>2.1349999999999998</v>
+        <v>0.56906500000000004</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="X186" s="4">
         <v>0</v>
       </c>
       <c r="Y186" s="4">
         <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>4.7590000000000002E-3</v>
+        <v>5.091E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D187" s="4">
-        <v>6655000</v>
+        <v>3895773.1005000002</v>
       </c>
       <c r="E187" s="5">
-        <v>99.625839999999997</v>
+        <v>63.193280000000001</v>
       </c>
       <c r="F187" s="4">
-        <v>6641575.82977778</v>
+        <v>2461866.8035636502</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J187" s="5">
-        <v>99.625839999999997</v>
+        <v>63.193280000000001</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M187" s="4">
-        <v>6641575.8297769995</v>
+        <v>2461866.8035630002</v>
       </c>
       <c r="N187" s="4">
-        <v>6641575.82977778</v>
+        <v>2461866.8035636502</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T187" s="4">
         <v>0.01</v>
       </c>
       <c r="U187" s="2">
-        <v>49263</v>
+        <v>60596</v>
       </c>
       <c r="V187" s="4">
-        <v>3.88</v>
+        <v>6.3888800000000003</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
       <c r="X187" s="4">
-        <v>11476.17777778</v>
+        <v>0</v>
       </c>
       <c r="Y187" s="4">
-        <v>11476.177777000001</v>
+        <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>5.2610000000000001E-3</v>
+        <v>1.946E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>581</v>
+        <v>561</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D188" s="4">
-        <v>1723687.0210200001</v>
+        <v>7317415.8890000004</v>
       </c>
       <c r="E188" s="5">
-        <v>98.979519999999994</v>
+        <v>98.945989999999995</v>
       </c>
       <c r="F188" s="4">
-        <v>1707321.76762572</v>
+        <v>7240289.59378835</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>98.979519999999994</v>
+        <v>98.945989999999995</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>1707321.7676250001</v>
+        <v>7240289.5937879998</v>
       </c>
       <c r="N188" s="4">
-        <v>1707321.76762572</v>
+        <v>7240289.59378835</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>582</v>
+        <v>562</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T188" s="4">
         <v>0.01</v>
       </c>
       <c r="U188" s="2">
-        <v>49242</v>
+        <v>56031</v>
       </c>
       <c r="V188" s="4">
-        <v>4.2628199999999996</v>
+        <v>5.6806700000000001</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="X188" s="4">
-        <v>1224.62791782</v>
+        <v>0</v>
       </c>
       <c r="Y188" s="4">
-        <v>1224.627917</v>
+        <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>1.3519999999999999E-3</v>
+        <v>5.7250000000000001E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D189" s="4">
-        <v>949738.81253899995</v>
+        <v>1729267.7760290001</v>
       </c>
       <c r="E189" s="5">
-        <v>98.396770000000004</v>
+        <v>93.962699999999998</v>
       </c>
       <c r="F189" s="4">
-        <v>935620.34358949005</v>
+        <v>1625813.9182250199</v>
       </c>
       <c r="G189" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J189" s="5">
-        <v>98.396770000000004</v>
+        <v>93.962699999999998</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M189" s="4">
-        <v>935620.34358900005</v>
+        <v>1625813.9182249999</v>
       </c>
       <c r="N189" s="4">
-        <v>935620.34358949005</v>
+        <v>1625813.9182250199</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>586</v>
+        <v>34</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T189" s="4">
         <v>0.01</v>
       </c>
       <c r="U189" s="2">
-        <v>50308</v>
+        <v>49943</v>
       </c>
       <c r="V189" s="4">
-        <v>7</v>
+        <v>3.9438800000000001</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="X189" s="4">
-        <v>1108.02861463</v>
+        <v>947.22563840999999</v>
       </c>
       <c r="Y189" s="4">
-        <v>1108.0286140000001</v>
+        <v>947.225638</v>
       </c>
       <c r="Z189" s="6">
-        <v>7.4100000000000001E-4</v>
+        <v>1.2849999999999999E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D190" s="4">
-        <v>9962108.5885429997</v>
+        <v>2222112.9021000001</v>
       </c>
       <c r="E190" s="5">
-        <v>56.290790000000001</v>
+        <v>99.795060000000007</v>
       </c>
       <c r="F190" s="4">
-        <v>5607749.62514845</v>
+        <v>2217558.90391844</v>
       </c>
       <c r="G190" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="5">
-        <v>56.290790000000001</v>
+        <v>99.795060000000007</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M190" s="4">
-        <v>5607749.6251480002</v>
+        <v>2217558.9039179999</v>
       </c>
       <c r="N190" s="4">
-        <v>5607749.62514845</v>
+        <v>2217558.90391844</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T190" s="4">
         <v>0.01</v>
       </c>
       <c r="U190" s="2">
-        <v>53868</v>
+        <v>50634</v>
       </c>
       <c r="V190" s="4">
-        <v>3.1481599999999998</v>
+        <v>1.538</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>4.4419999999999998E-3</v>
+        <v>1.753E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>593</v>
+        <v>573</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D191" s="4">
-        <v>10075182.726652</v>
+        <v>6065365.2867750004</v>
       </c>
       <c r="E191" s="5">
-        <v>17.155609999999999</v>
+        <v>98.978700000000003</v>
       </c>
       <c r="F191" s="4">
-        <v>1735314.9149617699</v>
+        <v>6003419.7111011697</v>
       </c>
       <c r="G191" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="5">
-        <v>17.155609999999999</v>
+        <v>98.978700000000003</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M191" s="4">
-        <v>1735314.914961</v>
+        <v>6003419.7111010002</v>
       </c>
       <c r="N191" s="4">
-        <v>1735314.9149617699</v>
+        <v>6003419.7111011697</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>594</v>
+        <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>592</v>
+        <v>572</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T191" s="4">
         <v>0.01</v>
       </c>
       <c r="U191" s="2">
-        <v>59742</v>
+        <v>50756</v>
       </c>
       <c r="V191" s="4">
-        <v>4.0828199999999999</v>
+        <v>2.1349999999999998</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="X191" s="4">
-        <v>6855.85959</v>
+        <v>0</v>
       </c>
       <c r="Y191" s="4">
-        <v>6855.85959</v>
+        <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>1.374E-3</v>
+        <v>4.7470000000000004E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D192" s="4">
-        <v>3293525.2694000001</v>
+        <v>6655000</v>
       </c>
       <c r="E192" s="5">
-        <v>100.27645</v>
+        <v>99.64264</v>
       </c>
       <c r="F192" s="4">
-        <v>3309285.8856558399</v>
+        <v>6642693.86977778</v>
       </c>
       <c r="G192" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J192" s="5">
-        <v>100.27645</v>
+        <v>99.64264</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M192" s="4">
-        <v>3309285.8856549999</v>
+        <v>6642693.8697769996</v>
       </c>
       <c r="N192" s="4">
-        <v>3309285.8856558399</v>
+        <v>6642693.86977778</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T192" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U192" s="2">
-        <v>47105</v>
+        <v>49263</v>
       </c>
       <c r="V192" s="4">
-        <v>4.8499999999999996</v>
+        <v>3.88</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
       <c r="X192" s="4">
-        <v>6655.6656485800004</v>
+        <v>11476.17777778</v>
       </c>
       <c r="Y192" s="4">
-        <v>6655.6656480000001</v>
+        <v>11476.177777000001</v>
       </c>
       <c r="Z192" s="6">
-        <v>2.6210000000000001E-3</v>
+        <v>5.2519999999999997E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D193" s="4">
-        <v>2563062.4880300001</v>
+        <v>1684510.3208600001</v>
       </c>
       <c r="E193" s="5">
-        <v>99.245829999999998</v>
+        <v>98.772469999999998</v>
       </c>
       <c r="F193" s="4">
-        <v>2543732.6396640199</v>
+        <v>1664847.5746712601</v>
       </c>
       <c r="G193" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J193" s="5">
-        <v>99.245829999999998</v>
+        <v>98.772469999999998</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M193" s="4">
-        <v>2543732.6396639999</v>
+        <v>1664847.574671</v>
       </c>
       <c r="N193" s="4">
-        <v>2543732.6396640199</v>
+        <v>1664847.5746712601</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>603</v>
+        <v>581</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T193" s="4">
         <v>0.01</v>
       </c>
       <c r="U193" s="2">
-        <v>52331</v>
+        <v>49242</v>
       </c>
       <c r="V193" s="4">
-        <v>5.822616</v>
+        <v>4.3388799999999996</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
       <c r="X193" s="4">
-        <v>0</v>
+        <v>1015.12335291</v>
       </c>
       <c r="Y193" s="4">
-        <v>0</v>
+        <v>1015.123352</v>
       </c>
       <c r="Z193" s="6">
-        <v>2.0149999999999999E-3</v>
+        <v>1.3159999999999999E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D194" s="4">
-        <v>10500000</v>
+        <v>936855.60212199995</v>
       </c>
       <c r="E194" s="5">
-        <v>100.0389</v>
+        <v>98.291529999999995</v>
       </c>
       <c r="F194" s="4">
-        <v>10608257.1933333</v>
+        <v>921942.70341882005</v>
       </c>
       <c r="G194" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>100.0389</v>
+        <v>98.291529999999995</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>10608257.193333</v>
+        <v>921942.70341800002</v>
       </c>
       <c r="N194" s="4">
-        <v>10608257.1933333</v>
+        <v>921942.70341882005</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>34</v>
+        <v>585</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>605</v>
+        <v>583</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T194" s="4">
         <v>0.01</v>
       </c>
       <c r="U194" s="2">
-        <v>49050</v>
+        <v>50308</v>
       </c>
       <c r="V194" s="4">
-        <v>4.6995199999999997</v>
+        <v>7</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>608</v>
+        <v>586</v>
       </c>
       <c r="X194" s="4">
-        <v>104172.69333333</v>
+        <v>1092.9982024799999</v>
       </c>
       <c r="Y194" s="4">
-        <v>104172.693333</v>
+        <v>1092.998202</v>
       </c>
       <c r="Z194" s="6">
-        <v>8.404E-3</v>
+        <v>7.2900000000000005E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>609</v>
+        <v>587</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>610</v>
+        <v>588</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D195" s="4">
-        <v>4783772.5490199998</v>
+        <v>9911693.2704269998</v>
       </c>
       <c r="E195" s="5">
-        <v>100.07389999999999</v>
+        <v>56.045630000000003</v>
       </c>
       <c r="F195" s="4">
-        <v>4838720.3783750702</v>
+        <v>5555070.93707853</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J195" s="5">
-        <v>100.07389999999999</v>
+        <v>56.045630000000003</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M195" s="4">
-        <v>4838720.3783750003</v>
+        <v>5555070.937078</v>
       </c>
       <c r="N195" s="4">
-        <v>4838720.3783750702</v>
+        <v>5555070.93707853</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>611</v>
+        <v>589</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>609</v>
+        <v>587</v>
       </c>
       <c r="S195" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T195" s="4">
         <v>0.01</v>
       </c>
       <c r="U195" s="2">
-        <v>48044</v>
+        <v>53868</v>
       </c>
       <c r="V195" s="4">
-        <v>5.0247099999999998</v>
+        <v>3.1471300000000002</v>
       </c>
       <c r="W195" s="3" t="s">
-        <v>612</v>
+        <v>590</v>
       </c>
       <c r="X195" s="4">
-        <v>51412.621441349998</v>
+        <v>0</v>
       </c>
       <c r="Y195" s="4">
-        <v>51412.621441000003</v>
+        <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>3.833E-3</v>
+        <v>4.3920000000000001E-3</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>614</v>
+        <v>592</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D196" s="4">
-        <v>8625000</v>
+        <v>10060375.161415</v>
       </c>
       <c r="E196" s="5">
-        <v>89.172569999999993</v>
+        <v>16.915880000000001</v>
       </c>
       <c r="F196" s="4">
-        <v>7691134.1624999996</v>
+        <v>1707612.0861119099</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="5">
-        <v>89.172569999999993</v>
+        <v>16.915880000000001</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M196" s="4">
-        <v>7691134.1624999996</v>
+        <v>1707612.086111</v>
       </c>
       <c r="N196" s="4">
-        <v>7691134.1624999996</v>
+        <v>1707612.0861119099</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>34</v>
+        <v>593</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>615</v>
+        <v>594</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T196" s="4">
         <v>0.01</v>
       </c>
       <c r="U196" s="2">
-        <v>51480</v>
+        <v>59651</v>
       </c>
       <c r="V196" s="4">
-        <v>2.347</v>
+        <v>4.1588799999999999</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="X196" s="4">
-        <v>0</v>
+        <v>5811.0962571299997</v>
       </c>
       <c r="Y196" s="4">
-        <v>0</v>
+        <v>5811.0962570000002</v>
       </c>
       <c r="Z196" s="6">
-        <v>6.0930000000000003E-3</v>
+        <v>1.3500000000000001E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>618</v>
+        <v>597</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D197" s="4">
-        <v>730432.57394799998</v>
+        <v>2966250.12494</v>
       </c>
       <c r="E197" s="5">
-        <v>100.88979</v>
+        <v>100.26375</v>
       </c>
       <c r="F197" s="4">
-        <v>736931.88994773</v>
+        <v>2980067.90677201</v>
       </c>
       <c r="G197" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="5">
-        <v>100.88979</v>
+        <v>100.26375</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M197" s="4">
-        <v>736931.88994699996</v>
+        <v>2980067.9067719998</v>
       </c>
       <c r="N197" s="4">
-        <v>736931.88994773</v>
+        <v>2980067.90677201</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>619</v>
+        <v>598</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>617</v>
+        <v>596</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T197" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U197" s="2">
-        <v>47635</v>
+        <v>47105</v>
       </c>
       <c r="V197" s="4">
-        <v>6.63</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="W197" s="3" t="s">
-        <v>620</v>
+        <v>599</v>
       </c>
       <c r="X197" s="4">
-        <v>0</v>
+        <v>5994.2971274800002</v>
       </c>
       <c r="Y197" s="4">
-        <v>0</v>
+        <v>5994.2971269999998</v>
       </c>
       <c r="Z197" s="6">
-        <v>5.8299999999999997E-4</v>
+        <v>2.356E-3</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>621</v>
+        <v>600</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>622</v>
+        <v>601</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D198" s="4">
-        <v>677594.24301800004</v>
+        <v>2559298.6433600001</v>
       </c>
       <c r="E198" s="5">
-        <v>100.94714999999999</v>
+        <v>98.443010000000001</v>
       </c>
       <c r="F198" s="4">
-        <v>686183.38999816997</v>
+        <v>2519450.61941275</v>
       </c>
       <c r="G198" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J198" s="5">
-        <v>100.94714999999999</v>
+        <v>98.443010000000001</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M198" s="4">
-        <v>686183.389998</v>
+        <v>2519450.6194119998</v>
       </c>
       <c r="N198" s="4">
-        <v>686183.38999816997</v>
+        <v>2519450.61941275</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>621</v>
+        <v>600</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T198" s="4">
         <v>0.01</v>
       </c>
       <c r="U198" s="2">
-        <v>47133</v>
+        <v>52331</v>
       </c>
       <c r="V198" s="4">
-        <v>7.21</v>
+        <v>5.6347899999999997</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="X198" s="4">
-        <v>2171.3131076300001</v>
+        <v>0</v>
       </c>
       <c r="Y198" s="4">
-        <v>2171.3131069999999</v>
+        <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>5.4299999999999997E-4</v>
+        <v>1.9919999999999998E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>625</v>
+        <v>605</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D199" s="4">
-        <v>3242000</v>
+        <v>8719859.4315000009</v>
       </c>
       <c r="E199" s="5">
-        <v>100.0947</v>
+        <v>100.038</v>
       </c>
       <c r="F199" s="4">
-        <v>3278303.2405833299</v>
+        <v>8741825.18371219</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J199" s="5">
-        <v>100.0947</v>
+        <v>100.038</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M199" s="4">
-        <v>3278303.2405829998</v>
+        <v>8741825.183712</v>
       </c>
       <c r="N199" s="4">
-        <v>3278303.2405833299</v>
+        <v>8741825.18371219</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>626</v>
+        <v>606</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T199" s="4">
         <v>0.01</v>
       </c>
       <c r="U199" s="2">
-        <v>49051</v>
+        <v>49050</v>
       </c>
       <c r="V199" s="4">
-        <v>4.9203799999999998</v>
+        <v>4.8128599999999997</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="X199" s="4">
-        <v>33233.066583330001</v>
+        <v>18652.205628219999</v>
       </c>
       <c r="Y199" s="4">
-        <v>33233.066583</v>
+        <v>18652.205628</v>
       </c>
       <c r="Z199" s="6">
-        <v>2.5969999999999999E-3</v>
+        <v>6.9119999999999997E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>629</v>
+        <v>609</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D200" s="4">
-        <v>4909672.9581399998</v>
+        <v>3085154.7779399999</v>
       </c>
       <c r="E200" s="5">
-        <v>92.915520000000001</v>
+        <v>100.1195</v>
       </c>
       <c r="F200" s="4">
-        <v>4566995.3500169897</v>
+        <v>3096278.2186501101</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J200" s="5">
-        <v>92.915520000000001</v>
+        <v>100.1195</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M200" s="4">
-        <v>4566995.3500159997</v>
+        <v>3096278.2186500002</v>
       </c>
       <c r="N200" s="4">
-        <v>4566995.3500169897</v>
+        <v>3096278.2186501101</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>630</v>
+        <v>34</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T200" s="4">
         <v>0.01</v>
       </c>
       <c r="U200" s="2">
-        <v>50240</v>
+        <v>48044</v>
       </c>
       <c r="V200" s="4">
-        <v>3.9735100000000001</v>
+        <v>5.1045299999999996</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>632</v>
+        <v>611</v>
       </c>
       <c r="X200" s="4">
-        <v>5147.1906616699998</v>
+        <v>7436.68075047</v>
       </c>
       <c r="Y200" s="4">
-        <v>5147.1906609999996</v>
+        <v>7436.6807500000004</v>
       </c>
       <c r="Z200" s="6">
-        <v>3.6180000000000001E-3</v>
+        <v>2.4480000000000001E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>633</v>
+        <v>612</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D201" s="4">
-        <v>1295000</v>
+        <v>8625000</v>
       </c>
       <c r="E201" s="5">
-        <v>96.839230000000001</v>
+        <v>88.578959999999995</v>
       </c>
       <c r="F201" s="4">
-        <v>1254068.0285</v>
+        <v>7639935.2999999998</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J201" s="5">
-        <v>96.839230000000001</v>
+        <v>88.578959999999995</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M201" s="4">
-        <v>1254068.0285</v>
+        <v>7639935.2999999998</v>
       </c>
       <c r="N201" s="4">
-        <v>1254068.0285</v>
+        <v>7639935.2999999998</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>633</v>
+        <v>612</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T201" s="4">
         <v>0.01</v>
       </c>
       <c r="U201" s="2">
-        <v>53595</v>
+        <v>51480</v>
       </c>
       <c r="V201" s="4">
-        <v>4.6399999999999997</v>
+        <v>2.347</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>636</v>
+        <v>615</v>
       </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>9.9299999999999996E-4</v>
+        <v>6.0410000000000004E-3</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>637</v>
+        <v>616</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>638</v>
+        <v>617</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D202" s="4">
-        <v>3500000</v>
+        <v>702847.05136799999</v>
       </c>
       <c r="E202" s="5">
-        <v>96.567300000000003</v>
+        <v>100.77749</v>
       </c>
       <c r="F202" s="4">
-        <v>3379855.5</v>
+        <v>708311.61690768006</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J202" s="5">
-        <v>96.567300000000003</v>
+        <v>100.77749</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M202" s="4">
-        <v>3379855.5</v>
+        <v>708311.61690699996</v>
       </c>
       <c r="N202" s="4">
-        <v>3379855.5</v>
+        <v>708311.61690768006</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>637</v>
+        <v>616</v>
       </c>
       <c r="S202" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T202" s="4">
         <v>0.01</v>
       </c>
       <c r="U202" s="2">
-        <v>53595</v>
+        <v>47635</v>
       </c>
       <c r="V202" s="4">
-        <v>5.73</v>
+        <v>6.63</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>2.6770000000000001E-3</v>
+        <v>5.5999999999999995E-4</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>641</v>
+        <v>621</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D203" s="4">
-        <v>3230000</v>
+        <v>638015.47144600004</v>
       </c>
       <c r="E203" s="5">
-        <v>97.505679999999998</v>
+        <v>100.89100000000001</v>
       </c>
       <c r="F203" s="4">
-        <v>3149433.4640000002</v>
+        <v>645744.67442953005</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J203" s="5">
-        <v>97.505679999999998</v>
+        <v>100.89100000000001</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M203" s="4">
-        <v>3149433.4640000002</v>
+        <v>645744.67442900001</v>
       </c>
       <c r="N203" s="4">
-        <v>3149433.4640000002</v>
+        <v>645744.67442953005</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="S203" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T203" s="4">
         <v>0.01</v>
       </c>
       <c r="U203" s="2">
-        <v>55634</v>
+        <v>47133</v>
       </c>
       <c r="V203" s="4">
-        <v>5.9640000000000004</v>
+        <v>7.21</v>
       </c>
       <c r="W203" s="3" t="s">
-        <v>642</v>
+        <v>622</v>
       </c>
       <c r="X203" s="4">
-        <v>0</v>
+        <v>2044.4851329400001</v>
       </c>
       <c r="Y203" s="4">
-        <v>0</v>
+        <v>2044.485132</v>
       </c>
       <c r="Z203" s="6">
-        <v>2.4949999999999998E-3</v>
+        <v>5.1000000000000004E-4</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>643</v>
+        <v>623</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D204" s="4">
-        <v>1528394.378</v>
+        <v>2755665.4500060002</v>
       </c>
       <c r="E204" s="5">
-        <v>100.98072000000001</v>
+        <v>100.0676</v>
       </c>
       <c r="F204" s="4">
-        <v>1543383.6473439201</v>
+        <v>2763257.2164652501</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J204" s="5">
-        <v>100.98072000000001</v>
+        <v>100.0676</v>
       </c>
       <c r="K204" s="5">
         <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M204" s="4">
-        <v>1543383.6473429999</v>
+        <v>2763257.2164650001</v>
       </c>
       <c r="N204" s="4">
-        <v>1543383.6473439201</v>
+        <v>2763257.2164652501</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>643</v>
+        <v>623</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T204" s="4">
         <v>0.01</v>
       </c>
       <c r="U204" s="2">
-        <v>57278</v>
+        <v>49051</v>
       </c>
       <c r="V204" s="4">
-        <v>6.5807000000000002</v>
+        <v>4.9895199999999997</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>645</v>
+        <v>626</v>
       </c>
       <c r="X204" s="4">
-        <v>0</v>
+        <v>5728.93661505</v>
       </c>
       <c r="Y204" s="4">
-        <v>0</v>
+        <v>5728.9366149999996</v>
       </c>
       <c r="Z204" s="6">
-        <v>1.222E-3</v>
+        <v>2.1840000000000002E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>647</v>
+        <v>628</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D205" s="4">
-        <v>1717807.5623629999</v>
+        <v>4852467.8644059999</v>
       </c>
       <c r="E205" s="5">
-        <v>99.186009999999996</v>
+        <v>92.368930000000006</v>
       </c>
       <c r="F205" s="4">
-        <v>1705065.27241318</v>
+        <v>4488649.2176294504</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J205" s="5">
-        <v>99.186009999999996</v>
+        <v>92.368930000000006</v>
       </c>
       <c r="K205" s="5">
         <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M205" s="4">
-        <v>1705065.272413</v>
+        <v>4488649.2176289996</v>
       </c>
       <c r="N205" s="4">
-        <v>1705065.27241318</v>
+        <v>4488649.2176294504</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>34</v>
+        <v>629</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T205" s="4">
         <v>0.01</v>
       </c>
       <c r="U205" s="2">
-        <v>49820</v>
+        <v>50240</v>
       </c>
       <c r="V205" s="4">
-        <v>4.3328199999999999</v>
+        <v>4.0040899999999997</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="X205" s="4">
-        <v>1240.4918270600001</v>
+        <v>6476.5726837299999</v>
       </c>
       <c r="Y205" s="4">
-        <v>1240.4918270000001</v>
+        <v>6476.5726830000003</v>
       </c>
       <c r="Z205" s="6">
-        <v>1.3500000000000001E-3</v>
+        <v>3.5490000000000001E-3</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D206" s="4">
-        <v>7572883.9768709997</v>
+        <v>1295000</v>
       </c>
       <c r="E206" s="5">
-        <v>14.9831</v>
+        <v>96.609059999999999</v>
       </c>
       <c r="F206" s="4">
-        <v>1134652.7791385599</v>
+        <v>1251087.327</v>
       </c>
       <c r="G206" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J206" s="5">
-        <v>14.9831</v>
+        <v>96.609059999999999</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M206" s="4">
-        <v>1134652.779138</v>
+        <v>1251087.327</v>
       </c>
       <c r="N206" s="4">
-        <v>1134652.7791385599</v>
+        <v>1251087.327</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>652</v>
+        <v>34</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T206" s="4">
         <v>0.01</v>
       </c>
       <c r="U206" s="2">
-        <v>49943</v>
+        <v>53595</v>
       </c>
       <c r="V206" s="4">
-        <v>6.22</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>8.9800000000000004E-4</v>
+        <v>9.8900000000000008E-4</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>655</v>
+        <v>636</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>656</v>
+        <v>637</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D207" s="4">
-        <v>8206622.5347920004</v>
+        <v>3500000</v>
       </c>
       <c r="E207" s="5">
-        <v>7.6451099999999999</v>
+        <v>96.279470000000003</v>
       </c>
       <c r="F207" s="4">
-        <v>627405.32006966998</v>
+        <v>3369781.45</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="5">
-        <v>7.6451099999999999</v>
+        <v>96.279470000000003</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="4">
-        <v>627405.32006900001</v>
+        <v>3369781.45</v>
       </c>
       <c r="N207" s="4">
-        <v>627405.32006966998</v>
+        <v>3369781.45</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>655</v>
+        <v>636</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T207" s="4">
         <v>0.01</v>
       </c>
       <c r="U207" s="2">
-        <v>50124</v>
+        <v>53595</v>
       </c>
       <c r="V207" s="4">
-        <v>6.43</v>
+        <v>5.73</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>4.9700000000000005E-4</v>
+        <v>2.6640000000000001E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>659</v>
+        <v>640</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D208" s="4">
-        <v>4636000</v>
+        <v>3230000</v>
       </c>
       <c r="E208" s="5">
-        <v>102.21514999999999</v>
+        <v>96.792429999999996</v>
       </c>
       <c r="F208" s="4">
-        <v>4738694.3540000003</v>
+        <v>3126395.4890000001</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J208" s="5">
-        <v>102.21514999999999</v>
+        <v>96.792429999999996</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M208" s="4">
-        <v>4738694.3540000003</v>
+        <v>3126395.4890000001</v>
       </c>
       <c r="N208" s="4">
-        <v>4738694.3540000003</v>
+        <v>3126395.4890000001</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>660</v>
+        <v>634</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T208" s="4">
         <v>0.01</v>
       </c>
       <c r="U208" s="2">
-        <v>52998</v>
+        <v>55634</v>
       </c>
       <c r="V208" s="4">
-        <v>5.6439120000000003</v>
+        <v>5.9640000000000004</v>
       </c>
       <c r="W208" s="3" t="s">
-        <v>661</v>
+        <v>641</v>
       </c>
       <c r="X208" s="4">
         <v>0</v>
       </c>
       <c r="Y208" s="4">
         <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>3.754E-3</v>
+        <v>2.4719999999999998E-3</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D209" s="4">
-        <v>6952652.3541999999</v>
+        <v>1475525.1440000001</v>
       </c>
       <c r="E209" s="5">
-        <v>100.34302</v>
+        <v>101.01101</v>
       </c>
       <c r="F209" s="4">
-        <v>6991920.7801931398</v>
+        <v>1490442.85075835</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J209" s="5">
-        <v>100.34302</v>
+        <v>101.01101</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M209" s="4">
-        <v>6991920.7801930001</v>
+        <v>1490442.850758</v>
       </c>
       <c r="N209" s="4">
-        <v>6991920.7801931398</v>
+        <v>1490442.85075835</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>664</v>
+        <v>634</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>662</v>
+        <v>642</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T209" s="4">
         <v>0.01</v>
       </c>
       <c r="U209" s="2">
-        <v>47164</v>
+        <v>57278</v>
       </c>
       <c r="V209" s="4">
-        <v>4.99</v>
+        <v>6.5807000000000002</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>665</v>
+        <v>644</v>
       </c>
       <c r="X209" s="4">
-        <v>15419.437887759999</v>
+        <v>0</v>
       </c>
       <c r="Y209" s="4">
-        <v>15419.437887</v>
+        <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>5.5389999999999997E-3</v>
+        <v>1.178E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>666</v>
+        <v>645</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D210" s="4">
-        <v>3453152.9475199999</v>
+        <v>1682358.9024960001</v>
       </c>
       <c r="E210" s="5">
-        <v>45.353900000000003</v>
+        <v>98.624660000000006</v>
       </c>
       <c r="F210" s="4">
-        <v>1566139.53466527</v>
+        <v>1660250.93069392</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J210" s="5">
-        <v>45.353900000000003</v>
+        <v>98.624660000000006</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M210" s="4">
-        <v>1566139.5346649999</v>
+        <v>1660250.9306930001</v>
       </c>
       <c r="N210" s="4">
-        <v>1566139.53466527</v>
+        <v>1660250.93069392</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>666</v>
+        <v>645</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T210" s="4">
         <v>0.01</v>
       </c>
       <c r="U210" s="2">
-        <v>49515</v>
+        <v>49820</v>
       </c>
       <c r="V210" s="4">
-        <v>5</v>
+        <v>4.4088799999999999</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>669</v>
+        <v>648</v>
       </c>
       <c r="X210" s="4">
-        <v>0</v>
+        <v>1030.1831275100001</v>
       </c>
       <c r="Y210" s="4">
-        <v>0</v>
+        <v>1030.183127</v>
       </c>
       <c r="Z210" s="6">
-        <v>1.24E-3</v>
+        <v>1.312E-3</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>670</v>
+        <v>649</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>671</v>
+        <v>650</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D211" s="4">
-        <v>6033330.1714519998</v>
+        <v>7572883.9768709997</v>
       </c>
       <c r="E211" s="5">
-        <v>91.91395</v>
+        <v>14.53312</v>
       </c>
       <c r="F211" s="4">
-        <v>5549698.2439083299</v>
+        <v>1100576.3158194299</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J211" s="5">
-        <v>91.91395</v>
+        <v>14.53312</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M211" s="4">
-        <v>5549698.2439080002</v>
+        <v>1100576.3158189999</v>
       </c>
       <c r="N211" s="4">
-        <v>5549698.2439083299</v>
+        <v>1100576.3158194299</v>
       </c>
       <c r="O211" s="3" t="s">
-        <v>672</v>
+        <v>651</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>673</v>
+        <v>652</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>670</v>
+        <v>649</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T211" s="4">
         <v>0.01</v>
       </c>
       <c r="U211" s="2">
-        <v>53442</v>
+        <v>49943</v>
       </c>
       <c r="V211" s="4">
-        <v>4.20282</v>
+        <v>6.22</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>674</v>
+        <v>653</v>
       </c>
       <c r="X211" s="4">
-        <v>4226.1667852</v>
+        <v>0</v>
       </c>
       <c r="Y211" s="4">
-        <v>4226.1667850000003</v>
+        <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>4.3959999999999997E-3</v>
+        <v>8.7000000000000001E-4</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>675</v>
+        <v>654</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>676</v>
+        <v>655</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D212" s="4">
-        <v>1658441.2625219999</v>
+        <v>8181151.6752270004</v>
       </c>
       <c r="E212" s="5">
-        <v>75.479219999999998</v>
+        <v>7.2846700000000002</v>
       </c>
       <c r="F212" s="4">
-        <v>1251778.5291095001</v>
+        <v>595969.90173975006</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J212" s="5">
-        <v>75.479219999999998</v>
+        <v>7.2846700000000002</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M212" s="4">
-        <v>1251778.529109</v>
+        <v>595969.90173899999</v>
       </c>
       <c r="N212" s="4">
-        <v>1251778.5291095001</v>
+        <v>595969.90173975006</v>
       </c>
       <c r="O212" s="3" t="s">
-        <v>677</v>
+        <v>34</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>678</v>
+        <v>652</v>
       </c>
       <c r="Q212" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>675</v>
+        <v>654</v>
       </c>
       <c r="S212" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T212" s="4">
         <v>0.01</v>
       </c>
       <c r="U212" s="2">
-        <v>50034</v>
+        <v>50124</v>
       </c>
       <c r="V212" s="4">
-        <v>3.8215439999999998</v>
+        <v>6.43</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>679</v>
+        <v>656</v>
       </c>
       <c r="X212" s="4">
         <v>0</v>
       </c>
       <c r="Y212" s="4">
         <v>0</v>
       </c>
       <c r="Z212" s="6">
-        <v>9.9099999999999991E-4</v>
+        <v>4.7100000000000001E-4</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>680</v>
+        <v>657</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>681</v>
+        <v>658</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D213" s="4">
-        <v>765717.04700300004</v>
+        <v>4636000</v>
       </c>
       <c r="E213" s="5">
-        <v>72.813990000000004</v>
+        <v>100.17108</v>
       </c>
       <c r="F213" s="4">
-        <v>557549.13403317996</v>
+        <v>4643931.2687999997</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J213" s="5">
-        <v>72.813990000000004</v>
+        <v>100.17108</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M213" s="4">
-        <v>557549.13403299998</v>
+        <v>4643931.2687999997</v>
       </c>
       <c r="N213" s="4">
-        <v>557549.13403317996</v>
+        <v>4643931.2687999997</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>678</v>
+        <v>659</v>
       </c>
       <c r="Q213" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>680</v>
+        <v>657</v>
       </c>
       <c r="S213" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T213" s="4">
         <v>0.01</v>
       </c>
       <c r="U213" s="2">
-        <v>50124</v>
+        <v>52998</v>
       </c>
       <c r="V213" s="4">
-        <v>3.8798400000000002</v>
+        <v>5.6439120000000003</v>
       </c>
       <c r="W213" s="3" t="s">
-        <v>682</v>
+        <v>660</v>
       </c>
       <c r="X213" s="4">
         <v>0</v>
       </c>
       <c r="Y213" s="4">
         <v>0</v>
       </c>
       <c r="Z213" s="6">
-        <v>4.4099999999999999E-4</v>
+        <v>3.6719999999999999E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>683</v>
+        <v>661</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>684</v>
+        <v>662</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D214" s="4">
-        <v>8472722.1909999996</v>
+        <v>6369288.0860000001</v>
       </c>
       <c r="E214" s="5">
-        <v>97.291560000000004</v>
+        <v>100.38564</v>
       </c>
       <c r="F214" s="4">
-        <v>8260189.0384720797</v>
+        <v>6407976.27415225</v>
       </c>
       <c r="G214" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J214" s="5">
-        <v>97.291560000000004</v>
+        <v>100.38564</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M214" s="4">
-        <v>8260189.0384719996</v>
+        <v>6407976.2741520004</v>
       </c>
       <c r="N214" s="4">
-        <v>8260189.0384720797</v>
+        <v>6407976.27415225</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>685</v>
+        <v>663</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>683</v>
+        <v>661</v>
       </c>
       <c r="S214" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T214" s="4">
         <v>0.01</v>
       </c>
       <c r="U214" s="2">
-        <v>51761</v>
+        <v>47164</v>
       </c>
       <c r="V214" s="4">
-        <v>4</v>
+        <v>4.99</v>
       </c>
       <c r="W214" s="3" t="s">
-        <v>686</v>
+        <v>664</v>
       </c>
       <c r="X214" s="4">
-        <v>16945.444382000001</v>
+        <v>14125.665577399999</v>
       </c>
       <c r="Y214" s="4">
-        <v>16945.444382000001</v>
+        <v>14125.665577</v>
       </c>
       <c r="Z214" s="6">
-        <v>6.5440000000000003E-3</v>
+        <v>5.0660000000000002E-3</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>688</v>
+        <v>666</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D215" s="4">
-        <v>11393000</v>
+        <v>3432341.3807999999</v>
       </c>
       <c r="E215" s="5">
-        <v>100.62782</v>
+        <v>44.242010000000001</v>
       </c>
       <c r="F215" s="4">
-        <v>11464527.532600001</v>
+        <v>1518536.81692767</v>
       </c>
       <c r="G215" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J215" s="5">
-        <v>100.62782</v>
+        <v>44.242010000000001</v>
       </c>
       <c r="K215" s="5">
         <v>1</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M215" s="4">
-        <v>11464527.532600001</v>
+        <v>1518536.8169269999</v>
       </c>
       <c r="N215" s="4">
-        <v>11464527.532600001</v>
+        <v>1518536.81692767</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>689</v>
+        <v>667</v>
       </c>
       <c r="Q215" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>687</v>
+        <v>665</v>
       </c>
       <c r="S215" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T215" s="4">
         <v>0.01</v>
       </c>
       <c r="U215" s="2">
-        <v>51048</v>
+        <v>49515</v>
       </c>
       <c r="V215" s="4">
-        <v>5.9903880000000003</v>
+        <v>5</v>
       </c>
       <c r="W215" s="3" t="s">
-        <v>690</v>
+        <v>668</v>
       </c>
       <c r="X215" s="4">
         <v>0</v>
       </c>
       <c r="Y215" s="4">
         <v>0</v>
       </c>
       <c r="Z215" s="6">
-        <v>9.0819999999999998E-3</v>
+        <v>1.1999999999999999E-3</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>692</v>
+        <v>670</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D216" s="4">
-        <v>26996.309964</v>
+        <v>5932959.9000350004</v>
       </c>
       <c r="E216" s="5">
-        <v>80.549899999999994</v>
+        <v>91.008290000000002</v>
       </c>
       <c r="F216" s="4">
-        <v>21877.150659980001</v>
+        <v>5403011.2435545297</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J216" s="5">
-        <v>80.549899999999994</v>
+        <v>91.008290000000002</v>
       </c>
       <c r="K216" s="5">
         <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M216" s="4">
-        <v>21877.150658999999</v>
+        <v>5403011.2435539998</v>
       </c>
       <c r="N216" s="4">
-        <v>21877.150659980001</v>
+        <v>5403011.2435545297</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>34</v>
+        <v>671</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>693</v>
+        <v>672</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T216" s="4">
         <v>0.01</v>
       </c>
       <c r="U216" s="2">
-        <v>50097</v>
+        <v>53442</v>
       </c>
       <c r="V216" s="4">
-        <v>6.0537000000000001</v>
+        <v>4.27888</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>694</v>
+        <v>673</v>
       </c>
       <c r="X216" s="4">
-        <v>131.64998019999999</v>
+        <v>3525.8921468100002</v>
       </c>
       <c r="Y216" s="4">
-        <v>131.64998</v>
+        <v>3525.8921460000001</v>
       </c>
       <c r="Z216" s="6">
-        <v>1.7E-5</v>
+        <v>4.2719999999999998E-3</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>696</v>
+        <v>675</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D217" s="4">
-        <v>534022.06772399996</v>
+        <v>1654777.564034</v>
       </c>
       <c r="E217" s="5">
-        <v>100.008</v>
+        <v>75.517039999999994</v>
       </c>
       <c r="F217" s="4">
-        <v>539303.79162393999</v>
+        <v>1249639.03494287</v>
       </c>
       <c r="G217" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J217" s="5">
-        <v>100.008</v>
+        <v>75.517039999999994</v>
       </c>
       <c r="K217" s="5">
         <v>1</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M217" s="4">
-        <v>539303.79162300006</v>
+        <v>1249639.0349419999</v>
       </c>
       <c r="N217" s="4">
-        <v>539303.79162393999</v>
+        <v>1249639.03494287</v>
       </c>
       <c r="O217" s="3" t="s">
-        <v>34</v>
+        <v>676</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>697</v>
+        <v>677</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="S217" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T217" s="4">
         <v>0.01</v>
       </c>
       <c r="U217" s="2">
-        <v>48141</v>
+        <v>50034</v>
       </c>
       <c r="V217" s="4">
-        <v>4.9052300000000004</v>
+        <v>3.8199190000000001</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="X217" s="4">
-        <v>5239.0021345200003</v>
+        <v>0</v>
       </c>
       <c r="Y217" s="4">
-        <v>5239.0021340000003</v>
+        <v>0</v>
       </c>
       <c r="Z217" s="6">
-        <v>4.2700000000000002E-4</v>
+        <v>9.8799999999999995E-4</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D218" s="4">
-        <v>3165822.3805069998</v>
+        <v>764167.42368500005</v>
       </c>
       <c r="E218" s="5">
-        <v>97.204040000000006</v>
+        <v>72.793260000000004</v>
       </c>
       <c r="F218" s="4">
-        <v>3106906.1973625501</v>
+        <v>556262.37955848</v>
       </c>
       <c r="G218" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J218" s="5">
-        <v>97.204040000000006</v>
+        <v>72.793260000000004</v>
       </c>
       <c r="K218" s="5">
         <v>1</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M218" s="4">
-        <v>3106906.1973620001</v>
+        <v>556262.37955800002</v>
       </c>
       <c r="N218" s="4">
-        <v>3106906.1973625501</v>
+        <v>556262.37955848</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>701</v>
+        <v>677</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
       <c r="S218" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T218" s="4">
         <v>0.01</v>
       </c>
       <c r="U218" s="2">
-        <v>52075</v>
+        <v>50124</v>
       </c>
       <c r="V218" s="4">
-        <v>5.1782000000000004</v>
+        <v>3.8780130000000002</v>
       </c>
       <c r="W218" s="3" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="X218" s="4">
-        <v>29598.944286059999</v>
+        <v>0</v>
       </c>
       <c r="Y218" s="4">
-        <v>29598.944286000002</v>
+        <v>0</v>
       </c>
       <c r="Z218" s="6">
-        <v>2.4610000000000001E-3</v>
+        <v>4.3899999999999999E-4</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>704</v>
+        <v>683</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D219" s="4">
-        <v>3552354.5253039999</v>
+        <v>8472722.1909999996</v>
       </c>
       <c r="E219" s="5">
-        <v>98.208020000000005</v>
+        <v>96.925539999999998</v>
       </c>
       <c r="F219" s="4">
-        <v>3489744.17417194</v>
+        <v>8229177.1807085797</v>
       </c>
       <c r="G219" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J219" s="5">
-        <v>98.208020000000005</v>
+        <v>96.925539999999998</v>
       </c>
       <c r="K219" s="5">
         <v>1</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M219" s="4">
-        <v>3489744.1741709998</v>
+        <v>8229177.1807080004</v>
       </c>
       <c r="N219" s="4">
-        <v>3489744.17417194</v>
+        <v>8229177.1807085797</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="S219" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T219" s="4">
         <v>0.01</v>
       </c>
       <c r="U219" s="2">
-        <v>50766</v>
+        <v>51761</v>
       </c>
       <c r="V219" s="4">
-        <v>5.3058800000000002</v>
+        <v>4</v>
       </c>
       <c r="W219" s="3" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="X219" s="4">
-        <v>1047.1314904799999</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Y219" s="4">
-        <v>1047.13149</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Z219" s="6">
-        <v>2.764E-3</v>
+        <v>6.5069999999999998E-3</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D220" s="4">
-        <v>10046759.9823</v>
+        <v>11393000</v>
       </c>
       <c r="E220" s="5">
-        <v>80.339709999999997</v>
+        <v>100.47375</v>
       </c>
       <c r="F220" s="4">
-        <v>8074415.6057790704</v>
+        <v>11446974.3375</v>
       </c>
       <c r="G220" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J220" s="5">
-        <v>80.339709999999997</v>
+        <v>100.47375</v>
       </c>
       <c r="K220" s="5">
         <v>1</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="4">
-        <v>8074415.6057789996</v>
+        <v>11446974.3375</v>
       </c>
       <c r="N220" s="4">
-        <v>8074415.6057790704</v>
+        <v>11446974.3375</v>
       </c>
       <c r="O220" s="3" t="s">
-        <v>708</v>
+        <v>34</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T220" s="4">
         <v>0.01</v>
       </c>
       <c r="U220" s="2">
-        <v>51952</v>
+        <v>51048</v>
       </c>
       <c r="V220" s="4">
-        <v>5.1558799999999998</v>
+        <v>5.9903880000000003</v>
       </c>
       <c r="W220" s="3" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="X220" s="4">
-        <v>2877.7716031999998</v>
+        <v>0</v>
       </c>
       <c r="Y220" s="4">
-        <v>2877.7716030000001</v>
+        <v>0</v>
       </c>
       <c r="Z220" s="6">
-        <v>6.3969999999999999E-3</v>
+        <v>9.051E-3</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>711</v>
+        <v>691</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D221" s="4">
-        <v>298769.57608000003</v>
+        <v>26996.309964</v>
       </c>
       <c r="E221" s="5">
-        <v>99.984399999999994</v>
+        <v>61.300289999999997</v>
       </c>
       <c r="F221" s="4">
-        <v>302180.83149342</v>
+        <v>16680.4662775</v>
       </c>
       <c r="G221" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J221" s="5">
-        <v>99.984399999999994</v>
+        <v>61.300289999999997</v>
       </c>
       <c r="K221" s="5">
         <v>1</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M221" s="4">
-        <v>302180.83149299998</v>
+        <v>16680.466277</v>
       </c>
       <c r="N221" s="4">
-        <v>302180.83149342</v>
+        <v>16680.4662775</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T221" s="4">
         <v>0.01</v>
       </c>
       <c r="U221" s="2">
-        <v>47958</v>
+        <v>50097</v>
       </c>
       <c r="V221" s="4">
-        <v>5.7868399999999998</v>
+        <v>6.0537000000000001</v>
       </c>
       <c r="W221" s="3" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="X221" s="4">
-        <v>3457.8634672899998</v>
+        <v>131.64998019999999</v>
       </c>
       <c r="Y221" s="4">
-        <v>3457.8634670000001</v>
+        <v>131.64998</v>
       </c>
       <c r="Z221" s="6">
-        <v>2.3900000000000001E-4</v>
+        <v>1.2999999999999999E-5</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D222" s="4">
-        <v>3308247.7302259998</v>
+        <v>2970790.5687079998</v>
       </c>
       <c r="E222" s="5">
-        <v>99.95</v>
+        <v>97.083479999999994</v>
       </c>
       <c r="F222" s="4">
-        <v>3340084.9003764102</v>
+        <v>2886342.6779487198</v>
       </c>
       <c r="G222" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H222" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J222" s="5">
-        <v>99.95</v>
+        <v>97.083479999999994</v>
       </c>
       <c r="K222" s="5">
         <v>1</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M222" s="4">
-        <v>3340084.900376</v>
+        <v>2886342.6779479999</v>
       </c>
       <c r="N222" s="4">
-        <v>3340084.9003764102</v>
+        <v>2886342.6779487198</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>712</v>
+        <v>696</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T222" s="4">
         <v>0.01</v>
       </c>
       <c r="U222" s="2">
-        <v>49049</v>
+        <v>52075</v>
       </c>
       <c r="V222" s="4">
-        <v>4.7331000000000003</v>
+        <v>5.3217600000000003</v>
       </c>
       <c r="W222" s="3" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="X222" s="4">
-        <v>33491.294015519998</v>
+        <v>2195.8103356800002</v>
       </c>
       <c r="Y222" s="4">
-        <v>33491.294014999999</v>
+        <v>2195.8103350000001</v>
       </c>
       <c r="Z222" s="6">
-        <v>2.6459999999999999E-3</v>
+        <v>2.2820000000000002E-3</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>717</v>
+        <v>698</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>718</v>
+        <v>699</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D223" s="4">
-        <v>3325063.5989999999</v>
+        <v>3552354.5253039999</v>
       </c>
       <c r="E223" s="5">
-        <v>95.612610000000004</v>
+        <v>98.320440000000005</v>
       </c>
       <c r="F223" s="4">
-        <v>3189775.9604993099</v>
+        <v>3509968.2692318</v>
       </c>
       <c r="G223" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H223" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J223" s="5">
-        <v>95.612610000000004</v>
+        <v>98.320440000000005</v>
       </c>
       <c r="K223" s="5">
         <v>1</v>
       </c>
       <c r="L223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M223" s="4">
-        <v>3189775.9604989998</v>
+        <v>3509968.269231</v>
       </c>
       <c r="N223" s="4">
-        <v>3189775.9604993099</v>
+        <v>3509968.2692318</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>719</v>
+        <v>696</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>717</v>
+        <v>698</v>
       </c>
       <c r="S223" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T223" s="4">
         <v>0.01</v>
       </c>
       <c r="U223" s="2">
-        <v>51241</v>
+        <v>50766</v>
       </c>
       <c r="V223" s="4">
-        <v>7.17</v>
+        <v>5.3058800000000002</v>
       </c>
       <c r="W223" s="3" t="s">
-        <v>720</v>
+        <v>700</v>
       </c>
       <c r="X223" s="4">
-        <v>10595.86933548</v>
+        <v>17277.669592990002</v>
       </c>
       <c r="Y223" s="4">
-        <v>10595.869334999999</v>
+        <v>17277.669591999998</v>
       </c>
       <c r="Z223" s="6">
-        <v>2.5270000000000002E-3</v>
+        <v>2.7750000000000001E-3</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D224" s="4">
-        <v>1861883.8465499999</v>
+        <v>10046759.9823</v>
       </c>
       <c r="E224" s="5">
-        <v>92.501090000000005</v>
+        <v>79.591290000000001</v>
       </c>
       <c r="F224" s="4">
-        <v>1723585.6652091399</v>
+        <v>8043829.1045690896</v>
       </c>
       <c r="G224" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J224" s="5">
-        <v>92.501090000000005</v>
+        <v>79.591290000000001</v>
       </c>
       <c r="K224" s="5">
         <v>1</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M224" s="4">
-        <v>1723585.665209</v>
+        <v>8043829.1045690002</v>
       </c>
       <c r="N224" s="4">
-        <v>1723585.6652091399</v>
+        <v>8043829.1045690896</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>34</v>
+        <v>703</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>723</v>
+        <v>696</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="S224" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T224" s="4">
         <v>0.01</v>
       </c>
       <c r="U224" s="2">
-        <v>50124</v>
+        <v>51952</v>
       </c>
       <c r="V224" s="4">
-        <v>4.2628199999999996</v>
+        <v>5.1558799999999998</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="X224" s="4">
-        <v>1322.8126164600001</v>
+        <v>47483.231452749998</v>
       </c>
       <c r="Y224" s="4">
-        <v>1322.8126159999999</v>
+        <v>47483.231452</v>
       </c>
       <c r="Z224" s="6">
-        <v>1.3649999999999999E-3</v>
+        <v>6.3600000000000002E-3</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>726</v>
+        <v>706</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D225" s="4">
-        <v>627564.71877599997</v>
+        <v>18383.802919999998</v>
       </c>
       <c r="E225" s="5">
-        <v>98.964309999999998</v>
+        <v>99.964699999999993</v>
       </c>
       <c r="F225" s="4">
-        <v>621510.95964615</v>
+        <v>18413.10559883</v>
       </c>
       <c r="G225" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J225" s="5">
-        <v>98.964309999999998</v>
+        <v>99.964699999999993</v>
       </c>
       <c r="K225" s="5">
         <v>1</v>
       </c>
       <c r="L225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M225" s="4">
-        <v>621510.95964599994</v>
+        <v>18413.105597999998</v>
       </c>
       <c r="N225" s="4">
-        <v>621510.95964615</v>
+        <v>18413.10559883</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>727</v>
+        <v>707</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="S225" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T225" s="4">
         <v>0.01</v>
       </c>
       <c r="U225" s="2">
-        <v>50277</v>
+        <v>47958</v>
       </c>
       <c r="V225" s="4">
-        <v>4.2628199999999996</v>
+        <v>5.8408199999999999</v>
       </c>
       <c r="W225" s="3" t="s">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="X225" s="4">
-        <v>445.86590575000002</v>
+        <v>35.79216126</v>
       </c>
       <c r="Y225" s="4">
-        <v>445.865905</v>
+        <v>35.792161</v>
       </c>
       <c r="Z225" s="6">
-        <v>4.9200000000000003E-4</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>730</v>
+        <v>710</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D226" s="4">
-        <v>14600000</v>
+        <v>3351184.68102</v>
       </c>
       <c r="E226" s="5">
-        <v>89.950810000000004</v>
+        <v>99.9499</v>
       </c>
       <c r="F226" s="4">
-        <v>13132818.26</v>
+        <v>3357122.2020552098</v>
       </c>
       <c r="G226" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J226" s="5">
-        <v>89.950810000000004</v>
+        <v>99.9499</v>
       </c>
       <c r="K226" s="5">
         <v>1</v>
       </c>
       <c r="L226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M226" s="4">
-        <v>13132818.26</v>
+        <v>3357122.2020549998</v>
       </c>
       <c r="N226" s="4">
-        <v>13132818.26</v>
+        <v>3357122.2020552098</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>731</v>
+        <v>707</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>729</v>
+        <v>709</v>
       </c>
       <c r="S226" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T226" s="4">
         <v>0.01</v>
       </c>
       <c r="U226" s="2">
-        <v>51178</v>
+        <v>49049</v>
       </c>
       <c r="V226" s="4">
-        <v>2.694</v>
+        <v>4.8129200000000001</v>
       </c>
       <c r="W226" s="3" t="s">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="X226" s="4">
-        <v>0</v>
+        <v>7616.4645603999998</v>
       </c>
       <c r="Y226" s="4">
-        <v>0</v>
+        <v>7616.4645600000003</v>
       </c>
       <c r="Z226" s="6">
-        <v>1.0404E-2</v>
+        <v>2.6540000000000001E-3</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>733</v>
+        <v>712</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>734</v>
+        <v>713</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D227" s="4">
-        <v>2473433.774185</v>
+        <v>3336942.6970000002</v>
       </c>
       <c r="E227" s="5">
-        <v>100.0044</v>
+        <v>95.617140000000006</v>
       </c>
       <c r="F227" s="4">
-        <v>2495283.9603524199</v>
+        <v>3201322.8943713699</v>
       </c>
       <c r="G227" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J227" s="5">
-        <v>100.0044</v>
+        <v>95.617140000000006</v>
       </c>
       <c r="K227" s="5">
         <v>1</v>
       </c>
       <c r="L227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M227" s="4">
-        <v>2495283.9603519998</v>
+        <v>3201322.8943710001</v>
       </c>
       <c r="N227" s="4">
-        <v>2495283.9603524199</v>
+        <v>3201322.8943713699</v>
       </c>
       <c r="O227" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>735</v>
+        <v>714</v>
       </c>
       <c r="Q227" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>733</v>
+        <v>712</v>
       </c>
       <c r="S227" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T227" s="4">
         <v>0.01</v>
       </c>
       <c r="U227" s="2">
-        <v>47808</v>
+        <v>51241</v>
       </c>
       <c r="V227" s="4">
-        <v>4.5860599999999998</v>
+        <v>7.17</v>
       </c>
       <c r="W227" s="3" t="s">
-        <v>736</v>
+        <v>715</v>
       </c>
       <c r="X227" s="4">
-        <v>21741.355081009999</v>
+        <v>10633.724061110001</v>
       </c>
       <c r="Y227" s="4">
-        <v>21741.355081000002</v>
+        <v>10633.724061000001</v>
       </c>
       <c r="Z227" s="6">
-        <v>1.9759999999999999E-3</v>
+        <v>2.5309999999999998E-3</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>737</v>
+        <v>716</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>738</v>
+        <v>717</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D228" s="4">
-        <v>3440978.5464440002</v>
+        <v>1852390.3733999999</v>
       </c>
       <c r="E228" s="5">
-        <v>5.0615199999999998</v>
+        <v>92.642099999999999</v>
       </c>
       <c r="F228" s="4">
-        <v>176507.29999547001</v>
+        <v>1717209.6337188401</v>
       </c>
       <c r="G228" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J228" s="5">
-        <v>5.0615199999999998</v>
+        <v>92.642099999999999</v>
       </c>
       <c r="K228" s="5">
         <v>1</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M228" s="4">
-        <v>176507.29999500001</v>
+        <v>1717209.633718</v>
       </c>
       <c r="N228" s="4">
-        <v>176507.29999547001</v>
+        <v>1717209.6337188401</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>739</v>
+        <v>718</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>737</v>
+        <v>716</v>
       </c>
       <c r="S228" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T228" s="4">
         <v>0.01</v>
       </c>
       <c r="U228" s="2">
-        <v>49759</v>
+        <v>50124</v>
       </c>
       <c r="V228" s="4">
-        <v>4.0828199999999999</v>
+        <v>4.3388799999999996</v>
       </c>
       <c r="W228" s="3" t="s">
-        <v>740</v>
+        <v>719</v>
       </c>
       <c r="X228" s="4">
-        <v>2341.4826714999999</v>
+        <v>1116.2916032400001</v>
       </c>
       <c r="Y228" s="4">
-        <v>2341.4826710000002</v>
+        <v>1116.2916029999999</v>
       </c>
       <c r="Z228" s="6">
-        <v>1.3899999999999999E-4</v>
+        <v>1.3569999999999999E-3</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>741</v>
+        <v>720</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>742</v>
+        <v>721</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D229" s="4">
-        <v>68141.126399999994</v>
+        <v>624350.31092299998</v>
       </c>
       <c r="E229" s="5">
-        <v>94.457350000000005</v>
+        <v>98.529839999999993</v>
       </c>
       <c r="F229" s="4">
-        <v>64364.302257590003</v>
+        <v>615547.60976377001</v>
       </c>
       <c r="G229" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H229" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J229" s="5">
-        <v>94.457350000000005</v>
+        <v>98.529839999999993</v>
       </c>
       <c r="K229" s="5">
         <v>1</v>
       </c>
       <c r="L229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M229" s="4">
-        <v>64364.302257000003</v>
+        <v>615547.60976300004</v>
       </c>
       <c r="N229" s="4">
-        <v>64364.302257590003</v>
+        <v>615547.60976377001</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>743</v>
+        <v>722</v>
       </c>
       <c r="Q229" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>741</v>
+        <v>720</v>
       </c>
       <c r="S229" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T229" s="4">
         <v>0.01</v>
       </c>
       <c r="U229" s="2">
-        <v>49001</v>
+        <v>50277</v>
       </c>
       <c r="V229" s="4">
-        <v>4.0162599999999999</v>
+        <v>4.3388799999999996</v>
       </c>
       <c r="W229" s="3" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="X229" s="4">
-        <v>0</v>
+        <v>376.24737181</v>
       </c>
       <c r="Y229" s="4">
-        <v>0</v>
+        <v>376.24737099999999</v>
       </c>
       <c r="Z229" s="6">
-        <v>5.0000000000000002E-5</v>
+        <v>4.86E-4</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
-        <v>745</v>
+        <v>724</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D230" s="4">
-        <v>866325.84510000004</v>
+        <v>14600000</v>
       </c>
       <c r="E230" s="5">
-        <v>95.685640000000006</v>
+        <v>89.613010000000003</v>
       </c>
       <c r="F230" s="4">
-        <v>829709.31553336</v>
+        <v>13083499.460000001</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J230" s="5">
-        <v>95.685640000000006</v>
+        <v>89.613010000000003</v>
       </c>
       <c r="K230" s="5">
         <v>1</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M230" s="4">
-        <v>829709.31553300004</v>
+        <v>13083499.460000001</v>
       </c>
       <c r="N230" s="4">
-        <v>829709.31553336</v>
+        <v>13083499.460000001</v>
       </c>
       <c r="O230" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>745</v>
+        <v>724</v>
       </c>
       <c r="S230" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T230" s="4">
         <v>0.01</v>
       </c>
       <c r="U230" s="2">
-        <v>58039</v>
+        <v>51178</v>
       </c>
       <c r="V230" s="4">
-        <v>6.7628199999999996</v>
+        <v>2.694</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>748</v>
+        <v>727</v>
       </c>
       <c r="X230" s="4">
-        <v>759.88616402000002</v>
+        <v>0</v>
       </c>
       <c r="Y230" s="4">
-        <v>759.88616400000001</v>
+        <v>0</v>
       </c>
       <c r="Z230" s="6">
-        <v>6.5700000000000003E-4</v>
+        <v>1.0345E-2</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D231" s="4">
-        <v>1599250.259539</v>
+        <v>1778290.053057</v>
       </c>
       <c r="E231" s="5">
-        <v>38.353459999999998</v>
+        <v>100.0112</v>
       </c>
       <c r="F231" s="4">
-        <v>613367.80859201006</v>
+        <v>1780566.33990259</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J231" s="5">
-        <v>38.353459999999998</v>
+        <v>100.0112</v>
       </c>
       <c r="K231" s="5">
         <v>1</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M231" s="4">
-        <v>613367.80859200004</v>
+        <v>1780566.339902</v>
       </c>
       <c r="N231" s="4">
-        <v>613367.80859201006</v>
+        <v>1780566.33990259</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>751</v>
+        <v>34</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>752</v>
+        <v>730</v>
       </c>
       <c r="Q231" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="S231" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T231" s="4">
         <v>0.01</v>
       </c>
       <c r="U231" s="2">
-        <v>49730</v>
+        <v>47808</v>
       </c>
       <c r="V231" s="4">
-        <v>6.5</v>
+        <v>4.6721700000000004</v>
       </c>
       <c r="W231" s="3" t="s">
-        <v>753</v>
+        <v>731</v>
       </c>
       <c r="X231" s="4">
-        <v>0</v>
+        <v>2077.1183593000001</v>
       </c>
       <c r="Y231" s="4">
-        <v>0</v>
+        <v>2077.1183590000001</v>
       </c>
       <c r="Z231" s="6">
-        <v>4.8500000000000003E-4</v>
+        <v>1.407E-3</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>754</v>
+        <v>732</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>755</v>
+        <v>733</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D232" s="4">
-        <v>3641584.548</v>
+        <v>3439565.6036879998</v>
       </c>
       <c r="E232" s="5">
-        <v>100.1797</v>
+        <v>4.9917199999999999</v>
       </c>
       <c r="F232" s="4">
-        <v>3692881.9806116698</v>
+        <v>173680.25367989999</v>
       </c>
       <c r="G232" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J232" s="5">
-        <v>100.1797</v>
+        <v>4.9917199999999999</v>
       </c>
       <c r="K232" s="5">
         <v>1</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M232" s="4">
-        <v>3692881.9806110002</v>
+        <v>173680.25367899999</v>
       </c>
       <c r="N232" s="4">
-        <v>3692881.9806116698</v>
+        <v>173680.25367989999</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>756</v>
+        <v>734</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>754</v>
+        <v>732</v>
       </c>
       <c r="S232" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T232" s="4">
         <v>0.01</v>
       </c>
       <c r="U232" s="2">
-        <v>47768</v>
+        <v>49759</v>
       </c>
       <c r="V232" s="4">
-        <v>5.6003100000000003</v>
+        <v>4.1588799999999999</v>
       </c>
       <c r="W232" s="3" t="s">
-        <v>757</v>
+        <v>735</v>
       </c>
       <c r="X232" s="4">
-        <v>44753.505178910003</v>
+        <v>1986.7695274800001</v>
       </c>
       <c r="Y232" s="4">
-        <v>44753.505177999999</v>
+        <v>1986.7695269999999</v>
       </c>
       <c r="Z232" s="6">
-        <v>2.9250000000000001E-3</v>
+        <v>1.37E-4</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>759</v>
+        <v>737</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D233" s="4">
-        <v>4047920.110014</v>
+        <v>66533.425600000002</v>
       </c>
       <c r="E233" s="5">
-        <v>99.976100000000002</v>
+        <v>94.481589999999997</v>
       </c>
       <c r="F233" s="4">
-        <v>4086849.1938406802</v>
+        <v>62861.838388349999</v>
       </c>
       <c r="G233" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J233" s="5">
-        <v>99.976100000000002</v>
+        <v>94.481589999999997</v>
       </c>
       <c r="K233" s="5">
         <v>1</v>
       </c>
       <c r="L233" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M233" s="4">
-        <v>4086849.1938399998</v>
+        <v>62861.838387999996</v>
       </c>
       <c r="N233" s="4">
-        <v>4086849.1938406802</v>
+        <v>62861.838388349999</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>760</v>
+        <v>738</v>
       </c>
       <c r="Q233" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>758</v>
+        <v>736</v>
       </c>
       <c r="S233" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T233" s="4">
         <v>0.01</v>
       </c>
       <c r="U233" s="2">
-        <v>48683</v>
+        <v>49001</v>
       </c>
       <c r="V233" s="4">
-        <v>4.5489499999999996</v>
+        <v>4.0888799999999996</v>
       </c>
       <c r="W233" s="3" t="s">
-        <v>761</v>
+        <v>739</v>
       </c>
       <c r="X233" s="4">
-        <v>39896.536732970002</v>
+        <v>0</v>
       </c>
       <c r="Y233" s="4">
-        <v>39896.536732</v>
+        <v>0</v>
       </c>
       <c r="Z233" s="6">
-        <v>3.2369999999999999E-3</v>
+        <v>4.8999999999999998E-5</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>762</v>
+        <v>740</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>763</v>
+        <v>741</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D234" s="4">
-        <v>4000000</v>
+        <v>859333.15919999999</v>
       </c>
       <c r="E234" s="5">
-        <v>99.811660000000003</v>
+        <v>95.295630000000003</v>
       </c>
       <c r="F234" s="4">
-        <v>3992466.4</v>
+        <v>819544.15294424002</v>
       </c>
       <c r="G234" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J234" s="5">
-        <v>99.811660000000003</v>
+        <v>95.295630000000003</v>
       </c>
       <c r="K234" s="5">
         <v>1</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M234" s="4">
-        <v>3992466.4</v>
+        <v>819544.15294399997</v>
       </c>
       <c r="N234" s="4">
-        <v>3992466.4</v>
+        <v>819544.15294424002</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>764</v>
+        <v>34</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>765</v>
+        <v>742</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>762</v>
+        <v>740</v>
       </c>
       <c r="S234" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T234" s="4">
         <v>0.01</v>
       </c>
       <c r="U234" s="2">
-        <v>52366</v>
+        <v>58039</v>
       </c>
       <c r="V234" s="4">
-        <v>5.1532439999999999</v>
+        <v>6.8388799999999996</v>
       </c>
       <c r="W234" s="3" t="s">
-        <v>766</v>
+        <v>743</v>
       </c>
       <c r="X234" s="4">
-        <v>0</v>
+        <v>637.20508569000003</v>
       </c>
       <c r="Y234" s="4">
-        <v>0</v>
+        <v>637.20508500000005</v>
       </c>
       <c r="Z234" s="6">
-        <v>3.163E-3</v>
+        <v>6.4800000000000003E-4</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>768</v>
+        <v>745</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D235" s="4">
-        <v>2754000</v>
+        <v>1598723.6679159999</v>
       </c>
       <c r="E235" s="5">
-        <v>99.9375</v>
+        <v>37.509630000000001</v>
       </c>
       <c r="F235" s="4">
-        <v>2758246.2273599999</v>
+        <v>599675.33255764004</v>
       </c>
       <c r="G235" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H235" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J235" s="5">
-        <v>99.9375</v>
+        <v>37.509630000000001</v>
       </c>
       <c r="K235" s="5">
         <v>1</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M235" s="4">
-        <v>2758246.2273599999</v>
+        <v>599675.33255699999</v>
       </c>
       <c r="N235" s="4">
-        <v>2758246.2273599999</v>
+        <v>599675.33255764004</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>34</v>
+        <v>746</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>769</v>
+        <v>747</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="S235" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T235" s="4">
         <v>0.01</v>
       </c>
       <c r="U235" s="2">
-        <v>52277</v>
+        <v>49730</v>
       </c>
       <c r="V235" s="4">
-        <v>4.8831199999999999</v>
+        <v>6.5</v>
       </c>
       <c r="W235" s="3" t="s">
-        <v>770</v>
+        <v>748</v>
       </c>
       <c r="X235" s="4">
-        <v>5967.4773599999999</v>
+        <v>0</v>
       </c>
       <c r="Y235" s="4">
-        <v>5967.4773599999999</v>
+        <v>0</v>
       </c>
       <c r="Z235" s="6">
-        <v>2.1849999999999999E-3</v>
+        <v>4.7399999999999997E-4</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>771</v>
+        <v>749</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>772</v>
+        <v>750</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D236" s="4">
-        <v>7625000</v>
+        <v>2734379.2880000002</v>
       </c>
       <c r="E236" s="5">
-        <v>10.875</v>
+        <v>100.2851</v>
       </c>
       <c r="F236" s="4">
-        <v>833118.05003471998</v>
+        <v>2750392.6296265698</v>
       </c>
       <c r="G236" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J236" s="5">
-        <v>10.875</v>
+        <v>100.2851</v>
       </c>
       <c r="K236" s="5">
         <v>1</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M236" s="4">
-        <v>833118.05003399996</v>
+        <v>2750392.6296259998</v>
       </c>
       <c r="N236" s="4">
-        <v>833118.05003471998</v>
+        <v>2750392.6296265698</v>
       </c>
       <c r="O236" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>773</v>
+        <v>751</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>771</v>
+        <v>749</v>
       </c>
       <c r="S236" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
-        <v>50489</v>
+        <v>47768</v>
       </c>
       <c r="V236" s="4">
-        <v>5.33467</v>
+        <v>5.6942500000000003</v>
       </c>
       <c r="W236" s="3" t="s">
-        <v>774</v>
+        <v>752</v>
       </c>
       <c r="X236" s="4">
-        <v>3899.30003472</v>
+        <v>8217.6262764799994</v>
       </c>
       <c r="Y236" s="4">
-        <v>3899.3000339999999</v>
+        <v>8217.6262760000009</v>
       </c>
       <c r="Z236" s="6">
-        <v>6.6E-4</v>
+        <v>2.1740000000000002E-3</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>775</v>
+        <v>753</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>776</v>
+        <v>754</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D237" s="4">
-        <v>2039607.6863249999</v>
+        <v>3510526.2940469999</v>
       </c>
       <c r="E237" s="5">
-        <v>98.443070000000006</v>
+        <v>99.973600000000005</v>
       </c>
       <c r="F237" s="4">
-        <v>2009230.1161781801</v>
+        <v>3517584.1193980202</v>
       </c>
       <c r="G237" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J237" s="5">
-        <v>98.443070000000006</v>
+        <v>99.973600000000005</v>
       </c>
       <c r="K237" s="5">
         <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M237" s="4">
-        <v>2009230.1161780001</v>
+        <v>3517584.1193980002</v>
       </c>
       <c r="N237" s="4">
-        <v>2009230.1161781801</v>
+        <v>3517584.1193980202</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>777</v>
+        <v>34</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>775</v>
+        <v>753</v>
       </c>
       <c r="S237" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T237" s="4">
         <v>0.01</v>
       </c>
       <c r="U237" s="2">
-        <v>48604</v>
+        <v>48683</v>
       </c>
       <c r="V237" s="4">
-        <v>4.0528199999999996</v>
+        <v>4.6205499999999997</v>
       </c>
       <c r="W237" s="3" t="s">
-        <v>779</v>
+        <v>756</v>
       </c>
       <c r="X237" s="4">
-        <v>1377.6938038799999</v>
+        <v>7984.6042926500004</v>
       </c>
       <c r="Y237" s="4">
-        <v>1377.6938029999999</v>
+        <v>7984.604292</v>
       </c>
       <c r="Z237" s="6">
-        <v>1.591E-3</v>
+        <v>2.7810000000000001E-3</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D238" s="4">
-        <v>516752.62086199998</v>
+        <v>4000000</v>
       </c>
       <c r="E238" s="5">
-        <v>99.452619999999996</v>
+        <v>99.023709999999994</v>
       </c>
       <c r="F238" s="4">
-        <v>514279.96129319002</v>
+        <v>3978125.86666667</v>
       </c>
       <c r="G238" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J238" s="5">
-        <v>99.452619999999996</v>
+        <v>99.023709999999994</v>
       </c>
       <c r="K238" s="5">
         <v>1</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M238" s="4">
-        <v>514279.96129299997</v>
+        <v>3978125.8666659999</v>
       </c>
       <c r="N238" s="4">
-        <v>514279.96129319002</v>
+        <v>3978125.86666667</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>782</v>
+        <v>759</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>778</v>
+        <v>760</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T238" s="4">
         <v>0.01</v>
       </c>
       <c r="U238" s="2">
-        <v>48755</v>
+        <v>52366</v>
       </c>
       <c r="V238" s="4">
-        <v>4.1328199999999997</v>
+        <v>4.9870099999999997</v>
       </c>
       <c r="W238" s="3" t="s">
-        <v>783</v>
+        <v>761</v>
       </c>
       <c r="X238" s="4">
-        <v>355.94092776000002</v>
+        <v>17177.46666667</v>
       </c>
       <c r="Y238" s="4">
-        <v>355.94092699999999</v>
+        <v>17177.466666</v>
       </c>
       <c r="Z238" s="6">
-        <v>4.0700000000000003E-4</v>
+        <v>3.1449999999999998E-3</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>784</v>
+        <v>762</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D239" s="4">
-        <v>2028900.1727</v>
+        <v>2893000</v>
       </c>
       <c r="E239" s="5">
-        <v>99.194050000000004</v>
+        <v>99.999979999999994</v>
       </c>
       <c r="F239" s="4">
-        <v>2013939.0019595099</v>
+        <v>2899729.5270380601</v>
       </c>
       <c r="G239" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H239" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J239" s="5">
-        <v>99.194050000000004</v>
+        <v>99.999979999999994</v>
       </c>
       <c r="K239" s="5">
         <v>1</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M239" s="4">
-        <v>2013939.001959</v>
+        <v>2899729.5270380001</v>
       </c>
       <c r="N239" s="4">
-        <v>2013939.0019595099</v>
+        <v>2899729.5270380601</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>786</v>
+        <v>34</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>784</v>
+        <v>762</v>
       </c>
       <c r="S239" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T239" s="4">
         <v>0.01</v>
       </c>
       <c r="U239" s="2">
-        <v>48663</v>
+        <v>52277</v>
       </c>
       <c r="V239" s="4">
-        <v>4.1128200000000001</v>
+        <v>4.9551600000000002</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>787</v>
+        <v>765</v>
       </c>
       <c r="X239" s="4">
-        <v>1390.7502013799999</v>
+        <v>6730.1056380600003</v>
       </c>
       <c r="Y239" s="4">
-        <v>1390.7502010000001</v>
+        <v>6730.105638</v>
       </c>
       <c r="Z239" s="6">
-        <v>1.5950000000000001E-3</v>
+        <v>2.2920000000000002E-3</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>788</v>
+        <v>766</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>789</v>
+        <v>767</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D240" s="4">
-        <v>353540.80108800001</v>
+        <v>7625000</v>
       </c>
       <c r="E240" s="5">
-        <v>99.783600000000007</v>
+        <v>10.875</v>
       </c>
       <c r="F240" s="4">
-        <v>353015.72346869</v>
+        <v>834119.05579860997</v>
       </c>
       <c r="G240" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J240" s="5">
-        <v>99.783600000000007</v>
+        <v>10.875</v>
       </c>
       <c r="K240" s="5">
         <v>1</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M240" s="4">
-        <v>353015.72346800001</v>
+        <v>834119.05579799996</v>
       </c>
       <c r="N240" s="4">
-        <v>353015.72346869</v>
+        <v>834119.05579860997</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>790</v>
+        <v>34</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>788</v>
+        <v>766</v>
       </c>
       <c r="S240" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T240" s="4">
         <v>0.01</v>
       </c>
       <c r="U240" s="2">
-        <v>48359</v>
+        <v>50489</v>
       </c>
       <c r="V240" s="4">
-        <v>4.0728200000000001</v>
+        <v>5.33467</v>
       </c>
       <c r="W240" s="3" t="s">
-        <v>791</v>
+        <v>769</v>
       </c>
       <c r="X240" s="4">
-        <v>239.98467425000001</v>
+        <v>4900.3057986100002</v>
       </c>
       <c r="Y240" s="4">
-        <v>239.98467400000001</v>
+        <v>4900.3057980000003</v>
       </c>
       <c r="Z240" s="6">
-        <v>2.7900000000000001E-4</v>
+        <v>6.5899999999999997E-4</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>793</v>
+        <v>771</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D241" s="4">
-        <v>5440000</v>
+        <v>1949034.6348550001</v>
       </c>
       <c r="E241" s="5">
-        <v>56.546010000000003</v>
+        <v>98.493110000000001</v>
       </c>
       <c r="F241" s="4">
-        <v>3079822.8341333298</v>
+        <v>1920782.5115851599</v>
       </c>
       <c r="G241" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H241" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J241" s="5">
-        <v>56.546010000000003</v>
+        <v>98.493110000000001</v>
       </c>
       <c r="K241" s="5">
         <v>1</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M241" s="4">
-        <v>3079822.8341330001</v>
+        <v>1920782.511585</v>
       </c>
       <c r="N241" s="4">
-        <v>3079822.8341333298</v>
+        <v>1920782.5115851599</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>794</v>
+        <v>772</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>792</v>
+        <v>770</v>
       </c>
       <c r="S241" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T241" s="4">
         <v>0.01</v>
       </c>
       <c r="U241" s="2">
-        <v>48359</v>
+        <v>48604</v>
       </c>
       <c r="V241" s="4">
-        <v>4.1028200000000004</v>
+        <v>4.1288799999999997</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>795</v>
+        <v>774</v>
       </c>
       <c r="X241" s="4">
-        <v>3719.89013333</v>
+        <v>1117.68473933</v>
       </c>
       <c r="Y241" s="4">
-        <v>3719.8901329999999</v>
+        <v>1117.684739</v>
       </c>
       <c r="Z241" s="6">
-        <v>2.4399999999999999E-3</v>
+        <v>1.518E-3</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>796</v>
+        <v>775</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>797</v>
+        <v>776</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D242" s="4">
-        <v>5075637.9919560002</v>
+        <v>478585.92681199999</v>
       </c>
       <c r="E242" s="5">
-        <v>99.112409999999997</v>
+        <v>99.376490000000004</v>
       </c>
       <c r="F242" s="4">
-        <v>5034028.2669925997</v>
+        <v>475881.66107918997</v>
       </c>
       <c r="G242" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J242" s="5">
-        <v>99.112409999999997</v>
+        <v>99.376490000000004</v>
       </c>
       <c r="K242" s="5">
         <v>1</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M242" s="4">
-        <v>5034028.2669919999</v>
+        <v>475881.66107899998</v>
       </c>
       <c r="N242" s="4">
-        <v>5034028.2669925997</v>
+        <v>475881.66107918997</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>798</v>
+        <v>777</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>796</v>
+        <v>775</v>
       </c>
       <c r="S242" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>48877</v>
+        <v>48755</v>
       </c>
       <c r="V242" s="4">
-        <v>4.0678200000000002</v>
+        <v>4.2088799999999997</v>
       </c>
       <c r="W242" s="3" t="s">
-        <v>799</v>
+        <v>778</v>
       </c>
       <c r="X242" s="4">
-        <v>3441.1302894099999</v>
+        <v>279.76537995000001</v>
       </c>
       <c r="Y242" s="4">
-        <v>3441.1302890000002</v>
+        <v>279.765379</v>
       </c>
       <c r="Z242" s="6">
-        <v>3.9880000000000002E-3</v>
+        <v>3.7599999999999998E-4</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>800</v>
+        <v>779</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D243" s="4">
-        <v>24944.444445000001</v>
+        <v>1887845.27165</v>
       </c>
       <c r="E243" s="5">
-        <v>76</v>
+        <v>99.088750000000005</v>
       </c>
       <c r="F243" s="4">
-        <v>18957.777778200001</v>
+        <v>1871740.6090150799</v>
       </c>
       <c r="G243" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>76</v>
+        <v>99.088750000000005</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>18957.777778</v>
+        <v>1871740.6090150001</v>
       </c>
       <c r="N243" s="4">
-        <v>18957.777778200001</v>
+        <v>1871740.6090150799</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>800</v>
+        <v>779</v>
       </c>
       <c r="S243" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>50489</v>
+        <v>48663</v>
       </c>
       <c r="V243" s="4">
-        <v>7.2949999999999999</v>
+        <v>4.1888800000000002</v>
       </c>
       <c r="W243" s="3" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="X243" s="4">
-        <v>0</v>
+        <v>1098.3274029900001</v>
       </c>
       <c r="Y243" s="4">
-        <v>0</v>
+        <v>1098.3274019999999</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.5E-5</v>
+        <v>1.48E-3</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>804</v>
+        <v>783</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>805</v>
+        <v>784</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D244" s="4">
-        <v>75000</v>
+        <v>273598.12988999998</v>
       </c>
       <c r="E244" s="5">
-        <v>76</v>
+        <v>99.825580000000002</v>
       </c>
       <c r="F244" s="4">
-        <v>57075.697916669997</v>
+        <v>273278.57639423001</v>
       </c>
       <c r="G244" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>76</v>
+        <v>99.825580000000002</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>57075.697915999997</v>
+        <v>273278.57639399997</v>
       </c>
       <c r="N244" s="4">
-        <v>57075.697916669997</v>
+        <v>273278.57639423001</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>806</v>
+        <v>785</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>804</v>
+        <v>783</v>
       </c>
       <c r="S244" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>50489</v>
+        <v>48359</v>
       </c>
       <c r="V244" s="4">
-        <v>7.29</v>
+        <v>4.1488800000000001</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="X244" s="4">
-        <v>75.697916669999998</v>
+        <v>157.65636237999999</v>
       </c>
       <c r="Y244" s="4">
-        <v>75.697916000000006</v>
+        <v>157.656362</v>
       </c>
       <c r="Z244" s="6">
-        <v>4.5000000000000003E-5</v>
+        <v>2.1599999999999999E-4</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>809</v>
+        <v>788</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D245" s="4">
-        <v>8758010.6523000002</v>
+        <v>5440000</v>
       </c>
       <c r="E245" s="5">
-        <v>10.875</v>
+        <v>56.689329999999998</v>
       </c>
       <c r="F245" s="4">
-        <v>959188.65366701002</v>
+        <v>3087056.9279999998</v>
       </c>
       <c r="G245" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H245" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J245" s="5">
-        <v>10.875</v>
+        <v>56.689329999999998</v>
       </c>
       <c r="K245" s="5">
         <v>1</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M245" s="4">
-        <v>959188.65366700001</v>
+        <v>3087056.9279999998</v>
       </c>
       <c r="N245" s="4">
-        <v>959188.65366701002</v>
+        <v>3087056.9279999998</v>
       </c>
       <c r="O245" s="3" t="s">
-        <v>34</v>
+        <v>789</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>810</v>
+        <v>773</v>
       </c>
       <c r="Q245" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="S245" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>50495</v>
+        <v>48359</v>
       </c>
       <c r="V245" s="4">
-        <v>5.2919999999999998</v>
+        <v>4.1788800000000004</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>811</v>
+        <v>790</v>
       </c>
       <c r="X245" s="4">
-        <v>6754.9952293799997</v>
+        <v>3157.3760000000002</v>
       </c>
       <c r="Y245" s="4">
-        <v>6754.9952290000001</v>
+        <v>3157.3760000000002</v>
       </c>
       <c r="Z245" s="6">
-        <v>7.5900000000000002E-4</v>
+        <v>2.441E-3</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>812</v>
+        <v>791</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D246" s="4">
-        <v>4579038.6909600003</v>
+        <v>4783975.0111509999</v>
       </c>
       <c r="E246" s="5">
-        <v>97.198300000000003</v>
+        <v>99.019509999999997</v>
       </c>
       <c r="F246" s="4">
-        <v>4460434.97469714</v>
+        <v>4739821.9782265602</v>
       </c>
       <c r="G246" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J246" s="5">
-        <v>97.198300000000003</v>
+        <v>99.019509999999997</v>
       </c>
       <c r="K246" s="5">
         <v>1</v>
       </c>
       <c r="L246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M246" s="4">
-        <v>4460434.9746970003</v>
+        <v>4739821.9782260004</v>
       </c>
       <c r="N246" s="4">
-        <v>4460434.97469714</v>
+        <v>4739821.9782265602</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>34</v>
+        <v>793</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>814</v>
+        <v>773</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>812</v>
+        <v>791</v>
       </c>
       <c r="S246" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>58546</v>
+        <v>48877</v>
       </c>
       <c r="V246" s="4">
-        <v>4.76</v>
+        <v>4.1438800000000002</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="X246" s="4">
-        <v>9687.21074176</v>
+        <v>2753.3636623900002</v>
       </c>
       <c r="Y246" s="4">
-        <v>9687.2107410000008</v>
+        <v>2753.3636620000002</v>
       </c>
       <c r="Z246" s="6">
-        <v>3.5330000000000001E-3</v>
+        <v>3.7469999999999999E-3</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>817</v>
+        <v>796</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D247" s="4">
-        <v>3318399.7530089999</v>
+        <v>24944.444449999999</v>
       </c>
       <c r="E247" s="5">
-        <v>91.352090000000004</v>
+        <v>76</v>
       </c>
       <c r="F247" s="4">
-        <v>3034716.43179488</v>
+        <v>18965.294540890001</v>
       </c>
       <c r="G247" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J247" s="5">
-        <v>91.352090000000004</v>
+        <v>76</v>
       </c>
       <c r="K247" s="5">
         <v>1</v>
       </c>
       <c r="L247" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M247" s="4">
-        <v>3034716.4317939999</v>
+        <v>18965.294539999999</v>
       </c>
       <c r="N247" s="4">
-        <v>3034716.43179488</v>
+        <v>18965.294540890001</v>
       </c>
       <c r="O247" s="3" t="s">
-        <v>34</v>
+        <v>797</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>814</v>
+        <v>773</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="S247" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T247" s="4">
         <v>0.01</v>
       </c>
       <c r="U247" s="2">
-        <v>62289</v>
+        <v>50489</v>
       </c>
       <c r="V247" s="4">
-        <v>2.23</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W247" s="3" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="X247" s="4">
-        <v>3288.9028663200002</v>
+        <v>7.5167588900000002</v>
       </c>
       <c r="Y247" s="4">
-        <v>3288.9028659999999</v>
+        <v>7.5167580000000003</v>
       </c>
       <c r="Z247" s="6">
-        <v>2.4039999999999999E-3</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D248" s="4">
-        <v>776177.887598</v>
+        <v>75000</v>
       </c>
       <c r="E248" s="5">
-        <v>101.60290999999999</v>
+        <v>76</v>
       </c>
       <c r="F248" s="4">
-        <v>790854.71289237996</v>
+        <v>57076.447916669997</v>
       </c>
       <c r="G248" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J248" s="5">
-        <v>101.60290999999999</v>
+        <v>76</v>
       </c>
       <c r="K248" s="5">
         <v>1</v>
       </c>
       <c r="L248" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M248" s="4">
-        <v>790854.71289199998</v>
+        <v>57076.447915999997</v>
       </c>
       <c r="N248" s="4">
-        <v>790854.71289237996</v>
+        <v>57076.447916669997</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>34</v>
+        <v>801</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>814</v>
+        <v>773</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="S248" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>62898</v>
+        <v>50489</v>
       </c>
       <c r="V248" s="4">
-        <v>6.48</v>
+        <v>7.29</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>821</v>
+        <v>802</v>
       </c>
       <c r="X248" s="4">
-        <v>2235.3923162800002</v>
+        <v>76.447916669999998</v>
       </c>
       <c r="Y248" s="4">
-        <v>2235.3923159999999</v>
+        <v>76.447916000000006</v>
       </c>
       <c r="Z248" s="6">
-        <v>6.2600000000000004E-4</v>
+        <v>4.5000000000000003E-5</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>823</v>
+        <v>804</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D249" s="4">
-        <v>1065729.868674</v>
+        <v>8758010.6523000002</v>
       </c>
       <c r="E249" s="5">
-        <v>100.50637999999999</v>
+        <v>10.875</v>
       </c>
       <c r="F249" s="4">
-        <v>1073657.1937291401</v>
+        <v>960294.59578992997</v>
       </c>
       <c r="G249" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J249" s="5">
-        <v>100.50637999999999</v>
+        <v>10.875</v>
       </c>
       <c r="K249" s="5">
         <v>1</v>
       </c>
       <c r="L249" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M249" s="4">
-        <v>1073657.1937289999</v>
+        <v>960294.59578900004</v>
       </c>
       <c r="N249" s="4">
-        <v>1073657.1937291401</v>
+        <v>960294.59578992997</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="S249" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>62898</v>
+        <v>50495</v>
       </c>
       <c r="V249" s="4">
-        <v>5.2930099999999998</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W249" s="3" t="s">
-        <v>824</v>
+        <v>806</v>
       </c>
       <c r="X249" s="4">
-        <v>2530.6821461499999</v>
+        <v>7860.9373523100003</v>
       </c>
       <c r="Y249" s="4">
-        <v>2530.6821460000001</v>
+        <v>7860.9373519999999</v>
       </c>
       <c r="Z249" s="6">
-        <v>8.4999999999999995E-4</v>
+        <v>7.5900000000000002E-4</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>826</v>
+        <v>808</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D250" s="4">
-        <v>2436702.4909999999</v>
+        <v>4517402.3797599999</v>
       </c>
       <c r="E250" s="5">
-        <v>99.627009999999999</v>
+        <v>97.204359999999994</v>
       </c>
       <c r="F250" s="4">
-        <v>2430320.7123502698</v>
+        <v>4401266.1885529803</v>
       </c>
       <c r="G250" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>99.627009999999999</v>
+        <v>97.204359999999994</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>2430320.7123500002</v>
+        <v>4401266.1885519996</v>
       </c>
       <c r="N250" s="4">
-        <v>2430320.7123502698</v>
+        <v>4401266.1885529803</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>825</v>
+        <v>807</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>59281</v>
+        <v>58546</v>
       </c>
       <c r="V250" s="4">
-        <v>4.4435099999999998</v>
+        <v>4.76</v>
       </c>
       <c r="W250" s="3" t="s">
-        <v>828</v>
+        <v>810</v>
       </c>
       <c r="X250" s="4">
-        <v>2706.8779714500001</v>
+        <v>10154.1166825</v>
       </c>
       <c r="Y250" s="4">
-        <v>2706.8779709999999</v>
+        <v>10154.116682</v>
       </c>
       <c r="Z250" s="6">
-        <v>1.9250000000000001E-3</v>
+        <v>3.48E-3</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>830</v>
+        <v>812</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D251" s="4">
-        <v>1608075.5544420001</v>
+        <v>3269019.1256579999</v>
       </c>
       <c r="E251" s="5">
-        <v>95.237629999999996</v>
+        <v>90.806439999999995</v>
       </c>
       <c r="F251" s="4">
-        <v>1532161.2913903201</v>
+        <v>2971719.8521070299</v>
       </c>
       <c r="G251" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>95.237629999999996</v>
+        <v>90.806439999999995</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>1532161.2913899999</v>
+        <v>2971719.8521070001</v>
       </c>
       <c r="N251" s="4">
-        <v>1532161.2913903201</v>
+        <v>2971719.8521070299</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>827</v>
+        <v>809</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>829</v>
+        <v>811</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>59281</v>
+        <v>62289</v>
       </c>
       <c r="V251" s="4">
-        <v>1.36</v>
+        <v>2.23</v>
       </c>
       <c r="W251" s="3" t="s">
-        <v>831</v>
+        <v>813</v>
       </c>
       <c r="X251" s="4">
-        <v>668.24473039999998</v>
+        <v>3239.96117787</v>
       </c>
       <c r="Y251" s="4">
-        <v>668.24473</v>
+        <v>3239.9611770000001</v>
       </c>
       <c r="Z251" s="6">
-        <v>1.2130000000000001E-3</v>
+        <v>2.349E-3</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>833</v>
+        <v>815</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D252" s="4">
-        <v>606764.80715400004</v>
+        <v>753480.08062400005</v>
       </c>
       <c r="E252" s="5">
-        <v>99.578869999999995</v>
+        <v>101.41034999999999</v>
       </c>
       <c r="F252" s="4">
-        <v>604688.66226160002</v>
+        <v>766276.80957328004</v>
       </c>
       <c r="G252" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J252" s="5">
-        <v>99.578869999999995</v>
+        <v>101.41034999999999</v>
       </c>
       <c r="K252" s="5">
         <v>1</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M252" s="4">
-        <v>604688.66226100002</v>
+        <v>766276.80957299995</v>
       </c>
       <c r="N252" s="4">
-        <v>604688.66226160002</v>
+        <v>766276.80957328004</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>834</v>
+        <v>809</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>832</v>
+        <v>814</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>48877</v>
+        <v>62898</v>
       </c>
       <c r="V252" s="4">
-        <v>4.7378200000000001</v>
+        <v>6.48</v>
       </c>
       <c r="W252" s="3" t="s">
-        <v>835</v>
+        <v>816</v>
       </c>
       <c r="X252" s="4">
-        <v>479.12373976999999</v>
+        <v>2170.0226321999999</v>
       </c>
       <c r="Y252" s="4">
-        <v>479.123739</v>
+        <v>2170.0226320000002</v>
       </c>
       <c r="Z252" s="6">
-        <v>4.7899999999999999E-4</v>
+        <v>6.0499999999999996E-4</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>836</v>
+        <v>817</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>837</v>
+        <v>818</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D253" s="4">
-        <v>7663742.0825460004</v>
+        <v>1034564.682654</v>
       </c>
       <c r="E253" s="5">
-        <v>1.8832599999999999</v>
+        <v>100.49733000000001</v>
       </c>
       <c r="F253" s="4">
-        <v>149568.68152561999</v>
+        <v>1042311.57283083</v>
       </c>
       <c r="G253" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>1.8832599999999999</v>
+        <v>100.49733000000001</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>149568.68152499999</v>
+        <v>1042311.57283</v>
       </c>
       <c r="N253" s="4">
-        <v>149568.68152561999</v>
+        <v>1042311.57283083</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>834</v>
+        <v>809</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>836</v>
+        <v>817</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>53107</v>
+        <v>62898</v>
       </c>
       <c r="V253" s="4">
-        <v>4.1028200000000004</v>
+        <v>5.3253899999999996</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>838</v>
+        <v>819</v>
       </c>
       <c r="X253" s="4">
-        <v>5240.4923818500001</v>
+        <v>2601.6896405900002</v>
       </c>
       <c r="Y253" s="4">
-        <v>5240.492381</v>
+        <v>2601.6896400000001</v>
       </c>
       <c r="Z253" s="6">
-        <v>1.18E-4</v>
+        <v>8.2399999999999997E-4</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>840</v>
+        <v>821</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D254" s="4">
-        <v>13435249.996373</v>
+        <v>2349668.90032</v>
       </c>
       <c r="E254" s="5">
-        <v>1.88517</v>
+        <v>99.635419999999996</v>
       </c>
       <c r="F254" s="4">
-        <v>262150.88192171999</v>
+        <v>2344606.6874866202</v>
       </c>
       <c r="G254" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>1.88517</v>
+        <v>99.635419999999996</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>262150.88192100002</v>
+        <v>2344606.6874859999</v>
       </c>
       <c r="N254" s="4">
-        <v>262150.88192171999</v>
+        <v>2344606.6874866202</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>839</v>
+        <v>820</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>53018</v>
+        <v>59281</v>
       </c>
       <c r="V254" s="4">
-        <v>3.9628199999999998</v>
+        <v>4.4740900000000003</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>841</v>
+        <v>823</v>
       </c>
       <c r="X254" s="4">
-        <v>8873.5795651000008</v>
+        <v>3504.2100434099998</v>
       </c>
       <c r="Y254" s="4">
-        <v>8873.579565</v>
+        <v>3504.210043</v>
       </c>
       <c r="Z254" s="6">
-        <v>2.0699999999999999E-4</v>
+        <v>1.853E-3</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>843</v>
+        <v>825</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D255" s="4">
-        <v>20432380.002032999</v>
+        <v>1545598.973028</v>
       </c>
       <c r="E255" s="5">
-        <v>1.88239</v>
+        <v>95.123660000000001</v>
       </c>
       <c r="F255" s="4">
-        <v>398793.13127362001</v>
+        <v>1470872.59430655</v>
       </c>
       <c r="G255" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>1.88239</v>
+        <v>95.123660000000001</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>398793.13127299998</v>
+        <v>1470872.594306</v>
       </c>
       <c r="N255" s="4">
-        <v>398793.13127362001</v>
+        <v>1470872.59430655</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>844</v>
+        <v>34</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>842</v>
+        <v>824</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
-        <v>53107</v>
+        <v>59281</v>
       </c>
       <c r="V255" s="4">
-        <v>4.16282</v>
+        <v>1.36</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>845</v>
+        <v>826</v>
       </c>
       <c r="X255" s="4">
-        <v>14176.053353339999</v>
+        <v>642.28223990000004</v>
       </c>
       <c r="Y255" s="4">
-        <v>14176.053352999999</v>
+        <v>642.282239</v>
       </c>
       <c r="Z255" s="6">
-        <v>3.1500000000000001E-4</v>
+        <v>1.163E-3</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>846</v>
+        <v>827</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>847</v>
+        <v>828</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D256" s="4">
-        <v>10725</v>
+        <v>594832.46704799996</v>
       </c>
       <c r="E256" s="5">
-        <v>1842.5634</v>
+        <v>99.235169999999997</v>
       </c>
       <c r="F256" s="4">
-        <v>197623.145005</v>
+        <v>590680.71157354</v>
       </c>
       <c r="G256" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="5">
-        <v>1842.5634</v>
+        <v>99.235169999999997</v>
       </c>
       <c r="K256" s="5">
         <v>1</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M256" s="4">
-        <v>197623.145005</v>
+        <v>590680.71157299995</v>
       </c>
       <c r="N256" s="4">
-        <v>197623.145005</v>
+        <v>590680.71157354</v>
       </c>
       <c r="O256" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>848</v>
+        <v>829</v>
       </c>
       <c r="Q256" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>846</v>
+        <v>827</v>
       </c>
       <c r="S256" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T256" s="4">
         <v>0.01</v>
       </c>
       <c r="U256" s="2">
-        <v>49546</v>
+        <v>48877</v>
       </c>
       <c r="V256" s="4">
-        <v>4.5987999999999998</v>
+        <v>4.8138800000000002</v>
       </c>
       <c r="W256" s="3" t="s">
-        <v>849</v>
+        <v>830</v>
       </c>
       <c r="X256" s="4">
-        <v>8.2203549999999996</v>
+        <v>397.70168283999999</v>
       </c>
       <c r="Y256" s="4">
-        <v>8.2203549999999996</v>
+        <v>397.70168200000001</v>
       </c>
       <c r="Z256" s="6">
-        <v>1.56E-4</v>
+        <v>4.6700000000000002E-4</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>851</v>
+        <v>832</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D257" s="4">
-        <v>1645965.6436999999</v>
+        <v>7655608.5324330004</v>
       </c>
       <c r="E257" s="5">
-        <v>100.1429</v>
+        <v>1.7472300000000001</v>
       </c>
       <c r="F257" s="4">
-        <v>1664272.96515395</v>
+        <v>138204.40415346</v>
       </c>
       <c r="G257" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="5">
-        <v>100.1429</v>
+        <v>1.7472300000000001</v>
       </c>
       <c r="K257" s="5">
         <v>1</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M257" s="4">
-        <v>1664272.9651530001</v>
+        <v>138204.40415300001</v>
       </c>
       <c r="N257" s="4">
-        <v>1664272.96515395</v>
+        <v>138204.40415346</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="Q257" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>850</v>
+        <v>831</v>
       </c>
       <c r="S257" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T257" s="4">
         <v>0.01</v>
       </c>
       <c r="U257" s="2">
-        <v>47960</v>
+        <v>52560</v>
       </c>
       <c r="V257" s="4">
-        <v>4.9852499999999997</v>
+        <v>4.1788800000000004</v>
       </c>
       <c r="W257" s="3" t="s">
-        <v>853</v>
+        <v>833</v>
       </c>
       <c r="X257" s="4">
-        <v>15955.236549110001</v>
+        <v>4443.3151922200004</v>
       </c>
       <c r="Y257" s="4">
-        <v>15955.236548999999</v>
+        <v>4443.315192</v>
       </c>
       <c r="Z257" s="6">
-        <v>1.3179999999999999E-3</v>
+        <v>1.0900000000000001E-4</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>855</v>
+        <v>835</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D258" s="4">
-        <v>5418011.2411099998</v>
+        <v>13420991.168892</v>
       </c>
       <c r="E258" s="5">
-        <v>33.078890000000001</v>
+        <v>1.74875</v>
       </c>
       <c r="F258" s="4">
-        <v>1792217.9786344101</v>
+        <v>242228.16262324</v>
       </c>
       <c r="G258" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="5">
-        <v>33.078890000000001</v>
+        <v>1.74875</v>
       </c>
       <c r="K258" s="5">
         <v>1</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M258" s="4">
-        <v>1792217.9786340001</v>
+        <v>242228.16262300001</v>
       </c>
       <c r="N258" s="4">
-        <v>1792217.9786344101</v>
+        <v>242228.16262324</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="Q258" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>854</v>
+        <v>834</v>
       </c>
       <c r="S258" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T258" s="4">
         <v>0.01</v>
       </c>
       <c r="U258" s="2">
-        <v>54103</v>
+        <v>53018</v>
       </c>
       <c r="V258" s="4">
-        <v>7.6079999999999997</v>
+        <v>4.0388799999999998</v>
       </c>
       <c r="W258" s="3" t="s">
-        <v>857</v>
+        <v>836</v>
       </c>
       <c r="X258" s="4">
-        <v>0</v>
+        <v>7528.5795572500001</v>
       </c>
       <c r="Y258" s="4">
-        <v>0</v>
+        <v>7528.579557</v>
       </c>
       <c r="Z258" s="6">
-        <v>1.4189999999999999E-3</v>
+        <v>1.9100000000000001E-4</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
-        <v>858</v>
+        <v>837</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>859</v>
+        <v>838</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D259" s="4">
-        <v>11752083.851600001</v>
+        <v>20410695.070064999</v>
       </c>
       <c r="E259" s="5">
-        <v>9.6476500000000005</v>
+        <v>1.7465299999999999</v>
       </c>
       <c r="F259" s="4">
-        <v>1133799.9177089201</v>
+        <v>368495.36915145</v>
       </c>
       <c r="G259" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="5">
-        <v>9.6476500000000005</v>
+        <v>1.7465299999999999</v>
       </c>
       <c r="K259" s="5">
         <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M259" s="4">
-        <v>1133799.9177079999</v>
+        <v>368495.36915099999</v>
       </c>
       <c r="N259" s="4">
-        <v>1133799.9177089201</v>
+        <v>368495.36915145</v>
       </c>
       <c r="O259" s="3" t="s">
-        <v>34</v>
+        <v>839</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>858</v>
+        <v>837</v>
       </c>
       <c r="S259" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T259" s="4">
         <v>0.01</v>
       </c>
       <c r="U259" s="2">
-        <v>50086</v>
+        <v>52407</v>
       </c>
       <c r="V259" s="4">
-        <v>7.4</v>
+        <v>4.23888</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>860</v>
+        <v>840</v>
       </c>
       <c r="X259" s="4">
-        <v>0</v>
+        <v>12016.456544250001</v>
       </c>
       <c r="Y259" s="4">
-        <v>0</v>
+        <v>12016.456544000001</v>
       </c>
       <c r="Z259" s="6">
-        <v>8.9800000000000004E-4</v>
+        <v>2.9100000000000003E-4</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>862</v>
+        <v>842</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D260" s="4">
-        <v>2675338.7499549999</v>
+        <v>10725</v>
       </c>
       <c r="E260" s="5">
-        <v>97.703360000000004</v>
+        <v>1842.5634</v>
       </c>
       <c r="F260" s="4">
-        <v>2613895.8500880301</v>
+        <v>197614.92465</v>
       </c>
       <c r="G260" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J260" s="5">
-        <v>97.703360000000004</v>
+        <v>1842.5634</v>
       </c>
       <c r="K260" s="5">
         <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M260" s="4">
-        <v>2613895.8500879998</v>
+        <v>197614.92465</v>
       </c>
       <c r="N260" s="4">
-        <v>2613895.8500880301</v>
+        <v>197614.92465</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="S260" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T260" s="4">
         <v>0.01</v>
       </c>
       <c r="U260" s="2">
-        <v>48653</v>
+        <v>49546</v>
       </c>
       <c r="V260" s="4">
-        <v>7.92</v>
+        <v>4.66282</v>
       </c>
       <c r="W260" s="3" t="s">
-        <v>863</v>
+        <v>844</v>
       </c>
       <c r="X260" s="4">
         <v>0</v>
       </c>
       <c r="Y260" s="4">
         <v>0</v>
       </c>
       <c r="Z260" s="6">
-        <v>2.0699999999999998E-3</v>
+        <v>1.56E-4</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>864</v>
+        <v>845</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D261" s="4">
-        <v>2368868.4520069999</v>
+        <v>473447.77350000001</v>
       </c>
       <c r="E261" s="5">
-        <v>34.629260000000002</v>
+        <v>100.2667</v>
       </c>
       <c r="F261" s="4">
-        <v>820321.61530340998</v>
+        <v>475375.23593661998</v>
       </c>
       <c r="G261" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J261" s="5">
-        <v>34.629260000000002</v>
+        <v>100.2667</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M261" s="4">
-        <v>820321.61530299997</v>
+        <v>475375.23593600001</v>
       </c>
       <c r="N261" s="4">
-        <v>820321.61530340998</v>
+        <v>475375.23593661998</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
       <c r="Q261" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>864</v>
+        <v>845</v>
       </c>
       <c r="S261" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T261" s="4">
         <v>0.01</v>
       </c>
       <c r="U261" s="2">
-        <v>49263</v>
+        <v>47960</v>
       </c>
       <c r="V261" s="4">
-        <v>6.93</v>
+        <v>5.0548299999999999</v>
       </c>
       <c r="W261" s="3" t="s">
-        <v>866</v>
+        <v>848</v>
       </c>
       <c r="X261" s="4">
-        <v>0</v>
+        <v>664.77722470000003</v>
       </c>
       <c r="Y261" s="4">
-        <v>0</v>
+        <v>664.77722400000005</v>
       </c>
       <c r="Z261" s="6">
-        <v>6.4899999999999995E-4</v>
+        <v>3.7500000000000001E-4</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>867</v>
+        <v>849</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>868</v>
+        <v>850</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D262" s="4">
-        <v>1626515.7152100001</v>
+        <v>5387899.4098279998</v>
       </c>
       <c r="E262" s="5">
-        <v>100.33562999999999</v>
+        <v>32.097200000000001</v>
       </c>
       <c r="F262" s="4">
-        <v>1631974.78990496</v>
+        <v>1729364.8493713101</v>
       </c>
       <c r="G262" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J262" s="5">
-        <v>100.33562999999999</v>
+        <v>32.097200000000001</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M262" s="4">
-        <v>1631974.789904</v>
+        <v>1729364.849371</v>
       </c>
       <c r="N262" s="4">
-        <v>1631974.78990496</v>
+        <v>1729364.8493713101</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>867</v>
+        <v>849</v>
       </c>
       <c r="S262" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T262" s="4">
         <v>0.01</v>
       </c>
       <c r="U262" s="2">
-        <v>50055</v>
+        <v>54132</v>
       </c>
       <c r="V262" s="4">
-        <v>6.89</v>
+        <v>7.6079999999999997</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>869</v>
+        <v>852</v>
       </c>
       <c r="X262" s="4">
         <v>0</v>
       </c>
       <c r="Y262" s="4">
         <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>1.292E-3</v>
+        <v>1.3669999999999999E-3</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>870</v>
+        <v>853</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>871</v>
+        <v>854</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D263" s="4">
-        <v>1083456</v>
+        <v>11752083.851600001</v>
       </c>
       <c r="E263" s="5">
-        <v>0.01</v>
+        <v>9.3714700000000004</v>
       </c>
       <c r="F263" s="4">
-        <v>108.3456</v>
+        <v>1101343.0125275699</v>
       </c>
       <c r="G263" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>0.01</v>
+        <v>9.3714700000000004</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>108.3456</v>
+        <v>1101343.0125269999</v>
       </c>
       <c r="N263" s="4">
-        <v>108.3456</v>
+        <v>1101343.0125275699</v>
       </c>
       <c r="O263" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>872</v>
+        <v>851</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>870</v>
+        <v>853</v>
       </c>
       <c r="S263" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>46220</v>
+        <v>50086</v>
       </c>
       <c r="V263" s="4">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>873</v>
+        <v>855</v>
       </c>
       <c r="X263" s="4">
         <v>0</v>
       </c>
       <c r="Y263" s="4">
         <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>0</v>
+        <v>8.7000000000000001E-4</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>875</v>
+        <v>857</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D264" s="4">
-        <v>4050800.4788009999</v>
+        <v>2619808.2922570002</v>
       </c>
       <c r="E264" s="5">
-        <v>100.0526</v>
+        <v>97.562709999999996</v>
       </c>
       <c r="F264" s="4">
-        <v>4091213.12774581</v>
+        <v>2555955.96673065</v>
       </c>
       <c r="G264" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>100.0526</v>
+        <v>97.562709999999996</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>4091213.1277450002</v>
+        <v>2555955.96673</v>
       </c>
       <c r="N264" s="4">
-        <v>4091213.12774581</v>
+        <v>2555955.96673065</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>872</v>
+        <v>851</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>874</v>
+        <v>856</v>
       </c>
       <c r="S264" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
-        <v>48689</v>
+        <v>48653</v>
       </c>
       <c r="V264" s="4">
-        <v>4.7252299999999998</v>
+        <v>7.92</v>
       </c>
       <c r="W264" s="3" t="s">
-        <v>876</v>
+        <v>858</v>
       </c>
       <c r="X264" s="4">
-        <v>38281.927892890002</v>
+        <v>0</v>
       </c>
       <c r="Y264" s="4">
-        <v>38281.927892</v>
+        <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>3.241E-3</v>
+        <v>2.0209999999999998E-3</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D265" s="4">
-        <v>332870.42001200002</v>
+        <v>2354529.0762160001</v>
       </c>
       <c r="E265" s="5">
-        <v>100.19871999999999</v>
+        <v>33.75009</v>
       </c>
       <c r="F265" s="4">
-        <v>333531.90011093998</v>
+        <v>794655.68229919998</v>
       </c>
       <c r="G265" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J265" s="5">
-        <v>100.19871999999999</v>
+        <v>33.75009</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M265" s="4">
-        <v>333531.90010999999</v>
+        <v>794655.68229899998</v>
       </c>
       <c r="N265" s="4">
-        <v>333531.90011093998</v>
+        <v>794655.68229919998</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="Q265" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>877</v>
+        <v>859</v>
       </c>
       <c r="S265" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T265" s="4">
         <v>0.01</v>
       </c>
       <c r="U265" s="2">
-        <v>47832</v>
+        <v>49263</v>
       </c>
       <c r="V265" s="4">
-        <v>7.5</v>
+        <v>6.93</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="X265" s="4">
         <v>0</v>
       </c>
       <c r="Y265" s="4">
         <v>0</v>
       </c>
       <c r="Z265" s="6">
-        <v>2.6400000000000002E-4</v>
+        <v>6.2799999999999998E-4</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>881</v>
+        <v>863</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D266" s="4">
-        <v>1380414.844149</v>
+        <v>1601830.2066299999</v>
       </c>
       <c r="E266" s="5">
-        <v>100.52446</v>
+        <v>99.920010000000005</v>
       </c>
       <c r="F266" s="4">
-        <v>1387654.5678406199</v>
+        <v>1600548.90264772</v>
       </c>
       <c r="G266" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J266" s="5">
-        <v>100.52446</v>
+        <v>99.920010000000005</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M266" s="4">
-        <v>1387654.5678399999</v>
+        <v>1600548.902647</v>
       </c>
       <c r="N266" s="4">
-        <v>1387654.5678406199</v>
+        <v>1600548.90264772</v>
       </c>
       <c r="O266" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="S266" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T266" s="4">
         <v>0.01</v>
       </c>
       <c r="U266" s="2">
-        <v>47557</v>
+        <v>50024</v>
       </c>
       <c r="V266" s="4">
-        <v>7.415</v>
+        <v>6.89</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="X266" s="4">
         <v>0</v>
       </c>
       <c r="Y266" s="4">
         <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>1.0989999999999999E-3</v>
+        <v>1.2650000000000001E-3</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>884</v>
+        <v>866</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D267" s="4">
-        <v>5509134.1158299996</v>
+        <v>1083456</v>
       </c>
       <c r="E267" s="5">
-        <v>100.0266</v>
+        <v>0.01</v>
       </c>
       <c r="F267" s="4">
-        <v>5510599.5455048103</v>
+        <v>108.3456</v>
       </c>
       <c r="G267" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H267" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J267" s="5">
-        <v>100.0266</v>
+        <v>0.01</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M267" s="4">
-        <v>5510599.545504</v>
+        <v>108.3456</v>
       </c>
       <c r="N267" s="4">
-        <v>5510599.5455048103</v>
+        <v>108.3456</v>
       </c>
       <c r="O267" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>885</v>
+        <v>867</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T267" s="4">
         <v>0.01</v>
       </c>
       <c r="U267" s="2">
-        <v>60351</v>
+        <v>46220</v>
       </c>
       <c r="V267" s="4">
-        <v>5.4720000000000004</v>
+        <v>0</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
       <c r="X267" s="4">
         <v>0</v>
       </c>
       <c r="Y267" s="4">
         <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>4.365E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D268" s="4">
-        <v>1089451.082925</v>
+        <v>2694420.3254359998</v>
       </c>
       <c r="E268" s="5">
-        <v>96.8797</v>
+        <v>99.945800000000006</v>
       </c>
       <c r="F268" s="4">
-        <v>1055456.94078449</v>
+        <v>2697252.34980701</v>
       </c>
       <c r="G268" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J268" s="5">
-        <v>96.8797</v>
+        <v>99.945800000000006</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M268" s="4">
-        <v>1055456.9407840001</v>
+        <v>2697252.3498069998</v>
       </c>
       <c r="N268" s="4">
-        <v>1055456.94078449</v>
+        <v>2697252.34980701</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>889</v>
+        <v>34</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T268" s="4">
         <v>0.01</v>
       </c>
       <c r="U268" s="2">
-        <v>47894</v>
+        <v>48689</v>
       </c>
       <c r="V268" s="4">
-        <v>5.05</v>
+        <v>4.77921</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>890</v>
+        <v>871</v>
       </c>
       <c r="X268" s="4">
-        <v>0</v>
+        <v>4292.4001878400004</v>
       </c>
       <c r="Y268" s="4">
-        <v>0</v>
+        <v>4292.4001870000002</v>
       </c>
       <c r="Z268" s="6">
-        <v>8.3600000000000005E-4</v>
+        <v>2.1320000000000002E-3</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>891</v>
+        <v>872</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>892</v>
+        <v>873</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D269" s="4">
-        <v>225012.20095699999</v>
+        <v>312561.508347</v>
       </c>
       <c r="E269" s="5">
-        <v>98.008679999999998</v>
+        <v>100.14366</v>
       </c>
       <c r="F269" s="4">
-        <v>220531.48799714999</v>
+        <v>313010.53420991998</v>
       </c>
       <c r="G269" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J269" s="5">
-        <v>98.008679999999998</v>
+        <v>100.14366</v>
       </c>
       <c r="K269" s="5">
         <v>1</v>
       </c>
       <c r="L269" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M269" s="4">
-        <v>220531.48799699999</v>
+        <v>313010.534209</v>
       </c>
       <c r="N269" s="4">
-        <v>220531.48799714999</v>
+        <v>313010.53420991998</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>893</v>
+        <v>34</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>891</v>
+        <v>872</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T269" s="4">
         <v>0.01</v>
       </c>
       <c r="U269" s="2">
-        <v>48197</v>
+        <v>47802</v>
       </c>
       <c r="V269" s="4">
-        <v>5.69</v>
+        <v>7.5</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>894</v>
+        <v>874</v>
       </c>
       <c r="X269" s="4">
         <v>0</v>
       </c>
       <c r="Y269" s="4">
         <v>0</v>
       </c>
       <c r="Z269" s="6">
-        <v>1.74E-4</v>
+        <v>2.4699999999999999E-4</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>896</v>
+        <v>876</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D270" s="4">
-        <v>1266831.99575</v>
+        <v>1301696.2485839999</v>
       </c>
       <c r="E270" s="5">
-        <v>94.362470000000002</v>
+        <v>100.37235</v>
       </c>
       <c r="F270" s="4">
-        <v>1195413.9619399901</v>
+        <v>1306543.1145651001</v>
       </c>
       <c r="G270" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J270" s="5">
-        <v>94.362470000000002</v>
+        <v>100.37235</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M270" s="4">
-        <v>1195413.9619390001</v>
+        <v>1306543.1145649999</v>
       </c>
       <c r="N270" s="4">
-        <v>1195413.9619399901</v>
+        <v>1306543.1145651001</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>897</v>
+        <v>851</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>895</v>
+        <v>875</v>
       </c>
       <c r="S270" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T270" s="4">
         <v>0.01</v>
       </c>
       <c r="U270" s="2">
-        <v>51487</v>
+        <v>47557</v>
       </c>
       <c r="V270" s="4">
-        <v>2.3929999999999998</v>
+        <v>7.415</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="X270" s="4">
         <v>0</v>
       </c>
       <c r="Y270" s="4">
         <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>9.4700000000000003E-4</v>
+        <v>1.0330000000000001E-3</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D271" s="4">
-        <v>9199291.2455400005</v>
+        <v>5361958.961685</v>
       </c>
       <c r="E271" s="5">
-        <v>99.627619999999993</v>
+        <v>99.761189999999999</v>
       </c>
       <c r="F271" s="4">
-        <v>9165034.9247998595</v>
+        <v>5349154.0674885996</v>
       </c>
       <c r="G271" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J271" s="5">
-        <v>99.627619999999993</v>
+        <v>99.761189999999999</v>
       </c>
       <c r="K271" s="5">
         <v>1</v>
       </c>
       <c r="L271" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M271" s="4">
-        <v>9165034.9247990008</v>
+        <v>5349154.0674879998</v>
       </c>
       <c r="N271" s="4">
-        <v>9165034.9247998595</v>
+        <v>5349154.0674885996</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>901</v>
+        <v>880</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T271" s="4">
         <v>0.01</v>
       </c>
       <c r="U271" s="2">
-        <v>57125</v>
+        <v>60351</v>
       </c>
       <c r="V271" s="4">
-        <v>5.2480000000000002</v>
+        <v>5.4720000000000004</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>902</v>
+        <v>881</v>
       </c>
       <c r="X271" s="4">
         <v>0</v>
       </c>
       <c r="Y271" s="4">
         <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>7.2610000000000001E-3</v>
+        <v>4.2290000000000001E-3</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>903</v>
+        <v>882</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D272" s="4">
-        <v>4000000</v>
+        <v>1065445.0184249999</v>
       </c>
       <c r="E272" s="5">
-        <v>101.06965</v>
+        <v>96.638509999999997</v>
       </c>
       <c r="F272" s="4">
-        <v>4042786</v>
+        <v>1029630.19067515</v>
       </c>
       <c r="G272" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J272" s="5">
-        <v>101.06965</v>
+        <v>96.638509999999997</v>
       </c>
       <c r="K272" s="5">
         <v>1</v>
       </c>
       <c r="L272" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M272" s="4">
-        <v>4042786</v>
+        <v>1029630.190675</v>
       </c>
       <c r="N272" s="4">
-        <v>4042786</v>
+        <v>1029630.19067515</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>34</v>
+        <v>884</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>905</v>
+        <v>851</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>903</v>
+        <v>882</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T272" s="4">
         <v>0.01</v>
       </c>
       <c r="U272" s="2">
-        <v>51818</v>
+        <v>47953</v>
       </c>
       <c r="V272" s="4">
-        <v>5.3883400000000004</v>
+        <v>5.05</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>906</v>
+        <v>885</v>
       </c>
       <c r="X272" s="4">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>3.202E-3</v>
+        <v>8.1400000000000005E-4</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>907</v>
+        <v>886</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>908</v>
+        <v>887</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D273" s="4">
-        <v>4000000</v>
+        <v>220054.05392999999</v>
       </c>
       <c r="E273" s="5">
-        <v>104.27572000000001</v>
+        <v>97.74785</v>
       </c>
       <c r="F273" s="4">
-        <v>4171028.8</v>
+        <v>215098.10655426999</v>
       </c>
       <c r="G273" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J273" s="5">
-        <v>104.27572000000001</v>
+        <v>97.74785</v>
       </c>
       <c r="K273" s="5">
         <v>1</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M273" s="4">
-        <v>4171028.8</v>
+        <v>215098.106554</v>
       </c>
       <c r="N273" s="4">
-        <v>4171028.8</v>
+        <v>215098.10655426999</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>909</v>
+        <v>888</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>905</v>
+        <v>851</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>907</v>
+        <v>886</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T273" s="4">
         <v>0.01</v>
       </c>
       <c r="U273" s="2">
-        <v>51818</v>
+        <v>48197</v>
       </c>
       <c r="V273" s="4">
-        <v>8.8190600000000003</v>
+        <v>5.69</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>910</v>
+        <v>889</v>
       </c>
       <c r="X273" s="4">
         <v>0</v>
       </c>
       <c r="Y273" s="4">
         <v>0</v>
       </c>
       <c r="Z273" s="6">
-        <v>3.3040000000000001E-3</v>
+        <v>1.7000000000000001E-4</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>911</v>
+        <v>890</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>912</v>
+        <v>891</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D274" s="4">
-        <v>4328989.1145900004</v>
+        <v>1265574.0266</v>
       </c>
       <c r="E274" s="5">
-        <v>0.81762000000000001</v>
+        <v>94.240350000000007</v>
       </c>
       <c r="F274" s="4">
-        <v>35394.680798709996</v>
+        <v>1192681.3921769301</v>
       </c>
       <c r="G274" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J274" s="5">
-        <v>0.81762000000000001</v>
+        <v>94.240350000000007</v>
       </c>
       <c r="K274" s="5">
         <v>1</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M274" s="4">
-        <v>35394.680798000001</v>
+        <v>1192681.3921759999</v>
       </c>
       <c r="N274" s="4">
-        <v>35394.680798709996</v>
+        <v>1192681.3921769301</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>653</v>
+        <v>892</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>911</v>
+        <v>890</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T274" s="4">
         <v>0.01</v>
       </c>
       <c r="U274" s="2">
-        <v>49577</v>
+        <v>51487</v>
       </c>
       <c r="V274" s="4">
-        <v>5.3648300000000004</v>
+        <v>2.3929999999999998</v>
       </c>
       <c r="W274" s="3" t="s">
-        <v>913</v>
+        <v>893</v>
       </c>
       <c r="X274" s="4">
         <v>0</v>
       </c>
       <c r="Y274" s="4">
         <v>0</v>
       </c>
       <c r="Z274" s="6">
-        <v>2.8E-5</v>
+        <v>9.4300000000000004E-4</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>914</v>
+        <v>894</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>915</v>
+        <v>895</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D275" s="4">
-        <v>3232500.498497</v>
+        <v>9078109.46844</v>
       </c>
       <c r="E275" s="5">
-        <v>82.08287</v>
+        <v>99.372240000000005</v>
       </c>
       <c r="F275" s="4">
-        <v>2653329.1819307301</v>
+        <v>9021120.7284409199</v>
       </c>
       <c r="G275" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J275" s="5">
-        <v>82.08287</v>
+        <v>99.372240000000005</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M275" s="4">
-        <v>2653329.18193</v>
+        <v>9021120.7284399997</v>
       </c>
       <c r="N275" s="4">
-        <v>2653329.1819307301</v>
+        <v>9021120.7284409199</v>
       </c>
       <c r="O275" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>916</v>
+        <v>896</v>
       </c>
       <c r="Q275" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>914</v>
+        <v>894</v>
       </c>
       <c r="S275" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T275" s="4">
         <v>0.01</v>
       </c>
       <c r="U275" s="2">
-        <v>49515</v>
+        <v>57125</v>
       </c>
       <c r="V275" s="4">
-        <v>5.5</v>
+        <v>5.2480000000000002</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="X275" s="4">
         <v>0</v>
       </c>
       <c r="Y275" s="4">
         <v>0</v>
       </c>
       <c r="Z275" s="6">
-        <v>2.1020000000000001E-3</v>
+        <v>7.1329999999999996E-3</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>919</v>
+        <v>899</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D276" s="4">
-        <v>507.89310599999999</v>
+        <v>4000000</v>
       </c>
       <c r="E276" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>100.5013</v>
       </c>
       <c r="F276" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>4020052</v>
       </c>
       <c r="G276" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J276" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>100.5013</v>
       </c>
       <c r="K276" s="5">
         <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M276" s="4">
-        <v>5.0000000000000004E-6</v>
+        <v>4020052</v>
       </c>
       <c r="N276" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>4020052</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>920</v>
+        <v>34</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>921</v>
+        <v>900</v>
       </c>
       <c r="Q276" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="S276" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T276" s="4">
         <v>0.01</v>
       </c>
       <c r="U276" s="2">
-        <v>49577</v>
+        <v>51818</v>
       </c>
       <c r="V276" s="4">
-        <v>6.2288360000000003</v>
+        <v>5.3883400000000004</v>
       </c>
       <c r="W276" s="3" t="s">
-        <v>922</v>
+        <v>901</v>
       </c>
       <c r="X276" s="4">
         <v>0</v>
       </c>
       <c r="Y276" s="4">
         <v>0</v>
       </c>
       <c r="Z276" s="6">
-        <v>0</v>
+        <v>3.1779999999999998E-3</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>923</v>
+        <v>902</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>924</v>
+        <v>903</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D277" s="4">
-        <v>2123340.3413820001</v>
+        <v>4000000</v>
       </c>
       <c r="E277" s="5">
-        <v>97.242819999999995</v>
+        <v>103.90076000000001</v>
       </c>
       <c r="F277" s="4">
-        <v>2066552.3188096499</v>
+        <v>4156030.4</v>
       </c>
       <c r="G277" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J277" s="5">
-        <v>97.242819999999995</v>
+        <v>103.90076000000001</v>
       </c>
       <c r="K277" s="5">
         <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M277" s="4">
-        <v>2066552.3188090001</v>
+        <v>4156030.4</v>
       </c>
       <c r="N277" s="4">
-        <v>2066552.3188096499</v>
+        <v>4156030.4</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>34</v>
+        <v>904</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>925</v>
+        <v>900</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>923</v>
+        <v>902</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>50948</v>
+        <v>51818</v>
       </c>
       <c r="V277" s="4">
-        <v>4.9628199999999998</v>
+        <v>8.8190600000000003</v>
       </c>
       <c r="W277" s="3" t="s">
-        <v>926</v>
+        <v>905</v>
       </c>
       <c r="X277" s="4">
-        <v>1756.2926521700001</v>
+        <v>0</v>
       </c>
       <c r="Y277" s="4">
-        <v>1756.2926520000001</v>
+        <v>0</v>
       </c>
       <c r="Z277" s="6">
-        <v>1.637E-3</v>
+        <v>3.2859999999999999E-3</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>928</v>
+        <v>907</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D278" s="4">
-        <v>15320010.881531</v>
+        <v>4328989.1145900004</v>
       </c>
       <c r="E278" s="5">
-        <v>22.38325</v>
+        <v>0.77446000000000004</v>
       </c>
       <c r="F278" s="4">
-        <v>3429116.3356403802</v>
+        <v>33526.28909685</v>
       </c>
       <c r="G278" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>22.38325</v>
+        <v>0.77446000000000004</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>3429116.3356400002</v>
+        <v>33526.289096</v>
       </c>
       <c r="N278" s="4">
-        <v>3429116.3356403802</v>
+        <v>33526.28909685</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="S278" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>49881</v>
+        <v>49577</v>
       </c>
       <c r="V278" s="4">
-        <v>6.5</v>
+        <v>5.4415100000000001</v>
       </c>
       <c r="W278" s="3" t="s">
-        <v>929</v>
+        <v>908</v>
       </c>
       <c r="X278" s="4">
         <v>0</v>
       </c>
       <c r="Y278" s="4">
         <v>0</v>
       </c>
       <c r="Z278" s="6">
-        <v>2.7160000000000001E-3</v>
+        <v>2.5999999999999998E-5</v>
       </c>
     </row>
     <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>930</v>
+        <v>909</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>931</v>
+        <v>910</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D279" s="4">
-        <v>9793486.6053999998</v>
+        <v>3211101.9366299999</v>
       </c>
       <c r="E279" s="5">
-        <v>100.0346</v>
+        <v>81.292270000000002</v>
       </c>
       <c r="F279" s="4">
-        <v>9889428.1051903404</v>
+        <v>2610377.6563004898</v>
       </c>
       <c r="G279" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>100.0346</v>
+        <v>81.292270000000002</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>9889428.1051899996</v>
+        <v>2610377.6562999999</v>
       </c>
       <c r="N279" s="4">
-        <v>9889428.1051903404</v>
+        <v>2610377.6563004898</v>
       </c>
       <c r="O279" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>932</v>
+        <v>911</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>930</v>
+        <v>909</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>48962</v>
+        <v>49515</v>
       </c>
       <c r="V279" s="4">
-        <v>4.7252299999999998</v>
+        <v>5.5</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>933</v>
+        <v>912</v>
       </c>
       <c r="X279" s="4">
-        <v>92552.953424869993</v>
+        <v>0</v>
       </c>
       <c r="Y279" s="4">
-        <v>92552.953424000007</v>
+        <v>0</v>
       </c>
       <c r="Z279" s="6">
-        <v>7.835E-3</v>
+        <v>2.0639999999999999E-3</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>934</v>
+        <v>913</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>935</v>
+        <v>914</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D280" s="4">
-        <v>4156701.5942279999</v>
+        <v>507.89310599999999</v>
       </c>
       <c r="E280" s="5">
-        <v>100.0342</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="F280" s="4">
-        <v>4181264.5415566801</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="G280" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J280" s="5">
-        <v>100.0342</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M280" s="4">
-        <v>4181264.5415559998</v>
+        <v>5.0000000000000004E-6</v>
       </c>
       <c r="N280" s="4">
-        <v>4181264.5415566801</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="O280" s="3" t="s">
-        <v>34</v>
+        <v>915</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>936</v>
+        <v>916</v>
       </c>
       <c r="Q280" s="3" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>934</v>
+        <v>913</v>
       </c>
       <c r="S280" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>48446</v>
+        <v>49577</v>
       </c>
       <c r="V280" s="4">
-        <v>4.7719199999999997</v>
+        <v>6.2288360000000003</v>
       </c>
       <c r="W280" s="3" t="s">
-        <v>937</v>
+        <v>917</v>
       </c>
       <c r="X280" s="4">
-        <v>23141.355383450002</v>
+        <v>0</v>
       </c>
       <c r="Y280" s="4">
-        <v>23141.355382999998</v>
+        <v>0</v>
       </c>
       <c r="Z280" s="6">
-        <v>3.3119999999999998E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D281" s="4">
-        <v>6000000</v>
+        <v>2101232.85408</v>
       </c>
       <c r="E281" s="5">
-        <v>100.19199999999999</v>
+        <v>96.725020000000001</v>
       </c>
       <c r="F281" s="4">
-        <v>6050884.71</v>
+        <v>2033888.43449486</v>
       </c>
       <c r="G281" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J281" s="5">
-        <v>100.19199999999999</v>
+        <v>96.725020000000001</v>
       </c>
       <c r="K281" s="5">
         <v>1</v>
       </c>
       <c r="L281" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M281" s="4">
-        <v>6050884.71</v>
+        <v>2033888.4344939999</v>
       </c>
       <c r="N281" s="4">
-        <v>6050884.71</v>
+        <v>2033888.43449486</v>
       </c>
       <c r="O281" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>936</v>
+        <v>920</v>
       </c>
       <c r="Q281" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
       <c r="S281" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>47988</v>
+        <v>50915</v>
       </c>
       <c r="V281" s="4">
-        <v>5.6235299999999997</v>
+        <v>5.0388799999999998</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="X281" s="4">
-        <v>39364.71</v>
+        <v>1470.53613941</v>
       </c>
       <c r="Y281" s="4">
-        <v>39364.71</v>
+        <v>1470.536139</v>
       </c>
       <c r="Z281" s="6">
-        <v>4.7930000000000004E-3</v>
+        <v>1.6080000000000001E-3</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D282" s="4">
-        <v>1939288.7339999999</v>
+        <v>15320085.691732001</v>
       </c>
       <c r="E282" s="5">
-        <v>41.657110000000003</v>
+        <v>22.071269999999998</v>
       </c>
       <c r="F282" s="4">
-        <v>812622.82580740994</v>
+        <v>3381337.4772534501</v>
       </c>
       <c r="G282" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J282" s="5">
-        <v>41.657110000000003</v>
+        <v>22.071269999999998</v>
       </c>
       <c r="K282" s="5">
         <v>1</v>
       </c>
       <c r="L282" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M282" s="4">
-        <v>812622.82580700004</v>
+        <v>3381337.4772529998</v>
       </c>
       <c r="N282" s="4">
-        <v>812622.82580740994</v>
+        <v>3381337.4772534501</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>943</v>
+        <v>667</v>
       </c>
       <c r="Q282" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
       <c r="S282" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>50389</v>
+        <v>49881</v>
       </c>
       <c r="V282" s="4">
-        <v>5.5259600000000004</v>
+        <v>6.5</v>
       </c>
       <c r="W282" s="3" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="X282" s="4">
-        <v>4771.1846674199996</v>
+        <v>0</v>
       </c>
       <c r="Y282" s="4">
-        <v>4771.1846670000004</v>
+        <v>0</v>
       </c>
       <c r="Z282" s="6">
-        <v>6.4300000000000002E-4</v>
+        <v>2.673E-3</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>945</v>
+        <v>925</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>946</v>
+        <v>926</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D283" s="4">
-        <v>1621000</v>
+        <v>8310499.6255999999</v>
       </c>
       <c r="E283" s="5">
-        <v>99.78</v>
+        <v>100.0338</v>
       </c>
       <c r="F283" s="4">
-        <v>1619704.0573288901</v>
+        <v>8326547.7821120098</v>
       </c>
       <c r="G283" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J283" s="5">
-        <v>99.78</v>
+        <v>100.0338</v>
       </c>
       <c r="K283" s="5">
         <v>1</v>
       </c>
       <c r="L283" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M283" s="4">
-        <v>1619704.057328</v>
+        <v>8326547.7821119996</v>
       </c>
       <c r="N283" s="4">
-        <v>1619704.0573288901</v>
+        <v>8326547.7821120098</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>947</v>
+        <v>34</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>943</v>
+        <v>927</v>
       </c>
       <c r="Q283" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>945</v>
+        <v>925</v>
       </c>
       <c r="S283" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>48382</v>
+        <v>48962</v>
       </c>
       <c r="V283" s="4">
-        <v>4.75</v>
+        <v>4.77921</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>948</v>
+        <v>928</v>
       </c>
       <c r="X283" s="4">
-        <v>2270.2573288899998</v>
+        <v>13239.20763855</v>
       </c>
       <c r="Y283" s="4">
-        <v>2270.2573280000001</v>
+        <v>13239.207638</v>
       </c>
       <c r="Z283" s="6">
-        <v>1.2830000000000001E-3</v>
+        <v>6.5839999999999996E-3</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D284" s="4">
-        <v>7367782.2336360002</v>
+        <v>4156701.5942279999</v>
       </c>
       <c r="E284" s="5">
-        <v>27.236999999999998</v>
+        <v>100.024</v>
       </c>
       <c r="F284" s="4">
-        <v>2024889.62150351</v>
+        <v>4197921.0822056597</v>
       </c>
       <c r="G284" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J284" s="5">
-        <v>27.236999999999998</v>
+        <v>100.024</v>
       </c>
       <c r="K284" s="5">
         <v>1</v>
       </c>
       <c r="L284" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M284" s="4">
-        <v>2024889.6215029999</v>
+        <v>4197921.0822050003</v>
       </c>
       <c r="N284" s="4">
-        <v>2024889.62150351</v>
+        <v>4197921.0822056597</v>
       </c>
       <c r="O284" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="Q284" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="S284" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>50663</v>
+        <v>48446</v>
       </c>
       <c r="V284" s="4">
-        <v>5.5256109999999996</v>
+        <v>4.7719199999999997</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>951</v>
+        <v>932</v>
       </c>
       <c r="X284" s="4">
-        <v>18126.77452807</v>
+        <v>40221.879595040002</v>
       </c>
       <c r="Y284" s="4">
-        <v>18126.774528000002</v>
+        <v>40221.879594999999</v>
       </c>
       <c r="Z284" s="6">
-        <v>1.604E-3</v>
+        <v>3.3189999999999999E-3</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>952</v>
+        <v>933</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>953</v>
+        <v>934</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D285" s="4">
-        <v>700000</v>
+        <v>6000000</v>
       </c>
       <c r="E285" s="5">
-        <v>99.78</v>
+        <v>100.11069999999999</v>
       </c>
       <c r="F285" s="4">
-        <v>698688.66666667</v>
+        <v>6075061.6150000002</v>
       </c>
       <c r="G285" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J285" s="5">
-        <v>99.78</v>
+        <v>100.11069999999999</v>
       </c>
       <c r="K285" s="5">
         <v>1</v>
       </c>
       <c r="L285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M285" s="4">
-        <v>698688.66666600003</v>
+        <v>6075061.6150000002</v>
       </c>
       <c r="N285" s="4">
-        <v>698688.66666667</v>
+        <v>6075061.6150000002</v>
       </c>
       <c r="O285" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>943</v>
+        <v>931</v>
       </c>
       <c r="Q285" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>952</v>
+        <v>933</v>
       </c>
       <c r="S285" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>49996</v>
+        <v>47988</v>
       </c>
       <c r="V285" s="4">
-        <v>4.75</v>
+        <v>5.6235299999999997</v>
       </c>
       <c r="W285" s="3" t="s">
-        <v>954</v>
+        <v>935</v>
       </c>
       <c r="X285" s="4">
-        <v>228.66666667000001</v>
+        <v>68419.615000000005</v>
       </c>
       <c r="Y285" s="4">
-        <v>228.66666599999999</v>
+        <v>68419.615000000005</v>
       </c>
       <c r="Z285" s="6">
-        <v>5.53E-4</v>
+        <v>4.803E-3</v>
       </c>
     </row>
     <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
-        <v>955</v>
+        <v>936</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>956</v>
+        <v>937</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D286" s="4">
-        <v>11085730.457268</v>
+        <v>1939288.7339999999</v>
       </c>
       <c r="E286" s="5">
-        <v>21.517309999999998</v>
+        <v>41.604900000000001</v>
       </c>
       <c r="F286" s="4">
-        <v>2412624.9399141902</v>
+        <v>820830.03578944004</v>
       </c>
       <c r="G286" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>21.517309999999998</v>
+        <v>41.604900000000001</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>2412624.9399140002</v>
+        <v>820830.03578899999</v>
       </c>
       <c r="N286" s="4">
-        <v>2412624.9399141902</v>
+        <v>820830.03578944004</v>
       </c>
       <c r="O286" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>955</v>
+        <v>936</v>
       </c>
       <c r="S286" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>48472</v>
+        <v>50389</v>
       </c>
       <c r="V286" s="4">
-        <v>5.5256109999999996</v>
+        <v>5.5259600000000004</v>
       </c>
       <c r="W286" s="3" t="s">
-        <v>957</v>
+        <v>939</v>
       </c>
       <c r="X286" s="4">
-        <v>27273.951659490001</v>
+        <v>13990.89729748</v>
       </c>
       <c r="Y286" s="4">
-        <v>27273.951658999998</v>
+        <v>13990.897297</v>
       </c>
       <c r="Z286" s="6">
-        <v>1.9109999999999999E-3</v>
+        <v>6.4899999999999995E-4</v>
       </c>
     </row>
     <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
-        <v>958</v>
+        <v>940</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>959</v>
+        <v>941</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D287" s="4">
-        <v>937124.05420000001</v>
+        <v>1500000</v>
       </c>
       <c r="E287" s="5">
-        <v>99.894760000000005</v>
+        <v>99.79</v>
       </c>
       <c r="F287" s="4">
-        <v>937829.33376318996</v>
+        <v>1499114.4125000001</v>
       </c>
       <c r="G287" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>99.894760000000005</v>
+        <v>99.79</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>937829.33376299997</v>
+        <v>1499114.4125000001</v>
       </c>
       <c r="N287" s="4">
-        <v>937829.33376318996</v>
+        <v>1499114.4125000001</v>
       </c>
       <c r="O287" s="3" t="s">
-        <v>960</v>
+        <v>942</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>958</v>
+        <v>940</v>
       </c>
       <c r="S287" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>48745</v>
+        <v>48382</v>
       </c>
       <c r="V287" s="4">
-        <v>4.3259600000000002</v>
+        <v>4.75</v>
       </c>
       <c r="W287" s="3" t="s">
-        <v>961</v>
+        <v>943</v>
       </c>
       <c r="X287" s="4">
-        <v>1691.50891783</v>
+        <v>2264.4124999999999</v>
       </c>
       <c r="Y287" s="4">
-        <v>1691.5089170000001</v>
+        <v>2264.4124999999999</v>
       </c>
       <c r="Z287" s="6">
-        <v>7.4299999999999995E-4</v>
+        <v>1.1850000000000001E-3</v>
       </c>
     </row>
     <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
-        <v>962</v>
+        <v>944</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>963</v>
+        <v>945</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D288" s="4">
-        <v>3950397.4702599999</v>
+        <v>7367782.2336360002</v>
       </c>
       <c r="E288" s="5">
-        <v>98.884649999999993</v>
+        <v>27.074449999999999</v>
       </c>
       <c r="F288" s="4">
-        <v>3914001.5717217298</v>
+        <v>2047937.63045011</v>
       </c>
       <c r="G288" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>98.884649999999993</v>
+        <v>27.074449999999999</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>3914001.5717210001</v>
+        <v>2047937.6304500001</v>
       </c>
       <c r="N288" s="4">
-        <v>3914001.5717217298</v>
+        <v>2047937.63045011</v>
       </c>
       <c r="O288" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>962</v>
+        <v>944</v>
       </c>
       <c r="S288" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>48837</v>
+        <v>50663</v>
       </c>
       <c r="V288" s="4">
-        <v>4.3559599999999996</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W288" s="3" t="s">
-        <v>964</v>
+        <v>946</v>
       </c>
       <c r="X288" s="4">
-        <v>7664.8596462699998</v>
+        <v>53151.113495450001</v>
       </c>
       <c r="Y288" s="4">
-        <v>7664.8596459999999</v>
+        <v>53151.113494999998</v>
       </c>
       <c r="Z288" s="6">
-        <v>3.0999999999999999E-3</v>
+        <v>1.619E-3</v>
       </c>
     </row>
     <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>966</v>
+        <v>948</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D289" s="4">
-        <v>13281498.635036999</v>
+        <v>700000</v>
       </c>
       <c r="E289" s="5">
-        <v>98.312880000000007</v>
+        <v>99.65</v>
       </c>
       <c r="F289" s="4">
-        <v>13082428.213913601</v>
+        <v>698121.66666667</v>
       </c>
       <c r="G289" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>98.312880000000007</v>
+        <v>99.65</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>13082428.213912999</v>
+        <v>698121.66666600003</v>
       </c>
       <c r="N289" s="4">
-        <v>13082428.213913601</v>
+        <v>698121.66666667</v>
       </c>
       <c r="O289" s="3" t="s">
-        <v>967</v>
+        <v>34</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>965</v>
+        <v>947</v>
       </c>
       <c r="S289" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>50754</v>
+        <v>49996</v>
       </c>
       <c r="V289" s="4">
-        <v>4.2359600000000004</v>
+        <v>4.75</v>
       </c>
       <c r="W289" s="3" t="s">
-        <v>968</v>
+        <v>949</v>
       </c>
       <c r="X289" s="4">
-        <v>25004.398648030001</v>
+        <v>571.66666667000004</v>
       </c>
       <c r="Y289" s="4">
-        <v>25004.398647999999</v>
+        <v>571.66666599999996</v>
       </c>
       <c r="Z289" s="6">
-        <v>1.0364E-2</v>
+        <v>5.5199999999999997E-4</v>
       </c>
     </row>
     <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>969</v>
+        <v>950</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>970</v>
+        <v>951</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D290" s="4">
-        <v>15540787.619441999</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E290" s="5">
-        <v>98.638140000000007</v>
+        <v>21.325890000000001</v>
       </c>
       <c r="F290" s="4">
-        <v>15358606.557827899</v>
+        <v>2444103.0409129299</v>
       </c>
       <c r="G290" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>98.638140000000007</v>
+        <v>21.325890000000001</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>15358606.557827</v>
+        <v>2444103.040912</v>
       </c>
       <c r="N290" s="4">
-        <v>15358606.557827899</v>
+        <v>2444103.0409129299</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>971</v>
+        <v>34</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>969</v>
+        <v>950</v>
       </c>
       <c r="S290" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>50936</v>
+        <v>48472</v>
       </c>
       <c r="V290" s="4">
-        <v>4.25596</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>972</v>
+        <v>952</v>
       </c>
       <c r="X290" s="4">
-        <v>29462.708660110002</v>
+        <v>79972.357899530005</v>
       </c>
       <c r="Y290" s="4">
-        <v>29462.70866</v>
+        <v>79972.357898999995</v>
       </c>
       <c r="Z290" s="6">
-        <v>1.2168E-2</v>
+        <v>1.9319999999999999E-3</v>
       </c>
     </row>
     <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>973</v>
+        <v>953</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>974</v>
+        <v>954</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D291" s="4">
-        <v>12901588.002826</v>
+        <v>937124.05420000001</v>
       </c>
       <c r="E291" s="5">
-        <v>97.785049999999998</v>
+        <v>99.93459</v>
       </c>
       <c r="F291" s="4">
-        <v>12640054.149711</v>
+        <v>941803.75288823002</v>
       </c>
       <c r="G291" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J291" s="5">
-        <v>97.785049999999998</v>
+        <v>99.93459</v>
       </c>
       <c r="K291" s="5">
         <v>1</v>
       </c>
       <c r="L291" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M291" s="4">
-        <v>12640054.149711</v>
+        <v>941803.75288799999</v>
       </c>
       <c r="N291" s="4">
-        <v>12640054.149711</v>
+        <v>941803.75288823002</v>
       </c>
       <c r="O291" s="3" t="s">
-        <v>34</v>
+        <v>955</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q291" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>973</v>
+        <v>953</v>
       </c>
       <c r="S291" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>50936</v>
+        <v>48745</v>
       </c>
       <c r="V291" s="4">
-        <v>4.2159599999999999</v>
+        <v>4.3259600000000002</v>
       </c>
       <c r="W291" s="3" t="s">
-        <v>975</v>
+        <v>956</v>
       </c>
       <c r="X291" s="4">
-        <v>24229.870353999999</v>
+        <v>5292.6715320800004</v>
       </c>
       <c r="Y291" s="4">
-        <v>24229.870353999999</v>
+        <v>5292.6715320000003</v>
       </c>
       <c r="Z291" s="6">
-        <v>1.0014E-2</v>
+        <v>7.4399999999999998E-4</v>
       </c>
     </row>
     <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>976</v>
+        <v>957</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>977</v>
+        <v>958</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D292" s="4">
-        <v>6197241.9466700004</v>
+        <v>3950397.4702599999</v>
       </c>
       <c r="E292" s="5">
-        <v>98.06183</v>
+        <v>98.988050000000001</v>
       </c>
       <c r="F292" s="4">
-        <v>6087956.8212779397</v>
+        <v>3932887.12717454</v>
       </c>
       <c r="G292" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>98.06183</v>
+        <v>98.988050000000001</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>6087956.821277</v>
+        <v>3932887.1271739998</v>
       </c>
       <c r="N292" s="4">
-        <v>6087956.8212779397</v>
+        <v>3932887.12717454</v>
       </c>
       <c r="O292" s="3" t="s">
-        <v>978</v>
+        <v>34</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>976</v>
+        <v>957</v>
       </c>
       <c r="S292" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>51119</v>
+        <v>48837</v>
       </c>
       <c r="V292" s="4">
-        <v>4.1959600000000004</v>
+        <v>4.3559599999999996</v>
       </c>
       <c r="W292" s="3" t="s">
-        <v>979</v>
+        <v>959</v>
       </c>
       <c r="X292" s="4">
-        <v>10827.95884571</v>
+        <v>22465.704114830001</v>
       </c>
       <c r="Y292" s="4">
-        <v>10827.958844999999</v>
+        <v>22465.704114</v>
       </c>
       <c r="Z292" s="6">
-        <v>4.823E-3</v>
+        <v>3.1089999999999998E-3</v>
       </c>
     </row>
     <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>981</v>
+        <v>961</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D293" s="4">
-        <v>3687634.156647</v>
+        <v>13281498.635036999</v>
       </c>
       <c r="E293" s="5">
-        <v>98.080510000000004</v>
+        <v>98.442840000000004</v>
       </c>
       <c r="F293" s="4">
-        <v>3623293.5041195001</v>
+        <v>13148134.8719202</v>
       </c>
       <c r="G293" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>98.080510000000004</v>
+        <v>98.442840000000004</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>3623293.5041189999</v>
+        <v>13148134.871920001</v>
       </c>
       <c r="N293" s="4">
-        <v>3623293.5041195001</v>
+        <v>13148134.8719202</v>
       </c>
       <c r="O293" s="3" t="s">
-        <v>34</v>
+        <v>962</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R293" s="3" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="S293" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>51119</v>
+        <v>50754</v>
       </c>
       <c r="V293" s="4">
-        <v>4.1259600000000001</v>
+        <v>4.2359600000000004</v>
       </c>
       <c r="W293" s="3" t="s">
-        <v>982</v>
+        <v>963</v>
       </c>
       <c r="X293" s="4">
-        <v>6443.1163459199997</v>
+        <v>73450.421028590004</v>
       </c>
       <c r="Y293" s="4">
-        <v>6443.1163450000004</v>
+        <v>73450.421027999997</v>
       </c>
       <c r="Z293" s="6">
-        <v>2.8700000000000002E-3</v>
+        <v>1.0396000000000001E-2</v>
       </c>
     </row>
     <row r="294" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>984</v>
+        <v>965</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D294" s="4">
-        <v>6883022.2999999998</v>
+        <v>15845681.964942001</v>
       </c>
       <c r="E294" s="5">
-        <v>98.758049999999997</v>
+        <v>98.439089999999993</v>
       </c>
       <c r="F294" s="4">
-        <v>6810312.33146796</v>
+        <v>15686389.9546088</v>
       </c>
       <c r="G294" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J294" s="5">
-        <v>98.758049999999997</v>
+        <v>98.439089999999993</v>
       </c>
       <c r="K294" s="5">
         <v>1</v>
       </c>
       <c r="L294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M294" s="4">
-        <v>6810312.3314669998</v>
+        <v>15686389.954608001</v>
       </c>
       <c r="N294" s="4">
-        <v>6810312.33146796</v>
+        <v>15686389.9546088</v>
       </c>
       <c r="O294" s="3" t="s">
-        <v>985</v>
+        <v>966</v>
       </c>
       <c r="P294" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>983</v>
+        <v>964</v>
       </c>
       <c r="S294" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>51851</v>
+        <v>50936</v>
       </c>
       <c r="V294" s="4">
-        <v>4.1659600000000001</v>
+        <v>4.25596</v>
       </c>
       <c r="W294" s="3" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="X294" s="4">
-        <v>12773.726922809999</v>
+        <v>88044.824025809998</v>
       </c>
       <c r="Y294" s="4">
-        <v>12773.726922</v>
+        <v>88044.824024999994</v>
       </c>
       <c r="Z294" s="6">
-        <v>5.3949999999999996E-3</v>
+        <v>1.2403000000000001E-2</v>
       </c>
     </row>
     <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>988</v>
+        <v>969</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D295" s="4">
-        <v>2672290.9504</v>
+        <v>12901588.002826</v>
       </c>
       <c r="E295" s="5">
-        <v>95.154520000000005</v>
+        <v>97.461529999999996</v>
       </c>
       <c r="F295" s="4">
-        <v>2547943.1002702801</v>
+        <v>12645097.595487701</v>
       </c>
       <c r="G295" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>95.154520000000005</v>
+        <v>97.461529999999996</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>2547943.1002699998</v>
+        <v>12645097.595487</v>
       </c>
       <c r="N295" s="4">
-        <v>2547943.1002702801</v>
+        <v>12645097.595487701</v>
       </c>
       <c r="O295" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R295" s="3" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="S295" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>51119</v>
+        <v>50936</v>
       </c>
       <c r="V295" s="4">
-        <v>4.3159599999999996</v>
+        <v>4.2159599999999999</v>
       </c>
       <c r="W295" s="3" t="s">
-        <v>989</v>
+        <v>970</v>
       </c>
       <c r="X295" s="4">
-        <v>5137.4734137200003</v>
+        <v>71012.533637510001</v>
       </c>
       <c r="Y295" s="4">
-        <v>5137.4734129999997</v>
+        <v>71012.533637</v>
       </c>
       <c r="Z295" s="6">
-        <v>2.0179999999999998E-3</v>
+        <v>9.9979999999999999E-3</v>
       </c>
     </row>
     <row r="296" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>990</v>
+        <v>971</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D296" s="4">
-        <v>938929.6899</v>
+        <v>6197241.9466700004</v>
       </c>
       <c r="E296" s="5">
-        <v>99.997470000000007</v>
+        <v>97.805329999999998</v>
       </c>
       <c r="F296" s="4">
-        <v>938905.93497884995</v>
+        <v>6095181.7931715697</v>
       </c>
       <c r="G296" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J296" s="5">
-        <v>99.997470000000007</v>
+        <v>97.805329999999998</v>
       </c>
       <c r="K296" s="5">
         <v>1</v>
       </c>
       <c r="L296" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M296" s="4">
-        <v>938905.934978</v>
+        <v>6095181.7931709997</v>
       </c>
       <c r="N296" s="4">
-        <v>938905.93497884995</v>
+        <v>6095181.7931715697</v>
       </c>
       <c r="O296" s="3" t="s">
-        <v>992</v>
+        <v>973</v>
       </c>
       <c r="P296" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>990</v>
+        <v>971</v>
       </c>
       <c r="S296" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>46230</v>
+        <v>51119</v>
       </c>
       <c r="V296" s="4">
-        <v>4.6802900000000003</v>
+        <v>4.1959600000000004</v>
       </c>
       <c r="W296" s="3" t="s">
-        <v>993</v>
+        <v>974</v>
       </c>
       <c r="X296" s="4">
-        <v>0</v>
+        <v>33948.85633255</v>
       </c>
       <c r="Y296" s="4">
-        <v>0</v>
+        <v>33948.856332000003</v>
       </c>
       <c r="Z296" s="6">
-        <v>7.4299999999999995E-4</v>
+        <v>4.8190000000000004E-3</v>
       </c>
     </row>
     <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>995</v>
+        <v>976</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D297" s="4">
-        <v>3324956.6779</v>
+        <v>3687634.1151009998</v>
       </c>
       <c r="E297" s="5">
-        <v>99.286439999999999</v>
+        <v>97.654780000000002</v>
       </c>
       <c r="F297" s="4">
-        <v>3326807.3164609498</v>
+        <v>3621352.0591500299</v>
       </c>
       <c r="G297" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>99.286439999999999</v>
+        <v>97.654780000000002</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>3326807.3164599999</v>
+        <v>3621352.0591500001</v>
       </c>
       <c r="N297" s="4">
-        <v>3326807.3164609498</v>
+        <v>3621352.0591500299</v>
       </c>
       <c r="O297" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R297" s="3" t="s">
-        <v>994</v>
+        <v>975</v>
       </c>
       <c r="S297" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>47051</v>
+        <v>51119</v>
       </c>
       <c r="V297" s="4">
-        <v>4.2602900000000004</v>
+        <v>4.1259600000000001</v>
       </c>
       <c r="W297" s="3" t="s">
-        <v>996</v>
+        <v>977</v>
       </c>
       <c r="X297" s="4">
-        <v>25576.199431770001</v>
+        <v>20201.0768432</v>
       </c>
       <c r="Y297" s="4">
-        <v>25576.199431000001</v>
+        <v>20201.076842999999</v>
       </c>
       <c r="Z297" s="6">
-        <v>2.6350000000000002E-3</v>
+        <v>2.8630000000000001E-3</v>
       </c>
     </row>
     <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D298" s="4">
-        <v>8369501.83292</v>
+        <v>7049351.9249999998</v>
       </c>
       <c r="E298" s="5">
-        <v>99.144159999999999</v>
+        <v>98.079880000000003</v>
       </c>
       <c r="F298" s="4">
-        <v>8315922.88603066</v>
+        <v>6952336.5741742803</v>
       </c>
       <c r="G298" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>99.144159999999999</v>
+        <v>98.079880000000003</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>8315922.8860299997</v>
+        <v>6952336.574174</v>
       </c>
       <c r="N298" s="4">
-        <v>8315922.88603066</v>
+        <v>6952336.5741742803</v>
       </c>
       <c r="O298" s="3" t="s">
-        <v>34</v>
+        <v>980</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>999</v>
+        <v>938</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R298" s="3" t="s">
-        <v>997</v>
+        <v>978</v>
       </c>
       <c r="S298" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
-        <v>51302</v>
+        <v>51851</v>
       </c>
       <c r="V298" s="4">
-        <v>4.7983500000000001</v>
+        <v>4.1659600000000001</v>
       </c>
       <c r="W298" s="3" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="X298" s="4">
-        <v>18050.597597520002</v>
+        <v>38340.665356589998</v>
       </c>
       <c r="Y298" s="4">
-        <v>18050.597597</v>
+        <v>38340.665355999998</v>
       </c>
       <c r="Z298" s="6">
-        <v>6.5880000000000001E-3</v>
+        <v>5.4970000000000001E-3</v>
       </c>
     </row>
     <row r="299" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>1002</v>
+        <v>983</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D299" s="4">
-        <v>5843931.6395220002</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E299" s="5">
-        <v>100.36002999999999</v>
+        <v>95.278670000000005</v>
       </c>
       <c r="F299" s="4">
-        <v>5939002.6511778096</v>
+        <v>2561180.9021815802</v>
       </c>
       <c r="G299" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J299" s="5">
-        <v>100.36002999999999</v>
+        <v>95.278670000000005</v>
       </c>
       <c r="K299" s="5">
         <v>1</v>
       </c>
       <c r="L299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M299" s="4">
-        <v>5939002.6511770003</v>
+        <v>2561180.902181</v>
       </c>
       <c r="N299" s="4">
-        <v>5939002.6511778096</v>
+        <v>2561180.9021815802</v>
       </c>
       <c r="O299" s="3" t="s">
-        <v>1003</v>
+        <v>34</v>
       </c>
       <c r="P299" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q299" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R299" s="3" t="s">
-        <v>1001</v>
+        <v>982</v>
       </c>
       <c r="S299" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T299" s="4">
         <v>0.01</v>
       </c>
       <c r="U299" s="2">
-        <v>46868</v>
+        <v>51119</v>
       </c>
       <c r="V299" s="4">
-        <v>5.6302899999999996</v>
+        <v>4.3159599999999996</v>
       </c>
       <c r="W299" s="3" t="s">
-        <v>1004</v>
+        <v>984</v>
       </c>
       <c r="X299" s="4">
-        <v>74031.10457404</v>
+        <v>15057.6261101</v>
       </c>
       <c r="Y299" s="4">
-        <v>74031.104573999997</v>
+        <v>15057.626109999999</v>
       </c>
       <c r="Z299" s="6">
-        <v>4.705E-3</v>
+        <v>2.0249999999999999E-3</v>
       </c>
     </row>
     <row r="300" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>1005</v>
+        <v>985</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1006</v>
+        <v>986</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D300" s="4">
-        <v>1150000</v>
+        <v>3066818.5048000002</v>
       </c>
       <c r="E300" s="5">
-        <v>89.807460000000006</v>
+        <v>99.215450000000004</v>
       </c>
       <c r="F300" s="4">
-        <v>1035085.79</v>
+        <v>3044554.2884249398</v>
       </c>
       <c r="G300" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J300" s="5">
-        <v>89.807460000000006</v>
+        <v>99.215450000000004</v>
       </c>
       <c r="K300" s="5">
         <v>1</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M300" s="4">
-        <v>1035085.79</v>
+        <v>3044554.2884240001</v>
       </c>
       <c r="N300" s="4">
-        <v>1035085.79</v>
+        <v>3044554.2884249398</v>
       </c>
       <c r="O300" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P300" s="3" t="s">
-        <v>1007</v>
+        <v>938</v>
       </c>
       <c r="Q300" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R300" s="3" t="s">
-        <v>1005</v>
+        <v>985</v>
       </c>
       <c r="S300" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T300" s="4">
         <v>0.01</v>
       </c>
       <c r="U300" s="2">
-        <v>53220</v>
+        <v>47051</v>
       </c>
       <c r="V300" s="4">
-        <v>4.5</v>
+        <v>4.2176799999999997</v>
       </c>
       <c r="W300" s="3" t="s">
-        <v>1008</v>
+        <v>987</v>
       </c>
       <c r="X300" s="4">
-        <v>2300</v>
+        <v>1796.5082043499999</v>
       </c>
       <c r="Y300" s="4">
-        <v>2300</v>
+        <v>1796.508204</v>
       </c>
       <c r="Z300" s="6">
-        <v>8.1999999999999998E-4</v>
+        <v>2.4069999999999999E-3</v>
       </c>
     </row>
     <row r="301" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>1009</v>
+        <v>988</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1010</v>
+        <v>989</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D301" s="4">
-        <v>6204405.5406240001</v>
+        <v>8369501.83292</v>
       </c>
       <c r="E301" s="5">
-        <v>99.920580000000001</v>
+        <v>99.295000000000002</v>
       </c>
       <c r="F301" s="4">
-        <v>6277515.4807662303</v>
+        <v>8363520.47544064</v>
       </c>
       <c r="G301" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J301" s="5">
-        <v>99.920580000000001</v>
+        <v>99.295000000000002</v>
       </c>
       <c r="K301" s="5">
         <v>1</v>
       </c>
       <c r="L301" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M301" s="4">
-        <v>6277515.4807660002</v>
+        <v>8363520.4754400002</v>
       </c>
       <c r="N301" s="4">
-        <v>6277515.4807662303</v>
+        <v>8363520.47544064</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P301" s="3" t="s">
-        <v>943</v>
+        <v>990</v>
       </c>
       <c r="Q301" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R301" s="3" t="s">
-        <v>1009</v>
+        <v>988</v>
       </c>
       <c r="S301" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T301" s="4">
         <v>0.01</v>
       </c>
       <c r="U301" s="2">
-        <v>46959</v>
+        <v>51302</v>
       </c>
       <c r="V301" s="4">
-        <v>5.5802899999999998</v>
+        <v>4.7983500000000001</v>
       </c>
       <c r="W301" s="3" t="s">
-        <v>1011</v>
+        <v>991</v>
       </c>
       <c r="X301" s="4">
-        <v>78037.479023039996</v>
+        <v>53023.630442720001</v>
       </c>
       <c r="Y301" s="4">
-        <v>78037.479023000007</v>
+        <v>53023.630442000001</v>
       </c>
       <c r="Z301" s="6">
-        <v>4.973E-3</v>
+        <v>6.613E-3</v>
       </c>
     </row>
     <row r="302" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>1012</v>
+        <v>992</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1013</v>
+        <v>993</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D302" s="4">
-        <v>13674624.025216</v>
+        <v>1150000</v>
       </c>
       <c r="E302" s="5">
-        <v>99.000609999999995</v>
+        <v>88.832080000000005</v>
       </c>
       <c r="F302" s="4">
-        <v>13662160.5360511</v>
+        <v>1023868.92</v>
       </c>
       <c r="G302" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J302" s="5">
-        <v>99.000609999999995</v>
+        <v>88.832080000000005</v>
       </c>
       <c r="K302" s="5">
         <v>1</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M302" s="4">
-        <v>13662160.536051</v>
+        <v>1023868.92</v>
       </c>
       <c r="N302" s="4">
-        <v>13662160.5360511</v>
+        <v>1023868.92</v>
       </c>
       <c r="O302" s="3" t="s">
-        <v>1014</v>
+        <v>34</v>
       </c>
       <c r="P302" s="3" t="s">
-        <v>943</v>
+        <v>994</v>
       </c>
       <c r="Q302" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R302" s="3" t="s">
-        <v>1012</v>
+        <v>992</v>
       </c>
       <c r="S302" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T302" s="4">
         <v>0.01</v>
       </c>
       <c r="U302" s="2">
-        <v>47508</v>
+        <v>53220</v>
       </c>
       <c r="V302" s="4">
-        <v>5.0302899999999999</v>
+        <v>4.5</v>
       </c>
       <c r="W302" s="3" t="s">
-        <v>1015</v>
+        <v>995</v>
       </c>
       <c r="X302" s="4">
-        <v>124199.33588076</v>
+        <v>2300</v>
       </c>
       <c r="Y302" s="4">
-        <v>124199.33588</v>
+        <v>2300</v>
       </c>
       <c r="Z302" s="6">
-        <v>1.0824E-2</v>
+        <v>8.0900000000000004E-4</v>
       </c>
     </row>
     <row r="303" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>1016</v>
+        <v>996</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>1017</v>
+        <v>997</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D303" s="4">
-        <v>4343652.3084800001</v>
+        <v>5743234.3636159999</v>
       </c>
       <c r="E303" s="5">
-        <v>103.72</v>
+        <v>100.14265</v>
       </c>
       <c r="F303" s="4">
-        <v>4521625.9714328796</v>
+        <v>5756983.7783565996</v>
       </c>
       <c r="G303" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J303" s="5">
-        <v>103.72</v>
+        <v>100.14265</v>
       </c>
       <c r="K303" s="5">
         <v>1</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M303" s="4">
-        <v>4521625.9714320004</v>
+        <v>5756983.7783559998</v>
       </c>
       <c r="N303" s="4">
-        <v>4521625.9714328796</v>
+        <v>5756983.7783565996</v>
       </c>
       <c r="O303" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P303" s="3" t="s">
-        <v>943</v>
+        <v>938</v>
       </c>
       <c r="Q303" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R303" s="3" t="s">
-        <v>1016</v>
+        <v>996</v>
       </c>
       <c r="S303" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T303" s="4">
         <v>0.01</v>
       </c>
       <c r="U303" s="2">
-        <v>51789</v>
+        <v>47051</v>
       </c>
       <c r="V303" s="4">
-        <v>8.4898699999999998</v>
+        <v>5.5376799999999999</v>
       </c>
       <c r="W303" s="3" t="s">
-        <v>1018</v>
+        <v>998</v>
       </c>
       <c r="X303" s="4">
-        <v>16389.79707742</v>
+        <v>5556.6909207999997</v>
       </c>
       <c r="Y303" s="4">
-        <v>16389.797076999999</v>
+        <v>5556.69092</v>
       </c>
       <c r="Z303" s="6">
-        <v>3.5820000000000001E-3</v>
+        <v>4.5519999999999996E-3</v>
       </c>
     </row>
     <row r="304" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>1019</v>
+        <v>999</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1020</v>
+        <v>1000</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D304" s="4">
-        <v>5903431.2519049998</v>
+        <v>1997027.668048</v>
       </c>
       <c r="E304" s="5">
-        <v>96.994389999999996</v>
+        <v>99.945819999999998</v>
       </c>
       <c r="F304" s="4">
-        <v>5732057.98793991</v>
+        <v>1997329.0860907</v>
       </c>
       <c r="G304" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>96.994389999999996</v>
+        <v>99.945819999999998</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>5732057.9879390001</v>
+        <v>1997329.0860900001</v>
       </c>
       <c r="N304" s="4">
-        <v>5732057.98793991</v>
+        <v>1997329.0860907</v>
       </c>
       <c r="O304" s="3" t="s">
-        <v>34</v>
+        <v>1001</v>
       </c>
       <c r="P304" s="3" t="s">
-        <v>1007</v>
+        <v>938</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R304" s="3" t="s">
-        <v>1019</v>
+        <v>999</v>
       </c>
       <c r="S304" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T304" s="4">
         <v>0.01</v>
       </c>
       <c r="U304" s="2">
-        <v>55899</v>
+        <v>46412</v>
       </c>
       <c r="V304" s="4">
-        <v>2.31</v>
+        <v>4.9876800000000001</v>
       </c>
       <c r="W304" s="3" t="s">
-        <v>1021</v>
+        <v>1002</v>
       </c>
       <c r="X304" s="4">
-        <v>6060.85608529</v>
+        <v>1383.4076332499999</v>
       </c>
       <c r="Y304" s="4">
-        <v>6060.8560850000003</v>
+        <v>1383.407633</v>
       </c>
       <c r="Z304" s="6">
-        <v>4.5409999999999999E-3</v>
+        <v>1.5790000000000001E-3</v>
       </c>
     </row>
     <row r="305" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1023</v>
+        <v>1004</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D305" s="4">
-        <v>1000</v>
+        <v>4288773.2980000004</v>
       </c>
       <c r="E305" s="5">
-        <v>7500</v>
+        <v>103.64726</v>
       </c>
       <c r="F305" s="4">
-        <v>75000</v>
+        <v>4462493.4021046804</v>
       </c>
       <c r="G305" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J305" s="5">
-        <v>7500</v>
+        <v>103.64726</v>
       </c>
       <c r="K305" s="5">
         <v>1</v>
       </c>
       <c r="L305" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M305" s="4">
-        <v>75000</v>
+        <v>4462493.4021039996</v>
       </c>
       <c r="N305" s="4">
-        <v>75000</v>
+        <v>4462493.4021046804</v>
       </c>
       <c r="O305" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P305" s="3" t="s">
-        <v>1007</v>
+        <v>938</v>
       </c>
       <c r="Q305" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R305" s="3" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="S305" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T305" s="4">
         <v>0.01</v>
       </c>
       <c r="U305" s="2">
-        <v>57269</v>
+        <v>51789</v>
       </c>
       <c r="V305" s="4">
-        <v>0</v>
+        <v>8.5408500000000007</v>
       </c>
       <c r="W305" s="3" t="s">
-        <v>1024</v>
+        <v>1005</v>
       </c>
       <c r="X305" s="4">
-        <v>0</v>
+        <v>17297.391116049999</v>
       </c>
       <c r="Y305" s="4">
-        <v>0</v>
+        <v>17297.391115999999</v>
       </c>
       <c r="Z305" s="6">
-        <v>5.8999999999999998E-5</v>
+        <v>3.5279999999999999E-3</v>
       </c>
     </row>
     <row r="306" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>1025</v>
+        <v>1006</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1026</v>
+        <v>1007</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D306" s="4">
-        <v>803776.28214000002</v>
+        <v>4892668.656711</v>
       </c>
       <c r="E306" s="5">
-        <v>97.952889999999996</v>
+        <v>97.059020000000004</v>
       </c>
       <c r="F306" s="4">
-        <v>787946.74151133001</v>
+        <v>4753799.38987175</v>
       </c>
       <c r="G306" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J306" s="5">
-        <v>97.952889999999996</v>
+        <v>97.059020000000004</v>
       </c>
       <c r="K306" s="5">
         <v>1</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M306" s="4">
-        <v>787946.74151099997</v>
+        <v>4753799.3898710003</v>
       </c>
       <c r="N306" s="4">
-        <v>787946.74151133001</v>
+        <v>4753799.38987175</v>
       </c>
       <c r="O306" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P306" s="3" t="s">
-        <v>1027</v>
+        <v>994</v>
       </c>
       <c r="Q306" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R306" s="3" t="s">
-        <v>1025</v>
+        <v>1006</v>
       </c>
       <c r="S306" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T306" s="4">
         <v>0.01</v>
       </c>
       <c r="U306" s="2">
-        <v>49304</v>
+        <v>55899</v>
       </c>
       <c r="V306" s="4">
-        <v>4.66282</v>
+        <v>2.31</v>
       </c>
       <c r="W306" s="3" t="s">
-        <v>1028</v>
+        <v>1008</v>
       </c>
       <c r="X306" s="4">
-        <v>624.64402065000002</v>
+        <v>5023.13982089</v>
       </c>
       <c r="Y306" s="4">
-        <v>624.64401999999995</v>
+        <v>5023.1398200000003</v>
       </c>
       <c r="Z306" s="6">
-        <v>6.2399999999999999E-4</v>
+        <v>3.7580000000000001E-3</v>
       </c>
     </row>
     <row r="307" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
-        <v>1029</v>
+        <v>1009</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1030</v>
+        <v>1010</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D307" s="4">
-        <v>454048.25873399997</v>
+        <v>1000</v>
       </c>
       <c r="E307" s="5">
-        <v>99.993700000000004</v>
+        <v>9996.1993199999997</v>
       </c>
       <c r="F307" s="4">
-        <v>458638.99538262002</v>
+        <v>99961.993199999997</v>
       </c>
       <c r="G307" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J307" s="5">
-        <v>99.993700000000004</v>
+        <v>9996.1993199999997</v>
       </c>
       <c r="K307" s="5">
         <v>1</v>
       </c>
       <c r="L307" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M307" s="4">
-        <v>458638.99538199999</v>
+        <v>99961.993199999997</v>
       </c>
       <c r="N307" s="4">
-        <v>458638.99538262002</v>
+        <v>99961.993199999997</v>
       </c>
       <c r="O307" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P307" s="3" t="s">
-        <v>1031</v>
+        <v>994</v>
       </c>
       <c r="Q307" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R307" s="3" t="s">
-        <v>1029</v>
+        <v>1009</v>
       </c>
       <c r="S307" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T307" s="4">
         <v>0.01</v>
       </c>
       <c r="U307" s="2">
-        <v>47956</v>
+        <v>57269</v>
       </c>
       <c r="V307" s="4">
-        <v>5.0868399999999996</v>
+        <v>0</v>
       </c>
       <c r="W307" s="3" t="s">
-        <v>1032</v>
+        <v>1011</v>
       </c>
       <c r="X307" s="4">
-        <v>4619.3416889199998</v>
+        <v>0</v>
       </c>
       <c r="Y307" s="4">
-        <v>4619.3416880000004</v>
+        <v>0</v>
       </c>
       <c r="Z307" s="6">
-        <v>3.6299999999999999E-4</v>
+        <v>7.8999999999999996E-5</v>
       </c>
     </row>
     <row r="308" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>1033</v>
+        <v>1012</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1034</v>
+        <v>1013</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D308" s="4">
-        <v>3566047.0218239999</v>
+        <v>752061.39871199999</v>
       </c>
       <c r="E308" s="5">
-        <v>79.598870000000005</v>
+        <v>97.990539999999996</v>
       </c>
       <c r="F308" s="4">
-        <v>2838533.1330405599</v>
+        <v>737444.01582960004</v>
       </c>
       <c r="G308" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J308" s="5">
-        <v>79.598870000000005</v>
+        <v>97.990539999999996</v>
       </c>
       <c r="K308" s="5">
         <v>1</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M308" s="4">
-        <v>2838533.1330400002</v>
+        <v>737444.01582900004</v>
       </c>
       <c r="N308" s="4">
-        <v>2838533.1330405599</v>
+        <v>737444.01582960004</v>
       </c>
       <c r="O308" s="3" t="s">
-        <v>1035</v>
+        <v>34</v>
       </c>
       <c r="P308" s="3" t="s">
-        <v>1036</v>
+        <v>1014</v>
       </c>
       <c r="Q308" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R308" s="3" t="s">
-        <v>1033</v>
+        <v>1012</v>
       </c>
       <c r="S308" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T308" s="4">
         <v>0.01</v>
       </c>
       <c r="U308" s="2">
-        <v>49454</v>
+        <v>49304</v>
       </c>
       <c r="V308" s="4">
-        <v>5.1442300000000003</v>
+        <v>4.73888</v>
       </c>
       <c r="W308" s="3" t="s">
-        <v>1037</v>
+        <v>1015</v>
       </c>
       <c r="X308" s="4">
-        <v>0</v>
+        <v>494.99010016</v>
       </c>
       <c r="Y308" s="4">
-        <v>0</v>
+        <v>494.99009999999998</v>
       </c>
       <c r="Z308" s="6">
-        <v>2.248E-3</v>
+        <v>5.8299999999999997E-4</v>
       </c>
     </row>
     <row r="309" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
-        <v>1038</v>
+        <v>1016</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1039</v>
+        <v>1017</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D309" s="4">
-        <v>2864769.5086400001</v>
+        <v>248836.30386300001</v>
       </c>
       <c r="E309" s="5">
-        <v>91.510429999999999</v>
+        <v>99.993399999999994</v>
       </c>
       <c r="F309" s="4">
-        <v>2623512.2855729</v>
+        <v>249246.28821614999</v>
       </c>
       <c r="G309" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J309" s="5">
-        <v>91.510429999999999</v>
+        <v>99.993399999999994</v>
       </c>
       <c r="K309" s="5">
         <v>1</v>
       </c>
       <c r="L309" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M309" s="4">
-        <v>2623512.2855719998</v>
+        <v>249246.28821599999</v>
       </c>
       <c r="N309" s="4">
-        <v>2623512.2855729</v>
+        <v>249246.28821614999</v>
       </c>
       <c r="O309" s="3" t="s">
-        <v>1040</v>
+        <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
-        <v>1041</v>
+        <v>1018</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1038</v>
+        <v>1016</v>
       </c>
       <c r="S309" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>50065</v>
+        <v>47956</v>
       </c>
       <c r="V309" s="4">
-        <v>4.0828199999999999</v>
+        <v>5.1408199999999997</v>
       </c>
       <c r="W309" s="3" t="s">
-        <v>1042</v>
+        <v>1019</v>
       </c>
       <c r="X309" s="4">
-        <v>1949.38970754</v>
+        <v>426.40754921000001</v>
       </c>
       <c r="Y309" s="4">
-        <v>1949.389707</v>
+        <v>426.40754900000002</v>
       </c>
       <c r="Z309" s="6">
-        <v>2.078E-3</v>
+        <v>1.9699999999999999E-4</v>
       </c>
     </row>
     <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>1043</v>
+        <v>1020</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1044</v>
+        <v>1021</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D310" s="4">
-        <v>7498338.13038</v>
+        <v>3473027.40864</v>
       </c>
       <c r="E310" s="5">
-        <v>42.959510000000002</v>
+        <v>80.163409999999999</v>
       </c>
       <c r="F310" s="4">
-        <v>3226289.2269509002</v>
+        <v>2784097.20100046</v>
       </c>
       <c r="G310" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>42.959510000000002</v>
+        <v>80.163409999999999</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>3226289.22695</v>
+        <v>2784097.2009999999</v>
       </c>
       <c r="N310" s="4">
-        <v>3226289.2269509002</v>
+        <v>2784097.20100046</v>
       </c>
       <c r="O310" s="3" t="s">
-        <v>34</v>
+        <v>1022</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1045</v>
+        <v>1023</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R310" s="3" t="s">
-        <v>1043</v>
+        <v>1020</v>
       </c>
       <c r="S310" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>57735</v>
+        <v>49454</v>
       </c>
       <c r="V310" s="4">
-        <v>4.3028199999999996</v>
+        <v>4.8037599999999996</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1046</v>
+        <v>1024</v>
       </c>
       <c r="X310" s="4">
-        <v>5039.9079964900002</v>
+        <v>0</v>
       </c>
       <c r="Y310" s="4">
-        <v>5039.9079959999999</v>
+        <v>0</v>
       </c>
       <c r="Z310" s="6">
-        <v>2.5560000000000001E-3</v>
+        <v>2.2009999999999998E-3</v>
       </c>
     </row>
     <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1047</v>
+        <v>1025</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1048</v>
+        <v>1026</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D311" s="4">
-        <v>175899.06392300001</v>
+        <v>2856647.4767999998</v>
       </c>
       <c r="E311" s="5">
-        <v>99.997110000000006</v>
+        <v>90.916790000000006</v>
       </c>
       <c r="F311" s="4">
-        <v>176035.07552906001</v>
+        <v>2598822.2505862098</v>
       </c>
       <c r="G311" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J311" s="5">
-        <v>99.997110000000006</v>
+        <v>90.916790000000006</v>
       </c>
       <c r="K311" s="5">
         <v>1</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M311" s="4">
-        <v>176035.07552899999</v>
+        <v>2598822.2505859998</v>
       </c>
       <c r="N311" s="4">
-        <v>176035.07552906001</v>
+        <v>2598822.2505862098</v>
       </c>
       <c r="O311" s="3" t="s">
-        <v>34</v>
+        <v>1027</v>
       </c>
       <c r="P311" s="3" t="s">
-        <v>1049</v>
+        <v>1028</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R311" s="3" t="s">
-        <v>1047</v>
+        <v>1025</v>
       </c>
       <c r="S311" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>53352</v>
+        <v>50065</v>
       </c>
       <c r="V311" s="4">
-        <v>4.8128200000000003</v>
+        <v>4.1588799999999999</v>
       </c>
       <c r="W311" s="3" t="s">
-        <v>1050</v>
+        <v>1029</v>
       </c>
       <c r="X311" s="4">
-        <v>141.09508880999999</v>
+        <v>1650.06306365</v>
       </c>
       <c r="Y311" s="4">
-        <v>141.095088</v>
+        <v>1650.0630630000001</v>
       </c>
       <c r="Z311" s="6">
-        <v>1.3899999999999999E-4</v>
+        <v>2.0539999999999998E-3</v>
       </c>
     </row>
     <row r="312" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>1051</v>
+        <v>1030</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1052</v>
+        <v>1031</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D312" s="4">
-        <v>6483621.4317450002</v>
+        <v>7487335.4029799998</v>
       </c>
       <c r="E312" s="5">
-        <v>97.501750000000001</v>
+        <v>42.596159999999998</v>
       </c>
       <c r="F312" s="4">
-        <v>6321644.3593264297</v>
+        <v>3193590.2239192501</v>
       </c>
       <c r="G312" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J312" s="5">
-        <v>97.501750000000001</v>
+        <v>42.596159999999998</v>
       </c>
       <c r="K312" s="5">
         <v>1</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M312" s="4">
-        <v>6321644.3593260003</v>
+        <v>3193590.223919</v>
       </c>
       <c r="N312" s="4">
-        <v>6321644.3593264297</v>
+        <v>3193590.2239192501</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P312" s="3" t="s">
-        <v>1049</v>
+        <v>1032</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R312" s="3" t="s">
-        <v>1051</v>
+        <v>1030</v>
       </c>
       <c r="S312" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>59130</v>
+        <v>57735</v>
       </c>
       <c r="V312" s="4">
-        <v>1.05</v>
+        <v>4.3788799999999997</v>
       </c>
       <c r="W312" s="3" t="s">
-        <v>1053</v>
+        <v>1033</v>
       </c>
       <c r="X312" s="4">
-        <v>0</v>
+        <v>4272.8559292500004</v>
       </c>
       <c r="Y312" s="4">
-        <v>0</v>
+        <v>4272.8559290000003</v>
       </c>
       <c r="Z312" s="6">
-        <v>5.0080000000000003E-3</v>
+        <v>2.5249999999999999E-3</v>
       </c>
     </row>
     <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>1054</v>
+        <v>1034</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1055</v>
+        <v>1035</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D313" s="4">
-        <v>6900000</v>
+        <v>6007014.5839950005</v>
       </c>
       <c r="E313" s="5">
-        <v>99.369</v>
+        <v>97.655850000000001</v>
       </c>
       <c r="F313" s="4">
-        <v>6864747.0547500001</v>
+        <v>5866201.15162428</v>
       </c>
       <c r="G313" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>99.369</v>
+        <v>97.655850000000001</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>6864747.0547500001</v>
+        <v>5866201.1516239997</v>
       </c>
       <c r="N313" s="4">
-        <v>6864747.0547500001</v>
+        <v>5866201.15162428</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1049</v>
+        <v>1036</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R313" s="3" t="s">
-        <v>1054</v>
+        <v>1034</v>
       </c>
       <c r="S313" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
         <v>59130</v>
       </c>
       <c r="V313" s="4">
-        <v>4.8035100000000002</v>
+        <v>1.05</v>
       </c>
       <c r="W313" s="3" t="s">
-        <v>1056</v>
+        <v>1037</v>
       </c>
       <c r="X313" s="4">
-        <v>8286.0547499999993</v>
+        <v>0</v>
       </c>
       <c r="Y313" s="4">
-        <v>8286.0547499999993</v>
+        <v>0</v>
       </c>
       <c r="Z313" s="6">
-        <v>5.4380000000000001E-3</v>
+        <v>4.6379999999999998E-3</v>
       </c>
     </row>
     <row r="314" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1058</v>
+        <v>1039</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D314" s="4">
-        <v>17741000</v>
+        <v>6900000</v>
       </c>
       <c r="E314" s="5">
-        <v>98.935720000000003</v>
+        <v>99.231719999999996</v>
       </c>
       <c r="F314" s="4">
-        <v>17575043.190427501</v>
+        <v>6858107.0870000003</v>
       </c>
       <c r="G314" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J314" s="5">
-        <v>98.935720000000003</v>
+        <v>99.231719999999996</v>
       </c>
       <c r="K314" s="5">
         <v>1</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M314" s="4">
-        <v>17575043.190427002</v>
+        <v>6858107.0870000003</v>
       </c>
       <c r="N314" s="4">
-        <v>17575043.190427501</v>
+        <v>6858107.0870000003</v>
       </c>
       <c r="O314" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P314" s="3" t="s">
-        <v>1049</v>
+        <v>1036</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R314" s="3" t="s">
-        <v>1057</v>
+        <v>1038</v>
       </c>
       <c r="S314" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T314" s="4">
         <v>0.01</v>
       </c>
       <c r="U314" s="2">
         <v>59130</v>
       </c>
       <c r="V314" s="4">
-        <v>5.1535099999999998</v>
+        <v>4.8340899999999998</v>
       </c>
       <c r="W314" s="3" t="s">
-        <v>1059</v>
+        <v>1040</v>
       </c>
       <c r="X314" s="4">
-        <v>22857.1052275</v>
+        <v>11118.406999999999</v>
       </c>
       <c r="Y314" s="4">
-        <v>22857.105227</v>
+        <v>11118.406999999999</v>
       </c>
       <c r="Z314" s="6">
-        <v>1.3924000000000001E-2</v>
+        <v>5.4219999999999997E-3</v>
       </c>
     </row>
     <row r="315" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1061</v>
+        <v>1042</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D315" s="4">
-        <v>9795588.6999999993</v>
+        <v>17741000</v>
       </c>
       <c r="E315" s="5">
-        <v>97.651700000000005</v>
+        <v>98.494010000000003</v>
       </c>
       <c r="F315" s="4">
-        <v>9565558.8905579001</v>
+        <v>17504479.294330001</v>
       </c>
       <c r="G315" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J315" s="5">
-        <v>97.651700000000005</v>
+        <v>98.494010000000003</v>
       </c>
       <c r="K315" s="5">
         <v>1</v>
       </c>
       <c r="L315" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M315" s="4">
-        <v>9565558.8905570004</v>
+        <v>17504479.294330001</v>
       </c>
       <c r="N315" s="4">
-        <v>9565558.8905579001</v>
+        <v>17504479.294330001</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P315" s="3" t="s">
-        <v>1062</v>
+        <v>1036</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1060</v>
+        <v>1041</v>
       </c>
       <c r="S315" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>51822</v>
+        <v>59130</v>
       </c>
       <c r="V315" s="4">
-        <v>4.3</v>
+        <v>5.1840900000000003</v>
       </c>
       <c r="W315" s="3" t="s">
-        <v>1063</v>
+        <v>1043</v>
       </c>
       <c r="X315" s="4">
-        <v>0</v>
+        <v>30656.980230000001</v>
       </c>
       <c r="Y315" s="4">
-        <v>0</v>
+        <v>30656.980230000001</v>
       </c>
       <c r="Z315" s="6">
-        <v>7.5779999999999997E-3</v>
+        <v>1.3840999999999999E-2</v>
       </c>
     </row>
     <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>1064</v>
+        <v>1044</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1065</v>
+        <v>1045</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D316" s="4">
-        <v>9048342.3674010001</v>
+        <v>9748345.9199999999</v>
       </c>
       <c r="E316" s="5">
-        <v>95.575000000000003</v>
+        <v>97.268230000000003</v>
       </c>
       <c r="F316" s="4">
-        <v>8647953.2176435106</v>
+        <v>9482043.5306612197</v>
       </c>
       <c r="G316" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>95.575000000000003</v>
+        <v>97.268230000000003</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>8647953.2176430002</v>
+        <v>9482043.5306609999</v>
       </c>
       <c r="N316" s="4">
-        <v>8647953.2176435106</v>
+        <v>9482043.5306612197</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
-        <v>1066</v>
+        <v>1046</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R316" s="3" t="s">
-        <v>1064</v>
+        <v>1044</v>
       </c>
       <c r="S316" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>51091</v>
+        <v>51822</v>
       </c>
       <c r="V316" s="4">
-        <v>1.482</v>
+        <v>4.3</v>
       </c>
       <c r="W316" s="3" t="s">
-        <v>1067</v>
+        <v>1047</v>
       </c>
       <c r="X316" s="4">
         <v>0</v>
       </c>
       <c r="Y316" s="4">
         <v>0</v>
       </c>
       <c r="Z316" s="6">
-        <v>6.8510000000000003E-3</v>
+        <v>7.4970000000000002E-3</v>
       </c>
     </row>
     <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1069</v>
+        <v>1049</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D317" s="4">
-        <v>4353034.6859600004</v>
+        <v>9616572.9541219994</v>
       </c>
       <c r="E317" s="5">
-        <v>100.0363</v>
+        <v>95.798789999999997</v>
       </c>
       <c r="F317" s="4">
-        <v>4391685.5650930703</v>
+        <v>9212560.5295161307</v>
       </c>
       <c r="G317" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>100.0363</v>
+        <v>95.798789999999997</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>4391685.5650930004</v>
+        <v>9212560.5295160003</v>
       </c>
       <c r="N317" s="4">
-        <v>4391685.5650930703</v>
+        <v>9212560.5295161307</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1070</v>
+        <v>1050</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R317" s="3" t="s">
-        <v>1068</v>
+        <v>1048</v>
       </c>
       <c r="S317" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>48694</v>
+        <v>51091</v>
       </c>
       <c r="V317" s="4">
-        <v>4.7165900000000001</v>
+        <v>1.482</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1071</v>
+        <v>1051</v>
       </c>
       <c r="X317" s="4">
-        <v>37070.727542070003</v>
+        <v>0</v>
       </c>
       <c r="Y317" s="4">
-        <v>37070.727542000001</v>
+        <v>0</v>
       </c>
       <c r="Z317" s="6">
-        <v>3.4789999999999999E-3</v>
+        <v>7.2839999999999997E-3</v>
       </c>
     </row>
     <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1072</v>
+        <v>1052</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1073</v>
+        <v>1053</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D318" s="4">
-        <v>924812.29140300001</v>
+        <v>3377958.55853</v>
       </c>
       <c r="E318" s="5">
-        <v>97.776610000000005</v>
+        <v>100.062</v>
       </c>
       <c r="F318" s="4">
-        <v>904250.10739717004</v>
+        <v>3382333.0852374299</v>
       </c>
       <c r="G318" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J318" s="5">
-        <v>97.776610000000005</v>
+        <v>100.062</v>
       </c>
       <c r="K318" s="5">
         <v>1</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M318" s="4">
-        <v>904250.10739699996</v>
+        <v>3382333.0852370001</v>
       </c>
       <c r="N318" s="4">
-        <v>904250.10739717004</v>
+        <v>3382333.0852374299</v>
       </c>
       <c r="O318" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P318" s="3" t="s">
-        <v>1074</v>
+        <v>1054</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R318" s="3" t="s">
-        <v>1072</v>
+        <v>1052</v>
       </c>
       <c r="S318" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>53373</v>
+        <v>48694</v>
       </c>
       <c r="V318" s="4">
-        <v>6.726</v>
+        <v>4.86015</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1075</v>
+        <v>1055</v>
       </c>
       <c r="X318" s="4">
-        <v>0</v>
+        <v>2280.1924011400001</v>
       </c>
       <c r="Y318" s="4">
-        <v>0</v>
+        <v>2280.1924009999998</v>
       </c>
       <c r="Z318" s="6">
-        <v>7.1599999999999995E-4</v>
+        <v>2.6740000000000002E-3</v>
       </c>
     </row>
     <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1077</v>
+        <v>1057</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D319" s="4">
-        <v>3325862.885855</v>
+        <v>876019.60145700001</v>
       </c>
       <c r="E319" s="5">
-        <v>84.012140000000002</v>
+        <v>97.714560000000006</v>
       </c>
       <c r="F319" s="4">
-        <v>2794128.5838725399</v>
+        <v>855998.69907745998</v>
       </c>
       <c r="G319" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J319" s="5">
-        <v>84.012140000000002</v>
+        <v>97.714560000000006</v>
       </c>
       <c r="K319" s="5">
         <v>1</v>
       </c>
       <c r="L319" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M319" s="4">
-        <v>2794128.5838720002</v>
+        <v>855998.69907700003</v>
       </c>
       <c r="N319" s="4">
-        <v>2794128.5838725399</v>
+        <v>855998.69907745998</v>
       </c>
       <c r="O319" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P319" s="3" t="s">
-        <v>1078</v>
+        <v>1058</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R319" s="3" t="s">
-        <v>1076</v>
+        <v>1056</v>
       </c>
       <c r="S319" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>55513</v>
+        <v>52489</v>
       </c>
       <c r="V319" s="4">
-        <v>2.52</v>
+        <v>6.726</v>
       </c>
       <c r="W319" s="3" t="s">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="X319" s="4">
         <v>0</v>
       </c>
       <c r="Y319" s="4">
         <v>0</v>
       </c>
       <c r="Z319" s="6">
-        <v>2.2130000000000001E-3</v>
+        <v>6.7599999999999995E-4</v>
       </c>
     </row>
     <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>1080</v>
+        <v>1060</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1081</v>
+        <v>1061</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D320" s="4">
-        <v>1188330.3559999999</v>
+        <v>3316922.7659800001</v>
       </c>
       <c r="E320" s="5">
-        <v>80.844279999999998</v>
+        <v>84.065610000000007</v>
       </c>
       <c r="F320" s="4">
-        <v>960697.12032963999</v>
+        <v>2788391.3564499598</v>
       </c>
       <c r="G320" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>80.844279999999998</v>
+        <v>84.065610000000007</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>960697.12032900006</v>
+        <v>2788391.3564490001</v>
       </c>
       <c r="N320" s="4">
-        <v>960697.12032963999</v>
+        <v>2788391.3564499598</v>
       </c>
       <c r="O320" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1078</v>
+        <v>1062</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R320" s="3" t="s">
-        <v>1080</v>
+        <v>1060</v>
       </c>
       <c r="S320" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
         <v>55513</v>
       </c>
       <c r="V320" s="4">
-        <v>3.81</v>
+        <v>2.52</v>
       </c>
       <c r="W320" s="3" t="s">
-        <v>1082</v>
+        <v>1063</v>
       </c>
       <c r="X320" s="4">
         <v>0</v>
       </c>
       <c r="Y320" s="4">
         <v>0</v>
       </c>
       <c r="Z320" s="6">
-        <v>7.6099999999999996E-4</v>
+        <v>2.2039999999999998E-3</v>
       </c>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>1083</v>
+        <v>1064</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1084</v>
+        <v>1065</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D321" s="4">
-        <v>2237246.2420000001</v>
+        <v>1171018.68</v>
       </c>
       <c r="E321" s="5">
-        <v>88.411209999999997</v>
+        <v>80.727369999999993</v>
       </c>
       <c r="F321" s="4">
-        <v>1977976.4732317301</v>
+        <v>945332.58257272001</v>
       </c>
       <c r="G321" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>88.411209999999997</v>
+        <v>80.727369999999993</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>1977976.4732309999</v>
+        <v>945332.58257199998</v>
       </c>
       <c r="N321" s="4">
-        <v>1977976.4732317301</v>
+        <v>945332.58257272001</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1078</v>
+        <v>1062</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R321" s="3" t="s">
-        <v>1083</v>
+        <v>1064</v>
       </c>
       <c r="S321" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>55574</v>
+        <v>55513</v>
       </c>
       <c r="V321" s="4">
-        <v>3.38</v>
+        <v>3.81</v>
       </c>
       <c r="W321" s="3" t="s">
-        <v>1085</v>
+        <v>1066</v>
       </c>
       <c r="X321" s="4">
         <v>0</v>
       </c>
       <c r="Y321" s="4">
         <v>0</v>
       </c>
       <c r="Z321" s="6">
-        <v>1.567E-3</v>
+        <v>7.4700000000000005E-4</v>
       </c>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1087</v>
+        <v>1068</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D322" s="4">
-        <v>1230174.9985529999</v>
+        <v>2217677.7524999999</v>
       </c>
       <c r="E322" s="5">
-        <v>100.0586</v>
+        <v>87.360280000000003</v>
       </c>
       <c r="F322" s="4">
-        <v>1243288.2703819801</v>
+        <v>1937369.49408171</v>
       </c>
       <c r="G322" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J322" s="5">
-        <v>100.0586</v>
+        <v>87.360280000000003</v>
       </c>
       <c r="K322" s="5">
         <v>1</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M322" s="4">
-        <v>1243288.2703809999</v>
+        <v>1937369.4940810001</v>
       </c>
       <c r="N322" s="4">
-        <v>1243288.2703819801</v>
+        <v>1937369.49408171</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P322" s="3" t="s">
-        <v>1088</v>
+        <v>1062</v>
       </c>
       <c r="Q322" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R322" s="3" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
       <c r="S322" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T322" s="4">
         <v>0.01</v>
       </c>
       <c r="U322" s="2">
-        <v>48047</v>
+        <v>55574</v>
       </c>
       <c r="V322" s="4">
-        <v>5.0368399999999998</v>
+        <v>3.38</v>
       </c>
       <c r="W322" s="3" t="s">
-        <v>1089</v>
+        <v>1069</v>
       </c>
       <c r="X322" s="4">
-        <v>12392.389279430001</v>
+        <v>0</v>
       </c>
       <c r="Y322" s="4">
-        <v>12392.389279000001</v>
+        <v>0</v>
       </c>
       <c r="Z322" s="6">
-        <v>9.8499999999999998E-4</v>
+        <v>1.531E-3</v>
       </c>
     </row>
     <row r="323" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
-        <v>1090</v>
+        <v>1070</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1091</v>
+        <v>1071</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D323" s="4">
-        <v>1114491.8640000001</v>
+        <v>170446.65231</v>
       </c>
       <c r="E323" s="5">
-        <v>100.0001</v>
+        <v>100.1159</v>
       </c>
       <c r="F323" s="4">
-        <v>1123443.90163761</v>
+        <v>170933.43772240001</v>
       </c>
       <c r="G323" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J323" s="5">
-        <v>100.0001</v>
+        <v>100.1159</v>
       </c>
       <c r="K323" s="5">
         <v>1</v>
       </c>
       <c r="L323" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M323" s="4">
-        <v>1123443.901637</v>
+        <v>170933.437722</v>
       </c>
       <c r="N323" s="4">
-        <v>1123443.90163761</v>
+        <v>170933.43772240001</v>
       </c>
       <c r="O323" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P323" s="3" t="s">
-        <v>1088</v>
+        <v>1072</v>
       </c>
       <c r="Q323" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R323" s="3" t="s">
-        <v>1090</v>
+        <v>1070</v>
       </c>
       <c r="S323" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T323" s="4">
         <v>0.01</v>
       </c>
       <c r="U323" s="2">
-        <v>48425</v>
+        <v>48047</v>
       </c>
       <c r="V323" s="4">
-        <v>4.6633899999999997</v>
+        <v>5.0908199999999999</v>
       </c>
       <c r="W323" s="3" t="s">
-        <v>1092</v>
+        <v>1073</v>
       </c>
       <c r="X323" s="4">
-        <v>8950.9231457499991</v>
+        <v>289.23774216999999</v>
       </c>
       <c r="Y323" s="4">
-        <v>8950.9231450000007</v>
+        <v>289.23774200000003</v>
       </c>
       <c r="Z323" s="6">
-        <v>8.8999999999999995E-4</v>
+        <v>1.35E-4</v>
       </c>
     </row>
     <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1094</v>
+        <v>1075</v>
       </c>
       <c r="C324" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D324" s="4">
-        <v>4259102.682</v>
+        <v>809363.46600000001</v>
       </c>
       <c r="E324" s="5">
-        <v>97.343379999999996</v>
+        <v>100.0048</v>
       </c>
       <c r="F324" s="4">
-        <v>4145954.5083294502</v>
+        <v>809402.31544637005</v>
       </c>
       <c r="G324" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J324" s="5">
-        <v>97.343379999999996</v>
+        <v>100.0048</v>
       </c>
       <c r="K324" s="5">
         <v>1</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M324" s="4">
-        <v>4145954.5083289999</v>
+        <v>809402.31544599996</v>
       </c>
       <c r="N324" s="4">
-        <v>4145954.5083294502</v>
+        <v>809402.31544637005</v>
       </c>
       <c r="O324" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P324" s="3" t="s">
-        <v>1095</v>
+        <v>1072</v>
       </c>
       <c r="Q324" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R324" s="3" t="s">
-        <v>1093</v>
+        <v>1074</v>
       </c>
       <c r="S324" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T324" s="4">
         <v>0.01</v>
       </c>
       <c r="U324" s="2">
-        <v>61112</v>
+        <v>48425</v>
       </c>
       <c r="V324" s="4">
-        <v>4.8</v>
+        <v>4.843</v>
       </c>
       <c r="W324" s="3" t="s">
-        <v>1096</v>
+        <v>1076</v>
       </c>
       <c r="X324" s="4">
         <v>0</v>
       </c>
       <c r="Y324" s="4">
         <v>0</v>
       </c>
       <c r="Z324" s="6">
-        <v>3.284E-3</v>
+        <v>6.4000000000000005E-4</v>
       </c>
     </row>
     <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>1097</v>
+        <v>1077</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1098</v>
+        <v>1078</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D325" s="4">
-        <v>835427.96938999998</v>
+        <v>10200000</v>
       </c>
       <c r="E325" s="5">
-        <v>100.30253999999999</v>
+        <v>100.16840000000001</v>
       </c>
       <c r="F325" s="4">
-        <v>839003.93527017999</v>
+        <v>10243200.8646666</v>
       </c>
       <c r="G325" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J325" s="5">
-        <v>100.30253999999999</v>
+        <v>100.16840000000001</v>
       </c>
       <c r="K325" s="5">
         <v>1</v>
       </c>
       <c r="L325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M325" s="4">
-        <v>839003.93527000002</v>
+        <v>10243200.864666</v>
       </c>
       <c r="N325" s="4">
-        <v>839003.93527017999</v>
+        <v>10243200.8646666</v>
       </c>
       <c r="O325" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P325" s="3" t="s">
-        <v>1099</v>
+        <v>1079</v>
       </c>
       <c r="Q325" s="3" t="s">
-        <v>1100</v>
+        <v>97</v>
       </c>
       <c r="R325" s="3" t="s">
-        <v>1097</v>
+        <v>1077</v>
       </c>
       <c r="S325" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T325" s="4">
         <v>0.01</v>
       </c>
       <c r="U325" s="2">
-        <v>46924</v>
+        <v>48319</v>
       </c>
       <c r="V325" s="4">
-        <v>5.0199999999999996</v>
+        <v>5.4029199999999999</v>
       </c>
       <c r="W325" s="3" t="s">
-        <v>1101</v>
+        <v>1080</v>
       </c>
       <c r="X325" s="4">
-        <v>1048.4621015800001</v>
+        <v>26024.064666670001</v>
       </c>
       <c r="Y325" s="4">
-        <v>1048.4621010000001</v>
+        <v>26024.064665999998</v>
       </c>
       <c r="Z325" s="6">
-        <v>6.6399999999999999E-4</v>
+        <v>8.0990000000000003E-3</v>
       </c>
     </row>
     <row r="326" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
-        <v>1102</v>
+        <v>1081</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1103</v>
+        <v>1082</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D326" s="4">
-        <v>3621000</v>
+        <v>4219757.1720000003</v>
       </c>
       <c r="E326" s="5">
-        <v>100.32753</v>
+        <v>96.440619999999996</v>
       </c>
       <c r="F326" s="4">
-        <v>3637982.5704666702</v>
+        <v>4069559.97917127</v>
       </c>
       <c r="G326" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J326" s="5">
-        <v>100.32753</v>
+        <v>96.440619999999996</v>
       </c>
       <c r="K326" s="5">
         <v>1</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M326" s="4">
-        <v>3637982.5704660001</v>
+        <v>4069559.979171</v>
       </c>
       <c r="N326" s="4">
-        <v>3637982.5704666702</v>
+        <v>4069559.97917127</v>
       </c>
       <c r="O326" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P326" s="3" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="Q326" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R326" s="3" t="s">
-        <v>1102</v>
+        <v>1081</v>
       </c>
       <c r="S326" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T326" s="4">
         <v>0.01</v>
       </c>
       <c r="U326" s="2">
-        <v>47319</v>
+        <v>61112</v>
       </c>
       <c r="V326" s="4">
-        <v>4.63</v>
+        <v>4.8</v>
       </c>
       <c r="W326" s="3" t="s">
-        <v>1104</v>
+        <v>1084</v>
       </c>
       <c r="X326" s="4">
-        <v>5122.7091666699998</v>
+        <v>0</v>
       </c>
       <c r="Y326" s="4">
-        <v>5122.7091659999996</v>
+        <v>0</v>
       </c>
       <c r="Z326" s="6">
-        <v>2.882E-3</v>
+        <v>3.2169999999999998E-3</v>
       </c>
     </row>
     <row r="327" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>1105</v>
+        <v>1085</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1106</v>
+        <v>1086</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D327" s="4">
-        <v>7329351.0334400004</v>
+        <v>719860.53701199999</v>
       </c>
       <c r="E327" s="5">
-        <v>100.07599999999999</v>
+        <v>100.27356</v>
       </c>
       <c r="F327" s="4">
-        <v>7411604.5227179704</v>
+        <v>722933.97357631999</v>
       </c>
       <c r="G327" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J327" s="5">
-        <v>100.07599999999999</v>
+        <v>100.27356</v>
       </c>
       <c r="K327" s="5">
         <v>1</v>
       </c>
       <c r="L327" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M327" s="4">
-        <v>7411604.522717</v>
+        <v>722933.97357599996</v>
       </c>
       <c r="N327" s="4">
-        <v>7411604.5227179704</v>
+        <v>722933.97357631999</v>
       </c>
       <c r="O327" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P327" s="3" t="s">
-        <v>1107</v>
+        <v>1087</v>
       </c>
       <c r="Q327" s="3" t="s">
-        <v>91</v>
+        <v>1088</v>
       </c>
       <c r="R327" s="3" t="s">
-        <v>1105</v>
+        <v>1085</v>
       </c>
       <c r="S327" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T327" s="4">
         <v>0.01</v>
       </c>
       <c r="U327" s="2">
-        <v>48504</v>
+        <v>46924</v>
       </c>
       <c r="V327" s="4">
-        <v>5.0219899999999997</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="W327" s="3" t="s">
-        <v>1108</v>
+        <v>1089</v>
       </c>
       <c r="X327" s="4">
-        <v>76683.182492549997</v>
+        <v>1104.1860792699999</v>
       </c>
       <c r="Y327" s="4">
-        <v>76683.182492000007</v>
+        <v>1104.1860790000001</v>
       </c>
       <c r="Z327" s="6">
-        <v>5.8710000000000004E-3</v>
+        <v>5.71E-4</v>
       </c>
     </row>
     <row r="328" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1110</v>
+        <v>1091</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D328" s="4">
-        <v>554941.88606199995</v>
+        <v>3621000</v>
       </c>
       <c r="E328" s="5">
-        <v>94.781469999999999</v>
+        <v>100.26864</v>
       </c>
       <c r="F328" s="4">
-        <v>525982.07725535997</v>
+        <v>3635850.1635666699</v>
       </c>
       <c r="G328" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J328" s="5">
-        <v>94.781469999999999</v>
+        <v>100.26864</v>
       </c>
       <c r="K328" s="5">
         <v>1</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M328" s="4">
-        <v>525982.07725500001</v>
+        <v>3635850.1635659998</v>
       </c>
       <c r="N328" s="4">
-        <v>525982.07725535997</v>
+        <v>3635850.1635666699</v>
       </c>
       <c r="O328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P328" s="3" t="s">
-        <v>1111</v>
+        <v>1087</v>
       </c>
       <c r="Q328" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R328" s="3" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
       <c r="S328" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T328" s="4">
         <v>0.01</v>
       </c>
       <c r="U328" s="2">
-        <v>49577</v>
+        <v>47319</v>
       </c>
       <c r="V328" s="4">
-        <v>4.4653460000000003</v>
+        <v>4.63</v>
       </c>
       <c r="W328" s="3" t="s">
-        <v>1112</v>
+        <v>1092</v>
       </c>
       <c r="X328" s="4">
-        <v>0</v>
+        <v>5122.7091666699998</v>
       </c>
       <c r="Y328" s="4">
-        <v>0</v>
+        <v>5122.7091659999996</v>
       </c>
       <c r="Z328" s="6">
-        <v>4.1599999999999997E-4</v>
+        <v>2.8739999999999998E-3</v>
       </c>
     </row>
     <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
-        <v>1113</v>
+        <v>1093</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1114</v>
+        <v>1094</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D329" s="4">
-        <v>2407277.2190999999</v>
+        <v>5909476.6137600001</v>
       </c>
       <c r="E329" s="5">
-        <v>98.251000000000005</v>
+        <v>100.1281</v>
       </c>
       <c r="F329" s="4">
-        <v>2365173.9405379398</v>
+        <v>5929582.4506658101</v>
       </c>
       <c r="G329" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>98.251000000000005</v>
+        <v>100.1281</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>2365173.9405370001</v>
+        <v>5929582.4506649999</v>
       </c>
       <c r="N329" s="4">
-        <v>2365173.9405379398</v>
+        <v>5929582.4506658101</v>
       </c>
       <c r="O329" s="3" t="s">
-        <v>1115</v>
+        <v>34</v>
       </c>
       <c r="P329" s="3" t="s">
-        <v>1116</v>
+        <v>1095</v>
       </c>
       <c r="Q329" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R329" s="3" t="s">
-        <v>1113</v>
+        <v>1093</v>
       </c>
       <c r="S329" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T329" s="4">
         <v>0.01</v>
       </c>
       <c r="U329" s="2">
-        <v>53919</v>
+        <v>48504</v>
       </c>
       <c r="V329" s="4">
-        <v>4.2130000000000001</v>
+        <v>5.0911299999999997</v>
       </c>
       <c r="W329" s="3" t="s">
-        <v>1117</v>
+        <v>1096</v>
       </c>
       <c r="X329" s="4">
-        <v>0</v>
+        <v>12535.79736359</v>
       </c>
       <c r="Y329" s="4">
-        <v>0</v>
+        <v>12535.797363</v>
       </c>
       <c r="Z329" s="6">
-        <v>1.8730000000000001E-3</v>
+        <v>4.6880000000000003E-3</v>
       </c>
     </row>
     <row r="330" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>1118</v>
+        <v>1097</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1119</v>
+        <v>1098</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D330" s="4">
-        <v>9814966</v>
+        <v>550825.06979500002</v>
       </c>
       <c r="E330" s="5">
-        <v>96.251000000000005</v>
+        <v>94.74503</v>
       </c>
       <c r="F330" s="4">
-        <v>9447002.9246599991</v>
+        <v>521879.37762437999</v>
       </c>
       <c r="G330" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J330" s="5">
-        <v>96.251000000000005</v>
+        <v>94.74503</v>
       </c>
       <c r="K330" s="5">
         <v>1</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M330" s="4">
-        <v>9447002.9246599991</v>
+        <v>521879.37762400002</v>
       </c>
       <c r="N330" s="4">
-        <v>9447002.9246599991</v>
+        <v>521879.37762437999</v>
       </c>
       <c r="O330" s="3" t="s">
-        <v>1120</v>
+        <v>34</v>
       </c>
       <c r="P330" s="3" t="s">
-        <v>1116</v>
+        <v>1099</v>
       </c>
       <c r="Q330" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R330" s="3" t="s">
-        <v>1118</v>
+        <v>1097</v>
       </c>
       <c r="S330" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T330" s="4">
         <v>0.01</v>
       </c>
       <c r="U330" s="2">
-        <v>53919</v>
+        <v>49577</v>
       </c>
       <c r="V330" s="4">
-        <v>4.234</v>
+        <v>4.4353550000000004</v>
       </c>
       <c r="W330" s="3" t="s">
-        <v>1121</v>
+        <v>1100</v>
       </c>
       <c r="X330" s="4">
         <v>0</v>
       </c>
       <c r="Y330" s="4">
         <v>0</v>
       </c>
       <c r="Z330" s="6">
-        <v>7.4840000000000002E-3</v>
+        <v>4.1199999999999999E-4</v>
       </c>
     </row>
     <row r="331" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>1122</v>
+        <v>1101</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1123</v>
+        <v>1102</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D331" s="4">
-        <v>1552500.00828</v>
+        <v>8336662.0368539998</v>
       </c>
       <c r="E331" s="5">
-        <v>100.0284</v>
+        <v>98.126999999999995</v>
       </c>
       <c r="F331" s="4">
-        <v>1567147.00750812</v>
+        <v>8180516.3569039097</v>
       </c>
       <c r="G331" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J331" s="5">
-        <v>100.0284</v>
+        <v>98.126999999999995</v>
       </c>
       <c r="K331" s="5">
         <v>1</v>
       </c>
       <c r="L331" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M331" s="4">
-        <v>1567147.0075079999</v>
+        <v>8180516.3569029998</v>
       </c>
       <c r="N331" s="4">
-        <v>1567147.00750812</v>
+        <v>8180516.3569039097</v>
       </c>
       <c r="O331" s="3" t="s">
-        <v>34</v>
+        <v>1103</v>
       </c>
       <c r="P331" s="3" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="Q331" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R331" s="3" t="s">
-        <v>1122</v>
+        <v>1101</v>
       </c>
       <c r="S331" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T331" s="4">
         <v>0.01</v>
       </c>
       <c r="U331" s="2">
-        <v>50515</v>
+        <v>53919</v>
       </c>
       <c r="V331" s="4">
-        <v>4.5752300000000004</v>
+        <v>4.234</v>
       </c>
       <c r="W331" s="3" t="s">
-        <v>1124</v>
+        <v>1105</v>
       </c>
       <c r="X331" s="4">
-        <v>14206.08922577</v>
+        <v>0</v>
       </c>
       <c r="Y331" s="4">
-        <v>14206.089225</v>
+        <v>0</v>
       </c>
       <c r="Z331" s="6">
-        <v>1.2409999999999999E-3</v>
+        <v>6.4679999999999998E-3</v>
       </c>
     </row>
     <row r="332" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1126</v>
+        <v>1107</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D332" s="4">
-        <v>3017994.82075</v>
+        <v>1380000.01104</v>
       </c>
       <c r="E332" s="5">
-        <v>99.159670000000006</v>
+        <v>100.014</v>
       </c>
       <c r="F332" s="4">
-        <v>2992633.7048727898</v>
+        <v>1382322.64765858</v>
       </c>
       <c r="G332" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J332" s="5">
-        <v>99.159670000000006</v>
+        <v>100.014</v>
       </c>
       <c r="K332" s="5">
         <v>1</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M332" s="4">
-        <v>2992633.704872</v>
+        <v>1382322.647658</v>
       </c>
       <c r="N332" s="4">
-        <v>2992633.7048727898</v>
+        <v>1382322.64765858</v>
       </c>
       <c r="O332" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P332" s="3" t="s">
-        <v>1127</v>
+        <v>1095</v>
       </c>
       <c r="Q332" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R332" s="3" t="s">
-        <v>1125</v>
+        <v>1106</v>
       </c>
       <c r="S332" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T332" s="4">
         <v>0.01</v>
       </c>
       <c r="U332" s="2">
-        <v>52558</v>
+        <v>50515</v>
       </c>
       <c r="V332" s="4">
-        <v>5.4608309999999998</v>
+        <v>4.6292099999999996</v>
       </c>
       <c r="W332" s="3" t="s">
-        <v>1128</v>
+        <v>1108</v>
       </c>
       <c r="X332" s="4">
-        <v>0</v>
+        <v>2129.4366170399999</v>
       </c>
       <c r="Y332" s="4">
-        <v>0</v>
+        <v>2129.4366169999998</v>
       </c>
       <c r="Z332" s="6">
-        <v>2.3700000000000001E-3</v>
+        <v>1.093E-3</v>
       </c>
     </row>
     <row r="333" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
-        <v>1129</v>
+        <v>1109</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1130</v>
+        <v>1110</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D333" s="4">
-        <v>742034.34313699999</v>
+        <v>2977492.7045499999</v>
       </c>
       <c r="E333" s="5">
-        <v>90.787909999999997</v>
+        <v>99.094809999999995</v>
       </c>
       <c r="F333" s="4">
-        <v>673677.47161669994</v>
+        <v>2950540.7383376802</v>
       </c>
       <c r="G333" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J333" s="5">
-        <v>90.787909999999997</v>
+        <v>99.094809999999995</v>
       </c>
       <c r="K333" s="5">
         <v>1</v>
       </c>
       <c r="L333" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M333" s="4">
-        <v>673677.47161600005</v>
+        <v>2950540.7383369999</v>
       </c>
       <c r="N333" s="4">
-        <v>673677.47161669994</v>
+        <v>2950540.7383376802</v>
       </c>
       <c r="O333" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P333" s="3" t="s">
         <v>1111</v>
       </c>
       <c r="Q333" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R333" s="3" t="s">
-        <v>1129</v>
+        <v>1109</v>
       </c>
       <c r="S333" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T333" s="4">
         <v>0.01</v>
       </c>
       <c r="U333" s="2">
-        <v>53717</v>
+        <v>52558</v>
       </c>
       <c r="V333" s="4">
-        <v>4.9942299999999999</v>
+        <v>5.3397019999999999</v>
       </c>
       <c r="W333" s="3" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="X333" s="4">
         <v>0</v>
       </c>
       <c r="Y333" s="4">
         <v>0</v>
       </c>
       <c r="Z333" s="6">
-        <v>5.3300000000000005E-4</v>
+        <v>2.333E-3</v>
       </c>
     </row>
     <row r="334" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D334" s="4">
-        <v>11594960</v>
+        <v>731249.07044899999</v>
       </c>
       <c r="E334" s="5">
-        <v>92.454250000000002</v>
+        <v>89.904560000000004</v>
       </c>
       <c r="F334" s="4">
-        <v>10720033.3058</v>
+        <v>657426.25929125003</v>
       </c>
       <c r="G334" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J334" s="5">
-        <v>92.454250000000002</v>
+        <v>89.904560000000004</v>
       </c>
       <c r="K334" s="5">
         <v>1</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M334" s="4">
-        <v>10720033.3058</v>
+        <v>657426.25929099997</v>
       </c>
       <c r="N334" s="4">
-        <v>10720033.3058</v>
+        <v>657426.25929125003</v>
       </c>
       <c r="O334" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P334" s="3" t="s">
-        <v>1127</v>
+        <v>1099</v>
       </c>
       <c r="Q334" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R334" s="3" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="S334" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T334" s="4">
         <v>0.01</v>
       </c>
       <c r="U334" s="2">
-        <v>53044</v>
+        <v>53717</v>
       </c>
       <c r="V334" s="4">
-        <v>6.2531410000000003</v>
+        <v>4.6537600000000001</v>
       </c>
       <c r="W334" s="3" t="s">
-        <v>1134</v>
+        <v>1115</v>
       </c>
       <c r="X334" s="4">
         <v>0</v>
       </c>
       <c r="Y334" s="4">
         <v>0</v>
       </c>
       <c r="Z334" s="6">
-        <v>8.4930000000000005E-3</v>
+        <v>5.1900000000000004E-4</v>
       </c>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
-        <v>1135</v>
+        <v>1116</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1136</v>
+        <v>1117</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D335" s="4">
-        <v>1415087.551032</v>
+        <v>11594960</v>
       </c>
       <c r="E335" s="5">
-        <v>87.882170000000002</v>
+        <v>92.468540000000004</v>
       </c>
       <c r="F335" s="4">
-        <v>1244603.23210287</v>
+        <v>10721690.225584</v>
       </c>
       <c r="G335" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J335" s="5">
-        <v>87.882170000000002</v>
+        <v>92.468540000000004</v>
       </c>
       <c r="K335" s="5">
         <v>1</v>
       </c>
       <c r="L335" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M335" s="4">
-        <v>1244603.2321019999</v>
+        <v>10721690.225584</v>
       </c>
       <c r="N335" s="4">
-        <v>1244603.23210287</v>
+        <v>10721690.225584</v>
       </c>
       <c r="O335" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P335" s="3" t="s">
-        <v>1137</v>
+        <v>1111</v>
       </c>
       <c r="Q335" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R335" s="3" t="s">
-        <v>1135</v>
+        <v>1116</v>
       </c>
       <c r="S335" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T335" s="4">
         <v>0.01</v>
       </c>
       <c r="U335" s="2">
-        <v>49485</v>
+        <v>53044</v>
       </c>
       <c r="V335" s="4">
-        <v>4.2128199999999998</v>
+        <v>6.0959260000000004</v>
       </c>
       <c r="W335" s="3" t="s">
-        <v>1138</v>
+        <v>1118</v>
       </c>
       <c r="X335" s="4">
-        <v>993.58485612000004</v>
+        <v>0</v>
       </c>
       <c r="Y335" s="4">
-        <v>993.58485599999995</v>
+        <v>0</v>
       </c>
       <c r="Z335" s="6">
-        <v>9.859999999999999E-4</v>
+        <v>8.4770000000000002E-3</v>
       </c>
     </row>
     <row r="336" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>1139</v>
+        <v>1119</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1140</v>
+        <v>1120</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D336" s="4">
-        <v>1401695.6757469999</v>
+        <v>1401961.1463029999</v>
       </c>
       <c r="E336" s="5">
-        <v>87.681740000000005</v>
+        <v>87.707629999999995</v>
       </c>
       <c r="F336" s="4">
-        <v>1229031.1579994501</v>
+        <v>1230629.0354636</v>
       </c>
       <c r="G336" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J336" s="5">
-        <v>87.681740000000005</v>
+        <v>87.707629999999995</v>
       </c>
       <c r="K336" s="5">
         <v>1</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M336" s="4">
-        <v>1229031.157999</v>
+        <v>1230629.0354629999</v>
       </c>
       <c r="N336" s="4">
-        <v>1229031.1579994501</v>
+        <v>1230629.0354636</v>
       </c>
       <c r="O336" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P336" s="3" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
       <c r="Q336" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R336" s="3" t="s">
-        <v>1139</v>
+        <v>1119</v>
       </c>
       <c r="S336" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T336" s="4">
         <v>0.01</v>
       </c>
       <c r="U336" s="2">
-        <v>53656</v>
+        <v>49485</v>
       </c>
       <c r="V336" s="4">
-        <v>4.5842299999999998</v>
+        <v>4.2888799999999998</v>
       </c>
       <c r="W336" s="3" t="s">
-        <v>1141</v>
+        <v>1122</v>
       </c>
       <c r="X336" s="4">
-        <v>0</v>
+        <v>1002.14052019</v>
       </c>
       <c r="Y336" s="4">
-        <v>0</v>
+        <v>1002.14052</v>
       </c>
       <c r="Z336" s="6">
         <v>9.7300000000000002E-4</v>
       </c>
     </row>
     <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>1142</v>
+        <v>1123</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1143</v>
+        <v>1124</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D337" s="4">
-        <v>1545120.8313509999</v>
+        <v>1398706.922978</v>
       </c>
       <c r="E337" s="5">
-        <v>89.690200000000004</v>
+        <v>87.011470000000003</v>
       </c>
       <c r="F337" s="4">
-        <v>1386945.4778913001</v>
+        <v>1217035.45467502</v>
       </c>
       <c r="G337" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>89.690200000000004</v>
+        <v>87.011470000000003</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>1386945.477891</v>
+        <v>1217035.4546749999</v>
       </c>
       <c r="N337" s="4">
-        <v>1386945.4778913001</v>
+        <v>1217035.45467502</v>
       </c>
       <c r="O337" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R337" s="3" t="s">
-        <v>1142</v>
+        <v>1123</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T337" s="4">
         <v>0.01</v>
       </c>
       <c r="U337" s="2">
-        <v>49668</v>
+        <v>53656</v>
       </c>
       <c r="V337" s="4">
-        <v>4.3628200000000001</v>
+        <v>4.24376</v>
       </c>
       <c r="W337" s="3" t="s">
-        <v>1144</v>
+        <v>1125</v>
       </c>
       <c r="X337" s="4">
-        <v>1123.51401091</v>
+        <v>0</v>
       </c>
       <c r="Y337" s="4">
-        <v>1123.5140100000001</v>
+        <v>0</v>
       </c>
       <c r="Z337" s="6">
-        <v>1.098E-3</v>
+        <v>9.6199999999999996E-4</v>
       </c>
     </row>
     <row r="338" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
-        <v>1145</v>
+        <v>1126</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1146</v>
+        <v>1127</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D338" s="4">
-        <v>3755382.91</v>
+        <v>1536245.0822070001</v>
       </c>
       <c r="E338" s="5">
-        <v>34.765070000000001</v>
+        <v>89.469099999999997</v>
       </c>
       <c r="F338" s="4">
-        <v>1305561.4974295399</v>
+        <v>1375601.18343972</v>
       </c>
       <c r="G338" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J338" s="5">
-        <v>34.765070000000001</v>
+        <v>89.469099999999997</v>
       </c>
       <c r="K338" s="5">
         <v>1</v>
       </c>
       <c r="L338" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M338" s="4">
-        <v>1305561.497429</v>
+        <v>1375601.183439</v>
       </c>
       <c r="N338" s="4">
-        <v>1305561.4974295399</v>
+        <v>1375601.18343972</v>
       </c>
       <c r="O338" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P338" s="3" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
       <c r="Q338" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R338" s="3" t="s">
-        <v>1145</v>
+        <v>1126</v>
       </c>
       <c r="S338" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T338" s="4">
         <v>0.01</v>
       </c>
       <c r="U338" s="2">
-        <v>49973</v>
+        <v>49668</v>
       </c>
       <c r="V338" s="4">
-        <v>4.0598559999999999</v>
+        <v>4.4388800000000002</v>
       </c>
       <c r="W338" s="3" t="s">
-        <v>1147</v>
+        <v>1128</v>
       </c>
       <c r="X338" s="4">
-        <v>0</v>
+        <v>1136.5345950799999</v>
       </c>
       <c r="Y338" s="4">
-        <v>0</v>
+        <v>1136.5345950000001</v>
       </c>
       <c r="Z338" s="6">
-        <v>1.034E-3</v>
+        <v>1.0870000000000001E-3</v>
       </c>
     </row>
     <row r="339" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>1148</v>
+        <v>1129</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1149</v>
+        <v>1130</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D339" s="4">
-        <v>6944419.924625</v>
+        <v>3740148.22</v>
       </c>
       <c r="E339" s="5">
-        <v>92.094120000000004</v>
+        <v>34.03537</v>
       </c>
       <c r="F339" s="4">
-        <v>6395402.4186878297</v>
+        <v>1272973.28522541</v>
       </c>
       <c r="G339" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H339" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J339" s="5">
-        <v>92.094120000000004</v>
+        <v>34.03537</v>
       </c>
       <c r="K339" s="5">
         <v>1</v>
       </c>
       <c r="L339" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M339" s="4">
-        <v>6395402.4186869999</v>
+        <v>1272973.285225</v>
       </c>
       <c r="N339" s="4">
-        <v>6395402.4186878297</v>
+        <v>1272973.28522541</v>
       </c>
       <c r="O339" s="3" t="s">
-        <v>1150</v>
+        <v>34</v>
       </c>
       <c r="P339" s="3" t="s">
-        <v>1137</v>
+        <v>1121</v>
       </c>
       <c r="Q339" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R339" s="3" t="s">
-        <v>1148</v>
+        <v>1129</v>
       </c>
       <c r="S339" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T339" s="4">
         <v>0.01</v>
       </c>
       <c r="U339" s="2">
-        <v>50216</v>
+        <v>49973</v>
       </c>
       <c r="V339" s="4">
-        <v>6</v>
+        <v>4.0441820000000002</v>
       </c>
       <c r="W339" s="3" t="s">
-        <v>1151</v>
+        <v>1131</v>
       </c>
       <c r="X339" s="4">
         <v>0</v>
       </c>
       <c r="Y339" s="4">
         <v>0</v>
       </c>
       <c r="Z339" s="6">
-        <v>5.0660000000000002E-3</v>
+        <v>1.0059999999999999E-3</v>
       </c>
     </row>
     <row r="340" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
-        <v>1152</v>
+        <v>1132</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1153</v>
+        <v>1133</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D340" s="4">
-        <v>7112944.8039999995</v>
+        <v>6920080.653438</v>
       </c>
       <c r="E340" s="5">
-        <v>100.05</v>
+        <v>90.920950000000005</v>
       </c>
       <c r="F340" s="4">
-        <v>7187444.7406935496</v>
+        <v>6291803.0708717899</v>
       </c>
       <c r="G340" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H340" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J340" s="5">
-        <v>100.05</v>
+        <v>90.920950000000005</v>
       </c>
       <c r="K340" s="5">
         <v>1</v>
       </c>
       <c r="L340" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M340" s="4">
-        <v>7187444.7406930001</v>
+        <v>6291803.0708710002</v>
       </c>
       <c r="N340" s="4">
-        <v>7187444.7406935496</v>
+        <v>6291803.0708717899</v>
       </c>
       <c r="O340" s="3" t="s">
-        <v>34</v>
+        <v>1134</v>
       </c>
       <c r="P340" s="3" t="s">
-        <v>1154</v>
+        <v>1121</v>
       </c>
       <c r="Q340" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R340" s="3" t="s">
-        <v>1152</v>
+        <v>1132</v>
       </c>
       <c r="S340" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T340" s="4">
         <v>0.01</v>
       </c>
       <c r="U340" s="2">
-        <v>48684</v>
+        <v>50216</v>
       </c>
       <c r="V340" s="4">
-        <v>4.6631</v>
+        <v>6</v>
       </c>
       <c r="W340" s="3" t="s">
-        <v>1155</v>
+        <v>1135</v>
       </c>
       <c r="X340" s="4">
-        <v>70943.464291559998</v>
+        <v>0</v>
       </c>
       <c r="Y340" s="4">
-        <v>70943.464290999997</v>
+        <v>0</v>
       </c>
       <c r="Z340" s="6">
-        <v>5.6940000000000003E-3</v>
+        <v>4.9750000000000003E-3</v>
       </c>
     </row>
     <row r="341" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
-        <v>1156</v>
+        <v>1136</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1157</v>
+        <v>1137</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D341" s="4">
-        <v>900000</v>
+        <v>7446787.1344079999</v>
       </c>
       <c r="E341" s="5">
-        <v>100.017</v>
+        <v>100.02249999999999</v>
       </c>
       <c r="F341" s="4">
-        <v>909533.71750000003</v>
+        <v>7465141.3216744596</v>
       </c>
       <c r="G341" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H341" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J341" s="5">
-        <v>100.017</v>
+        <v>100.02249999999999</v>
       </c>
       <c r="K341" s="5">
         <v>1</v>
       </c>
       <c r="L341" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M341" s="4">
-        <v>909533.71750000003</v>
+        <v>7465141.3216739995</v>
       </c>
       <c r="N341" s="4">
-        <v>909533.71750000003</v>
+        <v>7465141.3216744596</v>
       </c>
       <c r="O341" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P341" s="3" t="s">
-        <v>1158</v>
+        <v>1138</v>
       </c>
       <c r="Q341" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R341" s="3" t="s">
-        <v>1156</v>
+        <v>1136</v>
       </c>
       <c r="S341" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T341" s="4">
         <v>0.01</v>
       </c>
       <c r="U341" s="2">
-        <v>49414</v>
+        <v>48684</v>
       </c>
       <c r="V341" s="4">
-        <v>4.8731</v>
+        <v>4.7429199999999998</v>
       </c>
       <c r="W341" s="3" t="s">
-        <v>1159</v>
+        <v>1139</v>
       </c>
       <c r="X341" s="4">
-        <v>9380.7175000000007</v>
+        <v>16678.660161219999</v>
       </c>
       <c r="Y341" s="4">
-        <v>9380.7175000000007</v>
+        <v>16678.660161</v>
       </c>
       <c r="Z341" s="6">
-        <v>7.2000000000000005E-4</v>
+        <v>5.9020000000000001E-3</v>
       </c>
     </row>
     <row r="342" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>1160</v>
+        <v>1140</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1161</v>
+        <v>1141</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D342" s="4">
-        <v>5363614.9314000001</v>
+        <v>803416.61609999998</v>
       </c>
       <c r="E342" s="5">
-        <v>100.12232</v>
+        <v>100.0784</v>
       </c>
       <c r="F342" s="4">
-        <v>5380736.0670267995</v>
+        <v>805925.58888940001</v>
       </c>
       <c r="G342" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H342" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J342" s="5">
-        <v>100.12232</v>
+        <v>100.0784</v>
       </c>
       <c r="K342" s="5">
         <v>1</v>
       </c>
       <c r="L342" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M342" s="4">
-        <v>5380736.0670259995</v>
+        <v>805925.58888900001</v>
       </c>
       <c r="N342" s="4">
-        <v>5380736.0670267995</v>
+        <v>805925.58888940001</v>
       </c>
       <c r="O342" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P342" s="3" t="s">
-        <v>1162</v>
+        <v>1142</v>
       </c>
       <c r="Q342" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R342" s="3" t="s">
-        <v>1160</v>
+        <v>1140</v>
       </c>
       <c r="S342" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T342" s="4">
         <v>0.01</v>
       </c>
       <c r="U342" s="2">
-        <v>47469</v>
+        <v>49414</v>
       </c>
       <c r="V342" s="4">
-        <v>4.43</v>
+        <v>4.9529199999999998</v>
       </c>
       <c r="W342" s="3" t="s">
-        <v>1163</v>
+        <v>1143</v>
       </c>
       <c r="X342" s="4">
-        <v>10560.361842709999</v>
+        <v>1879.0941623799999</v>
       </c>
       <c r="Y342" s="4">
-        <v>10560.361842</v>
+        <v>1879.0941620000001</v>
       </c>
       <c r="Z342" s="6">
-        <v>4.2620000000000002E-3</v>
+        <v>6.3699999999999998E-4</v>
       </c>
     </row>
     <row r="343" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>1164</v>
+        <v>1144</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1165</v>
+        <v>1145</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D343" s="4">
-        <v>5368000</v>
+        <v>5039972.0839799996</v>
       </c>
       <c r="E343" s="5">
-        <v>99.746200000000002</v>
+        <v>100.11082</v>
       </c>
       <c r="F343" s="4">
-        <v>5354376.0159999998</v>
+        <v>5055480.5260799304</v>
       </c>
       <c r="G343" s="3" t="s">
         <v>213</v>
       </c>
       <c r="H343" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J343" s="5">
-        <v>99.746200000000002</v>
+        <v>100.11082</v>
       </c>
       <c r="K343" s="5">
         <v>1</v>
       </c>
       <c r="L343" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M343" s="4">
-        <v>5354376.0159999998</v>
+        <v>5055480.526079</v>
       </c>
       <c r="N343" s="4">
-        <v>5354376.0159999998</v>
+        <v>5055480.5260799304</v>
       </c>
       <c r="O343" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P343" s="3" t="s">
-        <v>1166</v>
+        <v>1146</v>
       </c>
       <c r="Q343" s="3" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="R343" s="3" t="s">
-        <v>1164</v>
+        <v>1144</v>
       </c>
       <c r="S343" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T343" s="4">
         <v>0.01</v>
       </c>
       <c r="U343" s="2">
-        <v>49237</v>
+        <v>47469</v>
       </c>
       <c r="V343" s="4">
-        <v>4.8052299999999999</v>
+        <v>4.43</v>
       </c>
       <c r="W343" s="3" t="s">
-        <v>1167</v>
+        <v>1147</v>
       </c>
       <c r="X343" s="4">
-        <v>0</v>
+        <v>9923.1450364600005</v>
       </c>
       <c r="Y343" s="4">
-        <v>0</v>
+        <v>9923.1450359999999</v>
       </c>
       <c r="Z343" s="6">
-        <v>4.2420000000000001E-3</v>
+        <v>3.9969999999999997E-3</v>
       </c>
     </row>
     <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>1168</v>
+        <v>1148</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1169</v>
+        <v>1149</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D344" s="4">
-        <v>6900000</v>
+        <v>5368000</v>
       </c>
       <c r="E344" s="5">
-        <v>100.110542</v>
+        <v>99.754599999999996</v>
       </c>
       <c r="F344" s="4">
-        <v>6953012.8389838096</v>
+        <v>5354826.9280000003</v>
       </c>
       <c r="G344" s="3" t="s">
-        <v>1170</v>
+        <v>213</v>
       </c>
       <c r="H344" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J344" s="5">
-        <v>100.110542</v>
+        <v>99.754599999999996</v>
       </c>
       <c r="K344" s="5">
         <v>1</v>
       </c>
       <c r="L344" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M344" s="4">
-        <v>6953012.8389830003</v>
+        <v>5354826.9280000003</v>
       </c>
       <c r="N344" s="4">
-        <v>6953012.8389838096</v>
+        <v>5354826.9280000003</v>
       </c>
       <c r="O344" s="3" t="s">
-        <v>1171</v>
+        <v>34</v>
       </c>
       <c r="P344" s="3" t="s">
-        <v>1172</v>
+        <v>1150</v>
       </c>
       <c r="Q344" s="3" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="R344" s="3" t="s">
-        <v>1168</v>
+        <v>1148</v>
       </c>
       <c r="S344" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T344" s="4">
         <v>0.01</v>
       </c>
       <c r="U344" s="2">
-        <v>46599</v>
+        <v>49237</v>
       </c>
       <c r="V344" s="4">
-        <v>3.9295991689999998</v>
+        <v>4.85921</v>
       </c>
       <c r="W344" s="3" t="s">
-        <v>1173</v>
+        <v>1151</v>
       </c>
       <c r="X344" s="4">
-        <v>45385.440983809996</v>
+        <v>0</v>
       </c>
       <c r="Y344" s="4">
-        <v>45385.440983</v>
+        <v>0</v>
       </c>
       <c r="Z344" s="6">
-        <v>5.5079999999999999E-3</v>
+        <v>4.2339999999999999E-3</v>
       </c>
     </row>
     <row r="345" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
-        <v>1174</v>
+        <v>1152</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>1175</v>
+        <v>1153</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D345" s="4">
-        <v>153150000</v>
+        <v>6900000</v>
       </c>
       <c r="E345" s="5">
-        <v>100.019075</v>
+        <v>100.137455</v>
       </c>
       <c r="F345" s="4">
-        <v>154170747.32433599</v>
+        <v>6910253.1983825797</v>
       </c>
       <c r="G345" s="3" t="s">
-        <v>1170</v>
+        <v>1154</v>
       </c>
       <c r="H345" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I345" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J345" s="5">
-        <v>100.019075</v>
+        <v>100.137455</v>
       </c>
       <c r="K345" s="5">
         <v>1</v>
       </c>
       <c r="L345" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M345" s="4">
-        <v>154170747.32433599</v>
+        <v>6910253.1983820004</v>
       </c>
       <c r="N345" s="4">
-        <v>154170747.32433599</v>
+        <v>6910253.1983825797</v>
       </c>
       <c r="O345" s="3" t="s">
-        <v>1176</v>
+        <v>1155</v>
       </c>
       <c r="P345" s="3" t="s">
-        <v>1172</v>
+        <v>1156</v>
       </c>
       <c r="Q345" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R345" s="3" t="s">
-        <v>1174</v>
+        <v>1152</v>
       </c>
       <c r="S345" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T345" s="4">
         <v>0.01</v>
       </c>
       <c r="U345" s="2">
-        <v>46783</v>
+        <v>46599</v>
       </c>
       <c r="V345" s="4">
-        <v>3.8695991689999998</v>
+        <v>3.9448870540000001</v>
       </c>
       <c r="W345" s="3" t="s">
-        <v>1177</v>
+        <v>1157</v>
       </c>
       <c r="X345" s="4">
-        <v>991533.96183648997</v>
+        <v>768.80338257999995</v>
       </c>
       <c r="Y345" s="4">
-        <v>991533.96183599997</v>
+        <v>768.80338200000006</v>
       </c>
       <c r="Z345" s="6">
-        <v>0.122144</v>
+        <v>5.4640000000000001E-3</v>
       </c>
     </row>
     <row r="346" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>1178</v>
+        <v>1158</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1179</v>
+        <v>1159</v>
       </c>
       <c r="C346" s="3" t="s">
-        <v>1180</v>
+        <v>197</v>
       </c>
       <c r="D346" s="4">
-        <v>-1123058.17</v>
+        <v>153150000</v>
       </c>
       <c r="E346" s="5">
-        <v>1</v>
+        <v>100.107178</v>
       </c>
       <c r="F346" s="4">
-        <v>-1123058.17</v>
+        <v>153330951.949469</v>
       </c>
       <c r="G346" s="3" t="s">
-        <v>1181</v>
+        <v>1154</v>
       </c>
       <c r="H346" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I346" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J346" s="5">
-        <v>1</v>
+        <v>100.107178</v>
       </c>
       <c r="K346" s="5">
         <v>1</v>
       </c>
       <c r="L346" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M346" s="4">
-        <v>-1123058.17</v>
+        <v>153330951.949469</v>
       </c>
       <c r="N346" s="4">
-        <v>-1123058.17</v>
+        <v>153330951.949469</v>
       </c>
       <c r="O346" s="3" t="s">
-        <v>34</v>
+        <v>1160</v>
       </c>
       <c r="P346" s="3" t="s">
-        <v>34</v>
+        <v>1156</v>
       </c>
       <c r="Q346" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R346" s="3" t="s">
-        <v>34</v>
+        <v>1158</v>
       </c>
       <c r="S346" s="3" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="T346" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U346" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V346" s="4">
+        <v>3.884887054</v>
       </c>
       <c r="W346" s="3" t="s">
-        <v>34</v>
+        <v>1161</v>
       </c>
       <c r="X346" s="4">
-        <v>0</v>
+        <v>16808.842469769999</v>
       </c>
       <c r="Y346" s="4">
-        <v>0</v>
+        <v>16808.842468999999</v>
       </c>
       <c r="Z346" s="6">
-        <v>-8.8900000000000003E-4</v>
+        <v>0.121243</v>
       </c>
     </row>
     <row r="347" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>1182</v>
+        <v>1162</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>1183</v>
+        <v>1163</v>
       </c>
       <c r="C347" s="3" t="s">
-        <v>1184</v>
+        <v>1164</v>
       </c>
       <c r="D347" s="4">
-        <v>2323242.2009999999</v>
+        <v>-1127936.6299999999</v>
       </c>
       <c r="E347" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F347" s="4">
-        <v>11616211.005000001</v>
+        <v>-1127936.6299999999</v>
       </c>
       <c r="G347" s="3" t="s">
-        <v>1185</v>
+        <v>1165</v>
       </c>
       <c r="H347" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I347" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J347" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="K347" s="5">
         <v>1</v>
       </c>
       <c r="L347" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M347" s="4">
-        <v>11616211.005000001</v>
+        <v>-1127936.6299999999</v>
       </c>
       <c r="N347" s="4">
-        <v>11616211.005000001</v>
+        <v>-1127936.6299999999</v>
       </c>
       <c r="O347" s="3" t="s">
-        <v>1186</v>
+        <v>34</v>
       </c>
       <c r="P347" s="3" t="s">
-        <v>1187</v>
+        <v>34</v>
       </c>
       <c r="Q347" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R347" s="3" t="s">
-        <v>1188</v>
+        <v>34</v>
       </c>
       <c r="S347" s="3" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="T347" s="4">
         <v>1</v>
       </c>
       <c r="W347" s="3" t="s">
-        <v>1182</v>
+        <v>34</v>
       </c>
       <c r="X347" s="4">
         <v>0</v>
       </c>
       <c r="Y347" s="4">
         <v>0</v>
       </c>
       <c r="Z347" s="6">
-        <v>9.2029999999999994E-3</v>
+        <v>-8.9099999999999997E-4</v>
       </c>
     </row>
     <row r="348" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
-        <v>1189</v>
+        <v>1166</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>1190</v>
+        <v>1167</v>
       </c>
       <c r="C348" s="3" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="D348" s="4">
-        <v>199600</v>
+        <v>2323242.2009999999</v>
       </c>
       <c r="E348" s="5">
-        <v>50.045000000000002</v>
+        <v>5</v>
       </c>
       <c r="F348" s="4">
-        <v>9988982</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="G348" s="3" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
       <c r="H348" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I348" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J348" s="5">
-        <v>50.045000000000002</v>
+        <v>5</v>
       </c>
       <c r="K348" s="5">
         <v>1</v>
       </c>
       <c r="L348" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M348" s="4">
-        <v>9988982</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="N348" s="4">
-        <v>9988982</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="O348" s="3" t="s">
-        <v>1191</v>
+        <v>1170</v>
       </c>
       <c r="P348" s="3" t="s">
-        <v>1192</v>
+        <v>1171</v>
       </c>
       <c r="Q348" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R348" s="3" t="s">
-        <v>1193</v>
+        <v>1172</v>
       </c>
       <c r="S348" s="3" t="s">
-        <v>1194</v>
+        <v>44</v>
       </c>
       <c r="T348" s="4">
         <v>1</v>
       </c>
       <c r="W348" s="3" t="s">
-        <v>1189</v>
+        <v>1166</v>
       </c>
       <c r="X348" s="4">
         <v>0</v>
       </c>
       <c r="Y348" s="4">
         <v>0</v>
       </c>
       <c r="Z348" s="6">
-        <v>7.9129999999999999E-3</v>
+        <v>9.1850000000000005E-3</v>
       </c>
     </row>
     <row r="349" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A349" s="3" t="s">
-        <v>1195</v>
+        <v>1173</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>1196</v>
+        <v>1174</v>
       </c>
       <c r="C349" s="3" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="D349" s="4">
-        <v>817618.7</v>
+        <v>199600</v>
       </c>
       <c r="E349" s="5">
-        <v>1</v>
+        <v>50.055</v>
       </c>
       <c r="F349" s="4">
-        <v>817618.7</v>
+        <v>9990978</v>
       </c>
       <c r="G349" s="3" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
       <c r="H349" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I349" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J349" s="5">
-        <v>1</v>
+        <v>50.055</v>
       </c>
       <c r="K349" s="5">
         <v>1</v>
       </c>
       <c r="L349" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M349" s="4">
-        <v>817618.7</v>
+        <v>9990978</v>
       </c>
       <c r="N349" s="4">
-        <v>817618.7</v>
+        <v>9990978</v>
       </c>
       <c r="O349" s="3" t="s">
-        <v>34</v>
+        <v>1175</v>
       </c>
       <c r="P349" s="3" t="s">
-        <v>1197</v>
+        <v>1176</v>
       </c>
       <c r="Q349" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R349" s="3" t="s">
-        <v>34</v>
+        <v>1177</v>
       </c>
       <c r="S349" s="3" t="s">
-        <v>92</v>
+        <v>1178</v>
       </c>
       <c r="T349" s="4">
         <v>1</v>
       </c>
       <c r="W349" s="3" t="s">
-        <v>34</v>
+        <v>1173</v>
       </c>
       <c r="X349" s="4">
         <v>0</v>
       </c>
       <c r="Y349" s="4">
         <v>0</v>
       </c>
       <c r="Z349" s="6">
-        <v>6.4700000000000001E-4</v>
+        <v>7.9000000000000008E-3</v>
       </c>
     </row>
     <row r="350" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
-        <v>1198</v>
+        <v>1179</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>1199</v>
+        <v>1180</v>
       </c>
       <c r="C350" s="3" t="s">
-        <v>1200</v>
+        <v>1168</v>
       </c>
       <c r="D350" s="4">
-        <v>90008835</v>
+        <v>6885844.7400000002</v>
       </c>
       <c r="E350" s="5">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="F350" s="4">
-        <v>90008835</v>
+        <v>6885844.7400000002</v>
       </c>
       <c r="G350" s="3" t="s">
-        <v>1201</v>
+        <v>1169</v>
       </c>
       <c r="H350" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I350" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J350" s="5">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="K350" s="5">
         <v>1</v>
       </c>
       <c r="L350" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M350" s="4">
-        <v>90008835</v>
+        <v>6885844.7400000002</v>
       </c>
       <c r="N350" s="4">
-        <v>90008835</v>
+        <v>6885844.7400000002</v>
       </c>
       <c r="O350" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P350" s="3" t="s">
-        <v>34</v>
+        <v>1181</v>
       </c>
       <c r="Q350" s="3" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="R350" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S350" s="3" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="T350" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>3.63</v>
+        <v>1</v>
       </c>
       <c r="W350" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X350" s="4">
         <v>0</v>
       </c>
       <c r="Y350" s="4">
         <v>0</v>
       </c>
       <c r="Z350" s="6">
-        <v>7.1310999999999999E-2</v>
+        <v>5.4440000000000001E-3</v>
       </c>
     </row>
     <row r="351" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
-        <v>1202</v>
+        <v>1182</v>
       </c>
       <c r="B351" s="3" t="s">
-        <v>1203</v>
+        <v>1183</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D351" s="4">
+        <v>160112400</v>
+      </c>
+      <c r="E351" s="5">
+        <v>100</v>
       </c>
       <c r="F351" s="4">
-        <v>-377199970</v>
+        <v>160128633.61833301</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I351" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J351" s="5">
+        <v>100</v>
+      </c>
+      <c r="K351" s="5">
+        <v>1</v>
+      </c>
+      <c r="L351" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M351" s="4">
+        <v>160128633.61833301</v>
+      </c>
+      <c r="N351" s="4">
+        <v>160128633.61833301</v>
+      </c>
+      <c r="O351" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P351" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q351" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="R351" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S351" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T351" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U351" s="2">
+        <v>46237</v>
+      </c>
+      <c r="V351" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="W351" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X351" s="4">
+        <v>16233.61833333</v>
+      </c>
+      <c r="Y351" s="4">
+        <v>16233.618333</v>
       </c>
       <c r="Z351" s="6">
-        <v>-0.29884374015499199</v>
+        <v>0.12661800000000001</v>
       </c>
     </row>
     <row r="352" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
-        <v>1204</v>
+        <v>1186</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>1205</v>
+        <v>1187</v>
       </c>
       <c r="F352" s="4">
-        <v>2797900</v>
+        <v>-403545074.30000001</v>
       </c>
       <c r="Z352" s="6">
-        <v>2.2166886720050702E-3</v>
+        <v>-0.31909573352667198</v>
       </c>
     </row>
     <row r="353" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A353" s="3" t="s">
-        <v>1206</v>
+        <v>1188</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>1207</v>
+        <v>1189</v>
       </c>
       <c r="F353" s="4">
-        <v>297523771.286991</v>
+        <v>2797900</v>
       </c>
       <c r="Z353" s="6">
-        <v>0.23571877960759799</v>
+        <v>2.21238718966635E-3</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A354" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F354" s="4">
+        <v>248125978.69356501</v>
+      </c>
+      <c r="Z354" s="6">
+        <v>0.19620098526933399</v>
       </c>
     </row>
     <row r="355" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A355" s="3" t="s">
-        <v>1208</v>
-[...4 lines deleted...]
-        <v>1209</v>
+        <v>1192</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F355" s="4">
+        <v>33630000</v>
+      </c>
+      <c r="Z355" s="6">
+        <v>2.6592294645441002E-2</v>
       </c>
     </row>
     <row r="357" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A357" s="3" t="s">
-        <v>1210</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="358" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A358" s="3" t="s">
-        <v>1211</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="359" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A359" s="3" t="s">
-        <v>1212</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="360" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A360" s="3" t="s">
-        <v>1213</v>
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A361" s="3" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A362" s="3" t="s">
+        <v>1199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>