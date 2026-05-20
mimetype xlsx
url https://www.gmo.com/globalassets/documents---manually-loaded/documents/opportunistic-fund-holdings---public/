--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{68AE9532-4CE6-45F1-8BE8-48DCD6664EB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9EF12947-727B-4FD2-BE78-38E5F4F161DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{23266236-60C7-487F-A8E5-27D606699F62}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{2F68E3CE-F202-4F22-A122-D701961FE210}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4433" uniqueCount="1172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4537" uniqueCount="1183">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -181,128 +181,143 @@
   <si>
     <t>US</t>
   </si>
   <si>
     <t>CASH_USD_BMO138A76</t>
   </si>
   <si>
     <t>CASH COLL USD MS</t>
   </si>
   <si>
     <t>Collateral Cash</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
-    <t>EURTCash</t>
-[...2 lines deleted...]
-    <t>Trade Date Cash (EUR)</t>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
   </si>
   <si>
     <t>Trade Date Cash</t>
   </si>
   <si>
-    <t>USDTCash</t>
-[...4 lines deleted...]
-  <si>
     <t>USD_EUR_CITD_20260430F</t>
   </si>
   <si>
     <t>FX USD VS EUR</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Currency Contract</t>
   </si>
   <si>
     <t>USD_EUR_CITD_20260430T</t>
   </si>
   <si>
     <t>USD_EUR_DBA_20260430F</t>
   </si>
   <si>
     <t>USD_EUR_DBA_20260430T</t>
   </si>
   <si>
+    <t>USD_EUR_JPMD_20260430F</t>
+  </si>
+  <si>
+    <t>USD_EUR_JPMD_20260430T</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20260430F</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20260430T</t>
+  </si>
+  <si>
     <t>FBFVM26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
     <t>FVM6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
     <t>FBTUM26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TUM6</t>
   </si>
   <si>
     <t>FBTYM26</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TYM6</t>
   </si>
   <si>
     <t>FBUXYM26</t>
   </si>
   <si>
     <t>US 10yr Ultra Fut</t>
   </si>
   <si>
     <t>UXYM6</t>
   </si>
   <si>
+    <t>FBWNM26</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT</t>
+  </si>
+  <si>
+    <t>WNM6</t>
+  </si>
+  <si>
     <t>BMO0Q8850</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.11.AA)</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
@@ -406,83 +421,86 @@
   <si>
     <t>CDS: (CDX.NA.HY.43 15-25%)</t>
   </si>
   <si>
     <t>BMO4GQET4</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.42 12-100%)</t>
   </si>
   <si>
     <t>BMO4K8BL9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.18.BBB-)</t>
   </si>
   <si>
     <t>BMO4R5BZ7</t>
   </si>
   <si>
     <t>BMO4R5C29</t>
   </si>
   <si>
     <t>BMO4RYE24</t>
   </si>
   <si>
-    <t>BMO4RYK68</t>
+    <t>BMO4U6MW6</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.17.BBB-)</t>
   </si>
   <si>
-    <t>BMO4U6MW6</t>
-[...1 lines deleted...]
-  <si>
     <t>BMO4U6N05</t>
   </si>
   <si>
     <t>BMO507BG1</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 12-100%)</t>
   </si>
   <si>
     <t>BMO53P5P5</t>
   </si>
   <si>
     <t>BMO59LQE0</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.XO.44 35-100%)</t>
   </si>
   <si>
     <t>BMO5FK7J5</t>
   </si>
   <si>
     <t>FSWP: OIS 3.289000 31-AUG-2030 SOF</t>
   </si>
   <si>
+    <t>BMO5HVS07</t>
+  </si>
+  <si>
+    <t>CDS: (CDX.NA.HY.45 25-35%)</t>
+  </si>
+  <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
   <si>
     <t>BRW9YHMW7</t>
@@ -529,135 +547,159 @@
   <si>
     <t>Z978T5JQ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.EUR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JR8</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.FINSR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JT4</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.45.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
-    <t>BMO59ETF0</t>
-[...2 lines deleted...]
-    <t>CDX.NA.IG.45.V1 5YR RTP @ 65.00000</t>
+    <t>Z97J5BG58</t>
+  </si>
+  <si>
+    <t>ICE: (CDX.NA.IG.46.V1)</t>
+  </si>
+  <si>
+    <t>BMO5FWY34</t>
+  </si>
+  <si>
+    <t>ITRAXX.FINSR.44.V1 5YR RTP @ 70.00</t>
   </si>
   <si>
     <t>SWAPTION</t>
   </si>
   <si>
+    <t>JPMD</t>
+  </si>
+  <si>
+    <t>BMO5G4FT9</t>
+  </si>
+  <si>
+    <t>ITRAXX.FINSR.44.V1 5YR RTP @ 75.00</t>
+  </si>
+  <si>
+    <t>BMO5HAHG0</t>
+  </si>
+  <si>
+    <t>CDX.NA.IG.45.V1 5YR RTP @ 70.00000</t>
+  </si>
+  <si>
     <t>CITD</t>
   </si>
   <si>
-    <t>BMO59ETG8</t>
-[...17 lines deleted...]
-    <t>FNCI 2.5 3/26</t>
+    <t>BMO5KB742</t>
+  </si>
+  <si>
+    <t>CDX.NA.IG.46.V1 5YR RTP @ 80.00000</t>
+  </si>
+  <si>
+    <t>US01F022444826</t>
+  </si>
+  <si>
+    <t>FNCI 2.5 4/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0224364</t>
-[...8 lines deleted...]
-    <t>FNCL 2.5 3/26</t>
+    <t>US01F0224448</t>
+  </si>
+  <si>
+    <t>01F022444</t>
+  </si>
+  <si>
+    <t>US01F022642726</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 4/26</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226344</t>
-[...26 lines deleted...]
-    <t>01F060634</t>
+    <t>US01F0226427</t>
+  </si>
+  <si>
+    <t>01F022642</t>
+  </si>
+  <si>
+    <t>US01F052441726</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 4/26</t>
+  </si>
+  <si>
+    <t>US01F0524417</t>
+  </si>
+  <si>
+    <t>01F052441</t>
+  </si>
+  <si>
+    <t>US01F052649526</t>
+  </si>
+  <si>
+    <t>FNCL 5.5 4/26</t>
+  </si>
+  <si>
+    <t>US01F0526495</t>
+  </si>
+  <si>
+    <t>01F052649</t>
+  </si>
+  <si>
+    <t>US01F060642026</t>
+  </si>
+  <si>
+    <t>FNCL 6 4/26</t>
+  </si>
+  <si>
+    <t>US01F0606420</t>
+  </si>
+  <si>
+    <t>01F060642</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -685,50 +727,62 @@
   <si>
     <t>004421TR4</t>
   </si>
   <si>
     <t>US00442AAA16</t>
   </si>
   <si>
     <t>ACE 2006-ASL1 A</t>
   </si>
   <si>
     <t>00442AAA1</t>
   </si>
   <si>
     <t>US00971AAA07</t>
   </si>
   <si>
     <t>AJAXM 2021-A A1</t>
   </si>
   <si>
     <t>AJAXM</t>
   </si>
   <si>
     <t>00971AAA0</t>
   </si>
   <si>
+    <t>US01750FAU03</t>
+  </si>
+  <si>
+    <t>ALLEG 2019-1A BRR</t>
+  </si>
+  <si>
+    <t>ALLEG</t>
+  </si>
+  <si>
+    <t>01750FAU0</t>
+  </si>
+  <si>
     <t>US02147TAA43</t>
   </si>
   <si>
     <t>CWALT 2006-28CB A1</t>
   </si>
   <si>
     <t>CWALT</t>
   </si>
   <si>
     <t>02147TAA4</t>
   </si>
   <si>
     <t>US02589BAE02</t>
   </si>
   <si>
     <t>AMXCA 2024-3 A</t>
   </si>
   <si>
     <t>AMXCA</t>
   </si>
   <si>
     <t>02589BAE0</t>
   </si>
   <si>
     <t>US02660LAB62</t>
@@ -1117,101 +1171,83 @@
   <si>
     <t>07401LAA1</t>
   </si>
   <si>
     <t>US07401MAA99</t>
   </si>
   <si>
     <t>BSMF 2007-AR1 1A1</t>
   </si>
   <si>
     <t>07401MAA9</t>
   </si>
   <si>
     <t>US07401RAA86</t>
   </si>
   <si>
     <t>BSMF 2007-SL2 1A</t>
   </si>
   <si>
     <t>BTL1KS2</t>
   </si>
   <si>
     <t>07401RAA8</t>
   </si>
   <si>
-    <t>US08160JAE73</t>
-[...2 lines deleted...]
-    <t>BMARK 2019-B9 A5</t>
+    <t>US08160KAE47</t>
+  </si>
+  <si>
+    <t>BMARK 2019-B15 A5</t>
   </si>
   <si>
     <t>BMARK</t>
   </si>
   <si>
-    <t>08160JAE7</t>
-[...7 lines deleted...]
-  <si>
     <t>08160KAE4</t>
   </si>
   <si>
     <t>US08161YBG70</t>
   </si>
   <si>
     <t>BMARK 2022-B34 A5</t>
   </si>
   <si>
     <t>08161YBG7</t>
   </si>
   <si>
     <t>US08162UAW09</t>
   </si>
   <si>
     <t>BMARK 2018-B8 A5</t>
   </si>
   <si>
     <t>BHSRF39</t>
   </si>
   <si>
     <t>08162UAW0</t>
   </si>
   <si>
-    <t>US08162WBC91</t>
-[...7 lines deleted...]
-  <si>
     <t>US08162XBG88</t>
   </si>
   <si>
     <t>BMARK 2020-B20 A5</t>
   </si>
   <si>
     <t>08162XBG8</t>
   </si>
   <si>
     <t>US08163NBJ37</t>
   </si>
   <si>
     <t>BMARK 2022-B32 A5</t>
   </si>
   <si>
     <t>08163NBJ3</t>
   </si>
   <si>
     <t>US09203WAN56</t>
   </si>
   <si>
     <t>BLACK 2016-1A A1AR</t>
   </si>
   <si>
     <t>BLACK</t>
@@ -1645,50 +1681,62 @@
   <si>
     <t>US32027GAA40</t>
   </si>
   <si>
     <t>FFML 2006-FF12 A1</t>
   </si>
   <si>
     <t>FFML</t>
   </si>
   <si>
     <t>32027GAA4</t>
   </si>
   <si>
     <t>US33768JAA97</t>
   </si>
   <si>
     <t>FKH 2021-SFR3 A</t>
   </si>
   <si>
     <t>FKH</t>
   </si>
   <si>
     <t>33768JAA9</t>
   </si>
   <si>
+    <t>US34528EAA91</t>
+  </si>
+  <si>
+    <t>FORDR 2022-1 A</t>
+  </si>
+  <si>
+    <t>FORDR</t>
+  </si>
+  <si>
+    <t>34528EAA9</t>
+  </si>
+  <si>
     <t>US361856DL86</t>
   </si>
   <si>
     <t>GMACM 2004-HE3 A3</t>
   </si>
   <si>
     <t>GMACM</t>
   </si>
   <si>
     <t>361856DL8</t>
   </si>
   <si>
     <t>US36186MAC55</t>
   </si>
   <si>
     <t>GMACM 2007-HE3 2A1</t>
   </si>
   <si>
     <t>BTDFTL8</t>
   </si>
   <si>
     <t>36186MAC5</t>
   </si>
   <si>
     <t>US3622NCAA41</t>
@@ -1708,50 +1756,62 @@
   <si>
     <t>GSAA 2006-9 A3</t>
   </si>
   <si>
     <t>B7PHH03</t>
   </si>
   <si>
     <t>GSAA</t>
   </si>
   <si>
     <t>362382AF0</t>
   </si>
   <si>
     <t>US36268GAD79</t>
   </si>
   <si>
     <t>GMCAR 2024-1 A3</t>
   </si>
   <si>
     <t>GMCAR</t>
   </si>
   <si>
     <t>36268GAD7</t>
   </si>
   <si>
+    <t>US36274LAA44</t>
+  </si>
+  <si>
+    <t>GSMS 2026-DAWN A</t>
+  </si>
+  <si>
+    <t>GSMS</t>
+  </si>
+  <si>
+    <t>36274LAA4</t>
+  </si>
+  <si>
     <t>US36361UAL44</t>
   </si>
   <si>
     <t>GALL 2017-1A A1R</t>
   </si>
   <si>
     <t>GALL</t>
   </si>
   <si>
     <t>36361UAL4</t>
   </si>
   <si>
     <t>US38406JAA60</t>
   </si>
   <si>
     <t>GRACE 2020-GRCE A</t>
   </si>
   <si>
     <t>GRACE</t>
   </si>
   <si>
     <t>38406JAA6</t>
   </si>
   <si>
     <t>US393505K355</t>
@@ -2323,50 +2383,59 @@
   <si>
     <t>US63544HAA14</t>
   </si>
   <si>
     <t>NCFCT 2007-3 A3R4</t>
   </si>
   <si>
     <t>NCFCT</t>
   </si>
   <si>
     <t>63544HAA1</t>
   </si>
   <si>
     <t>US63942MAA80</t>
   </si>
   <si>
     <t>NAVSL 2022-A A</t>
   </si>
   <si>
     <t>NAVSL</t>
   </si>
   <si>
     <t>63942MAA8</t>
   </si>
   <si>
+    <t>US63942TAA34</t>
+  </si>
+  <si>
+    <t>NAVSL 2023-BA A1A</t>
+  </si>
+  <si>
+    <t>63942TAA3</t>
+  </si>
+  <si>
     <t>US63942TAB17</t>
   </si>
   <si>
     <t>NAVSL 2023-BA A1B</t>
   </si>
   <si>
     <t>63942TAB1</t>
   </si>
   <si>
     <t>US64034YAA91</t>
   </si>
   <si>
     <t>NSLT 2021-DA AFL</t>
   </si>
   <si>
     <t>NSLT</t>
   </si>
   <si>
     <t>64034YAA9</t>
   </si>
   <si>
     <t>US64035DAB29</t>
   </si>
   <si>
     <t>NSLT 2021-A APT1</t>
@@ -2980,62 +3049,50 @@
   <si>
     <t>83609YAC0</t>
   </si>
   <si>
     <t>US83610JAA43</t>
   </si>
   <si>
     <t>SNDPT 2018-1A A</t>
   </si>
   <si>
     <t>83610JAA4</t>
   </si>
   <si>
     <t>US83715RAH57</t>
   </si>
   <si>
     <t>SCSLC 2015-A A</t>
   </si>
   <si>
     <t>SCSLC</t>
   </si>
   <si>
     <t>83715RAH5</t>
   </si>
   <si>
-    <t>US858102AX41</t>
-[...10 lines deleted...]
-  <si>
     <t>US863579QX96</t>
   </si>
   <si>
     <t>SARM 2005-9 2A2A</t>
   </si>
   <si>
     <t>B6S2LR3</t>
   </si>
   <si>
     <t>SARM</t>
   </si>
   <si>
     <t>863579QX9</t>
   </si>
   <si>
     <t>US86362XAA63</t>
   </si>
   <si>
     <t>SAMI 2007-AR1 1A1</t>
   </si>
   <si>
     <t>B29ST12</t>
   </si>
   <si>
     <t>SAMI</t>
@@ -3085,68 +3142,59 @@
   <si>
     <t>89179XAB1</t>
   </si>
   <si>
     <t>US89179XAC92</t>
   </si>
   <si>
     <t>TPAT 2021-SL1 C</t>
   </si>
   <si>
     <t>89179XAC9</t>
   </si>
   <si>
     <t>US895975AA85</t>
   </si>
   <si>
     <t>TCN 2024-SFR4 A</t>
   </si>
   <si>
     <t>TCN</t>
   </si>
   <si>
     <t>895975AA8</t>
   </si>
   <si>
-    <t>US89612LAA44</t>
-[...2 lines deleted...]
-    <t>TAH 2019-SFR1 A</t>
+    <t>US89613GAA40</t>
+  </si>
+  <si>
+    <t>TAH 2020-SFR1 A</t>
   </si>
   <si>
     <t>TAH</t>
   </si>
   <si>
-    <t>89612LAA4</t>
-[...7 lines deleted...]
-  <si>
     <t>89613GAA4</t>
   </si>
   <si>
     <t>US89613JAA88</t>
   </si>
   <si>
     <t>TAH 2020-SFR2 A</t>
   </si>
   <si>
     <t>89613JAA8</t>
   </si>
   <si>
     <t>US89641GAY89</t>
   </si>
   <si>
     <t>TRNTS 2020-12A A1R2</t>
   </si>
   <si>
     <t>TRNTS</t>
   </si>
   <si>
     <t>89641GAY8</t>
   </si>
   <si>
     <t>US90263ABY55</t>
@@ -3202,59 +3250,71 @@
   <si>
     <t>92325QAA5</t>
   </si>
   <si>
     <t>US92332NBC83</t>
   </si>
   <si>
     <t>VENTR 2019-38A ARR</t>
   </si>
   <si>
     <t>92332NBC8</t>
   </si>
   <si>
     <t>US924921AA70</t>
   </si>
   <si>
     <t>VERUS 2022-5 A1</t>
   </si>
   <si>
     <t>VERUS</t>
   </si>
   <si>
     <t>924921AA7</t>
   </si>
   <si>
+    <t>US92867WAD02</t>
+  </si>
+  <si>
+    <t>VALET 2023-1 A3</t>
+  </si>
+  <si>
+    <t>VALET</t>
+  </si>
+  <si>
+    <t>Consumer Discretionary</t>
+  </si>
+  <si>
+    <t>92867WAD0</t>
+  </si>
+  <si>
     <t>US92868RAD08</t>
   </si>
   <si>
     <t>VALET 2024-1 A3</t>
   </si>
   <si>
-    <t>VALET</t>
-[...1 lines deleted...]
-  <si>
     <t>92868RAD0</t>
   </si>
   <si>
     <t>US92917RAL33</t>
   </si>
   <si>
     <t>VOYA 2019-2A AR</t>
   </si>
   <si>
     <t>VOYA</t>
   </si>
   <si>
     <t>92917RAL3</t>
   </si>
   <si>
     <t>US92922FW460</t>
   </si>
   <si>
     <t>WAMU 2005-AR10 1A3</t>
   </si>
   <si>
     <t>WAMU</t>
   </si>
   <si>
     <t>92922FW46</t>
@@ -3355,125 +3415,98 @@
   <si>
     <t>93934FGN6</t>
   </si>
   <si>
     <t>US93935EAG98</t>
   </si>
   <si>
     <t>WMALT 2006-8 A5</t>
   </si>
   <si>
     <t>93935EAG9</t>
   </si>
   <si>
     <t>US93936PAF53</t>
   </si>
   <si>
     <t>WMALT 2007-5 A6</t>
   </si>
   <si>
     <t>BNY8D12</t>
   </si>
   <si>
     <t>93936PAF5</t>
   </si>
   <si>
-    <t>US95001VAU44</t>
-[...13 lines deleted...]
-  <si>
     <t>US98164NAD75</t>
   </si>
   <si>
     <t>WOART 2024-C A3</t>
   </si>
   <si>
     <t>WOART</t>
   </si>
   <si>
     <t>98164NAD7</t>
   </si>
   <si>
     <t>US98875JBJ25</t>
   </si>
   <si>
     <t>ZAIS 2020-16A A1R2</t>
   </si>
   <si>
     <t>ZAIS</t>
   </si>
   <si>
     <t>98875JBJ2</t>
   </si>
   <si>
     <t>US98876NAW48</t>
   </si>
   <si>
     <t>ZAIS 2019-13A A1AR</t>
   </si>
   <si>
     <t>98876NAW4</t>
   </si>
   <si>
-    <t>US91282CMX64</t>
-[...2 lines deleted...]
-    <t>TF FLOAT 04/30/27</t>
+    <t>US91282CNQ05</t>
+  </si>
+  <si>
+    <t>TF FLOAT 07/31/27</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
-    <t>BN2RK98</t>
+    <t>BTY0CX5</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
-    <t>91282CMX6</t>
-[...10 lines deleted...]
-  <si>
     <t>91282CNQ0</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>BWQLSD9</t>
   </si>
   <si>
     <t>91282CPX3</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
@@ -3505,51 +3538,51 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5FWDX1</t>
+    <t>BMO5KKGM2</t>
   </si>
   <si>
     <t>REPO for  R 3.65</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swaption</t>
   </si>
@@ -3946,92 +3979,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E83E8671-E3D4-41A0-8D31-3E98692A113D}">
-  <dimension ref="A1:Z351"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F96C685-00A8-4EED-AE23-2AF6D4FFEDD1}">
+  <dimension ref="A1:Z359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7" style="3" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4081,26894 +4114,27513 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1094.5899999999999</v>
+        <v>1613.31</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1807000000000001</v>
+        <v>1.1521999999999999</v>
       </c>
       <c r="F4" s="4">
-        <v>1292.382413</v>
+        <v>1858.8557820000001</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.84695519607012792</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1094.5899999999999</v>
+        <v>1613.31</v>
       </c>
       <c r="N4" s="4">
-        <v>1292.382413</v>
+        <v>1858.8557820000001</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>8338026.8066729996</v>
+        <v>5827438.5215729997</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>8338026.8066734197</v>
+        <v>5827438.5215734104</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>8338026.8066729996</v>
+        <v>5827438.5215729997</v>
       </c>
       <c r="N5" s="4">
-        <v>8338026.8066734197</v>
+        <v>5827438.5215734104</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>6.6600000000000001E-3</v>
+        <v>4.6509999999999998E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
         <v>209755</v>
       </c>
       <c r="E6" s="5">
-        <v>1.0027299999999999</v>
+        <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>210327.63115</v>
+        <v>209755</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>210327.63115</v>
+        <v>209755</v>
       </c>
       <c r="N6" s="4">
-        <v>210327.63115</v>
+        <v>209755</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
-        <v>572.63115000000005</v>
+        <v>0</v>
       </c>
       <c r="Y6" s="4">
-        <v>572.63115000000005</v>
+        <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.6799999999999999E-4</v>
+        <v>1.6699999999999999E-4</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>6678.81</v>
+        <v>6786.56</v>
       </c>
       <c r="E7" s="5">
         <v>1</v>
       </c>
       <c r="F7" s="4">
-        <v>6678.81</v>
+        <v>6786.56</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>6678.81</v>
+        <v>6786.56</v>
       </c>
       <c r="N7" s="4">
-        <v>6678.81</v>
+        <v>6786.56</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
         <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>59312.83</v>
+        <v>-27450216.379999999</v>
       </c>
       <c r="E8" s="5">
-        <v>1.1807000000000001</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4">
-        <v>70030.658381000001</v>
+        <v>-27448428.379999999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>59312.83</v>
+        <v>-27448428.379999999</v>
       </c>
       <c r="N8" s="4">
-        <v>70030.658381000001</v>
+        <v>-27448428.379999999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>5.5000000000000002E-5</v>
+        <v>-2.1906999999999999E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D9" s="4">
-        <v>-7418962.9400000004</v>
+        <v>-162242.98980000001</v>
       </c>
       <c r="E9" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="4">
-        <v>-7418092.9400000004</v>
+        <v>-162242.98980000001</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M9" s="4">
-        <v>-7418092.9400000004</v>
+        <v>-162242.98980000001</v>
       </c>
       <c r="N9" s="4">
-        <v>-7418092.9400000004</v>
+        <v>-162242.98980000001</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
+      </c>
+      <c r="U9" s="2">
+        <v>46142</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-5.9259999999999998E-3</v>
+        <v>-1.2899999999999999E-4</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="D10" s="4">
+        <v>137000</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1.1537360000000001</v>
+      </c>
+      <c r="F10" s="4">
+        <v>158061.93731099999</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>-162242.98980000001</v>
+        <v>137182.72635899999</v>
       </c>
       <c r="N10" s="4">
-        <v>-162242.98980000001</v>
+        <v>158061.93731122001</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
         <v>46142</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-1.2899999999999999E-4</v>
+        <v>1.26E-4</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="4">
+        <v>-2698455.1392000001</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1</v>
+      </c>
+      <c r="F11" s="4">
+        <v>-2698455.1392000001</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H11" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M11" s="4">
-        <v>137380.53479400001</v>
+        <v>-2698455.1392000001</v>
       </c>
       <c r="N11" s="4">
-        <v>162205.19743177001</v>
+        <v>-2698455.1392000001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
         <v>46142</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>1.2899999999999999E-4</v>
+        <v>-7.4409999999999997E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D12" s="4">
         <v>-5743000</v>
       </c>
       <c r="E12" s="5">
-        <v>1.1839789999999999</v>
+        <v>1.1537360000000001</v>
       </c>
       <c r="F12" s="4">
-        <v>-6799594.5171579998</v>
+        <v>-6625910.2626149999</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
         <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>0.84695519607012792</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>-5758951.9074759996</v>
+        <v>-5750659.8356309999</v>
       </c>
       <c r="N12" s="4">
-        <v>-6799594.51715801</v>
+        <v>-6625910.2626156202</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="U12" s="2">
         <v>46142</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>-7.587E-3</v>
+        <v>-7.4409999999999997E-3</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B13" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="4">
+        <v>2248000</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1.1537360000000001</v>
+      </c>
+      <c r="F13" s="4">
+        <v>2593600.2560259998</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>-2698455.1392000001</v>
+        <v>2250998.3128149998</v>
       </c>
       <c r="N13" s="4">
-        <v>-2698455.1392000001</v>
+        <v>2593600.2560264501</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="U13" s="2">
         <v>46142</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>-7.587E-3</v>
+        <v>7.5719999999999997E-3</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B14" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="4">
+        <v>6893784.6371999998</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1</v>
+      </c>
+      <c r="F14" s="4">
+        <v>6893784.6371999998</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C14" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H14" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J14" s="5">
         <v>1</v>
       </c>
       <c r="K14" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M14" s="4">
-        <v>2254244.1037790002</v>
+        <v>6893784.6371999998</v>
       </c>
       <c r="N14" s="4">
-        <v>2661586.0133329602</v>
+        <v>6893784.6371999998</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T14" s="4">
         <v>1</v>
       </c>
       <c r="U14" s="2">
         <v>46142</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>7.633E-3</v>
+        <v>7.5719999999999997E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="4">
+        <v>-551000</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1.1537360000000001</v>
+      </c>
+      <c r="F15" s="4">
+        <v>-635708.95955100004</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C15" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H15" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J15" s="5">
         <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>6893784.6371999998</v>
+        <v>-551734.90674400004</v>
       </c>
       <c r="N15" s="4">
-        <v>6893784.6371999998</v>
+        <v>-635708.95955097</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T15" s="4">
         <v>1</v>
       </c>
       <c r="U15" s="2">
         <v>46142</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>7.633E-3</v>
+        <v>-9.01E-4</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D16" s="4">
-        <v>-471</v>
+        <v>-493380.09519999998</v>
       </c>
       <c r="E16" s="5">
-        <v>110.140625</v>
+        <v>1</v>
       </c>
       <c r="F16" s="4">
-        <v>-51876234.899999999</v>
+        <v>-493380.09519999998</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>110.140625</v>
+        <v>1</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
-        <v>0</v>
+        <v>-493380.09519999998</v>
       </c>
       <c r="N16" s="4">
-        <v>0</v>
+        <v>-493380.09519999998</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="T16" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U16" s="2">
-        <v>46203</v>
+        <v>46142</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-4.1440999999999999E-2</v>
+        <v>-9.01E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D17" s="4">
-        <v>410</v>
+        <v>641161.39729999995</v>
       </c>
       <c r="E17" s="5">
-        <v>104.636719</v>
+        <v>1</v>
       </c>
       <c r="F17" s="4">
-        <v>85802109.200000003</v>
+        <v>641161.39729999995</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J17" s="5">
-        <v>104.63671875</v>
+        <v>1</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="4">
-        <v>0</v>
+        <v>641161.39729999995</v>
       </c>
       <c r="N17" s="4">
-        <v>0</v>
+        <v>641161.39729999995</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="T17" s="4">
-        <v>2000</v>
+        <v>1</v>
       </c>
       <c r="U17" s="2">
-        <v>46203</v>
+        <v>46142</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>6.8543999999999994E-2</v>
+        <v>9.0200000000000002E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D18" s="4">
-        <v>558</v>
+        <v>424000</v>
       </c>
       <c r="E18" s="5">
-        <v>113.8125</v>
+        <v>1.1537360000000001</v>
       </c>
       <c r="F18" s="4">
-        <v>63507375</v>
+        <v>489184.38992599997</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J18" s="5">
-        <v>113.8125</v>
+        <v>1</v>
       </c>
       <c r="K18" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M18" s="4">
-        <v>0</v>
+        <v>424565.51807500003</v>
       </c>
       <c r="N18" s="4">
-        <v>0</v>
+        <v>489184.38992669998</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="T18" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U18" s="2">
-        <v>46191</v>
+        <v>46142</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>5.0733E-2</v>
+        <v>9.0200000000000002E-4</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D19" s="4">
-        <v>373</v>
+        <v>-266000</v>
       </c>
       <c r="E19" s="5">
-        <v>116.734375</v>
+        <v>1.1537360000000001</v>
       </c>
       <c r="F19" s="4">
-        <v>43541921.899999999</v>
+        <v>-306893.98047299997</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>116.734375</v>
+        <v>1</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>0</v>
+        <v>-266354.78256399999</v>
       </c>
       <c r="N19" s="4">
-        <v>0</v>
+        <v>-306893.98047288001</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="T19" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U19" s="2">
-        <v>46191</v>
+        <v>46142</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>3.4783000000000001E-2</v>
+        <v>-2.4399999999999999E-4</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D20" s="4">
-        <v>-4624500</v>
+        <v>312327.14520000003</v>
       </c>
       <c r="E20" s="5">
-        <v>-0.509405</v>
+        <v>1</v>
       </c>
       <c r="F20" s="4">
-        <v>-4600942.5548599903</v>
+        <v>312327.14520000003</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>-0.50940523999999998</v>
+        <v>1</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
-        <v>23557.44514</v>
+        <v>312327.14520000003</v>
       </c>
       <c r="N20" s="4">
-        <v>23557.445140010001</v>
+        <v>312327.14520000003</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="T20" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U20" s="2">
-        <v>56571</v>
+        <v>46142</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
-        <v>-385.375</v>
+        <v>0</v>
       </c>
       <c r="Y20" s="4">
-        <v>-385.375</v>
+        <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>-3.6749999999999999E-3</v>
+        <v>2.4899999999999998E-4</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D21" s="4">
-        <v>-1719962.03</v>
+        <v>-370</v>
       </c>
       <c r="E21" s="5">
-        <v>-15.280556000000001</v>
+        <v>108.179688</v>
       </c>
       <c r="F21" s="4">
-        <v>-1457142.2764713899</v>
+        <v>-40026484.5</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>-15.28055556</v>
+        <v>108.1796875</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
-        <v>262819.75352799997</v>
+        <v>0</v>
       </c>
       <c r="N21" s="4">
-        <v>262819.75352860999</v>
+        <v>0</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="T21" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U21" s="2">
-        <v>53709</v>
+        <v>46203</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
-        <v>-191.10689221999999</v>
+        <v>0</v>
       </c>
       <c r="Y21" s="4">
-        <v>-191.10689199999999</v>
+        <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>-1.1640000000000001E-3</v>
+        <v>-3.1946000000000002E-2</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D22" s="4">
-        <v>704282.85499999998</v>
+        <v>1162</v>
       </c>
       <c r="E22" s="5">
-        <v>-5.9881869999999999</v>
+        <v>103.722656</v>
       </c>
       <c r="F22" s="4">
-        <v>662109.08114161994</v>
+        <v>241051452.59999999</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="5">
-        <v>-5.9881869300000004</v>
+        <v>103.72265625</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="4">
-        <v>-42173.773858</v>
+        <v>0</v>
       </c>
       <c r="N22" s="4">
-        <v>-42173.773858380002</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="T22" s="4">
-        <v>0.01</v>
+        <v>2000</v>
       </c>
       <c r="U22" s="2">
-        <v>53709</v>
+        <v>46203</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
-        <v>58.690237920000001</v>
+        <v>0</v>
       </c>
       <c r="Y22" s="4">
-        <v>58.690237000000003</v>
+        <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>5.2800000000000004E-4</v>
+        <v>0.192388</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D23" s="4">
-        <v>2821121.170475</v>
+        <v>673</v>
       </c>
       <c r="E23" s="5">
-        <v>-3.1496000000000003E-2</v>
+        <v>111.046875</v>
       </c>
       <c r="F23" s="4">
-        <v>2820232.6345162299</v>
+        <v>74734546.900000006</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>-3.1495849999999999E-2</v>
+        <v>111.046875</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>-888.53595800000005</v>
+        <v>0</v>
       </c>
       <c r="N23" s="4">
-        <v>-888.53595876999998</v>
+        <v>0</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="T23" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U23" s="2">
-        <v>60224</v>
+        <v>46191</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
-        <v>78.364476960000005</v>
+        <v>0</v>
       </c>
       <c r="Y23" s="4">
-        <v>78.364475999999996</v>
+        <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>2.2520000000000001E-3</v>
+        <v>5.9646999999999999E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D24" s="4">
-        <v>-936080.77703799994</v>
+        <v>332</v>
       </c>
       <c r="E24" s="5">
-        <v>-6.4791350000000003</v>
+        <v>113.515625</v>
       </c>
       <c r="F24" s="4">
-        <v>-875430.83835849003</v>
+        <v>37687187.5</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="5">
-        <v>-6.4791351500000003</v>
+        <v>113.515625</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="4">
-        <v>60649.938678999999</v>
+        <v>0</v>
       </c>
       <c r="N24" s="4">
-        <v>60649.93867951</v>
+        <v>0</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="T24" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U24" s="2">
-        <v>57635</v>
+        <v>46191</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
-        <v>-104.00897523</v>
+        <v>0</v>
       </c>
       <c r="Y24" s="4">
-        <v>-104.00897500000001</v>
+        <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>-6.9899999999999997E-4</v>
+        <v>3.0079000000000002E-2</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D25" s="4">
-        <v>-3000000</v>
+        <v>-9</v>
       </c>
       <c r="E25" s="5">
-        <v>-1.3475539999999999</v>
+        <v>116.5625</v>
       </c>
       <c r="F25" s="4">
-        <v>-2959573.3766915002</v>
+        <v>-1049062.5</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="5">
-        <v>-1.3475541099999999</v>
+        <v>116.5625</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="4">
-        <v>40426.623308000002</v>
+        <v>0</v>
       </c>
       <c r="N25" s="4">
-        <v>40426.623308499999</v>
+        <v>0</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="T25" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U25" s="2">
-        <v>63174</v>
+        <v>46191</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
-        <v>-250</v>
+        <v>0</v>
       </c>
       <c r="Y25" s="4">
-        <v>-250</v>
+        <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>-2.3640000000000002E-3</v>
+        <v>-8.3699999999999996E-4</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D26" s="4">
-        <v>-2682000</v>
+        <v>-4624500</v>
       </c>
       <c r="E26" s="5">
-        <v>-5.0919930000000004</v>
+        <v>-0.45180500000000001</v>
       </c>
       <c r="F26" s="4">
-        <v>-2545432.7539355499</v>
+        <v>-4603606.2674759803</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>-5.0919927700000001</v>
+        <v>-0.45180522000000001</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>136567.24606400001</v>
+        <v>20893.732523999999</v>
       </c>
       <c r="N26" s="4">
-        <v>136567.24606445001</v>
+        <v>20893.732524020001</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>63174</v>
+        <v>56571</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>-298</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y26" s="4">
-        <v>-298</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z26" s="6">
-        <v>-2.0330000000000001E-3</v>
+        <v>-3.6740000000000002E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D27" s="4">
-        <v>-2000000</v>
+        <v>-1709711.22</v>
       </c>
       <c r="E27" s="5">
-        <v>-1.3475539999999999</v>
+        <v>-16.404167000000001</v>
       </c>
       <c r="F27" s="4">
-        <v>-1973048.91779433</v>
+        <v>-1429247.3419524999</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>-1.3475541099999999</v>
+        <v>-16.404166669999999</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>26951.082204999999</v>
+        <v>280463.87804699998</v>
       </c>
       <c r="N27" s="4">
-        <v>26951.082205670002</v>
+        <v>280463.87804749998</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>63174</v>
+        <v>53709</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>-166.66666667000001</v>
+        <v>-569.90373999999997</v>
       </c>
       <c r="Y27" s="4">
-        <v>-166.66666599999999</v>
+        <v>-569.90373999999997</v>
       </c>
       <c r="Z27" s="6">
-        <v>-1.5759999999999999E-3</v>
+        <v>-1.14E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D28" s="4">
-        <v>-5752000</v>
+        <v>707109.52500000002</v>
       </c>
       <c r="E28" s="5">
-        <v>-11.483333</v>
+        <v>-5.4513910000000001</v>
       </c>
       <c r="F28" s="4">
-        <v>-5091478.6666666698</v>
+        <v>668562.22035419999</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J28" s="5">
-        <v>-11.483333330000001</v>
+        <v>-5.4513909500000004</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M28" s="4">
-        <v>660521.33333299996</v>
+        <v>-38547.304644999997</v>
       </c>
       <c r="N28" s="4">
-        <v>660521.33333333</v>
+        <v>-38547.304645800003</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
-        <v>-958.66666667000004</v>
+        <v>176.77738124999999</v>
       </c>
       <c r="Y28" s="4">
-        <v>-958.66666599999996</v>
+        <v>176.77738099999999</v>
       </c>
       <c r="Z28" s="6">
-        <v>-4.0670000000000003E-3</v>
+        <v>5.3300000000000005E-4</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D29" s="4">
-        <v>-5000000</v>
+        <v>2820967.7249500002</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.1007129999999998</v>
+        <v>-0.16869700000000001</v>
       </c>
       <c r="F29" s="4">
-        <v>-4794964.3728965903</v>
+        <v>2816208.84643027</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="5">
-        <v>-4.10071254</v>
+        <v>-0.16869666999999999</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="4">
-        <v>205035.62710300001</v>
+        <v>-4758.8785189999999</v>
       </c>
       <c r="N29" s="4">
-        <v>205035.62710340999</v>
+        <v>-4758.8785197300003</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S29" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
         <v>60224</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>-555.55555556000002</v>
+        <v>235.08064375000001</v>
       </c>
       <c r="Y29" s="4">
-        <v>-555.55555500000003</v>
+        <v>235.08064300000001</v>
       </c>
       <c r="Z29" s="6">
-        <v>-3.8300000000000001E-3</v>
+        <v>2.2469999999999999E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D30" s="4">
-        <v>9986269.6300000008</v>
+        <v>-910783.82316799997</v>
       </c>
       <c r="E30" s="5">
-        <v>-3.1496000000000003E-2</v>
+        <v>-5.8</v>
       </c>
       <c r="F30" s="4">
-        <v>9983124.3699689601</v>
+        <v>-857958.36142425996</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>-3.1495849999999999E-2</v>
+        <v>-5.8</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>-3145.2600309999998</v>
+        <v>52825.461743</v>
       </c>
       <c r="N30" s="4">
-        <v>-3145.2600310399998</v>
+        <v>52825.461743740001</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>277.39637861</v>
+        <v>-303.59460772</v>
       </c>
       <c r="Y30" s="4">
-        <v>277.39637800000003</v>
+        <v>-303.594607</v>
       </c>
       <c r="Z30" s="6">
-        <v>7.9749999999999995E-3</v>
+        <v>-6.8400000000000004E-4</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D31" s="4">
-        <v>-3933500</v>
+        <v>-3000000</v>
       </c>
       <c r="E31" s="5">
-        <v>-16.475000000000001</v>
+        <v>-1.3893679999999999</v>
       </c>
       <c r="F31" s="4">
-        <v>-3285455.875</v>
+        <v>-2958318.96187993</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-16.475000000000001</v>
+        <v>-1.3893679400000001</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>648044.125</v>
+        <v>41681.038119999997</v>
       </c>
       <c r="N31" s="4">
-        <v>648044.125</v>
+        <v>41681.038120069999</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
         <v>63174</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-655.58333332999996</v>
+        <v>-750</v>
       </c>
       <c r="Y31" s="4">
-        <v>-655.58333300000004</v>
+        <v>-750</v>
       </c>
       <c r="Z31" s="6">
-        <v>-2.624E-3</v>
+        <v>-2.3609999999999998E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D32" s="4">
-        <v>-2558996.11</v>
+        <v>-2682000</v>
       </c>
       <c r="E32" s="5">
-        <v>-6.4791350000000003</v>
+        <v>-5.3050689999999996</v>
       </c>
       <c r="F32" s="4">
-        <v>-2393195.2934895698</v>
+        <v>-2539718.0607832498</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-6.4791351500000003</v>
+        <v>-5.3050685800000004</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>165800.81651</v>
+        <v>142281.939216</v>
       </c>
       <c r="N32" s="4">
-        <v>165800.81651043001</v>
+        <v>142281.93921675</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>-284.33290111000002</v>
+        <v>-894</v>
       </c>
       <c r="Y32" s="4">
-        <v>-284.33290099999999</v>
+        <v>-894</v>
       </c>
       <c r="Z32" s="6">
-        <v>-1.9109999999999999E-3</v>
+        <v>-2.0270000000000002E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D33" s="4">
-        <v>-1360000</v>
+        <v>-2000000</v>
       </c>
       <c r="E33" s="5">
-        <v>-16.475000000000001</v>
+        <v>-1.3893679999999999</v>
       </c>
       <c r="F33" s="4">
-        <v>-1135940</v>
+        <v>-1972212.64125329</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>-16.475000000000001</v>
+        <v>-1.3893679400000001</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>224060</v>
+        <v>27787.358746000002</v>
       </c>
       <c r="N33" s="4">
-        <v>224060</v>
+        <v>27787.358746710001</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
         <v>63174</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>-226.66666667000001</v>
+        <v>-500</v>
       </c>
       <c r="Y33" s="4">
-        <v>-226.66666599999999</v>
+        <v>-500</v>
       </c>
       <c r="Z33" s="6">
-        <v>-9.0700000000000004E-4</v>
+        <v>-1.5740000000000001E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D34" s="4">
-        <v>-1023598.444</v>
+        <v>-5752000</v>
       </c>
       <c r="E34" s="5">
-        <v>-6.4791350000000003</v>
+        <v>-12.2</v>
       </c>
       <c r="F34" s="4">
-        <v>-957278.11739582999</v>
+        <v>-5050256</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="5">
-        <v>-6.4791351500000003</v>
+        <v>-12.2</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="4">
-        <v>66320.326604000002</v>
+        <v>701744</v>
       </c>
       <c r="N34" s="4">
-        <v>66320.326604169997</v>
+        <v>701744</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>57635</v>
+        <v>56571</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
-        <v>-113.73316044000001</v>
+        <v>-2876</v>
       </c>
       <c r="Y34" s="4">
-        <v>-113.73316</v>
+        <v>-2876</v>
       </c>
       <c r="Z34" s="6">
-        <v>-7.6400000000000003E-4</v>
+        <v>-4.0299999999999997E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D35" s="4">
-        <v>-3000000</v>
+        <v>-5000000</v>
       </c>
       <c r="E35" s="5">
-        <v>-4.1007129999999998</v>
+        <v>-4.4174720000000001</v>
       </c>
       <c r="F35" s="4">
-        <v>-2876978.6237379499</v>
+        <v>-4779126.3902327698</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="5">
-        <v>-4.10071254</v>
+        <v>-4.4174721999999997</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="4">
-        <v>123021.37626200001</v>
+        <v>220873.60976699999</v>
       </c>
       <c r="N35" s="4">
-        <v>123021.37626205001</v>
+        <v>220873.60976722999</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S35" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
         <v>60224</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
-        <v>-333.33333333000002</v>
+        <v>-1666.66666667</v>
       </c>
       <c r="Y35" s="4">
-        <v>-333.33333299999998</v>
+        <v>-1666.6666660000001</v>
       </c>
       <c r="Z35" s="6">
-        <v>-2.2980000000000001E-3</v>
+        <v>-3.8140000000000001E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D36" s="4">
-        <v>-5000000</v>
+        <v>9985726.4600000009</v>
       </c>
       <c r="E36" s="5">
-        <v>-15.4625</v>
+        <v>-0.16869700000000001</v>
       </c>
       <c r="F36" s="4">
-        <v>-4226875</v>
+        <v>9968880.8723195307</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="5">
-        <v>-15.4625</v>
+        <v>-0.16869666999999999</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="4">
-        <v>773125</v>
+        <v>-16845.587680000001</v>
       </c>
       <c r="N36" s="4">
-        <v>773125</v>
+        <v>-16845.587680469998</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
         <v>60224</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
-        <v>-833.33333332999996</v>
+        <v>832.14387166999995</v>
       </c>
       <c r="Y36" s="4">
-        <v>-833.33333300000004</v>
+        <v>832.14387099999999</v>
       </c>
       <c r="Z36" s="6">
-        <v>-3.3760000000000001E-3</v>
+        <v>7.9559999999999995E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D37" s="4">
-        <v>-5000000</v>
+        <v>-3933500</v>
       </c>
       <c r="E37" s="5">
-        <v>-15.4625</v>
+        <v>-17.658332999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>-4226875</v>
+        <v>-3238909.4583333302</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="5">
-        <v>-15.4625</v>
+        <v>-17.658333330000001</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="4">
-        <v>773125</v>
+        <v>694590.54166600003</v>
       </c>
       <c r="N37" s="4">
-        <v>773125</v>
+        <v>694590.54166667</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S37" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
-        <v>-833.33333332999996</v>
+        <v>-1966.75</v>
       </c>
       <c r="Y37" s="4">
-        <v>-833.33333300000004</v>
+        <v>-1966.75</v>
       </c>
       <c r="Z37" s="6">
-        <v>-3.3760000000000001E-3</v>
+        <v>-2.5850000000000001E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D38" s="4">
-        <v>-5000000</v>
+        <v>-2489840.96</v>
       </c>
       <c r="E38" s="5">
-        <v>-15.4625</v>
+        <v>-5.8</v>
       </c>
       <c r="F38" s="4">
-        <v>-4226875</v>
+        <v>-2345430.18432</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="5">
-        <v>-15.4625</v>
+        <v>-5.8</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="4">
-        <v>773125</v>
+        <v>144410.77567999999</v>
       </c>
       <c r="N38" s="4">
-        <v>773125</v>
+        <v>144410.77567999999</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S38" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
-        <v>-833.33333332999996</v>
+        <v>-829.94698667</v>
       </c>
       <c r="Y38" s="4">
-        <v>-833.33333300000004</v>
+        <v>-829.94698600000004</v>
       </c>
       <c r="Z38" s="6">
-        <v>-3.3760000000000001E-3</v>
+        <v>-1.8710000000000001E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D39" s="4">
-        <v>-4560000</v>
+        <v>-1360000</v>
       </c>
       <c r="E39" s="5">
-        <v>-4.1007129999999998</v>
+        <v>-17.658332999999999</v>
       </c>
       <c r="F39" s="4">
-        <v>-4373007.5080816904</v>
+        <v>-1119846.66666667</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>-4.10071254</v>
+        <v>-17.658333330000001</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>186992.49191800001</v>
+        <v>240153.33333299999</v>
       </c>
       <c r="N39" s="4">
-        <v>186992.49191831</v>
+        <v>240153.33333333</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>-506.66666666999998</v>
+        <v>-680</v>
       </c>
       <c r="Y39" s="4">
-        <v>-506.66666600000002</v>
+        <v>-680</v>
       </c>
       <c r="Z39" s="6">
-        <v>-3.493E-3</v>
+        <v>-8.9300000000000002E-4</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D40" s="4">
-        <v>9107477.9025599994</v>
+        <v>-995936.38399999996</v>
       </c>
       <c r="E40" s="5">
-        <v>-3.1496000000000003E-2</v>
+        <v>-5.8</v>
       </c>
       <c r="F40" s="4">
-        <v>9104609.42541169</v>
+        <v>-938172.07372800005</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>-3.1495849999999999E-2</v>
+        <v>-5.8</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>-2868.4771479999999</v>
+        <v>57764.310272000002</v>
       </c>
       <c r="N40" s="4">
-        <v>-2868.4771483099998</v>
+        <v>57764.310272000002</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>252.98549729000001</v>
+        <v>-331.97879467000001</v>
       </c>
       <c r="Y40" s="4">
-        <v>252.98549700000001</v>
+        <v>-331.97879399999999</v>
       </c>
       <c r="Z40" s="6">
-        <v>7.273E-3</v>
+        <v>-7.4799999999999997E-4</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D41" s="4">
-        <v>-9940000</v>
+        <v>-3000000</v>
       </c>
       <c r="E41" s="5">
-        <v>-11.483333</v>
+        <v>-4.4174720000000001</v>
       </c>
       <c r="F41" s="4">
-        <v>-8798556.6666666698</v>
+        <v>-2867475.83413966</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-11.483333330000001</v>
+        <v>-4.4174721999999997</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>1141443.3333330001</v>
+        <v>132524.16586000001</v>
       </c>
       <c r="N41" s="4">
-        <v>1141443.33333333</v>
+        <v>132524.16586034</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-1656.66666667</v>
+        <v>-1000</v>
       </c>
       <c r="Y41" s="4">
-        <v>-1656.6666660000001</v>
+        <v>-1000</v>
       </c>
       <c r="Z41" s="6">
-        <v>-7.0280000000000004E-3</v>
+        <v>-2.2880000000000001E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D42" s="4">
-        <v>-1361344.69728</v>
+        <v>-5000000</v>
       </c>
       <c r="E42" s="5">
-        <v>-12.708333</v>
+        <v>-16.658332999999999</v>
       </c>
       <c r="F42" s="4">
-        <v>-1188340.4753340001</v>
+        <v>-4167083.33333334</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-12.70833333</v>
+        <v>-16.658333330000001</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>173004.22194600001</v>
+        <v>832916.66666600003</v>
       </c>
       <c r="N42" s="4">
-        <v>173004.22194600001</v>
+        <v>832916.66666665999</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>59667</v>
+        <v>60224</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-226.89078287999999</v>
+        <v>-2500</v>
       </c>
       <c r="Y42" s="4">
-        <v>-226.890782</v>
+        <v>-2500</v>
       </c>
       <c r="Z42" s="6">
-        <v>-9.4899999999999997E-4</v>
+        <v>-3.3249999999999998E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D43" s="4">
-        <v>-5215000</v>
+        <v>-5000000</v>
       </c>
       <c r="E43" s="5">
-        <v>-11.483333</v>
+        <v>-16.658332999999999</v>
       </c>
       <c r="F43" s="4">
-        <v>-4616144.1666666698</v>
+        <v>-4167083.33333334</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="5">
-        <v>-11.483333330000001</v>
+        <v>-16.658333330000001</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="4">
-        <v>598855.83333299996</v>
+        <v>832916.66666600003</v>
       </c>
       <c r="N43" s="4">
-        <v>598855.83333333</v>
+        <v>832916.66666665999</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>-869.16666667000004</v>
+        <v>-2500</v>
       </c>
       <c r="Y43" s="4">
-        <v>-869.16666599999996</v>
+        <v>-2500</v>
       </c>
       <c r="Z43" s="6">
-        <v>-3.6870000000000002E-3</v>
+        <v>-3.3249999999999998E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D44" s="4">
-        <v>3060000</v>
+        <v>-5000000</v>
       </c>
       <c r="E44" s="5">
-        <v>15.080581</v>
+        <v>-16.658332999999999</v>
       </c>
       <c r="F44" s="4">
-        <v>3521465.7771960101</v>
+        <v>-4167083.33333334</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J44" s="5">
-        <v>15.08058095</v>
+        <v>-16.658333330000001</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="4">
-        <v>461465.77719599998</v>
+        <v>832916.66666600003</v>
       </c>
       <c r="N44" s="4">
-        <v>461465.77719600999</v>
+        <v>832916.66666665999</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S44" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
-        <v>28900</v>
+        <v>-2500</v>
       </c>
       <c r="Y44" s="4">
-        <v>28900</v>
+        <v>-2500</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.813E-3</v>
+        <v>-3.3249999999999998E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D45" s="4">
-        <v>3060000</v>
+        <v>-4560000</v>
       </c>
       <c r="E45" s="5">
-        <v>8.9589429999999997</v>
+        <v>-4.4174720000000001</v>
       </c>
       <c r="F45" s="4">
-        <v>3334143.6674057399</v>
+        <v>-4358563.2678922899</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="5">
-        <v>8.9589433799999991</v>
+        <v>-4.4174721999999997</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="4">
-        <v>274143.66740500001</v>
+        <v>201436.73210699999</v>
       </c>
       <c r="N45" s="4">
-        <v>274143.66740574001</v>
+        <v>201436.73210771001</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S45" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
-        <v>28900</v>
+        <v>-1520</v>
       </c>
       <c r="Y45" s="4">
-        <v>28900</v>
+        <v>-1520</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.663E-3</v>
+        <v>-3.4780000000000002E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D46" s="4">
-        <v>78580000</v>
+        <v>9106982.5315199997</v>
       </c>
       <c r="E46" s="5">
-        <v>3.6869519999999998</v>
+        <v>-0.16869700000000001</v>
       </c>
       <c r="F46" s="4">
-        <v>95676612.700638101</v>
+        <v>9091619.3555554096</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J46" s="5">
-        <v>3.1226829600000001</v>
+        <v>-0.16869666999999999</v>
       </c>
       <c r="K46" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M46" s="4">
-        <v>2453804.2691939999</v>
+        <v>-15363.175964</v>
       </c>
       <c r="N46" s="4">
-        <v>2897206.7006381801</v>
+        <v>-15363.17596459</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S46" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
-        <v>175249.98911110999</v>
+        <v>758.91521095999997</v>
       </c>
       <c r="Y46" s="4">
-        <v>148428.88888799999</v>
+        <v>758.91521</v>
       </c>
       <c r="Z46" s="6">
-        <v>7.6432E-2</v>
+        <v>7.2560000000000003E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D47" s="4">
-        <v>-8160000</v>
+        <v>-9940000</v>
       </c>
       <c r="E47" s="5">
-        <v>-8.0645830000000007</v>
+        <v>-12.2</v>
       </c>
       <c r="F47" s="4">
-        <v>-7501930</v>
+        <v>-8727320</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="5">
-        <v>-8.0645833299999996</v>
+        <v>-12.2</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="4">
-        <v>658070</v>
+        <v>1212680</v>
       </c>
       <c r="N47" s="4">
-        <v>658070</v>
+        <v>1212680</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S47" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>57696</v>
+        <v>56571</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
-        <v>-1360</v>
+        <v>-4970</v>
       </c>
       <c r="Y47" s="4">
-        <v>-1360</v>
+        <v>-4970</v>
       </c>
       <c r="Z47" s="6">
-        <v>-5.9930000000000001E-3</v>
+        <v>-6.9649999999999998E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D48" s="4">
-        <v>18250000</v>
+        <v>-1285965.5508000001</v>
       </c>
       <c r="E48" s="5">
-        <v>15.080581</v>
+        <v>-19.991667</v>
       </c>
       <c r="F48" s="4">
-        <v>21002206.0241265</v>
+        <v>-1028879.6044359</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>15.08058095</v>
+        <v>-19.991666670000001</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>2752206.0241259998</v>
+        <v>257085.946364</v>
       </c>
       <c r="N48" s="4">
-        <v>2752206.0241265302</v>
+        <v>257085.9463641</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47472</v>
+        <v>59667</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>172361.11111110999</v>
+        <v>-642.98277540000004</v>
       </c>
       <c r="Y48" s="4">
-        <v>172361.11111100001</v>
+        <v>-642.98277499999995</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.6777E-2</v>
+        <v>-8.2100000000000001E-4</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D49" s="4">
-        <v>-11900000</v>
+        <v>-5215000</v>
       </c>
       <c r="E49" s="5">
-        <v>8.9589429999999997</v>
+        <v>-12.2</v>
       </c>
       <c r="F49" s="4">
-        <v>-12966114.262133401</v>
+        <v>-4578770</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>8.9589433799999991</v>
+        <v>-12.2</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>-1066114.262133</v>
+        <v>636230</v>
       </c>
       <c r="N49" s="4">
-        <v>-1066114.26213345</v>
+        <v>636230</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>-112388.88888889</v>
+        <v>-2607.5</v>
       </c>
       <c r="Y49" s="4">
-        <v>-112388.888888</v>
+        <v>-2607.5</v>
       </c>
       <c r="Z49" s="6">
-        <v>-1.0357999999999999E-2</v>
+        <v>-3.6540000000000001E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D50" s="4">
-        <v>-5156000</v>
+        <v>3060000</v>
       </c>
       <c r="E50" s="5">
-        <v>-8.0645830000000007</v>
+        <v>13.452359</v>
       </c>
       <c r="F50" s="4">
-        <v>-4740190.0833333395</v>
+        <v>3471642.1855105101</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="5">
-        <v>-8.0645833299999996</v>
+        <v>13.452359</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M50" s="4">
-        <v>415809.91666599998</v>
+        <v>411642.18550999998</v>
       </c>
       <c r="N50" s="4">
-        <v>415809.91666665999</v>
+        <v>411642.18551051</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S50" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>57696</v>
+        <v>47472</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
-        <v>-859.33333332999996</v>
+        <v>5100</v>
       </c>
       <c r="Y50" s="4">
-        <v>-859.33333300000004</v>
+        <v>5100</v>
       </c>
       <c r="Z50" s="6">
-        <v>-3.7859999999999999E-3</v>
+        <v>2.7699999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D51" s="4">
-        <v>3966000</v>
+        <v>3060000</v>
       </c>
       <c r="E51" s="5">
-        <v>-13.398332999999999</v>
+        <v>7.0188790000000001</v>
       </c>
       <c r="F51" s="4">
-        <v>3434622.1</v>
+        <v>3274777.6872151801</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>-13.39833333</v>
+        <v>7.0188786700000003</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>-531377.9</v>
+        <v>214777.68721500001</v>
       </c>
       <c r="N51" s="4">
-        <v>-531377.9</v>
+        <v>214777.68721517999</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>57329</v>
+        <v>47472</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>661</v>
+        <v>5100</v>
       </c>
       <c r="Y51" s="4">
-        <v>661</v>
+        <v>5100</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.7430000000000002E-3</v>
+        <v>2.6129999999999999E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D52" s="4">
-        <v>3966000</v>
+        <v>78580000</v>
       </c>
       <c r="E52" s="5">
-        <v>-13.398332999999999</v>
+        <v>3.0267930000000001</v>
       </c>
       <c r="F52" s="4">
-        <v>3434622.1</v>
+        <v>92918329.755670205</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>-13.39833333</v>
+        <v>2.6269682099999998</v>
       </c>
       <c r="K52" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>-531377.9</v>
+        <v>2064271.6157519999</v>
       </c>
       <c r="N52" s="4">
-        <v>-531377.9</v>
+        <v>2378453.7556702802</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>57329</v>
+        <v>47472</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>661</v>
+        <v>30179.958666670002</v>
       </c>
       <c r="Y52" s="4">
-        <v>661</v>
+        <v>26193.333332999999</v>
       </c>
       <c r="Z52" s="6">
-        <v>2.7430000000000002E-3</v>
+        <v>7.4160000000000004E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D53" s="4">
-        <v>-5156000</v>
+        <v>-8160000</v>
       </c>
       <c r="E53" s="5">
-        <v>-8.0645830000000007</v>
+        <v>-8.2416669999999996</v>
       </c>
       <c r="F53" s="4">
-        <v>-4740190.0833333395</v>
+        <v>-7487480</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J53" s="5">
-        <v>-8.0645833299999996</v>
+        <v>-8.2416666700000007</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M53" s="4">
-        <v>415809.91666599998</v>
+        <v>672520</v>
       </c>
       <c r="N53" s="4">
-        <v>415809.91666665999</v>
+        <v>672520</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S53" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
         <v>57696</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
-        <v>-859.33333332999996</v>
+        <v>-4080</v>
       </c>
       <c r="Y53" s="4">
-        <v>-859.33333300000004</v>
+        <v>-4080</v>
       </c>
       <c r="Z53" s="6">
-        <v>-3.7859999999999999E-3</v>
+        <v>-5.9750000000000003E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D54" s="4">
-        <v>39500000</v>
+        <v>18250000</v>
       </c>
       <c r="E54" s="5">
-        <v>4.1086460000000002</v>
+        <v>13.452359</v>
       </c>
       <c r="F54" s="4">
-        <v>48260565.082097404</v>
+        <v>20705055.518159099</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J54" s="5">
-        <v>3.4798388899999999</v>
+        <v>13.452359</v>
       </c>
       <c r="K54" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M54" s="4">
-        <v>1374536.3615629999</v>
+        <v>2455055.5181590002</v>
       </c>
       <c r="N54" s="4">
-        <v>1622915.0820974801</v>
+        <v>2455055.5181591199</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47837</v>
+        <v>47472</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>88093.338888889994</v>
+        <v>30416.66666667</v>
       </c>
       <c r="Y54" s="4">
-        <v>74611.111111000006</v>
+        <v>30416.666666000001</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.8552999999999997E-2</v>
+        <v>1.6525000000000001E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D55" s="4">
-        <v>3967000</v>
+        <v>-11900000</v>
       </c>
       <c r="E55" s="5">
-        <v>15.080581</v>
+        <v>7.0188790000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>4565246.6464498602</v>
+        <v>-12735246.5613923</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J55" s="5">
-        <v>15.08058095</v>
+        <v>7.0188786700000003</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M55" s="4">
-        <v>598246.64644899999</v>
+        <v>-835246.56139199995</v>
       </c>
       <c r="N55" s="4">
-        <v>598246.64644985995</v>
+        <v>-835246.56139237003</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
         <v>47472</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>37466.111111110004</v>
+        <v>-19833.33333333</v>
       </c>
       <c r="Y55" s="4">
-        <v>37466.111110999998</v>
+        <v>-19833.333332999999</v>
       </c>
       <c r="Z55" s="6">
-        <v>3.6470000000000001E-3</v>
+        <v>-1.0163999999999999E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D56" s="4">
-        <v>23390000</v>
+        <v>-5156000</v>
       </c>
       <c r="E56" s="5">
-        <v>23.762905</v>
+        <v>-8.2416669999999996</v>
       </c>
       <c r="F56" s="4">
-        <v>33174716.547412101</v>
+        <v>-4731059.6666666605</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J56" s="5">
-        <v>20.126116110000002</v>
+        <v>-8.2416666700000007</v>
       </c>
       <c r="K56" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M56" s="4">
-        <v>4707498.5579840001</v>
+        <v>424940.33333300002</v>
       </c>
       <c r="N56" s="4">
-        <v>5558143.5474121599</v>
+        <v>424940.33333334001</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>260823.18944444001</v>
+        <v>-2578</v>
       </c>
       <c r="Y56" s="4">
-        <v>220905.555555</v>
+        <v>-2578</v>
       </c>
       <c r="Z56" s="6">
-        <v>2.6502000000000001E-2</v>
+        <v>-3.7750000000000001E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D57" s="4">
-        <v>-21000000</v>
+        <v>3747000</v>
       </c>
       <c r="E57" s="5">
-        <v>0.471715</v>
+        <v>-15.5</v>
       </c>
       <c r="F57" s="4">
-        <v>-21099060.130340401</v>
+        <v>3166215</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="5">
-        <v>0.47171490999999999</v>
+        <v>-15.5</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M57" s="4">
-        <v>-99060.130340000003</v>
+        <v>-580785</v>
       </c>
       <c r="N57" s="4">
-        <v>-99060.130340470001</v>
+        <v>-580785</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47726</v>
+        <v>57329</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
-        <v>0</v>
+        <v>1873.5</v>
       </c>
       <c r="Y57" s="4">
-        <v>0</v>
+        <v>1873.5</v>
       </c>
       <c r="Z57" s="6">
-        <v>-1.6854999999999998E-2</v>
+        <v>2.5270000000000002E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D58" s="4">
-        <v>-1426075.302984</v>
+        <v>-5156000</v>
       </c>
       <c r="E58" s="5">
-        <v>-12.708333</v>
+        <v>-8.2416669999999996</v>
       </c>
       <c r="F58" s="4">
-        <v>-1244844.8998964501</v>
+        <v>-4731059.6666666605</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="5">
-        <v>-12.70833333</v>
+        <v>-8.2416666700000007</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M58" s="4">
-        <v>181230.40308700001</v>
+        <v>424940.33333300002</v>
       </c>
       <c r="N58" s="4">
-        <v>181230.40308754999</v>
+        <v>424940.33333334001</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>59667</v>
+        <v>57696</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
-        <v>-237.67921716000001</v>
+        <v>-2578</v>
       </c>
       <c r="Y58" s="4">
-        <v>-237.67921699999999</v>
+        <v>-2578</v>
       </c>
       <c r="Z58" s="6">
-        <v>-9.9400000000000009E-4</v>
+        <v>-3.7750000000000001E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D59" s="4">
-        <v>-2876506.6656499999</v>
+        <v>39500000</v>
       </c>
       <c r="E59" s="5">
-        <v>-28.108332999999998</v>
+        <v>3.2954500000000002</v>
       </c>
       <c r="F59" s="4">
-        <v>-2067968.5837135499</v>
+        <v>46813602.6443078</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>-28.108333330000001</v>
+        <v>2.8601369000000001</v>
       </c>
       <c r="K59" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>808538.08193600003</v>
+        <v>1129754.074212</v>
       </c>
       <c r="N59" s="4">
-        <v>808538.08193644998</v>
+        <v>1301702.64430787</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>57970</v>
+        <v>47837</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>-479.41777760999997</v>
+        <v>15170.633333330001</v>
       </c>
       <c r="Y59" s="4">
-        <v>-479.417777</v>
+        <v>13166.666665999999</v>
       </c>
       <c r="Z59" s="6">
-        <v>-1.652E-3</v>
+        <v>3.7363E-2</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D60" s="4">
-        <v>-244234.60826000001</v>
+        <v>3967000</v>
       </c>
       <c r="E60" s="5">
-        <v>-15.280556000000001</v>
+        <v>13.452359</v>
       </c>
       <c r="F60" s="4">
-        <v>-206914.20325893999</v>
+        <v>4500655.0816732701</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>-15.28055556</v>
+        <v>13.452359</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>37320.405000999999</v>
+        <v>533655.08167300001</v>
       </c>
       <c r="N60" s="4">
-        <v>37320.405001059997</v>
+        <v>533655.08167326997</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>53709</v>
+        <v>47472</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>-27.1371787</v>
+        <v>6611.6666666700003</v>
       </c>
       <c r="Y60" s="4">
-        <v>-27.137177999999999</v>
+        <v>6611.6666660000001</v>
       </c>
       <c r="Z60" s="6">
-        <v>-1.65E-4</v>
+        <v>3.5920000000000001E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D61" s="4">
-        <v>-488624.45500000002</v>
+        <v>23390000</v>
       </c>
       <c r="E61" s="5">
-        <v>-11.842015999999999</v>
+        <v>19.949162000000001</v>
       </c>
       <c r="F61" s="4">
-        <v>-430761.46718054003</v>
+        <v>31616066.894786902</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>-11.842016340000001</v>
+        <v>17.313974640000001</v>
       </c>
       <c r="K61" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>57862.987819000002</v>
+        <v>4049738.6693159998</v>
       </c>
       <c r="N61" s="4">
-        <v>57862.987819460002</v>
+        <v>4666108.8947869902</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>59667</v>
+        <v>47837</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>-40.718704580000001</v>
+        <v>44916.596666669997</v>
       </c>
       <c r="Y61" s="4">
-        <v>-40.718704000000002</v>
+        <v>38983.333333000002</v>
       </c>
       <c r="Z61" s="6">
-        <v>-3.4400000000000001E-4</v>
+        <v>2.5232999999999998E-2</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D62" s="4">
-        <v>-217813.537935</v>
+        <v>-21000000</v>
       </c>
       <c r="E62" s="5">
-        <v>-5.2777999999999999E-2</v>
+        <v>-1.151575</v>
       </c>
       <c r="F62" s="4">
-        <v>-217698.58078998001</v>
+        <v>-20758169.301381402</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J62" s="5">
-        <v>-5.2777780000000003E-2</v>
+        <v>-1.1515747599999999</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M62" s="4">
-        <v>114.957145</v>
+        <v>241830.69861799999</v>
       </c>
       <c r="N62" s="4">
-        <v>114.95714502</v>
+        <v>241830.69861858999</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>53709</v>
+        <v>47726</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
-        <v>-12.10075211</v>
+        <v>0</v>
       </c>
       <c r="Y62" s="4">
-        <v>-12.100752</v>
+        <v>0</v>
       </c>
       <c r="Z62" s="6">
-        <v>-1.73E-4</v>
+        <v>-1.6566999999999998E-2</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D63" s="4">
-        <v>-806359.44863300002</v>
+        <v>5440000</v>
       </c>
       <c r="E63" s="5">
-        <v>-5.2777999999999999E-2</v>
+        <v>12.484260000000001</v>
       </c>
       <c r="F63" s="4">
-        <v>-805933.87003511004</v>
+        <v>6119143.7578134099</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J63" s="5">
-        <v>-5.2777780000000003E-2</v>
+        <v>12.48426025</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="4">
-        <v>425.578597</v>
+        <v>679143.757813</v>
       </c>
       <c r="N63" s="4">
-        <v>425.57859789000003</v>
+        <v>679143.75781341002</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S63" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
-        <v>-44.797747149999999</v>
+        <v>9066.6666666700003</v>
       </c>
       <c r="Y63" s="4">
-        <v>-44.797747000000001</v>
+        <v>9066.6666659999992</v>
       </c>
       <c r="Z63" s="6">
-        <v>-6.4300000000000002E-4</v>
+        <v>4.8830000000000002E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D64" s="4">
-        <v>-641595.03848999995</v>
+        <v>-1347111.95199</v>
       </c>
       <c r="E64" s="5">
-        <v>-5.2777999999999999E-2</v>
+        <v>-19.991667</v>
       </c>
       <c r="F64" s="4">
-        <v>-641256.41888635</v>
+        <v>-1077801.82092133</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J64" s="5">
-        <v>-5.2777780000000003E-2</v>
+        <v>-19.991666670000001</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M64" s="4">
-        <v>338.61960299999998</v>
+        <v>269310.13106799999</v>
       </c>
       <c r="N64" s="4">
-        <v>338.61960364999999</v>
+        <v>269310.13106867002</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S64" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>53709</v>
+        <v>59667</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
-        <v>-35.644168800000003</v>
+        <v>-673.55597599999999</v>
       </c>
       <c r="Y64" s="4">
-        <v>-35.644168000000001</v>
+        <v>-673.55597599999999</v>
       </c>
       <c r="Z64" s="6">
-        <v>-5.1199999999999998E-4</v>
+        <v>-8.5999999999999998E-4</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D65" s="4">
-        <v>-212736.8628</v>
+        <v>-2819717.59369</v>
       </c>
       <c r="E65" s="5">
-        <v>-5.2777999999999999E-2</v>
+        <v>-31.781666999999999</v>
       </c>
       <c r="F65" s="4">
-        <v>-212624.58501129999</v>
+        <v>-1923564.3471220899</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="5">
-        <v>-5.2777780000000003E-2</v>
+        <v>-31.78166667</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="4">
-        <v>112.277788</v>
+        <v>896153.24656700005</v>
       </c>
       <c r="N65" s="4">
-        <v>112.2777887</v>
+        <v>896153.24656790996</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S65" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>53709</v>
+        <v>57970</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
-        <v>-11.8187146</v>
+        <v>-1409.8587968500001</v>
       </c>
       <c r="Y65" s="4">
-        <v>-11.818714</v>
+        <v>-1409.858796</v>
       </c>
       <c r="Z65" s="6">
-        <v>-1.6899999999999999E-4</v>
+        <v>-1.5349999999999999E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>141</v>
+        <v>84</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D66" s="4">
-        <v>-367841.37549599999</v>
+        <v>-242778.99324000001</v>
       </c>
       <c r="E66" s="5">
-        <v>-5.2777999999999999E-2</v>
+        <v>-16.404167000000001</v>
       </c>
       <c r="F66" s="4">
-        <v>-367647.23699226999</v>
+        <v>-202953.12255725</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="5">
-        <v>-5.2777780000000003E-2</v>
+        <v>-16.404166669999999</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="4">
-        <v>194.13850299999999</v>
+        <v>39825.870682000001</v>
       </c>
       <c r="N66" s="4">
-        <v>194.13850373</v>
+        <v>39825.870682749999</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S66" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
         <v>53709</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
-        <v>-20.435631969999999</v>
+        <v>-80.926331079999997</v>
       </c>
       <c r="Y66" s="4">
-        <v>-20.435631000000001</v>
+        <v>-80.926331000000005</v>
       </c>
       <c r="Z66" s="6">
-        <v>-2.9300000000000002E-4</v>
+        <v>-1.6100000000000001E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>75</v>
+        <v>145</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D67" s="4">
-        <v>-4624500</v>
+        <v>-488299.73</v>
       </c>
       <c r="E67" s="5">
-        <v>-0.509405</v>
+        <v>-11.808433000000001</v>
       </c>
       <c r="F67" s="4">
-        <v>-4600942.5548599903</v>
+        <v>-430639.18250431999</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J67" s="5">
-        <v>-0.50940523999999998</v>
+        <v>-11.80843321</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="4">
-        <v>23557.44514</v>
+        <v>57660.547494999999</v>
       </c>
       <c r="N67" s="4">
-        <v>23557.445140010001</v>
+        <v>57660.547495680003</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>56571</v>
+        <v>59667</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-385.375</v>
+        <v>-122.0749325</v>
       </c>
       <c r="Y67" s="4">
-        <v>-385.375</v>
+        <v>-122.074932</v>
       </c>
       <c r="Z67" s="6">
-        <v>-3.6749999999999999E-3</v>
+        <v>-3.4299999999999999E-4</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D68" s="4">
-        <v>-4626000</v>
+        <v>-211684.38182000001</v>
       </c>
       <c r="E68" s="5">
-        <v>-0.509405</v>
+        <v>-4.1667000000000003E-2</v>
       </c>
       <c r="F68" s="4">
-        <v>-4602434.9137814501</v>
+        <v>-211596.17999424</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J68" s="5">
-        <v>-0.50940523999999998</v>
+        <v>-4.1666670000000003E-2</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="4">
-        <v>23565.086218</v>
+        <v>88.201824999999999</v>
       </c>
       <c r="N68" s="4">
-        <v>23565.086218550001</v>
+        <v>88.201825760000006</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S68" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
-        <v>-385.5</v>
+        <v>-35.280730300000002</v>
       </c>
       <c r="Y68" s="4">
-        <v>-385.5</v>
+        <v>-35.280729999999998</v>
       </c>
       <c r="Z68" s="6">
-        <v>-3.676E-3</v>
+        <v>-1.6799999999999999E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>79</v>
+        <v>147</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D69" s="4">
-        <v>-488469.21652000002</v>
+        <v>-783668.92630699999</v>
       </c>
       <c r="E69" s="5">
-        <v>-15.280556000000001</v>
+        <v>-4.1667000000000003E-2</v>
       </c>
       <c r="F69" s="4">
-        <v>-413828.40651787003</v>
+        <v>-783342.39758770994</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-15.28055556</v>
+        <v>-4.1666670000000003E-2</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>74640.810001999998</v>
+        <v>326.52871900000002</v>
       </c>
       <c r="N69" s="4">
-        <v>74640.810002130005</v>
+        <v>326.52871929000003</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
         <v>53709</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-54.274357389999999</v>
+        <v>-130.61148772000001</v>
       </c>
       <c r="Y69" s="4">
-        <v>-54.274357000000002</v>
+        <v>-130.61148700000001</v>
       </c>
       <c r="Z69" s="6">
-        <v>-3.3E-4</v>
+        <v>-6.2500000000000001E-4</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D70" s="4">
-        <v>7437431.1481600003</v>
+        <v>-623540.89827999996</v>
       </c>
       <c r="E70" s="5">
-        <v>0.14882100000000001</v>
+        <v>-4.1667000000000003E-2</v>
       </c>
       <c r="F70" s="4">
-        <v>7448499.6097124796</v>
+        <v>-623281.08957237995</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="5">
-        <v>0.14882102999999999</v>
+        <v>-4.1666670000000003E-2</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="4">
-        <v>11068.461552000001</v>
+        <v>259.80870700000003</v>
       </c>
       <c r="N70" s="4">
-        <v>11068.461552479999</v>
+        <v>259.80870762000001</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>58396</v>
+        <v>53709</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>206.59530967000001</v>
+        <v>-103.92348305</v>
       </c>
       <c r="Y70" s="4">
-        <v>206.59530899999999</v>
+        <v>-103.923483</v>
       </c>
       <c r="Z70" s="6">
-        <v>5.9500000000000004E-3</v>
+        <v>-4.9700000000000005E-4</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D71" s="4">
-        <v>-6974000</v>
+        <v>-206750.56159999999</v>
       </c>
       <c r="E71" s="5">
-        <v>-0.64821700000000004</v>
+        <v>-4.1667000000000003E-2</v>
       </c>
       <c r="F71" s="4">
-        <v>-6928793.3515442898</v>
+        <v>-206664.41553267001</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="5">
-        <v>-0.64821693000000002</v>
+        <v>-4.1666670000000003E-2</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="4">
-        <v>45206.648455000002</v>
+        <v>86.146067000000002</v>
       </c>
       <c r="N71" s="4">
-        <v>45206.648455709998</v>
+        <v>86.146067329999994</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>59035</v>
+        <v>53709</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-581.16666667000004</v>
+        <v>-34.458426930000002</v>
       </c>
       <c r="Y71" s="4">
-        <v>-581.16666599999996</v>
+        <v>-34.458426000000003</v>
       </c>
       <c r="Z71" s="6">
-        <v>-5.535E-3</v>
+        <v>-1.64E-4</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>75</v>
+        <v>147</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D72" s="4">
-        <v>-4000000</v>
+        <v>-357490.516512</v>
       </c>
       <c r="E72" s="5">
-        <v>-0.509405</v>
+        <v>-4.1667000000000003E-2</v>
       </c>
       <c r="F72" s="4">
-        <v>-3979623.7905589701</v>
+        <v>-357341.56213012</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="5">
-        <v>-0.50940523999999998</v>
+        <v>-4.1666670000000003E-2</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="4">
-        <v>20376.209440999999</v>
+        <v>148.95438100000001</v>
       </c>
       <c r="N72" s="4">
-        <v>20376.209441030001</v>
+        <v>148.95438188</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S72" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
-        <v>-333.33333333000002</v>
+        <v>-59.58175275</v>
       </c>
       <c r="Y72" s="4">
-        <v>-333.33333299999998</v>
+        <v>-59.581752000000002</v>
       </c>
       <c r="Z72" s="6">
-        <v>-3.179E-3</v>
+        <v>-2.8499999999999999E-4</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>155</v>
+        <v>80</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D73" s="4">
-        <v>-47150000</v>
+        <v>-4624500</v>
       </c>
       <c r="E73" s="5">
-        <v>2.6292879999999998</v>
+        <v>-0.45180500000000001</v>
       </c>
       <c r="F73" s="4">
-        <v>-56909714.155850701</v>
+        <v>-4603606.2674759803</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H73" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J73" s="5">
-        <v>2.2268888900000001</v>
+        <v>-0.45180522000000001</v>
       </c>
       <c r="K73" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M73" s="4">
-        <v>-1049978.1111630001</v>
+        <v>20893.732523999999</v>
       </c>
       <c r="N73" s="4">
-        <v>-1239709.1558507399</v>
+        <v>20893.732524020001</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S73" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
-        <v>-105154.45388889</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y73" s="4">
-        <v>-89061.111111000006</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z73" s="6">
-        <v>-4.5463000000000003E-2</v>
+        <v>-3.6740000000000002E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>157</v>
+        <v>80</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D74" s="4">
-        <v>-23700000</v>
+        <v>-4626000</v>
       </c>
       <c r="E74" s="5">
-        <v>2.6185429999999998</v>
+        <v>-0.45180500000000001</v>
       </c>
       <c r="F74" s="4">
-        <v>-28603184.771874402</v>
+        <v>-4605099.4903976396</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J74" s="5">
-        <v>2.21778889</v>
+        <v>-0.45180522000000001</v>
       </c>
       <c r="K74" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M74" s="4">
-        <v>-525615.96669300005</v>
+        <v>20900.509601999998</v>
       </c>
       <c r="N74" s="4">
-        <v>-620594.77187443001</v>
+        <v>20900.509602360002</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S74" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>47837</v>
+        <v>56571</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
-        <v>-52856.003333330002</v>
+        <v>-1156.5</v>
       </c>
       <c r="Y74" s="4">
-        <v>-44766.666665999997</v>
+        <v>-1156.5</v>
       </c>
       <c r="Z74" s="6">
-        <v>-2.2849000000000001E-2</v>
+        <v>-3.6749999999999999E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>159</v>
+        <v>84</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D75" s="4">
-        <v>-104424000</v>
+        <v>-485557.98648000002</v>
       </c>
       <c r="E75" s="5">
-        <v>2.430104</v>
+        <v>-16.404167000000001</v>
       </c>
       <c r="F75" s="4">
-        <v>-125831028.205446</v>
+        <v>-405906.24511451001</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J75" s="5">
-        <v>2.0581888899999998</v>
+        <v>-16.404166669999999</v>
       </c>
       <c r="K75" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M75" s="4">
-        <v>-2149243.165449</v>
+        <v>79651.741364999994</v>
       </c>
       <c r="N75" s="4">
-        <v>-2537611.40544606</v>
+        <v>79651.741365490001</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S75" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
-        <v>-232887.56506667001</v>
+        <v>-161.85266215999999</v>
       </c>
       <c r="Y75" s="4">
-        <v>-197245.33333299999</v>
+        <v>-161.85266200000001</v>
       </c>
       <c r="Z75" s="6">
-        <v>-0.100521</v>
+        <v>-3.2299999999999999E-4</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D76" s="4">
-        <v>-117930000</v>
+        <v>7383214.7253799997</v>
       </c>
       <c r="E76" s="5">
-        <v>2.1270889999999998</v>
+        <v>0.13541700000000001</v>
       </c>
       <c r="F76" s="4">
-        <v>-120438475.926797</v>
+        <v>7393212.8286539502</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J76" s="5">
-        <v>2.12708889</v>
+        <v>0.13541666999999999</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M76" s="4">
-        <v>-2508475.9267970002</v>
+        <v>9998.1032730000006</v>
       </c>
       <c r="N76" s="4">
-        <v>-2508475.9267977001</v>
+        <v>9998.1032739500006</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>47837</v>
+        <v>58396</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
-        <v>-222756.66666667</v>
+        <v>615.26789378000001</v>
       </c>
       <c r="Y76" s="4">
-        <v>-222756.666666</v>
+        <v>615.26789299999996</v>
       </c>
       <c r="Z76" s="6">
-        <v>-9.6213000000000007E-2</v>
+        <v>5.8999999999999999E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D77" s="4">
-        <v>-10290000</v>
+        <v>-6974000</v>
       </c>
       <c r="E77" s="5">
-        <v>13.023645999999999</v>
+        <v>-0.67888000000000004</v>
       </c>
       <c r="F77" s="4">
-        <v>-13489536.148192599</v>
+        <v>-6926654.9373804601</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J77" s="5">
-        <v>11.03044444</v>
+        <v>-0.67887958999999998</v>
       </c>
       <c r="K77" s="5">
-        <v>0.84695519607012792</v>
+        <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M77" s="4">
-        <v>-1135032.7332870001</v>
+        <v>47345.062618999997</v>
       </c>
       <c r="N77" s="4">
-        <v>-1340133.14819267</v>
+        <v>47345.062619539996</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S77" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>47837</v>
+        <v>59035</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
-        <v>-114744.36166667</v>
+        <v>-1743.5</v>
       </c>
       <c r="Y77" s="4">
-        <v>-97183.333333000002</v>
+        <v>-1743.5</v>
       </c>
       <c r="Z77" s="6">
-        <v>-1.0776000000000001E-2</v>
+        <v>-5.5279999999999999E-3</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>165</v>
+        <v>80</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D78" s="4">
-        <v>-106650000</v>
+        <v>-4000000</v>
       </c>
       <c r="E78" s="5">
-        <v>4.9272999999999997E-2</v>
+        <v>-0.45180500000000001</v>
       </c>
       <c r="F78" s="4">
-        <v>-106702549.940744</v>
+        <v>-3981927.7910917802</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="5">
-        <v>4.9273270000000001E-2</v>
+        <v>-0.45180522000000001</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M78" s="4">
-        <v>-52549.940744</v>
+        <v>18072.208908000001</v>
       </c>
       <c r="N78" s="4">
-        <v>-52549.940744970001</v>
+        <v>18072.20890822</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>167</v>
+        <v>34</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S78" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>46099</v>
+        <v>56571</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="Y78" s="4">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="Z78" s="6">
-        <v>-8.5239999999999996E-2</v>
+        <v>-3.1779999999999998E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D79" s="4">
-        <v>71100000</v>
+        <v>-47150000</v>
       </c>
       <c r="E79" s="5">
-        <v>0.295765</v>
+        <v>1.9096949999999999</v>
       </c>
       <c r="F79" s="4">
-        <v>71310288.689451694</v>
+        <v>-55226651.044582203</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J79" s="5">
-        <v>0.29576468</v>
+        <v>1.6574333299999999</v>
       </c>
       <c r="K79" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M79" s="4">
-        <v>210288.68945100001</v>
+        <v>-781479.81650900003</v>
       </c>
       <c r="N79" s="4">
-        <v>210288.68945174999</v>
+        <v>-900421.04458224995</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>167</v>
+        <v>34</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S79" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>46099</v>
+        <v>47472</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
-        <v>0</v>
+        <v>-18108.74333333</v>
       </c>
       <c r="Y79" s="4">
-        <v>0</v>
+        <v>-15716.666665999999</v>
       </c>
       <c r="Z79" s="6">
-        <v>5.6966999999999997E-2</v>
+        <v>-4.4076999999999998E-2</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D80" s="4">
-        <v>-52212000</v>
+        <v>-23700000</v>
       </c>
       <c r="E80" s="5">
-        <v>0.14108999999999999</v>
+        <v>1.7283379999999999</v>
       </c>
       <c r="F80" s="4">
-        <v>-61720374.413902096</v>
+        <v>-27716756.2022889</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>166</v>
+        <v>81</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J80" s="5">
-        <v>0.11949708000000001</v>
+        <v>1.5000333299999999</v>
       </c>
       <c r="K80" s="5">
-        <v>0.84695519607012792</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M80" s="4">
-        <v>-62391.813247999999</v>
+        <v>-355507.899921</v>
       </c>
       <c r="N80" s="4">
-        <v>-73666.013902189996</v>
+        <v>-409616.20228898001</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>172</v>
+        <v>34</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S80" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>46127</v>
+        <v>47837</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
-        <v>0</v>
+        <v>-9102.3799999999992</v>
       </c>
       <c r="Y80" s="4">
-        <v>0</v>
+        <v>-7900</v>
       </c>
       <c r="Z80" s="6">
-        <v>-4.9306000000000003E-2</v>
+        <v>-2.2120999999999998E-2</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="D81" s="4">
-        <v>-20000000</v>
+        <v>-104424000</v>
       </c>
       <c r="E81" s="5">
-        <v>95.423484999999999</v>
+        <v>1.5597719999999999</v>
       </c>
       <c r="F81" s="4">
-        <v>-19084697</v>
+        <v>-121946108.63948999</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>176</v>
+        <v>81</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>95.423484999999999</v>
+        <v>1.3537333300000001</v>
       </c>
       <c r="K81" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>-19084697</v>
+        <v>-1413622.4956509999</v>
       </c>
       <c r="N81" s="4">
-        <v>-19084697</v>
+        <v>-1628775.8394901401</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>177</v>
+        <v>34</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
       <c r="S81" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>46098</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>47837</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>179</v>
+        <v>34</v>
       </c>
       <c r="X81" s="4">
-        <v>0</v>
+        <v>-40105.777600000001</v>
       </c>
       <c r="Y81" s="4">
-        <v>0</v>
+        <v>-34808</v>
       </c>
       <c r="Z81" s="6">
-        <v>-1.5245999999999999E-2</v>
+        <v>-9.7327999999999998E-2</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="D82" s="4">
-        <v>7000000</v>
+        <v>-39820000</v>
       </c>
       <c r="E82" s="5">
-        <v>86.629202000000006</v>
+        <v>1.802233</v>
       </c>
       <c r="F82" s="4">
-        <v>6064044.1399999997</v>
+        <v>-40537649.3132006</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>176</v>
+        <v>81</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J82" s="5">
-        <v>86.629202000000006</v>
+        <v>1.80223333</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M82" s="4">
-        <v>6064044.1399999997</v>
+        <v>-717649.31319999998</v>
       </c>
       <c r="N82" s="4">
-        <v>6064044.1399999997</v>
+        <v>-717649.31320059998</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>183</v>
+        <v>34</v>
       </c>
       <c r="S82" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>46093</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>47837</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>184</v>
+        <v>34</v>
       </c>
       <c r="X82" s="4">
-        <v>0</v>
+        <v>-13273.33333333</v>
       </c>
       <c r="Y82" s="4">
-        <v>0</v>
+        <v>-13273.333333</v>
       </c>
       <c r="Z82" s="6">
-        <v>4.8440000000000002E-3</v>
+        <v>-3.2354000000000001E-2</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="D83" s="4">
-        <v>13800000</v>
+        <v>-10290000</v>
       </c>
       <c r="E83" s="5">
-        <v>102.589198</v>
+        <v>8.5533180000000009</v>
       </c>
       <c r="F83" s="4">
-        <v>14157309.323999999</v>
+        <v>-12736274.4524235</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>176</v>
+        <v>81</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>102.589198</v>
+        <v>7.4234666699999998</v>
       </c>
       <c r="K83" s="5">
-        <v>1</v>
+        <v>0.86790487762541235</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>14157309.323999999</v>
+        <v>-763874.720034</v>
       </c>
       <c r="N83" s="4">
-        <v>14157309.323999999</v>
+        <v>-880136.45242352004</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>177</v>
+        <v>34</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>187</v>
+        <v>34</v>
       </c>
       <c r="S83" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>46098</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>47837</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>188</v>
+        <v>34</v>
       </c>
       <c r="X83" s="4">
-        <v>0</v>
+        <v>-19760.23</v>
       </c>
       <c r="Y83" s="4">
-        <v>0</v>
+        <v>-17150</v>
       </c>
       <c r="Z83" s="6">
-        <v>1.1309E-2</v>
+        <v>-1.0165E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="D84" s="4">
-        <v>4000000</v>
+        <v>-87640000</v>
       </c>
       <c r="E84" s="5">
-        <v>102.568827</v>
+        <v>1.757833</v>
       </c>
       <c r="F84" s="4">
-        <v>4102753.08</v>
+        <v>-89180565.133041203</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>176</v>
+        <v>81</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J84" s="5">
-        <v>102.568827</v>
+        <v>1.75783333</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M84" s="4">
-        <v>4102753.08</v>
+        <v>-1540565.133041</v>
       </c>
       <c r="N84" s="4">
-        <v>4102753.08</v>
+        <v>-1540565.1330412</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="S84" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>46093</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>48019</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>192</v>
+        <v>34</v>
       </c>
       <c r="X84" s="4">
-        <v>0</v>
+        <v>-29213.33333333</v>
       </c>
       <c r="Y84" s="4">
-        <v>0</v>
+        <v>-29213.333332999999</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.277E-3</v>
+        <v>-7.1177000000000004E-2</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="C85" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D85" s="4">
+        <v>-52212000</v>
+      </c>
+      <c r="E85" s="5">
+        <v>0.27459800000000001</v>
+      </c>
+      <c r="F85" s="4">
+        <v>-60302039.4427284</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J85" s="5">
+        <v>0.23832484000000001</v>
+      </c>
+      <c r="K85" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L85" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M85" s="4">
+        <v>-124434.16310400001</v>
+      </c>
+      <c r="N85" s="4">
+        <v>-143373.04272848999</v>
+      </c>
+      <c r="O85" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P85" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="D85" s="4">
-[...37 lines deleted...]
-      </c>
       <c r="Q85" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="S85" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>50698</v>
-[...2 lines deleted...]
-        <v>4.7159700000000004</v>
+        <v>46127</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>197</v>
+        <v>34</v>
       </c>
       <c r="X85" s="4">
-        <v>83729.427366670003</v>
+        <v>0</v>
       </c>
       <c r="Y85" s="4">
-        <v>83729.427366000004</v>
+        <v>0</v>
       </c>
       <c r="Z85" s="6">
-        <v>4.4640000000000001E-3</v>
+        <v>-4.8127999999999997E-2</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="C86" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D86" s="4">
+        <v>-52212000</v>
+      </c>
+      <c r="E86" s="5">
+        <v>0.192137</v>
+      </c>
+      <c r="F86" s="4">
+        <v>-60258984.955203697</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J86" s="5">
+        <v>0.16675661</v>
+      </c>
+      <c r="K86" s="5">
+        <v>0.86790487762541235</v>
+      </c>
+      <c r="L86" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M86" s="4">
+        <v>-87066.963376999993</v>
+      </c>
+      <c r="N86" s="4">
+        <v>-100318.55520379001</v>
+      </c>
+      <c r="O86" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P86" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="D86" s="4">
-[...37 lines deleted...]
-      </c>
       <c r="Q86" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>198</v>
+        <v>34</v>
       </c>
       <c r="S86" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>49790</v>
-[...2 lines deleted...]
-        <v>4.4886200000000001</v>
+        <v>46127</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>201</v>
+        <v>34</v>
       </c>
       <c r="X86" s="4">
-        <v>28639.82107631</v>
+        <v>0</v>
       </c>
       <c r="Y86" s="4">
-        <v>28639.821076</v>
+        <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>5.535E-3</v>
+        <v>-4.8093999999999998E-2</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>175</v>
+        <v>53</v>
       </c>
       <c r="D87" s="4">
-        <v>2994236.4353999998</v>
+        <v>-59730000</v>
       </c>
       <c r="E87" s="5">
-        <v>91.945840000000004</v>
+        <v>0.146284</v>
       </c>
       <c r="F87" s="4">
-        <v>2766383.9305578801</v>
+        <v>-59817375.683270201</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J87" s="5">
-        <v>91.945840000000004</v>
+        <v>0.14628442</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M87" s="4">
-        <v>2766383.930557</v>
+        <v>-87375.683269999994</v>
       </c>
       <c r="N87" s="4">
-        <v>2766383.9305578801</v>
+        <v>-87375.683270220004</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>202</v>
+        <v>34</v>
       </c>
       <c r="S87" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>52256</v>
-[...2 lines deleted...]
-        <v>4.8486200000000004</v>
+        <v>46162</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>204</v>
+        <v>34</v>
       </c>
       <c r="X87" s="4">
-        <v>13308.08844329</v>
+        <v>0</v>
       </c>
       <c r="Y87" s="4">
-        <v>13308.088443000001</v>
+        <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.209E-3</v>
+        <v>-4.7740999999999999E-2</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="C88" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D88" s="4">
+        <v>-88000000</v>
+      </c>
+      <c r="E88" s="5">
+        <v>0.12814400000000001</v>
+      </c>
+      <c r="F88" s="4">
+        <v>-88112766.323457494</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I88" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J88" s="5">
+        <v>0.12814354999999999</v>
+      </c>
+      <c r="K88" s="5">
+        <v>1</v>
+      </c>
+      <c r="L88" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M88" s="4">
+        <v>-112766.323456</v>
+      </c>
+      <c r="N88" s="4">
+        <v>-112766.32345756001</v>
+      </c>
+      <c r="O88" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P88" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="D88" s="4">
-[...37 lines deleted...]
-      </c>
       <c r="Q88" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="S88" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>53199</v>
-[...2 lines deleted...]
-        <v>6.0382100000000003</v>
+        <v>46162</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="X88" s="4">
-        <v>989.91212388999998</v>
+        <v>0</v>
       </c>
       <c r="Y88" s="4">
-        <v>989.91212299999995</v>
+        <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>1.444E-3</v>
+        <v>-7.0323999999999998E-2</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D89" s="4">
-        <v>732541.99936799996</v>
+        <v>-20000000</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3044599999999997</v>
+        <v>94.542254999999997</v>
       </c>
       <c r="F89" s="4">
-        <v>46431.161890629999</v>
+        <v>-18908451</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J89" s="5">
-        <v>6.3044599999999997</v>
+        <v>94.542254999999997</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="4">
-        <v>46431.161890000003</v>
+        <v>-18908451</v>
       </c>
       <c r="N89" s="4">
-        <v>46431.161890629999</v>
+        <v>-18908451</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="S89" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>51496</v>
+        <v>46128</v>
       </c>
       <c r="V89" s="4">
-        <v>4.0682099999999997</v>
+        <v>2.5</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="X89" s="4">
-        <v>248.34455727</v>
+        <v>0</v>
       </c>
       <c r="Y89" s="4">
-        <v>248.34455700000001</v>
+        <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>3.6999999999999998E-5</v>
+        <v>-1.5091E-2</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D90" s="4">
-        <v>1822732.365</v>
+        <v>7000000</v>
       </c>
       <c r="E90" s="5">
-        <v>91.845860000000002</v>
+        <v>84.0625</v>
       </c>
       <c r="F90" s="4">
-        <v>1674265.9836299799</v>
+        <v>5884375</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="5">
-        <v>91.845860000000002</v>
+        <v>84.0625</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="4">
-        <v>1674265.9836289999</v>
+        <v>5884375</v>
       </c>
       <c r="N90" s="4">
-        <v>1674265.9836299799</v>
+        <v>5884375</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="S90" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>60535</v>
+        <v>46125</v>
       </c>
       <c r="V90" s="4">
-        <v>1.0649999999999999</v>
+        <v>2.5</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="X90" s="4">
-        <v>161.76749738999999</v>
+        <v>0</v>
       </c>
       <c r="Y90" s="4">
-        <v>161.76749699999999</v>
+        <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>1.3370000000000001E-3</v>
+        <v>4.6959999999999997E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D91" s="4">
-        <v>1524683.412</v>
+        <v>13800000</v>
       </c>
       <c r="E91" s="5">
-        <v>34.510750000000002</v>
+        <v>101.943279</v>
       </c>
       <c r="F91" s="4">
-        <v>526749.93888484</v>
+        <v>14068172.502</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J91" s="5">
-        <v>34.510750000000002</v>
+        <v>101.943279</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="4">
-        <v>526749.93888399994</v>
+        <v>14068172.502</v>
       </c>
       <c r="N91" s="4">
-        <v>526749.93888484</v>
+        <v>14068172.502</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="S91" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>49973</v>
+        <v>46128</v>
       </c>
       <c r="V91" s="4">
-        <v>4.4882099999999996</v>
+        <v>5.5</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
       <c r="X91" s="4">
-        <v>570.25827804999994</v>
+        <v>0</v>
       </c>
       <c r="Y91" s="4">
-        <v>570.25827800000002</v>
+        <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>4.2000000000000002E-4</v>
+        <v>1.1228E-2</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D92" s="4">
-        <v>13695000</v>
+        <v>23100000</v>
       </c>
       <c r="E92" s="5">
-        <v>101.32507</v>
+        <v>100.46059099999999</v>
       </c>
       <c r="F92" s="4">
-        <v>13899464.524</v>
+        <v>23206396.521000002</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>101.32507</v>
+        <v>100.46059099999999</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>13899464.524</v>
+        <v>23206396.521000002</v>
       </c>
       <c r="N92" s="4">
-        <v>13899464.524</v>
+        <v>23206396.521000002</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>222</v>
+        <v>192</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="S92" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>47314</v>
+        <v>46125</v>
       </c>
       <c r="V92" s="4">
-        <v>4.6500000000000004</v>
+        <v>5.5</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="X92" s="4">
-        <v>22996.1875</v>
+        <v>0</v>
       </c>
       <c r="Y92" s="4">
-        <v>22996.1875</v>
+        <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>1.1103E-2</v>
+        <v>1.8520999999999999E-2</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D93" s="4">
-        <v>7238352.5868279999</v>
+        <v>4000000</v>
       </c>
       <c r="E93" s="5">
-        <v>50.140189999999997</v>
+        <v>101.9328</v>
       </c>
       <c r="F93" s="4">
-        <v>3631735.44438022</v>
+        <v>4077312</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J93" s="5">
-        <v>50.140189999999997</v>
+        <v>101.9328</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="4">
-        <v>3631735.4443799998</v>
+        <v>4077312</v>
       </c>
       <c r="N93" s="4">
-        <v>3631735.44438022</v>
+        <v>4077312</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>226</v>
+        <v>34</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>227</v>
+        <v>192</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="S93" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>53625</v>
+        <v>46125</v>
       </c>
       <c r="V93" s="4">
-        <v>3.9982099999999998</v>
+        <v>6</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="X93" s="4">
-        <v>2411.7044746800002</v>
+        <v>0</v>
       </c>
       <c r="Y93" s="4">
-        <v>2411.7044740000001</v>
+        <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>2.9009999999999999E-3</v>
+        <v>3.2539999999999999E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D94" s="4">
-        <v>17663707.111972999</v>
+        <v>5510000</v>
       </c>
       <c r="E94" s="5">
-        <v>2.8912499999999999</v>
+        <v>99.925799999999995</v>
       </c>
       <c r="F94" s="4">
-        <v>516807.99574817001</v>
+        <v>5612738.7804333298</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J94" s="5">
-        <v>2.8912499999999999</v>
+        <v>99.925799999999995</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="4">
-        <v>516807.99574799999</v>
+        <v>5612738.7804330001</v>
       </c>
       <c r="N94" s="4">
-        <v>516807.99574817001</v>
+        <v>5612738.7804333298</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="S94" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>49730</v>
+        <v>50698</v>
       </c>
       <c r="V94" s="4">
-        <v>4.1482099999999997</v>
+        <v>4.7159700000000004</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="X94" s="4">
-        <v>6106.0638732500001</v>
+        <v>106827.20043333</v>
       </c>
       <c r="Y94" s="4">
-        <v>6106.0638730000001</v>
+        <v>106827.20043300001</v>
       </c>
       <c r="Z94" s="6">
-        <v>4.1199999999999999E-4</v>
+        <v>4.4790000000000003E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D95" s="4">
-        <v>7367028.506879</v>
+        <v>6960589.4850000003</v>
       </c>
       <c r="E95" s="5">
-        <v>101.06694</v>
+        <v>99.194339999999997</v>
       </c>
       <c r="F95" s="4">
-        <v>7476422.6182319196</v>
+        <v>6960922.5685418304</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J95" s="5">
-        <v>101.06694</v>
+        <v>99.194339999999997</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="4">
-        <v>7476422.6182310004</v>
+        <v>6960922.5685409997</v>
       </c>
       <c r="N95" s="4">
-        <v>7476422.6182319196</v>
+        <v>6960922.5685418304</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="S95" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>62208</v>
+        <v>49790</v>
       </c>
       <c r="V95" s="4">
-        <v>5.5730000000000004</v>
+        <v>4.4886200000000001</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="X95" s="4">
-        <v>30792.33740163</v>
+        <v>56411.768786679997</v>
       </c>
       <c r="Y95" s="4">
-        <v>30792.337401000001</v>
+        <v>56411.768786000001</v>
       </c>
       <c r="Z95" s="6">
-        <v>5.9719999999999999E-3</v>
+        <v>5.555E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D96" s="4">
-        <v>8586000</v>
+        <v>2994236.4353999998</v>
       </c>
       <c r="E96" s="5">
-        <v>1E-4</v>
+        <v>92.069959999999995</v>
       </c>
       <c r="F96" s="4">
-        <v>8.5860000000000003</v>
+        <v>2783005.18985742</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="5">
-        <v>1E-4</v>
+        <v>92.069959999999995</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="4">
-        <v>8.5860000000000003</v>
+        <v>2783005.189857</v>
       </c>
       <c r="N96" s="4">
-        <v>8.5860000000000003</v>
+        <v>2783005.18985742</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>239</v>
+        <v>214</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="S96" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>52221</v>
+        <v>52256</v>
       </c>
       <c r="V96" s="4">
-        <v>5.55</v>
+        <v>4.8486200000000004</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="X96" s="4">
-        <v>0</v>
+        <v>26212.901479209999</v>
       </c>
       <c r="Y96" s="4">
-        <v>0</v>
+        <v>26212.901479</v>
       </c>
       <c r="Z96" s="6">
-        <v>0</v>
+        <v>2.2209999999999999E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D97" s="4">
-        <v>649659.69596799999</v>
+        <v>1948046.3353039999</v>
       </c>
       <c r="E97" s="5">
-        <v>98.509119999999996</v>
+        <v>90.770979999999994</v>
       </c>
       <c r="F97" s="4">
-        <v>642001.41218814999</v>
+        <v>1770549.7693295099</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J97" s="5">
-        <v>98.509119999999996</v>
+        <v>90.770979999999994</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M97" s="4">
-        <v>642001.41218800005</v>
+        <v>1770549.769329</v>
       </c>
       <c r="N97" s="4">
-        <v>642001.41218814999</v>
+        <v>1770549.7693295099</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="S97" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>49485</v>
+        <v>53199</v>
       </c>
       <c r="V97" s="4">
-        <v>4.0949540000000004</v>
+        <v>6.0430299999999999</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="X97" s="4">
-        <v>2027.3626957500001</v>
+        <v>2289.0199199799999</v>
       </c>
       <c r="Y97" s="4">
-        <v>2027.362695</v>
+        <v>2289.0199189999998</v>
       </c>
       <c r="Z97" s="6">
-        <v>5.1199999999999998E-4</v>
+        <v>1.413E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>246</v>
+        <v>224</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D98" s="4">
-        <v>960099.51399999997</v>
+        <v>732541.99936799996</v>
       </c>
       <c r="E98" s="5">
-        <v>100.152</v>
+        <v>6.4289899999999998</v>
       </c>
       <c r="F98" s="4">
-        <v>966254.73118623998</v>
+        <v>47675.209073439997</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J98" s="5">
-        <v>100.152</v>
+        <v>6.4289899999999998</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M98" s="4">
-        <v>966254.73118600005</v>
+        <v>47675.209072999998</v>
       </c>
       <c r="N98" s="4">
-        <v>966254.73118623998</v>
+        <v>47675.209073439997</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>247</v>
+        <v>221</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="S98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>48510</v>
+        <v>51526</v>
       </c>
       <c r="V98" s="4">
-        <v>4.8910200000000001</v>
+        <v>4.0730300000000002</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="X98" s="4">
-        <v>4695.8659249599996</v>
+        <v>580.15718827000001</v>
       </c>
       <c r="Y98" s="4">
-        <v>4695.8659239999997</v>
+        <v>580.15718800000002</v>
       </c>
       <c r="Z98" s="6">
-        <v>7.7099999999999998E-4</v>
+        <v>3.8000000000000002E-5</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D99" s="4">
-        <v>11037000</v>
+        <v>1793197.06</v>
       </c>
       <c r="E99" s="5">
-        <v>87.121129999999994</v>
+        <v>90.554050000000004</v>
       </c>
       <c r="F99" s="4">
-        <v>9652053.3173025008</v>
+        <v>1624130.8547890801</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="5">
-        <v>87.121129999999994</v>
+        <v>90.554050000000004</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M99" s="4">
-        <v>9652053.3173019998</v>
+        <v>1624130.854789</v>
       </c>
       <c r="N99" s="4">
-        <v>9652053.3173025008</v>
+        <v>1624130.8547890801</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="S99" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>50622</v>
+        <v>60535</v>
       </c>
       <c r="V99" s="4">
-        <v>4.2664999999999997</v>
+        <v>1.0649999999999999</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="X99" s="4">
-        <v>36494.1992025</v>
+        <v>318.29247815000002</v>
       </c>
       <c r="Y99" s="4">
-        <v>36494.199202000003</v>
+        <v>318.29247800000002</v>
       </c>
       <c r="Z99" s="6">
-        <v>7.7099999999999998E-3</v>
+        <v>1.2960000000000001E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D100" s="4">
-        <v>453432.86169599998</v>
+        <v>2000000</v>
       </c>
       <c r="E100" s="5">
-        <v>98.311440000000005</v>
+        <v>99.962100000000007</v>
       </c>
       <c r="F100" s="4">
-        <v>445868.02021604998</v>
+        <v>2020019.87388889</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J100" s="5">
-        <v>98.311440000000005</v>
+        <v>99.962100000000007</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M100" s="4">
-        <v>445868.02021599998</v>
+        <v>2020019.8738879999</v>
       </c>
       <c r="N100" s="4">
-        <v>445868.02021604998</v>
+        <v>2020019.87388889</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="S100" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>50186</v>
+        <v>48324</v>
       </c>
       <c r="V100" s="4">
-        <v>2.4253520000000002</v>
+        <v>5.2676299999999996</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="X100" s="4">
-        <v>91.644449260000002</v>
+        <v>20777.873888890001</v>
       </c>
       <c r="Y100" s="4">
-        <v>91.644448999999994</v>
+        <v>20777.873887999998</v>
       </c>
       <c r="Z100" s="6">
-        <v>3.5599999999999998E-4</v>
+        <v>1.6119999999999999E-3</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D101" s="4">
-        <v>15387600</v>
+        <v>1523073.0959999999</v>
       </c>
       <c r="E101" s="5">
-        <v>96.063910000000007</v>
+        <v>33.859209999999997</v>
       </c>
       <c r="F101" s="4">
-        <v>14807372.149938</v>
+        <v>516841.05354689999</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J101" s="5">
-        <v>96.063910000000007</v>
+        <v>33.859209999999997</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="4">
-        <v>14807372.149938</v>
+        <v>516841.05354599998</v>
       </c>
       <c r="N101" s="4">
-        <v>14807372.149938</v>
+        <v>516841.05354689999</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>259</v>
+        <v>34</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="S101" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>50114</v>
+        <v>49973</v>
       </c>
       <c r="V101" s="4">
-        <v>4.5790100000000002</v>
+        <v>4.4930300000000001</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="X101" s="4">
-        <v>25441.934777999999</v>
+        <v>1140.5355187499999</v>
       </c>
       <c r="Y101" s="4">
-        <v>25441.934777999999</v>
+        <v>1140.5355179999999</v>
       </c>
       <c r="Z101" s="6">
-        <v>1.1828999999999999E-2</v>
+        <v>4.1199999999999999E-4</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D102" s="4">
-        <v>13000000</v>
+        <v>13695000</v>
       </c>
       <c r="E102" s="5">
-        <v>96.102249999999998</v>
+        <v>100.74782999999999</v>
       </c>
       <c r="F102" s="4">
-        <v>12524512</v>
+        <v>13825718.318499999</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J102" s="5">
-        <v>96.102249999999998</v>
+        <v>100.74782999999999</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="4">
-        <v>12524512</v>
+        <v>13825718.318499999</v>
       </c>
       <c r="N102" s="4">
-        <v>12524512</v>
+        <v>13825718.318499999</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>263</v>
+        <v>34</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="S102" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>51844</v>
+        <v>47314</v>
       </c>
       <c r="V102" s="4">
-        <v>3.202</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="X102" s="4">
-        <v>31219.5</v>
+        <v>28303</v>
       </c>
       <c r="Y102" s="4">
-        <v>31219.5</v>
+        <v>28303</v>
       </c>
       <c r="Z102" s="6">
-        <v>1.0005E-2</v>
+        <v>1.1034E-2</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D103" s="4">
-        <v>4570000</v>
+        <v>7238352.5868279999</v>
       </c>
       <c r="E103" s="5">
-        <v>96.501519999999999</v>
+        <v>50.04448</v>
       </c>
       <c r="F103" s="4">
-        <v>4424088.1031499999</v>
+        <v>3628030.0070305099</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J103" s="5">
-        <v>96.501519999999999</v>
+        <v>50.04448</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="4">
-        <v>4424088.1031499999</v>
+        <v>3628030.00703</v>
       </c>
       <c r="N103" s="4">
-        <v>4424088.1031499999</v>
+        <v>3628030.0070305099</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>34</v>
+        <v>244</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="S103" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>51844</v>
+        <v>53625</v>
       </c>
       <c r="V103" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.0030299999999999</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="X103" s="4">
-        <v>13968.639150000001</v>
+        <v>5634.0943858199998</v>
       </c>
       <c r="Y103" s="4">
-        <v>13968.639150000001</v>
+        <v>5634.0943850000003</v>
       </c>
       <c r="Z103" s="6">
-        <v>3.5339999999999998E-3</v>
+        <v>2.895E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D104" s="4">
-        <v>9000000</v>
+        <v>17663707.111972999</v>
       </c>
       <c r="E104" s="5">
-        <v>93.61045</v>
+        <v>2.8187500000000001</v>
       </c>
       <c r="F104" s="4">
-        <v>8451562.4324999992</v>
+        <v>512159.78140848002</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="5">
-        <v>93.61045</v>
+        <v>2.8187500000000001</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="4">
-        <v>8451562.4324999992</v>
+        <v>512159.78140799998</v>
       </c>
       <c r="N104" s="4">
-        <v>8451562.4324999992</v>
+        <v>512159.78140848002</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
       <c r="S104" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>51844</v>
+        <v>49730</v>
       </c>
       <c r="V104" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.1530300000000002</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="X104" s="4">
-        <v>26621.932499999999</v>
+        <v>14264.03718974</v>
       </c>
       <c r="Y104" s="4">
-        <v>26621.932499999999</v>
+        <v>14264.037189000001</v>
       </c>
       <c r="Z104" s="6">
-        <v>6.7510000000000001E-3</v>
+        <v>4.08E-4</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>273</v>
+        <v>252</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D105" s="4">
-        <v>8000000</v>
+        <v>7283115.086038</v>
       </c>
       <c r="E105" s="5">
-        <v>94.037620000000004</v>
+        <v>100.4213</v>
       </c>
       <c r="F105" s="4">
-        <v>7540067.5999999996</v>
+        <v>7313798.8498954801</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J105" s="5">
-        <v>94.037620000000004</v>
+        <v>100.4213</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="4">
-        <v>7540067.5999999996</v>
+        <v>7313798.8498950005</v>
       </c>
       <c r="N105" s="4">
-        <v>7540067.5999999996</v>
+        <v>7313798.8498954801</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="S105" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>52665</v>
+        <v>62208</v>
       </c>
       <c r="V105" s="4">
-        <v>2.843</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="X105" s="4">
-        <v>17058</v>
+        <v>0</v>
       </c>
       <c r="Y105" s="4">
-        <v>17058</v>
+        <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>6.0229999999999997E-3</v>
+        <v>5.8370000000000002E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D106" s="4">
-        <v>13743281</v>
+        <v>8586000</v>
       </c>
       <c r="E106" s="5">
-        <v>6.7180099999999996</v>
+        <v>1E-4</v>
       </c>
       <c r="F106" s="4">
-        <v>978248.11590810004</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>6.7180099999999996</v>
+        <v>1E-4</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>978248.11590800004</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="N106" s="4">
-        <v>978248.11590810004</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="S106" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>46914</v>
+        <v>52221</v>
       </c>
       <c r="V106" s="4">
-        <v>8</v>
+        <v>5.55</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="X106" s="4">
-        <v>54973.124000000003</v>
+        <v>0</v>
       </c>
       <c r="Y106" s="4">
-        <v>54973.124000000003</v>
+        <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>7.8100000000000001E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D107" s="4">
-        <v>4300993.9042680003</v>
+        <v>632117.56336399994</v>
       </c>
       <c r="E107" s="5">
-        <v>100.0033</v>
+        <v>97.402169999999998</v>
       </c>
       <c r="F107" s="4">
-        <v>4322791.0510577401</v>
+        <v>615696.22366780997</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J107" s="5">
-        <v>100.0033</v>
+        <v>97.402169999999998</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="4">
-        <v>4322791.0510569997</v>
+        <v>615696.22366699995</v>
       </c>
       <c r="N107" s="4">
-        <v>4322791.0510577401</v>
+        <v>615696.22366780997</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="S107" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>48596</v>
+        <v>49485</v>
       </c>
       <c r="V107" s="4">
-        <v>4.6476300000000004</v>
+        <v>4.0807589999999996</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="X107" s="4">
-        <v>21655.2139909</v>
+        <v>0</v>
       </c>
       <c r="Y107" s="4">
-        <v>21655.21399</v>
+        <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>3.4529999999999999E-3</v>
+        <v>4.9100000000000001E-4</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D108" s="4">
-        <v>2454000</v>
+        <v>960099.51399999997</v>
       </c>
       <c r="E108" s="5">
-        <v>100.0211</v>
+        <v>100.0478</v>
       </c>
       <c r="F108" s="4">
-        <v>2467591.3133550002</v>
+        <v>969428.41053707001</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J108" s="5">
-        <v>100.0211</v>
+        <v>100.0478</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="4">
-        <v>2467591.3133550002</v>
+        <v>969428.41053700005</v>
       </c>
       <c r="N108" s="4">
-        <v>2467591.3133550002</v>
+        <v>969428.41053707001</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
       <c r="S108" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>47682</v>
+        <v>48510</v>
       </c>
       <c r="V108" s="4">
-        <v>4.9176299999999999</v>
+        <v>4.8910200000000001</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="X108" s="4">
-        <v>13073.519355</v>
+        <v>8869.9689693799992</v>
       </c>
       <c r="Y108" s="4">
-        <v>13073.519355</v>
+        <v>8869.9689689999996</v>
       </c>
       <c r="Z108" s="6">
-        <v>1.9710000000000001E-3</v>
+        <v>7.7300000000000003E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D109" s="4">
-        <v>755073.26780399994</v>
+        <v>11037000</v>
       </c>
       <c r="E109" s="5">
-        <v>99.34872</v>
+        <v>86.651049999999998</v>
       </c>
       <c r="F109" s="4">
-        <v>750488.37545964005</v>
+        <v>9563676.3884999994</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J109" s="5">
-        <v>99.34872</v>
+        <v>86.651049999999998</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="4">
-        <v>750488.375459</v>
+        <v>9563676.3884999994</v>
       </c>
       <c r="N109" s="4">
-        <v>750488.37545964005</v>
+        <v>9563676.3884999994</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="S109" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>50430</v>
+        <v>50622</v>
       </c>
       <c r="V109" s="4">
-        <v>6.0382100000000003</v>
+        <v>4.2664999999999997</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="X109" s="4">
-        <v>332.74883378999999</v>
+        <v>0</v>
       </c>
       <c r="Y109" s="4">
-        <v>332.74883299999999</v>
+        <v>0</v>
       </c>
       <c r="Z109" s="6">
-        <v>5.9900000000000003E-4</v>
+        <v>7.6319999999999999E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D110" s="4">
-        <v>2920311.6272649998</v>
+        <v>442950.43331699999</v>
       </c>
       <c r="E110" s="5">
-        <v>97.165859999999995</v>
+        <v>98.299480000000003</v>
       </c>
       <c r="F110" s="4">
-        <v>2838559.06319266</v>
+        <v>435776.80084844999</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>97.165859999999995</v>
+        <v>98.299480000000003</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>2838559.0631920001</v>
+        <v>435776.80084799998</v>
       </c>
       <c r="N110" s="4">
-        <v>2838559.06319266</v>
+        <v>435776.80084844999</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>292</v>
+        <v>34</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="S110" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>49973</v>
+        <v>50186</v>
       </c>
       <c r="V110" s="4">
-        <v>4.1632100000000003</v>
+        <v>4.1661549999999998</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="X110" s="4">
-        <v>1013.15588081</v>
+        <v>358.82824002000001</v>
       </c>
       <c r="Y110" s="4">
-        <v>1013.15588</v>
+        <v>358.82823999999999</v>
       </c>
       <c r="Z110" s="6">
-        <v>2.2669999999999999E-3</v>
+        <v>3.4699999999999998E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D111" s="4">
-        <v>1790583.264365</v>
+        <v>15387600</v>
       </c>
       <c r="E111" s="5">
-        <v>98.152730000000005</v>
+        <v>94.753659999999996</v>
       </c>
       <c r="F111" s="4">
-        <v>1758141.00078409</v>
+        <v>14613677.8540373</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J111" s="5">
-        <v>98.152730000000005</v>
+        <v>94.753659999999996</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="4">
-        <v>1758141.0007839999</v>
+        <v>14613677.854037</v>
       </c>
       <c r="N111" s="4">
-        <v>1758141.00078409</v>
+        <v>14613677.8540373</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="S111" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>49546</v>
+        <v>50114</v>
       </c>
       <c r="V111" s="4">
-        <v>4.2532100000000002</v>
+        <v>4.5920100000000001</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="X111" s="4">
-        <v>634.64388714999995</v>
+        <v>33363.667877330001</v>
       </c>
       <c r="Y111" s="4">
-        <v>634.64388699999995</v>
+        <v>33363.667877</v>
       </c>
       <c r="Z111" s="6">
-        <v>1.4040000000000001E-3</v>
+        <v>1.1663E-2</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D112" s="4">
-        <v>935260.43684500002</v>
+        <v>13000000</v>
       </c>
       <c r="E112" s="5">
-        <v>96.203860000000006</v>
+        <v>94.413250000000005</v>
       </c>
       <c r="F112" s="4">
-        <v>900097.48215566995</v>
+        <v>12273722.5</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J112" s="5">
-        <v>96.203860000000006</v>
+        <v>94.413250000000005</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="4">
-        <v>900097.48215499998</v>
+        <v>12273722.5</v>
       </c>
       <c r="N112" s="4">
-        <v>900097.48215566995</v>
+        <v>12273722.5</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>34</v>
+        <v>281</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="S112" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>49699</v>
+        <v>51844</v>
       </c>
       <c r="V112" s="4">
-        <v>4.3720699999999999</v>
+        <v>3.202</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="X112" s="4">
-        <v>340.84085792000002</v>
+        <v>0</v>
       </c>
       <c r="Y112" s="4">
-        <v>340.84085700000003</v>
+        <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>7.1900000000000002E-4</v>
+        <v>9.7949999999999999E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D113" s="4">
-        <v>1197512.9320199999</v>
+        <v>4570000</v>
       </c>
       <c r="E113" s="5">
-        <v>95.596209999999999</v>
+        <v>94.533940000000001</v>
       </c>
       <c r="F113" s="4">
-        <v>1145208.9012249501</v>
+        <v>4320201.0580000002</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J113" s="5">
-        <v>95.596209999999999</v>
+        <v>94.533940000000001</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="4">
-        <v>1145208.9012239999</v>
+        <v>4320201.0580000002</v>
       </c>
       <c r="N113" s="4">
-        <v>1145208.9012249501</v>
+        <v>4320201.0580000002</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="S113" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>49790</v>
+        <v>51844</v>
       </c>
       <c r="V113" s="4">
-        <v>4.3282100000000003</v>
+        <v>3.9439899999999999</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="X113" s="4">
-        <v>431.92395396000001</v>
+        <v>0</v>
       </c>
       <c r="Y113" s="4">
-        <v>431.92395299999998</v>
+        <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>9.1399999999999999E-4</v>
+        <v>3.4480000000000001E-3</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D114" s="4">
-        <v>481373.59240000002</v>
+        <v>9000000</v>
       </c>
       <c r="E114" s="5">
-        <v>94.470349999999996</v>
+        <v>92.417180000000002</v>
       </c>
       <c r="F114" s="4">
-        <v>454930.14481486002</v>
+        <v>8317546.2000000002</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J114" s="5">
-        <v>94.470349999999996</v>
+        <v>92.417180000000002</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="4">
-        <v>454930.144814</v>
+        <v>8317546.2000000002</v>
       </c>
       <c r="N114" s="4">
-        <v>454930.14481486002</v>
+        <v>8317546.2000000002</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="S114" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>49790</v>
+        <v>51844</v>
       </c>
       <c r="V114" s="4">
-        <v>4.3582099999999997</v>
+        <v>3.9439899999999999</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="X114" s="4">
-        <v>174.82726701000001</v>
+        <v>0</v>
       </c>
       <c r="Y114" s="4">
-        <v>174.82726700000001</v>
+        <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>3.6299999999999999E-4</v>
+        <v>6.6379999999999998E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D115" s="4">
-        <v>667166.81460000004</v>
+        <v>8000000</v>
       </c>
       <c r="E115" s="5">
-        <v>97.200789999999998</v>
+        <v>92.642470000000003</v>
       </c>
       <c r="F115" s="4">
-        <v>648714.81577287999</v>
+        <v>7411397.5999999996</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J115" s="5">
-        <v>97.200789999999998</v>
+        <v>92.642470000000003</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="4">
-        <v>648714.815772</v>
+        <v>7411397.5999999996</v>
       </c>
       <c r="N115" s="4">
-        <v>648714.81577287999</v>
+        <v>7411397.5999999996</v>
       </c>
       <c r="O115" s="3" t="s">
-        <v>309</v>
+        <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="S115" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>49881</v>
+        <v>52665</v>
       </c>
       <c r="V115" s="4">
-        <v>4.1332100000000001</v>
+        <v>2.843</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="X115" s="4">
-        <v>223.40136383999999</v>
+        <v>0</v>
       </c>
       <c r="Y115" s="4">
-        <v>223.401363</v>
+        <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>5.1800000000000001E-4</v>
+        <v>5.9150000000000001E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D116" s="4">
-        <v>1364698.272685</v>
+        <v>13743281</v>
       </c>
       <c r="E116" s="5">
-        <v>97.913079999999994</v>
+        <v>6.2239800000000001</v>
       </c>
       <c r="F116" s="4">
-        <v>1336680.7680893401</v>
+        <v>919514.37211712997</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J116" s="5">
-        <v>97.913079999999994</v>
+        <v>6.2239800000000001</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="4">
-        <v>1336680.7680889999</v>
+        <v>919514.37211700005</v>
       </c>
       <c r="N116" s="4">
-        <v>1336680.7680893401</v>
+        <v>919514.37211712997</v>
       </c>
       <c r="O116" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="S116" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>49881</v>
+        <v>46914</v>
       </c>
       <c r="V116" s="4">
-        <v>4.2082100000000002</v>
+        <v>8</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="X116" s="4">
-        <v>462.65659665999999</v>
+        <v>64135.311333329999</v>
       </c>
       <c r="Y116" s="4">
-        <v>462.65659599999998</v>
+        <v>64135.311332999998</v>
       </c>
       <c r="Z116" s="6">
-        <v>1.067E-3</v>
+        <v>7.3300000000000004E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D117" s="4">
-        <v>5335439.8971960004</v>
+        <v>4300993.9042680003</v>
       </c>
       <c r="E117" s="5">
-        <v>96.029709999999994</v>
+        <v>99.730900000000005</v>
       </c>
       <c r="F117" s="4">
-        <v>5125416.2679969603</v>
+        <v>4328843.5243729996</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>96.029709999999994</v>
+        <v>99.730900000000005</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>5125416.2679960001</v>
+        <v>4328843.5243729996</v>
       </c>
       <c r="N117" s="4">
-        <v>5125416.2679969603</v>
+        <v>4328843.5243729996</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="S117" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>50065</v>
+        <v>48596</v>
       </c>
       <c r="V117" s="4">
-        <v>4.2082100000000002</v>
+        <v>4.6476300000000004</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="X117" s="4">
-        <v>1808.80749535</v>
+        <v>39423.594701380003</v>
       </c>
       <c r="Y117" s="4">
-        <v>1808.807495</v>
+        <v>39423.594701000002</v>
       </c>
       <c r="Z117" s="6">
-        <v>4.0940000000000004E-3</v>
+        <v>3.454E-3</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D118" s="4">
-        <v>866992.59420000005</v>
+        <v>2454000</v>
       </c>
       <c r="E118" s="5">
-        <v>96.634780000000006</v>
+        <v>100.0615</v>
       </c>
       <c r="F118" s="4">
-        <v>838113.92415241001</v>
+        <v>2479309.7195950001</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J118" s="5">
-        <v>96.634780000000006</v>
+        <v>100.0615</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="4">
-        <v>838113.92415199999</v>
+        <v>2479309.7195950001</v>
       </c>
       <c r="N118" s="4">
-        <v>838113.92415241001</v>
+        <v>2479309.7195950001</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="S118" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>50124</v>
+        <v>47682</v>
       </c>
       <c r="V118" s="4">
-        <v>4.11707</v>
+        <v>4.9176299999999999</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="X118" s="4">
-        <v>297.53813094999998</v>
+        <v>23800.509595</v>
       </c>
       <c r="Y118" s="4">
-        <v>297.53813000000002</v>
+        <v>23800.509595</v>
       </c>
       <c r="Z118" s="6">
-        <v>6.69E-4</v>
+        <v>1.9780000000000002E-3</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D119" s="4">
-        <v>4355667.25593</v>
+        <v>735962.32534400001</v>
       </c>
       <c r="E119" s="5">
-        <v>94.417969999999997</v>
+        <v>99.033559999999994</v>
       </c>
       <c r="F119" s="4">
-        <v>4114054.6219616798</v>
+        <v>729607.14367661998</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>94.417969999999997</v>
+        <v>99.033559999999994</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>4114054.6219609999</v>
+        <v>729607.14367599995</v>
       </c>
       <c r="N119" s="4">
-        <v>4114054.6219616798</v>
+        <v>729607.14367661998</v>
       </c>
       <c r="O119" s="3" t="s">
-        <v>322</v>
+        <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="S119" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>50246</v>
+        <v>50430</v>
       </c>
       <c r="V119" s="4">
-        <v>4.1932099999999997</v>
+        <v>6.0430299999999999</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
       <c r="X119" s="4">
-        <v>1522.0189578500001</v>
+        <v>757.45262967999997</v>
       </c>
       <c r="Y119" s="4">
-        <v>1522.018957</v>
+        <v>757.452629</v>
       </c>
       <c r="Z119" s="6">
-        <v>3.2859999999999999E-3</v>
+        <v>5.8200000000000005E-4</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D120" s="4">
-        <v>1554864.081028</v>
+        <v>2851341.4129849998</v>
       </c>
       <c r="E120" s="5">
-        <v>96.794529999999995</v>
+        <v>96.909310000000005</v>
       </c>
       <c r="F120" s="4">
-        <v>1505560.8712635201</v>
+        <v>2765526.1595085901</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>96.794529999999995</v>
+        <v>96.909310000000005</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>1505560.8712629999</v>
+        <v>2765526.1595080001</v>
       </c>
       <c r="N120" s="4">
-        <v>1505560.8712635201</v>
+        <v>2765526.1595085901</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>34</v>
+        <v>310</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="S120" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>50246</v>
+        <v>49973</v>
       </c>
       <c r="V120" s="4">
-        <v>4.1482099999999997</v>
+        <v>4.1680299999999999</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="X120" s="4">
-        <v>537.49189412999999</v>
+        <v>2310.87044019</v>
       </c>
       <c r="Y120" s="4">
-        <v>537.491894</v>
+        <v>2310.8704400000001</v>
       </c>
       <c r="Z120" s="6">
-        <v>1.2019999999999999E-3</v>
+        <v>2.2070000000000002E-3</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D121" s="4">
-        <v>5721200.7869199999</v>
+        <v>1776953.792347</v>
       </c>
       <c r="E121" s="5">
-        <v>95.562479999999994</v>
+        <v>97.812420000000003</v>
       </c>
       <c r="F121" s="4">
-        <v>5469341.9952925304</v>
+        <v>1739552.73596278</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>95.562479999999994</v>
+        <v>97.812420000000003</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>5469341.9952919995</v>
+        <v>1739552.735962</v>
       </c>
       <c r="N121" s="4">
-        <v>5469341.9952925304</v>
+        <v>1739552.73596278</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="S121" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>50308</v>
+        <v>49546</v>
       </c>
       <c r="V121" s="4">
-        <v>4.4632100000000001</v>
+        <v>4.2580299999999998</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="X121" s="4">
-        <v>2020.6375322599999</v>
+        <v>1471.2293859700001</v>
       </c>
       <c r="Y121" s="4">
-        <v>2020.637532</v>
+        <v>1471.2293850000001</v>
       </c>
       <c r="Z121" s="6">
-        <v>4.3689999999999996E-3</v>
+        <v>1.3879999999999999E-3</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D122" s="4">
-        <v>630588.15851700003</v>
+        <v>918874.14704399998</v>
       </c>
       <c r="E122" s="5">
-        <v>100.32123</v>
+        <v>95.817329999999998</v>
       </c>
       <c r="F122" s="4">
-        <v>632860.15766764001</v>
+        <v>881222.89625989005</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J122" s="5">
-        <v>100.32123</v>
+        <v>95.817329999999998</v>
       </c>
       <c r="K122" s="5">
         <v>1</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M122" s="4">
-        <v>632860.15766699996</v>
+        <v>881222.89625899994</v>
       </c>
       <c r="N122" s="4">
-        <v>632860.15766764001</v>
+        <v>881222.89625989005</v>
       </c>
       <c r="O122" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>332</v>
+        <v>306</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>330</v>
+        <v>316</v>
       </c>
       <c r="S122" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>49273</v>
+        <v>49699</v>
       </c>
       <c r="V122" s="4">
-        <v>4.6882099999999998</v>
+        <v>4.3732100000000003</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="X122" s="4">
-        <v>246.36080921999999</v>
+        <v>782.22250205</v>
       </c>
       <c r="Y122" s="4">
-        <v>246.36080899999999</v>
+        <v>782.22250199999996</v>
       </c>
       <c r="Z122" s="6">
-        <v>5.0500000000000002E-4</v>
+        <v>7.0299999999999996E-4</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D123" s="4">
-        <v>1556870.959879</v>
+        <v>1187069.553636</v>
       </c>
       <c r="E123" s="5">
-        <v>88.207710000000006</v>
+        <v>95.011009999999999</v>
       </c>
       <c r="F123" s="4">
-        <v>1373813.21743522</v>
+        <v>1128846.91830972</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>88.207710000000006</v>
+        <v>95.011009999999999</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>1373813.217435</v>
+        <v>1128846.9183090001</v>
       </c>
       <c r="N123" s="4">
-        <v>1373813.21743522</v>
+        <v>1128846.91830972</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>336</v>
+        <v>34</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>332</v>
+        <v>306</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="S123" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>53717</v>
+        <v>49790</v>
       </c>
       <c r="V123" s="4">
-        <v>4.1082099999999997</v>
+        <v>4.3330299999999999</v>
       </c>
       <c r="W123" s="3" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="X123" s="4">
-        <v>532.99607050999998</v>
+        <v>1000.14599766</v>
       </c>
       <c r="Y123" s="4">
-        <v>532.99607000000003</v>
+        <v>1000.145997</v>
       </c>
       <c r="Z123" s="6">
-        <v>1.0970000000000001E-3</v>
+        <v>8.9999999999999998E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D124" s="4">
-        <v>1141049.831799</v>
+        <v>477175.58632</v>
       </c>
       <c r="E124" s="5">
-        <v>98.055620000000005</v>
+        <v>93.908770000000004</v>
       </c>
       <c r="F124" s="4">
-        <v>1123784.26447909</v>
+        <v>448514.54384752997</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>98.055620000000005</v>
+        <v>93.908770000000004</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>1123784.2644789999</v>
+        <v>448514.54384699999</v>
       </c>
       <c r="N124" s="4">
-        <v>1123784.26447909</v>
+        <v>448514.54384752997</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>340</v>
+        <v>34</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>341</v>
+        <v>306</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="S124" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>49242</v>
+        <v>49790</v>
       </c>
       <c r="V124" s="4">
-        <v>5.75</v>
+        <v>4.3630300000000002</v>
       </c>
       <c r="W124" s="3" t="s">
-        <v>342</v>
+        <v>324</v>
       </c>
       <c r="X124" s="4">
-        <v>4920.7773996300002</v>
+        <v>404.81999413</v>
       </c>
       <c r="Y124" s="4">
-        <v>4920.7773989999996</v>
+        <v>404.81999400000001</v>
       </c>
       <c r="Z124" s="6">
-        <v>8.9700000000000001E-4</v>
+        <v>3.57E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>344</v>
+        <v>326</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D125" s="4">
-        <v>323790.08185999998</v>
+        <v>653560.39320000005</v>
       </c>
       <c r="E125" s="5">
-        <v>97.38691</v>
+        <v>97.096559999999997</v>
       </c>
       <c r="F125" s="4">
-        <v>316822.63736291003</v>
+        <v>635095.91074969003</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>97.38691</v>
+        <v>97.096559999999997</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>316822.63736200001</v>
+        <v>635095.91074900003</v>
       </c>
       <c r="N125" s="4">
-        <v>316822.63736291003</v>
+        <v>635095.91074969003</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>346</v>
+        <v>306</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>343</v>
+        <v>325</v>
       </c>
       <c r="S125" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
-        <v>49607</v>
+        <v>49881</v>
       </c>
       <c r="V125" s="4">
-        <v>6.42</v>
+        <v>4.1380299999999997</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="X125" s="4">
-        <v>1493.4817525799999</v>
+        <v>511.25143001999999</v>
       </c>
       <c r="Y125" s="4">
-        <v>1493.4817519999999</v>
+        <v>511.25143000000003</v>
       </c>
       <c r="Z125" s="6">
-        <v>2.5300000000000002E-4</v>
+        <v>5.0600000000000005E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D126" s="4">
-        <v>5024611.2259590002</v>
+        <v>1336866.1632699999</v>
       </c>
       <c r="E126" s="5">
-        <v>94.232039999999998</v>
+        <v>97.296430000000001</v>
       </c>
       <c r="F126" s="4">
-        <v>4736555.7118905801</v>
+        <v>1301781.81940421</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>94.232039999999998</v>
+        <v>97.296430000000001</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>4736555.7118899999</v>
+        <v>1301781.819404</v>
       </c>
       <c r="N126" s="4">
-        <v>4736555.7118905801</v>
+        <v>1301781.81940421</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>350</v>
+        <v>34</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>351</v>
+        <v>306</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="S126" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
         <v>49881</v>
       </c>
       <c r="V126" s="4">
-        <v>4.2082100000000002</v>
+        <v>4.2130299999999998</v>
       </c>
       <c r="W126" s="3" t="s">
-        <v>352</v>
+        <v>331</v>
       </c>
       <c r="X126" s="4">
-        <v>1762.0516006</v>
+        <v>1058.7686645199999</v>
       </c>
       <c r="Y126" s="4">
-        <v>1762.0516</v>
+        <v>1058.7686639999999</v>
       </c>
       <c r="Z126" s="6">
-        <v>3.7829999999999999E-3</v>
+        <v>1.0380000000000001E-3</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>353</v>
+        <v>332</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>354</v>
+        <v>333</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D127" s="4">
-        <v>4448794.8858820004</v>
+        <v>5287890.8618679997</v>
       </c>
       <c r="E127" s="5">
-        <v>89.429550000000006</v>
+        <v>95.507819999999995</v>
       </c>
       <c r="F127" s="4">
-        <v>3980000.9782389202</v>
+        <v>5054537.1796721099</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J127" s="5">
-        <v>89.429550000000006</v>
+        <v>95.507819999999995</v>
       </c>
       <c r="K127" s="5">
         <v>1</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="4">
-        <v>3980000.9782380001</v>
+        <v>5054537.179672</v>
       </c>
       <c r="N127" s="4">
-        <v>3980000.9782389202</v>
+        <v>5054537.1796721099</v>
       </c>
       <c r="O127" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>351</v>
+        <v>306</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>353</v>
+        <v>332</v>
       </c>
       <c r="S127" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T127" s="4">
         <v>0.01</v>
       </c>
       <c r="U127" s="2">
         <v>50065</v>
       </c>
       <c r="V127" s="4">
-        <v>3.94821</v>
+        <v>4.2130299999999998</v>
       </c>
       <c r="W127" s="3" t="s">
-        <v>355</v>
+        <v>334</v>
       </c>
       <c r="X127" s="4">
-        <v>1463.73137137</v>
+        <v>4187.8935227700003</v>
       </c>
       <c r="Y127" s="4">
-        <v>1463.7313710000001</v>
+        <v>4187.8935220000003</v>
       </c>
       <c r="Z127" s="6">
-        <v>3.179E-3</v>
+        <v>4.0340000000000003E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D128" s="4">
-        <v>69079.827600000004</v>
+        <v>854074.60900000005</v>
       </c>
       <c r="E128" s="5">
-        <v>134.60082</v>
+        <v>96.111170000000001</v>
       </c>
       <c r="F128" s="4">
-        <v>93005.663940729995</v>
+        <v>821545.81123410002</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J128" s="5">
-        <v>134.60082</v>
+        <v>96.111170000000001</v>
       </c>
       <c r="K128" s="5">
         <v>1</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="4">
-        <v>93005.663939999999</v>
+        <v>821545.81123400002</v>
       </c>
       <c r="N128" s="4">
-        <v>93005.663940729995</v>
+        <v>821545.81123410002</v>
       </c>
       <c r="O128" s="3" t="s">
-        <v>358</v>
+        <v>34</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>351</v>
+        <v>306</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="S128" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T128" s="4">
         <v>0.01</v>
       </c>
       <c r="U128" s="2">
-        <v>50096</v>
+        <v>50124</v>
       </c>
       <c r="V128" s="4">
-        <v>4.1082099999999997</v>
+        <v>4.12303</v>
       </c>
       <c r="W128" s="3" t="s">
-        <v>359</v>
+        <v>337</v>
       </c>
       <c r="X128" s="4">
-        <v>23.649536550000001</v>
+        <v>684.71185128000002</v>
       </c>
       <c r="Y128" s="4">
-        <v>23.649536000000001</v>
+        <v>684.71185100000002</v>
       </c>
       <c r="Z128" s="6">
-        <v>7.3999999999999996E-5</v>
+        <v>6.5499999999999998E-4</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>361</v>
+        <v>339</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D129" s="4">
-        <v>16000000</v>
+        <v>4293934.5556619996</v>
       </c>
       <c r="E129" s="5">
-        <v>98.939229999999995</v>
+        <v>93.836160000000007</v>
       </c>
       <c r="F129" s="4">
-        <v>15878464</v>
+        <v>4032768.3683510502</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J129" s="5">
-        <v>98.939229999999995</v>
+        <v>93.836160000000007</v>
       </c>
       <c r="K129" s="5">
         <v>1</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="4">
-        <v>15878464</v>
+        <v>4032768.3683509999</v>
       </c>
       <c r="N129" s="4">
-        <v>15878464</v>
+        <v>4032768.3683510502</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>34</v>
+        <v>340</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>362</v>
+        <v>306</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>360</v>
+        <v>338</v>
       </c>
       <c r="S129" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T129" s="4">
         <v>0.01</v>
       </c>
       <c r="U129" s="2">
-        <v>55593</v>
+        <v>50246</v>
       </c>
       <c r="V129" s="4">
-        <v>4.0156000000000001</v>
+        <v>4.1980300000000002</v>
       </c>
       <c r="W129" s="3" t="s">
-        <v>363</v>
+        <v>341</v>
       </c>
       <c r="X129" s="4">
-        <v>48187.199999999997</v>
+        <v>3505.0684049699998</v>
       </c>
       <c r="Y129" s="4">
-        <v>48187.199999999997</v>
+        <v>3505.0684040000001</v>
       </c>
       <c r="Z129" s="6">
-        <v>1.2684000000000001E-2</v>
+        <v>3.2179999999999999E-3</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>364</v>
+        <v>342</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D130" s="4">
-        <v>10395000</v>
+        <v>1542099.729048</v>
       </c>
       <c r="E130" s="5">
-        <v>94.665769999999995</v>
+        <v>96.223860000000002</v>
       </c>
       <c r="F130" s="4">
-        <v>9863334.2115000002</v>
+        <v>1485113.18170194</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J130" s="5">
-        <v>94.665769999999995</v>
+        <v>96.223860000000002</v>
       </c>
       <c r="K130" s="5">
         <v>1</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M130" s="4">
-        <v>9863334.2115000002</v>
+        <v>1485113.1817010001</v>
       </c>
       <c r="N130" s="4">
-        <v>9863334.2115000002</v>
+        <v>1485113.18170194</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>362</v>
+        <v>306</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>364</v>
+        <v>342</v>
       </c>
       <c r="S130" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T130" s="4">
         <v>0.01</v>
       </c>
       <c r="U130" s="2">
-        <v>63173</v>
+        <v>50246</v>
       </c>
       <c r="V130" s="4">
-        <v>2.9279999999999999</v>
+        <v>4.1530300000000002</v>
       </c>
       <c r="W130" s="3" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="X130" s="4">
-        <v>22827.42</v>
+        <v>1245.2973628899999</v>
       </c>
       <c r="Y130" s="4">
-        <v>22827.42</v>
+        <v>1245.297362</v>
       </c>
       <c r="Z130" s="6">
-        <v>7.8790000000000006E-3</v>
+        <v>1.1850000000000001E-3</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>368</v>
+        <v>346</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D131" s="4">
-        <v>16535000</v>
+        <v>5631403.3801199999</v>
       </c>
       <c r="E131" s="5">
-        <v>94.850049999999996</v>
+        <v>95.056030000000007</v>
       </c>
       <c r="F131" s="4">
-        <v>15730406.9</v>
+        <v>5357634.5834942097</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J131" s="5">
-        <v>94.850049999999996</v>
+        <v>95.056030000000007</v>
       </c>
       <c r="K131" s="5">
         <v>1</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="4">
-        <v>15730406.9</v>
+        <v>5357634.5834940001</v>
       </c>
       <c r="N131" s="4">
-        <v>15730406.9</v>
+        <v>5357634.5834942097</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>362</v>
+        <v>306</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="S131" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T131" s="4">
         <v>0.01</v>
       </c>
       <c r="U131" s="2">
-        <v>56719</v>
+        <v>50308</v>
       </c>
       <c r="V131" s="4">
-        <v>3.786</v>
+        <v>4.4680299999999997</v>
       </c>
       <c r="W131" s="3" t="s">
-        <v>369</v>
+        <v>347</v>
       </c>
       <c r="X131" s="4">
-        <v>46951.1325</v>
+        <v>4646.0970663199996</v>
       </c>
       <c r="Y131" s="4">
-        <v>46951.1325</v>
+        <v>4646.0970660000003</v>
       </c>
       <c r="Z131" s="6">
-        <v>1.2566000000000001E-2</v>
+        <v>4.2760000000000003E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>370</v>
+        <v>348</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>371</v>
+        <v>349</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D132" s="4">
-        <v>4825120</v>
+        <v>508196.05710999999</v>
       </c>
       <c r="E132" s="5">
-        <v>99.618849999999995</v>
+        <v>100.19502</v>
       </c>
       <c r="F132" s="4">
-        <v>4822042.9003480002</v>
+        <v>509650.88704344002</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J132" s="5">
-        <v>99.618849999999995</v>
+        <v>100.19502</v>
       </c>
       <c r="K132" s="5">
         <v>1</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="4">
-        <v>4822042.9003480002</v>
+        <v>509650.88704300002</v>
       </c>
       <c r="N132" s="4">
-        <v>4822042.9003480002</v>
+        <v>509650.88704344002</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>372</v>
+        <v>34</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>370</v>
+        <v>348</v>
       </c>
       <c r="S132" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T132" s="4">
         <v>0.01</v>
       </c>
       <c r="U132" s="2">
-        <v>55533</v>
+        <v>49273</v>
       </c>
       <c r="V132" s="4">
-        <v>4.2317</v>
+        <v>4.6930300000000003</v>
       </c>
       <c r="W132" s="3" t="s">
-        <v>373</v>
+        <v>351</v>
       </c>
       <c r="X132" s="4">
-        <v>15313.845228</v>
+        <v>463.74598314999997</v>
       </c>
       <c r="Y132" s="4">
-        <v>15313.845228</v>
+        <v>463.74598300000002</v>
       </c>
       <c r="Z132" s="6">
-        <v>3.852E-3</v>
+        <v>4.06E-4</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>374</v>
+        <v>352</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>375</v>
+        <v>353</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D133" s="4">
-        <v>10380057</v>
+        <v>1548774.3688030001</v>
       </c>
       <c r="E133" s="5">
-        <v>90.370009999999994</v>
+        <v>94.174769999999995</v>
       </c>
       <c r="F133" s="4">
-        <v>9394860.8779932</v>
+        <v>1459793.34097552</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J133" s="5">
-        <v>90.370009999999994</v>
+        <v>94.174769999999995</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="4">
-        <v>9394860.8779930007</v>
+        <v>1459793.3409750001</v>
       </c>
       <c r="N133" s="4">
-        <v>9394860.8779932</v>
+        <v>1459793.34097552</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>34</v>
+        <v>354</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>374</v>
+        <v>352</v>
       </c>
       <c r="S133" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T133" s="4">
         <v>0.01</v>
       </c>
       <c r="U133" s="2">
-        <v>56142</v>
+        <v>53717</v>
       </c>
       <c r="V133" s="4">
-        <v>1.85</v>
+        <v>4.1130300000000002</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>376</v>
+        <v>355</v>
       </c>
       <c r="X133" s="4">
-        <v>14402.3290875</v>
+        <v>1238.64133597</v>
       </c>
       <c r="Y133" s="4">
-        <v>14402.329087</v>
+        <v>1238.641335</v>
       </c>
       <c r="Z133" s="6">
-        <v>7.5050000000000004E-3</v>
+        <v>1.165E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>378</v>
+        <v>357</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D134" s="4">
-        <v>18847000</v>
+        <v>1132146.7123169999</v>
       </c>
       <c r="E134" s="5">
-        <v>90.182270000000003</v>
+        <v>96.103440000000006</v>
       </c>
       <c r="F134" s="4">
-        <v>17025404.938925002</v>
+        <v>1088031.9363831801</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J134" s="5">
-        <v>90.182270000000003</v>
+        <v>96.103440000000006</v>
       </c>
       <c r="K134" s="5">
         <v>1</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M134" s="4">
-        <v>17025404.938925002</v>
+        <v>1088031.9363830001</v>
       </c>
       <c r="N134" s="4">
-        <v>17025404.938925002</v>
+        <v>1088031.9363831801</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>34</v>
+        <v>358</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>377</v>
+        <v>356</v>
       </c>
       <c r="S134" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T134" s="4">
         <v>0.01</v>
       </c>
       <c r="U134" s="2">
-        <v>56172</v>
+        <v>49242</v>
       </c>
       <c r="V134" s="4">
-        <v>2.0341</v>
+        <v>5.75</v>
       </c>
       <c r="W134" s="3" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="X134" s="4">
-        <v>28752.512025</v>
+        <v>0</v>
       </c>
       <c r="Y134" s="4">
-        <v>28752.512025</v>
+        <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>1.3599999999999999E-2</v>
+        <v>8.6799999999999996E-4</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D135" s="4">
-        <v>11556000</v>
+        <v>322202.88013200002</v>
       </c>
       <c r="E135" s="5">
-        <v>91.415880000000001</v>
+        <v>96.788169999999994</v>
       </c>
       <c r="F135" s="4">
-        <v>10590036.5601</v>
+        <v>311854.27136694</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J135" s="5">
-        <v>91.415880000000001</v>
+        <v>96.788169999999994</v>
       </c>
       <c r="K135" s="5">
         <v>1</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M135" s="4">
-        <v>10590036.5601</v>
+        <v>311854.271366</v>
       </c>
       <c r="N135" s="4">
-        <v>10590036.5601</v>
+        <v>311854.27136694</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>34</v>
+        <v>363</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="S135" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T135" s="4">
         <v>0.01</v>
       </c>
       <c r="U135" s="2">
-        <v>56629</v>
+        <v>49607</v>
       </c>
       <c r="V135" s="4">
-        <v>3.0019</v>
+        <v>6.42</v>
       </c>
       <c r="W135" s="3" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="X135" s="4">
-        <v>26017.4673</v>
+        <v>0</v>
       </c>
       <c r="Y135" s="4">
-        <v>26017.4673</v>
+        <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>8.4589999999999995E-3</v>
+        <v>2.4800000000000001E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D136" s="4">
-        <v>1048271.2149</v>
+        <v>5012243.1874040002</v>
       </c>
       <c r="E136" s="5">
-        <v>100.10129999999999</v>
+        <v>93.58175</v>
       </c>
       <c r="F136" s="4">
-        <v>1054098.89789245</v>
+        <v>4694650.9200401101</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>100.10129999999999</v>
+        <v>93.58175</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>1054098.8978919999</v>
+        <v>4694650.9200400002</v>
       </c>
       <c r="N136" s="4">
-        <v>1054098.89789245</v>
+        <v>4694650.9200401101</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>34</v>
+        <v>368</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="S136" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>47964</v>
+        <v>49881</v>
       </c>
       <c r="V136" s="4">
-        <v>4.9596299999999998</v>
+        <v>4.2130299999999998</v>
       </c>
       <c r="W136" s="3" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="X136" s="4">
-        <v>4765.7842517600002</v>
+        <v>4106.0310114100002</v>
       </c>
       <c r="Y136" s="4">
-        <v>4765.784251</v>
+        <v>4106.031011</v>
       </c>
       <c r="Z136" s="6">
-        <v>8.4199999999999998E-4</v>
+        <v>3.7460000000000002E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D137" s="4">
-        <v>520303.66132499999</v>
+        <v>4438525.2346519995</v>
       </c>
       <c r="E137" s="5">
-        <v>100.044</v>
+        <v>88.891210000000001</v>
       </c>
       <c r="F137" s="4">
-        <v>523490.23175943998</v>
+        <v>3948870.43623327</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>100.044</v>
+        <v>88.891210000000001</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>523490.23175899999</v>
+        <v>3948870.4362329999</v>
       </c>
       <c r="N137" s="4">
-        <v>523490.23175943998</v>
+        <v>3948870.43623327</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
       <c r="S137" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>47778</v>
+        <v>50065</v>
       </c>
       <c r="V137" s="4">
-        <v>5.5308099999999998</v>
+        <v>3.95303</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="X137" s="4">
-        <v>2957.63682346</v>
+        <v>3411.6489960700001</v>
       </c>
       <c r="Y137" s="4">
-        <v>2957.6368229999998</v>
+        <v>3411.6489959999999</v>
       </c>
       <c r="Z137" s="6">
-        <v>4.1800000000000002E-4</v>
+        <v>3.1510000000000002E-3</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D138" s="4">
-        <v>9398751.3240050003</v>
+        <v>67946.325299999997</v>
       </c>
       <c r="E138" s="5">
-        <v>100.0604</v>
+        <v>134.62797</v>
       </c>
       <c r="F138" s="4">
-        <v>9451444.7888871301</v>
+        <v>91529.098910999994</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>100.0604</v>
+        <v>134.62797</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>9451444.7888869997</v>
+        <v>91529.098910999994</v>
       </c>
       <c r="N138" s="4">
-        <v>9451444.7888871301</v>
+        <v>91529.098910999994</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="S138" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
-        <v>47593</v>
+        <v>50096</v>
       </c>
       <c r="V138" s="4">
-        <v>4.6176300000000001</v>
+        <v>4.1130300000000002</v>
       </c>
       <c r="W138" s="3" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="X138" s="4">
-        <v>47016.619082620004</v>
+        <v>54.340470009999997</v>
       </c>
       <c r="Y138" s="4">
-        <v>47016.619081999997</v>
+        <v>54.340470000000003</v>
       </c>
       <c r="Z138" s="6">
-        <v>7.5500000000000003E-3</v>
+        <v>7.2999999999999999E-5</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D139" s="4">
-        <v>1731260.5546009999</v>
+        <v>10395000</v>
       </c>
       <c r="E139" s="5">
-        <v>99.586920000000006</v>
+        <v>93.253469999999993</v>
       </c>
       <c r="F139" s="4">
-        <v>1732919.01564908</v>
+        <v>9693698.2064999994</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J139" s="5">
-        <v>99.586920000000006</v>
+        <v>93.253469999999993</v>
       </c>
       <c r="K139" s="5">
         <v>1</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="4">
-        <v>1732919.0156489999</v>
+        <v>9693698.2064999994</v>
       </c>
       <c r="N139" s="4">
-        <v>1732919.01564908</v>
+        <v>9693698.2064999994</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="S139" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T139" s="4">
         <v>0.01</v>
       </c>
       <c r="U139" s="2">
-        <v>47192</v>
+        <v>63173</v>
       </c>
       <c r="V139" s="4">
-        <v>6.7850000000000001</v>
+        <v>2.9279999999999999</v>
       </c>
       <c r="W139" s="3" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="X139" s="4">
-        <v>8809.9521472199995</v>
+        <v>0</v>
       </c>
       <c r="Y139" s="4">
-        <v>8809.952147</v>
+        <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>1.384E-3</v>
+        <v>7.7359999999999998E-3</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D140" s="4">
-        <v>8834022.7534970008</v>
+        <v>16535000</v>
       </c>
       <c r="E140" s="5">
-        <v>5.4899300000000002</v>
+        <v>92.372919999999993</v>
       </c>
       <c r="F140" s="4">
-        <v>533347.93992647005</v>
+        <v>15273862.322000001</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J140" s="5">
-        <v>5.4899300000000002</v>
+        <v>92.372919999999993</v>
       </c>
       <c r="K140" s="5">
         <v>1</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="4">
-        <v>533347.93992599996</v>
+        <v>15273862.322000001</v>
       </c>
       <c r="N140" s="4">
-        <v>533347.93992647005</v>
+        <v>15273862.322000001</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="S140" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T140" s="4">
         <v>0.01</v>
       </c>
       <c r="U140" s="2">
-        <v>46858</v>
+        <v>56719</v>
       </c>
       <c r="V140" s="4">
-        <v>7.3</v>
+        <v>3.786</v>
       </c>
       <c r="W140" s="3" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="X140" s="4">
-        <v>48366.274575399999</v>
+        <v>0</v>
       </c>
       <c r="Y140" s="4">
-        <v>48366.274575000003</v>
+        <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>4.26E-4</v>
+        <v>1.2189999999999999E-2</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D141" s="4">
-        <v>2928136.862983</v>
+        <v>4825120</v>
       </c>
       <c r="E141" s="5">
-        <v>6.2336999999999998</v>
+        <v>98.343119999999999</v>
       </c>
       <c r="F141" s="4">
-        <v>200736.95857339</v>
+        <v>4745173.5517440001</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J141" s="5">
-        <v>6.2336999999999998</v>
+        <v>98.343119999999999</v>
       </c>
       <c r="K141" s="5">
         <v>1</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M141" s="4">
-        <v>200736.95857300001</v>
+        <v>4745173.5517440001</v>
       </c>
       <c r="N141" s="4">
-        <v>200736.95857339</v>
+        <v>4745173.5517440001</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="S141" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T141" s="4">
         <v>0.01</v>
       </c>
       <c r="U141" s="2">
-        <v>49140</v>
+        <v>55533</v>
       </c>
       <c r="V141" s="4">
-        <v>8.2899999999999991</v>
+        <v>4.2317</v>
       </c>
       <c r="W141" s="3" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="X141" s="4">
-        <v>18205.690945599999</v>
+        <v>0</v>
       </c>
       <c r="Y141" s="4">
-        <v>18205.690944999998</v>
+        <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.6000000000000001E-4</v>
+        <v>3.787E-3</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D142" s="4">
-        <v>14094246.233557999</v>
+        <v>18847000</v>
       </c>
       <c r="E142" s="5">
-        <v>91.846440000000001</v>
+        <v>88.310490000000001</v>
       </c>
       <c r="F142" s="4">
-        <v>12950217.453046201</v>
+        <v>16643878.0503</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J142" s="5">
-        <v>91.846440000000001</v>
+        <v>88.310490000000001</v>
       </c>
       <c r="K142" s="5">
         <v>1</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="4">
-        <v>12950217.453046</v>
+        <v>16643878.0503</v>
       </c>
       <c r="N142" s="4">
-        <v>12950217.453046201</v>
+        <v>16643878.0503</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>407</v>
+        <v>380</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="S142" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T142" s="4">
         <v>0.01</v>
       </c>
       <c r="U142" s="2">
-        <v>60629</v>
+        <v>56172</v>
       </c>
       <c r="V142" s="4">
-        <v>4.3882099999999999</v>
+        <v>2.0341</v>
       </c>
       <c r="W142" s="3" t="s">
-        <v>408</v>
+        <v>391</v>
       </c>
       <c r="X142" s="4">
-        <v>5154.0426887100002</v>
+        <v>0</v>
       </c>
       <c r="Y142" s="4">
-        <v>5154.0426880000005</v>
+        <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>1.0345E-2</v>
+        <v>1.3283E-2</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>410</v>
+        <v>393</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D143" s="4">
-        <v>8000000</v>
+        <v>11556000</v>
       </c>
       <c r="E143" s="5">
-        <v>93.947659999999999</v>
+        <v>88.861620000000002</v>
       </c>
       <c r="F143" s="4">
-        <v>7537105.2999999998</v>
+        <v>10268848.8072</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J143" s="5">
-        <v>93.947659999999999</v>
+        <v>88.861620000000002</v>
       </c>
       <c r="K143" s="5">
         <v>1</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="4">
-        <v>7537105.2999999998</v>
+        <v>10268848.8072</v>
       </c>
       <c r="N143" s="4">
-        <v>7537105.2999999998</v>
+        <v>10268848.8072</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>264</v>
+        <v>380</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
       <c r="S143" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T143" s="4">
         <v>0.01</v>
       </c>
       <c r="U143" s="2">
-        <v>52667</v>
+        <v>56629</v>
       </c>
       <c r="V143" s="4">
-        <v>3.5487500000000001</v>
+        <v>3.0019</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>411</v>
+        <v>394</v>
       </c>
       <c r="X143" s="4">
-        <v>21292.5</v>
+        <v>0</v>
       </c>
       <c r="Y143" s="4">
-        <v>21292.5</v>
+        <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>6.0210000000000003E-3</v>
+        <v>8.1949999999999992E-3</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D144" s="4">
-        <v>26327712</v>
+        <v>1048271.2149</v>
       </c>
       <c r="E144" s="5">
-        <v>98.885379999999998</v>
+        <v>100.04510000000001</v>
       </c>
       <c r="F144" s="4">
-        <v>26117743.231257599</v>
+        <v>1058131.1360168401</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J144" s="5">
-        <v>98.885379999999998</v>
+        <v>100.04510000000001</v>
       </c>
       <c r="K144" s="5">
         <v>1</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="4">
-        <v>26117743.231256999</v>
+        <v>1058131.1360160001</v>
       </c>
       <c r="N144" s="4">
-        <v>26117743.231257599</v>
+        <v>1058131.1360168401</v>
       </c>
       <c r="O144" s="3" t="s">
-        <v>414</v>
+        <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>412</v>
+        <v>395</v>
       </c>
       <c r="S144" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T144" s="4">
         <v>0.01</v>
       </c>
       <c r="U144" s="2">
-        <v>55283</v>
+        <v>47964</v>
       </c>
       <c r="V144" s="4">
-        <v>4.2279999999999998</v>
+        <v>4.9596299999999998</v>
       </c>
       <c r="W144" s="3" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="X144" s="4">
-        <v>83485.174752000006</v>
+        <v>9387.1507989199999</v>
       </c>
       <c r="Y144" s="4">
-        <v>83485.174752000006</v>
+        <v>9387.1507980000006</v>
       </c>
       <c r="Z144" s="6">
-        <v>2.0864000000000001E-2</v>
+        <v>8.4400000000000002E-4</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D145" s="4">
-        <v>3186532.2409199998</v>
+        <v>520303.66132499999</v>
       </c>
       <c r="E145" s="5">
-        <v>93.467140000000001</v>
+        <v>100.0089</v>
       </c>
       <c r="F145" s="4">
-        <v>2978802.7883319999</v>
+        <v>525865.56134595</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J145" s="5">
-        <v>93.467140000000001</v>
+        <v>100.0089</v>
       </c>
       <c r="K145" s="5">
         <v>1</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="4">
-        <v>2978802.7883319999</v>
+        <v>525865.56134500005</v>
       </c>
       <c r="N145" s="4">
-        <v>2978802.7883319999</v>
+        <v>525865.56134595</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="S145" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T145" s="4">
         <v>0.01</v>
       </c>
       <c r="U145" s="2">
-        <v>59074</v>
+        <v>47778</v>
       </c>
       <c r="V145" s="4">
-        <v>1.6654</v>
+        <v>5.5308099999999998</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="X145" s="4">
-        <v>442.23756616999998</v>
+        <v>5515.5929950899999</v>
       </c>
       <c r="Y145" s="4">
-        <v>442.23756600000002</v>
+        <v>5515.592995</v>
       </c>
       <c r="Z145" s="6">
-        <v>2.379E-3</v>
+        <v>4.1899999999999999E-4</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D146" s="4">
-        <v>3585593.931233</v>
+        <v>9398751.3240050003</v>
       </c>
       <c r="E146" s="5">
-        <v>52.21322</v>
+        <v>100.042</v>
       </c>
       <c r="F146" s="4">
-        <v>1888289.22031162</v>
+        <v>9488293.1573779695</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J146" s="5">
-        <v>52.21322</v>
+        <v>100.042</v>
       </c>
       <c r="K146" s="5">
         <v>1</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="4">
-        <v>1888289.220311</v>
+        <v>9488293.1573770009</v>
       </c>
       <c r="N146" s="4">
-        <v>1888289.22031162</v>
+        <v>9488293.1573779695</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>423</v>
+        <v>401</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="S146" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T146" s="4">
         <v>0.01</v>
       </c>
       <c r="U146" s="2">
-        <v>50216</v>
+        <v>47593</v>
       </c>
       <c r="V146" s="4">
-        <v>6</v>
+        <v>4.6176300000000001</v>
       </c>
       <c r="W146" s="3" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="X146" s="4">
-        <v>16135.17269055</v>
+        <v>85594.357817080003</v>
       </c>
       <c r="Y146" s="4">
-        <v>16135.172689999999</v>
+        <v>85594.357816999996</v>
       </c>
       <c r="Z146" s="6">
-        <v>1.508E-3</v>
+        <v>7.5719999999999997E-3</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D147" s="4">
-        <v>15516000</v>
+        <v>1655538.776546</v>
       </c>
       <c r="E147" s="5">
-        <v>105.6294</v>
+        <v>99.245919999999998</v>
       </c>
       <c r="F147" s="4">
-        <v>16463213.01</v>
+        <v>1643054.68973933</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J147" s="5">
-        <v>105.6294</v>
+        <v>99.245919999999998</v>
       </c>
       <c r="K147" s="5">
         <v>1</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M147" s="4">
-        <v>16463213.01</v>
+        <v>1643054.6897390001</v>
       </c>
       <c r="N147" s="4">
-        <v>16463213.01</v>
+        <v>1643054.68973933</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="S147" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T147" s="4">
         <v>0.01</v>
       </c>
       <c r="U147" s="2">
-        <v>52819</v>
+        <v>47192</v>
       </c>
       <c r="V147" s="4">
-        <v>6.3380000000000001</v>
+        <v>6.7850000000000001</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="X147" s="4">
-        <v>73755.305999999997</v>
+        <v>0</v>
       </c>
       <c r="Y147" s="4">
-        <v>73755.305999999997</v>
+        <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.3150999999999999E-2</v>
+        <v>1.3110000000000001E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D148" s="4">
-        <v>3599930.9685559999</v>
+        <v>8834022.7534970008</v>
       </c>
       <c r="E148" s="5">
-        <v>86.344989999999996</v>
+        <v>5.1514499999999996</v>
       </c>
       <c r="F148" s="4">
-        <v>3111369.2891021599</v>
+        <v>455080.26513503998</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J148" s="5">
-        <v>86.344989999999996</v>
+        <v>5.1514499999999996</v>
       </c>
       <c r="K148" s="5">
         <v>1</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M148" s="4">
-        <v>3111369.2891020002</v>
+        <v>455080.26513499999</v>
       </c>
       <c r="N148" s="4">
-        <v>3111369.2891021599</v>
+        <v>455080.26513503998</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="S148" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>58465</v>
+        <v>46858</v>
       </c>
       <c r="V148" s="4">
-        <v>1.11456</v>
+        <v>7.3</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="X148" s="4">
-        <v>3009.2542952399999</v>
+        <v>0</v>
       </c>
       <c r="Y148" s="4">
-        <v>3009.2542950000002</v>
+        <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>2.4849999999999998E-3</v>
+        <v>3.6299999999999999E-4</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D149" s="4">
-        <v>88030.931400000001</v>
+        <v>2928136.862983</v>
       </c>
       <c r="E149" s="5">
-        <v>100.7323</v>
+        <v>5.8317199999999998</v>
       </c>
       <c r="F149" s="4">
-        <v>89038.709502669997</v>
+        <v>170760.74306596999</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>100.7323</v>
+        <v>5.8317199999999998</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>89038.709501999998</v>
+        <v>170760.74306499999</v>
       </c>
       <c r="N149" s="4">
-        <v>89038.709502669997</v>
+        <v>170760.74306596999</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>34</v>
+        <v>415</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>218</v>
+        <v>408</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="S149" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
-        <v>49273</v>
+        <v>49140</v>
       </c>
       <c r="V149" s="4">
-        <v>5.5</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="X149" s="4">
-        <v>363.12759203000002</v>
+        <v>0</v>
       </c>
       <c r="Y149" s="4">
-        <v>363.12759199999999</v>
+        <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>7.1000000000000005E-5</v>
+        <v>1.36E-4</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D150" s="4">
-        <v>2000564.3714099999</v>
+        <v>14017828.447480001</v>
       </c>
       <c r="E150" s="5">
-        <v>75.102540000000005</v>
+        <v>91.221320000000006</v>
       </c>
       <c r="F150" s="4">
-        <v>1510726.9852957099</v>
+        <v>12799222.178080801</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J150" s="5">
-        <v>75.102540000000005</v>
+        <v>91.221320000000006</v>
       </c>
       <c r="K150" s="5">
         <v>1</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M150" s="4">
-        <v>1510726.985295</v>
+        <v>12799222.17808</v>
       </c>
       <c r="N150" s="4">
-        <v>1510726.9852957099</v>
+        <v>12799222.178080801</v>
       </c>
       <c r="O150" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>218</v>
+        <v>419</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="S150" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T150" s="4">
         <v>0.01</v>
       </c>
       <c r="U150" s="2">
-        <v>49454</v>
+        <v>60629</v>
       </c>
       <c r="V150" s="4">
-        <v>5.5</v>
+        <v>4.3930300000000004</v>
       </c>
       <c r="W150" s="3" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="X150" s="4">
-        <v>8252.3280320600006</v>
+        <v>11974.03295368</v>
       </c>
       <c r="Y150" s="4">
-        <v>8252.3280319999994</v>
+        <v>11974.032953</v>
       </c>
       <c r="Z150" s="6">
-        <v>1.206E-3</v>
+        <v>1.0215E-2</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D151" s="4">
-        <v>1472732.7575999999</v>
+        <v>8000000</v>
       </c>
       <c r="E151" s="5">
-        <v>39.454160000000002</v>
+        <v>92.541359999999997</v>
       </c>
       <c r="F151" s="4">
-        <v>581605.16638008005</v>
+        <v>7403308.7999999998</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J151" s="5">
-        <v>39.454160000000002</v>
+        <v>92.541359999999997</v>
       </c>
       <c r="K151" s="5">
         <v>1</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="4">
-        <v>581605.16637999995</v>
+        <v>7403308.7999999998</v>
       </c>
       <c r="N151" s="4">
-        <v>581605.16638008005</v>
+        <v>7403308.7999999998</v>
       </c>
       <c r="O151" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>218</v>
+        <v>282</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="S151" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T151" s="4">
         <v>0.01</v>
       </c>
       <c r="U151" s="2">
-        <v>49820</v>
+        <v>52667</v>
       </c>
       <c r="V151" s="4">
-        <v>4.4882099999999996</v>
+        <v>3.5487500000000001</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>439</v>
+        <v>423</v>
       </c>
       <c r="X151" s="4">
-        <v>550.82782416999999</v>
+        <v>0</v>
       </c>
       <c r="Y151" s="4">
-        <v>550.82782399999996</v>
+        <v>0</v>
       </c>
       <c r="Z151" s="6">
-        <v>4.64E-4</v>
+        <v>5.9080000000000001E-3</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D152" s="4">
-        <v>645585.41573500005</v>
+        <v>26327712</v>
       </c>
       <c r="E152" s="5">
-        <v>96.693389999999994</v>
+        <v>98.079040000000006</v>
       </c>
       <c r="F152" s="4">
-        <v>626694.60518037004</v>
+        <v>25821967.183564801</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J152" s="5">
-        <v>96.693389999999994</v>
+        <v>98.079040000000006</v>
       </c>
       <c r="K152" s="5">
         <v>1</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="4">
-        <v>626694.60517999995</v>
+        <v>25821967.183564</v>
       </c>
       <c r="N152" s="4">
-        <v>626694.60518037004</v>
+        <v>25821967.183564801</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="S152" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T152" s="4">
         <v>0.01</v>
       </c>
       <c r="U152" s="2">
-        <v>49268</v>
+        <v>55283</v>
       </c>
       <c r="V152" s="4">
-        <v>5.267881</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="W152" s="3" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="X152" s="4">
-        <v>2456.1813609999999</v>
+        <v>0</v>
       </c>
       <c r="Y152" s="4">
-        <v>2456.1813609999999</v>
+        <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>5.0000000000000001E-4</v>
+        <v>2.0608999999999999E-2</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>446</v>
+        <v>430</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D153" s="4">
-        <v>11229012.38565</v>
+        <v>3150723.4516799999</v>
       </c>
       <c r="E153" s="5">
-        <v>100.0917</v>
+        <v>92.097489999999993</v>
       </c>
       <c r="F153" s="4">
-        <v>11307983.2848885</v>
+        <v>2902611.7516447101</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>100.0917</v>
+        <v>92.097489999999993</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>11307983.284887999</v>
+        <v>2902611.7516439999</v>
       </c>
       <c r="N153" s="4">
-        <v>11307983.2848885</v>
+        <v>2902611.7516447101</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="S153" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
-        <v>48044</v>
+        <v>59074</v>
       </c>
       <c r="V153" s="4">
-        <v>5.0038</v>
+        <v>1.6654</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="X153" s="4">
-        <v>68673.894880940003</v>
+        <v>874.53580607000004</v>
       </c>
       <c r="Y153" s="4">
-        <v>68673.894880000007</v>
+        <v>874.53580599999998</v>
       </c>
       <c r="Z153" s="6">
-        <v>9.0329999999999994E-3</v>
+        <v>2.3159999999999999E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D154" s="4">
-        <v>277610.67706000002</v>
+        <v>3585593.931233</v>
       </c>
       <c r="E154" s="5">
-        <v>98.84357</v>
+        <v>51.126869999999997</v>
       </c>
       <c r="F154" s="4">
-        <v>274400.30390747002</v>
+        <v>1833201.9479491301</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J154" s="5">
-        <v>98.84357</v>
+        <v>51.126869999999997</v>
       </c>
       <c r="K154" s="5">
         <v>1</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="4">
-        <v>274400.30390699999</v>
+        <v>1833201.9479489999</v>
       </c>
       <c r="N154" s="4">
-        <v>274400.30390747002</v>
+        <v>1833201.9479491301</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>451</v>
+        <v>34</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="S154" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T154" s="4">
         <v>0.01</v>
       </c>
       <c r="U154" s="2">
-        <v>50034</v>
+        <v>50216</v>
       </c>
       <c r="V154" s="4">
-        <v>4.0682099999999997</v>
+        <v>6</v>
       </c>
       <c r="W154" s="3" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="X154" s="4">
         <v>0</v>
       </c>
       <c r="Y154" s="4">
         <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>2.1900000000000001E-4</v>
+        <v>1.4630000000000001E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D155" s="4">
-        <v>6518281.7950050002</v>
+        <v>15516000</v>
       </c>
       <c r="E155" s="5">
-        <v>100.85245999999999</v>
+        <v>104.23693</v>
       </c>
       <c r="F155" s="4">
-        <v>6576530.89933364</v>
+        <v>16173402.058800001</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J155" s="5">
-        <v>100.85245999999999</v>
+        <v>104.23693</v>
       </c>
       <c r="K155" s="5">
         <v>1</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="4">
-        <v>6576530.8993330002</v>
+        <v>16173402.058800001</v>
       </c>
       <c r="N155" s="4">
-        <v>6576530.89933364</v>
+        <v>16173402.058800001</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="S155" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T155" s="4">
         <v>0.01</v>
       </c>
       <c r="U155" s="2">
-        <v>47324</v>
+        <v>52819</v>
       </c>
       <c r="V155" s="4">
-        <v>4.9400000000000004</v>
+        <v>6.3380000000000001</v>
       </c>
       <c r="W155" s="3" t="s">
-        <v>457</v>
+        <v>439</v>
       </c>
       <c r="X155" s="4">
-        <v>2683.3593389399998</v>
+        <v>0</v>
       </c>
       <c r="Y155" s="4">
-        <v>2683.3593380000002</v>
+        <v>0</v>
       </c>
       <c r="Z155" s="6">
-        <v>5.2529999999999999E-3</v>
+        <v>1.2907999999999999E-2</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D156" s="4">
-        <v>3198927.672973</v>
+        <v>3576764.097666</v>
       </c>
       <c r="E156" s="5">
-        <v>55.465220000000002</v>
+        <v>84.419629999999998</v>
       </c>
       <c r="F156" s="4">
-        <v>1785783.3394824199</v>
+        <v>3019491.0172224799</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J156" s="5">
-        <v>55.465220000000002</v>
+        <v>84.419629999999998</v>
       </c>
       <c r="K156" s="5">
         <v>1</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M156" s="4">
-        <v>1785783.3394820001</v>
+        <v>3019491.0172219998</v>
       </c>
       <c r="N156" s="4">
-        <v>1785783.3394824199</v>
+        <v>3019491.0172224799</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>458</v>
+        <v>440</v>
       </c>
       <c r="S156" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T156" s="4">
         <v>0.01</v>
       </c>
       <c r="U156" s="2">
-        <v>49881</v>
+        <v>58465</v>
       </c>
       <c r="V156" s="4">
-        <v>4.7874889999999999</v>
+        <v>1.11456</v>
       </c>
       <c r="W156" s="3" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="X156" s="4">
-        <v>11491.06802707</v>
+        <v>0</v>
       </c>
       <c r="Y156" s="4">
-        <v>11491.068026999999</v>
+        <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>1.426E-3</v>
+        <v>2.4090000000000001E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D157" s="4">
-        <v>2488933.0735200001</v>
+        <v>87186.440400000007</v>
       </c>
       <c r="E157" s="5">
-        <v>87.127480000000006</v>
+        <v>99.94032</v>
       </c>
       <c r="F157" s="4">
-        <v>2168793.55915188</v>
+        <v>87134.407532369994</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J157" s="5">
-        <v>87.127480000000006</v>
+        <v>99.94032</v>
       </c>
       <c r="K157" s="5">
         <v>1</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M157" s="4">
-        <v>2168793.5591509999</v>
+        <v>87134.407531999997</v>
       </c>
       <c r="N157" s="4">
-        <v>2168793.55915188</v>
+        <v>87134.407532369994</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>464</v>
+        <v>236</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="S157" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T157" s="4">
         <v>0.01</v>
       </c>
       <c r="U157" s="2">
-        <v>55603</v>
+        <v>49273</v>
       </c>
       <c r="V157" s="4">
-        <v>1.2</v>
+        <v>5.5</v>
       </c>
       <c r="W157" s="3" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="X157" s="4">
-        <v>248.89330734999999</v>
+        <v>0</v>
       </c>
       <c r="Y157" s="4">
-        <v>248.89330699999999</v>
+        <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>1.732E-3</v>
+        <v>6.8999999999999997E-5</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D158" s="4">
-        <v>4422180.1084230002</v>
+        <v>1987764.5669499999</v>
       </c>
       <c r="E158" s="5">
-        <v>104.09425</v>
+        <v>73.493589999999998</v>
       </c>
       <c r="F158" s="4">
-        <v>4626949.1583438003</v>
+        <v>1460879.5409995499</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>104.09425</v>
+        <v>73.493589999999998</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>4626949.1583430003</v>
+        <v>1460879.540999</v>
       </c>
       <c r="N158" s="4">
-        <v>4626949.1583438003</v>
+        <v>1460879.5409995499</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>468</v>
+        <v>236</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="S158" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T158" s="4">
         <v>0.01</v>
       </c>
       <c r="U158" s="2">
-        <v>48700</v>
+        <v>49454</v>
       </c>
       <c r="V158" s="4">
-        <v>7.15</v>
+        <v>5.5</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="X158" s="4">
-        <v>23713.940831420001</v>
+        <v>0</v>
       </c>
       <c r="Y158" s="4">
-        <v>23713.940831</v>
+        <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>3.6960000000000001E-3</v>
+        <v>1.165E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>471</v>
+        <v>450</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D159" s="4">
-        <v>3522623.4504999998</v>
+        <v>1470624.4568</v>
       </c>
       <c r="E159" s="5">
-        <v>102.99887</v>
+        <v>38.789720000000003</v>
       </c>
       <c r="F159" s="4">
-        <v>3653482.57096386</v>
+        <v>571552.36901142995</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J159" s="5">
-        <v>102.99887</v>
+        <v>38.789720000000003</v>
       </c>
       <c r="K159" s="5">
         <v>1</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M159" s="4">
-        <v>3653482.5709629999</v>
+        <v>571552.36901100003</v>
       </c>
       <c r="N159" s="4">
-        <v>3653482.57096386</v>
+        <v>571552.36901142995</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>468</v>
+        <v>236</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="S159" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T159" s="4">
         <v>0.01</v>
       </c>
       <c r="U159" s="2">
-        <v>52475</v>
+        <v>49820</v>
       </c>
       <c r="V159" s="4">
-        <v>9.5459999999999994</v>
+        <v>4.4930300000000001</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>472</v>
+        <v>451</v>
       </c>
       <c r="X159" s="4">
-        <v>25220.222593850001</v>
+        <v>1101.25996719</v>
       </c>
       <c r="Y159" s="4">
-        <v>25220.222592999999</v>
+        <v>1101.259967</v>
       </c>
       <c r="Z159" s="6">
-        <v>2.918E-3</v>
+        <v>4.5600000000000003E-4</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>474</v>
+        <v>453</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D160" s="4">
-        <v>4018223.2127999999</v>
+        <v>641356.47486700001</v>
       </c>
       <c r="E160" s="5">
-        <v>101.83931</v>
+        <v>96.859219999999993</v>
       </c>
       <c r="F160" s="4">
-        <v>4119745.0286495201</v>
+        <v>623917.88399739994</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J160" s="5">
-        <v>101.83931</v>
+        <v>96.859219999999993</v>
       </c>
       <c r="K160" s="5">
         <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="4">
-        <v>4119745.028649</v>
+        <v>623917.88399700006</v>
       </c>
       <c r="N160" s="4">
-        <v>4119745.0286495201</v>
+        <v>623917.88399739994</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>34</v>
+        <v>454</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>473</v>
+        <v>452</v>
       </c>
       <c r="S160" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T160" s="4">
         <v>0.01</v>
       </c>
       <c r="U160" s="2">
-        <v>52657</v>
+        <v>49268</v>
       </c>
       <c r="V160" s="4">
-        <v>9.1630000000000003</v>
+        <v>5.2356769999999999</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="X160" s="4">
-        <v>27614.234474159999</v>
+        <v>2705.0050217100002</v>
       </c>
       <c r="Y160" s="4">
-        <v>27614.234474000001</v>
+        <v>2705.0050209999999</v>
       </c>
       <c r="Z160" s="6">
-        <v>3.2910000000000001E-3</v>
+        <v>4.9700000000000005E-4</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>477</v>
+        <v>458</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D161" s="4">
-        <v>408770.98875000002</v>
+        <v>11229012.38565</v>
       </c>
       <c r="E161" s="5">
-        <v>98.795630000000003</v>
+        <v>100.0528</v>
       </c>
       <c r="F161" s="4">
-        <v>404328.89485380001</v>
+        <v>11353559.849893</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J161" s="5">
-        <v>98.795630000000003</v>
+        <v>100.0528</v>
       </c>
       <c r="K161" s="5">
         <v>1</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M161" s="4">
-        <v>404328.89485300001</v>
+        <v>11353559.849893</v>
       </c>
       <c r="N161" s="4">
-        <v>404328.89485380001</v>
+        <v>11353559.849893</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>478</v>
+        <v>459</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>476</v>
+        <v>457</v>
       </c>
       <c r="S161" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T161" s="4">
         <v>0.01</v>
       </c>
       <c r="U161" s="2">
-        <v>55989</v>
+        <v>48044</v>
       </c>
       <c r="V161" s="4">
-        <v>1.569</v>
+        <v>5.0038</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="X161" s="4">
-        <v>481.02126100999999</v>
+        <v>118618.54570344</v>
       </c>
       <c r="Y161" s="4">
-        <v>481.02126099999998</v>
+        <v>118618.545703</v>
       </c>
       <c r="Z161" s="6">
-        <v>3.2299999999999999E-4</v>
+        <v>9.0609999999999996E-3</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D162" s="4">
-        <v>2080486.5559799999</v>
+        <v>274230.05670700001</v>
       </c>
       <c r="E162" s="5">
-        <v>95.962990000000005</v>
+        <v>98.553079999999994</v>
       </c>
       <c r="F162" s="4">
-        <v>1997257.90665892</v>
+        <v>270262.16717069002</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J162" s="5">
-        <v>95.962990000000005</v>
+        <v>98.553079999999994</v>
       </c>
       <c r="K162" s="5">
         <v>1</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M162" s="4">
-        <v>1997257.9066580001</v>
+        <v>270262.16716999997</v>
       </c>
       <c r="N162" s="4">
-        <v>1997257.90665892</v>
+        <v>270262.16717069002</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>34</v>
+        <v>463</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="S162" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T162" s="4">
         <v>0.01</v>
       </c>
       <c r="U162" s="2">
-        <v>49790</v>
+        <v>50034</v>
       </c>
       <c r="V162" s="4">
-        <v>4.3882099999999999</v>
+        <v>4.0730300000000002</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="X162" s="4">
-        <v>760.80099247999999</v>
+        <v>0</v>
       </c>
       <c r="Y162" s="4">
-        <v>760.80099199999995</v>
+        <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>1.5950000000000001E-3</v>
+        <v>2.1499999999999999E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D163" s="4">
-        <v>7264682.6694649998</v>
+        <v>6116084.2563399998</v>
       </c>
       <c r="E163" s="5">
-        <v>96.642120000000006</v>
+        <v>100.61445000000001</v>
       </c>
       <c r="F163" s="4">
-        <v>7023218.3054044899</v>
+        <v>6158700.1120908</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J163" s="5">
-        <v>96.642120000000006</v>
+        <v>100.61445000000001</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M163" s="4">
-        <v>7023218.305404</v>
+        <v>6158700.11209</v>
       </c>
       <c r="N163" s="4">
-        <v>7023218.3054044899</v>
+        <v>6158700.1120908</v>
       </c>
       <c r="O163" s="3" t="s">
-        <v>486</v>
+        <v>34</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="S163" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T163" s="4">
         <v>0.01</v>
       </c>
       <c r="U163" s="2">
-        <v>50124</v>
+        <v>47324</v>
       </c>
       <c r="V163" s="4">
-        <v>4.0882100000000001</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="X163" s="4">
-        <v>2474.9623613399999</v>
+        <v>5035.5760377200004</v>
       </c>
       <c r="Y163" s="4">
-        <v>2474.9623609999999</v>
+        <v>5035.5760369999998</v>
       </c>
       <c r="Z163" s="6">
-        <v>5.6100000000000004E-3</v>
+        <v>4.9150000000000001E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>489</v>
+        <v>471</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D164" s="4">
-        <v>8088686.7869790001</v>
+        <v>3158282.7554629999</v>
       </c>
       <c r="E164" s="5">
-        <v>100.09829999999999</v>
+        <v>54.567100000000003</v>
       </c>
       <c r="F164" s="4">
-        <v>8108507.6263828296</v>
+        <v>1723383.3094562499</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>100.09829999999999</v>
+        <v>54.567100000000003</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>8108507.6263819998</v>
+        <v>1723383.3094560001</v>
       </c>
       <c r="N164" s="4">
-        <v>8108507.6263828296</v>
+        <v>1723383.3094562499</v>
       </c>
       <c r="O164" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>490</v>
+        <v>472</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="S164" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>48075</v>
+        <v>49881</v>
       </c>
       <c r="V164" s="4">
-        <v>4.80253</v>
+        <v>4.7895539999999999</v>
       </c>
       <c r="W164" s="3" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="X164" s="4">
-        <v>11869.66029183</v>
+        <v>0</v>
       </c>
       <c r="Y164" s="4">
-        <v>11869.660291</v>
+        <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>6.4770000000000001E-3</v>
+        <v>1.3749999999999999E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D165" s="4">
-        <v>9985037.9987400007</v>
+        <v>2453672.4076800002</v>
       </c>
       <c r="E165" s="5">
-        <v>100.0397</v>
+        <v>85.903800000000004</v>
       </c>
       <c r="F165" s="4">
-        <v>10038951.537424101</v>
+        <v>2108288.57223015</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>100.0397</v>
+        <v>85.903800000000004</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>10038951.537424</v>
+        <v>2108288.57223</v>
       </c>
       <c r="N165" s="4">
-        <v>10038951.537424101</v>
+        <v>2108288.57223015</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="S165" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
-        <v>48596</v>
+        <v>55603</v>
       </c>
       <c r="V165" s="4">
-        <v>4.6176300000000001</v>
+        <v>1.2</v>
       </c>
       <c r="W165" s="3" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="X165" s="4">
-        <v>49949.478598629998</v>
+        <v>490.73448153999999</v>
       </c>
       <c r="Y165" s="4">
-        <v>49949.478598000002</v>
+        <v>490.73448100000002</v>
       </c>
       <c r="Z165" s="6">
-        <v>8.0190000000000001E-3</v>
+        <v>1.6819999999999999E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D166" s="4">
-        <v>3414636.2038110001</v>
+        <v>4357777.002688</v>
       </c>
       <c r="E166" s="5">
-        <v>100.09</v>
+        <v>103.08461</v>
       </c>
       <c r="F166" s="4">
-        <v>3435832.5921925199</v>
+        <v>4492197.4278902002</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J166" s="5">
-        <v>100.09</v>
+        <v>103.08461</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="4">
-        <v>3435832.5921919998</v>
+        <v>4492197.4278899999</v>
       </c>
       <c r="N166" s="4">
-        <v>3435832.5921925199</v>
+        <v>4492197.4278902002</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>497</v>
+        <v>34</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="S166" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T166" s="4">
         <v>0.01</v>
       </c>
       <c r="U166" s="2">
-        <v>47956</v>
+        <v>48700</v>
       </c>
       <c r="V166" s="4">
-        <v>4.8992399999999998</v>
+        <v>7.15</v>
       </c>
       <c r="W166" s="3" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="X166" s="4">
-        <v>18123.215798090001</v>
+        <v>0</v>
       </c>
       <c r="Y166" s="4">
-        <v>18123.215798000001</v>
+        <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>2.7439999999999999E-3</v>
+        <v>3.5850000000000001E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>500</v>
+        <v>483</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D167" s="4">
-        <v>20239199</v>
+        <v>3470782.6614999999</v>
       </c>
       <c r="E167" s="5">
-        <v>100.0149</v>
+        <v>102.00570999999999</v>
       </c>
       <c r="F167" s="4">
-        <v>20280584.7887551</v>
+        <v>3540396.4964199699</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J167" s="5">
-        <v>100.0149</v>
+        <v>102.00570999999999</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="4">
-        <v>20280584.788755</v>
+        <v>3540396.496419</v>
       </c>
       <c r="N167" s="4">
-        <v>20280584.7887551</v>
+        <v>3540396.4964199699</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="S167" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T167" s="4">
         <v>0.01</v>
       </c>
       <c r="U167" s="2">
-        <v>47679</v>
+        <v>52475</v>
       </c>
       <c r="V167" s="4">
-        <v>4.55</v>
+        <v>9.5459999999999994</v>
       </c>
       <c r="W167" s="3" t="s">
-        <v>502</v>
+        <v>484</v>
       </c>
       <c r="X167" s="4">
-        <v>38370.148104170003</v>
+        <v>0</v>
       </c>
       <c r="Y167" s="4">
-        <v>38370.148104</v>
+        <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.6201E-2</v>
+        <v>2.8249999999999998E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>504</v>
+        <v>486</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D168" s="4">
-        <v>50327</v>
+        <v>3954917.2769999998</v>
       </c>
       <c r="E168" s="5">
-        <v>99.968000000000004</v>
+        <v>102.87818</v>
       </c>
       <c r="F168" s="4">
-        <v>50561.017152929999</v>
+        <v>4068746.9150831602</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J168" s="5">
-        <v>99.968000000000004</v>
+        <v>102.87818</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="4">
-        <v>50561.017152</v>
+        <v>4068746.915083</v>
       </c>
       <c r="N168" s="4">
-        <v>50561.017152929999</v>
+        <v>4068746.9150831602</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>505</v>
+        <v>480</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>503</v>
+        <v>485</v>
       </c>
       <c r="S168" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T168" s="4">
         <v>0.01</v>
       </c>
       <c r="U168" s="2">
-        <v>48141</v>
+        <v>52688</v>
       </c>
       <c r="V168" s="4">
-        <v>4.5876299999999999</v>
+        <v>9.1630000000000003</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="X168" s="4">
-        <v>250.12179293</v>
+        <v>0</v>
       </c>
       <c r="Y168" s="4">
-        <v>250.121792</v>
+        <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>4.0000000000000003E-5</v>
+        <v>3.2469999999999999E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D169" s="4">
-        <v>1094527.8</v>
+        <v>362858.5625</v>
       </c>
       <c r="E169" s="5">
-        <v>90.554090000000002</v>
+        <v>98.772810000000007</v>
       </c>
       <c r="F169" s="4">
-        <v>991279.24138152006</v>
+        <v>358405.59850686003</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J169" s="5">
-        <v>90.554090000000002</v>
+        <v>98.772810000000007</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="4">
-        <v>991279.24138100003</v>
+        <v>358405.59850600001</v>
       </c>
       <c r="N169" s="4">
-        <v>991279.24138152006</v>
+        <v>358405.59850686003</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="S169" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T169" s="4">
         <v>0.01</v>
       </c>
       <c r="U169" s="2">
-        <v>53687</v>
+        <v>55989</v>
       </c>
       <c r="V169" s="4">
-        <v>1.53</v>
+        <v>1.569</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="X169" s="4">
-        <v>139.55229449999999</v>
+        <v>0</v>
       </c>
       <c r="Y169" s="4">
-        <v>139.55229399999999</v>
+        <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>7.9100000000000004E-4</v>
+        <v>2.8600000000000001E-4</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>512</v>
+        <v>493</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D170" s="4">
-        <v>33937653.814999998</v>
+        <v>2072386.4406699999</v>
       </c>
       <c r="E170" s="5">
-        <v>3.7115999999999998</v>
+        <v>95.291370000000001</v>
       </c>
       <c r="F170" s="4">
-        <v>1289165.64458033</v>
+        <v>1976575.66408196</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J170" s="5">
-        <v>3.7115999999999998</v>
+        <v>95.291370000000001</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="4">
-        <v>1289165.6445800001</v>
+        <v>1976575.664081</v>
       </c>
       <c r="N170" s="4">
-        <v>1289165.64458033</v>
+        <v>1976575.66408196</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="S170" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T170" s="4">
         <v>0.01</v>
       </c>
       <c r="U170" s="2">
-        <v>51220</v>
+        <v>49790</v>
       </c>
       <c r="V170" s="4">
-        <v>0</v>
+        <v>4.3930300000000004</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="X170" s="4">
-        <v>29535.68558279</v>
+        <v>1770.2330732800001</v>
       </c>
       <c r="Y170" s="4">
-        <v>29535.685581999998</v>
+        <v>1770.2330730000001</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.029E-3</v>
+        <v>1.5770000000000001E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D171" s="4">
-        <v>89778622.472000003</v>
+        <v>7232290.9094860004</v>
       </c>
       <c r="E171" s="5">
-        <v>3.14533</v>
+        <v>95.999359999999996</v>
       </c>
       <c r="F171" s="4">
-        <v>2908428.3021159102</v>
+        <v>6948708.9277121201</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J171" s="5">
-        <v>3.14533</v>
+        <v>95.999359999999996</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="4">
-        <v>2908428.3021149999</v>
+        <v>6948708.927712</v>
       </c>
       <c r="N171" s="4">
-        <v>2908428.3021159102</v>
+        <v>6948708.9277121201</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>34</v>
+        <v>498</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
       <c r="S171" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T171" s="4">
         <v>0.01</v>
       </c>
       <c r="U171" s="2">
-        <v>50885</v>
+        <v>50124</v>
       </c>
       <c r="V171" s="4">
-        <v>1.678976</v>
+        <v>4.0930299999999997</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
       <c r="X171" s="4">
-        <v>84594.355917349996</v>
+        <v>5755.9412674699997</v>
       </c>
       <c r="Y171" s="4">
-        <v>84594.355916999993</v>
+        <v>5755.9412670000002</v>
       </c>
       <c r="Z171" s="6">
-        <v>2.323E-3</v>
+        <v>5.5449999999999996E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D172" s="4">
-        <v>71813366.717966005</v>
+        <v>8088686.7869790001</v>
       </c>
       <c r="E172" s="5">
-        <v>2.2469600000000001</v>
+        <v>100.072</v>
       </c>
       <c r="F172" s="4">
-        <v>1669802.2485251499</v>
+        <v>8140910.2226068098</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J172" s="5">
-        <v>2.2469600000000001</v>
+        <v>100.072</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="4">
-        <v>1669802.2485249999</v>
+        <v>8140910.2226059996</v>
       </c>
       <c r="N172" s="4">
-        <v>1669802.2485251499</v>
+        <v>8140910.2226068098</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="S172" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T172" s="4">
         <v>0.01</v>
       </c>
       <c r="U172" s="2">
-        <v>47628</v>
+        <v>48075</v>
       </c>
       <c r="V172" s="4">
-        <v>0</v>
+        <v>4.80253</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>520</v>
+        <v>503</v>
       </c>
       <c r="X172" s="4">
-        <v>56184.62371914</v>
+        <v>46399.581140779999</v>
       </c>
       <c r="Y172" s="4">
-        <v>56184.623719000003</v>
+        <v>46399.581140000002</v>
       </c>
       <c r="Z172" s="6">
-        <v>1.333E-3</v>
+        <v>6.4970000000000002E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D173" s="4">
-        <v>192198440.33894101</v>
+        <v>9985037.9987400007</v>
       </c>
       <c r="E173" s="5">
-        <v>3.3168899999999999</v>
+        <v>99.942999999999998</v>
       </c>
       <c r="F173" s="4">
-        <v>6400986.4669701196</v>
+        <v>10070280.1932474</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J173" s="5">
-        <v>3.3168899999999999</v>
+        <v>99.942999999999998</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="4">
-        <v>6400986.4669700004</v>
+        <v>10070280.193247</v>
       </c>
       <c r="N173" s="4">
-        <v>6400986.4669701196</v>
+        <v>10070280.1932474</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>521</v>
+        <v>504</v>
       </c>
       <c r="S173" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T173" s="4">
         <v>0.01</v>
       </c>
       <c r="U173" s="2">
-        <v>51312</v>
+        <v>48596</v>
       </c>
       <c r="V173" s="4">
-        <v>0.180202</v>
+        <v>4.6176300000000001</v>
       </c>
       <c r="W173" s="3" t="s">
-        <v>523</v>
+        <v>506</v>
       </c>
       <c r="X173" s="4">
-        <v>25975.619211810001</v>
+        <v>90933.666166740004</v>
       </c>
       <c r="Y173" s="4">
-        <v>25975.619211000001</v>
+        <v>90933.666165999995</v>
       </c>
       <c r="Z173" s="6">
-        <v>5.1130000000000004E-3</v>
+        <v>8.0370000000000007E-3</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>525</v>
+        <v>508</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D174" s="4">
-        <v>3972433.6735</v>
+        <v>3414636.2038110001</v>
       </c>
       <c r="E174" s="5">
-        <v>64.515140000000002</v>
+        <v>100.0629</v>
       </c>
       <c r="F174" s="4">
-        <v>2564919.3224351401</v>
+        <v>3449777.5566925402</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J174" s="5">
-        <v>64.515140000000002</v>
+        <v>100.0629</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="4">
-        <v>2564919.322435</v>
+        <v>3449777.556692</v>
       </c>
       <c r="N174" s="4">
-        <v>2564919.3224351401</v>
+        <v>3449777.5566925402</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>34</v>
+        <v>509</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>526</v>
+        <v>502</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="S174" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T174" s="4">
         <v>0.01</v>
       </c>
       <c r="U174" s="2">
-        <v>60629</v>
+        <v>47956</v>
       </c>
       <c r="V174" s="4">
-        <v>6.3382100000000001</v>
+        <v>4.8992399999999998</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>527</v>
+        <v>510</v>
       </c>
       <c r="X174" s="4">
-        <v>2098.1765694800001</v>
+        <v>32993.54670934</v>
       </c>
       <c r="Y174" s="4">
-        <v>2098.1765690000002</v>
+        <v>32993.546709000002</v>
       </c>
       <c r="Z174" s="6">
-        <v>2.049E-3</v>
+        <v>2.7529999999999998E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D175" s="4">
-        <v>1815420.145878</v>
+        <v>20239199</v>
       </c>
       <c r="E175" s="5">
-        <v>97.281649999999999</v>
+        <v>100.00109999999999</v>
       </c>
       <c r="F175" s="4">
-        <v>1766659.65666431</v>
+        <v>20359648.095248699</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J175" s="5">
-        <v>97.281649999999999</v>
+        <v>100.00109999999999</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="4">
-        <v>1766659.6566639999</v>
+        <v>20359648.095247999</v>
       </c>
       <c r="N175" s="4">
-        <v>1766659.65666431</v>
+        <v>20359648.095248699</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="S175" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T175" s="4">
         <v>0.01</v>
       </c>
       <c r="U175" s="2">
-        <v>49943</v>
+        <v>47679</v>
       </c>
       <c r="V175" s="4">
-        <v>3.8932099999999998</v>
+        <v>4.55</v>
       </c>
       <c r="W175" s="3" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="X175" s="4">
-        <v>588.98432218000005</v>
+        <v>120226.46405972001</v>
       </c>
       <c r="Y175" s="4">
-        <v>588.98432200000002</v>
+        <v>120226.46405900001</v>
       </c>
       <c r="Z175" s="6">
-        <v>1.4109999999999999E-3</v>
+        <v>1.6249E-2</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D176" s="4">
-        <v>6141463.1006749999</v>
+        <v>50327</v>
       </c>
       <c r="E176" s="5">
-        <v>98.238249999999994</v>
+        <v>99.986599999999996</v>
       </c>
       <c r="F176" s="4">
-        <v>6043099.8922888096</v>
+        <v>50775.606112709997</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J176" s="5">
-        <v>98.238249999999994</v>
+        <v>99.986599999999996</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M176" s="4">
-        <v>6043099.8922880003</v>
+        <v>50775.606112000001</v>
       </c>
       <c r="N176" s="4">
-        <v>6043099.8922888096</v>
+        <v>50775.606112709997</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>534</v>
+        <v>517</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="S176" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T176" s="4">
         <v>0.01</v>
       </c>
       <c r="U176" s="2">
-        <v>50756</v>
+        <v>48141</v>
       </c>
       <c r="V176" s="4">
-        <v>2.1349999999999998</v>
+        <v>4.5876299999999999</v>
       </c>
       <c r="W176" s="3" t="s">
-        <v>535</v>
+        <v>518</v>
       </c>
       <c r="X176" s="4">
-        <v>9834.0177899600003</v>
+        <v>455.34993071000002</v>
       </c>
       <c r="Y176" s="4">
-        <v>9834.0177889999995</v>
+        <v>455.34992999999997</v>
       </c>
       <c r="Z176" s="6">
-        <v>4.8269999999999997E-3</v>
+        <v>4.0000000000000003E-5</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>537</v>
+        <v>520</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D177" s="4">
-        <v>1881887.8403400001</v>
+        <v>1077375.7324999999</v>
       </c>
       <c r="E177" s="5">
-        <v>99.276480000000006</v>
+        <v>90.420490000000001</v>
       </c>
       <c r="F177" s="4">
-        <v>1868944.4996255599</v>
+        <v>974443.14727938001</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J177" s="5">
-        <v>99.276480000000006</v>
+        <v>90.420490000000001</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M177" s="4">
-        <v>1868944.4996249999</v>
+        <v>974443.14727900003</v>
       </c>
       <c r="N177" s="4">
-        <v>1868944.4996255599</v>
+        <v>974443.14727938001</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>536</v>
+        <v>519</v>
       </c>
       <c r="S177" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T177" s="4">
         <v>0.01</v>
       </c>
       <c r="U177" s="2">
-        <v>49242</v>
+        <v>53687</v>
       </c>
       <c r="V177" s="4">
-        <v>4.2882100000000003</v>
+        <v>1.53</v>
       </c>
       <c r="W177" s="3" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="X177" s="4">
-        <v>672.49418799</v>
+        <v>274.73081179000002</v>
       </c>
       <c r="Y177" s="4">
-        <v>672.49418700000001</v>
+        <v>274.73081100000002</v>
       </c>
       <c r="Z177" s="6">
-        <v>1.493E-3</v>
+        <v>7.7700000000000002E-4</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D178" s="4">
-        <v>1017132.48476</v>
+        <v>33873529.625</v>
       </c>
       <c r="E178" s="5">
-        <v>99.346239999999995</v>
+        <v>3.6242100000000002</v>
       </c>
       <c r="F178" s="4">
-        <v>1011076.20670992</v>
+        <v>1227647.8480222099</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J178" s="5">
-        <v>99.346239999999995</v>
+        <v>3.6242100000000002</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M178" s="4">
-        <v>1011076.206709</v>
+        <v>1227647.8480219999</v>
       </c>
       <c r="N178" s="4">
-        <v>1011076.20670992</v>
+        <v>1227647.8480222099</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>542</v>
+        <v>34</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="S178" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T178" s="4">
         <v>0.01</v>
       </c>
       <c r="U178" s="2">
-        <v>50308</v>
+        <v>51220</v>
       </c>
       <c r="V178" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="W178" s="3" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="X178" s="4">
-        <v>593.32728278000002</v>
+        <v>0</v>
       </c>
       <c r="Y178" s="4">
-        <v>593.32728199999997</v>
+        <v>0</v>
       </c>
       <c r="Z178" s="6">
-        <v>8.0699999999999999E-4</v>
+        <v>9.7900000000000005E-4</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>545</v>
+        <v>528</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D179" s="4">
-        <v>10130855.382329</v>
+        <v>83199984.304000005</v>
       </c>
       <c r="E179" s="5">
-        <v>57.20926</v>
+        <v>2.94015</v>
       </c>
       <c r="F179" s="4">
-        <v>5820251.5880948901</v>
+        <v>2446204.3385140598</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J179" s="5">
-        <v>57.20926</v>
+        <v>2.94015</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="4">
-        <v>5820251.5880939998</v>
+        <v>2446204.3385140002</v>
       </c>
       <c r="N179" s="4">
-        <v>5820251.5880948901</v>
+        <v>2446204.3385140598</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>546</v>
+        <v>525</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
       <c r="S179" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T179" s="4">
         <v>0.01</v>
       </c>
       <c r="U179" s="2">
-        <v>53868</v>
+        <v>50885</v>
       </c>
       <c r="V179" s="4">
-        <v>3.21976</v>
+        <v>1.8126679999999999</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="X179" s="4">
-        <v>24464.192194359999</v>
+        <v>0</v>
       </c>
       <c r="Y179" s="4">
-        <v>24464.192193999999</v>
+        <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.6490000000000004E-3</v>
+        <v>1.952E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D180" s="4">
-        <v>10214073.265614999</v>
+        <v>71673174.082732007</v>
       </c>
       <c r="E180" s="5">
-        <v>17.94049</v>
+        <v>2.2416499999999999</v>
       </c>
       <c r="F180" s="4">
-        <v>1835951.5893045501</v>
+        <v>1606661.70682557</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J180" s="5">
-        <v>17.94049</v>
+        <v>2.2416499999999999</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M180" s="4">
-        <v>1835951.5893039999</v>
+        <v>1606661.706825</v>
       </c>
       <c r="N180" s="4">
-        <v>1835951.5893045501</v>
+        <v>1606661.70682557</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>550</v>
+        <v>34</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="S180" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T180" s="4">
         <v>0.01</v>
       </c>
       <c r="U180" s="2">
-        <v>60139</v>
+        <v>47628</v>
       </c>
       <c r="V180" s="4">
-        <v>4.1082099999999997</v>
+        <v>0</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="X180" s="4">
-        <v>3496.7964942100002</v>
+        <v>0</v>
       </c>
       <c r="Y180" s="4">
-        <v>3496.7964940000002</v>
+        <v>0</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.4660000000000001E-3</v>
+        <v>1.2819999999999999E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D181" s="4">
-        <v>4695424.0539600002</v>
+        <v>190106773.334555</v>
       </c>
       <c r="E181" s="5">
-        <v>100.62412</v>
+        <v>3.3614600000000001</v>
       </c>
       <c r="F181" s="4">
-        <v>4732320.0701194797</v>
+        <v>6390363.1429317296</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="5">
-        <v>100.62412</v>
+        <v>3.3614600000000001</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="4">
-        <v>4732320.070119</v>
+        <v>6390363.1429310003</v>
       </c>
       <c r="N181" s="4">
-        <v>4732320.0701194797</v>
+        <v>6390363.1429317296</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>555</v>
+        <v>525</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>553</v>
+        <v>533</v>
       </c>
       <c r="S181" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T181" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U181" s="2">
-        <v>47105</v>
+        <v>51312</v>
       </c>
       <c r="V181" s="4">
-        <v>4.8499999999999996</v>
+        <v>0.19852600000000001</v>
       </c>
       <c r="W181" s="3" t="s">
-        <v>556</v>
+        <v>535</v>
       </c>
       <c r="X181" s="4">
-        <v>7590.9355538999998</v>
+        <v>0</v>
       </c>
       <c r="Y181" s="4">
-        <v>7590.9355530000003</v>
+        <v>0</v>
       </c>
       <c r="Z181" s="6">
-        <v>3.7799999999999999E-3</v>
+        <v>5.1000000000000004E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D182" s="4">
-        <v>8296008.6490399996</v>
+        <v>3960334.7537500001</v>
       </c>
       <c r="E182" s="5">
-        <v>100.1048</v>
+        <v>63.908209999999997</v>
       </c>
       <c r="F182" s="4">
-        <v>8355642.0184110301</v>
+        <v>2535863.5971037401</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J182" s="5">
-        <v>100.1048</v>
+        <v>63.908209999999997</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M182" s="4">
-        <v>8355642.0184110003</v>
+        <v>2535863.5971030002</v>
       </c>
       <c r="N182" s="4">
-        <v>8355642.0184110301</v>
+        <v>2535863.5971037401</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>559</v>
+        <v>538</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>557</v>
+        <v>536</v>
       </c>
       <c r="S182" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T182" s="4">
         <v>0.01</v>
       </c>
       <c r="U182" s="2">
-        <v>48044</v>
+        <v>60596</v>
       </c>
       <c r="V182" s="4">
-        <v>5.0237999999999996</v>
+        <v>6.3430299999999997</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>560</v>
+        <v>539</v>
       </c>
       <c r="X182" s="4">
-        <v>50939.152306839998</v>
+        <v>4884.5459742100002</v>
       </c>
       <c r="Y182" s="4">
-        <v>50939.152306000004</v>
+        <v>4884.5459739999997</v>
       </c>
       <c r="Z182" s="6">
-        <v>6.6750000000000004E-3</v>
+        <v>2.0230000000000001E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D183" s="4">
-        <v>8625000</v>
+        <v>1808897.290822</v>
       </c>
       <c r="E183" s="5">
-        <v>90.722800000000007</v>
+        <v>95.178030000000007</v>
       </c>
       <c r="F183" s="4">
-        <v>7840023.65625</v>
+        <v>1723043.86033218</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J183" s="5">
-        <v>90.722800000000007</v>
+        <v>95.178030000000007</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M183" s="4">
-        <v>7840023.65625</v>
+        <v>1723043.8603320001</v>
       </c>
       <c r="N183" s="4">
-        <v>7840023.65625</v>
+        <v>1723043.86033218</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>563</v>
+        <v>542</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="S183" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T183" s="4">
         <v>0.01</v>
       </c>
       <c r="U183" s="2">
-        <v>51480</v>
+        <v>49943</v>
       </c>
       <c r="V183" s="4">
-        <v>2.347</v>
+        <v>3.8980299999999999</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>564</v>
+        <v>543</v>
       </c>
       <c r="X183" s="4">
-        <v>15182.15625</v>
+        <v>1371.05420405</v>
       </c>
       <c r="Y183" s="4">
-        <v>15182.15625</v>
+        <v>1371.054204</v>
       </c>
       <c r="Z183" s="6">
-        <v>6.2630000000000003E-3</v>
+        <v>1.3749999999999999E-3</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>566</v>
+        <v>545</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D184" s="4">
-        <v>836150.97418200003</v>
+        <v>6134331.7504749997</v>
       </c>
       <c r="E184" s="5">
-        <v>101.55056999999999</v>
+        <v>98.391400000000004</v>
       </c>
       <c r="F184" s="4">
-        <v>853273.84106109</v>
+        <v>6035654.8899368597</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J184" s="5">
-        <v>101.55056999999999</v>
+        <v>98.391400000000004</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M184" s="4">
-        <v>853273.84106100001</v>
+        <v>6035654.8899360001</v>
       </c>
       <c r="N184" s="4">
-        <v>853273.84106109</v>
+        <v>6035654.8899368597</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>567</v>
+        <v>546</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>565</v>
+        <v>544</v>
       </c>
       <c r="S184" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T184" s="4">
         <v>0.01</v>
       </c>
       <c r="U184" s="2">
-        <v>47635</v>
+        <v>50756</v>
       </c>
       <c r="V184" s="4">
-        <v>6.63</v>
+        <v>2.1349999999999998</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>568</v>
+        <v>547</v>
       </c>
       <c r="X184" s="4">
-        <v>4157.7607191200004</v>
+        <v>0</v>
       </c>
       <c r="Y184" s="4">
-        <v>4157.7607189999999</v>
+        <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>6.8099999999999996E-4</v>
+        <v>4.8170000000000001E-3</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>570</v>
+        <v>549</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D185" s="4">
-        <v>826332.92490400001</v>
+        <v>6655000</v>
       </c>
       <c r="E185" s="5">
-        <v>101.4907</v>
+        <v>99.704449999999994</v>
       </c>
       <c r="F185" s="4">
-        <v>840802.51939988998</v>
+        <v>6646807.3252777802</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J185" s="5">
-        <v>101.4907</v>
+        <v>99.704449999999994</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M185" s="4">
-        <v>840802.51939899998</v>
+        <v>6646807.3252769997</v>
       </c>
       <c r="N185" s="4">
-        <v>840802.51939988998</v>
+        <v>6646807.3252777802</v>
       </c>
       <c r="O185" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>567</v>
+        <v>550</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>569</v>
+        <v>548</v>
       </c>
       <c r="S185" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T185" s="4">
         <v>0.01</v>
       </c>
       <c r="U185" s="2">
-        <v>47133</v>
+        <v>49263</v>
       </c>
       <c r="V185" s="4">
-        <v>7.21</v>
+        <v>3.88</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="X185" s="4">
-        <v>2151.4495847600001</v>
+        <v>11476.17777778</v>
       </c>
       <c r="Y185" s="4">
-        <v>2151.449584</v>
+        <v>11476.177777000001</v>
       </c>
       <c r="Z185" s="6">
-        <v>6.7100000000000005E-4</v>
+        <v>5.3039999999999997E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D186" s="4">
-        <v>5180562.334605</v>
+        <v>1855211.3015399999</v>
       </c>
       <c r="E186" s="5">
-        <v>98.319190000000006</v>
+        <v>98.999420000000001</v>
       </c>
       <c r="F186" s="4">
-        <v>5098953.0786129897</v>
+        <v>1838197.0767550799</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J186" s="5">
-        <v>98.319190000000006</v>
+        <v>98.999420000000001</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M186" s="4">
-        <v>5098953.0786119998</v>
+        <v>1838197.076755</v>
       </c>
       <c r="N186" s="4">
-        <v>5098953.0786129897</v>
+        <v>1838197.0767550799</v>
       </c>
       <c r="O186" s="3" t="s">
-        <v>574</v>
+        <v>34</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>575</v>
+        <v>554</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="S186" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T186" s="4">
         <v>0.01</v>
       </c>
       <c r="U186" s="2">
-        <v>50240</v>
+        <v>49242</v>
       </c>
       <c r="V186" s="4">
-        <v>4.0005100000000002</v>
+        <v>4.2930299999999999</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="X186" s="4">
-        <v>5466.1537847099999</v>
+        <v>1548.64845603</v>
       </c>
       <c r="Y186" s="4">
-        <v>5466.1537840000001</v>
+        <v>1548.6484559999999</v>
       </c>
       <c r="Z186" s="6">
-        <v>4.0730000000000002E-3</v>
+        <v>1.467E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>578</v>
+        <v>557</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D187" s="4">
-        <v>1295000</v>
+        <v>996345.12023400003</v>
       </c>
       <c r="E187" s="5">
-        <v>98.466539999999995</v>
+        <v>98.911079999999998</v>
       </c>
       <c r="F187" s="4">
-        <v>1279648.2930000001</v>
+        <v>986658.12159056996</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J187" s="5">
-        <v>98.466539999999995</v>
+        <v>98.911079999999998</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M187" s="4">
-        <v>1279648.2930000001</v>
+        <v>986658.12159</v>
       </c>
       <c r="N187" s="4">
-        <v>1279648.2930000001</v>
+        <v>986658.12159056996</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>34</v>
+        <v>558</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>579</v>
+        <v>554</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="S187" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T187" s="4">
         <v>0.01</v>
       </c>
       <c r="U187" s="2">
-        <v>53595</v>
+        <v>50308</v>
       </c>
       <c r="V187" s="4">
-        <v>4.6399999999999997</v>
+        <v>7</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="X187" s="4">
-        <v>4506.6000000000004</v>
+        <v>1162.4026402699999</v>
       </c>
       <c r="Y187" s="4">
-        <v>4506.6000000000004</v>
+        <v>1162.40264</v>
       </c>
       <c r="Z187" s="6">
-        <v>1.0219999999999999E-3</v>
+        <v>7.8700000000000005E-4</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>582</v>
+        <v>561</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D188" s="4">
-        <v>3500000</v>
+        <v>10118028.623175999</v>
       </c>
       <c r="E188" s="5">
-        <v>98.227739999999997</v>
+        <v>57.300319999999999</v>
       </c>
       <c r="F188" s="4">
-        <v>3453012.15</v>
+        <v>5797662.7787713297</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>98.227739999999997</v>
+        <v>57.300319999999999</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>3453012.15</v>
+        <v>5797662.778771</v>
       </c>
       <c r="N188" s="4">
-        <v>3453012.15</v>
+        <v>5797662.7787713297</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="S188" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T188" s="4">
         <v>0.01</v>
       </c>
       <c r="U188" s="2">
-        <v>53595</v>
+        <v>53868</v>
       </c>
       <c r="V188" s="4">
-        <v>5.73</v>
+        <v>3.1991800000000001</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>583</v>
+        <v>563</v>
       </c>
       <c r="X188" s="4">
-        <v>15041.25</v>
+        <v>0</v>
       </c>
       <c r="Y188" s="4">
-        <v>15041.25</v>
+        <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>2.758E-3</v>
+        <v>4.627E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D189" s="4">
-        <v>3230000</v>
+        <v>10157123.413321</v>
       </c>
       <c r="E189" s="5">
-        <v>100.39408</v>
+        <v>17.697859999999999</v>
       </c>
       <c r="F189" s="4">
-        <v>3242728.784</v>
+        <v>1805716.7004164499</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J189" s="5">
-        <v>100.39408</v>
+        <v>17.697859999999999</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M189" s="4">
-        <v>3242728.784</v>
+        <v>1805716.7004160001</v>
       </c>
       <c r="N189" s="4">
-        <v>3242728.784</v>
+        <v>1805716.7004164499</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>34</v>
+        <v>566</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>579</v>
+        <v>567</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="S189" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T189" s="4">
         <v>0.01</v>
       </c>
       <c r="U189" s="2">
-        <v>55634</v>
+        <v>60049</v>
       </c>
       <c r="V189" s="4">
-        <v>5.9640000000000004</v>
+        <v>4.1130300000000002</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="X189" s="4">
-        <v>0</v>
+        <v>8123.21869969</v>
       </c>
       <c r="Y189" s="4">
-        <v>0</v>
+        <v>8123.218699</v>
       </c>
       <c r="Z189" s="6">
-        <v>2.5899999999999999E-3</v>
+        <v>1.441E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D190" s="4">
-        <v>1599759.1459999999</v>
+        <v>4357048.2618000004</v>
       </c>
       <c r="E190" s="5">
-        <v>103.42558</v>
+        <v>100.38764</v>
       </c>
       <c r="F190" s="4">
-        <v>1662498.60017277</v>
+        <v>4382742.79204443</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="5">
-        <v>103.42558</v>
+        <v>100.38764</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M190" s="4">
-        <v>1662498.600172</v>
+        <v>4382742.7920439998</v>
       </c>
       <c r="N190" s="4">
-        <v>1662498.60017277</v>
+        <v>4382742.79204443</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="S190" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T190" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U190" s="2">
-        <v>57278</v>
+        <v>47105</v>
       </c>
       <c r="V190" s="4">
-        <v>6.5807000000000002</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>589</v>
+        <v>572</v>
       </c>
       <c r="X190" s="4">
-        <v>7938.4248192300001</v>
+        <v>8804.8683623899997</v>
       </c>
       <c r="Y190" s="4">
-        <v>7938.4248189999998</v>
+        <v>8804.8683619999993</v>
       </c>
       <c r="Z190" s="6">
-        <v>1.328E-3</v>
+        <v>3.4970000000000001E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>590</v>
+        <v>573</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>591</v>
+        <v>574</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D191" s="4">
-        <v>1737838.8994779999</v>
+        <v>2570000</v>
       </c>
       <c r="E191" s="5">
-        <v>103.26729</v>
+        <v>99.656779999999998</v>
       </c>
       <c r="F191" s="4">
-        <v>1795250.2916292599</v>
+        <v>2561179.2459999998</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="5">
-        <v>103.26729</v>
+        <v>99.656779999999998</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M191" s="4">
-        <v>1795250.2916290001</v>
+        <v>2561179.2459999998</v>
       </c>
       <c r="N191" s="4">
-        <v>1795250.2916292599</v>
+        <v>2561179.2459999998</v>
       </c>
       <c r="O191" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>592</v>
+        <v>575</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>590</v>
+        <v>573</v>
       </c>
       <c r="S191" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T191" s="4">
         <v>0.01</v>
       </c>
       <c r="U191" s="2">
-        <v>49820</v>
+        <v>52331</v>
       </c>
       <c r="V191" s="4">
-        <v>4.3582099999999997</v>
+        <v>5.8226100000000001</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>593</v>
+        <v>576</v>
       </c>
       <c r="X191" s="4">
-        <v>631.15557250999996</v>
+        <v>0</v>
       </c>
       <c r="Y191" s="4">
-        <v>631.15557200000001</v>
+        <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>1.4339999999999999E-3</v>
+        <v>2.0439999999999998E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D192" s="4">
-        <v>7572883.9768709997</v>
+        <v>8296008.6490399996</v>
       </c>
       <c r="E192" s="5">
-        <v>16.602180000000001</v>
+        <v>100.06829999999999</v>
       </c>
       <c r="F192" s="4">
-        <v>1292591.3327833801</v>
+        <v>8389660.6314772796</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J192" s="5">
-        <v>16.602180000000001</v>
+        <v>100.06829999999999</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M192" s="4">
-        <v>1292591.3327830001</v>
+        <v>8389660.6314770002</v>
       </c>
       <c r="N192" s="4">
-        <v>1292591.3327833801</v>
+        <v>8389660.6314772796</v>
       </c>
       <c r="O192" s="3" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>594</v>
+        <v>577</v>
       </c>
       <c r="S192" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T192" s="4">
         <v>0.01</v>
       </c>
       <c r="U192" s="2">
-        <v>49943</v>
+        <v>48044</v>
       </c>
       <c r="V192" s="4">
-        <v>6.22</v>
+        <v>5.0237999999999996</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="X192" s="4">
-        <v>35327.503752099998</v>
+        <v>87985.808529989998</v>
       </c>
       <c r="Y192" s="4">
-        <v>35327.503751999997</v>
+        <v>87985.808529000002</v>
       </c>
       <c r="Z192" s="6">
-        <v>1.0319999999999999E-3</v>
+        <v>6.6950000000000004E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D193" s="4">
-        <v>8298725.6500469996</v>
+        <v>8625000</v>
       </c>
       <c r="E193" s="5">
-        <v>8.8616799999999998</v>
+        <v>89.338909999999998</v>
       </c>
       <c r="F193" s="4">
-        <v>775427.11563242006</v>
+        <v>7705480.9874999998</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J193" s="5">
-        <v>8.8616799999999998</v>
+        <v>89.338909999999998</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M193" s="4">
-        <v>775427.11563200003</v>
+        <v>7705480.9874999998</v>
       </c>
       <c r="N193" s="4">
-        <v>775427.11563242006</v>
+        <v>7705480.9874999998</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>597</v>
+        <v>583</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="S193" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T193" s="4">
         <v>0.01</v>
       </c>
       <c r="U193" s="2">
-        <v>50124</v>
+        <v>51480</v>
       </c>
       <c r="V193" s="4">
-        <v>6.43</v>
+        <v>2.347</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="X193" s="4">
-        <v>40020.604447350001</v>
+        <v>0</v>
       </c>
       <c r="Y193" s="4">
-        <v>40020.604446999998</v>
+        <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>6.1899999999999998E-4</v>
+        <v>6.149E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D194" s="4">
-        <v>4636000</v>
+        <v>811608.93552199996</v>
       </c>
       <c r="E194" s="5">
-        <v>105.49941</v>
+        <v>101.23721999999999</v>
       </c>
       <c r="F194" s="4">
-        <v>4909943.5000499999</v>
+        <v>821650.32359407004</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>105.49941</v>
+        <v>101.23721999999999</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>4909943.5000499999</v>
+        <v>821650.32359399996</v>
       </c>
       <c r="N194" s="4">
-        <v>4909943.5000499999</v>
+        <v>821650.32359407004</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="S194" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T194" s="4">
         <v>0.01</v>
       </c>
       <c r="U194" s="2">
-        <v>52998</v>
+        <v>47635</v>
       </c>
       <c r="V194" s="4">
-        <v>5.4618500000000001</v>
+        <v>6.63</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="X194" s="4">
-        <v>18990.852449999998</v>
+        <v>0</v>
       </c>
       <c r="Y194" s="4">
-        <v>18990.852449999998</v>
+        <v>0</v>
       </c>
       <c r="Z194" s="6">
-        <v>3.9220000000000001E-3</v>
+        <v>6.5499999999999998E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D195" s="4">
-        <v>6134601.7810000004</v>
+        <v>787144.59443699999</v>
       </c>
       <c r="E195" s="5">
-        <v>100.82723</v>
+        <v>101.29491</v>
       </c>
       <c r="F195" s="4">
-        <v>6196403.2589111198</v>
+        <v>799859.76962724002</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J195" s="5">
-        <v>100.82723</v>
+        <v>101.29491</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M195" s="4">
-        <v>6196403.2589109996</v>
+        <v>799859.76962699997</v>
       </c>
       <c r="N195" s="4">
-        <v>6196403.2589111198</v>
+        <v>799859.76962724002</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>608</v>
+        <v>587</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="S195" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T195" s="4">
         <v>0.01</v>
       </c>
       <c r="U195" s="2">
-        <v>47164</v>
+        <v>47133</v>
       </c>
       <c r="V195" s="4">
-        <v>4.99</v>
+        <v>7.21</v>
       </c>
       <c r="W195" s="3" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="X195" s="4">
-        <v>11054.211598149999</v>
+        <v>2522.3611226200001</v>
       </c>
       <c r="Y195" s="4">
-        <v>11054.211598</v>
+        <v>2522.3611219999998</v>
       </c>
       <c r="Z195" s="6">
-        <v>4.9500000000000004E-3</v>
+        <v>6.38E-4</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D196" s="4">
-        <v>2462448.9663999998</v>
+        <v>5163860.9831170002</v>
       </c>
       <c r="E196" s="5">
-        <v>48.541519999999998</v>
+        <v>97.584109999999995</v>
       </c>
       <c r="F196" s="4">
-        <v>1204544.34113885</v>
+        <v>5046997.8173363199</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="5">
-        <v>48.541519999999998</v>
+        <v>97.584109999999995</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M196" s="4">
-        <v>1204544.3411379999</v>
+        <v>5046997.8173359996</v>
       </c>
       <c r="N196" s="4">
-        <v>1204544.34113885</v>
+        <v>5046997.8173363199</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>34</v>
+        <v>594</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="S196" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T196" s="4">
         <v>0.01</v>
       </c>
       <c r="U196" s="2">
-        <v>49515</v>
+        <v>50240</v>
       </c>
       <c r="V196" s="4">
-        <v>5</v>
+        <v>4.0111999999999997</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="X196" s="4">
-        <v>9234.1836239999993</v>
+        <v>7890.0353248000001</v>
       </c>
       <c r="Y196" s="4">
-        <v>9234.1836239999993</v>
+        <v>7890.0353240000004</v>
       </c>
       <c r="Z196" s="6">
-        <v>9.6199999999999996E-4</v>
+        <v>4.0280000000000003E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D197" s="4">
-        <v>6118841.917417</v>
+        <v>1295000</v>
       </c>
       <c r="E197" s="5">
-        <v>94.589669999999998</v>
+        <v>97.378110000000007</v>
       </c>
       <c r="F197" s="4">
-        <v>5789948.3565551899</v>
+        <v>1261046.5245000001</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="5">
-        <v>94.589669999999998</v>
+        <v>97.378110000000007</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M197" s="4">
-        <v>5789948.3565549999</v>
+        <v>1261046.5245000001</v>
       </c>
       <c r="N197" s="4">
-        <v>5789948.3565551899</v>
+        <v>1261046.5245000001</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>616</v>
+        <v>34</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="S197" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T197" s="4">
         <v>0.01</v>
       </c>
       <c r="U197" s="2">
-        <v>53442</v>
+        <v>53595</v>
       </c>
       <c r="V197" s="4">
-        <v>4.2282099999999998</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="W197" s="3" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="X197" s="4">
-        <v>2155.9790486400002</v>
+        <v>0</v>
       </c>
       <c r="Y197" s="4">
-        <v>2155.9790480000001</v>
+        <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>4.6249999999999998E-3</v>
+        <v>1.0059999999999999E-3</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D198" s="4">
-        <v>1701609.129859</v>
+        <v>3500000</v>
       </c>
       <c r="E198" s="5">
-        <v>76.249380000000002</v>
+        <v>97.113609999999994</v>
       </c>
       <c r="F198" s="4">
-        <v>1302475.20436486</v>
+        <v>3398976.35</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J198" s="5">
-        <v>76.249380000000002</v>
+        <v>97.113609999999994</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M198" s="4">
-        <v>1302475.2043639999</v>
+        <v>3398976.35</v>
       </c>
       <c r="N198" s="4">
-        <v>1302475.20436486</v>
+        <v>3398976.35</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>621</v>
+        <v>34</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>622</v>
+        <v>599</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="S198" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T198" s="4">
         <v>0.01</v>
       </c>
       <c r="U198" s="2">
-        <v>50034</v>
+        <v>53595</v>
       </c>
       <c r="V198" s="4">
-        <v>3.9247529999999999</v>
+        <v>5.73</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>623</v>
+        <v>603</v>
       </c>
       <c r="X198" s="4">
-        <v>5008.7928243099996</v>
+        <v>0</v>
       </c>
       <c r="Y198" s="4">
-        <v>5008.7928240000001</v>
+        <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>1.0399999999999999E-3</v>
+        <v>2.712E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>625</v>
+        <v>605</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D199" s="4">
-        <v>771063.15729400003</v>
+        <v>3230000</v>
       </c>
       <c r="E199" s="5">
-        <v>77.654129999999995</v>
+        <v>98.247579999999999</v>
       </c>
       <c r="F199" s="4">
-        <v>601047.44763479999</v>
+        <v>3173396.8339999998</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J199" s="5">
-        <v>77.654129999999995</v>
+        <v>98.247579999999999</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M199" s="4">
-        <v>601047.44763399998</v>
+        <v>3173396.8339999998</v>
       </c>
       <c r="N199" s="4">
-        <v>601047.44763479999</v>
+        <v>3173396.8339999998</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>622</v>
+        <v>599</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>624</v>
+        <v>604</v>
       </c>
       <c r="S199" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T199" s="4">
         <v>0.01</v>
       </c>
       <c r="U199" s="2">
-        <v>50124</v>
+        <v>55634</v>
       </c>
       <c r="V199" s="4">
-        <v>3.9513630000000002</v>
+        <v>5.9640000000000004</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>626</v>
+        <v>606</v>
       </c>
       <c r="X199" s="4">
-        <v>2285.0610879000001</v>
+        <v>0</v>
       </c>
       <c r="Y199" s="4">
-        <v>2285.061087</v>
+        <v>0</v>
       </c>
       <c r="Z199" s="6">
-        <v>4.8000000000000001E-4</v>
+        <v>2.532E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>628</v>
+        <v>608</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D200" s="4">
-        <v>8478738.9244999997</v>
+        <v>1599759.1459999999</v>
       </c>
       <c r="E200" s="5">
-        <v>99.248949999999994</v>
+        <v>101.66379000000001</v>
       </c>
       <c r="F200" s="4">
-        <v>8429190.5873483792</v>
+        <v>1626375.7786952299</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J200" s="5">
-        <v>99.248949999999994</v>
+        <v>101.66379000000001</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M200" s="4">
-        <v>8429190.5873479992</v>
+        <v>1626375.7786950001</v>
       </c>
       <c r="N200" s="4">
-        <v>8429190.5873483792</v>
+        <v>1626375.7786952299</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>629</v>
+        <v>599</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>627</v>
+        <v>607</v>
       </c>
       <c r="S200" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T200" s="4">
         <v>0.01</v>
       </c>
       <c r="U200" s="2">
-        <v>51761</v>
+        <v>57278</v>
       </c>
       <c r="V200" s="4">
-        <v>4</v>
+        <v>6.5807000000000002</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>630</v>
+        <v>609</v>
       </c>
       <c r="X200" s="4">
-        <v>14131.23154083</v>
+        <v>0</v>
       </c>
       <c r="Y200" s="4">
-        <v>14131.231540000001</v>
+        <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>6.7330000000000003E-3</v>
+        <v>1.2979999999999999E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>632</v>
+        <v>611</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D201" s="4">
-        <v>11393000</v>
+        <v>1725258.9500579999</v>
       </c>
       <c r="E201" s="5">
-        <v>101.64691000000001</v>
+        <v>100.96420000000001</v>
       </c>
       <c r="F201" s="4">
-        <v>11630787.148137501</v>
+        <v>1743357.5495183</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J201" s="5">
-        <v>101.64691000000001</v>
+        <v>100.96420000000001</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M201" s="4">
-        <v>11630787.148136999</v>
+        <v>1743357.5495180001</v>
       </c>
       <c r="N201" s="4">
-        <v>11630787.148137501</v>
+        <v>1743357.5495183</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>633</v>
+        <v>612</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>631</v>
+        <v>610</v>
       </c>
       <c r="S201" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T201" s="4">
         <v>0.01</v>
       </c>
       <c r="U201" s="2">
-        <v>51048</v>
+        <v>49820</v>
       </c>
       <c r="V201" s="4">
-        <v>5.7971500000000002</v>
+        <v>4.3630300000000002</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>634</v>
+        <v>613</v>
       </c>
       <c r="X201" s="4">
-        <v>50154.691837500002</v>
+        <v>1463.6526638400001</v>
       </c>
       <c r="Y201" s="4">
-        <v>50154.691836999998</v>
+        <v>1463.6526630000001</v>
       </c>
       <c r="Z201" s="6">
-        <v>9.2910000000000006E-3</v>
+        <v>1.3910000000000001E-3</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>636</v>
+        <v>615</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D202" s="4">
-        <v>26996.309964</v>
+        <v>7572883.9768709997</v>
       </c>
       <c r="E202" s="5">
-        <v>87.389759999999995</v>
+        <v>16.164840000000002</v>
       </c>
       <c r="F202" s="4">
-        <v>23710.04150322</v>
+        <v>1224144.57824683</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J202" s="5">
-        <v>87.389759999999995</v>
+        <v>16.164840000000002</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M202" s="4">
-        <v>23710.041503</v>
+        <v>1224144.578246</v>
       </c>
       <c r="N202" s="4">
-        <v>23710.04150322</v>
+        <v>1224144.57824683</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>34</v>
+        <v>616</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>637</v>
+        <v>617</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>635</v>
+        <v>614</v>
       </c>
       <c r="S202" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T202" s="4">
         <v>0.01</v>
       </c>
       <c r="U202" s="2">
-        <v>50097</v>
+        <v>49943</v>
       </c>
       <c r="V202" s="4">
-        <v>6.0537000000000001</v>
+        <v>6.22</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>638</v>
+        <v>618</v>
       </c>
       <c r="X202" s="4">
-        <v>118.03101673</v>
+        <v>0</v>
       </c>
       <c r="Y202" s="4">
-        <v>118.03101599999999</v>
+        <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>1.8E-5</v>
+        <v>9.77E-4</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>640</v>
+        <v>620</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D203" s="4">
-        <v>1656953.195547</v>
+        <v>8277107.2994290004</v>
       </c>
       <c r="E203" s="5">
-        <v>100.05329999999999</v>
+        <v>8.4626900000000003</v>
       </c>
       <c r="F203" s="4">
-        <v>1666627.75725259</v>
+        <v>700465.93171808997</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J203" s="5">
-        <v>100.05329999999999</v>
+        <v>8.4626900000000003</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M203" s="4">
-        <v>1666627.757252</v>
+        <v>700465.93171799998</v>
       </c>
       <c r="N203" s="4">
-        <v>1666627.75725259</v>
+        <v>700465.93171808997</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>641</v>
+        <v>617</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>639</v>
+        <v>619</v>
       </c>
       <c r="S203" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T203" s="4">
         <v>0.01</v>
       </c>
       <c r="U203" s="2">
-        <v>48141</v>
+        <v>50124</v>
       </c>
       <c r="V203" s="4">
-        <v>4.8976300000000004</v>
+        <v>6.43</v>
       </c>
       <c r="W203" s="3" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="X203" s="4">
-        <v>8791.4056523700001</v>
+        <v>0</v>
       </c>
       <c r="Y203" s="4">
-        <v>8791.4056519999995</v>
+        <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>1.3309999999999999E-3</v>
+        <v>5.5900000000000004E-4</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>644</v>
+        <v>623</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D204" s="4">
-        <v>3403107.443192</v>
+        <v>4636000</v>
       </c>
       <c r="E204" s="5">
-        <v>96.490710000000007</v>
+        <v>102.19687999999999</v>
       </c>
       <c r="F204" s="4">
-        <v>3299357.0653825998</v>
+        <v>4737847.3568000002</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J204" s="5">
-        <v>96.490710000000007</v>
+        <v>102.19687999999999</v>
       </c>
       <c r="K204" s="5">
         <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M204" s="4">
-        <v>3299357.0653820001</v>
+        <v>4737847.3568000002</v>
       </c>
       <c r="N204" s="4">
-        <v>3299357.0653825998</v>
+        <v>4737847.3568000002</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>645</v>
+        <v>624</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="S204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T204" s="4">
         <v>0.01</v>
       </c>
       <c r="U204" s="2">
-        <v>52075</v>
+        <v>52998</v>
       </c>
       <c r="V204" s="4">
-        <v>5.1816899999999997</v>
+        <v>5.4618500000000001</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>646</v>
+        <v>625</v>
       </c>
       <c r="X204" s="4">
-        <v>15674.531384280001</v>
+        <v>0</v>
       </c>
       <c r="Y204" s="4">
-        <v>15674.531384</v>
+        <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>2.6350000000000002E-3</v>
+        <v>3.7810000000000001E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>647</v>
+        <v>626</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>648</v>
+        <v>627</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D205" s="4">
-        <v>4222600.866068</v>
+        <v>8883051.3485000003</v>
       </c>
       <c r="E205" s="5">
-        <v>98.222719999999995</v>
+        <v>100.57839</v>
       </c>
       <c r="F205" s="4">
-        <v>4185126.8527816301</v>
+        <v>8954130.6630741507</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J205" s="5">
-        <v>98.222719999999995</v>
+        <v>100.57839</v>
       </c>
       <c r="K205" s="5">
         <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M205" s="4">
-        <v>4185126.8527810001</v>
+        <v>8954130.6630739998</v>
       </c>
       <c r="N205" s="4">
-        <v>4185126.8527816301</v>
+        <v>8954130.6630741507</v>
       </c>
       <c r="O205" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>647</v>
+        <v>626</v>
       </c>
       <c r="S205" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T205" s="4">
         <v>0.01</v>
       </c>
       <c r="U205" s="2">
-        <v>50766</v>
+        <v>47164</v>
       </c>
       <c r="V205" s="4">
-        <v>5.2513800000000002</v>
+        <v>4.99</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>649</v>
+        <v>629</v>
       </c>
       <c r="X205" s="4">
-        <v>37573.427386089999</v>
+        <v>19700.633879559999</v>
       </c>
       <c r="Y205" s="4">
-        <v>37573.427386000003</v>
+        <v>19700.633879000001</v>
       </c>
       <c r="Z205" s="6">
-        <v>3.3430000000000001E-3</v>
+        <v>7.1459999999999996E-3</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D206" s="4">
-        <v>11024862.5856</v>
+        <v>2462448.9663999998</v>
       </c>
       <c r="E206" s="5">
-        <v>81.714860000000002</v>
+        <v>47.614870000000003</v>
       </c>
       <c r="F206" s="4">
-        <v>9104249.9943296593</v>
+        <v>1172491.8741677001</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J206" s="5">
-        <v>81.714860000000002</v>
+        <v>47.614870000000003</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M206" s="4">
-        <v>9104249.9943289999</v>
+        <v>1172491.8741669999</v>
       </c>
       <c r="N206" s="4">
-        <v>9104249.9943296593</v>
+        <v>1172491.8741677001</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>652</v>
+        <v>34</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="S206" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T206" s="4">
         <v>0.01</v>
       </c>
       <c r="U206" s="2">
-        <v>51952</v>
+        <v>49515</v>
       </c>
       <c r="V206" s="4">
-        <v>5.1013799999999998</v>
+        <v>5</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
       <c r="X206" s="4">
-        <v>95298.967314239999</v>
+        <v>0</v>
       </c>
       <c r="Y206" s="4">
-        <v>95298.967313999994</v>
+        <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>7.273E-3</v>
+        <v>9.3499999999999996E-4</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>654</v>
+        <v>634</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>655</v>
+        <v>635</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D207" s="4">
-        <v>1180000</v>
+        <v>6102600.6490940005</v>
       </c>
       <c r="E207" s="5">
-        <v>99.997900000000001</v>
+        <v>93.777090000000001</v>
       </c>
       <c r="F207" s="4">
-        <v>1187363.0151333299</v>
+        <v>5727864.2875242503</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="5">
-        <v>99.997900000000001</v>
+        <v>93.777090000000001</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="4">
-        <v>1187363.015133</v>
+        <v>5727864.2875239998</v>
       </c>
       <c r="N207" s="4">
-        <v>1187363.0151333299</v>
+        <v>5727864.2875242503</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>34</v>
+        <v>636</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>656</v>
+        <v>637</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>654</v>
+        <v>634</v>
       </c>
       <c r="S207" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T207" s="4">
         <v>0.01</v>
       </c>
       <c r="U207" s="2">
-        <v>47958</v>
+        <v>53442</v>
       </c>
       <c r="V207" s="4">
-        <v>5.7792399999999997</v>
+        <v>4.2330300000000003</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>657</v>
+        <v>638</v>
       </c>
       <c r="X207" s="4">
-        <v>7387.7951333299998</v>
+        <v>5022.98448276</v>
       </c>
       <c r="Y207" s="4">
-        <v>7387.7951329999996</v>
+        <v>5022.9844819999998</v>
       </c>
       <c r="Z207" s="6">
-        <v>9.4799999999999995E-4</v>
+        <v>4.5710000000000004E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>659</v>
+        <v>640</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D208" s="4">
-        <v>4156900.9779019998</v>
+        <v>1700433.957529</v>
       </c>
       <c r="E208" s="5">
-        <v>99.999499999999998</v>
+        <v>76.363709999999998</v>
       </c>
       <c r="F208" s="4">
-        <v>4180922.8264665301</v>
+        <v>1298514.4560689901</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J208" s="5">
-        <v>99.999499999999998</v>
+        <v>76.363709999999998</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M208" s="4">
-        <v>4180922.8264660002</v>
+        <v>1298514.4560680001</v>
       </c>
       <c r="N208" s="4">
-        <v>4180922.8264665301</v>
+        <v>1298514.4560689901</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>34</v>
+        <v>641</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>656</v>
+        <v>642</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>658</v>
+        <v>639</v>
       </c>
       <c r="S208" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T208" s="4">
         <v>0.01</v>
       </c>
       <c r="U208" s="2">
-        <v>49049</v>
+        <v>50034</v>
       </c>
       <c r="V208" s="4">
-        <v>4.7321900000000001</v>
+        <v>3.9229440000000002</v>
       </c>
       <c r="W208" s="3" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="X208" s="4">
-        <v>24042.633069420001</v>
+        <v>0</v>
       </c>
       <c r="Y208" s="4">
-        <v>24042.633069</v>
+        <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>3.339E-3</v>
+        <v>1.036E-3</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>662</v>
+        <v>645</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D209" s="4">
-        <v>3326116.3319999999</v>
+        <v>770603.59872699995</v>
       </c>
       <c r="E209" s="5">
-        <v>96.2136</v>
+        <v>72.495009999999994</v>
       </c>
       <c r="F209" s="4">
-        <v>3208788.1327414201</v>
+        <v>558649.15595737996</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J209" s="5">
-        <v>96.2136</v>
+        <v>72.495009999999994</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M209" s="4">
-        <v>3208788.132741</v>
+        <v>558649.15595699998</v>
       </c>
       <c r="N209" s="4">
-        <v>3208788.1327414201</v>
+        <v>558649.15595737996</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>663</v>
+        <v>642</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>661</v>
+        <v>644</v>
       </c>
       <c r="S209" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T209" s="4">
         <v>0.01</v>
       </c>
       <c r="U209" s="2">
-        <v>51241</v>
+        <v>50124</v>
       </c>
       <c r="V209" s="4">
-        <v>7.17</v>
+        <v>3.885081</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>664</v>
+        <v>646</v>
       </c>
       <c r="X209" s="4">
-        <v>8611.86953627</v>
+        <v>0</v>
       </c>
       <c r="Y209" s="4">
-        <v>8611.8695360000002</v>
+        <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>2.5630000000000002E-3</v>
+        <v>4.4499999999999997E-4</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>665</v>
+        <v>647</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>666</v>
+        <v>648</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D210" s="4">
-        <v>2075723.8866000001</v>
+        <v>8478738.9244999997</v>
       </c>
       <c r="E210" s="5">
-        <v>92.506169999999997</v>
+        <v>97.417429999999996</v>
       </c>
       <c r="F210" s="4">
-        <v>1920914.42892945</v>
+        <v>8276727.0345065398</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J210" s="5">
-        <v>92.506169999999997</v>
+        <v>97.417429999999996</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M210" s="4">
-        <v>1920914.4289289999</v>
+        <v>8276727.0345059996</v>
       </c>
       <c r="N210" s="4">
-        <v>1920914.42892945</v>
+        <v>8276727.0345065398</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>667</v>
+        <v>649</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>665</v>
+        <v>647</v>
       </c>
       <c r="S210" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T210" s="4">
         <v>0.01</v>
       </c>
       <c r="U210" s="2">
-        <v>50124</v>
+        <v>51761</v>
       </c>
       <c r="V210" s="4">
-        <v>4.2882100000000003</v>
+        <v>4</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>668</v>
+        <v>650</v>
       </c>
       <c r="X210" s="4">
-        <v>741.76166064999995</v>
+        <v>16957.477848999999</v>
       </c>
       <c r="Y210" s="4">
-        <v>741.76166000000001</v>
+        <v>16957.477848999999</v>
       </c>
       <c r="Z210" s="6">
-        <v>1.534E-3</v>
+        <v>6.6049999999999998E-3</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D211" s="4">
-        <v>1500177.9590459999</v>
+        <v>11393000</v>
       </c>
       <c r="E211" s="5">
-        <v>101</v>
+        <v>100.91198</v>
       </c>
       <c r="F211" s="4">
-        <v>1521365.87246838</v>
+        <v>11496901.8814</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J211" s="5">
-        <v>101</v>
+        <v>100.91198</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M211" s="4">
-        <v>1521365.872468</v>
+        <v>11496901.8814</v>
       </c>
       <c r="N211" s="4">
-        <v>1521365.87246838</v>
+        <v>11496901.8814</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>667</v>
+        <v>653</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>669</v>
+        <v>651</v>
       </c>
       <c r="S211" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T211" s="4">
         <v>0.01</v>
       </c>
       <c r="U211" s="2">
-        <v>50338</v>
+        <v>51048</v>
       </c>
       <c r="V211" s="4">
-        <v>5.3778759999999997</v>
+        <v>5.7971500000000002</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>671</v>
+        <v>654</v>
       </c>
       <c r="X211" s="4">
-        <v>6186.1338319200004</v>
+        <v>0</v>
       </c>
       <c r="Y211" s="4">
-        <v>6186.1338310000001</v>
+        <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>1.2149999999999999E-3</v>
+        <v>9.1750000000000009E-3</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>673</v>
+        <v>656</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D212" s="4">
-        <v>639764.329379</v>
+        <v>26996.309964</v>
       </c>
       <c r="E212" s="5">
-        <v>99.184759999999997</v>
+        <v>87.391360000000006</v>
       </c>
       <c r="F212" s="4">
-        <v>634777.33497602004</v>
+        <v>23724.09262512</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J212" s="5">
-        <v>99.184759999999997</v>
+        <v>87.391360000000006</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M212" s="4">
-        <v>634777.33497600001</v>
+        <v>23724.092625000001</v>
       </c>
       <c r="N212" s="4">
-        <v>634777.33497602004</v>
+        <v>23724.09262512</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="Q212" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>672</v>
+        <v>655</v>
       </c>
       <c r="S212" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T212" s="4">
         <v>0.01</v>
       </c>
       <c r="U212" s="2">
-        <v>50277</v>
+        <v>50097</v>
       </c>
       <c r="V212" s="4">
-        <v>4.2882100000000003</v>
+        <v>6.0537099999999997</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="X212" s="4">
-        <v>228.62031623999999</v>
+        <v>131.65019767000001</v>
       </c>
       <c r="Y212" s="4">
-        <v>228.620316</v>
+        <v>131.65019699999999</v>
       </c>
       <c r="Z212" s="6">
-        <v>5.0699999999999996E-4</v>
+        <v>1.8E-5</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D213" s="4">
-        <v>14600000</v>
+        <v>1656953.195547</v>
       </c>
       <c r="E213" s="5">
-        <v>91.660600000000002</v>
+        <v>100.0262</v>
       </c>
       <c r="F213" s="4">
-        <v>13411946.9</v>
+        <v>1673392.1839846901</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J213" s="5">
-        <v>91.660600000000002</v>
+        <v>100.0262</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M213" s="4">
-        <v>13411946.9</v>
+        <v>1673392.183984</v>
       </c>
       <c r="N213" s="4">
-        <v>13411946.9</v>
+        <v>1673392.1839846901</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>678</v>
+        <v>661</v>
       </c>
       <c r="Q213" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="S213" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T213" s="4">
         <v>0.01</v>
       </c>
       <c r="U213" s="2">
-        <v>51178</v>
+        <v>48141</v>
       </c>
       <c r="V213" s="4">
-        <v>2.694</v>
+        <v>4.8976300000000004</v>
       </c>
       <c r="W213" s="3" t="s">
-        <v>679</v>
+        <v>662</v>
       </c>
       <c r="X213" s="4">
-        <v>29499.3</v>
+        <v>16004.866700459999</v>
       </c>
       <c r="Y213" s="4">
-        <v>29499.3</v>
+        <v>16004.8667</v>
       </c>
       <c r="Z213" s="6">
-        <v>1.0714E-2</v>
+        <v>1.335E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>680</v>
+        <v>663</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>681</v>
+        <v>664</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D214" s="4">
-        <v>4635554.4635199998</v>
+        <v>3403107.443192</v>
       </c>
       <c r="E214" s="5">
-        <v>100.11579999999999</v>
+        <v>97.160920000000004</v>
       </c>
       <c r="F214" s="4">
-        <v>4669036.6047039405</v>
+        <v>3337839.56316189</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J214" s="5">
-        <v>100.11579999999999</v>
+        <v>97.160920000000004</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M214" s="4">
-        <v>4669036.6047029998</v>
+        <v>3337839.5631610001</v>
       </c>
       <c r="N214" s="4">
-        <v>4669036.6047039405</v>
+        <v>3337839.56316189</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>682</v>
+        <v>665</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>680</v>
+        <v>663</v>
       </c>
       <c r="S214" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T214" s="4">
         <v>0.01</v>
       </c>
       <c r="U214" s="2">
-        <v>48502</v>
+        <v>52075</v>
       </c>
       <c r="V214" s="4">
-        <v>4.9621899999999997</v>
+        <v>5.1816899999999997</v>
       </c>
       <c r="W214" s="3" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
       <c r="X214" s="4">
-        <v>28114.169115190001</v>
+        <v>31349.06276855</v>
       </c>
       <c r="Y214" s="4">
-        <v>28114.169115000001</v>
+        <v>31349.062768</v>
       </c>
       <c r="Z214" s="6">
-        <v>3.7290000000000001E-3</v>
+        <v>2.6640000000000001E-3</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D215" s="4">
-        <v>3375228.1480379999</v>
+        <v>3861166.284976</v>
       </c>
       <c r="E215" s="5">
-        <v>100.0189</v>
+        <v>98.094970000000004</v>
       </c>
       <c r="F215" s="4">
-        <v>3375866.0661580898</v>
+        <v>3790437.37125231</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J215" s="5">
-        <v>100.0189</v>
+        <v>98.094970000000004</v>
       </c>
       <c r="K215" s="5">
         <v>1</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M215" s="4">
-        <v>3375866.0661579999</v>
+        <v>3790437.3712519999</v>
       </c>
       <c r="N215" s="4">
-        <v>3375866.0661580898</v>
+        <v>3790437.37125231</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>686</v>
+        <v>665</v>
       </c>
       <c r="Q215" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="S215" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T215" s="4">
         <v>0.01</v>
       </c>
       <c r="U215" s="2">
-        <v>47808</v>
+        <v>50766</v>
       </c>
       <c r="V215" s="4">
-        <v>4.5910200000000003</v>
+        <v>5.2724299999999999</v>
       </c>
       <c r="W215" s="3" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="X215" s="4">
-        <v>0</v>
+        <v>2827.4623549900002</v>
       </c>
       <c r="Y215" s="4">
-        <v>0</v>
+        <v>2827.4623539999998</v>
       </c>
       <c r="Z215" s="6">
-        <v>2.696E-3</v>
+        <v>3.0249999999999999E-3</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D216" s="4">
-        <v>3463782.7727720002</v>
+        <v>10482944.904899999</v>
       </c>
       <c r="E216" s="5">
-        <v>5.2834399999999997</v>
+        <v>80.382599999999996</v>
       </c>
       <c r="F216" s="4">
-        <v>184192.71344848999</v>
+        <v>8433921.7477190904</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J216" s="5">
-        <v>5.2834399999999997</v>
+        <v>80.382599999999996</v>
       </c>
       <c r="K216" s="5">
         <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M216" s="4">
-        <v>184192.71344799999</v>
+        <v>8433921.7477189992</v>
       </c>
       <c r="N216" s="4">
-        <v>184192.71344848999</v>
+        <v>8433921.7477190904</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>34</v>
+        <v>672</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>690</v>
+        <v>665</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="S216" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T216" s="4">
         <v>0.01</v>
       </c>
       <c r="U216" s="2">
-        <v>49759</v>
+        <v>51952</v>
       </c>
       <c r="V216" s="4">
-        <v>4.1082099999999997</v>
+        <v>5.1224299999999996</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>691</v>
+        <v>673</v>
       </c>
       <c r="X216" s="4">
-        <v>1185.8289187400001</v>
+        <v>7458.0765929500003</v>
       </c>
       <c r="Y216" s="4">
-        <v>1185.8289179999999</v>
+        <v>7458.0765920000003</v>
       </c>
       <c r="Z216" s="6">
-        <v>1.47E-4</v>
+        <v>6.731E-3</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D217" s="4">
-        <v>78391.563200000004</v>
+        <v>1180000</v>
       </c>
       <c r="E217" s="5">
-        <v>93.786019999999994</v>
+        <v>99.938299999999998</v>
       </c>
       <c r="F217" s="4">
-        <v>73520.327141059999</v>
+        <v>1192721.51575556</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J217" s="5">
-        <v>93.786019999999994</v>
+        <v>99.938299999999998</v>
       </c>
       <c r="K217" s="5">
         <v>1</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M217" s="4">
-        <v>73520.327141000002</v>
+        <v>1192721.5157550001</v>
       </c>
       <c r="N217" s="4">
-        <v>73520.327141059999</v>
+        <v>1192721.51575556</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="S217" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T217" s="4">
         <v>0.01</v>
       </c>
       <c r="U217" s="2">
-        <v>49001</v>
+        <v>47958</v>
       </c>
       <c r="V217" s="4">
-        <v>4.0409199999999998</v>
+        <v>5.7792399999999997</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>695</v>
+        <v>677</v>
       </c>
       <c r="X217" s="4">
-        <v>0</v>
+        <v>13449.575755559999</v>
       </c>
       <c r="Y217" s="4">
-        <v>0</v>
+        <v>13449.575755</v>
       </c>
       <c r="Z217" s="6">
-        <v>5.8E-5</v>
+        <v>9.5100000000000002E-4</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D218" s="4">
-        <v>941314.46160000004</v>
+        <v>4156900.9779019998</v>
       </c>
       <c r="E218" s="5">
-        <v>98.723219999999998</v>
+        <v>99.9512</v>
       </c>
       <c r="F218" s="4">
-        <v>929710.76919626002</v>
+        <v>4196400.5946174199</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J218" s="5">
-        <v>98.723219999999998</v>
+        <v>99.9512</v>
       </c>
       <c r="K218" s="5">
         <v>1</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M218" s="4">
-        <v>929710.76919599995</v>
+        <v>4196400.5946169998</v>
       </c>
       <c r="N218" s="4">
-        <v>929710.76919626002</v>
+        <v>4196400.5946174199</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>698</v>
+        <v>676</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="S218" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T218" s="4">
         <v>0.01</v>
       </c>
       <c r="U218" s="2">
-        <v>58039</v>
+        <v>49049</v>
       </c>
       <c r="V218" s="4">
-        <v>6.7882100000000003</v>
+        <v>4.7321900000000001</v>
       </c>
       <c r="W218" s="3" t="s">
-        <v>699</v>
+        <v>680</v>
       </c>
       <c r="X218" s="4">
-        <v>414.82237908000002</v>
+        <v>41528.184392640003</v>
       </c>
       <c r="Y218" s="4">
-        <v>414.82237900000001</v>
+        <v>41528.184392000003</v>
       </c>
       <c r="Z218" s="6">
-        <v>7.4200000000000004E-4</v>
+        <v>3.349E-3</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>700</v>
+        <v>681</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>701</v>
+        <v>682</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D219" s="4">
-        <v>1598474.7725899999</v>
+        <v>3331908.9759999998</v>
       </c>
       <c r="E219" s="5">
-        <v>39.230359999999997</v>
+        <v>95.447389999999999</v>
       </c>
       <c r="F219" s="4">
-        <v>634879.97231254005</v>
+        <v>3190837.8380379099</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J219" s="5">
-        <v>39.230359999999997</v>
+        <v>95.447389999999999</v>
       </c>
       <c r="K219" s="5">
         <v>1</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M219" s="4">
-        <v>634879.972312</v>
+        <v>3190837.838037</v>
       </c>
       <c r="N219" s="4">
-        <v>634879.97231254005</v>
+        <v>3190837.8380379099</v>
       </c>
       <c r="O219" s="3" t="s">
-        <v>702</v>
+        <v>34</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>703</v>
+        <v>683</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>700</v>
+        <v>681</v>
       </c>
       <c r="S219" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T219" s="4">
         <v>0.01</v>
       </c>
       <c r="U219" s="2">
-        <v>49730</v>
+        <v>51241</v>
       </c>
       <c r="V219" s="4">
-        <v>6.5</v>
+        <v>7.17</v>
       </c>
       <c r="W219" s="3" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="X219" s="4">
-        <v>7792.56451638</v>
+        <v>10617.68327019</v>
       </c>
       <c r="Y219" s="4">
-        <v>7792.5645160000004</v>
+        <v>10617.68327</v>
       </c>
       <c r="Z219" s="6">
-        <v>5.0699999999999996E-4</v>
+        <v>2.5460000000000001E-3</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D220" s="4">
-        <v>4000000</v>
+        <v>2059961.5637999999</v>
       </c>
       <c r="E220" s="5">
-        <v>100.1104</v>
+        <v>92.221019999999996</v>
       </c>
       <c r="F220" s="4">
-        <v>4033562.7366666701</v>
+        <v>1901437.1306761401</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J220" s="5">
-        <v>100.1104</v>
+        <v>92.221019999999996</v>
       </c>
       <c r="K220" s="5">
         <v>1</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="4">
-        <v>4033562.736666</v>
+        <v>1901437.1306759999</v>
       </c>
       <c r="N220" s="4">
-        <v>4033562.7366666701</v>
+        <v>1901437.1306761401</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="S220" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T220" s="4">
         <v>0.01</v>
       </c>
       <c r="U220" s="2">
-        <v>47768</v>
+        <v>50124</v>
       </c>
       <c r="V220" s="4">
-        <v>5.5812900000000001</v>
+        <v>4.2930299999999999</v>
       </c>
       <c r="W220" s="3" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="X220" s="4">
-        <v>29146.73666667</v>
+        <v>1719.5649318200001</v>
       </c>
       <c r="Y220" s="4">
-        <v>29146.736666000001</v>
+        <v>1719.5649309999999</v>
       </c>
       <c r="Z220" s="6">
-        <v>3.222E-3</v>
+        <v>1.5169999999999999E-3</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D221" s="4">
-        <v>4227000</v>
+        <v>1382110.264431</v>
       </c>
       <c r="E221" s="5">
-        <v>0</v>
+        <v>101.49999</v>
       </c>
       <c r="F221" s="4">
-        <v>0</v>
+        <v>1402841.7801864401</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J221" s="5">
-        <v>0</v>
+        <v>101.49999</v>
       </c>
       <c r="K221" s="5">
         <v>1</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M221" s="4">
-        <v>0</v>
+        <v>1402841.780186</v>
       </c>
       <c r="N221" s="4">
-        <v>0</v>
+        <v>1402841.7801864401</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>711</v>
+        <v>687</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="S221" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T221" s="4">
         <v>0.01</v>
       </c>
       <c r="U221" s="2">
-        <v>48683</v>
+        <v>50338</v>
       </c>
       <c r="V221" s="4">
-        <v>4.5469900000000001</v>
+        <v>5.3967710000000002</v>
       </c>
       <c r="W221" s="3" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="X221" s="4">
         <v>0</v>
       </c>
       <c r="Y221" s="4">
         <v>0</v>
       </c>
       <c r="Z221" s="6">
-        <v>0</v>
+        <v>1.119E-3</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>714</v>
+        <v>693</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D222" s="4">
-        <v>2754000</v>
+        <v>636695.40269899997</v>
       </c>
       <c r="E222" s="5">
-        <v>100.06243000000001</v>
+        <v>98.814049999999995</v>
       </c>
       <c r="F222" s="4">
-        <v>2755719.3221999998</v>
+        <v>629675.99877255003</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H222" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J222" s="5">
-        <v>100.06243000000001</v>
+        <v>98.814049999999995</v>
       </c>
       <c r="K222" s="5">
         <v>1</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M222" s="4">
-        <v>2755719.3221999998</v>
+        <v>629675.99877199996</v>
       </c>
       <c r="N222" s="4">
-        <v>2755719.3221999998</v>
+        <v>629675.99877255003</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>715</v>
+        <v>694</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>713</v>
+        <v>692</v>
       </c>
       <c r="S222" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T222" s="4">
         <v>0.01</v>
       </c>
       <c r="U222" s="2">
-        <v>52277</v>
+        <v>50277</v>
       </c>
       <c r="V222" s="4">
-        <v>4.95</v>
+        <v>4.2930299999999999</v>
       </c>
       <c r="W222" s="3" t="s">
-        <v>716</v>
+        <v>695</v>
       </c>
       <c r="X222" s="4">
-        <v>0</v>
+        <v>531.48520145999998</v>
       </c>
       <c r="Y222" s="4">
-        <v>0</v>
+        <v>531.48520099999996</v>
       </c>
       <c r="Z222" s="6">
-        <v>2.2009999999999998E-3</v>
+        <v>5.0199999999999995E-4</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D223" s="4">
-        <v>7625000</v>
+        <v>14600000</v>
       </c>
       <c r="E223" s="5">
-        <v>12.25</v>
+        <v>90.28389</v>
       </c>
       <c r="F223" s="4">
-        <v>935054.93399306003</v>
+        <v>13181447.939999999</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H223" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J223" s="5">
-        <v>12.25</v>
+        <v>90.28389</v>
       </c>
       <c r="K223" s="5">
         <v>1</v>
       </c>
       <c r="L223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M223" s="4">
-        <v>935054.93399299996</v>
+        <v>13181447.939999999</v>
       </c>
       <c r="N223" s="4">
-        <v>935054.93399306003</v>
+        <v>13181447.939999999</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="S223" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T223" s="4">
         <v>0.01</v>
       </c>
       <c r="U223" s="2">
-        <v>50489</v>
+        <v>51178</v>
       </c>
       <c r="V223" s="4">
-        <v>5.33467</v>
+        <v>2.694</v>
       </c>
       <c r="W223" s="3" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="X223" s="4">
-        <v>992.43399306000003</v>
+        <v>0</v>
       </c>
       <c r="Y223" s="4">
-        <v>992.43399299999999</v>
+        <v>0</v>
       </c>
       <c r="Z223" s="6">
-        <v>7.4600000000000003E-4</v>
+        <v>1.052E-2</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D224" s="4">
-        <v>2420890.727833</v>
+        <v>4635554.4635199998</v>
       </c>
       <c r="E224" s="5">
-        <v>98.41328</v>
+        <v>99.951499999999996</v>
       </c>
       <c r="F224" s="4">
-        <v>2383300.7122070999</v>
+        <v>4681867.0571677899</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J224" s="5">
-        <v>98.41328</v>
+        <v>99.951499999999996</v>
       </c>
       <c r="K224" s="5">
         <v>1</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M224" s="4">
-        <v>2383300.7122069998</v>
+        <v>4681867.0571670001</v>
       </c>
       <c r="N224" s="4">
-        <v>2383300.7122070999</v>
+        <v>4681867.0571677899</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>723</v>
+        <v>34</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="S224" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T224" s="4">
         <v>0.01</v>
       </c>
       <c r="U224" s="2">
-        <v>48604</v>
+        <v>48502</v>
       </c>
       <c r="V224" s="4">
-        <v>4.0782100000000003</v>
+        <v>4.9621899999999997</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="X224" s="4">
-        <v>822.74173126000005</v>
+        <v>48560.837562590001</v>
       </c>
       <c r="Y224" s="4">
-        <v>822.74173099999996</v>
+        <v>48560.837562000001</v>
       </c>
       <c r="Z224" s="6">
-        <v>1.903E-3</v>
+        <v>3.7360000000000002E-3</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>727</v>
+        <v>705</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D225" s="4">
-        <v>728608.99236000003</v>
+        <v>3375228.1480379999</v>
       </c>
       <c r="E225" s="5">
-        <v>99.352699999999999</v>
+        <v>100.014</v>
       </c>
       <c r="F225" s="4">
-        <v>724145.18211895996</v>
+        <v>3375700.6799788401</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J225" s="5">
-        <v>99.352699999999999</v>
+        <v>100.014</v>
       </c>
       <c r="K225" s="5">
         <v>1</v>
       </c>
       <c r="L225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M225" s="4">
-        <v>724145.182118</v>
+        <v>3375700.679978</v>
       </c>
       <c r="N225" s="4">
-        <v>724145.18211895996</v>
+        <v>3375700.6799788401</v>
       </c>
       <c r="O225" s="3" t="s">
-        <v>728</v>
+        <v>34</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="S225" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T225" s="4">
         <v>0.01</v>
       </c>
       <c r="U225" s="2">
-        <v>48755</v>
+        <v>47808</v>
       </c>
       <c r="V225" s="4">
-        <v>4.1582100000000004</v>
+        <v>4.5910200000000003</v>
       </c>
       <c r="W225" s="3" t="s">
-        <v>729</v>
+        <v>707</v>
       </c>
       <c r="X225" s="4">
-        <v>252.47576651</v>
+        <v>0</v>
       </c>
       <c r="Y225" s="4">
-        <v>252.47576599999999</v>
+        <v>0</v>
       </c>
       <c r="Z225" s="6">
-        <v>5.7799999999999995E-4</v>
+        <v>2.6940000000000002E-3</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>731</v>
+        <v>709</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D226" s="4">
-        <v>2604329.0752500002</v>
+        <v>3451694.5538280001</v>
       </c>
       <c r="E226" s="5">
-        <v>99.086269999999999</v>
+        <v>5.1872400000000001</v>
       </c>
       <c r="F226" s="4">
-        <v>2581430.6442425898</v>
+        <v>181808.1934283</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J226" s="5">
-        <v>99.086269999999999</v>
+        <v>5.1872400000000001</v>
       </c>
       <c r="K226" s="5">
         <v>1</v>
       </c>
       <c r="L226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M226" s="4">
-        <v>2581430.6442419998</v>
+        <v>181808.193428</v>
       </c>
       <c r="N226" s="4">
-        <v>2581430.6442425898</v>
+        <v>181808.1934283</v>
       </c>
       <c r="O226" s="3" t="s">
-        <v>732</v>
+        <v>34</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>730</v>
+        <v>708</v>
       </c>
       <c r="S226" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T226" s="4">
         <v>0.01</v>
       </c>
       <c r="U226" s="2">
-        <v>48663</v>
+        <v>49759</v>
       </c>
       <c r="V226" s="4">
-        <v>4.1382099999999999</v>
+        <v>4.1130300000000002</v>
       </c>
       <c r="W226" s="3" t="s">
-        <v>733</v>
+        <v>711</v>
       </c>
       <c r="X226" s="4">
-        <v>898.10505187000001</v>
+        <v>2760.51285431</v>
       </c>
       <c r="Y226" s="4">
-        <v>898.105051</v>
+        <v>2760.5128540000001</v>
       </c>
       <c r="Z226" s="6">
-        <v>2.062E-3</v>
+        <v>1.45E-4</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>735</v>
+        <v>713</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D227" s="4">
-        <v>673141.78980000003</v>
+        <v>76717.930800000002</v>
       </c>
       <c r="E227" s="5">
-        <v>99.624269999999996</v>
+        <v>93.655810000000002</v>
       </c>
       <c r="F227" s="4">
-        <v>670842.48385437997</v>
+        <v>71850.799505980001</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J227" s="5">
-        <v>99.624269999999996</v>
+        <v>93.655810000000002</v>
       </c>
       <c r="K227" s="5">
         <v>1</v>
       </c>
       <c r="L227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M227" s="4">
-        <v>670842.48385399999</v>
+        <v>71850.799505000003</v>
       </c>
       <c r="N227" s="4">
-        <v>670842.48385437997</v>
+        <v>71850.799505980001</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>736</v>
+        <v>34</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="Q227" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="S227" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T227" s="4">
         <v>0.01</v>
       </c>
       <c r="U227" s="2">
-        <v>48359</v>
+        <v>49001</v>
       </c>
       <c r="V227" s="4">
-        <v>4.0982099999999999</v>
+        <v>4.0451300000000003</v>
       </c>
       <c r="W227" s="3" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
       <c r="X227" s="4">
-        <v>229.88970119999999</v>
+        <v>0</v>
       </c>
       <c r="Y227" s="4">
-        <v>229.889701</v>
+        <v>0</v>
       </c>
       <c r="Z227" s="6">
-        <v>5.3499999999999999E-4</v>
+        <v>5.7000000000000003E-5</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D228" s="4">
-        <v>5440000</v>
+        <v>928891.8051</v>
       </c>
       <c r="E228" s="5">
-        <v>56.613309999999998</v>
+        <v>98.04186</v>
       </c>
       <c r="F228" s="4">
-        <v>3081635.5192</v>
+        <v>911658.81881145004</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J228" s="5">
-        <v>56.613309999999998</v>
+        <v>98.04186</v>
       </c>
       <c r="K228" s="5">
         <v>1</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M228" s="4">
-        <v>3081635.5192</v>
+        <v>911658.81881099998</v>
       </c>
       <c r="N228" s="4">
-        <v>3081635.5192</v>
+        <v>911658.81881145004</v>
       </c>
       <c r="O228" s="3" t="s">
-        <v>740</v>
+        <v>34</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>724</v>
+        <v>718</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>738</v>
+        <v>716</v>
       </c>
       <c r="S228" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T228" s="4">
         <v>0.01</v>
       </c>
       <c r="U228" s="2">
-        <v>48359</v>
+        <v>58039</v>
       </c>
       <c r="V228" s="4">
-        <v>4.1282100000000002</v>
+        <v>6.7930299999999999</v>
       </c>
       <c r="W228" s="3" t="s">
-        <v>741</v>
+        <v>719</v>
       </c>
       <c r="X228" s="4">
-        <v>1871.4552000000001</v>
+        <v>956.01570383000001</v>
       </c>
       <c r="Y228" s="4">
-        <v>1871.4552000000001</v>
+        <v>956.01570300000003</v>
       </c>
       <c r="Z228" s="6">
-        <v>2.4610000000000001E-3</v>
+        <v>7.27E-4</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>743</v>
+        <v>721</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D229" s="4">
-        <v>6269904.7497730004</v>
+        <v>1598045.0720939999</v>
       </c>
       <c r="E229" s="5">
-        <v>98.970429999999993</v>
+        <v>38.476280000000003</v>
       </c>
       <c r="F229" s="4">
-        <v>6207490.3611758295</v>
+        <v>614868.29646518</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H229" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J229" s="5">
-        <v>98.970429999999993</v>
+        <v>38.476280000000003</v>
       </c>
       <c r="K229" s="5">
         <v>1</v>
       </c>
       <c r="L229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M229" s="4">
-        <v>6207490.3611749997</v>
+        <v>614868.29646500002</v>
       </c>
       <c r="N229" s="4">
-        <v>6207490.3611758295</v>
+        <v>614868.29646518</v>
       </c>
       <c r="O229" s="3" t="s">
-        <v>744</v>
+        <v>722</v>
       </c>
       <c r="P229" s="3" t="s">
+        <v>723</v>
+      </c>
+      <c r="Q229" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R229" s="3" t="s">
+        <v>720</v>
+      </c>
+      <c r="S229" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T229" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U229" s="2">
+        <v>49730</v>
+      </c>
+      <c r="V229" s="4">
+        <v>6.5</v>
+      </c>
+      <c r="W229" s="3" t="s">
         <v>724</v>
       </c>
-      <c r="Q229" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X229" s="4">
-        <v>2138.6697350700001</v>
+        <v>0</v>
       </c>
       <c r="Y229" s="4">
-        <v>2138.6697349999999</v>
+        <v>0</v>
       </c>
       <c r="Z229" s="6">
-        <v>4.9579999999999997E-3</v>
+        <v>4.8999999999999998E-4</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D230" s="4">
-        <v>24944.444449999999</v>
+        <v>4000000</v>
       </c>
       <c r="E230" s="5">
-        <v>77.94</v>
+        <v>100.0659</v>
       </c>
       <c r="F230" s="4">
-        <v>19449.316811230001</v>
+        <v>4051627.32333333</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J230" s="5">
-        <v>77.94</v>
+        <v>100.0659</v>
       </c>
       <c r="K230" s="5">
         <v>1</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M230" s="4">
-        <v>19449.316811000001</v>
+        <v>4051627.3233329998</v>
       </c>
       <c r="N230" s="4">
-        <v>19449.316811230001</v>
+        <v>4051627.32333333</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>748</v>
+        <v>34</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="S230" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T230" s="4">
         <v>0.01</v>
       </c>
       <c r="U230" s="2">
-        <v>50489</v>
+        <v>47768</v>
       </c>
       <c r="V230" s="4">
-        <v>7.6159999999999997</v>
+        <v>5.5812900000000001</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="X230" s="4">
-        <v>7.6168069000000003</v>
+        <v>48991.323333330001</v>
       </c>
       <c r="Y230" s="4">
-        <v>7.6168060000000004</v>
+        <v>48991.323333</v>
       </c>
       <c r="Z230" s="6">
-        <v>1.5E-5</v>
+        <v>3.2330000000000002E-3</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D231" s="4">
-        <v>75000</v>
+        <v>4227000</v>
       </c>
       <c r="E231" s="5">
-        <v>77.94</v>
+        <v>99.999399999999994</v>
       </c>
       <c r="F231" s="4">
-        <v>58485.308333330002</v>
+        <v>4242457.5178658301</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J231" s="5">
-        <v>77.94</v>
+        <v>99.999399999999994</v>
       </c>
       <c r="K231" s="5">
         <v>1</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M231" s="4">
-        <v>58485.308333000001</v>
+        <v>4242457.5178650003</v>
       </c>
       <c r="N231" s="4">
-        <v>58485.308333330002</v>
+        <v>4242457.5178658301</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>752</v>
+        <v>34</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="Q231" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="S231" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T231" s="4">
         <v>0.01</v>
       </c>
       <c r="U231" s="2">
-        <v>50489</v>
+        <v>48683</v>
       </c>
       <c r="V231" s="4">
-        <v>7.29</v>
+        <v>4.5469900000000001</v>
       </c>
       <c r="W231" s="3" t="s">
-        <v>753</v>
+        <v>732</v>
       </c>
       <c r="X231" s="4">
-        <v>30.30833333</v>
+        <v>15482.87986583</v>
       </c>
       <c r="Y231" s="4">
-        <v>30.308333000000001</v>
+        <v>15482.879865000001</v>
       </c>
       <c r="Z231" s="6">
-        <v>4.6E-5</v>
+        <v>3.3860000000000001E-3</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>754</v>
+        <v>733</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>755</v>
+        <v>734</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D232" s="4">
-        <v>8758010.6523000002</v>
+        <v>2754000</v>
       </c>
       <c r="E232" s="5">
-        <v>12.25</v>
+        <v>99.59375</v>
       </c>
       <c r="F232" s="4">
-        <v>1076262.5944814601</v>
+        <v>2742811.875</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J232" s="5">
-        <v>12.25</v>
+        <v>99.59375</v>
       </c>
       <c r="K232" s="5">
         <v>1</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M232" s="4">
-        <v>1076262.594481</v>
+        <v>2742811.875</v>
       </c>
       <c r="N232" s="4">
-        <v>1076262.5944814601</v>
+        <v>2742811.875</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>754</v>
+        <v>733</v>
       </c>
       <c r="S232" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T232" s="4">
         <v>0.01</v>
       </c>
       <c r="U232" s="2">
-        <v>50495</v>
+        <v>52277</v>
       </c>
       <c r="V232" s="4">
-        <v>5.2919999999999998</v>
+        <v>4.9281199999999998</v>
       </c>
       <c r="W232" s="3" t="s">
-        <v>757</v>
+        <v>736</v>
       </c>
       <c r="X232" s="4">
-        <v>3406.2895747100001</v>
+        <v>0</v>
       </c>
       <c r="Y232" s="4">
-        <v>3406.2895739999999</v>
+        <v>0</v>
       </c>
       <c r="Z232" s="6">
-        <v>8.5899999999999995E-4</v>
+        <v>2.189E-3</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>758</v>
+        <v>737</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D233" s="4">
-        <v>3475745.9314469998</v>
+        <v>7625000</v>
       </c>
       <c r="E233" s="5">
-        <v>92.757249999999999</v>
+        <v>11.875</v>
       </c>
       <c r="F233" s="4">
-        <v>3226805.2839569198</v>
+        <v>910408.79263888998</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J233" s="5">
-        <v>92.757249999999999</v>
+        <v>11.875</v>
       </c>
       <c r="K233" s="5">
         <v>1</v>
       </c>
       <c r="L233" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M233" s="4">
-        <v>3226805.2839560001</v>
+        <v>910408.79263799998</v>
       </c>
       <c r="N233" s="4">
-        <v>3226805.2839569198</v>
+        <v>910408.79263888998</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>760</v>
+        <v>739</v>
       </c>
       <c r="Q233" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>758</v>
+        <v>737</v>
       </c>
       <c r="S233" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T233" s="4">
         <v>0.01</v>
       </c>
       <c r="U233" s="2">
-        <v>62289</v>
+        <v>50489</v>
       </c>
       <c r="V233" s="4">
-        <v>2.23</v>
+        <v>5.33467</v>
       </c>
       <c r="W233" s="3" t="s">
-        <v>761</v>
+        <v>740</v>
       </c>
       <c r="X233" s="4">
-        <v>2798.9409598000002</v>
+        <v>4940.0426388899996</v>
       </c>
       <c r="Y233" s="4">
-        <v>2798.940959</v>
+        <v>4940.0426379999999</v>
       </c>
       <c r="Z233" s="6">
-        <v>2.5769999999999999E-3</v>
+        <v>7.2599999999999997E-4</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>762</v>
+        <v>741</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>763</v>
+        <v>742</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D234" s="4">
-        <v>948221.61250000005</v>
+        <v>2329098.326775</v>
       </c>
       <c r="E234" s="5">
-        <v>100.89932</v>
+        <v>98.441929999999999</v>
       </c>
       <c r="F234" s="4">
-        <v>958315.85431385995</v>
+        <v>2294658.4680413599</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J234" s="5">
-        <v>100.89932</v>
+        <v>98.441929999999999</v>
       </c>
       <c r="K234" s="5">
         <v>1</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M234" s="4">
-        <v>958315.85431299999</v>
+        <v>2294658.468041</v>
       </c>
       <c r="N234" s="4">
-        <v>958315.85431385995</v>
+        <v>2294658.4680413599</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>34</v>
+        <v>743</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>762</v>
+        <v>741</v>
       </c>
       <c r="S234" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T234" s="4">
         <v>0.01</v>
       </c>
       <c r="U234" s="2">
-        <v>62898</v>
+        <v>48604</v>
       </c>
       <c r="V234" s="4">
-        <v>5.3581899999999996</v>
+        <v>4.0830299999999999</v>
       </c>
       <c r="W234" s="3" t="s">
-        <v>764</v>
+        <v>745</v>
       </c>
       <c r="X234" s="4">
-        <v>1566.69520833</v>
+        <v>1849.12356634</v>
       </c>
       <c r="Y234" s="4">
-        <v>1566.6952080000001</v>
+        <v>1849.123566</v>
       </c>
       <c r="Z234" s="6">
-        <v>7.6499999999999995E-4</v>
+        <v>1.8309999999999999E-3</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>766</v>
+        <v>747</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D235" s="4">
-        <v>2793408.5366400001</v>
+        <v>675882.16975999996</v>
       </c>
       <c r="E235" s="5">
-        <v>99.593029999999999</v>
+        <v>99.369770000000003</v>
       </c>
       <c r="F235" s="4">
-        <v>2784816.0554343201</v>
+        <v>672169.66934559005</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H235" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J235" s="5">
-        <v>99.593029999999999</v>
+        <v>99.369770000000003</v>
       </c>
       <c r="K235" s="5">
         <v>1</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M235" s="4">
-        <v>2784816.0554340002</v>
+        <v>672169.66934499994</v>
       </c>
       <c r="N235" s="4">
-        <v>2784816.0554343201</v>
+        <v>672169.66934559005</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>34</v>
+        <v>748</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>765</v>
+        <v>746</v>
       </c>
       <c r="S235" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T235" s="4">
         <v>0.01</v>
       </c>
       <c r="U235" s="2">
-        <v>59281</v>
+        <v>48755</v>
       </c>
       <c r="V235" s="4">
-        <v>4.4717200000000004</v>
+        <v>4.16303</v>
       </c>
       <c r="W235" s="3" t="s">
-        <v>768</v>
+        <v>749</v>
       </c>
       <c r="X235" s="4">
-        <v>2775.85351588</v>
+        <v>547.11178456000005</v>
       </c>
       <c r="Y235" s="4">
-        <v>2775.8535149999998</v>
+        <v>547.11178399999994</v>
       </c>
       <c r="Z235" s="6">
-        <v>2.2239999999999998E-3</v>
+        <v>5.3600000000000002E-4</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>769</v>
+        <v>750</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>770</v>
+        <v>751</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D236" s="4">
-        <v>1844202.216728</v>
+        <v>2461531.4031000002</v>
       </c>
       <c r="E236" s="5">
-        <v>95.680610000000001</v>
+        <v>99.113110000000006</v>
       </c>
       <c r="F236" s="4">
-        <v>1765101.2894910399</v>
+        <v>2441683.31027079</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J236" s="5">
-        <v>95.680610000000001</v>
+        <v>99.113110000000006</v>
       </c>
       <c r="K236" s="5">
         <v>1</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M236" s="4">
-        <v>1765101.2894909999</v>
+        <v>2441683.3102699998</v>
       </c>
       <c r="N236" s="4">
-        <v>1765101.2894910399</v>
+        <v>2441683.31027079</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>34</v>
+        <v>752</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>769</v>
+        <v>750</v>
       </c>
       <c r="S236" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
-        <v>59281</v>
+        <v>48663</v>
       </c>
       <c r="V236" s="4">
-        <v>1.36</v>
+        <v>4.1430300000000004</v>
       </c>
       <c r="W236" s="3" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
       <c r="X236" s="4">
-        <v>557.35889216999999</v>
+        <v>1982.98303175</v>
       </c>
       <c r="Y236" s="4">
-        <v>557.35889199999997</v>
+        <v>1982.983031</v>
       </c>
       <c r="Z236" s="6">
-        <v>1.41E-3</v>
+        <v>1.9480000000000001E-3</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D237" s="4">
-        <v>699045.21642199997</v>
+        <v>589207.03187399998</v>
       </c>
       <c r="E237" s="5">
-        <v>100.33872</v>
+        <v>99.664280000000005</v>
       </c>
       <c r="F237" s="4">
-        <v>701690.49730974995</v>
+        <v>587699.02210704004</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J237" s="5">
-        <v>100.33872</v>
+        <v>99.664280000000005</v>
       </c>
       <c r="K237" s="5">
         <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M237" s="4">
-        <v>701690.497309</v>
+        <v>587699.022107</v>
       </c>
       <c r="N237" s="4">
-        <v>701690.49730974995</v>
+        <v>587699.02210704004</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>34</v>
+        <v>756</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="S237" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T237" s="4">
         <v>0.01</v>
       </c>
       <c r="U237" s="2">
-        <v>48877</v>
+        <v>48359</v>
       </c>
       <c r="V237" s="4">
-        <v>4.7632099999999999</v>
+        <v>4.1030300000000004</v>
       </c>
       <c r="W237" s="3" t="s">
-        <v>775</v>
+        <v>757</v>
       </c>
       <c r="X237" s="4">
-        <v>277.47493043999998</v>
+        <v>470.07608044</v>
       </c>
       <c r="Y237" s="4">
-        <v>277.47492999999997</v>
+        <v>470.07607999999999</v>
       </c>
       <c r="Z237" s="6">
-        <v>5.5999999999999995E-4</v>
+        <v>4.6900000000000002E-4</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D238" s="4">
-        <v>7674789.3473349996</v>
+        <v>5440000</v>
       </c>
       <c r="E238" s="5">
-        <v>2.0906400000000001</v>
+        <v>56.472859999999997</v>
       </c>
       <c r="F238" s="4">
-        <v>163092.47785543001</v>
+        <v>3076495.4112888901</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J238" s="5">
-        <v>2.0906400000000001</v>
+        <v>56.472859999999997</v>
       </c>
       <c r="K238" s="5">
         <v>1</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M238" s="4">
-        <v>163092.477855</v>
+        <v>3076495.4112880002</v>
       </c>
       <c r="N238" s="4">
-        <v>163092.47785543001</v>
+        <v>3076495.4112888901</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>34</v>
+        <v>760</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>776</v>
+        <v>758</v>
       </c>
       <c r="S238" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T238" s="4">
         <v>0.01</v>
       </c>
       <c r="U238" s="2">
-        <v>53139</v>
+        <v>48359</v>
       </c>
       <c r="V238" s="4">
-        <v>4.1282100000000002</v>
+        <v>4.1330299999999998</v>
       </c>
       <c r="W238" s="3" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="X238" s="4">
-        <v>2640.2618443000001</v>
+        <v>4371.8272888900001</v>
       </c>
       <c r="Y238" s="4">
-        <v>2640.2618440000001</v>
+        <v>4371.8272880000004</v>
       </c>
       <c r="Z238" s="6">
-        <v>1.2999999999999999E-4</v>
+        <v>2.4550000000000002E-3</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D239" s="4">
-        <v>13454616.905522</v>
+        <v>5971958.448911</v>
       </c>
       <c r="E239" s="5">
-        <v>2.09138</v>
+        <v>99.005240000000001</v>
       </c>
       <c r="F239" s="4">
-        <v>285858.82017943001</v>
+        <v>5917310.4854384102</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H239" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J239" s="5">
-        <v>2.09138</v>
+        <v>99.005240000000001</v>
       </c>
       <c r="K239" s="5">
         <v>1</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M239" s="4">
-        <v>285858.82017899997</v>
+        <v>5917310.4854380004</v>
       </c>
       <c r="N239" s="4">
-        <v>285858.82017943001</v>
+        <v>5917310.4854384102</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>34</v>
+        <v>764</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="S239" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T239" s="4">
         <v>0.01</v>
       </c>
       <c r="U239" s="2">
-        <v>53018</v>
+        <v>48877</v>
       </c>
       <c r="V239" s="4">
-        <v>3.98821</v>
+        <v>4.0980299999999996</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>781</v>
+        <v>765</v>
       </c>
       <c r="X239" s="4">
-        <v>4471.6531407299999</v>
+        <v>4758.6903937999996</v>
       </c>
       <c r="Y239" s="4">
-        <v>4471.6531400000003</v>
+        <v>4758.6903929999999</v>
       </c>
       <c r="Z239" s="6">
-        <v>2.2800000000000001E-4</v>
+        <v>4.7219999999999996E-3</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>783</v>
+        <v>767</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D240" s="4">
-        <v>20461833.207665</v>
+        <v>24944.444449999999</v>
       </c>
       <c r="E240" s="5">
-        <v>2.0902699999999999</v>
+        <v>77.94</v>
       </c>
       <c r="F240" s="4">
-        <v>434849.09886142</v>
+        <v>19441.70000433</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J240" s="5">
-        <v>2.0902699999999999</v>
+        <v>77.94</v>
       </c>
       <c r="K240" s="5">
         <v>1</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M240" s="4">
-        <v>434849.09886099998</v>
+        <v>19441.700003999998</v>
       </c>
       <c r="N240" s="4">
-        <v>434849.09886142</v>
+        <v>19441.70000433</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>784</v>
+        <v>768</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>774</v>
+        <v>744</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="S240" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T240" s="4">
         <v>0.01</v>
       </c>
       <c r="U240" s="2">
-        <v>53139</v>
+        <v>50489</v>
       </c>
       <c r="V240" s="4">
-        <v>4.1882099999999998</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W240" s="3" t="s">
-        <v>785</v>
+        <v>769</v>
       </c>
       <c r="X240" s="4">
-        <v>7141.53787156</v>
+        <v>0</v>
       </c>
       <c r="Y240" s="4">
-        <v>7141.5378710000005</v>
+        <v>0</v>
       </c>
       <c r="Z240" s="6">
-        <v>3.4699999999999998E-4</v>
+        <v>1.5E-5</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>786</v>
+        <v>770</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>787</v>
+        <v>771</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D241" s="4">
-        <v>10725</v>
+        <v>75000</v>
       </c>
       <c r="E241" s="5">
-        <v>2062.0964399999998</v>
+        <v>77.94</v>
       </c>
       <c r="F241" s="4">
-        <v>221164.03225881001</v>
+        <v>58546.112500000003</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H241" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J241" s="5">
-        <v>2062.0964399999998</v>
+        <v>77.94</v>
       </c>
       <c r="K241" s="5">
         <v>1</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M241" s="4">
-        <v>221164.03225799999</v>
+        <v>58546.112500000003</v>
       </c>
       <c r="N241" s="4">
-        <v>221164.03225881001</v>
+        <v>58546.112500000003</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>34</v>
+        <v>772</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>788</v>
+        <v>744</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>786</v>
+        <v>770</v>
       </c>
       <c r="S241" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T241" s="4">
         <v>0.01</v>
       </c>
       <c r="U241" s="2">
-        <v>49546</v>
+        <v>50489</v>
       </c>
       <c r="V241" s="4">
-        <v>4.6870700000000003</v>
+        <v>7.29</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>789</v>
+        <v>773</v>
       </c>
       <c r="X241" s="4">
-        <v>4.1890688100000002</v>
+        <v>91.112499999999997</v>
       </c>
       <c r="Y241" s="4">
-        <v>4.1890679999999998</v>
+        <v>91.112499999999997</v>
       </c>
       <c r="Z241" s="6">
-        <v>1.76E-4</v>
+        <v>4.6E-5</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>790</v>
+        <v>774</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>791</v>
+        <v>775</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D242" s="4">
-        <v>2365473.1258999999</v>
+        <v>8758010.6523000002</v>
       </c>
       <c r="E242" s="5">
-        <v>100.2359</v>
+        <v>11.875</v>
       </c>
       <c r="F242" s="4">
-        <v>2383186.8380168998</v>
+        <v>1047952.73132228</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J242" s="5">
-        <v>100.2359</v>
+        <v>11.875</v>
       </c>
       <c r="K242" s="5">
         <v>1</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M242" s="4">
-        <v>2383186.8380160001</v>
+        <v>1047952.731322</v>
       </c>
       <c r="N242" s="4">
-        <v>2383186.8380168998</v>
+        <v>1047952.73132228</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>790</v>
+        <v>774</v>
       </c>
       <c r="S242" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>47960</v>
+        <v>50495</v>
       </c>
       <c r="V242" s="4">
-        <v>4.9908099999999997</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W242" s="3" t="s">
-        <v>793</v>
+        <v>777</v>
       </c>
       <c r="X242" s="4">
-        <v>12133.5610129</v>
+        <v>7938.9663616600001</v>
       </c>
       <c r="Y242" s="4">
-        <v>12133.561012</v>
+        <v>7938.9663609999998</v>
       </c>
       <c r="Z242" s="6">
-        <v>1.903E-3</v>
+        <v>8.3600000000000005E-4</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>795</v>
+        <v>779</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D243" s="4">
-        <v>5610773.4502429999</v>
+        <v>3422252.4451020001</v>
       </c>
       <c r="E243" s="5">
-        <v>37.529789999999998</v>
+        <v>90.79992</v>
       </c>
       <c r="F243" s="4">
-        <v>2137726.56655904</v>
+        <v>3110794.3147740299</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>37.529789999999998</v>
+        <v>90.79992</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>2137726.5665589999</v>
+        <v>3110794.3147740001</v>
       </c>
       <c r="N243" s="4">
-        <v>2137726.56655904</v>
+        <v>3110794.3147740299</v>
       </c>
       <c r="O243" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="S243" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>54103</v>
+        <v>62289</v>
       </c>
       <c r="V243" s="4">
-        <v>7.6079999999999997</v>
+        <v>2.23</v>
       </c>
       <c r="W243" s="3" t="s">
-        <v>797</v>
+        <v>781</v>
       </c>
       <c r="X243" s="4">
-        <v>32015.073307089999</v>
+        <v>3391.83242337</v>
       </c>
       <c r="Y243" s="4">
-        <v>32015.073306999999</v>
+        <v>3391.8324229999998</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.707E-3</v>
+        <v>2.4819999999999998E-3</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D244" s="4">
-        <v>11752083.851600001</v>
+        <v>882839.76909399999</v>
       </c>
       <c r="E244" s="5">
-        <v>11.143829999999999</v>
+        <v>102.43358000000001</v>
       </c>
       <c r="F244" s="4">
-        <v>1374856.31125617</v>
+        <v>906866.95968171</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>11.143829999999999</v>
+        <v>102.43358000000001</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>1374856.3112560001</v>
+        <v>906866.95968099998</v>
       </c>
       <c r="N244" s="4">
-        <v>1374856.31125617</v>
+        <v>906866.95968171</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>798</v>
+        <v>782</v>
       </c>
       <c r="S244" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>50086</v>
+        <v>62898</v>
       </c>
       <c r="V244" s="4">
-        <v>7.4</v>
+        <v>6.48</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
       <c r="X244" s="4">
-        <v>65224.06537638</v>
+        <v>2542.5785349900002</v>
       </c>
       <c r="Y244" s="4">
-        <v>65224.065375999999</v>
+        <v>2542.5785340000002</v>
       </c>
       <c r="Z244" s="6">
-        <v>1.098E-3</v>
+        <v>7.2300000000000001E-4</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D245" s="4">
-        <v>2973508.756476</v>
+        <v>1212181.8096060001</v>
       </c>
       <c r="E245" s="5">
-        <v>98.919430000000006</v>
+        <v>100.50790000000001</v>
       </c>
       <c r="F245" s="4">
-        <v>2941377.9129061499</v>
+        <v>1221225.1923282801</v>
       </c>
       <c r="G245" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H245" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J245" s="5">
-        <v>98.919430000000006</v>
+        <v>100.50790000000001</v>
       </c>
       <c r="K245" s="5">
         <v>1</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M245" s="4">
-        <v>2941377.9129059999</v>
+        <v>1221225.192328</v>
       </c>
       <c r="N245" s="4">
-        <v>2941377.9129061499</v>
+        <v>1221225.1923282801</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>796</v>
+        <v>780</v>
       </c>
       <c r="Q245" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="S245" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>48714</v>
+        <v>62898</v>
       </c>
       <c r="V245" s="4">
-        <v>7.92</v>
+        <v>5.3722300000000001</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="X245" s="4">
-        <v>0</v>
+        <v>2886.7113112900001</v>
       </c>
       <c r="Y245" s="4">
-        <v>0</v>
+        <v>2886.711311</v>
       </c>
       <c r="Z245" s="6">
-        <v>2.349E-3</v>
+        <v>9.7400000000000004E-4</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D246" s="4">
-        <v>2430508.5353540001</v>
+        <v>2706008.0395999998</v>
       </c>
       <c r="E246" s="5">
-        <v>37.825760000000002</v>
+        <v>99.601129999999998</v>
       </c>
       <c r="F246" s="4">
-        <v>931990.89347490005</v>
+        <v>2699255.1243769601</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J246" s="5">
-        <v>37.825760000000002</v>
+        <v>99.601129999999998</v>
       </c>
       <c r="K246" s="5">
         <v>1</v>
       </c>
       <c r="L246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M246" s="4">
-        <v>931990.89347400004</v>
+        <v>2699255.1243759999</v>
       </c>
       <c r="N246" s="4">
-        <v>931990.89347490005</v>
+        <v>2699255.1243769601</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="S246" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>49293</v>
+        <v>59281</v>
       </c>
       <c r="V246" s="4">
-        <v>6.93</v>
+        <v>4.4795199999999999</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="X246" s="4">
-        <v>12632.568112499999</v>
+        <v>4040.5390445200001</v>
       </c>
       <c r="Y246" s="4">
-        <v>12632.568112000001</v>
+        <v>4040.5390440000001</v>
       </c>
       <c r="Z246" s="6">
-        <v>7.4399999999999998E-4</v>
+        <v>2.1540000000000001E-3</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D247" s="4">
-        <v>1751323.44839</v>
+        <v>1786472.8532360001</v>
       </c>
       <c r="E247" s="5">
-        <v>101.54974</v>
+        <v>95.335570000000004</v>
       </c>
       <c r="F247" s="4">
-        <v>1787514.3723186301</v>
+        <v>1703886.45624682</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J247" s="5">
-        <v>101.54974</v>
+        <v>95.335570000000004</v>
       </c>
       <c r="K247" s="5">
         <v>1</v>
       </c>
       <c r="L247" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M247" s="4">
-        <v>1787514.3723180001</v>
+        <v>1703886.456246</v>
       </c>
       <c r="N247" s="4">
-        <v>1787514.3723186301</v>
+        <v>1703886.45624682</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="S247" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T247" s="4">
         <v>0.01</v>
       </c>
       <c r="U247" s="2">
-        <v>50145</v>
+        <v>59281</v>
       </c>
       <c r="V247" s="4">
-        <v>6.89</v>
+        <v>1.36</v>
       </c>
       <c r="W247" s="3" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="X247" s="4">
-        <v>9049.9639195599993</v>
+        <v>742.37871901000005</v>
       </c>
       <c r="Y247" s="4">
-        <v>9049.9639189999998</v>
+        <v>742.37871900000005</v>
       </c>
       <c r="Z247" s="6">
-        <v>1.4270000000000001E-3</v>
+        <v>1.359E-3</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D248" s="4">
-        <v>1083456</v>
+        <v>693272.78848900006</v>
       </c>
       <c r="E248" s="5">
-        <v>0.01</v>
+        <v>99.82817</v>
       </c>
       <c r="F248" s="4">
-        <v>108.3456</v>
+        <v>692724.28280573001</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J248" s="5">
-        <v>0.01</v>
+        <v>99.82817</v>
       </c>
       <c r="K248" s="5">
         <v>1</v>
       </c>
       <c r="L248" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M248" s="4">
-        <v>108.3456</v>
+        <v>692724.28280499997</v>
       </c>
       <c r="N248" s="4">
-        <v>108.3456</v>
+        <v>692724.28280573001</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="S248" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>46220</v>
+        <v>50248</v>
       </c>
       <c r="V248" s="4">
-        <v>0</v>
+        <v>4.7680300000000004</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="X248" s="4">
-        <v>0</v>
+        <v>642.74494933000005</v>
       </c>
       <c r="Y248" s="4">
-        <v>0</v>
+        <v>642.74494900000002</v>
       </c>
       <c r="Z248" s="6">
-        <v>0</v>
+        <v>5.5199999999999997E-4</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D249" s="4">
-        <v>4066939.1264260001</v>
+        <v>7673827.1689419998</v>
       </c>
       <c r="E249" s="5">
-        <v>100.04649999999999</v>
+        <v>1.9825699999999999</v>
       </c>
       <c r="F249" s="4">
-        <v>4089615.4266536301</v>
+        <v>158306.02600685999</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J249" s="5">
-        <v>100.04649999999999</v>
+        <v>1.9825699999999999</v>
       </c>
       <c r="K249" s="5">
         <v>1</v>
       </c>
       <c r="L249" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M249" s="4">
-        <v>4089615.4266530001</v>
+        <v>158306.026006</v>
       </c>
       <c r="N249" s="4">
-        <v>4089615.4266536301</v>
+        <v>158306.02600685999</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="S249" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>48689</v>
+        <v>53139</v>
       </c>
       <c r="V249" s="4">
-        <v>4.7176299999999998</v>
+        <v>4.1330299999999998</v>
       </c>
       <c r="W249" s="3" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="X249" s="4">
-        <v>20785.173533590001</v>
+        <v>6167.0307035699998</v>
       </c>
       <c r="Y249" s="4">
-        <v>20785.173533000001</v>
+        <v>6167.0307030000004</v>
       </c>
       <c r="Z249" s="6">
-        <v>3.2669999999999999E-3</v>
+        <v>1.26E-4</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D250" s="4">
-        <v>589132.19784000004</v>
+        <v>13452930.084091</v>
       </c>
       <c r="E250" s="5">
-        <v>100.0954</v>
+        <v>1.9848699999999999</v>
       </c>
       <c r="F250" s="4">
-        <v>593159.31505835999</v>
+        <v>277468.3309683</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>100.0954</v>
+        <v>1.9848699999999999</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>593159.31505800004</v>
+        <v>277468.33096799999</v>
       </c>
       <c r="N250" s="4">
-        <v>593159.31505835999</v>
+        <v>277468.3309683</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
       <c r="S250" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>47865</v>
+        <v>53018</v>
       </c>
       <c r="V250" s="4">
-        <v>5.4292400000000001</v>
+        <v>3.9930300000000001</v>
       </c>
       <c r="W250" s="3" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="X250" s="4">
-        <v>3465.0851016199999</v>
+        <v>10445.15760821</v>
       </c>
       <c r="Y250" s="4">
-        <v>3465.0851010000001</v>
+        <v>10445.157608</v>
       </c>
       <c r="Z250" s="6">
-        <v>4.73E-4</v>
+        <v>2.2100000000000001E-4</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D251" s="4">
-        <v>439006.66089200001</v>
+        <v>20459267.934016999</v>
       </c>
       <c r="E251" s="5">
-        <v>100.49019</v>
+        <v>1.98153</v>
       </c>
       <c r="F251" s="4">
-        <v>443628.04011065001</v>
+        <v>422087.20604785002</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>100.49019</v>
+        <v>1.98153</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>443628.04011</v>
+        <v>422087.20604700001</v>
       </c>
       <c r="N251" s="4">
-        <v>443628.04011065001</v>
+        <v>422087.20604785002</v>
       </c>
       <c r="O251" s="3" t="s">
-        <v>34</v>
+        <v>807</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="S251" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>47832</v>
+        <v>53139</v>
       </c>
       <c r="V251" s="4">
-        <v>7.5</v>
+        <v>4.1930300000000003</v>
       </c>
       <c r="W251" s="3" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="X251" s="4">
-        <v>2469.4124675200001</v>
+        <v>16680.674154929999</v>
       </c>
       <c r="Y251" s="4">
-        <v>2469.4124670000001</v>
+        <v>16680.674154</v>
       </c>
       <c r="Z251" s="6">
-        <v>3.5399999999999999E-4</v>
+        <v>3.3599999999999998E-4</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D252" s="4">
-        <v>1712586.918669</v>
+        <v>10725</v>
       </c>
       <c r="E252" s="5">
-        <v>100.69123999999999</v>
+        <v>2062.0964399999998</v>
       </c>
       <c r="F252" s="4">
-        <v>1733949.1284870601</v>
+        <v>221169.62006126999</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J252" s="5">
-        <v>100.69123999999999</v>
+        <v>2062.0964399999998</v>
       </c>
       <c r="K252" s="5">
         <v>1</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M252" s="4">
-        <v>1733949.128487</v>
+        <v>221169.62006099999</v>
       </c>
       <c r="N252" s="4">
-        <v>1733949.1284870601</v>
+        <v>221169.62006126999</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>796</v>
+        <v>811</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="S252" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>47741</v>
+        <v>49546</v>
       </c>
       <c r="V252" s="4">
-        <v>7.415</v>
+        <v>4.6882099999999998</v>
       </c>
       <c r="W252" s="3" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="X252" s="4">
-        <v>9524.1240014499999</v>
+        <v>9.7768712699999991</v>
       </c>
       <c r="Y252" s="4">
-        <v>9524.1240010000001</v>
+        <v>9.7768709999999999</v>
       </c>
       <c r="Z252" s="6">
-        <v>1.3849999999999999E-3</v>
+        <v>1.76E-4</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>826</v>
+        <v>813</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>827</v>
+        <v>814</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D253" s="4">
-        <v>6306639.4654200003</v>
+        <v>2365473.1258999999</v>
       </c>
       <c r="E253" s="5">
-        <v>101.0621</v>
+        <v>100.16930000000001</v>
       </c>
       <c r="F253" s="4">
-        <v>6400299.3681209497</v>
+        <v>2392105.3235208099</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>101.0621</v>
+        <v>100.16930000000001</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>6400299.3681199998</v>
+        <v>2392105.3235200001</v>
       </c>
       <c r="N253" s="4">
-        <v>6400299.3681209497</v>
+        <v>2392105.3235208099</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>826</v>
+        <v>813</v>
       </c>
       <c r="S253" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>60351</v>
+        <v>47960</v>
       </c>
       <c r="V253" s="4">
-        <v>5.4720000000000004</v>
+        <v>4.9908099999999997</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>829</v>
+        <v>816</v>
       </c>
       <c r="X253" s="4">
-        <v>26677.08493873</v>
+        <v>22627.451618660001</v>
       </c>
       <c r="Y253" s="4">
-        <v>26677.084938</v>
+        <v>22627.451617999999</v>
       </c>
       <c r="Z253" s="6">
-        <v>5.1120000000000002E-3</v>
+        <v>1.9090000000000001E-3</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>831</v>
+        <v>818</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D254" s="4">
-        <v>4740000</v>
+        <v>5564857.3808620004</v>
       </c>
       <c r="E254" s="5">
-        <v>100.31950000000001</v>
+        <v>36.251040000000003</v>
       </c>
       <c r="F254" s="4">
-        <v>4785732.8129666699</v>
+        <v>2017318.67507924</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>100.31950000000001</v>
+        <v>36.251040000000003</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>4785732.8129660003</v>
+        <v>2017318.6750789999</v>
       </c>
       <c r="N254" s="4">
-        <v>4785732.8129666699</v>
+        <v>2017318.67507924</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>832</v>
+        <v>819</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
       <c r="S254" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>47954</v>
+        <v>54103</v>
       </c>
       <c r="V254" s="4">
-        <v>5.4027399999999997</v>
+        <v>7.6079999999999997</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
       <c r="X254" s="4">
-        <v>30588.512966670001</v>
+        <v>0</v>
       </c>
       <c r="Y254" s="4">
-        <v>30588.512965999998</v>
+        <v>0</v>
       </c>
       <c r="Z254" s="6">
-        <v>3.823E-3</v>
+        <v>1.6100000000000001E-3</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>835</v>
+        <v>822</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D255" s="4">
-        <v>1206179.172</v>
+        <v>11752083.851600001</v>
       </c>
       <c r="E255" s="5">
-        <v>97.591669999999993</v>
+        <v>10.70383</v>
       </c>
       <c r="F255" s="4">
-        <v>1181698.8007609199</v>
+        <v>1257923.0769327499</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>97.591669999999993</v>
+        <v>10.70383</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>1181698.80076</v>
+        <v>1257923.076932</v>
       </c>
       <c r="N255" s="4">
-        <v>1181698.8007609199</v>
+        <v>1257923.0769327499</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>836</v>
+        <v>34</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="S255" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
-        <v>47832</v>
+        <v>50086</v>
       </c>
       <c r="V255" s="4">
-        <v>5.05</v>
+        <v>7.4</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>837</v>
+        <v>823</v>
       </c>
       <c r="X255" s="4">
-        <v>4568.4036139500004</v>
+        <v>0</v>
       </c>
       <c r="Y255" s="4">
-        <v>4568.4036130000004</v>
+        <v>0</v>
       </c>
       <c r="Z255" s="6">
-        <v>9.4399999999999996E-4</v>
+        <v>1.003E-3</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D256" s="4">
-        <v>249120.89222000001</v>
+        <v>2912319.9025570001</v>
       </c>
       <c r="E256" s="5">
-        <v>98.79016</v>
+        <v>98.160929999999993</v>
       </c>
       <c r="F256" s="4">
-        <v>247170.05142462</v>
+        <v>2858760.3009250402</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="5">
-        <v>98.79016</v>
+        <v>98.160929999999993</v>
       </c>
       <c r="K256" s="5">
         <v>1</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M256" s="4">
-        <v>247170.051424</v>
+        <v>2858760.3009250001</v>
       </c>
       <c r="N256" s="4">
-        <v>247170.05142462</v>
+        <v>2858760.3009250402</v>
       </c>
       <c r="O256" s="3" t="s">
-        <v>840</v>
+        <v>34</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="Q256" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="S256" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T256" s="4">
         <v>0.01</v>
       </c>
       <c r="U256" s="2">
-        <v>48197</v>
+        <v>48714</v>
       </c>
       <c r="V256" s="4">
-        <v>5.69</v>
+        <v>7.92</v>
       </c>
       <c r="W256" s="3" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
       <c r="X256" s="4">
-        <v>1063.1234075499999</v>
+        <v>0</v>
       </c>
       <c r="Y256" s="4">
-        <v>1063.123407</v>
+        <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>1.9699999999999999E-4</v>
+        <v>2.281E-3</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D257" s="4">
-        <v>1272713.8179500001</v>
+        <v>2405645.954347</v>
       </c>
       <c r="E257" s="5">
-        <v>95.829009999999997</v>
+        <v>36.311439999999997</v>
       </c>
       <c r="F257" s="4">
-        <v>1221913.2549994499</v>
+        <v>873524.68732515001</v>
       </c>
       <c r="G257" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="5">
-        <v>95.829009999999997</v>
+        <v>36.311439999999997</v>
       </c>
       <c r="K257" s="5">
         <v>1</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M257" s="4">
-        <v>1221913.2549990001</v>
+        <v>873524.68732499995</v>
       </c>
       <c r="N257" s="4">
-        <v>1221913.2549994499</v>
+        <v>873524.68732515001</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="Q257" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="S257" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T257" s="4">
         <v>0.01</v>
       </c>
       <c r="U257" s="2">
-        <v>51487</v>
+        <v>49293</v>
       </c>
       <c r="V257" s="4">
-        <v>2.3929999999999998</v>
+        <v>6.93</v>
       </c>
       <c r="W257" s="3" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
       <c r="X257" s="4">
-        <v>2284.2031247700002</v>
+        <v>0</v>
       </c>
       <c r="Y257" s="4">
-        <v>2284.2031240000001</v>
+        <v>0</v>
       </c>
       <c r="Z257" s="6">
-        <v>9.7599999999999998E-4</v>
+        <v>6.9700000000000003E-4</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D258" s="4">
-        <v>4000000</v>
+        <v>1713020.8445850001</v>
       </c>
       <c r="E258" s="5">
-        <v>103.49566</v>
+        <v>100.41110999999999</v>
       </c>
       <c r="F258" s="4">
-        <v>4155991.42</v>
+        <v>1720063.2445791699</v>
       </c>
       <c r="G258" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="5">
-        <v>103.49566</v>
+        <v>100.41110999999999</v>
       </c>
       <c r="K258" s="5">
         <v>1</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M258" s="4">
-        <v>4155991.42</v>
+        <v>1720063.2445789999</v>
       </c>
       <c r="N258" s="4">
-        <v>4155991.42</v>
+        <v>1720063.2445791699</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>848</v>
+        <v>819</v>
       </c>
       <c r="Q258" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="S258" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T258" s="4">
         <v>0.01</v>
       </c>
       <c r="U258" s="2">
-        <v>51818</v>
+        <v>50145</v>
       </c>
       <c r="V258" s="4">
-        <v>5.3883400000000004</v>
+        <v>6.89</v>
       </c>
       <c r="W258" s="3" t="s">
-        <v>849</v>
+        <v>832</v>
       </c>
       <c r="X258" s="4">
-        <v>16165.02</v>
+        <v>0</v>
       </c>
       <c r="Y258" s="4">
-        <v>16165.02</v>
+        <v>0</v>
       </c>
       <c r="Z258" s="6">
-        <v>3.32E-3</v>
+        <v>1.372E-3</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>851</v>
+        <v>834</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D259" s="4">
-        <v>4000000</v>
+        <v>1083456</v>
       </c>
       <c r="E259" s="5">
-        <v>107.01759</v>
+        <v>0.01</v>
       </c>
       <c r="F259" s="4">
-        <v>4307160.78</v>
+        <v>108.3456</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="5">
-        <v>107.01759</v>
+        <v>0.01</v>
       </c>
       <c r="K259" s="5">
         <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M259" s="4">
-        <v>4307160.78</v>
+        <v>108.3456</v>
       </c>
       <c r="N259" s="4">
-        <v>4307160.78</v>
+        <v>108.3456</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>850</v>
+        <v>833</v>
       </c>
       <c r="S259" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T259" s="4">
         <v>0.01</v>
       </c>
       <c r="U259" s="2">
-        <v>51818</v>
+        <v>46220</v>
       </c>
       <c r="V259" s="4">
-        <v>8.8190600000000003</v>
+        <v>0</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>852</v>
+        <v>836</v>
       </c>
       <c r="X259" s="4">
-        <v>26457.18</v>
+        <v>0</v>
       </c>
       <c r="Y259" s="4">
-        <v>26457.18</v>
+        <v>0</v>
       </c>
       <c r="Z259" s="6">
-        <v>3.4399999999999999E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>853</v>
+        <v>837</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>854</v>
+        <v>838</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D260" s="4">
-        <v>4328989.1145900004</v>
+        <v>4066939.1264260001</v>
       </c>
       <c r="E260" s="5">
-        <v>1.0260400000000001</v>
+        <v>100.03400000000001</v>
       </c>
       <c r="F260" s="4">
-        <v>61008.010693010001</v>
+        <v>4106161.5606237198</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J260" s="5">
-        <v>1.0260400000000001</v>
+        <v>100.03400000000001</v>
       </c>
       <c r="K260" s="5">
         <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M260" s="4">
-        <v>61008.010692999997</v>
+        <v>4106161.5606229999</v>
       </c>
       <c r="N260" s="4">
-        <v>61008.010693010001</v>
+        <v>4106161.5606237198</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>597</v>
+        <v>835</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>853</v>
+        <v>837</v>
       </c>
       <c r="S260" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T260" s="4">
         <v>0.01</v>
       </c>
       <c r="U260" s="2">
-        <v>49577</v>
+        <v>48689</v>
       </c>
       <c r="V260" s="4">
-        <v>5.4238200000000001</v>
+        <v>4.7176299999999998</v>
       </c>
       <c r="W260" s="3" t="s">
-        <v>855</v>
+        <v>839</v>
       </c>
       <c r="X260" s="4">
-        <v>16590.85078167</v>
+        <v>37839.674894479998</v>
       </c>
       <c r="Y260" s="4">
-        <v>16590.850781000001</v>
+        <v>37839.674894000003</v>
       </c>
       <c r="Z260" s="6">
-        <v>4.8000000000000001E-5</v>
+        <v>3.277E-3</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>857</v>
+        <v>841</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D261" s="4">
-        <v>3307780.5497110002</v>
+        <v>589132.19784000004</v>
       </c>
       <c r="E261" s="5">
-        <v>86.122950000000003</v>
+        <v>100.0026</v>
       </c>
       <c r="F261" s="4">
-        <v>2862402.7837050599</v>
+        <v>595455.74712881004</v>
       </c>
       <c r="G261" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J261" s="5">
-        <v>86.122950000000003</v>
+        <v>100.0026</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M261" s="4">
-        <v>2862402.7837049998</v>
+        <v>595455.74712800002</v>
       </c>
       <c r="N261" s="4">
-        <v>2862402.7837050599</v>
+        <v>595455.74712881004</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="Q261" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>856</v>
+        <v>840</v>
       </c>
       <c r="S261" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T261" s="4">
         <v>0.01</v>
       </c>
       <c r="U261" s="2">
-        <v>49515</v>
+        <v>47865</v>
       </c>
       <c r="V261" s="4">
-        <v>5.5</v>
+        <v>5.4292400000000001</v>
       </c>
       <c r="W261" s="3" t="s">
-        <v>859</v>
+        <v>842</v>
       </c>
       <c r="X261" s="4">
-        <v>13644.59476756</v>
+        <v>6308.2318516599998</v>
       </c>
       <c r="Y261" s="4">
-        <v>13644.594767000001</v>
+        <v>6308.2318509999996</v>
       </c>
       <c r="Z261" s="6">
-        <v>2.2859999999999998E-3</v>
+        <v>4.75E-4</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D262" s="4">
-        <v>507.89310599999999</v>
+        <v>412363.755038</v>
       </c>
       <c r="E262" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>100.27643</v>
       </c>
       <c r="F262" s="4">
-        <v>2.3726937499999998</v>
+        <v>413503.65216636</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J262" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>100.27643</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M262" s="4">
-        <v>2.3726929999999999</v>
+        <v>413503.65216599999</v>
       </c>
       <c r="N262" s="4">
-        <v>2.3726937499999998</v>
+        <v>413503.65216636</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>862</v>
+        <v>34</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>863</v>
+        <v>819</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>860</v>
+        <v>843</v>
       </c>
       <c r="S262" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T262" s="4">
         <v>0.01</v>
       </c>
       <c r="U262" s="2">
-        <v>49577</v>
+        <v>47832</v>
       </c>
       <c r="V262" s="4">
-        <v>6.2288360000000003</v>
+        <v>7.5</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>864</v>
+        <v>845</v>
       </c>
       <c r="X262" s="4">
-        <v>2.3726886700000001</v>
+        <v>0</v>
       </c>
       <c r="Y262" s="4">
-        <v>2.3726880000000001</v>
+        <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>0</v>
+        <v>3.3E-4</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>866</v>
+        <v>847</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D263" s="4">
-        <v>2266741.3108680001</v>
+        <v>1622419.637388</v>
       </c>
       <c r="E263" s="5">
-        <v>97.890529999999998</v>
+        <v>100.39687000000001</v>
       </c>
       <c r="F263" s="4">
-        <v>2219867.33141049</v>
+        <v>1628858.5342029</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>97.890529999999998</v>
+        <v>100.39687000000001</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>2219867.3314100001</v>
+        <v>1628858.5342019999</v>
       </c>
       <c r="N263" s="4">
-        <v>2219867.33141049</v>
+        <v>1628858.5342029</v>
       </c>
       <c r="O263" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>867</v>
+        <v>819</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>865</v>
+        <v>846</v>
       </c>
       <c r="S263" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>60139</v>
+        <v>47741</v>
       </c>
       <c r="V263" s="4">
-        <v>4.9882099999999996</v>
+        <v>7.415</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>868</v>
+        <v>848</v>
       </c>
       <c r="X263" s="4">
-        <v>942.24847285999999</v>
+        <v>0</v>
       </c>
       <c r="Y263" s="4">
-        <v>942.24847199999999</v>
+        <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>1.7730000000000001E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>869</v>
+        <v>849</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D264" s="4">
-        <v>15303443.983077001</v>
+        <v>6172737.0148799997</v>
       </c>
       <c r="E264" s="5">
-        <v>23.13148</v>
+        <v>100.34415</v>
       </c>
       <c r="F264" s="4">
-        <v>3614517.3736741599</v>
+        <v>6193980.4893167103</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>23.13148</v>
+        <v>100.34415</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>3614517.3736740001</v>
+        <v>6193980.4893159997</v>
       </c>
       <c r="N264" s="4">
-        <v>3614517.3736741599</v>
+        <v>6193980.4893167103</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>612</v>
+        <v>851</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>869</v>
+        <v>849</v>
       </c>
       <c r="S264" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
-        <v>49881</v>
+        <v>60351</v>
       </c>
       <c r="V264" s="4">
-        <v>6.5</v>
+        <v>5.4720000000000004</v>
       </c>
       <c r="W264" s="3" t="s">
-        <v>871</v>
+        <v>852</v>
       </c>
       <c r="X264" s="4">
-        <v>74604.289417499996</v>
+        <v>0</v>
       </c>
       <c r="Y264" s="4">
-        <v>74604.289417000007</v>
+        <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>2.8869999999999998E-3</v>
+        <v>4.9430000000000003E-3</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>872</v>
+        <v>853</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>873</v>
+        <v>854</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D265" s="4">
-        <v>4797672.1228080001</v>
+        <v>4740000</v>
       </c>
       <c r="E265" s="5">
-        <v>100.1588</v>
+        <v>100.02200000000001</v>
       </c>
       <c r="F265" s="4">
-        <v>4810392.9585347399</v>
+        <v>4794394.8574999999</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J265" s="5">
-        <v>100.1588</v>
+        <v>100.02200000000001</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M265" s="4">
-        <v>4810392.9585340004</v>
+        <v>4794394.8574999999</v>
       </c>
       <c r="N265" s="4">
-        <v>4810392.9585347399</v>
+        <v>4794394.8574999999</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>874</v>
+        <v>855</v>
       </c>
       <c r="Q265" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>872</v>
+        <v>853</v>
       </c>
       <c r="S265" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T265" s="4">
         <v>0.01</v>
       </c>
       <c r="U265" s="2">
-        <v>48446</v>
+        <v>47954</v>
       </c>
       <c r="V265" s="4">
-        <v>4.7855699999999999</v>
+        <v>5.4027399999999997</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>875</v>
+        <v>856</v>
       </c>
       <c r="X265" s="4">
-        <v>5102.1323957200002</v>
+        <v>53352.057500000003</v>
       </c>
       <c r="Y265" s="4">
-        <v>5102.1323949999996</v>
+        <v>53352.057500000003</v>
       </c>
       <c r="Z265" s="6">
-        <v>3.8419999999999999E-3</v>
+        <v>3.826E-3</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>876</v>
+        <v>857</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>877</v>
+        <v>858</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D266" s="4">
-        <v>6000000</v>
+        <v>1167371.4944249999</v>
       </c>
       <c r="E266" s="5">
-        <v>100.24630000000001</v>
+        <v>96.71893</v>
       </c>
       <c r="F266" s="4">
-        <v>6022294.2400000002</v>
+        <v>1129069.2185328701</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J266" s="5">
-        <v>100.24630000000001</v>
+        <v>96.71893</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M266" s="4">
-        <v>6022294.2400000002</v>
+        <v>1129069.218532</v>
       </c>
       <c r="N266" s="4">
-        <v>6022294.2400000002</v>
+        <v>1129069.2185328701</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>34</v>
+        <v>859</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>874</v>
+        <v>819</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>876</v>
+        <v>857</v>
       </c>
       <c r="S266" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T266" s="4">
         <v>0.01</v>
       </c>
       <c r="U266" s="2">
-        <v>47988</v>
+        <v>47771</v>
       </c>
       <c r="V266" s="4">
-        <v>5.6371799999999999</v>
+        <v>5.05</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>878</v>
+        <v>860</v>
       </c>
       <c r="X266" s="4">
-        <v>7516.24</v>
+        <v>0</v>
       </c>
       <c r="Y266" s="4">
-        <v>7516.24</v>
+        <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>4.81E-3</v>
+        <v>9.01E-4</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>880</v>
+        <v>862</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D267" s="4">
-        <v>1939288.7339999999</v>
+        <v>241105.664567</v>
       </c>
       <c r="E267" s="5">
-        <v>40.722619999999999</v>
+        <v>97.892650000000003</v>
       </c>
       <c r="F267" s="4">
-        <v>812292.84667156998</v>
+        <v>236024.72434499001</v>
       </c>
       <c r="G267" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H267" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J267" s="5">
-        <v>40.722619999999999</v>
+        <v>97.892650000000003</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M267" s="4">
-        <v>812292.84667100001</v>
+        <v>236024.72434399999</v>
       </c>
       <c r="N267" s="4">
-        <v>812292.84667156998</v>
+        <v>236024.72434499001</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>34</v>
+        <v>863</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>881</v>
+        <v>819</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>879</v>
+        <v>861</v>
       </c>
       <c r="S267" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T267" s="4">
         <v>0.01</v>
       </c>
       <c r="U267" s="2">
-        <v>50206</v>
+        <v>48197</v>
       </c>
       <c r="V267" s="4">
-        <v>5.5848100000000001</v>
+        <v>5.69</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="X267" s="4">
-        <v>22563.664821940001</v>
+        <v>0</v>
       </c>
       <c r="Y267" s="4">
-        <v>22563.664820999998</v>
+        <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>6.4800000000000003E-4</v>
+        <v>1.8799999999999999E-4</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>884</v>
+        <v>866</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D268" s="4">
-        <v>1709000</v>
+        <v>1271798.1058499999</v>
       </c>
       <c r="E268" s="5">
-        <v>100</v>
+        <v>94.659850000000006</v>
       </c>
       <c r="F268" s="4">
-        <v>1710910.28649472</v>
+        <v>1203882.17930045</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J268" s="5">
-        <v>100</v>
+        <v>94.659850000000006</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M268" s="4">
-        <v>1710910.2864939999</v>
+        <v>1203882.1793</v>
       </c>
       <c r="N268" s="4">
-        <v>1710910.28649472</v>
+        <v>1203882.17930045</v>
       </c>
       <c r="O268" s="3" t="s">
-        <v>885</v>
+        <v>34</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>881</v>
+        <v>867</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="S268" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T268" s="4">
         <v>0.01</v>
       </c>
       <c r="U268" s="2">
-        <v>48382</v>
+        <v>51487</v>
       </c>
       <c r="V268" s="4">
-        <v>4.75</v>
+        <v>2.3929999999999998</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>886</v>
+        <v>868</v>
       </c>
       <c r="X268" s="4">
-        <v>1910.2864947200001</v>
+        <v>0</v>
       </c>
       <c r="Y268" s="4">
-        <v>1910.2864939999999</v>
+        <v>0</v>
       </c>
       <c r="Z268" s="6">
-        <v>1.366E-3</v>
+        <v>9.6000000000000002E-4</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>888</v>
+        <v>870</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D269" s="4">
-        <v>7367782.2336360002</v>
+        <v>4000000</v>
       </c>
       <c r="E269" s="5">
-        <v>27.17475</v>
+        <v>101.65877999999999</v>
       </c>
       <c r="F269" s="4">
-        <v>2087895.3299776099</v>
+        <v>4066351.2</v>
       </c>
       <c r="G269" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J269" s="5">
-        <v>27.17475</v>
+        <v>101.65877999999999</v>
       </c>
       <c r="K269" s="5">
         <v>1</v>
       </c>
       <c r="L269" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M269" s="4">
-        <v>2087895.3299769999</v>
+        <v>4066351.2</v>
       </c>
       <c r="N269" s="4">
-        <v>2087895.3299776099</v>
+        <v>4066351.2</v>
       </c>
       <c r="O269" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>887</v>
+        <v>869</v>
       </c>
       <c r="S269" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T269" s="4">
         <v>0.01</v>
       </c>
       <c r="U269" s="2">
-        <v>50571</v>
+        <v>51818</v>
       </c>
       <c r="V269" s="4">
-        <v>5.5844610000000001</v>
+        <v>5.3883400000000004</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>889</v>
+        <v>872</v>
       </c>
       <c r="X269" s="4">
-        <v>85718.927442610002</v>
+        <v>0</v>
       </c>
       <c r="Y269" s="4">
-        <v>85718.927442</v>
+        <v>0</v>
       </c>
       <c r="Z269" s="6">
-        <v>1.6670000000000001E-3</v>
+        <v>3.2450000000000001E-3</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>891</v>
+        <v>874</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D270" s="4">
-        <v>800000</v>
+        <v>4000000</v>
       </c>
       <c r="E270" s="5">
-        <v>100</v>
+        <v>104.03968</v>
       </c>
       <c r="F270" s="4">
-        <v>802482.66666667</v>
+        <v>4161587.2000000002</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J270" s="5">
-        <v>100</v>
+        <v>104.03968</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M270" s="4">
-        <v>802482.66666600003</v>
+        <v>4161587.2000000002</v>
       </c>
       <c r="N270" s="4">
-        <v>802482.66666667</v>
+        <v>4161587.2000000002</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>890</v>
+        <v>873</v>
       </c>
       <c r="S270" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T270" s="4">
         <v>0.01</v>
       </c>
       <c r="U270" s="2">
-        <v>49842</v>
+        <v>51818</v>
       </c>
       <c r="V270" s="4">
-        <v>4.75</v>
+        <v>8.8190600000000003</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>892</v>
+        <v>875</v>
       </c>
       <c r="X270" s="4">
-        <v>2482.6666666699998</v>
+        <v>0</v>
       </c>
       <c r="Y270" s="4">
-        <v>2482.6666660000001</v>
+        <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>6.4099999999999997E-4</v>
+        <v>3.3210000000000002E-3</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>893</v>
+        <v>876</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>894</v>
+        <v>877</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D271" s="4">
-        <v>11085730.457268</v>
+        <v>4328989.1145900004</v>
       </c>
       <c r="E271" s="5">
-        <v>21.839169999999999</v>
+        <v>1.02145</v>
       </c>
       <c r="F271" s="4">
-        <v>2550006.1417823602</v>
+        <v>44218.459310979997</v>
       </c>
       <c r="G271" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J271" s="5">
-        <v>21.839169999999999</v>
+        <v>1.02145</v>
       </c>
       <c r="K271" s="5">
         <v>1</v>
       </c>
       <c r="L271" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M271" s="4">
-        <v>2550006.1417820002</v>
+        <v>44218.459309999998</v>
       </c>
       <c r="N271" s="4">
-        <v>2550006.1417823602</v>
+        <v>44218.459310979997</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>881</v>
+        <v>617</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>893</v>
+        <v>876</v>
       </c>
       <c r="S271" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T271" s="4">
         <v>0.01</v>
       </c>
       <c r="U271" s="2">
-        <v>50298</v>
+        <v>49577</v>
       </c>
       <c r="V271" s="4">
-        <v>5.5844610000000001</v>
+        <v>5.4237299999999999</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>895</v>
+        <v>878</v>
       </c>
       <c r="X271" s="4">
-        <v>128974.6214779</v>
+        <v>0</v>
       </c>
       <c r="Y271" s="4">
-        <v>128974.62147699999</v>
+        <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>2.0370000000000002E-3</v>
+        <v>3.4999999999999997E-5</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>897</v>
+        <v>880</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D272" s="4">
-        <v>1853796.06858</v>
+        <v>3285434.9380040001</v>
       </c>
       <c r="E272" s="5">
-        <v>99.801389999999998</v>
+        <v>84.482089999999999</v>
       </c>
       <c r="F272" s="4">
-        <v>1867048.70991542</v>
+        <v>2775604.10121556</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J272" s="5">
-        <v>99.801389999999998</v>
+        <v>84.482089999999999</v>
       </c>
       <c r="K272" s="5">
         <v>1</v>
       </c>
       <c r="L272" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M272" s="4">
-        <v>1867048.709915</v>
+        <v>2775604.1012149998</v>
       </c>
       <c r="N272" s="4">
-        <v>1867048.70991542</v>
+        <v>2775604.10121556</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>898</v>
+        <v>34</v>
       </c>
       <c r="P272" s="3" t="s">
         <v>881</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>896</v>
+        <v>879</v>
       </c>
       <c r="S272" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T272" s="4">
         <v>0.01</v>
       </c>
       <c r="U272" s="2">
-        <v>48745</v>
+        <v>49515</v>
       </c>
       <c r="V272" s="4">
-        <v>4.3848099999999999</v>
+        <v>5.5</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>899</v>
+        <v>882</v>
       </c>
       <c r="X272" s="4">
-        <v>16934.46570723</v>
+        <v>0</v>
       </c>
       <c r="Y272" s="4">
-        <v>16934.465706999999</v>
+        <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>1.4909999999999999E-3</v>
+        <v>2.215E-3</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D273" s="4">
-        <v>4861737.9273199998</v>
+        <v>507.89310599999999</v>
       </c>
       <c r="E273" s="5">
-        <v>99.160269999999997</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="F273" s="4">
-        <v>4865628.39129565</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="G273" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J273" s="5">
-        <v>99.160269999999997</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="K273" s="5">
         <v>1</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M273" s="4">
-        <v>4865628.391295</v>
+        <v>5.0000000000000004E-6</v>
       </c>
       <c r="N273" s="4">
-        <v>4865628.39129565</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>34</v>
+        <v>885</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>900</v>
+        <v>883</v>
       </c>
       <c r="S273" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T273" s="4">
         <v>0.01</v>
       </c>
       <c r="U273" s="2">
-        <v>48837</v>
+        <v>49577</v>
       </c>
       <c r="V273" s="4">
-        <v>4.4148100000000001</v>
+        <v>6.2288360000000003</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>902</v>
+        <v>887</v>
       </c>
       <c r="X273" s="4">
-        <v>44715.935872729999</v>
+        <v>0</v>
       </c>
       <c r="Y273" s="4">
-        <v>44715.935872000002</v>
+        <v>0</v>
       </c>
       <c r="Z273" s="6">
-        <v>3.8860000000000001E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>904</v>
+        <v>889</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D274" s="4">
-        <v>14744461.306439999</v>
+        <v>2190154.7920499998</v>
       </c>
       <c r="E274" s="5">
-        <v>98.76361</v>
+        <v>97.376909999999995</v>
       </c>
       <c r="F274" s="4">
-        <v>14694088.6360089</v>
+        <v>2134831.4096060302</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J274" s="5">
-        <v>98.76361</v>
+        <v>97.376909999999995</v>
       </c>
       <c r="K274" s="5">
         <v>1</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M274" s="4">
-        <v>14694088.636008</v>
+        <v>2134831.4096059999</v>
       </c>
       <c r="N274" s="4">
-        <v>14694088.6360089</v>
+        <v>2134831.4096060302</v>
       </c>
       <c r="O274" s="3" t="s">
-        <v>905</v>
+        <v>34</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>903</v>
+        <v>888</v>
       </c>
       <c r="S274" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T274" s="4">
         <v>0.01</v>
       </c>
       <c r="U274" s="2">
-        <v>50754</v>
+        <v>49334</v>
       </c>
       <c r="V274" s="4">
-        <v>4.29481</v>
+        <v>4.9930300000000001</v>
       </c>
       <c r="W274" s="3" t="s">
-        <v>906</v>
+        <v>891</v>
       </c>
       <c r="X274" s="4">
-        <v>131926.37471564999</v>
+        <v>2126.3488908200002</v>
       </c>
       <c r="Y274" s="4">
-        <v>131926.37471500001</v>
+        <v>2126.3488900000002</v>
       </c>
       <c r="Z274" s="6">
-        <v>1.1738E-2</v>
+        <v>1.7030000000000001E-3</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D275" s="4">
-        <v>8829153.2830960006</v>
+        <v>15319127.654787</v>
       </c>
       <c r="E275" s="5">
-        <v>98.554649999999995</v>
+        <v>22.721769999999999</v>
       </c>
       <c r="F275" s="4">
-        <v>8780908.0304463692</v>
+        <v>3480776.9517271002</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J275" s="5">
-        <v>98.554649999999995</v>
+        <v>22.721769999999999</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M275" s="4">
-        <v>8780908.0304460004</v>
+        <v>3480776.9517270001</v>
       </c>
       <c r="N275" s="4">
-        <v>8780908.0304463692</v>
+        <v>3480776.9517271002</v>
       </c>
       <c r="O275" s="3" t="s">
-        <v>909</v>
+        <v>34</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>881</v>
+        <v>632</v>
       </c>
       <c r="Q275" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>907</v>
+        <v>892</v>
       </c>
       <c r="S275" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T275" s="4">
         <v>0.01</v>
       </c>
       <c r="U275" s="2">
-        <v>50936</v>
+        <v>49881</v>
       </c>
       <c r="V275" s="4">
-        <v>4.3148099999999996</v>
+        <v>6.5</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="X275" s="4">
-        <v>79366.914327990002</v>
+        <v>0</v>
       </c>
       <c r="Y275" s="4">
-        <v>79366.914327000006</v>
+        <v>0</v>
       </c>
       <c r="Z275" s="6">
-        <v>7.0140000000000003E-3</v>
+        <v>2.7780000000000001E-3</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>912</v>
+        <v>896</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D276" s="4">
-        <v>13717241.294399999</v>
+        <v>4797672.1228080001</v>
       </c>
       <c r="E276" s="5">
-        <v>98.194829999999996</v>
+        <v>100.12390000000001</v>
       </c>
       <c r="F276" s="4">
-        <v>13591785.5202627</v>
+        <v>4829127.1005467698</v>
       </c>
       <c r="G276" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J276" s="5">
-        <v>98.194829999999996</v>
+        <v>100.12390000000001</v>
       </c>
       <c r="K276" s="5">
         <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M276" s="4">
-        <v>13591785.520261999</v>
+        <v>4829127.1005459996</v>
       </c>
       <c r="N276" s="4">
-        <v>13591785.5202627</v>
+        <v>4829127.1005467698</v>
       </c>
       <c r="O276" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="Q276" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="S276" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T276" s="4">
         <v>0.01</v>
       </c>
       <c r="U276" s="2">
-        <v>50936</v>
+        <v>48446</v>
       </c>
       <c r="V276" s="4">
-        <v>4.2748100000000004</v>
+        <v>4.7855699999999999</v>
       </c>
       <c r="W276" s="3" t="s">
-        <v>913</v>
+        <v>898</v>
       </c>
       <c r="X276" s="4">
-        <v>122163.7505369</v>
+        <v>25510.661978609998</v>
       </c>
       <c r="Y276" s="4">
-        <v>122163.75053600001</v>
+        <v>25510.661978</v>
       </c>
       <c r="Z276" s="6">
-        <v>1.0857E-2</v>
+        <v>3.8539999999999998E-3</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>914</v>
+        <v>899</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>915</v>
+        <v>900</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D277" s="4">
-        <v>6385678.4678400001</v>
+        <v>6000000</v>
       </c>
       <c r="E277" s="5">
-        <v>98.146510000000006</v>
+        <v>100.1204</v>
       </c>
       <c r="F277" s="4">
-        <v>6323924.4072600799</v>
+        <v>6044805.2000000002</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J277" s="5">
-        <v>98.146510000000006</v>
+        <v>100.1204</v>
       </c>
       <c r="K277" s="5">
         <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M277" s="4">
-        <v>6323924.4072599998</v>
+        <v>6044805.2000000002</v>
       </c>
       <c r="N277" s="4">
-        <v>6323924.4072600799</v>
+        <v>6044805.2000000002</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>916</v>
+        <v>34</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>914</v>
+        <v>899</v>
       </c>
       <c r="S277" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>51119</v>
+        <v>47988</v>
       </c>
       <c r="V277" s="4">
-        <v>4.25481</v>
+        <v>5.6371799999999999</v>
       </c>
       <c r="W277" s="3" t="s">
-        <v>917</v>
+        <v>901</v>
       </c>
       <c r="X277" s="4">
-        <v>56603.851253649998</v>
+        <v>37581.199999999997</v>
       </c>
       <c r="Y277" s="4">
-        <v>56603.851253000001</v>
+        <v>37581.199999999997</v>
       </c>
       <c r="Z277" s="6">
-        <v>5.0509999999999999E-3</v>
+        <v>4.8240000000000002E-3</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>919</v>
+        <v>903</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D278" s="4">
-        <v>1255936.5705599999</v>
+        <v>1939288.7339999999</v>
       </c>
       <c r="E278" s="5">
-        <v>97.972710000000006</v>
+        <v>40.840760000000003</v>
       </c>
       <c r="F278" s="4">
-        <v>1241607.95130825</v>
+        <v>796791.44222740002</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>97.972710000000006</v>
+        <v>40.840760000000003</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>1241607.9513079999</v>
+        <v>796791.44222700002</v>
       </c>
       <c r="N278" s="4">
-        <v>1241607.95130825</v>
+        <v>796791.44222740002</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>918</v>
+        <v>902</v>
       </c>
       <c r="S278" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>51119</v>
+        <v>50298</v>
       </c>
       <c r="V278" s="4">
-        <v>4.1848099999999997</v>
+        <v>5.5356199999999998</v>
       </c>
       <c r="W278" s="3" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="X278" s="4">
-        <v>11132.857249549999</v>
+        <v>4771.1846674199996</v>
       </c>
       <c r="Y278" s="4">
-        <v>11132.857249000001</v>
+        <v>4771.1846670000004</v>
       </c>
       <c r="Z278" s="6">
-        <v>9.9099999999999991E-4</v>
+        <v>6.3500000000000004E-4</v>
       </c>
     </row>
     <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D279" s="4">
-        <v>8274772.6295999996</v>
+        <v>1621000</v>
       </c>
       <c r="E279" s="5">
-        <v>99.379469999999998</v>
+        <v>100</v>
       </c>
       <c r="F279" s="4">
-        <v>8296257.1458208403</v>
+        <v>1623480.28534583</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>99.379469999999998</v>
+        <v>100</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>8296257.1458200002</v>
+        <v>1623480.285345</v>
       </c>
       <c r="N279" s="4">
-        <v>8296257.1458208403</v>
+        <v>1623480.28534583</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>923</v>
+        <v>908</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="S279" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>51851</v>
+        <v>48382</v>
       </c>
       <c r="V279" s="4">
-        <v>4.2248099999999997</v>
+        <v>4.75</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>924</v>
+        <v>909</v>
       </c>
       <c r="X279" s="4">
-        <v>72831.962819289998</v>
+        <v>2480.2853458300001</v>
       </c>
       <c r="Y279" s="4">
-        <v>72831.962818999993</v>
+        <v>2480.2853449999998</v>
       </c>
       <c r="Z279" s="6">
-        <v>6.6270000000000001E-3</v>
+        <v>1.2949999999999999E-3</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D280" s="4">
-        <v>2672290.9504</v>
+        <v>7367782.2336360002</v>
       </c>
       <c r="E280" s="5">
-        <v>94.919640000000001</v>
+        <v>27.18582</v>
       </c>
       <c r="F280" s="4">
-        <v>2560884.7106487602</v>
+        <v>2021118.79055633</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J280" s="5">
-        <v>94.919640000000001</v>
+        <v>27.18582</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M280" s="4">
-        <v>2560884.7106479998</v>
+        <v>2021118.7905560001</v>
       </c>
       <c r="N280" s="4">
-        <v>2560884.7106487602</v>
+        <v>2021118.79055633</v>
       </c>
       <c r="O280" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q280" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="S280" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>51119</v>
+        <v>50663</v>
       </c>
       <c r="V280" s="4">
-        <v>4.3748100000000001</v>
+        <v>5.5352709999999998</v>
       </c>
       <c r="W280" s="3" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="X280" s="4">
-        <v>24355.760776499999</v>
+        <v>18126.77452807</v>
       </c>
       <c r="Y280" s="4">
-        <v>24355.760775999999</v>
+        <v>18126.774528000002</v>
       </c>
       <c r="Z280" s="6">
-        <v>2.0449999999999999E-3</v>
+        <v>1.6130000000000001E-3</v>
       </c>
     </row>
     <row r="281" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>929</v>
+        <v>914</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D281" s="4">
-        <v>2487835.0906199999</v>
+        <v>750000</v>
       </c>
       <c r="E281" s="5">
-        <v>99.997479999999996</v>
+        <v>100</v>
       </c>
       <c r="F281" s="4">
-        <v>2498943.7760130302</v>
+        <v>752817.5</v>
       </c>
       <c r="G281" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J281" s="5">
-        <v>99.997479999999996</v>
+        <v>100</v>
       </c>
       <c r="K281" s="5">
         <v>1</v>
       </c>
       <c r="L281" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M281" s="4">
-        <v>2498943.7760129999</v>
+        <v>752817.5</v>
       </c>
       <c r="N281" s="4">
-        <v>2498943.7760130302</v>
+        <v>752817.5</v>
       </c>
       <c r="O281" s="3" t="s">
-        <v>930</v>
+        <v>34</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q281" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="S281" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>46230</v>
+        <v>49933</v>
       </c>
       <c r="V281" s="4">
-        <v>4.8986200000000002</v>
+        <v>4.75</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>931</v>
+        <v>915</v>
       </c>
       <c r="X281" s="4">
-        <v>11171.37883731</v>
+        <v>2817.5</v>
       </c>
       <c r="Y281" s="4">
-        <v>11171.378837</v>
+        <v>2817.5</v>
       </c>
       <c r="Z281" s="6">
-        <v>1.9959999999999999E-3</v>
+        <v>5.9999999999999995E-4</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>932</v>
+        <v>916</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>933</v>
+        <v>917</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D282" s="4">
-        <v>3692683.4828499998</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E282" s="5">
-        <v>99.008269999999996</v>
+        <v>21.507909999999999</v>
       </c>
       <c r="F282" s="4">
-        <v>3671221.9818704999</v>
+        <v>2411582.8812512099</v>
       </c>
       <c r="G282" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J282" s="5">
-        <v>99.008269999999996</v>
+        <v>21.507909999999999</v>
       </c>
       <c r="K282" s="5">
         <v>1</v>
       </c>
       <c r="L282" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M282" s="4">
-        <v>3671221.9818699998</v>
+        <v>2411582.8812509999</v>
       </c>
       <c r="N282" s="4">
-        <v>3671221.9818704999</v>
+        <v>2411582.8812512099</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q282" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>932</v>
+        <v>916</v>
       </c>
       <c r="S282" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>47051</v>
+        <v>48472</v>
       </c>
       <c r="V282" s="4">
-        <v>4.4786200000000003</v>
+        <v>5.5352709999999998</v>
       </c>
       <c r="W282" s="3" t="s">
-        <v>934</v>
+        <v>918</v>
       </c>
       <c r="X282" s="4">
-        <v>15159.948924959999</v>
+        <v>27273.951659490001</v>
       </c>
       <c r="Y282" s="4">
-        <v>15159.948924</v>
+        <v>27273.951658999998</v>
       </c>
       <c r="Z282" s="6">
-        <v>2.9320000000000001E-3</v>
+        <v>1.9239999999999999E-3</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>935</v>
+        <v>919</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>936</v>
+        <v>920</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D283" s="4">
-        <v>9423594.7557599992</v>
+        <v>1400099.86332</v>
       </c>
       <c r="E283" s="5">
-        <v>99.159800000000004</v>
+        <v>99.784790000000001</v>
       </c>
       <c r="F283" s="4">
-        <v>9452965.1557403393</v>
+        <v>1399784.6199461101</v>
       </c>
       <c r="G283" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J283" s="5">
-        <v>99.159800000000004</v>
+        <v>99.784790000000001</v>
       </c>
       <c r="K283" s="5">
         <v>1</v>
       </c>
       <c r="L283" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M283" s="4">
-        <v>9452965.1557400003</v>
+        <v>1399784.6199459999</v>
       </c>
       <c r="N283" s="4">
-        <v>9452965.1557403393</v>
+        <v>1399784.6199461101</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>34</v>
+        <v>921</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>937</v>
+        <v>904</v>
       </c>
       <c r="Q283" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>935</v>
+        <v>919</v>
       </c>
       <c r="S283" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>51302</v>
+        <v>48745</v>
       </c>
       <c r="V283" s="4">
-        <v>5.2941200000000004</v>
+        <v>4.3356199999999996</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>938</v>
+        <v>922</v>
       </c>
       <c r="X283" s="4">
-        <v>108547.44311824</v>
+        <v>2697.9115419599998</v>
       </c>
       <c r="Y283" s="4">
-        <v>108547.443118</v>
+        <v>2697.9115409999999</v>
       </c>
       <c r="Z283" s="6">
-        <v>7.5510000000000004E-3</v>
+        <v>1.1169999999999999E-3</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>940</v>
+        <v>924</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D284" s="4">
-        <v>6768296.533698</v>
+        <v>4386933.10348</v>
       </c>
       <c r="E284" s="5">
-        <v>100.61958</v>
+        <v>99.018529999999998</v>
       </c>
       <c r="F284" s="4">
-        <v>6853761.5850665998</v>
+        <v>4352388.5302138198</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J284" s="5">
-        <v>100.61958</v>
+        <v>99.018529999999998</v>
       </c>
       <c r="K284" s="5">
         <v>1</v>
       </c>
       <c r="L284" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M284" s="4">
-        <v>6853761.585066</v>
+        <v>4352388.5302130003</v>
       </c>
       <c r="N284" s="4">
-        <v>6853761.5850665998</v>
+        <v>4352388.5302138198</v>
       </c>
       <c r="O284" s="3" t="s">
-        <v>941</v>
+        <v>34</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q284" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="S284" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>46868</v>
+        <v>48837</v>
       </c>
       <c r="V284" s="4">
-        <v>5.8486200000000004</v>
+        <v>4.3656199999999998</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>942</v>
+        <v>925</v>
       </c>
       <c r="X284" s="4">
-        <v>43530.039705110001</v>
+        <v>8511.85906454</v>
       </c>
       <c r="Y284" s="4">
-        <v>43530.039705000003</v>
+        <v>8511.8590640000002</v>
       </c>
       <c r="Z284" s="6">
-        <v>5.4749999999999998E-3</v>
+        <v>3.473E-3</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D285" s="4">
-        <v>1150000</v>
+        <v>13539785.956259999</v>
       </c>
       <c r="E285" s="5">
-        <v>91.916150000000002</v>
+        <v>99.127920000000003</v>
       </c>
       <c r="F285" s="4">
-        <v>1058904.4750000001</v>
+        <v>13447256.9846933</v>
       </c>
       <c r="G285" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J285" s="5">
-        <v>91.916150000000002</v>
+        <v>99.127920000000003</v>
       </c>
       <c r="K285" s="5">
         <v>1</v>
       </c>
       <c r="L285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M285" s="4">
-        <v>1058904.4750000001</v>
+        <v>13447256.984693</v>
       </c>
       <c r="N285" s="4">
-        <v>1058904.4750000001</v>
+        <v>13447256.9846933</v>
       </c>
       <c r="O285" s="3" t="s">
-        <v>34</v>
+        <v>928</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>945</v>
+        <v>904</v>
       </c>
       <c r="Q285" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="S285" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>53220</v>
+        <v>50754</v>
       </c>
       <c r="V285" s="4">
-        <v>4.5</v>
+        <v>4.2456199999999997</v>
       </c>
       <c r="W285" s="3" t="s">
-        <v>946</v>
+        <v>929</v>
       </c>
       <c r="X285" s="4">
-        <v>1868.75</v>
+        <v>25548.793800719999</v>
       </c>
       <c r="Y285" s="4">
-        <v>1868.75</v>
+        <v>25548.793799999999</v>
       </c>
       <c r="Z285" s="6">
-        <v>8.4500000000000005E-4</v>
+        <v>1.0732E-2</v>
       </c>
     </row>
     <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
-        <v>947</v>
+        <v>930</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>948</v>
+        <v>931</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D286" s="4">
-        <v>6897193.9508260004</v>
+        <v>8228759.7749220002</v>
       </c>
       <c r="E286" s="5">
-        <v>100.23268</v>
+        <v>98.014719999999997</v>
       </c>
       <c r="F286" s="4">
-        <v>6957285.2588234199</v>
+        <v>8080996.1916499799</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>100.23268</v>
+        <v>98.014719999999997</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>6957285.2588229999</v>
+        <v>8080996.1916490002</v>
       </c>
       <c r="N286" s="4">
-        <v>6957285.2588234199</v>
+        <v>8080996.1916499799</v>
       </c>
       <c r="O286" s="3" t="s">
-        <v>34</v>
+        <v>932</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>947</v>
+        <v>930</v>
       </c>
       <c r="S286" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>46959</v>
+        <v>50936</v>
       </c>
       <c r="V286" s="4">
-        <v>5.7986199999999997</v>
+        <v>4.2656200000000002</v>
       </c>
       <c r="W286" s="3" t="s">
-        <v>949</v>
+        <v>933</v>
       </c>
       <c r="X286" s="4">
-        <v>44042.917112889998</v>
+        <v>15600.338787160001</v>
       </c>
       <c r="Y286" s="4">
-        <v>44042.917112000003</v>
+        <v>15600.338787000001</v>
       </c>
       <c r="Z286" s="6">
-        <v>5.5570000000000003E-3</v>
+        <v>6.4489999999999999E-3</v>
       </c>
     </row>
     <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
-        <v>950</v>
+        <v>934</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>951</v>
+        <v>935</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D287" s="4">
-        <v>14661461.270372</v>
+        <v>12960858.01189</v>
       </c>
       <c r="E287" s="5">
-        <v>100.02222999999999</v>
+        <v>97.481229999999996</v>
       </c>
       <c r="F287" s="4">
-        <v>14735260.2488275</v>
+        <v>12658744.991135599</v>
       </c>
       <c r="G287" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>100.02222999999999</v>
+        <v>97.481229999999996</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>14735260.248826999</v>
+        <v>12658744.991134999</v>
       </c>
       <c r="N287" s="4">
-        <v>14735260.2488275</v>
+        <v>12658744.991135599</v>
       </c>
       <c r="O287" s="3" t="s">
-        <v>952</v>
+        <v>34</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>950</v>
+        <v>934</v>
       </c>
       <c r="S287" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>47508</v>
+        <v>50936</v>
       </c>
       <c r="V287" s="4">
-        <v>5.2486199999999998</v>
+        <v>4.2256200000000002</v>
       </c>
       <c r="W287" s="3" t="s">
-        <v>953</v>
+        <v>936</v>
       </c>
       <c r="X287" s="4">
-        <v>70539.735615159996</v>
+        <v>24341.182592090001</v>
       </c>
       <c r="Y287" s="4">
-        <v>70539.735614999998</v>
+        <v>24341.182592000001</v>
       </c>
       <c r="Z287" s="6">
-        <v>1.1771E-2</v>
+        <v>1.0102999999999999E-2</v>
       </c>
     </row>
     <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>955</v>
+        <v>938</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D288" s="4">
-        <v>3168880.3187500001</v>
+        <v>6652576.2185699996</v>
       </c>
       <c r="E288" s="5">
-        <v>104.97884999999999</v>
+        <v>97.973410000000001</v>
       </c>
       <c r="F288" s="4">
-        <v>3334907.7672141399</v>
+        <v>6530190.5331137897</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>104.97884999999999</v>
+        <v>97.973410000000001</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>3334907.7672140002</v>
+        <v>6530190.533113</v>
       </c>
       <c r="N288" s="4">
-        <v>3334907.7672141399</v>
+        <v>6530190.5331137897</v>
       </c>
       <c r="O288" s="3" t="s">
-        <v>34</v>
+        <v>939</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>954</v>
+        <v>937</v>
       </c>
       <c r="S288" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>51789</v>
+        <v>51119</v>
       </c>
       <c r="V288" s="4">
-        <v>8.5241299999999995</v>
+        <v>4.2056199999999997</v>
       </c>
       <c r="W288" s="3" t="s">
-        <v>956</v>
+        <v>940</v>
       </c>
       <c r="X288" s="4">
-        <v>8253.6507140600006</v>
+        <v>12434.758931709999</v>
       </c>
       <c r="Y288" s="4">
-        <v>8253.6507139999994</v>
+        <v>12434.758931</v>
       </c>
       <c r="Z288" s="6">
-        <v>2.6640000000000001E-3</v>
+        <v>5.2110000000000004E-3</v>
       </c>
     </row>
     <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>957</v>
+        <v>941</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>958</v>
+        <v>942</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D289" s="4">
-        <v>534197.45120000001</v>
+        <v>1180922.7965190001</v>
       </c>
       <c r="E289" s="5">
-        <v>99.896050000000002</v>
+        <v>97.764409999999998</v>
       </c>
       <c r="F289" s="4">
-        <v>534317.31917251996</v>
+        <v>1156729.5434751899</v>
       </c>
       <c r="G289" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>99.896050000000002</v>
+        <v>97.764409999999998</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>534317.31917200005</v>
+        <v>1156729.543475</v>
       </c>
       <c r="N289" s="4">
-        <v>534317.31917251996</v>
+        <v>1156729.5434751899</v>
       </c>
       <c r="O289" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>945</v>
+        <v>904</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>957</v>
+        <v>941</v>
       </c>
       <c r="S289" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>51487</v>
+        <v>51119</v>
       </c>
       <c r="V289" s="4">
-        <v>3.5</v>
+        <v>4.1356200000000003</v>
       </c>
       <c r="W289" s="3" t="s">
-        <v>959</v>
+        <v>943</v>
       </c>
       <c r="X289" s="4">
-        <v>675.16622303999998</v>
+        <v>2207.3389028900001</v>
       </c>
       <c r="Y289" s="4">
-        <v>675.16622299999995</v>
+        <v>2207.338902</v>
       </c>
       <c r="Z289" s="6">
-        <v>4.26E-4</v>
+        <v>9.2299999999999999E-4</v>
       </c>
     </row>
     <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D290" s="4">
-        <v>10182330.995122001</v>
+        <v>7590200.4904800002</v>
       </c>
       <c r="E290" s="5">
-        <v>97.941820000000007</v>
+        <v>98.696749999999994</v>
       </c>
       <c r="F290" s="4">
-        <v>9981254.0561516993</v>
+        <v>7505367.3327976204</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>97.941820000000007</v>
+        <v>98.696749999999994</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>9981254.0561510008</v>
+        <v>7505367.3327970002</v>
       </c>
       <c r="N290" s="4">
-        <v>9981254.0561516993</v>
+        <v>7505367.3327976204</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>34</v>
+        <v>946</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>945</v>
+        <v>904</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>960</v>
+        <v>944</v>
       </c>
       <c r="S290" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>55899</v>
+        <v>51851</v>
       </c>
       <c r="V290" s="4">
-        <v>2.31</v>
+        <v>4.1756200000000003</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>962</v>
+        <v>947</v>
       </c>
       <c r="X290" s="4">
-        <v>8493.7611051000003</v>
+        <v>14086.1302098</v>
       </c>
       <c r="Y290" s="4">
-        <v>8493.7611049999996</v>
+        <v>14086.130209000001</v>
       </c>
       <c r="Z290" s="6">
-        <v>7.9729999999999992E-3</v>
+        <v>5.9899999999999997E-3</v>
       </c>
     </row>
     <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>963</v>
+        <v>948</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D291" s="4">
-        <v>1000</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E291" s="5">
-        <v>40420.093079999999</v>
+        <v>94.838539999999995</v>
       </c>
       <c r="F291" s="4">
-        <v>404200.93079999997</v>
+        <v>2539499.1953252</v>
       </c>
       <c r="G291" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J291" s="5">
-        <v>40420.093079999999</v>
+        <v>94.838539999999995</v>
       </c>
       <c r="K291" s="5">
         <v>1</v>
       </c>
       <c r="L291" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M291" s="4">
-        <v>404200.93079999997</v>
+        <v>2539499.1953250002</v>
       </c>
       <c r="N291" s="4">
-        <v>404200.93079999997</v>
+        <v>2539499.1953252</v>
       </c>
       <c r="O291" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>945</v>
+        <v>904</v>
       </c>
       <c r="Q291" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>963</v>
+        <v>948</v>
       </c>
       <c r="S291" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>57269</v>
+        <v>51119</v>
       </c>
       <c r="V291" s="4">
-        <v>0</v>
+        <v>4.3256199999999998</v>
       </c>
       <c r="W291" s="3" t="s">
-        <v>965</v>
+        <v>950</v>
       </c>
       <c r="X291" s="4">
-        <v>0</v>
+        <v>5137.4734137200003</v>
       </c>
       <c r="Y291" s="4">
-        <v>0</v>
+        <v>5137.4734129999997</v>
       </c>
       <c r="Z291" s="6">
-        <v>3.2200000000000002E-4</v>
+        <v>2.026E-3</v>
       </c>
     </row>
     <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>967</v>
+        <v>952</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D292" s="4">
-        <v>974742.29735999997</v>
+        <v>2487835.0906199999</v>
       </c>
       <c r="E292" s="5">
-        <v>97.976370000000003</v>
+        <v>99.997320000000002</v>
       </c>
       <c r="F292" s="4">
-        <v>955397.93619009003</v>
+        <v>2509772.6476827599</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>97.976370000000003</v>
+        <v>99.997320000000002</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>955397.93619000004</v>
+        <v>2509772.647682</v>
       </c>
       <c r="N292" s="4">
-        <v>955397.93619009003</v>
+        <v>2509772.6476827599</v>
       </c>
       <c r="O292" s="3" t="s">
-        <v>34</v>
+        <v>953</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>968</v>
+        <v>904</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="S292" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>49304</v>
+        <v>46230</v>
       </c>
       <c r="V292" s="4">
-        <v>4.6882099999999998</v>
+        <v>4.8986200000000002</v>
       </c>
       <c r="W292" s="3" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="X292" s="4">
-        <v>380.81638215999999</v>
+        <v>22004.23104319</v>
       </c>
       <c r="Y292" s="4">
-        <v>380.81638199999998</v>
+        <v>22004.231043</v>
       </c>
       <c r="Z292" s="6">
-        <v>7.6300000000000001E-4</v>
+        <v>2.003E-3</v>
       </c>
     </row>
     <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>970</v>
+        <v>955</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>971</v>
+        <v>956</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D293" s="4">
-        <v>595866.42983699997</v>
+        <v>3692683.4828499998</v>
       </c>
       <c r="E293" s="5">
-        <v>99.998599999999996</v>
+        <v>98.886949999999999</v>
       </c>
       <c r="F293" s="4">
-        <v>599136.84869581996</v>
+        <v>3681442.5748024001</v>
       </c>
       <c r="G293" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>99.998599999999996</v>
+        <v>98.886949999999999</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>599136.84869500005</v>
+        <v>3681442.5748020001</v>
       </c>
       <c r="N293" s="4">
-        <v>599136.84869581996</v>
+        <v>3681442.5748024001</v>
       </c>
       <c r="O293" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>972</v>
+        <v>904</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R293" s="3" t="s">
-        <v>970</v>
+        <v>955</v>
       </c>
       <c r="S293" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>47956</v>
+        <v>47051</v>
       </c>
       <c r="V293" s="4">
-        <v>5.0792400000000004</v>
+        <v>4.4786200000000003</v>
       </c>
       <c r="W293" s="3" t="s">
-        <v>973</v>
+        <v>957</v>
       </c>
       <c r="X293" s="4">
-        <v>3278.7609888400002</v>
+        <v>29860.505458259999</v>
       </c>
       <c r="Y293" s="4">
-        <v>3278.760988</v>
+        <v>29860.505458</v>
       </c>
       <c r="Z293" s="6">
-        <v>4.7800000000000002E-4</v>
+        <v>2.9380000000000001E-3</v>
       </c>
     </row>
     <row r="294" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>974</v>
+        <v>958</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>975</v>
+        <v>959</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D294" s="4">
-        <v>51320.285201999999</v>
+        <v>8922866.3842799999</v>
       </c>
       <c r="E294" s="5">
-        <v>100.0449</v>
+        <v>99.103319999999997</v>
       </c>
       <c r="F294" s="4">
-        <v>51652.799593880001</v>
+        <v>8863851.8150442597</v>
       </c>
       <c r="G294" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J294" s="5">
-        <v>100.0449</v>
+        <v>99.103319999999997</v>
       </c>
       <c r="K294" s="5">
         <v>1</v>
       </c>
       <c r="L294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M294" s="4">
-        <v>51652.799593000003</v>
+        <v>8863851.8150440007</v>
       </c>
       <c r="N294" s="4">
-        <v>51652.799593880001</v>
+        <v>8863851.8150442597</v>
       </c>
       <c r="O294" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P294" s="3" t="s">
-        <v>972</v>
+        <v>960</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>974</v>
+        <v>958</v>
       </c>
       <c r="S294" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>47953</v>
+        <v>51302</v>
       </c>
       <c r="V294" s="4">
-        <v>4.9337999999999997</v>
+        <v>4.8525999999999998</v>
       </c>
       <c r="W294" s="3" t="s">
-        <v>976</v>
+        <v>961</v>
       </c>
       <c r="X294" s="4">
-        <v>309.47158382999999</v>
+        <v>20994.98905882</v>
       </c>
       <c r="Y294" s="4">
-        <v>309.47158300000001</v>
+        <v>20994.989057999999</v>
       </c>
       <c r="Z294" s="6">
-        <v>4.1E-5</v>
+        <v>7.0740000000000004E-3</v>
       </c>
     </row>
     <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D295" s="4">
-        <v>122243.033652</v>
+        <v>6768296.533698</v>
       </c>
       <c r="E295" s="5">
-        <v>100.01436</v>
+        <v>100.4011</v>
       </c>
       <c r="F295" s="4">
-        <v>122314.45832105</v>
+        <v>6881185.15839261</v>
       </c>
       <c r="G295" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>100.01436</v>
+        <v>100.4011</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>122314.458321</v>
+        <v>6881185.158392</v>
       </c>
       <c r="N295" s="4">
-        <v>122314.45832105</v>
+        <v>6881185.15839261</v>
       </c>
       <c r="O295" s="3" t="s">
-        <v>34</v>
+        <v>964</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>979</v>
+        <v>904</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R295" s="3" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="S295" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>49699</v>
+        <v>46868</v>
       </c>
       <c r="V295" s="4">
-        <v>5.2882100000000003</v>
+        <v>5.8486200000000004</v>
       </c>
       <c r="W295" s="3" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
       <c r="X295" s="4">
-        <v>53.870569420000002</v>
+        <v>85740.987297950007</v>
       </c>
       <c r="Y295" s="4">
-        <v>53.870569000000003</v>
+        <v>85740.987297</v>
       </c>
       <c r="Z295" s="6">
-        <v>9.7E-5</v>
+        <v>5.4920000000000004E-3</v>
       </c>
     </row>
     <row r="296" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D296" s="4">
-        <v>337525.05547199998</v>
+        <v>1150000</v>
       </c>
       <c r="E296" s="5">
-        <v>100.0108</v>
+        <v>90.38467</v>
       </c>
       <c r="F296" s="4">
-        <v>341151.09417470999</v>
+        <v>1041723.705</v>
       </c>
       <c r="G296" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J296" s="5">
-        <v>100.0108</v>
+        <v>90.38467</v>
       </c>
       <c r="K296" s="5">
         <v>1</v>
       </c>
       <c r="L296" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M296" s="4">
-        <v>341151.09417400003</v>
+        <v>1041723.705</v>
       </c>
       <c r="N296" s="4">
-        <v>341151.09417470999</v>
+        <v>1041723.705</v>
       </c>
       <c r="O296" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P296" s="3" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="S296" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>48014</v>
+        <v>53220</v>
       </c>
       <c r="V296" s="4">
-        <v>5.1048099999999996</v>
+        <v>4.5</v>
       </c>
       <c r="W296" s="3" t="s">
-        <v>984</v>
+        <v>969</v>
       </c>
       <c r="X296" s="4">
-        <v>3589.5859967199999</v>
+        <v>2300</v>
       </c>
       <c r="Y296" s="4">
-        <v>3589.5859959999998</v>
+        <v>2300</v>
       </c>
       <c r="Z296" s="6">
-        <v>2.72E-4</v>
+        <v>8.3100000000000003E-4</v>
       </c>
     </row>
     <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>986</v>
+        <v>971</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D297" s="4">
-        <v>3638370.0353279999</v>
+        <v>6897193.9508260004</v>
       </c>
       <c r="E297" s="5">
-        <v>81.23536</v>
+        <v>100.21601</v>
       </c>
       <c r="F297" s="4">
-        <v>2970144.1839988101</v>
+        <v>6998843.7798528001</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>81.23536</v>
+        <v>100.21601</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>2970144.1839979999</v>
+        <v>6998843.7798520001</v>
       </c>
       <c r="N297" s="4">
-        <v>2970144.1839988101</v>
+        <v>6998843.7798528001</v>
       </c>
       <c r="O297" s="3" t="s">
-        <v>987</v>
+        <v>34</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>988</v>
+        <v>904</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R297" s="3" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="S297" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>49454</v>
+        <v>46959</v>
       </c>
       <c r="V297" s="4">
-        <v>5.3150899999999996</v>
+        <v>5.7986199999999997</v>
       </c>
       <c r="W297" s="3" t="s">
-        <v>989</v>
+        <v>972</v>
       </c>
       <c r="X297" s="4">
-        <v>14501.187667980001</v>
+        <v>86751.20037387</v>
       </c>
       <c r="Y297" s="4">
-        <v>14501.187667</v>
+        <v>86751.200373</v>
       </c>
       <c r="Z297" s="6">
-        <v>2.372E-3</v>
+        <v>5.5849999999999997E-3</v>
       </c>
     </row>
     <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>991</v>
+        <v>974</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D298" s="4">
-        <v>2943351.1556799999</v>
+        <v>14661461.270372</v>
       </c>
       <c r="E298" s="5">
-        <v>92.216290000000001</v>
+        <v>99.586479999999995</v>
       </c>
       <c r="F298" s="4">
-        <v>2715256.89616116</v>
+        <v>14739775.0992111</v>
       </c>
       <c r="G298" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>92.216290000000001</v>
+        <v>99.586479999999995</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>2715256.8961609998</v>
+        <v>14739775.099211</v>
       </c>
       <c r="N298" s="4">
-        <v>2715256.89616116</v>
+        <v>14739775.0992111</v>
       </c>
       <c r="O298" s="3" t="s">
-        <v>992</v>
+        <v>975</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>993</v>
+        <v>904</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R298" s="3" t="s">
-        <v>990</v>
+        <v>973</v>
       </c>
       <c r="S298" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
-        <v>50065</v>
+        <v>47508</v>
       </c>
       <c r="V298" s="4">
-        <v>4.1082099999999997</v>
+        <v>5.2486199999999998</v>
       </c>
       <c r="W298" s="3" t="s">
-        <v>994</v>
+        <v>976</v>
       </c>
       <c r="X298" s="4">
-        <v>1007.65872094</v>
+        <v>138941.90348440001</v>
       </c>
       <c r="Y298" s="4">
-        <v>1007.65872</v>
+        <v>138941.90348400001</v>
       </c>
       <c r="Z298" s="6">
-        <v>2.1689999999999999E-3</v>
+        <v>1.1764E-2</v>
       </c>
     </row>
     <row r="299" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
-        <v>995</v>
+        <v>977</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>996</v>
+        <v>978</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D299" s="4">
-        <v>7541850.3854099996</v>
+        <v>3189773.06011</v>
       </c>
       <c r="E299" s="5">
-        <v>43.924469999999999</v>
+        <v>104.89102</v>
       </c>
       <c r="F299" s="4">
-        <v>3315268.3443720099</v>
+        <v>3357888.1920863399</v>
       </c>
       <c r="G299" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J299" s="5">
-        <v>43.924469999999999</v>
+        <v>104.89102</v>
       </c>
       <c r="K299" s="5">
         <v>1</v>
       </c>
       <c r="L299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M299" s="4">
-        <v>3315268.3443720001</v>
+        <v>3357888.192086</v>
       </c>
       <c r="N299" s="4">
-        <v>3315268.3443720099</v>
+        <v>3357888.1920863399</v>
       </c>
       <c r="O299" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P299" s="3" t="s">
-        <v>997</v>
+        <v>904</v>
       </c>
       <c r="Q299" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R299" s="3" t="s">
-        <v>995</v>
+        <v>977</v>
       </c>
       <c r="S299" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T299" s="4">
         <v>0.01</v>
       </c>
       <c r="U299" s="2">
-        <v>57794</v>
+        <v>51789</v>
       </c>
       <c r="V299" s="4">
-        <v>4.3282100000000003</v>
+        <v>8.5369899999999994</v>
       </c>
       <c r="W299" s="3" t="s">
-        <v>998</v>
+        <v>979</v>
       </c>
       <c r="X299" s="4">
-        <v>2550.5343877099999</v>
+        <v>12102.69365175</v>
       </c>
       <c r="Y299" s="4">
-        <v>2550.5343870000002</v>
+        <v>12102.693651</v>
       </c>
       <c r="Z299" s="6">
-        <v>2.6480000000000002E-3</v>
+        <v>2.6800000000000001E-3</v>
       </c>
     </row>
     <row r="300" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1000</v>
+        <v>981</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D300" s="4">
-        <v>1340247.309286</v>
+        <v>199897.712</v>
       </c>
       <c r="E300" s="5">
-        <v>99.992590000000007</v>
+        <v>99.941800000000001</v>
       </c>
       <c r="F300" s="4">
-        <v>1340688.3634553</v>
+        <v>200092.32352805999</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J300" s="5">
-        <v>99.992590000000007</v>
+        <v>99.941800000000001</v>
       </c>
       <c r="K300" s="5">
         <v>1</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M300" s="4">
-        <v>1340688.3634550001</v>
+        <v>200092.32352800001</v>
       </c>
       <c r="N300" s="4">
-        <v>1340688.3634553</v>
+        <v>200092.32352805999</v>
       </c>
       <c r="O300" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P300" s="3" t="s">
-        <v>1001</v>
+        <v>968</v>
       </c>
       <c r="Q300" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R300" s="3" t="s">
-        <v>999</v>
+        <v>980</v>
       </c>
       <c r="S300" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T300" s="4">
         <v>0.01</v>
       </c>
       <c r="U300" s="2">
-        <v>53352</v>
+        <v>51487</v>
       </c>
       <c r="V300" s="4">
-        <v>4.8382100000000001</v>
+        <v>3.5</v>
       </c>
       <c r="W300" s="3" t="s">
-        <v>1002</v>
+        <v>982</v>
       </c>
       <c r="X300" s="4">
-        <v>540.36649451999995</v>
+        <v>310.95199644000002</v>
       </c>
       <c r="Y300" s="4">
-        <v>540.36649399999999</v>
+        <v>310.95199600000001</v>
       </c>
       <c r="Z300" s="6">
-        <v>1.0709999999999999E-3</v>
+        <v>1.5899999999999999E-4</v>
       </c>
     </row>
     <row r="301" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>1003</v>
+        <v>983</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1004</v>
+        <v>984</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D301" s="4">
-        <v>8432485.4359050002</v>
+        <v>9118982.8646399993</v>
       </c>
       <c r="E301" s="5">
-        <v>97.206440000000001</v>
+        <v>97.720939999999999</v>
       </c>
       <c r="F301" s="4">
-        <v>8203559.4780425103</v>
+        <v>8920517.9295061696</v>
       </c>
       <c r="G301" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J301" s="5">
-        <v>97.206440000000001</v>
+        <v>97.720939999999999</v>
       </c>
       <c r="K301" s="5">
         <v>1</v>
       </c>
       <c r="L301" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M301" s="4">
-        <v>8203559.478042</v>
+        <v>8920517.9295060001</v>
       </c>
       <c r="N301" s="4">
-        <v>8203559.4780425103</v>
+        <v>8920517.9295061696</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P301" s="3" t="s">
-        <v>1001</v>
+        <v>968</v>
       </c>
       <c r="Q301" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R301" s="3" t="s">
-        <v>1003</v>
+        <v>983</v>
       </c>
       <c r="S301" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T301" s="4">
         <v>0.01</v>
       </c>
       <c r="U301" s="2">
-        <v>59130</v>
+        <v>55899</v>
       </c>
       <c r="V301" s="4">
-        <v>1.05</v>
+        <v>2.31</v>
       </c>
       <c r="W301" s="3" t="s">
-        <v>1005</v>
+        <v>985</v>
       </c>
       <c r="X301" s="4">
-        <v>6640.5822807799996</v>
+        <v>9362.1557410299993</v>
       </c>
       <c r="Y301" s="4">
-        <v>6640.5822799999996</v>
+        <v>9362.1557410000005</v>
       </c>
       <c r="Z301" s="6">
-        <v>6.5529999999999998E-3</v>
+        <v>7.1190000000000003E-3</v>
       </c>
     </row>
     <row r="302" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>1006</v>
+        <v>986</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1007</v>
+        <v>987</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D302" s="4">
-        <v>6900000</v>
+        <v>1000</v>
       </c>
       <c r="E302" s="5">
-        <v>99.270920000000004</v>
+        <v>36876.044240000003</v>
       </c>
       <c r="F302" s="4">
-        <v>6857102.1173333302</v>
+        <v>368760.4424</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J302" s="5">
-        <v>99.270920000000004</v>
+        <v>36876.044240000003</v>
       </c>
       <c r="K302" s="5">
         <v>1</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M302" s="4">
-        <v>6857102.1173329996</v>
+        <v>368760.4424</v>
       </c>
       <c r="N302" s="4">
-        <v>6857102.1173333302</v>
+        <v>368760.4424</v>
       </c>
       <c r="O302" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P302" s="3" t="s">
-        <v>1001</v>
+        <v>968</v>
       </c>
       <c r="Q302" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R302" s="3" t="s">
-        <v>1006</v>
+        <v>986</v>
       </c>
       <c r="S302" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T302" s="4">
         <v>0.01</v>
       </c>
       <c r="U302" s="2">
-        <v>59130</v>
+        <v>57269</v>
       </c>
       <c r="V302" s="4">
-        <v>4.8317199999999998</v>
+        <v>0</v>
       </c>
       <c r="W302" s="3" t="s">
-        <v>1008</v>
+        <v>988</v>
       </c>
       <c r="X302" s="4">
-        <v>7408.6373333299998</v>
+        <v>0</v>
       </c>
       <c r="Y302" s="4">
-        <v>7408.6373329999997</v>
+        <v>0</v>
       </c>
       <c r="Z302" s="6">
-        <v>5.4770000000000001E-3</v>
+        <v>2.9399999999999999E-4</v>
       </c>
     </row>
     <row r="303" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>1009</v>
+        <v>989</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>1010</v>
+        <v>990</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D303" s="4">
-        <v>17741000</v>
+        <v>930998.54967600002</v>
       </c>
       <c r="E303" s="5">
-        <v>98.838419999999999</v>
+        <v>97.837819999999994</v>
       </c>
       <c r="F303" s="4">
-        <v>17555352.735426601</v>
+        <v>911718.25270308997</v>
       </c>
       <c r="G303" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J303" s="5">
-        <v>98.838419999999999</v>
+        <v>97.837819999999994</v>
       </c>
       <c r="K303" s="5">
         <v>1</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M303" s="4">
-        <v>17555352.735426001</v>
+        <v>911718.25270299998</v>
       </c>
       <c r="N303" s="4">
-        <v>17555352.735426601</v>
+        <v>911718.25270308997</v>
       </c>
       <c r="O303" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P303" s="3" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="Q303" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R303" s="3" t="s">
-        <v>1009</v>
+        <v>989</v>
       </c>
       <c r="S303" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T303" s="4">
         <v>0.01</v>
       </c>
       <c r="U303" s="2">
-        <v>59130</v>
+        <v>49304</v>
       </c>
       <c r="V303" s="4">
-        <v>5.1817200000000003</v>
+        <v>4.6930300000000003</v>
       </c>
       <c r="W303" s="3" t="s">
-        <v>1011</v>
+        <v>992</v>
       </c>
       <c r="X303" s="4">
-        <v>20428.643226669999</v>
+        <v>849.56746848</v>
       </c>
       <c r="Y303" s="4">
-        <v>20428.643226</v>
+        <v>849.56746799999996</v>
       </c>
       <c r="Z303" s="6">
-        <v>1.4024E-2</v>
+        <v>7.27E-4</v>
       </c>
     </row>
     <row r="304" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>1012</v>
+        <v>993</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1013</v>
+        <v>994</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D304" s="4">
-        <v>9907706.5199999996</v>
+        <v>595866.42983699997</v>
       </c>
       <c r="E304" s="5">
-        <v>100.05898000000001</v>
+        <v>99.999099999999999</v>
       </c>
       <c r="F304" s="4">
-        <v>9945502.4388324991</v>
+        <v>601830.09345471999</v>
       </c>
       <c r="G304" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>100.05898000000001</v>
+        <v>99.999099999999999</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>9945502.4388319999</v>
+        <v>601830.09345399996</v>
       </c>
       <c r="N304" s="4">
-        <v>9945502.4388324991</v>
+        <v>601830.09345471999</v>
       </c>
       <c r="O304" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P304" s="3" t="s">
-        <v>1014</v>
+        <v>995</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R304" s="3" t="s">
-        <v>1012</v>
+        <v>993</v>
       </c>
       <c r="S304" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T304" s="4">
         <v>0.01</v>
       </c>
       <c r="U304" s="2">
-        <v>51822</v>
+        <v>47956</v>
       </c>
       <c r="V304" s="4">
-        <v>4.3</v>
+        <v>5.0792400000000004</v>
       </c>
       <c r="W304" s="3" t="s">
-        <v>1015</v>
+        <v>996</v>
       </c>
       <c r="X304" s="4">
-        <v>31952.353526999999</v>
+        <v>5969.0264155799996</v>
       </c>
       <c r="Y304" s="4">
-        <v>31952.353526999999</v>
+        <v>5969.0264150000003</v>
       </c>
       <c r="Z304" s="6">
-        <v>7.9450000000000007E-3</v>
+        <v>4.8000000000000001E-4</v>
       </c>
     </row>
     <row r="305" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>1016</v>
+        <v>997</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1017</v>
+        <v>998</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D305" s="4">
-        <v>11080867.090598</v>
+        <v>51320.285201999999</v>
       </c>
       <c r="E305" s="5">
-        <v>99.802440000000004</v>
+        <v>99.971800000000002</v>
       </c>
       <c r="F305" s="4">
-        <v>11081830.017947599</v>
+        <v>51840.354708179999</v>
       </c>
       <c r="G305" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J305" s="5">
-        <v>99.802440000000004</v>
+        <v>99.971800000000002</v>
       </c>
       <c r="K305" s="5">
         <v>1</v>
       </c>
       <c r="L305" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M305" s="4">
-        <v>11081830.017947</v>
+        <v>51840.354707999999</v>
       </c>
       <c r="N305" s="4">
-        <v>11081830.017947599</v>
+        <v>51840.354708179999</v>
       </c>
       <c r="O305" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P305" s="3" t="s">
-        <v>1018</v>
+        <v>995</v>
       </c>
       <c r="Q305" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R305" s="3" t="s">
-        <v>1016</v>
+        <v>997</v>
       </c>
       <c r="S305" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T305" s="4">
         <v>0.01</v>
       </c>
       <c r="U305" s="2">
-        <v>50481</v>
+        <v>47953</v>
       </c>
       <c r="V305" s="4">
-        <v>2.75</v>
+        <v>4.9337999999999997</v>
       </c>
       <c r="W305" s="3" t="s">
-        <v>1019</v>
+        <v>999</v>
       </c>
       <c r="X305" s="4">
-        <v>22854.28837436</v>
+        <v>534.54182661000004</v>
       </c>
       <c r="Y305" s="4">
-        <v>22854.288374</v>
+        <v>534.54182600000001</v>
       </c>
       <c r="Z305" s="6">
-        <v>8.8520000000000005E-3</v>
+        <v>4.1E-5</v>
       </c>
     </row>
     <row r="306" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>1020</v>
+        <v>1000</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1021</v>
+        <v>1001</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D306" s="4">
-        <v>12749049.058317</v>
+        <v>75117.009852000003</v>
       </c>
       <c r="E306" s="5">
-        <v>98.882810000000006</v>
+        <v>100.00971</v>
       </c>
       <c r="F306" s="4">
-        <v>12620951.075546199</v>
+        <v>75201.614161060003</v>
       </c>
       <c r="G306" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J306" s="5">
-        <v>98.882810000000006</v>
+        <v>100.00971</v>
       </c>
       <c r="K306" s="5">
         <v>1</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M306" s="4">
-        <v>12620951.075546</v>
+        <v>75201.614161000005</v>
       </c>
       <c r="N306" s="4">
-        <v>12620951.075546199</v>
+        <v>75201.614161060003</v>
       </c>
       <c r="O306" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P306" s="3" t="s">
-        <v>1018</v>
+        <v>1002</v>
       </c>
       <c r="Q306" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R306" s="3" t="s">
-        <v>1020</v>
+        <v>1000</v>
       </c>
       <c r="S306" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T306" s="4">
         <v>0.01</v>
       </c>
       <c r="U306" s="2">
-        <v>50603</v>
+        <v>49699</v>
       </c>
       <c r="V306" s="4">
-        <v>1.4990000000000001</v>
+        <v>5.2930299999999999</v>
       </c>
       <c r="W306" s="3" t="s">
-        <v>1022</v>
+        <v>1003</v>
       </c>
       <c r="X306" s="4">
-        <v>14333.11840381</v>
+        <v>77.310447409999995</v>
       </c>
       <c r="Y306" s="4">
-        <v>14333.118403</v>
+        <v>77.310446999999996</v>
       </c>
       <c r="Z306" s="6">
-        <v>1.0082000000000001E-2</v>
+        <v>6.0000000000000002E-5</v>
       </c>
     </row>
     <row r="307" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
-        <v>1023</v>
+        <v>1004</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1024</v>
+        <v>1005</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D307" s="4">
-        <v>5664696.2708120001</v>
+        <v>3602522.3295359998</v>
       </c>
       <c r="E307" s="5">
-        <v>95.700900000000004</v>
+        <v>79.572819999999993</v>
       </c>
       <c r="F307" s="4">
-        <v>5427461.6233385298</v>
+        <v>2866628.6087414902</v>
       </c>
       <c r="G307" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J307" s="5">
-        <v>95.700900000000004</v>
+        <v>79.572819999999993</v>
       </c>
       <c r="K307" s="5">
         <v>1</v>
       </c>
       <c r="L307" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M307" s="4">
-        <v>5427461.6233379999</v>
+        <v>2866628.6087409998</v>
       </c>
       <c r="N307" s="4">
-        <v>5427461.6233385298</v>
+        <v>2866628.6087414902</v>
       </c>
       <c r="O307" s="3" t="s">
-        <v>34</v>
+        <v>1006</v>
       </c>
       <c r="P307" s="3" t="s">
-        <v>1018</v>
+        <v>1007</v>
       </c>
       <c r="Q307" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R307" s="3" t="s">
-        <v>1023</v>
+        <v>1004</v>
       </c>
       <c r="S307" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T307" s="4">
         <v>0.01</v>
       </c>
       <c r="U307" s="2">
-        <v>51091</v>
+        <v>49454</v>
       </c>
       <c r="V307" s="4">
-        <v>1.482</v>
+        <v>5.2587400000000004</v>
       </c>
       <c r="W307" s="3" t="s">
-        <v>1025</v>
+        <v>1008</v>
       </c>
       <c r="X307" s="4">
-        <v>6296.30990501</v>
+        <v>0</v>
       </c>
       <c r="Y307" s="4">
-        <v>6296.3099050000001</v>
+        <v>0</v>
       </c>
       <c r="Z307" s="6">
-        <v>4.3350000000000003E-3</v>
+        <v>2.287E-3</v>
       </c>
     </row>
     <row r="308" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>1026</v>
+        <v>1009</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1027</v>
+        <v>1010</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D308" s="4">
-        <v>1146480.85671</v>
+        <v>2913806.2407999998</v>
       </c>
       <c r="E308" s="5">
-        <v>100.0585</v>
+        <v>91.449020000000004</v>
       </c>
       <c r="F308" s="4">
-        <v>1152109.9076551199</v>
+        <v>2666977.58544872</v>
       </c>
       <c r="G308" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J308" s="5">
-        <v>100.0585</v>
+        <v>91.449020000000004</v>
       </c>
       <c r="K308" s="5">
         <v>1</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M308" s="4">
-        <v>1152109.907655</v>
+        <v>2666977.5854480001</v>
       </c>
       <c r="N308" s="4">
-        <v>1152109.9076551199</v>
+        <v>2666977.58544872</v>
       </c>
       <c r="O308" s="3" t="s">
-        <v>34</v>
+        <v>1011</v>
       </c>
       <c r="P308" s="3" t="s">
-        <v>1028</v>
+        <v>1012</v>
       </c>
       <c r="Q308" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R308" s="3" t="s">
-        <v>1026</v>
+        <v>1009</v>
       </c>
       <c r="S308" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T308" s="4">
         <v>0.01</v>
       </c>
       <c r="U308" s="2">
-        <v>48694</v>
+        <v>50065</v>
       </c>
       <c r="V308" s="4">
-        <v>4.7180200000000001</v>
+        <v>4.1130300000000002</v>
       </c>
       <c r="W308" s="3" t="s">
-        <v>1029</v>
+        <v>1013</v>
       </c>
       <c r="X308" s="4">
-        <v>4958.3596439399998</v>
+        <v>2330.3335382800001</v>
       </c>
       <c r="Y308" s="4">
-        <v>4958.3596429999998</v>
+        <v>2330.3335379999999</v>
       </c>
       <c r="Z308" s="6">
-        <v>9.2000000000000003E-4</v>
+        <v>2.1280000000000001E-3</v>
       </c>
     </row>
     <row r="309" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1031</v>
+        <v>1015</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D309" s="4">
-        <v>1152846.000306</v>
+        <v>7530972.5709450003</v>
       </c>
       <c r="E309" s="5">
-        <v>97.324629999999999</v>
+        <v>43.402239999999999</v>
       </c>
       <c r="F309" s="4">
-        <v>1127818.63591616</v>
+        <v>3274560.5110311201</v>
       </c>
       <c r="G309" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J309" s="5">
-        <v>97.324629999999999</v>
+        <v>43.402239999999999</v>
       </c>
       <c r="K309" s="5">
         <v>1</v>
       </c>
       <c r="L309" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M309" s="4">
-        <v>1127818.635916</v>
+        <v>3274560.5110309999</v>
       </c>
       <c r="N309" s="4">
-        <v>1127818.63591616</v>
+        <v>3274560.5110311201</v>
       </c>
       <c r="O309" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
-        <v>1032</v>
+        <v>1016</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1030</v>
+        <v>1014</v>
       </c>
       <c r="S309" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>58637</v>
+        <v>57735</v>
       </c>
       <c r="V309" s="4">
-        <v>6.726</v>
+        <v>4.3330299999999999</v>
       </c>
       <c r="W309" s="3" t="s">
-        <v>1033</v>
+        <v>1017</v>
       </c>
       <c r="X309" s="4">
-        <v>5815.5316485399999</v>
+        <v>5949.7214554000002</v>
       </c>
       <c r="Y309" s="4">
-        <v>5815.5316480000001</v>
+        <v>5949.7214549999999</v>
       </c>
       <c r="Z309" s="6">
-        <v>8.9999999999999998E-4</v>
+        <v>2.6129999999999999E-3</v>
       </c>
     </row>
     <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>1034</v>
+        <v>1018</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1035</v>
+        <v>1019</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D310" s="4">
-        <v>3532079.35745</v>
+        <v>1064423.8732129999</v>
       </c>
       <c r="E310" s="5">
-        <v>91.120500000000007</v>
+        <v>99.993610000000004</v>
       </c>
       <c r="F310" s="4">
-        <v>3225124.00089081</v>
+        <v>1065358.2247843801</v>
       </c>
       <c r="G310" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>91.120500000000007</v>
+        <v>99.993610000000004</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>3225124.0008899998</v>
+        <v>1065358.2247840001</v>
       </c>
       <c r="N310" s="4">
-        <v>3225124.00089081</v>
+        <v>1065358.2247843801</v>
       </c>
       <c r="O310" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R310" s="3" t="s">
-        <v>1034</v>
+        <v>1018</v>
       </c>
       <c r="S310" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>55513</v>
+        <v>53352</v>
       </c>
       <c r="V310" s="4">
-        <v>2.52</v>
+        <v>4.8430299999999997</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1037</v>
+        <v>1021</v>
       </c>
       <c r="X310" s="4">
-        <v>6675.6299855799998</v>
+        <v>1002.36825708</v>
       </c>
       <c r="Y310" s="4">
-        <v>6675.6299849999996</v>
+        <v>1002.368257</v>
       </c>
       <c r="Z310" s="6">
-        <v>2.5760000000000002E-3</v>
+        <v>8.4999999999999995E-4</v>
       </c>
     </row>
     <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1038</v>
+        <v>1022</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1039</v>
+        <v>1023</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D311" s="4">
-        <v>1224422.4979999999</v>
+        <v>7955790.4290899998</v>
       </c>
       <c r="E311" s="5">
-        <v>83.871369999999999</v>
+        <v>97.25573</v>
       </c>
       <c r="F311" s="4">
-        <v>1030438.71094886</v>
+        <v>7737462.0590816103</v>
       </c>
       <c r="G311" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J311" s="5">
-        <v>83.871369999999999</v>
+        <v>97.25573</v>
       </c>
       <c r="K311" s="5">
         <v>1</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M311" s="4">
-        <v>1030438.710948</v>
+        <v>7737462.0590810003</v>
       </c>
       <c r="N311" s="4">
-        <v>1030438.71094886</v>
+        <v>7737462.0590816103</v>
       </c>
       <c r="O311" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P311" s="3" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R311" s="3" t="s">
-        <v>1038</v>
+        <v>1022</v>
       </c>
       <c r="S311" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>55513</v>
+        <v>59130</v>
       </c>
       <c r="V311" s="4">
-        <v>3.81</v>
+        <v>1.05</v>
       </c>
       <c r="W311" s="3" t="s">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="X311" s="4">
-        <v>3498.78728804</v>
+        <v>0</v>
       </c>
       <c r="Y311" s="4">
-        <v>3498.787288</v>
+        <v>0</v>
       </c>
       <c r="Z311" s="6">
-        <v>8.2299999999999995E-4</v>
+        <v>6.1749999999999999E-3</v>
       </c>
     </row>
     <row r="312" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>1041</v>
+        <v>1025</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1042</v>
+        <v>1026</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D312" s="4">
-        <v>1326591.9080000001</v>
+        <v>6900000</v>
       </c>
       <c r="E312" s="5">
-        <v>91.502529999999993</v>
+        <v>99.294849999999997</v>
       </c>
       <c r="F312" s="4">
-        <v>1217228.0690820499</v>
+        <v>6862475.5460000001</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J312" s="5">
-        <v>91.502529999999993</v>
+        <v>99.294849999999997</v>
       </c>
       <c r="K312" s="5">
         <v>1</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M312" s="4">
-        <v>1217228.0690820001</v>
+        <v>6862475.5460000001</v>
       </c>
       <c r="N312" s="4">
-        <v>1217228.0690820499</v>
+        <v>6862475.5460000001</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P312" s="3" t="s">
-        <v>1036</v>
+        <v>1020</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R312" s="3" t="s">
-        <v>1041</v>
+        <v>1025</v>
       </c>
       <c r="S312" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>55574</v>
+        <v>59130</v>
       </c>
       <c r="V312" s="4">
-        <v>3.38</v>
+        <v>4.8395200000000003</v>
       </c>
       <c r="W312" s="3" t="s">
-        <v>1043</v>
+        <v>1027</v>
       </c>
       <c r="X312" s="4">
-        <v>3362.9104867800002</v>
+        <v>11130.896000000001</v>
       </c>
       <c r="Y312" s="4">
-        <v>3362.9104860000002</v>
+        <v>11130.896000000001</v>
       </c>
       <c r="Z312" s="6">
-        <v>9.7199999999999999E-4</v>
+        <v>5.4770000000000001E-3</v>
       </c>
     </row>
     <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1045</v>
+        <v>1029</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D313" s="4">
-        <v>2030730.80296</v>
+        <v>17741000</v>
       </c>
       <c r="E313" s="5">
-        <v>100.1841</v>
+        <v>98.86224</v>
       </c>
       <c r="F313" s="4">
-        <v>2045533.4970007499</v>
+        <v>17569839.089839999</v>
       </c>
       <c r="G313" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>100.1841</v>
+        <v>98.86224</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>2045533.497</v>
+        <v>17569839.089839999</v>
       </c>
       <c r="N313" s="4">
-        <v>2045533.4970007499</v>
+        <v>17569839.089839999</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1046</v>
+        <v>1020</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R313" s="3" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="S313" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
-        <v>48047</v>
+        <v>59130</v>
       </c>
       <c r="V313" s="4">
-        <v>5.0292399999999997</v>
+        <v>5.1895199999999999</v>
       </c>
       <c r="W313" s="3" t="s">
-        <v>1047</v>
+        <v>1030</v>
       </c>
       <c r="X313" s="4">
-        <v>11064.1186321</v>
+        <v>30689.09144</v>
       </c>
       <c r="Y313" s="4">
-        <v>11064.118632</v>
+        <v>30689.09144</v>
       </c>
       <c r="Z313" s="6">
-        <v>1.634E-3</v>
+        <v>1.4022E-2</v>
       </c>
     </row>
     <row r="314" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>1048</v>
+        <v>1031</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1049</v>
+        <v>1032</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D314" s="4">
-        <v>1404356.6159999999</v>
+        <v>9871287.6899999995</v>
       </c>
       <c r="E314" s="5">
-        <v>100.05540000000001</v>
+        <v>97.971119999999999</v>
       </c>
       <c r="F314" s="4">
-        <v>1405134.6295652599</v>
+        <v>9671011.1083151307</v>
       </c>
       <c r="G314" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J314" s="5">
-        <v>100.05540000000001</v>
+        <v>97.971119999999999</v>
       </c>
       <c r="K314" s="5">
         <v>1</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M314" s="4">
-        <v>1405134.6295650001</v>
+        <v>9671011.1083150003</v>
       </c>
       <c r="N314" s="4">
-        <v>1405134.6295652599</v>
+        <v>9671011.1083151307</v>
       </c>
       <c r="O314" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P314" s="3" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="R314" s="3" t="s">
-        <v>1048</v>
+        <v>1031</v>
       </c>
       <c r="S314" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T314" s="4">
         <v>0.01</v>
       </c>
       <c r="U314" s="2">
-        <v>48425</v>
+        <v>51822</v>
       </c>
       <c r="V314" s="4">
-        <v>4.6668399999999997</v>
+        <v>4.3</v>
       </c>
       <c r="W314" s="3" t="s">
-        <v>1050</v>
+        <v>1034</v>
       </c>
       <c r="X314" s="4">
         <v>0</v>
       </c>
       <c r="Y314" s="4">
         <v>0</v>
       </c>
       <c r="Z314" s="6">
-        <v>1.122E-3</v>
+        <v>7.718E-3</v>
       </c>
     </row>
     <row r="315" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>1051</v>
+        <v>1035</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1052</v>
+        <v>1036</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D315" s="4">
-        <v>4422329.6040000003</v>
+        <v>12733425.835108001</v>
       </c>
       <c r="E315" s="5">
-        <v>99.849249999999998</v>
+        <v>99.082579999999993</v>
       </c>
       <c r="F315" s="4">
-        <v>4428266.5814933702</v>
+        <v>12616606.8398115</v>
       </c>
       <c r="G315" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J315" s="5">
-        <v>99.849249999999998</v>
+        <v>99.082579999999993</v>
       </c>
       <c r="K315" s="5">
         <v>1</v>
       </c>
       <c r="L315" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M315" s="4">
-        <v>4428266.5814929996</v>
+        <v>12616606.839810999</v>
       </c>
       <c r="N315" s="4">
-        <v>4428266.5814933702</v>
+        <v>12616606.8398115</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P315" s="3" t="s">
-        <v>1053</v>
+        <v>1037</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1051</v>
+        <v>1035</v>
       </c>
       <c r="S315" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>61112</v>
+        <v>50603</v>
       </c>
       <c r="V315" s="4">
-        <v>3.8</v>
+        <v>1.4990000000000001</v>
       </c>
       <c r="W315" s="3" t="s">
-        <v>1054</v>
+        <v>1038</v>
       </c>
       <c r="X315" s="4">
-        <v>12603.639371400001</v>
+        <v>0</v>
       </c>
       <c r="Y315" s="4">
-        <v>12603.639370999999</v>
+        <v>0</v>
       </c>
       <c r="Z315" s="6">
-        <v>3.5370000000000002E-3</v>
+        <v>1.0069E-2</v>
       </c>
     </row>
     <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>1055</v>
+        <v>1039</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1056</v>
+        <v>1040</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D316" s="4">
-        <v>3621000</v>
+        <v>7644545.4389150003</v>
       </c>
       <c r="E316" s="5">
-        <v>101.22117</v>
+        <v>95.256900000000002</v>
       </c>
       <c r="F316" s="4">
-        <v>3668944.1723666699</v>
+        <v>7281957.0042018201</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>101.22117</v>
+        <v>95.256900000000002</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>3668944.1723659998</v>
+        <v>7281957.0042009996</v>
       </c>
       <c r="N316" s="4">
-        <v>3668944.1723666699</v>
+        <v>7281957.0042018201</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
-        <v>1057</v>
+        <v>1037</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R316" s="3" t="s">
-        <v>1055</v>
+        <v>1039</v>
       </c>
       <c r="S316" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>47319</v>
+        <v>51091</v>
       </c>
       <c r="V316" s="4">
-        <v>4.63</v>
+        <v>1.482</v>
       </c>
       <c r="W316" s="3" t="s">
-        <v>1058</v>
+        <v>1041</v>
       </c>
       <c r="X316" s="4">
-        <v>3725.6066666699999</v>
+        <v>0</v>
       </c>
       <c r="Y316" s="4">
-        <v>3725.6066660000001</v>
+        <v>0</v>
       </c>
       <c r="Z316" s="6">
-        <v>2.9299999999999999E-3</v>
+        <v>5.8110000000000002E-3</v>
       </c>
     </row>
     <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>1059</v>
+        <v>1042</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1060</v>
+        <v>1043</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D317" s="4">
-        <v>902594.66922399995</v>
+        <v>1146480.85671</v>
       </c>
       <c r="E317" s="5">
-        <v>100.0787</v>
+        <v>99.943899999999999</v>
       </c>
       <c r="F317" s="4">
-        <v>908064.63285924995</v>
+        <v>1155604.1469147301</v>
       </c>
       <c r="G317" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>100.0787</v>
+        <v>99.943899999999999</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>908064.632859</v>
+        <v>1155604.1469139999</v>
       </c>
       <c r="N317" s="4">
-        <v>908064.63285924995</v>
+        <v>1155604.1469147301</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1061</v>
+        <v>1044</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R317" s="3" t="s">
-        <v>1059</v>
+        <v>1042</v>
       </c>
       <c r="S317" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>48415</v>
+        <v>48694</v>
       </c>
       <c r="V317" s="4">
-        <v>4.8676300000000001</v>
+        <v>4.7180200000000001</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1062</v>
+        <v>1045</v>
       </c>
       <c r="X317" s="4">
-        <v>4759.62163057</v>
+        <v>9766.4659653399995</v>
       </c>
       <c r="Y317" s="4">
-        <v>4759.6216299999996</v>
+        <v>9766.4659649999994</v>
       </c>
       <c r="Z317" s="6">
-        <v>7.2499999999999995E-4</v>
+        <v>9.2199999999999997E-4</v>
       </c>
     </row>
     <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1064</v>
+        <v>1047</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D318" s="4">
-        <v>591210.56779799995</v>
+        <v>1093314.3841619999</v>
       </c>
       <c r="E318" s="5">
-        <v>95.259730000000005</v>
+        <v>97.249110000000002</v>
       </c>
       <c r="F318" s="4">
-        <v>565336.16783146001</v>
+        <v>1063238.5080995299</v>
       </c>
       <c r="G318" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J318" s="5">
-        <v>95.259730000000005</v>
+        <v>97.249110000000002</v>
       </c>
       <c r="K318" s="5">
         <v>1</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M318" s="4">
-        <v>565336.16783100006</v>
+        <v>1063238.508099</v>
       </c>
       <c r="N318" s="4">
-        <v>565336.16783146001</v>
+        <v>1063238.5080995299</v>
       </c>
       <c r="O318" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P318" s="3" t="s">
-        <v>1065</v>
+        <v>1048</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R318" s="3" t="s">
-        <v>1063</v>
+        <v>1046</v>
       </c>
       <c r="S318" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>49577</v>
+        <v>55807</v>
       </c>
       <c r="V318" s="4">
-        <v>4.5910599999999997</v>
+        <v>6.726</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1066</v>
+        <v>1049</v>
       </c>
       <c r="X318" s="4">
-        <v>2150.57721524</v>
+        <v>0</v>
       </c>
       <c r="Y318" s="4">
-        <v>2150.5772149999998</v>
+        <v>0</v>
       </c>
       <c r="Z318" s="6">
-        <v>4.5100000000000001E-4</v>
+        <v>8.4800000000000001E-4</v>
       </c>
     </row>
     <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1067</v>
+        <v>1050</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1068</v>
+        <v>1051</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D319" s="4">
-        <v>2428475.6022800002</v>
+        <v>3506499.77183</v>
       </c>
       <c r="E319" s="5">
-        <v>98.35</v>
+        <v>90.280550000000005</v>
       </c>
       <c r="F319" s="4">
-        <v>2396079.1306266799</v>
+        <v>3165687.2797568701</v>
       </c>
       <c r="G319" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J319" s="5">
-        <v>98.35</v>
+        <v>90.280550000000005</v>
       </c>
       <c r="K319" s="5">
         <v>1</v>
       </c>
       <c r="L319" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M319" s="4">
-        <v>2396079.130626</v>
+        <v>3165687.2797559998</v>
       </c>
       <c r="N319" s="4">
-        <v>2396079.1306266799</v>
+        <v>3165687.2797568701</v>
       </c>
       <c r="O319" s="3" t="s">
-        <v>1069</v>
+        <v>34</v>
       </c>
       <c r="P319" s="3" t="s">
-        <v>1070</v>
+        <v>1052</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R319" s="3" t="s">
-        <v>1067</v>
+        <v>1050</v>
       </c>
       <c r="S319" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>53919</v>
+        <v>55513</v>
       </c>
       <c r="V319" s="4">
-        <v>4.2130000000000001</v>
+        <v>2.52</v>
       </c>
       <c r="W319" s="3" t="s">
-        <v>1071</v>
+        <v>1053</v>
       </c>
       <c r="X319" s="4">
-        <v>7673.3757843000003</v>
+        <v>0</v>
       </c>
       <c r="Y319" s="4">
-        <v>7673.3757839999998</v>
+        <v>0</v>
       </c>
       <c r="Z319" s="6">
-        <v>1.9139999999999999E-3</v>
+        <v>2.526E-3</v>
       </c>
     </row>
     <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>1072</v>
+        <v>1054</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1073</v>
+        <v>1055</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D320" s="4">
-        <v>9814966</v>
+        <v>1224422.4979999999</v>
       </c>
       <c r="E320" s="5">
-        <v>95.1</v>
+        <v>83.180750000000003</v>
       </c>
       <c r="F320" s="4">
-        <v>9365200.0905329995</v>
+        <v>1018483.81700514</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>95.1</v>
+        <v>83.180750000000003</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>9365200.0905329995</v>
+        <v>1018483.817005</v>
       </c>
       <c r="N320" s="4">
-        <v>9365200.0905329995</v>
+        <v>1018483.81700514</v>
       </c>
       <c r="O320" s="3" t="s">
-        <v>1074</v>
+        <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1070</v>
+        <v>1052</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R320" s="3" t="s">
-        <v>1072</v>
+        <v>1054</v>
       </c>
       <c r="S320" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
-        <v>53919</v>
+        <v>55513</v>
       </c>
       <c r="V320" s="4">
-        <v>4.234</v>
+        <v>3.81</v>
       </c>
       <c r="W320" s="3" t="s">
-        <v>1075</v>
+        <v>1056</v>
       </c>
       <c r="X320" s="4">
-        <v>31167.424533000001</v>
+        <v>0</v>
       </c>
       <c r="Y320" s="4">
-        <v>31167.424533000001</v>
+        <v>0</v>
       </c>
       <c r="Z320" s="6">
-        <v>7.4809999999999998E-3</v>
+        <v>8.12E-4</v>
       </c>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>1076</v>
+        <v>1057</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1077</v>
+        <v>1058</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D321" s="4">
-        <v>1725000.0055199999</v>
+        <v>1302912.2139999999</v>
       </c>
       <c r="E321" s="5">
-        <v>99.998699999999999</v>
+        <v>89.447149999999993</v>
       </c>
       <c r="F321" s="4">
-        <v>1733513.33910974</v>
+        <v>1165417.8424249</v>
       </c>
       <c r="G321" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>99.998699999999999</v>
+        <v>89.447149999999993</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>1733513.3391090001</v>
+        <v>1165417.8424239999</v>
       </c>
       <c r="N321" s="4">
-        <v>1733513.33910974</v>
+        <v>1165417.8424249</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1061</v>
+        <v>1052</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R321" s="3" t="s">
-        <v>1076</v>
+        <v>1057</v>
       </c>
       <c r="S321" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>50515</v>
+        <v>55574</v>
       </c>
       <c r="V321" s="4">
-        <v>4.5676300000000003</v>
+        <v>3.38</v>
       </c>
       <c r="W321" s="3" t="s">
-        <v>1078</v>
+        <v>1059</v>
       </c>
       <c r="X321" s="4">
-        <v>8535.7585898100006</v>
+        <v>0</v>
       </c>
       <c r="Y321" s="4">
-        <v>8535.7585889999991</v>
+        <v>0</v>
       </c>
       <c r="Z321" s="6">
-        <v>1.384E-3</v>
+        <v>9.3000000000000005E-4</v>
       </c>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
-        <v>1079</v>
+        <v>1060</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1080</v>
+        <v>1061</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D322" s="4">
-        <v>3594554.5545000001</v>
+        <v>2030730.80296</v>
       </c>
       <c r="E322" s="5">
-        <v>99.544690000000003</v>
+        <v>100.1144</v>
       </c>
       <c r="F322" s="4">
-        <v>3593371.91010602</v>
+        <v>2053196.3288164099</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J322" s="5">
-        <v>99.544690000000003</v>
+        <v>100.1144</v>
       </c>
       <c r="K322" s="5">
         <v>1</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M322" s="4">
-        <v>3593371.910106</v>
+        <v>2053196.3288159999</v>
       </c>
       <c r="N322" s="4">
-        <v>3593371.91010602</v>
+        <v>2053196.3288164099</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P322" s="3" t="s">
-        <v>1081</v>
+        <v>1062</v>
       </c>
       <c r="Q322" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R322" s="3" t="s">
-        <v>1079</v>
+        <v>1060</v>
       </c>
       <c r="S322" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T322" s="4">
         <v>0.01</v>
       </c>
       <c r="U322" s="2">
-        <v>52558</v>
+        <v>48047</v>
       </c>
       <c r="V322" s="4">
-        <v>5.646954</v>
+        <v>5.0292399999999997</v>
       </c>
       <c r="W322" s="3" t="s">
-        <v>1082</v>
+        <v>1063</v>
       </c>
       <c r="X322" s="4">
-        <v>15183.721948120001</v>
+        <v>20142.36981742</v>
       </c>
       <c r="Y322" s="4">
-        <v>15183.721948</v>
+        <v>20142.369816999999</v>
       </c>
       <c r="Z322" s="6">
-        <v>2.8700000000000002E-3</v>
+        <v>1.6379999999999999E-3</v>
       </c>
     </row>
     <row r="323" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
-        <v>1083</v>
+        <v>1064</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1084</v>
+        <v>1065</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D323" s="4">
-        <v>751072.96186799998</v>
+        <v>1404356.6159999999</v>
       </c>
       <c r="E323" s="5">
-        <v>91.174940000000007</v>
+        <v>100.0389</v>
       </c>
       <c r="F323" s="4">
-        <v>687699.32368287002</v>
+        <v>1404902.9107236201</v>
       </c>
       <c r="G323" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J323" s="5">
-        <v>91.174940000000007</v>
+        <v>100.0389</v>
       </c>
       <c r="K323" s="5">
         <v>1</v>
       </c>
       <c r="L323" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M323" s="4">
-        <v>687699.32368200005</v>
+        <v>1404902.9107230001</v>
       </c>
       <c r="N323" s="4">
-        <v>687699.32368287002</v>
+        <v>1404902.9107236201</v>
       </c>
       <c r="O323" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P323" s="3" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="Q323" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R323" s="3" t="s">
-        <v>1083</v>
+        <v>1064</v>
       </c>
       <c r="S323" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T323" s="4">
         <v>0.01</v>
       </c>
       <c r="U323" s="2">
-        <v>53717</v>
+        <v>48425</v>
       </c>
       <c r="V323" s="4">
-        <v>5.1650900000000002</v>
+        <v>4.6668399999999997</v>
       </c>
       <c r="W323" s="3" t="s">
-        <v>1085</v>
+        <v>1066</v>
       </c>
       <c r="X323" s="4">
-        <v>2909.00134312</v>
+        <v>0</v>
       </c>
       <c r="Y323" s="4">
-        <v>2909.0013429999999</v>
+        <v>0</v>
       </c>
       <c r="Z323" s="6">
-        <v>5.4900000000000001E-4</v>
+        <v>1.121E-3</v>
       </c>
     </row>
     <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1087</v>
+        <v>1068</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D324" s="4">
-        <v>11594960</v>
+        <v>4382724.8339999998</v>
       </c>
       <c r="E324" s="5">
-        <v>92.272040000000004</v>
+        <v>97.411699999999996</v>
       </c>
       <c r="F324" s="4">
-        <v>10752643.898900799</v>
+        <v>4269286.7671215804</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J324" s="5">
-        <v>92.272040000000004</v>
+        <v>97.411699999999996</v>
       </c>
       <c r="K324" s="5">
         <v>1</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M324" s="4">
-        <v>10752643.8989</v>
+        <v>4269286.7671210002</v>
       </c>
       <c r="N324" s="4">
-        <v>10752643.898900799</v>
+        <v>4269286.7671215804</v>
       </c>
       <c r="O324" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P324" s="3" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="Q324" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R324" s="3" t="s">
-        <v>1086</v>
+        <v>1067</v>
       </c>
       <c r="S324" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T324" s="4">
         <v>0.01</v>
       </c>
       <c r="U324" s="2">
-        <v>53044</v>
+        <v>61112</v>
       </c>
       <c r="V324" s="4">
-        <v>6.2522970000000004</v>
+        <v>3.8</v>
       </c>
       <c r="W324" s="3" t="s">
-        <v>1088</v>
+        <v>1070</v>
       </c>
       <c r="X324" s="4">
-        <v>53737.769716800001</v>
+        <v>0</v>
       </c>
       <c r="Y324" s="4">
-        <v>53737.769716000003</v>
+        <v>0</v>
       </c>
       <c r="Z324" s="6">
-        <v>8.5889999999999994E-3</v>
+        <v>3.4069999999999999E-3</v>
       </c>
     </row>
     <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1090</v>
+        <v>1072</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D325" s="4">
-        <v>1482281.391976</v>
+        <v>1198390.75871</v>
       </c>
       <c r="E325" s="5">
-        <v>87.519710000000003</v>
+        <v>100.38778000000001</v>
       </c>
       <c r="F325" s="4">
-        <v>1297811.8939597199</v>
+        <v>1204876.0766634599</v>
       </c>
       <c r="G325" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J325" s="5">
-        <v>87.519710000000003</v>
+        <v>100.38778000000001</v>
       </c>
       <c r="K325" s="5">
         <v>1</v>
       </c>
       <c r="L325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M325" s="4">
-        <v>1297811.893959</v>
+        <v>1204876.076663</v>
       </c>
       <c r="N325" s="4">
-        <v>1297811.8939597199</v>
+        <v>1204876.0766634599</v>
       </c>
       <c r="O325" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P325" s="3" t="s">
-        <v>1091</v>
+        <v>1073</v>
       </c>
       <c r="Q325" s="3" t="s">
-        <v>77</v>
+        <v>1074</v>
       </c>
       <c r="R325" s="3" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="S325" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T325" s="4">
         <v>0.01</v>
       </c>
       <c r="U325" s="2">
-        <v>49485</v>
+        <v>46924</v>
       </c>
       <c r="V325" s="4">
-        <v>4.2382099999999996</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="W325" s="3" t="s">
-        <v>1092</v>
+        <v>1075</v>
       </c>
       <c r="X325" s="4">
-        <v>523.51831818999995</v>
+        <v>1838.1982693299999</v>
       </c>
       <c r="Y325" s="4">
-        <v>523.51831800000002</v>
+        <v>1838.198269</v>
       </c>
       <c r="Z325" s="6">
-        <v>1.036E-3</v>
+        <v>9.6100000000000005E-4</v>
       </c>
     </row>
     <row r="326" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
-        <v>1093</v>
+        <v>1076</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1094</v>
+        <v>1077</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D326" s="4">
-        <v>1420425.585308</v>
+        <v>3621000</v>
       </c>
       <c r="E326" s="5">
-        <v>88.090410000000006</v>
+        <v>100.66898</v>
       </c>
       <c r="F326" s="4">
-        <v>1256323.4303713599</v>
+        <v>3650346.4749666699</v>
       </c>
       <c r="G326" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J326" s="5">
-        <v>88.090410000000006</v>
+        <v>100.66898</v>
       </c>
       <c r="K326" s="5">
         <v>1</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M326" s="4">
-        <v>1256323.430371</v>
+        <v>3650346.4749659998</v>
       </c>
       <c r="N326" s="4">
-        <v>1256323.4303713599</v>
+        <v>3650346.4749666699</v>
       </c>
       <c r="O326" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P326" s="3" t="s">
-        <v>1091</v>
+        <v>1073</v>
       </c>
       <c r="Q326" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R326" s="3" t="s">
-        <v>1093</v>
+        <v>1076</v>
       </c>
       <c r="S326" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T326" s="4">
         <v>0.01</v>
       </c>
       <c r="U326" s="2">
-        <v>53656</v>
+        <v>47319</v>
       </c>
       <c r="V326" s="4">
-        <v>4.75509</v>
+        <v>4.63</v>
       </c>
       <c r="W326" s="3" t="s">
-        <v>1095</v>
+        <v>1078</v>
       </c>
       <c r="X326" s="4">
-        <v>5064.7085286800002</v>
+        <v>5122.7091666699998</v>
       </c>
       <c r="Y326" s="4">
-        <v>5064.7085280000001</v>
+        <v>5122.7091659999996</v>
       </c>
       <c r="Z326" s="6">
-        <v>1.003E-3</v>
+        <v>2.9129999999999998E-3</v>
       </c>
     </row>
     <row r="327" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>1096</v>
+        <v>1079</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1097</v>
+        <v>1080</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D327" s="4">
-        <v>1577716.4405340001</v>
+        <v>902594.66922399995</v>
       </c>
       <c r="E327" s="5">
-        <v>89.135710000000003</v>
+        <v>100.05840000000001</v>
       </c>
       <c r="F327" s="4">
-        <v>1406885.6969781099</v>
+        <v>911786.73671007005</v>
       </c>
       <c r="G327" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J327" s="5">
-        <v>89.135710000000003</v>
+        <v>100.05840000000001</v>
       </c>
       <c r="K327" s="5">
         <v>1</v>
       </c>
       <c r="L327" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M327" s="4">
-        <v>1406885.696978</v>
+        <v>911786.73670999997</v>
       </c>
       <c r="N327" s="4">
-        <v>1406885.6969781099</v>
+        <v>911786.73671007005</v>
       </c>
       <c r="O327" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P327" s="3" t="s">
-        <v>1091</v>
+        <v>1081</v>
       </c>
       <c r="Q327" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R327" s="3" t="s">
-        <v>1096</v>
+        <v>1079</v>
       </c>
       <c r="S327" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T327" s="4">
         <v>0.01</v>
       </c>
       <c r="U327" s="2">
-        <v>49668</v>
+        <v>48415</v>
       </c>
       <c r="V327" s="4">
-        <v>4.3882099999999999</v>
+        <v>4.8676300000000001</v>
       </c>
       <c r="W327" s="3" t="s">
-        <v>1098</v>
+        <v>1082</v>
       </c>
       <c r="X327" s="4">
-        <v>576.94592179000006</v>
+        <v>8664.9521992400005</v>
       </c>
       <c r="Y327" s="4">
-        <v>576.945921</v>
+        <v>8664.9521989999994</v>
       </c>
       <c r="Z327" s="6">
-        <v>1.1230000000000001E-3</v>
+        <v>7.27E-4</v>
       </c>
     </row>
     <row r="328" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1100</v>
+        <v>1084</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D328" s="4">
-        <v>3786627.48</v>
+        <v>591210.56779799995</v>
       </c>
       <c r="E328" s="5">
-        <v>32.78501</v>
+        <v>95.131039999999999</v>
       </c>
       <c r="F328" s="4">
-        <v>1253222.2781136399</v>
+        <v>562424.76173651998</v>
       </c>
       <c r="G328" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J328" s="5">
-        <v>32.78501</v>
+        <v>95.131039999999999</v>
       </c>
       <c r="K328" s="5">
         <v>1</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M328" s="4">
-        <v>1253222.2781130001</v>
+        <v>562424.76173599996</v>
       </c>
       <c r="N328" s="4">
-        <v>1253222.2781136399</v>
+        <v>562424.76173651998</v>
       </c>
       <c r="O328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P328" s="3" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
       <c r="Q328" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R328" s="3" t="s">
-        <v>1099</v>
+        <v>1083</v>
       </c>
       <c r="S328" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T328" s="4">
         <v>0.01</v>
       </c>
       <c r="U328" s="2">
-        <v>49973</v>
+        <v>49577</v>
       </c>
       <c r="V328" s="4">
-        <v>4.0679299999999996</v>
+        <v>4.4771219999999996</v>
       </c>
       <c r="W328" s="3" t="s">
-        <v>1101</v>
+        <v>1086</v>
       </c>
       <c r="X328" s="4">
-        <v>11776.080132900001</v>
+        <v>0</v>
       </c>
       <c r="Y328" s="4">
-        <v>11776.080131999999</v>
+        <v>0</v>
       </c>
       <c r="Z328" s="6">
-        <v>1.0009999999999999E-3</v>
+        <v>4.4799999999999999E-4</v>
       </c>
     </row>
     <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
-        <v>1102</v>
+        <v>1087</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1103</v>
+        <v>1088</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D329" s="4">
-        <v>7080684.4126810003</v>
+        <v>2421288.6880000001</v>
       </c>
       <c r="E329" s="5">
-        <v>94.011709999999994</v>
+        <v>98.349000000000004</v>
       </c>
       <c r="F329" s="4">
-        <v>6688535.5759217096</v>
+        <v>2381313.2117611198</v>
       </c>
       <c r="G329" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>94.011709999999994</v>
+        <v>98.349000000000004</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>6688535.575921</v>
+        <v>2381313.2117610001</v>
       </c>
       <c r="N329" s="4">
-        <v>6688535.5759217096</v>
+        <v>2381313.2117611198</v>
       </c>
       <c r="O329" s="3" t="s">
-        <v>1104</v>
+        <v>1089</v>
       </c>
       <c r="P329" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="Q329" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R329" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="S329" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T329" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U329" s="2">
+        <v>53919</v>
+      </c>
+      <c r="V329" s="4">
+        <v>4.2130000000000001</v>
+      </c>
+      <c r="W329" s="3" t="s">
         <v>1091</v>
       </c>
-      <c r="Q329" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X329" s="4">
-        <v>31863.079857060002</v>
+        <v>0</v>
       </c>
       <c r="Y329" s="4">
-        <v>31863.079857000001</v>
+        <v>0</v>
       </c>
       <c r="Z329" s="6">
-        <v>5.3429999999999997E-3</v>
+        <v>1.9E-3</v>
       </c>
     </row>
     <row r="330" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>1106</v>
+        <v>1092</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1107</v>
+        <v>1093</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D330" s="4">
-        <v>2285000</v>
+        <v>9814966</v>
       </c>
       <c r="E330" s="5">
-        <v>96.599320000000006</v>
+        <v>95.099000000000004</v>
       </c>
       <c r="F330" s="4">
-        <v>2212968.6882500001</v>
+        <v>9333934.5163400006</v>
       </c>
       <c r="G330" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J330" s="5">
-        <v>96.599320000000006</v>
+        <v>95.099000000000004</v>
       </c>
       <c r="K330" s="5">
         <v>1</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M330" s="4">
-        <v>2212968.6882500001</v>
+        <v>9333934.5163400006</v>
       </c>
       <c r="N330" s="4">
-        <v>2212968.6882500001</v>
+        <v>9333934.5163400006</v>
       </c>
       <c r="O330" s="3" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="P330" s="3" t="s">
-        <v>1109</v>
+        <v>1090</v>
       </c>
       <c r="Q330" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R330" s="3" t="s">
-        <v>1106</v>
+        <v>1092</v>
       </c>
       <c r="S330" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T330" s="4">
         <v>0.01</v>
       </c>
       <c r="U330" s="2">
-        <v>55685</v>
+        <v>53919</v>
       </c>
       <c r="V330" s="4">
-        <v>3.3109999999999999</v>
+        <v>4.234</v>
       </c>
       <c r="W330" s="3" t="s">
-        <v>1110</v>
+        <v>1095</v>
       </c>
       <c r="X330" s="4">
-        <v>5674.2262499999997</v>
+        <v>0</v>
       </c>
       <c r="Y330" s="4">
-        <v>5674.2262499999997</v>
+        <v>0</v>
       </c>
       <c r="Z330" s="6">
-        <v>1.7669999999999999E-3</v>
+        <v>7.4489999999999999E-3</v>
       </c>
     </row>
     <row r="331" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1112</v>
+        <v>1097</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D331" s="4">
-        <v>6030000</v>
+        <v>1725000.0055199999</v>
       </c>
       <c r="E331" s="5">
-        <v>100.67803000000001</v>
+        <v>99.999499999999998</v>
       </c>
       <c r="F331" s="4">
-        <v>6080531.534</v>
+        <v>1740530.83846553</v>
       </c>
       <c r="G331" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J331" s="5">
-        <v>100.67803000000001</v>
+        <v>99.999499999999998</v>
       </c>
       <c r="K331" s="5">
         <v>1</v>
       </c>
       <c r="L331" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M331" s="4">
-        <v>6080531.534</v>
+        <v>1740530.838465</v>
       </c>
       <c r="N331" s="4">
-        <v>6080531.534</v>
+        <v>1740530.83846553</v>
       </c>
       <c r="O331" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P331" s="3" t="s">
-        <v>1113</v>
+        <v>1081</v>
       </c>
       <c r="Q331" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R331" s="3" t="s">
-        <v>1111</v>
+        <v>1096</v>
       </c>
       <c r="S331" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T331" s="4">
         <v>0.01</v>
       </c>
       <c r="U331" s="2">
-        <v>47469</v>
+        <v>50515</v>
       </c>
       <c r="V331" s="4">
-        <v>4.43</v>
+        <v>4.5676300000000003</v>
       </c>
       <c r="W331" s="3" t="s">
-        <v>1114</v>
+        <v>1098</v>
       </c>
       <c r="X331" s="4">
-        <v>9646.3250000000007</v>
+        <v>15539.45794556</v>
       </c>
       <c r="Y331" s="4">
-        <v>9646.3250000000007</v>
+        <v>15539.457945</v>
       </c>
       <c r="Z331" s="6">
-        <v>4.8570000000000002E-3</v>
+        <v>1.389E-3</v>
       </c>
     </row>
     <row r="332" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1116</v>
+        <v>1100</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D332" s="4">
-        <v>5368000</v>
+        <v>3313118.9682499999</v>
       </c>
       <c r="E332" s="5">
-        <v>99.935199999999995</v>
+        <v>99.345359999999999</v>
       </c>
       <c r="F332" s="4">
-        <v>5364521.5360000003</v>
+        <v>3291429.96623625</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J332" s="5">
-        <v>99.935199999999995</v>
+        <v>99.345359999999999</v>
       </c>
       <c r="K332" s="5">
         <v>1</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M332" s="4">
-        <v>5364521.5360000003</v>
+        <v>3291429.9662359999</v>
       </c>
       <c r="N332" s="4">
-        <v>5364521.5360000003</v>
+        <v>3291429.96623625</v>
       </c>
       <c r="O332" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P332" s="3" t="s">
-        <v>1117</v>
+        <v>1101</v>
       </c>
       <c r="Q332" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R332" s="3" t="s">
-        <v>1115</v>
+        <v>1099</v>
       </c>
       <c r="S332" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T332" s="4">
         <v>0.01</v>
       </c>
       <c r="U332" s="2">
-        <v>49237</v>
+        <v>52558</v>
       </c>
       <c r="V332" s="4">
-        <v>4.7976299999999998</v>
+        <v>5.6321180000000002</v>
       </c>
       <c r="W332" s="3" t="s">
-        <v>1118</v>
+        <v>1102</v>
       </c>
       <c r="X332" s="4">
         <v>0</v>
       </c>
       <c r="Y332" s="4">
         <v>0</v>
       </c>
       <c r="Z332" s="6">
-        <v>4.2849999999999997E-3</v>
+        <v>2.6259999999999999E-3</v>
       </c>
     </row>
     <row r="333" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1120</v>
+        <v>1104</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D333" s="4">
-        <v>2278069.1717759999</v>
+        <v>749016.66730900004</v>
       </c>
       <c r="E333" s="5">
-        <v>100.0463</v>
+        <v>90.550870000000003</v>
       </c>
       <c r="F333" s="4">
-        <v>2295706.9704672</v>
+        <v>678241.10869317001</v>
       </c>
       <c r="G333" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J333" s="5">
-        <v>100.0463</v>
+        <v>90.550870000000003</v>
       </c>
       <c r="K333" s="5">
         <v>1</v>
       </c>
       <c r="L333" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M333" s="4">
-        <v>2295706.9704669998</v>
+        <v>678241.10869300005</v>
       </c>
       <c r="N333" s="4">
-        <v>2295706.9704672</v>
+        <v>678241.10869317001</v>
       </c>
       <c r="O333" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P333" s="3" t="s">
-        <v>1117</v>
+        <v>1085</v>
       </c>
       <c r="Q333" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R333" s="3" t="s">
-        <v>1119</v>
+        <v>1103</v>
       </c>
       <c r="S333" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T333" s="4">
         <v>0.01</v>
       </c>
       <c r="U333" s="2">
-        <v>48410</v>
+        <v>53717</v>
       </c>
       <c r="V333" s="4">
-        <v>4.9721900000000003</v>
+        <v>5.1087400000000001</v>
       </c>
       <c r="W333" s="3" t="s">
-        <v>1121</v>
+        <v>1105</v>
       </c>
       <c r="X333" s="4">
-        <v>16583.052664669998</v>
+        <v>0</v>
       </c>
       <c r="Y333" s="4">
-        <v>16583.052663999999</v>
+        <v>0</v>
       </c>
       <c r="Z333" s="6">
-        <v>1.833E-3</v>
+        <v>5.4100000000000003E-4</v>
       </c>
     </row>
     <row r="334" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>1122</v>
+        <v>1106</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1123</v>
+        <v>1107</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D334" s="4">
-        <v>43545000</v>
+        <v>11594960</v>
       </c>
       <c r="E334" s="5">
-        <v>100.11906500000001</v>
+        <v>92.284199999999998</v>
       </c>
       <c r="F334" s="4">
-        <v>43725188.318438999</v>
+        <v>10700316.07632</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>1124</v>
+        <v>209</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J334" s="5">
-        <v>100.11906500000001</v>
+        <v>92.284199999999998</v>
       </c>
       <c r="K334" s="5">
         <v>1</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M334" s="4">
-        <v>43725188.318438999</v>
+        <v>10700316.07632</v>
       </c>
       <c r="N334" s="4">
-        <v>43725188.318438999</v>
+        <v>10700316.07632</v>
       </c>
       <c r="O334" s="3" t="s">
-        <v>1125</v>
+        <v>34</v>
       </c>
       <c r="P334" s="3" t="s">
-        <v>1126</v>
+        <v>1101</v>
       </c>
       <c r="Q334" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R334" s="3" t="s">
-        <v>1122</v>
+        <v>1106</v>
       </c>
       <c r="S334" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T334" s="4">
         <v>0.01</v>
       </c>
       <c r="U334" s="2">
-        <v>46507</v>
+        <v>53044</v>
       </c>
       <c r="V334" s="4">
-        <v>3.803245628</v>
+        <v>6.1798630000000001</v>
       </c>
       <c r="W334" s="3" t="s">
-        <v>1127</v>
+        <v>1108</v>
       </c>
       <c r="X334" s="4">
-        <v>128341.46418908999</v>
+        <v>0</v>
       </c>
       <c r="Y334" s="4">
-        <v>128341.46418900001</v>
+        <v>0</v>
       </c>
       <c r="Z334" s="6">
-        <v>3.4930000000000003E-2</v>
+        <v>8.5400000000000007E-3</v>
       </c>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
-        <v>1128</v>
+        <v>1109</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1129</v>
+        <v>1110</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D335" s="4">
-        <v>13200000</v>
+        <v>1470306.9329560001</v>
       </c>
       <c r="E335" s="5">
-        <v>100.12020200000001</v>
+        <v>86.932469999999995</v>
       </c>
       <c r="F335" s="4">
-        <v>13254761.147070199</v>
+        <v>1279213.89280438</v>
       </c>
       <c r="G335" s="3" t="s">
-        <v>1124</v>
+        <v>209</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J335" s="5">
-        <v>100.12020200000001</v>
+        <v>86.932469999999995</v>
       </c>
       <c r="K335" s="5">
         <v>1</v>
       </c>
       <c r="L335" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M335" s="4">
-        <v>13254761.14707</v>
+        <v>1279213.8928040001</v>
       </c>
       <c r="N335" s="4">
-        <v>13254761.147070199</v>
+        <v>1279213.89280438</v>
       </c>
       <c r="O335" s="3" t="s">
-        <v>1130</v>
+        <v>34</v>
       </c>
       <c r="P335" s="3" t="s">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="Q335" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R335" s="3" t="s">
-        <v>1128</v>
+        <v>1109</v>
       </c>
       <c r="S335" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T335" s="4">
         <v>0.01</v>
       </c>
       <c r="U335" s="2">
-        <v>46599</v>
+        <v>49485</v>
       </c>
       <c r="V335" s="4">
-        <v>3.8022456280000001</v>
+        <v>4.2430300000000001</v>
       </c>
       <c r="W335" s="3" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="X335" s="4">
-        <v>38894.483070280003</v>
+        <v>1039.75940429</v>
       </c>
       <c r="Y335" s="4">
-        <v>38894.483070000002</v>
+        <v>1039.7594039999999</v>
       </c>
       <c r="Z335" s="6">
-        <v>1.0588E-2</v>
+        <v>1.0200000000000001E-3</v>
       </c>
     </row>
     <row r="336" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="D336" s="4">
-        <v>109605000</v>
+        <v>1417681.509261</v>
       </c>
       <c r="E336" s="5">
-        <v>99.995457000000002</v>
+        <v>87.352260000000001</v>
       </c>
       <c r="F336" s="4">
-        <v>109917862.549162</v>
+        <v>1238376.83794182</v>
       </c>
       <c r="G336" s="3" t="s">
-        <v>1124</v>
+        <v>209</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J336" s="5">
-        <v>99.995457000000002</v>
+        <v>87.352260000000001</v>
       </c>
       <c r="K336" s="5">
         <v>1</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M336" s="4">
-        <v>109917862.549162</v>
+        <v>1238376.837941</v>
       </c>
       <c r="N336" s="4">
-        <v>109917862.549162</v>
+        <v>1238376.83794182</v>
       </c>
       <c r="O336" s="3" t="s">
-        <v>1134</v>
+        <v>34</v>
       </c>
       <c r="P336" s="3" t="s">
-        <v>1126</v>
+        <v>1111</v>
       </c>
       <c r="Q336" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R336" s="3" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="S336" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T336" s="4">
         <v>0.01</v>
       </c>
       <c r="U336" s="2">
-        <v>46783</v>
+        <v>53656</v>
       </c>
       <c r="V336" s="4">
-        <v>3.742245628</v>
+        <v>4.6987399999999999</v>
       </c>
       <c r="W336" s="3" t="s">
-        <v>1135</v>
+        <v>1115</v>
       </c>
       <c r="X336" s="4">
-        <v>317841.90431223001</v>
+        <v>0</v>
       </c>
       <c r="Y336" s="4">
-        <v>317841.90431200003</v>
+        <v>0</v>
       </c>
       <c r="Z336" s="6">
-        <v>8.7808999999999998E-2</v>
+        <v>9.8799999999999995E-4</v>
       </c>
     </row>
     <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>1136</v>
+        <v>1116</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1137</v>
+        <v>1117</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>1138</v>
+        <v>185</v>
       </c>
       <c r="D337" s="4">
-        <v>-879427.03</v>
+        <v>1569102.385879</v>
       </c>
       <c r="E337" s="5">
-        <v>1</v>
+        <v>88.483310000000003</v>
       </c>
       <c r="F337" s="4">
-        <v>-879427.03</v>
+        <v>1389542.5806237599</v>
       </c>
       <c r="G337" s="3" t="s">
-        <v>1139</v>
+        <v>209</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>1</v>
+        <v>88.483310000000003</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>-879427.03</v>
+        <v>1389542.5806229999</v>
       </c>
       <c r="N337" s="4">
-        <v>-879427.03</v>
+        <v>1389542.5806237599</v>
       </c>
       <c r="O337" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>34</v>
+        <v>1111</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R337" s="3" t="s">
-        <v>34</v>
+        <v>1116</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="T337" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U337" s="2">
+        <v>49668</v>
+      </c>
+      <c r="V337" s="4">
+        <v>4.3930300000000004</v>
       </c>
       <c r="W337" s="3" t="s">
-        <v>34</v>
+        <v>1118</v>
       </c>
       <c r="X337" s="4">
-        <v>0</v>
+        <v>1148.8523090399999</v>
       </c>
       <c r="Y337" s="4">
-        <v>0</v>
+        <v>1148.8523090000001</v>
       </c>
       <c r="Z337" s="6">
-        <v>-7.0200000000000004E-4</v>
+        <v>1.109E-3</v>
       </c>
     </row>
     <row r="338" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
-        <v>1140</v>
+        <v>1119</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1141</v>
+        <v>1120</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>1142</v>
+        <v>185</v>
       </c>
       <c r="D338" s="4">
-        <v>2323242.2009999999</v>
+        <v>3769733.79</v>
       </c>
       <c r="E338" s="5">
-        <v>5.01</v>
+        <v>34.42259</v>
       </c>
       <c r="F338" s="4">
-        <v>11639443.42701</v>
+        <v>1297640.0066231601</v>
       </c>
       <c r="G338" s="3" t="s">
-        <v>1143</v>
+        <v>209</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J338" s="5">
-        <v>5.01</v>
+        <v>34.42259</v>
       </c>
       <c r="K338" s="5">
         <v>1</v>
       </c>
       <c r="L338" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M338" s="4">
-        <v>11639443.42701</v>
+        <v>1297640.0066229999</v>
       </c>
       <c r="N338" s="4">
-        <v>11639443.42701</v>
+        <v>1297640.0066231601</v>
       </c>
       <c r="O338" s="3" t="s">
-        <v>1144</v>
+        <v>34</v>
       </c>
       <c r="P338" s="3" t="s">
-        <v>1145</v>
+        <v>1111</v>
       </c>
       <c r="Q338" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R338" s="3" t="s">
-        <v>1146</v>
+        <v>1119</v>
       </c>
       <c r="S338" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T338" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U338" s="2">
+        <v>49973</v>
+      </c>
+      <c r="V338" s="4">
+        <v>4.0688440000000003</v>
       </c>
       <c r="W338" s="3" t="s">
-        <v>1140</v>
+        <v>1121</v>
       </c>
       <c r="X338" s="4">
         <v>0</v>
       </c>
       <c r="Y338" s="4">
         <v>0</v>
       </c>
       <c r="Z338" s="6">
-        <v>9.2980000000000007E-3</v>
+        <v>1.0349999999999999E-3</v>
       </c>
     </row>
     <row r="339" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>1147</v>
+        <v>1122</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1148</v>
+        <v>1123</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>1142</v>
+        <v>185</v>
       </c>
       <c r="D339" s="4">
-        <v>6000</v>
+        <v>7056768.5518760001</v>
       </c>
       <c r="E339" s="5">
-        <v>50.236199999999997</v>
+        <v>92.083039999999997</v>
       </c>
       <c r="F339" s="4">
-        <v>301417.2</v>
+        <v>6498087.0083312904</v>
       </c>
       <c r="G339" s="3" t="s">
-        <v>1143</v>
+        <v>209</v>
       </c>
       <c r="H339" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J339" s="5">
-        <v>50.236199999999997</v>
+        <v>92.083039999999997</v>
       </c>
       <c r="K339" s="5">
         <v>1</v>
       </c>
       <c r="L339" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M339" s="4">
-        <v>301417.2</v>
+        <v>6498087.0083309999</v>
       </c>
       <c r="N339" s="4">
-        <v>301417.2</v>
+        <v>6498087.0083312904</v>
       </c>
       <c r="O339" s="3" t="s">
-        <v>1149</v>
+        <v>1124</v>
       </c>
       <c r="P339" s="3" t="s">
-        <v>1150</v>
+        <v>1111</v>
       </c>
       <c r="Q339" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R339" s="3" t="s">
-        <v>1151</v>
+        <v>1122</v>
       </c>
       <c r="S339" s="3" t="s">
-        <v>1152</v>
+        <v>44</v>
       </c>
       <c r="T339" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U339" s="2">
+        <v>50216</v>
+      </c>
+      <c r="V339" s="4">
+        <v>6</v>
       </c>
       <c r="W339" s="3" t="s">
-        <v>1147</v>
+        <v>1125</v>
       </c>
       <c r="X339" s="4">
         <v>0</v>
       </c>
       <c r="Y339" s="4">
         <v>0</v>
       </c>
       <c r="Z339" s="6">
-        <v>2.4000000000000001E-4</v>
+        <v>5.1859999999999996E-3</v>
       </c>
     </row>
     <row r="340" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
-        <v>1153</v>
+        <v>1126</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1154</v>
+        <v>1127</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>1142</v>
+        <v>185</v>
       </c>
       <c r="D340" s="4">
-        <v>2029557.71</v>
+        <v>6030000</v>
       </c>
       <c r="E340" s="5">
-        <v>1</v>
+        <v>100.25798</v>
       </c>
       <c r="F340" s="4">
-        <v>2029557.71</v>
+        <v>6057428.5939999996</v>
       </c>
       <c r="G340" s="3" t="s">
-        <v>1143</v>
+        <v>209</v>
       </c>
       <c r="H340" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J340" s="5">
-        <v>1</v>
+        <v>100.25798</v>
       </c>
       <c r="K340" s="5">
         <v>1</v>
       </c>
       <c r="L340" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M340" s="4">
-        <v>2029557.71</v>
+        <v>6057428.5939999996</v>
       </c>
       <c r="N340" s="4">
-        <v>2029557.71</v>
+        <v>6057428.5939999996</v>
       </c>
       <c r="O340" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P340" s="3" t="s">
-        <v>1155</v>
+        <v>1128</v>
       </c>
       <c r="Q340" s="3" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="R340" s="3" t="s">
-        <v>34</v>
+        <v>1126</v>
       </c>
       <c r="S340" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T340" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U340" s="2">
+        <v>47469</v>
+      </c>
+      <c r="V340" s="4">
+        <v>4.43</v>
       </c>
       <c r="W340" s="3" t="s">
-        <v>34</v>
+        <v>1129</v>
       </c>
       <c r="X340" s="4">
-        <v>0</v>
+        <v>11872.4</v>
       </c>
       <c r="Y340" s="4">
-        <v>0</v>
+        <v>11872.4</v>
       </c>
       <c r="Z340" s="6">
-        <v>1.621E-3</v>
+        <v>4.8339999999999998E-3</v>
       </c>
     </row>
     <row r="341" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
-        <v>1156</v>
+        <v>1130</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1157</v>
+        <v>1131</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>1158</v>
+        <v>185</v>
       </c>
       <c r="D341" s="4">
-        <v>88001109</v>
+        <v>5368000</v>
       </c>
       <c r="E341" s="5">
-        <v>100</v>
+        <v>99.561300000000003</v>
       </c>
       <c r="F341" s="4">
-        <v>88010031.334662497</v>
+        <v>5344450.5839999998</v>
       </c>
       <c r="G341" s="3" t="s">
-        <v>1159</v>
+        <v>209</v>
       </c>
       <c r="H341" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J341" s="5">
-        <v>100</v>
+        <v>99.561300000000003</v>
       </c>
       <c r="K341" s="5">
         <v>1</v>
       </c>
       <c r="L341" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M341" s="4">
-        <v>88010031.334662005</v>
+        <v>5344450.5839999998</v>
       </c>
       <c r="N341" s="4">
-        <v>88010031.334662497</v>
+        <v>5344450.5839999998</v>
       </c>
       <c r="O341" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P341" s="3" t="s">
-        <v>34</v>
+        <v>1132</v>
       </c>
       <c r="Q341" s="3" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R341" s="3" t="s">
-        <v>34</v>
+        <v>1130</v>
       </c>
       <c r="S341" s="3" t="s">
         <v>44</v>
       </c>
       <c r="T341" s="4">
         <v>0.01</v>
       </c>
       <c r="U341" s="2">
-        <v>46083</v>
+        <v>49237</v>
       </c>
       <c r="V341" s="4">
-        <v>3.65</v>
+        <v>4.7976299999999998</v>
       </c>
       <c r="W341" s="3" t="s">
-        <v>34</v>
+        <v>1133</v>
       </c>
       <c r="X341" s="4">
-        <v>8922.3346624999995</v>
+        <v>0</v>
       </c>
       <c r="Y341" s="4">
-        <v>8922.3346619999993</v>
+        <v>0</v>
       </c>
       <c r="Z341" s="6">
-        <v>7.0306999999999994E-2</v>
+        <v>4.2649999999999997E-3</v>
       </c>
     </row>
     <row r="342" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>1160</v>
+        <v>1134</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1161</v>
+        <v>1135</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D342" s="4">
+        <v>2278069.1717759999</v>
+      </c>
+      <c r="E342" s="5">
+        <v>100.0046</v>
       </c>
       <c r="F342" s="4">
-        <v>-140975171.19999999</v>
+        <v>2306817.4175605099</v>
+      </c>
+      <c r="G342" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H342" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J342" s="5">
+        <v>100.0046</v>
+      </c>
+      <c r="K342" s="5">
+        <v>1</v>
+      </c>
+      <c r="L342" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M342" s="4">
+        <v>2306817.41756</v>
+      </c>
+      <c r="N342" s="4">
+        <v>2306817.4175605099</v>
+      </c>
+      <c r="O342" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P342" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="Q342" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R342" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="S342" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T342" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U342" s="2">
+        <v>48410</v>
+      </c>
+      <c r="V342" s="4">
+        <v>4.9721900000000003</v>
+      </c>
+      <c r="W342" s="3" t="s">
+        <v>1136</v>
+      </c>
+      <c r="X342" s="4">
+        <v>28643.454602599999</v>
+      </c>
+      <c r="Y342" s="4">
+        <v>28643.454602000002</v>
       </c>
       <c r="Z342" s="6">
-        <v>-0.112619711622228</v>
+        <v>1.841E-3</v>
       </c>
     </row>
     <row r="343" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>1162</v>
+        <v>1137</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1163</v>
+        <v>1138</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D343" s="4">
+        <v>13200000</v>
+      </c>
+      <c r="E343" s="5">
+        <v>100.09892499999999</v>
       </c>
       <c r="F343" s="4">
-        <v>256699941.66389099</v>
+        <v>13296599.214627201</v>
+      </c>
+      <c r="G343" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H343" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I343" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J343" s="5">
+        <v>100.09892499999999</v>
+      </c>
+      <c r="K343" s="5">
+        <v>1</v>
+      </c>
+      <c r="L343" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M343" s="4">
+        <v>13296599.214627</v>
+      </c>
+      <c r="N343" s="4">
+        <v>13296599.214627201</v>
+      </c>
+      <c r="O343" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="P343" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="Q343" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R343" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="S343" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T343" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U343" s="2">
+        <v>46599</v>
+      </c>
+      <c r="V343" s="4">
+        <v>3.8277098380000001</v>
+      </c>
+      <c r="W343" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="X343" s="4">
+        <v>83541.114627269999</v>
+      </c>
+      <c r="Y343" s="4">
+        <v>83541.114627000003</v>
       </c>
       <c r="Z343" s="6">
-        <v>0.205067836822248</v>
+        <v>1.0612E-2</v>
       </c>
     </row>
     <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>1164</v>
+        <v>1143</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1165</v>
+        <v>1144</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D344" s="4">
+        <v>153150000</v>
+      </c>
+      <c r="E344" s="5">
+        <v>99.994438000000002</v>
       </c>
       <c r="F344" s="4">
-        <v>97196708.400000006</v>
+        <v>154095433.59284601</v>
+      </c>
+      <c r="G344" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H344" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I344" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J344" s="5">
+        <v>99.994438000000002</v>
+      </c>
+      <c r="K344" s="5">
+        <v>1</v>
+      </c>
+      <c r="L344" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M344" s="4">
+        <v>154095433.59284601</v>
+      </c>
+      <c r="N344" s="4">
+        <v>154095433.59284601</v>
+      </c>
+      <c r="O344" s="3" t="s">
+        <v>1145</v>
+      </c>
+      <c r="P344" s="3" t="s">
+        <v>1141</v>
+      </c>
+      <c r="Q344" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R344" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="S344" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T344" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U344" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V344" s="4">
+        <v>3.767709838</v>
+      </c>
+      <c r="W344" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="X344" s="4">
+        <v>953951.79584627994</v>
+      </c>
+      <c r="Y344" s="4">
+        <v>953951.79584599996</v>
       </c>
       <c r="Z344" s="6">
-        <v>7.7646759904326706E-2</v>
+        <v>0.122987</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A345" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D345" s="4">
+        <v>-1011713.48</v>
+      </c>
+      <c r="E345" s="5">
+        <v>1</v>
+      </c>
+      <c r="F345" s="4">
+        <v>-1011713.48</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J345" s="5">
+        <v>1</v>
+      </c>
+      <c r="K345" s="5">
+        <v>1</v>
+      </c>
+      <c r="L345" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M345" s="4">
+        <v>-1011713.48</v>
+      </c>
+      <c r="N345" s="4">
+        <v>-1011713.48</v>
+      </c>
+      <c r="O345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S345" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T345" s="4">
+        <v>1</v>
+      </c>
+      <c r="W345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X345" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y345" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z345" s="6">
+        <v>-8.0699999999999999E-4</v>
       </c>
     </row>
     <row r="346" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>1166</v>
+        <v>1151</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D346" s="4">
+        <v>2323242.2009999999</v>
+      </c>
+      <c r="E346" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="F346" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J346" s="5">
+        <v>5.01</v>
+      </c>
+      <c r="K346" s="5">
+        <v>1</v>
+      </c>
+      <c r="L346" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M346" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="N346" s="4">
+        <v>11639443.42701</v>
+      </c>
+      <c r="O346" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="P346" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="Q346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R346" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="S346" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T346" s="4">
+        <v>1</v>
+      </c>
+      <c r="W346" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="X346" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y346" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z346" s="6">
+        <v>9.2890000000000004E-3</v>
       </c>
     </row>
     <row r="347" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>1167</v>
+        <v>1158</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D347" s="4">
+        <v>6000</v>
+      </c>
+      <c r="E347" s="5">
+        <v>50.024999999999999</v>
+      </c>
+      <c r="F347" s="4">
+        <v>300150</v>
+      </c>
+      <c r="G347" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H347" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J347" s="5">
+        <v>50.024999999999999</v>
+      </c>
+      <c r="K347" s="5">
+        <v>1</v>
+      </c>
+      <c r="L347" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M347" s="4">
+        <v>300150</v>
+      </c>
+      <c r="N347" s="4">
+        <v>300150</v>
+      </c>
+      <c r="O347" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="P347" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="Q347" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R347" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="S347" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="T347" s="4">
+        <v>1</v>
+      </c>
+      <c r="W347" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="X347" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y347" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z347" s="6">
+        <v>2.3900000000000001E-4</v>
       </c>
     </row>
     <row r="348" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
-        <v>1168</v>
+        <v>1164</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D348" s="4">
+        <v>2424307.75</v>
+      </c>
+      <c r="E348" s="5">
+        <v>1</v>
+      </c>
+      <c r="F348" s="4">
+        <v>2424307.75</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J348" s="5">
+        <v>1</v>
+      </c>
+      <c r="K348" s="5">
+        <v>1</v>
+      </c>
+      <c r="L348" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M348" s="4">
+        <v>2424307.75</v>
+      </c>
+      <c r="N348" s="4">
+        <v>2424307.75</v>
+      </c>
+      <c r="O348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P348" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="Q348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S348" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T348" s="4">
+        <v>1</v>
+      </c>
+      <c r="W348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X348" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y348" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z348" s="6">
+        <v>1.934E-3</v>
       </c>
     </row>
     <row r="349" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A349" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C349" s="3" t="s">
         <v>1169</v>
+      </c>
+      <c r="D349" s="4">
+        <v>123044390</v>
+      </c>
+      <c r="E349" s="5">
+        <v>100</v>
+      </c>
+      <c r="F349" s="4">
+        <v>123044390</v>
+      </c>
+      <c r="G349" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H349" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J349" s="5">
+        <v>100</v>
+      </c>
+      <c r="K349" s="5">
+        <v>1</v>
+      </c>
+      <c r="L349" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M349" s="4">
+        <v>123044390</v>
+      </c>
+      <c r="N349" s="4">
+        <v>123044390</v>
+      </c>
+      <c r="O349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q349" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="R349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S349" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T349" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U349" s="2">
+        <v>46113</v>
+      </c>
+      <c r="V349" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="W349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X349" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y349" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z349" s="6">
+        <v>9.8204E-2</v>
       </c>
     </row>
     <row r="350" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
-        <v>1170</v>
+        <v>1171</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F350" s="4">
+        <v>-312397640</v>
+      </c>
+      <c r="Z350" s="6">
+        <v>-0.24933190424628399</v>
       </c>
     </row>
     <row r="351" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
-        <v>1171</v>
+        <v>1173</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F351" s="4">
+        <v>263359445.311037</v>
+      </c>
+      <c r="Z351" s="6">
+        <v>0.21019336766002999</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A352" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F352" s="4">
+        <v>268047332.80000001</v>
+      </c>
+      <c r="Z352" s="6">
+        <v>0.21393488092663299</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A354" s="3" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A355" s="3" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="356" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A356" s="3" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="357" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A357" s="3" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="358" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A358" s="3" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="359" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A359" s="3" t="s">
+        <v>1182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>