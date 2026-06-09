--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9EF12947-727B-4FD2-BE78-38E5F4F161DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C66509FF-B325-421D-9445-D0CA6883CEA0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{2F68E3CE-F202-4F22-A122-D701961FE210}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{3CA1D38F-4F94-4008-9EDF-22028DDE9D99}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4537" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4381" uniqueCount="1171">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -160,176 +160,149 @@
   <si>
     <t>EU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
-    <t>CASH_USD_BMO138A76</t>
-[...5 lines deleted...]
-    <t>Collateral Cash</t>
+    <t>CASH_USD_MARJPNUS3</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>Futures Margin</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20260529F</t>
+  </si>
+  <si>
+    <t>FX USD VS EUR</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Currency Contract</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20260529T</t>
+  </si>
+  <si>
+    <t>FBFVM26</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>FVM6</t>
+  </si>
+  <si>
+    <t>XCBT</t>
+  </si>
+  <si>
+    <t>FBTUM26</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TUM6</t>
+  </si>
+  <si>
+    <t>FBTYM26</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TYM6</t>
+  </si>
+  <si>
+    <t>FBUXYM26</t>
+  </si>
+  <si>
+    <t>US 10yr Ultra Fut</t>
+  </si>
+  <si>
+    <t>UXYM6</t>
+  </si>
+  <si>
+    <t>FBWNM26</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT</t>
+  </si>
+  <si>
+    <t>WNM6</t>
+  </si>
+  <si>
+    <t>BMO0Q8850</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.11.AA)</t>
+  </si>
+  <si>
+    <t>SWAP</t>
+  </si>
+  <si>
+    <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
-    <t>CASH_USD_MARJPNUS3</t>
-[...112 lines deleted...]
-  <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.15.AAA)</t>
   </si>
   <si>
     <t>BMO2LAZA5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.8.A)</t>
   </si>
   <si>
     <t>BMO2N32X5</t>
@@ -451,54 +424,54 @@
   <si>
     <t>BMO4U6N05</t>
   </si>
   <si>
     <t>BMO507BG1</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 12-100%)</t>
   </si>
   <si>
     <t>BMO53P5P5</t>
   </si>
   <si>
     <t>BMO59LQE0</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.XO.44 35-100%)</t>
   </si>
   <si>
     <t>BMO5FK7J5</t>
   </si>
   <si>
     <t>FSWP: OIS 3.289000 31-AUG-2030 SOF</t>
   </si>
   <si>
-    <t>BMO5HVS07</t>
-[...2 lines deleted...]
-    <t>CDS: (CDX.NA.HY.45 25-35%)</t>
+    <t>BMO5MF7L3</t>
+  </si>
+  <si>
+    <t>CDS: (CDX.NA.HY.45 35-100%)</t>
   </si>
   <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
@@ -553,153 +526,141 @@
   <si>
     <t>Z978T5JR8</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.FINSR.44.V1)</t>
   </si>
   <si>
     <t>Z978T5JT4</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.45.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
     <t>Z97J5BG58</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.46.V1)</t>
   </si>
   <si>
-    <t>BMO5FWY34</t>
-[...2 lines deleted...]
-    <t>ITRAXX.FINSR.44.V1 5YR RTP @ 70.00</t>
+    <t>BMO5HAHG0</t>
+  </si>
+  <si>
+    <t>CDX.NA.IG.45.V1 5YR RTP @ 70.00000</t>
   </si>
   <si>
     <t>SWAPTION</t>
   </si>
   <si>
+    <t>CITD</t>
+  </si>
+  <si>
+    <t>BMO5KB742</t>
+  </si>
+  <si>
+    <t>CDX.NA.IG.46.V1 5YR RTP @ 80.00000</t>
+  </si>
+  <si>
     <t>JPMD</t>
   </si>
   <si>
-    <t>BMO5G4FT9</t>
-[...23 lines deleted...]
-    <t>FNCI 2.5 4/26</t>
+    <t>US01F022659126</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 5/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
+    <t>FNCL</t>
+  </si>
+  <si>
+    <t>US01F0226591</t>
+  </si>
+  <si>
+    <t>01F022659</t>
+  </si>
+  <si>
+    <t>US01F030652626</t>
+  </si>
+  <si>
+    <t>FNCL 3 5/26</t>
+  </si>
+  <si>
+    <t>US01F0306526</t>
+  </si>
+  <si>
+    <t>01F030652</t>
+  </si>
+  <si>
+    <t>US01F042657126</t>
+  </si>
+  <si>
+    <t>FNCL 4.5 5/26</t>
+  </si>
+  <si>
+    <t>US01F0426571</t>
+  </si>
+  <si>
+    <t>01F042657</t>
+  </si>
+  <si>
+    <t>US01F052458126</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 5/26</t>
+  </si>
+  <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0224448</t>
-[...53 lines deleted...]
-    <t>01F060642</t>
+    <t>US01F0524581</t>
+  </si>
+  <si>
+    <t>01F052458</t>
+  </si>
+  <si>
+    <t>US01F060659426</t>
+  </si>
+  <si>
+    <t>FNCL 6 5/26</t>
+  </si>
+  <si>
+    <t>US01F0606594</t>
+  </si>
+  <si>
+    <t>01F060659</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -1222,80 +1183,59 @@
   <si>
     <t>BHSRF39</t>
   </si>
   <si>
     <t>08162UAW0</t>
   </si>
   <si>
     <t>US08162XBG88</t>
   </si>
   <si>
     <t>BMARK 2020-B20 A5</t>
   </si>
   <si>
     <t>08162XBG8</t>
   </si>
   <si>
     <t>US08163NBJ37</t>
   </si>
   <si>
     <t>BMARK 2022-B32 A5</t>
   </si>
   <si>
     <t>08163NBJ3</t>
   </si>
   <si>
-    <t>US09203WAN56</t>
-[...14 lines deleted...]
-    <t>BLUEM 2013-2A BR</t>
+    <t>US09628NAY85</t>
+  </si>
+  <si>
+    <t>BLUEM 2015-4A A1R2</t>
   </si>
   <si>
     <t>BLUEM</t>
   </si>
   <si>
-    <t>09626YAS9</t>
-[...7 lines deleted...]
-  <si>
     <t>09628NAY8</t>
   </si>
   <si>
     <t>US09774XAX03</t>
   </si>
   <si>
     <t>BCM 1999-A M1</t>
   </si>
   <si>
     <t>BCM</t>
   </si>
   <si>
     <t>09774XAX0</t>
   </si>
   <si>
     <t>US09774XBE13</t>
   </si>
   <si>
     <t>BCM 1999-B A4</t>
   </si>
   <si>
     <t>09774XBE1</t>
   </si>
   <si>
     <t>US09774XBQ43</t>
@@ -1309,50 +1249,62 @@
   <si>
     <t>09774XBQ4</t>
   </si>
   <si>
     <t>US105667AD14</t>
   </si>
   <si>
     <t>BMAT 2006-1A M1</t>
   </si>
   <si>
     <t>BMAT</t>
   </si>
   <si>
     <t>105667AD1</t>
   </si>
   <si>
     <t>US12433XAG43</t>
   </si>
   <si>
     <t>BX 2020-VIVA D</t>
   </si>
   <si>
     <t>12433XAG4</t>
   </si>
   <si>
+    <t>US12544RDH84</t>
+  </si>
+  <si>
+    <t>CWHL 2007-4 1A71</t>
+  </si>
+  <si>
+    <t>CWHL</t>
+  </si>
+  <si>
+    <t>12544RDH8</t>
+  </si>
+  <si>
     <t>US12595VAD91</t>
   </si>
   <si>
     <t>COMM 2018-COR3 A3</t>
   </si>
   <si>
     <t>BYW3X83</t>
   </si>
   <si>
     <t>COMM</t>
   </si>
   <si>
     <t>12595VAD9</t>
   </si>
   <si>
     <t>US12598PAA57</t>
   </si>
   <si>
     <t>COLT 2021-RPL1 A1</t>
   </si>
   <si>
     <t>COLT</t>
   </si>
   <si>
     <t>12598PAA5</t>
@@ -1402,107 +1354,128 @@
   <si>
     <t>CWALT 2005-18CB A8</t>
   </si>
   <si>
     <t>12667GFE8</t>
   </si>
   <si>
     <t>US12668BXS77</t>
   </si>
   <si>
     <t>CWALT 2006-7CB 1A1</t>
   </si>
   <si>
     <t>12668BXS7</t>
   </si>
   <si>
     <t>US12669GBA85</t>
   </si>
   <si>
     <t>CWHL 2004-HYB6 A2</t>
   </si>
   <si>
     <t>B75MLD9</t>
   </si>
   <si>
-    <t>CWHL</t>
-[...1 lines deleted...]
-  <si>
     <t>12669GBA8</t>
   </si>
   <si>
     <t>US13887PAK12</t>
   </si>
   <si>
     <t>CANYC 2016-1A AR</t>
   </si>
   <si>
     <t>CANYC</t>
   </si>
   <si>
     <t>13887PAK1</t>
   </si>
   <si>
     <t>US144526AC49</t>
   </si>
   <si>
     <t>CARR 2007-RFC1 A3</t>
   </si>
   <si>
     <t>BG6LVC7</t>
   </si>
   <si>
     <t>CARR</t>
   </si>
   <si>
     <t>144526AC4</t>
   </si>
   <si>
+    <t>US14454AAB52</t>
+  </si>
+  <si>
+    <t>CARR 2006-FRE2 A2</t>
+  </si>
+  <si>
+    <t>BD6C840</t>
+  </si>
+  <si>
+    <t>14454AAB5</t>
+  </si>
+  <si>
     <t>US16144YAC21</t>
   </si>
   <si>
     <t>CHAOT 2024-4A A3</t>
   </si>
   <si>
     <t>CHAOT</t>
   </si>
   <si>
     <t>16144YAC2</t>
   </si>
   <si>
     <t>US17309FAU21</t>
   </si>
   <si>
     <t>CMLTI 2006-AR5 2A2A</t>
   </si>
   <si>
     <t>CMLTI</t>
   </si>
   <si>
     <t>17309FAU2</t>
   </si>
   <si>
+    <t>US19689GAF90</t>
+  </si>
+  <si>
+    <t>COLT 2026-3 A1</t>
+  </si>
+  <si>
+    <t>BVPLH14</t>
+  </si>
+  <si>
+    <t>19689GAF9</t>
+  </si>
+  <si>
     <t>US20268WAA27</t>
   </si>
   <si>
     <t>CBSLT 2021-AGS A</t>
   </si>
   <si>
     <t>CBSLT</t>
   </si>
   <si>
     <t>20268WAA2</t>
   </si>
   <si>
     <t>US20846QHQ47</t>
   </si>
   <si>
     <t>CNF 2001-3 M1</t>
   </si>
   <si>
     <t>CNF</t>
   </si>
   <si>
     <t>20846QHQ4</t>
   </si>
   <si>
     <t>US20846QJT67</t>
@@ -1582,101 +1555,80 @@
   <si>
     <t>US26251LAC81</t>
   </si>
   <si>
     <t>DRSLF 2018-64A A</t>
   </si>
   <si>
     <t>BFN6VN9</t>
   </si>
   <si>
     <t>26251LAC8</t>
   </si>
   <si>
     <t>US27830TAL98</t>
   </si>
   <si>
     <t>EATON 2014-1RA BR</t>
   </si>
   <si>
     <t>EATON</t>
   </si>
   <si>
     <t>27830TAL9</t>
   </si>
   <si>
-    <t>US28623CAL54</t>
-[...22 lines deleted...]
-  <si>
     <t>US30291SAJ24</t>
   </si>
   <si>
     <t>FRESB 2020-SB74 X1</t>
   </si>
   <si>
     <t>FRESB</t>
   </si>
   <si>
     <t>30291SAJ2</t>
   </si>
   <si>
     <t>US30298BAK98</t>
   </si>
   <si>
     <t>FRESB 2019-SB63 X1</t>
   </si>
   <si>
     <t>30298BAK9</t>
   </si>
   <si>
     <t>US30315EAE68</t>
   </si>
   <si>
     <t>FRESB 2020-SB76 X1</t>
   </si>
   <si>
+    <t>BQS8PM4</t>
+  </si>
+  <si>
     <t>30315EAE6</t>
   </si>
   <si>
     <t>US30316AAJ25</t>
   </si>
   <si>
     <t>FRESB 2020-SB77 X1</t>
   </si>
   <si>
     <t>30316AAJ2</t>
   </si>
   <si>
     <t>US31659TCE38</t>
   </si>
   <si>
     <t>FMIC 2004-4 M4</t>
   </si>
   <si>
     <t>FMIC</t>
   </si>
   <si>
     <t>31659TCE3</t>
   </si>
   <si>
     <t>US32027GAA40</t>
@@ -1768,50 +1720,62 @@
   <si>
     <t>US36268GAD79</t>
   </si>
   <si>
     <t>GMCAR 2024-1 A3</t>
   </si>
   <si>
     <t>GMCAR</t>
   </si>
   <si>
     <t>36268GAD7</t>
   </si>
   <si>
     <t>US36274LAA44</t>
   </si>
   <si>
     <t>GSMS 2026-DAWN A</t>
   </si>
   <si>
     <t>GSMS</t>
   </si>
   <si>
     <t>36274LAA4</t>
   </si>
   <si>
+    <t>US36320TBM45</t>
+  </si>
+  <si>
+    <t>GALXY 2016-22A AR4</t>
+  </si>
+  <si>
+    <t>GALXY</t>
+  </si>
+  <si>
+    <t>36320TBM4</t>
+  </si>
+  <si>
     <t>US36361UAL44</t>
   </si>
   <si>
     <t>GALL 2017-1A A1R</t>
   </si>
   <si>
     <t>GALL</t>
   </si>
   <si>
     <t>36361UAL4</t>
   </si>
   <si>
     <t>US38406JAA60</t>
   </si>
   <si>
     <t>GRACE 2020-GRCE A</t>
   </si>
   <si>
     <t>GRACE</t>
   </si>
   <si>
     <t>38406JAA6</t>
   </si>
   <si>
     <t>US393505K355</t>
@@ -2236,50 +2200,65 @@
   <si>
     <t>US62431UBD37</t>
   </si>
   <si>
     <t>MVW 2013-1A BRR</t>
   </si>
   <si>
     <t>MVW</t>
   </si>
   <si>
     <t>62431UBD3</t>
   </si>
   <si>
     <t>US62432FAV67</t>
   </si>
   <si>
     <t>MVEW 2016-1A AR3</t>
   </si>
   <si>
     <t>MVEW</t>
   </si>
   <si>
     <t>62432FAV6</t>
   </si>
   <si>
+    <t>US624944AA20</t>
+  </si>
+  <si>
+    <t>MTN 2026-LPFX A</t>
+  </si>
+  <si>
+    <t>BT5HFL4</t>
+  </si>
+  <si>
+    <t>MTN</t>
+  </si>
+  <si>
+    <t>624944AA2</t>
+  </si>
+  <si>
     <t>US62979QAA76</t>
   </si>
   <si>
     <t>NYC 2026-1PARK A</t>
   </si>
   <si>
     <t>NYC</t>
   </si>
   <si>
     <t>62979QAA7</t>
   </si>
   <si>
     <t>US63543CAA36</t>
   </si>
   <si>
     <t>NCMCT 2007-4 A3R7</t>
   </si>
   <si>
     <t>NCMCT</t>
   </si>
   <si>
     <t>63543CAA3</t>
   </si>
   <si>
     <t>US63543LAD73</t>
@@ -2371,59 +2350,68 @@
   <si>
     <t>US63544EAL48</t>
   </si>
   <si>
     <t>NCSLT 2007-4 A3A7</t>
   </si>
   <si>
     <t>B28DS77</t>
   </si>
   <si>
     <t>63544EAL4</t>
   </si>
   <si>
     <t>US63544HAA14</t>
   </si>
   <si>
     <t>NCFCT 2007-3 A3R4</t>
   </si>
   <si>
     <t>NCFCT</t>
   </si>
   <si>
     <t>63544HAA1</t>
   </si>
   <si>
+    <t>US63942CAA09</t>
+  </si>
+  <si>
+    <t>NAVSL 2021-DA A</t>
+  </si>
+  <si>
+    <t>NAVSL</t>
+  </si>
+  <si>
+    <t>63942CAA0</t>
+  </si>
+  <si>
     <t>US63942MAA80</t>
   </si>
   <si>
     <t>NAVSL 2022-A A</t>
   </si>
   <si>
-    <t>NAVSL</t>
-[...1 lines deleted...]
-  <si>
     <t>63942MAA8</t>
   </si>
   <si>
     <t>US63942TAA34</t>
   </si>
   <si>
     <t>NAVSL 2023-BA A1A</t>
   </si>
   <si>
     <t>63942TAA3</t>
   </si>
   <si>
     <t>US63942TAB17</t>
   </si>
   <si>
     <t>NAVSL 2023-BA A1B</t>
   </si>
   <si>
     <t>63942TAB1</t>
   </si>
   <si>
     <t>US64034YAA91</t>
   </si>
   <si>
     <t>NSLT 2021-DA AFL</t>
@@ -2557,101 +2545,80 @@
   <si>
     <t>67087TDY4</t>
   </si>
   <si>
     <t>US67108XAE76</t>
   </si>
   <si>
     <t>OZLM 2014-7A SUB</t>
   </si>
   <si>
     <t>OZLM</t>
   </si>
   <si>
     <t>67108XAE7</t>
   </si>
   <si>
     <t>US67111DBG07</t>
   </si>
   <si>
     <t>OZLM 2016-15A A1R3</t>
   </si>
   <si>
     <t>67111DBG0</t>
   </si>
   <si>
-    <t>US67111VAE65</t>
-[...7 lines deleted...]
-  <si>
     <t>US674135DG09</t>
   </si>
   <si>
     <t>OAK 1998-A B1</t>
   </si>
   <si>
     <t>674135DG0</t>
   </si>
   <si>
     <t>US674135EB03</t>
   </si>
   <si>
     <t>OAK 1998-D M1</t>
   </si>
   <si>
     <t>674135EB0</t>
   </si>
   <si>
     <t>US67449AAA34</t>
   </si>
   <si>
     <t>OBX 2025-NQM8 A1</t>
   </si>
   <si>
     <t>OBX</t>
   </si>
   <si>
     <t>67449AAA3</t>
   </si>
   <si>
-    <t>US67576FAE97</t>
-[...10 lines deleted...]
-  <si>
     <t>US68213KAB17</t>
   </si>
   <si>
     <t>OAK 2001-E A2</t>
   </si>
   <si>
     <t>B74CGK2</t>
   </si>
   <si>
     <t>68213KAB1</t>
   </si>
   <si>
     <t>US68213KAC99</t>
   </si>
   <si>
     <t>OAK 2001-E A3</t>
   </si>
   <si>
     <t>B88KKN0</t>
   </si>
   <si>
     <t>68213KAC9</t>
   </si>
   <si>
     <t>US74333WAA09</t>
@@ -2722,50 +2689,62 @@
   <si>
     <t>76111XYJ6</t>
   </si>
   <si>
     <t>US76112BJH42</t>
   </si>
   <si>
     <t>RAMP 2005-RS1 MII2</t>
   </si>
   <si>
     <t>RAMP</t>
   </si>
   <si>
     <t>76112BJH4</t>
   </si>
   <si>
     <t>US76113NAP87</t>
   </si>
   <si>
     <t>RAST 2006-A7CB 3A1</t>
   </si>
   <si>
     <t>76113NAP8</t>
   </si>
   <si>
+    <t>US76761RBG39</t>
+  </si>
+  <si>
+    <t>RSRVA 2016-3A AR3</t>
+  </si>
+  <si>
+    <t>RSRVA</t>
+  </si>
+  <si>
+    <t>76761RBG3</t>
+  </si>
+  <si>
     <t>US77341GAS93</t>
   </si>
   <si>
     <t>ROCKT 2019-2A AR2</t>
   </si>
   <si>
     <t>ROCKT</t>
   </si>
   <si>
     <t>77341GAS9</t>
   </si>
   <si>
     <t>US77342JAC71</t>
   </si>
   <si>
     <t>ROCKT 2018-1A B</t>
   </si>
   <si>
     <t>77342JAC7</t>
   </si>
   <si>
     <t>US78443CAH79</t>
   </si>
   <si>
     <t>SLMA 2003-A C</t>
@@ -2977,110 +2956,92 @@
   <si>
     <t>78445AAD8</t>
   </si>
   <si>
     <t>US78445CAD48</t>
   </si>
   <si>
     <t>SLMA 2008-6 A4</t>
   </si>
   <si>
     <t>BD71L14</t>
   </si>
   <si>
     <t>78445CAD4</t>
   </si>
   <si>
     <t>US78445QAE17</t>
   </si>
   <si>
     <t>SLMA 2010-C A5</t>
   </si>
   <si>
     <t>78445QAE1</t>
   </si>
   <si>
-    <t>US78448QAE89</t>
-[...7 lines deleted...]
-  <si>
     <t>US78448YAD31</t>
   </si>
   <si>
     <t>SMB 2021-A B</t>
   </si>
   <si>
     <t>78448YAD3</t>
   </si>
   <si>
     <t>US78449HAF47</t>
   </si>
   <si>
     <t>SMB 2023-B R</t>
   </si>
   <si>
     <t>78449HAF4</t>
   </si>
   <si>
     <t>US805564QV62</t>
   </si>
   <si>
     <t>SAST 2004-3 M1</t>
   </si>
   <si>
     <t>SAST</t>
   </si>
   <si>
     <t>805564QV6</t>
   </si>
   <si>
     <t>US83609YAC03</t>
   </si>
   <si>
     <t>SNDPT 2013-3RA A</t>
   </si>
   <si>
     <t>SNDPT</t>
   </si>
   <si>
     <t>83609YAC0</t>
   </si>
   <si>
-    <t>US83610JAA43</t>
-[...7 lines deleted...]
-  <si>
     <t>US83715RAH57</t>
   </si>
   <si>
     <t>SCSLC 2015-A A</t>
   </si>
   <si>
     <t>SCSLC</t>
   </si>
   <si>
     <t>83715RAH5</t>
   </si>
   <si>
     <t>US863579QX96</t>
   </si>
   <si>
     <t>SARM 2005-9 2A2A</t>
   </si>
   <si>
     <t>B6S2LR3</t>
   </si>
   <si>
     <t>SARM</t>
   </si>
   <si>
     <t>863579QX9</t>
@@ -3415,83 +3376,86 @@
   <si>
     <t>93934FGN6</t>
   </si>
   <si>
     <t>US93935EAG98</t>
   </si>
   <si>
     <t>WMALT 2006-8 A5</t>
   </si>
   <si>
     <t>93935EAG9</t>
   </si>
   <si>
     <t>US93936PAF53</t>
   </si>
   <si>
     <t>WMALT 2007-5 A6</t>
   </si>
   <si>
     <t>BNY8D12</t>
   </si>
   <si>
     <t>93936PAF5</t>
   </si>
   <si>
+    <t>US94949GAW15</t>
+  </si>
+  <si>
+    <t>WELF 2020-1A A1RR</t>
+  </si>
+  <si>
+    <t>WELF</t>
+  </si>
+  <si>
+    <t>94949GAW1</t>
+  </si>
+  <si>
     <t>US98164NAD75</t>
   </si>
   <si>
     <t>WOART 2024-C A3</t>
   </si>
   <si>
     <t>WOART</t>
   </si>
   <si>
     <t>98164NAD7</t>
   </si>
   <si>
     <t>US98875JBJ25</t>
   </si>
   <si>
     <t>ZAIS 2020-16A A1R2</t>
   </si>
   <si>
     <t>ZAIS</t>
   </si>
   <si>
     <t>98875JBJ2</t>
   </si>
   <si>
-    <t>US98876NAW48</t>
-[...7 lines deleted...]
-  <si>
     <t>US91282CNQ05</t>
   </si>
   <si>
     <t>TF FLOAT 07/31/27</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BTY0CX5</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>91282CNQ0</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>BWQLSD9</t>
@@ -3538,54 +3502,54 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO5KKGM2</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.65</t>
+    <t>BMO5PE6H3</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.64</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swaption</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaptions</t>
   </si>
@@ -3979,92 +3943,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F96C685-00A8-4EED-AE23-2AF6D4FFEDD1}">
-  <dimension ref="A1:Z359"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68427462-37A2-4E0C-AAE4-8BDE4ED60E9F}">
+  <dimension ref="A1:Z347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4114,27513 +4078,26589 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1613.31</v>
+        <v>248.82</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1521999999999999</v>
+        <v>1.1730499999999999</v>
       </c>
       <c r="F4" s="4">
-        <v>1858.8557820000001</v>
+        <v>291.87830100000002</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1613.31</v>
+        <v>248.82</v>
       </c>
       <c r="N4" s="4">
-        <v>1858.8557820000001</v>
+        <v>291.87830100000002</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>9.9999999999999995E-7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>5827438.5215729997</v>
+        <v>8674560.4887010008</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>5827438.5215734104</v>
+        <v>8674560.4887014106</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>5827438.5215729997</v>
+        <v>8674560.4887010008</v>
       </c>
       <c r="N5" s="4">
-        <v>5827438.5215734104</v>
+        <v>8674560.4887014106</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>4.6509999999999998E-3</v>
+        <v>6.8640000000000003E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>209755</v>
+        <v>6699.31</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>209755</v>
+        <v>6699.31</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>209755</v>
+        <v>6699.31</v>
       </c>
       <c r="N6" s="4">
-        <v>209755</v>
+        <v>6699.31</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.6699999999999999E-4</v>
+        <v>5.0000000000000004E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>6786.56</v>
+        <v>-31788918.010000002</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4">
-        <v>6786.56</v>
+        <v>-31786831.010000002</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>6786.56</v>
+        <v>-31786831.010000002</v>
       </c>
       <c r="N7" s="4">
-        <v>6786.56</v>
+        <v>-31786831.010000002</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>5.0000000000000004E-6</v>
+        <v>-2.5153999999999999E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>-27450216.379999999</v>
+        <v>-5420000</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>1.1743729999999999</v>
       </c>
       <c r="F8" s="4">
-        <v>-27448428.379999999</v>
+        <v>-6365102.1764839999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>-27448428.379999999</v>
+        <v>-5426113.2743560001</v>
       </c>
       <c r="N8" s="4">
-        <v>-27448428.379999999</v>
+        <v>-6365102.1764848102</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
+      </c>
+      <c r="U8" s="2">
+        <v>46171</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-2.1906999999999999E-2</v>
+        <v>-6.9719999999999999E-3</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D9" s="4">
-        <v>-162242.98980000001</v>
+        <v>-2446120.6080999998</v>
       </c>
       <c r="E9" s="5">
         <v>1</v>
       </c>
       <c r="F9" s="4">
-        <v>-162242.98980000001</v>
+        <v>-2446120.6080999998</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M9" s="4">
-        <v>-162242.98980000001</v>
+        <v>-2446120.6080999998</v>
       </c>
       <c r="N9" s="4">
-        <v>-162242.98980000001</v>
+        <v>-2446120.6080999998</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
-        <v>46142</v>
+        <v>46171</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-1.2899999999999999E-4</v>
+        <v>-6.9719999999999999E-3</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D10" s="4">
-        <v>137000</v>
+        <v>2089000</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1537360000000001</v>
+        <v>1.1743729999999999</v>
       </c>
       <c r="F10" s="4">
-        <v>158061.93731099999</v>
+        <v>2453265.3960660002</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>137182.72635899999</v>
+        <v>2091356.2048210001</v>
       </c>
       <c r="N10" s="4">
-        <v>158061.93731122001</v>
+        <v>2453265.39606582</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
-        <v>46142</v>
+        <v>46171</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>1.26E-4</v>
+        <v>6.9629999999999996E-3</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D11" s="4">
-        <v>-2698455.1392000001</v>
+        <v>6346564.7180000003</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>-2698455.1392000001</v>
+        <v>6346564.7180000003</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="4">
-        <v>-2698455.1392000001</v>
+        <v>6346564.7180000003</v>
       </c>
       <c r="N11" s="4">
-        <v>-2698455.1392000001</v>
+        <v>6346564.7180000003</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
-        <v>46142</v>
+        <v>46171</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>-7.4409999999999997E-3</v>
+        <v>6.9629999999999996E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D12" s="4">
-        <v>-5743000</v>
+        <v>-350</v>
       </c>
       <c r="E12" s="5">
-        <v>1.1537360000000001</v>
+        <v>107.835938</v>
       </c>
       <c r="F12" s="4">
-        <v>-6625910.2626149999</v>
+        <v>-37742578.299999997</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J12" s="5">
-        <v>1</v>
+        <v>107.8359375</v>
       </c>
       <c r="K12" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M12" s="4">
-        <v>-5750659.8356309999</v>
+        <v>0</v>
       </c>
       <c r="N12" s="4">
-        <v>-6625910.2626156202</v>
+        <v>0</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T12" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U12" s="2">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>-7.4409999999999997E-3</v>
+        <v>-2.9867000000000001E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D13" s="4">
-        <v>2248000</v>
+        <v>1424</v>
       </c>
       <c r="E13" s="5">
-        <v>1.1537360000000001</v>
+        <v>103.5625</v>
       </c>
       <c r="F13" s="4">
-        <v>2593600.2560259998</v>
+        <v>294946000</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J13" s="5">
-        <v>1</v>
+        <v>103.5625</v>
       </c>
       <c r="K13" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M13" s="4">
-        <v>2250998.3128149998</v>
+        <v>0</v>
       </c>
       <c r="N13" s="4">
-        <v>2593600.2560264501</v>
+        <v>0</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T13" s="4">
-        <v>1</v>
+        <v>2000</v>
       </c>
       <c r="U13" s="2">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>7.5719999999999997E-3</v>
+        <v>0.233407</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D14" s="4">
-        <v>6893784.6371999998</v>
+        <v>673</v>
       </c>
       <c r="E14" s="5">
-        <v>1</v>
+        <v>110.59375</v>
       </c>
       <c r="F14" s="4">
-        <v>6893784.6371999998</v>
+        <v>74429593.700000003</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="5">
-        <v>1</v>
+        <v>110.59375</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="4">
-        <v>6893784.6371999998</v>
+        <v>0</v>
       </c>
       <c r="N14" s="4">
-        <v>6893784.6371999998</v>
+        <v>0</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T14" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U14" s="2">
-        <v>46142</v>
+        <v>46191</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>7.5719999999999997E-3</v>
+        <v>5.8900000000000001E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D15" s="4">
-        <v>-551000</v>
+        <v>342</v>
       </c>
       <c r="E15" s="5">
-        <v>1.1537360000000001</v>
+        <v>112.859375</v>
       </c>
       <c r="F15" s="4">
-        <v>-635708.95955100004</v>
+        <v>38597906.299999997</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J15" s="5">
-        <v>1</v>
+        <v>112.859375</v>
       </c>
       <c r="K15" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M15" s="4">
-        <v>-551734.90674400004</v>
+        <v>0</v>
       </c>
       <c r="N15" s="4">
-        <v>-635708.95955097</v>
+        <v>0</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T15" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U15" s="2">
-        <v>46142</v>
+        <v>46191</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>-9.01E-4</v>
+        <v>3.0544000000000002E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D16" s="4">
-        <v>-493380.09519999998</v>
+        <v>-2</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>115.03125</v>
       </c>
       <c r="F16" s="4">
-        <v>-493380.09519999998</v>
+        <v>-230062.5</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>1</v>
+        <v>115.03125</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
-        <v>-493380.09519999998</v>
+        <v>0</v>
       </c>
       <c r="N16" s="4">
-        <v>-493380.09519999998</v>
+        <v>0</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T16" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U16" s="2">
-        <v>46142</v>
+        <v>46191</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-9.01E-4</v>
+        <v>-1.8200000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="4">
-        <v>641161.39729999995</v>
+        <v>-4624500</v>
       </c>
       <c r="E17" s="5">
-        <v>1</v>
+        <v>-0.35968</v>
       </c>
       <c r="F17" s="4">
-        <v>641161.39729999995</v>
+        <v>-4607866.5991132399</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J17" s="5">
-        <v>1</v>
+        <v>-0.35967998000000001</v>
       </c>
       <c r="K17" s="5">
         <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="4">
-        <v>641161.39729999995</v>
+        <v>16633.400885999999</v>
       </c>
       <c r="N17" s="4">
-        <v>641161.39729999995</v>
+        <v>16633.400886759999</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="T17" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U17" s="2">
-        <v>46142</v>
+        <v>56571</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
-        <v>0</v>
+        <v>-963.4375</v>
       </c>
       <c r="Y17" s="4">
-        <v>0</v>
+        <v>-963.4375</v>
       </c>
       <c r="Z17" s="6">
-        <v>9.0200000000000002E-4</v>
+        <v>-3.6459999999999999E-3</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D18" s="4">
-        <v>424000</v>
+        <v>-1709711.22</v>
       </c>
       <c r="E18" s="5">
-        <v>1.1537360000000001</v>
+        <v>-16.349613000000002</v>
       </c>
       <c r="F18" s="4">
-        <v>489184.38992599997</v>
+        <v>-1430180.0469401299</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J18" s="5">
-        <v>1</v>
+        <v>-16.349613300000001</v>
       </c>
       <c r="K18" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M18" s="4">
-        <v>424565.51807500003</v>
+        <v>279531.17305899999</v>
       </c>
       <c r="N18" s="4">
-        <v>489184.38992669998</v>
+        <v>279531.17305987002</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="T18" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U18" s="2">
-        <v>46142</v>
+        <v>53709</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
-        <v>0</v>
+        <v>-474.91978332999997</v>
       </c>
       <c r="Y18" s="4">
-        <v>0</v>
+        <v>-474.919783</v>
       </c>
       <c r="Z18" s="6">
-        <v>9.0200000000000002E-4</v>
+        <v>-1.1310000000000001E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D19" s="4">
-        <v>-266000</v>
+        <v>718937.78</v>
       </c>
       <c r="E19" s="5">
-        <v>1.1537360000000001</v>
+        <v>-5.4377610000000001</v>
       </c>
       <c r="F19" s="4">
-        <v>-306893.98047299997</v>
+        <v>679843.66217807995</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J19" s="5">
-        <v>1</v>
+        <v>-5.4377609500000004</v>
       </c>
       <c r="K19" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4">
-        <v>-266354.78256399999</v>
+        <v>-39094.117821</v>
       </c>
       <c r="N19" s="4">
-        <v>-306893.98047288001</v>
+        <v>-39094.117821920001</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="T19" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U19" s="2">
-        <v>46142</v>
+        <v>53709</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
-        <v>0</v>
+        <v>149.77870417</v>
       </c>
       <c r="Y19" s="4">
-        <v>0</v>
+        <v>149.778704</v>
       </c>
       <c r="Z19" s="6">
-        <v>-2.4399999999999999E-4</v>
+        <v>5.3700000000000004E-4</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4">
-        <v>312327.14520000003</v>
+        <v>2820967.5950000002</v>
       </c>
       <c r="E20" s="5">
-        <v>1</v>
+        <v>0.109164</v>
       </c>
       <c r="F20" s="4">
-        <v>312327.14520000003</v>
+        <v>2824047.0886030402</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>1</v>
+        <v>0.10916444</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
-        <v>312327.14520000003</v>
+        <v>3079.4936029999999</v>
       </c>
       <c r="N20" s="4">
-        <v>312327.14520000003</v>
+        <v>3079.4936030399999</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q20" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="T20" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U20" s="2">
-        <v>46142</v>
+        <v>60224</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
-        <v>0</v>
+        <v>195.90052743000001</v>
       </c>
       <c r="Y20" s="4">
-        <v>0</v>
+        <v>195.90052700000001</v>
       </c>
       <c r="Z20" s="6">
-        <v>2.4899999999999998E-4</v>
+        <v>2.2339999999999999E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D21" s="4">
-        <v>-370</v>
+        <v>-910783.65489999996</v>
       </c>
       <c r="E21" s="5">
-        <v>108.179688</v>
+        <v>-5.8351470000000001</v>
       </c>
       <c r="F21" s="4">
-        <v>-40026484.5</v>
+        <v>-857638.09228940005</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>108.1796875</v>
+        <v>-5.83514672</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
-        <v>0</v>
+        <v>53145.562610000001</v>
       </c>
       <c r="N21" s="4">
-        <v>0</v>
+        <v>53145.562610599998</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T21" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>46203</v>
+        <v>57635</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
-        <v>0</v>
+        <v>-252.99545968999999</v>
       </c>
       <c r="Y21" s="4">
-        <v>0</v>
+        <v>-252.99545900000001</v>
       </c>
       <c r="Z21" s="6">
-        <v>-3.1946000000000002E-2</v>
+        <v>-6.78E-4</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D22" s="4">
-        <v>1162</v>
+        <v>-3000000</v>
       </c>
       <c r="E22" s="5">
-        <v>103.722656</v>
+        <v>-1.2265170000000001</v>
       </c>
       <c r="F22" s="4">
-        <v>241051452.59999999</v>
+        <v>-2963204.4786362099</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="5">
-        <v>103.72265625</v>
+        <v>-1.22651738</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="4">
-        <v>0</v>
+        <v>36795.521363</v>
       </c>
       <c r="N22" s="4">
-        <v>0</v>
+        <v>36795.521363790001</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T22" s="4">
-        <v>2000</v>
+        <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>46203</v>
+        <v>63174</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
-        <v>0</v>
+        <v>-625</v>
       </c>
       <c r="Y22" s="4">
-        <v>0</v>
+        <v>-625</v>
       </c>
       <c r="Z22" s="6">
-        <v>0.192388</v>
+        <v>-2.3440000000000002E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B23" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="4">
+        <v>-2682000</v>
+      </c>
+      <c r="E23" s="5">
+        <v>-4.9833259999999999</v>
+      </c>
+      <c r="F23" s="4">
+        <v>-2548347.19089875</v>
+      </c>
+      <c r="G23" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>111.046875</v>
+        <v>-4.9833262200000004</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>0</v>
+        <v>133652.80910099999</v>
       </c>
       <c r="N23" s="4">
-        <v>0</v>
+        <v>133652.80910124999</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T23" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>46191</v>
+        <v>63174</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
-        <v>0</v>
+        <v>-745</v>
       </c>
       <c r="Y23" s="4">
-        <v>0</v>
+        <v>-745</v>
       </c>
       <c r="Z23" s="6">
-        <v>5.9646999999999999E-2</v>
+        <v>-2.016E-3</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D24" s="4">
-        <v>332</v>
+        <v>-2000000</v>
       </c>
       <c r="E24" s="5">
-        <v>113.515625</v>
+        <v>-1.2265170000000001</v>
       </c>
       <c r="F24" s="4">
-        <v>37687187.5</v>
+        <v>-1975469.6524241399</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="5">
-        <v>113.515625</v>
+        <v>-1.22651738</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="4">
-        <v>0</v>
+        <v>24530.347575</v>
       </c>
       <c r="N24" s="4">
-        <v>0</v>
+        <v>24530.34757586</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T24" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>46191</v>
+        <v>63174</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
-        <v>0</v>
+        <v>-416.66666666999998</v>
       </c>
       <c r="Y24" s="4">
-        <v>0</v>
+        <v>-416.66666600000002</v>
       </c>
       <c r="Z24" s="6">
-        <v>3.0079000000000002E-2</v>
+        <v>-1.5629999999999999E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D25" s="4">
-        <v>-9</v>
+        <v>-5752000</v>
       </c>
       <c r="E25" s="5">
-        <v>116.5625</v>
+        <v>-11.723333</v>
       </c>
       <c r="F25" s="4">
-        <v>-1049062.5</v>
+        <v>-5077673.86666667</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="5">
-        <v>116.5625</v>
+        <v>-11.723333330000001</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="4">
-        <v>0</v>
+        <v>674326.13333300001</v>
       </c>
       <c r="N25" s="4">
-        <v>0</v>
+        <v>674326.13333333004</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T25" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>46191</v>
+        <v>56571</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
-        <v>0</v>
+        <v>-2396.6666666699998</v>
       </c>
       <c r="Y25" s="4">
-        <v>0</v>
+        <v>-2396.6666660000001</v>
       </c>
       <c r="Z25" s="6">
-        <v>-8.3699999999999996E-4</v>
+        <v>-4.0179999999999999E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D26" s="4">
-        <v>-4624500</v>
+        <v>-5000000</v>
       </c>
       <c r="E26" s="5">
-        <v>-0.45180500000000001</v>
+        <v>-4.0569949999999997</v>
       </c>
       <c r="F26" s="4">
-        <v>-4603606.2674759803</v>
+        <v>-4797150.2424142295</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>-0.45180522000000001</v>
+        <v>-4.0569951499999997</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>20893.732523999999</v>
+        <v>202849.75758500001</v>
       </c>
       <c r="N26" s="4">
-        <v>20893.732524020001</v>
+        <v>202849.75758577001</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T26" s="4">
         <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>-1156.125</v>
+        <v>-1388.8888888900001</v>
       </c>
       <c r="Y26" s="4">
-        <v>-1156.125</v>
+        <v>-1388.888888</v>
       </c>
       <c r="Z26" s="6">
-        <v>-3.6740000000000002E-3</v>
+        <v>-3.7959999999999999E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D27" s="4">
-        <v>-1709711.22</v>
+        <v>9985726</v>
       </c>
       <c r="E27" s="5">
-        <v>-16.404167000000001</v>
+        <v>0.109164</v>
       </c>
       <c r="F27" s="4">
-        <v>-1429247.3419524999</v>
+        <v>9996626.8623116408</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>-16.404166669999999</v>
+        <v>0.10916444</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>280463.87804699998</v>
+        <v>10900.862311000001</v>
       </c>
       <c r="N27" s="4">
-        <v>280463.87804749998</v>
+        <v>10900.862311639999</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>53709</v>
+        <v>60224</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>-569.90373999999997</v>
+        <v>693.45319443999995</v>
       </c>
       <c r="Y27" s="4">
-        <v>-569.90373999999997</v>
+        <v>693.45319400000005</v>
       </c>
       <c r="Z27" s="6">
-        <v>-1.14E-3</v>
+        <v>7.9100000000000004E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D28" s="4">
-        <v>707109.52500000002</v>
+        <v>-3933500</v>
       </c>
       <c r="E28" s="5">
-        <v>-5.4513910000000001</v>
+        <v>-16.483332999999998</v>
       </c>
       <c r="F28" s="4">
-        <v>668562.22035419999</v>
+        <v>-3285128.0833333302</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J28" s="5">
-        <v>-5.4513909500000004</v>
+        <v>-16.483333330000001</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M28" s="4">
-        <v>-38547.304644999997</v>
+        <v>648371.91666600003</v>
       </c>
       <c r="N28" s="4">
-        <v>-38547.304645800003</v>
+        <v>648371.91666667</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>53709</v>
+        <v>63174</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
-        <v>176.77738124999999</v>
+        <v>-1638.95833333</v>
       </c>
       <c r="Y28" s="4">
-        <v>176.77738099999999</v>
+        <v>-1638.958333</v>
       </c>
       <c r="Z28" s="6">
-        <v>5.3300000000000005E-4</v>
+        <v>-2.5990000000000002E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D29" s="4">
-        <v>2820967.7249500002</v>
+        <v>-2489840.5</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.16869700000000001</v>
+        <v>-5.8351470000000001</v>
       </c>
       <c r="F29" s="4">
-        <v>2816208.84643027</v>
+        <v>-2344554.6536069</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="5">
-        <v>-0.16869666999999999</v>
+        <v>-5.83514672</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="4">
-        <v>-4758.8785189999999</v>
+        <v>145285.84639300001</v>
       </c>
       <c r="N29" s="4">
-        <v>-4758.8785197300003</v>
+        <v>145285.84639309999</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>235.08064375000001</v>
+        <v>-691.62236111000004</v>
       </c>
       <c r="Y29" s="4">
-        <v>235.08064300000001</v>
+        <v>-691.62236099999996</v>
       </c>
       <c r="Z29" s="6">
-        <v>2.2469999999999999E-3</v>
+        <v>-1.8550000000000001E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D30" s="4">
-        <v>-910783.82316799997</v>
+        <v>-1360000</v>
       </c>
       <c r="E30" s="5">
-        <v>-5.8</v>
+        <v>-16.483332999999998</v>
       </c>
       <c r="F30" s="4">
-        <v>-857958.36142425996</v>
+        <v>-1135826.66666667</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>-5.8</v>
+        <v>-16.483333330000001</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>52825.461743</v>
+        <v>224173.33333299999</v>
       </c>
       <c r="N30" s="4">
-        <v>52825.461743740001</v>
+        <v>224173.33333333</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>-303.59460772</v>
+        <v>-566.66666667000004</v>
       </c>
       <c r="Y30" s="4">
-        <v>-303.594607</v>
+        <v>-566.66666599999996</v>
       </c>
       <c r="Z30" s="6">
-        <v>-6.8400000000000004E-4</v>
+        <v>-8.9800000000000004E-4</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D31" s="4">
-        <v>-3000000</v>
+        <v>-995936.2</v>
       </c>
       <c r="E31" s="5">
-        <v>-1.3893679999999999</v>
+        <v>-5.8351470000000001</v>
       </c>
       <c r="F31" s="4">
-        <v>-2958318.96187993</v>
+        <v>-937821.86144275998</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-1.3893679400000001</v>
+        <v>-5.83514672</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>41681.038119999997</v>
+        <v>58114.338557000003</v>
       </c>
       <c r="N31" s="4">
-        <v>41681.038120069999</v>
+        <v>58114.33855724</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>63174</v>
+        <v>57635</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-750</v>
+        <v>-276.64894443999998</v>
       </c>
       <c r="Y31" s="4">
-        <v>-750</v>
+        <v>-276.64894399999997</v>
       </c>
       <c r="Z31" s="6">
-        <v>-2.3609999999999998E-3</v>
+        <v>-7.4200000000000004E-4</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D32" s="4">
-        <v>-2682000</v>
+        <v>-3000000</v>
       </c>
       <c r="E32" s="5">
-        <v>-5.3050689999999996</v>
+        <v>-4.0569949999999997</v>
       </c>
       <c r="F32" s="4">
-        <v>-2539718.0607832498</v>
+        <v>-2878290.1454485399</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-5.3050685800000004</v>
+        <v>-4.0569951499999997</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>142281.939216</v>
+        <v>121709.854551</v>
       </c>
       <c r="N32" s="4">
-        <v>142281.93921675</v>
+        <v>121709.85455146</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>-894</v>
+        <v>-833.33333332999996</v>
       </c>
       <c r="Y32" s="4">
-        <v>-894</v>
+        <v>-833.33333300000004</v>
       </c>
       <c r="Z32" s="6">
-        <v>-2.0270000000000002E-3</v>
+        <v>-2.2769999999999999E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D33" s="4">
-        <v>-2000000</v>
+        <v>-5000000</v>
       </c>
       <c r="E33" s="5">
-        <v>-1.3893679999999999</v>
+        <v>-14.975</v>
       </c>
       <c r="F33" s="4">
-        <v>-1972212.64125329</v>
+        <v>-4251250</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>-1.3893679400000001</v>
+        <v>-14.975</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>27787.358746000002</v>
+        <v>748750</v>
       </c>
       <c r="N33" s="4">
-        <v>27787.358746710001</v>
+        <v>748750</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>-500</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y33" s="4">
-        <v>-500</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z33" s="6">
-        <v>-1.5740000000000001E-3</v>
+        <v>-3.3639999999999998E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D34" s="4">
-        <v>-5752000</v>
+        <v>-5000000</v>
       </c>
       <c r="E34" s="5">
-        <v>-12.2</v>
+        <v>-14.975</v>
       </c>
       <c r="F34" s="4">
-        <v>-5050256</v>
+        <v>-4251250</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="5">
-        <v>-12.2</v>
+        <v>-14.975</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="4">
-        <v>701744</v>
+        <v>748750</v>
       </c>
       <c r="N34" s="4">
-        <v>701744</v>
+        <v>748750</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
-        <v>-2876</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y34" s="4">
-        <v>-2876</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z34" s="6">
-        <v>-4.0299999999999997E-3</v>
+        <v>-3.3639999999999998E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D35" s="4">
         <v>-5000000</v>
       </c>
       <c r="E35" s="5">
-        <v>-4.4174720000000001</v>
+        <v>-14.975</v>
       </c>
       <c r="F35" s="4">
-        <v>-4779126.3902327698</v>
+        <v>-4251250</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="5">
-        <v>-4.4174721999999997</v>
+        <v>-14.975</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="4">
-        <v>220873.60976699999</v>
+        <v>748750</v>
       </c>
       <c r="N35" s="4">
-        <v>220873.60976722999</v>
+        <v>748750</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
         <v>60224</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
-        <v>-1666.66666667</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y35" s="4">
-        <v>-1666.6666660000001</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z35" s="6">
-        <v>-3.8140000000000001E-3</v>
+        <v>-3.3639999999999998E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D36" s="4">
-        <v>9985726.4600000009</v>
+        <v>-4560000</v>
       </c>
       <c r="E36" s="5">
-        <v>-0.16869700000000001</v>
+        <v>-4.0569949999999997</v>
       </c>
       <c r="F36" s="4">
-        <v>9968880.8723195307</v>
+        <v>-4375001.0210817801</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="5">
-        <v>-0.16869666999999999</v>
+        <v>-4.0569951499999997</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="4">
-        <v>-16845.587680000001</v>
+        <v>184998.97891800001</v>
       </c>
       <c r="N36" s="4">
-        <v>-16845.587680469998</v>
+        <v>184998.97891822</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
         <v>60224</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
-        <v>832.14387166999995</v>
+        <v>-1266.66666667</v>
       </c>
       <c r="Y36" s="4">
-        <v>832.14387099999999</v>
+        <v>-1266.6666660000001</v>
       </c>
       <c r="Z36" s="6">
-        <v>7.9559999999999995E-3</v>
+        <v>-3.4619999999999998E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D37" s="4">
-        <v>-3933500</v>
+        <v>9106982.1119999997</v>
       </c>
       <c r="E37" s="5">
-        <v>-17.658332999999999</v>
+        <v>0.109164</v>
       </c>
       <c r="F37" s="4">
-        <v>-3238909.4583333302</v>
+        <v>9116923.6984282192</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="5">
-        <v>-17.658333330000001</v>
+        <v>0.10916444</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="4">
-        <v>694590.54166600003</v>
+        <v>9941.5864280000005</v>
       </c>
       <c r="N37" s="4">
-        <v>694590.54166667</v>
+        <v>9941.58642822</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
-        <v>-1966.75</v>
+        <v>632.42931333000001</v>
       </c>
       <c r="Y37" s="4">
-        <v>-1966.75</v>
+        <v>632.42931299999998</v>
       </c>
       <c r="Z37" s="6">
-        <v>-2.5850000000000001E-3</v>
+        <v>7.2139999999999999E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D38" s="4">
-        <v>-2489840.96</v>
+        <v>-9940000</v>
       </c>
       <c r="E38" s="5">
-        <v>-5.8</v>
+        <v>-11.723333</v>
       </c>
       <c r="F38" s="4">
-        <v>-2345430.18432</v>
+        <v>-8774700.6666666698</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="5">
-        <v>-5.8</v>
+        <v>-11.723333330000001</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="4">
-        <v>144410.77567999999</v>
+        <v>1165299.3333330001</v>
       </c>
       <c r="N38" s="4">
-        <v>144410.77567999999</v>
+        <v>1165299.33333333</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>57635</v>
+        <v>56571</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
-        <v>-829.94698667</v>
+        <v>-4141.6666666700003</v>
       </c>
       <c r="Y38" s="4">
-        <v>-829.94698600000004</v>
+        <v>-4141.6666660000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>-1.8710000000000001E-3</v>
+        <v>-6.9430000000000004E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D39" s="4">
-        <v>-1360000</v>
+        <v>-1285965.5508000001</v>
       </c>
       <c r="E39" s="5">
-        <v>-17.658332999999999</v>
+        <v>-24.363990000000001</v>
       </c>
       <c r="F39" s="4">
-        <v>-1119846.66666667</v>
+        <v>-972653.02885403996</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>-17.658333330000001</v>
+        <v>-24.36399029</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>240153.33333299999</v>
+        <v>313312.52194499999</v>
       </c>
       <c r="N39" s="4">
-        <v>240153.33333333</v>
+        <v>313312.52194596</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>63174</v>
+        <v>59667</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>-680</v>
+        <v>-535.81897949999995</v>
       </c>
       <c r="Y39" s="4">
-        <v>-680</v>
+        <v>-535.81897900000001</v>
       </c>
       <c r="Z39" s="6">
-        <v>-8.9300000000000002E-4</v>
+        <v>-7.6900000000000004E-4</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D40" s="4">
-        <v>-995936.38399999996</v>
+        <v>-5215000</v>
       </c>
       <c r="E40" s="5">
-        <v>-5.8</v>
+        <v>-11.723333</v>
       </c>
       <c r="F40" s="4">
-        <v>-938172.07372800005</v>
+        <v>-4603628.1666666698</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>-5.8</v>
+        <v>-11.723333330000001</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>57764.310272000002</v>
+        <v>611371.83333299996</v>
       </c>
       <c r="N40" s="4">
-        <v>57764.310272000002</v>
+        <v>611371.83333333</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>57635</v>
+        <v>56571</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>-331.97879467000001</v>
+        <v>-2172.9166666699998</v>
       </c>
       <c r="Y40" s="4">
-        <v>-331.97879399999999</v>
+        <v>-2172.9166660000001</v>
       </c>
       <c r="Z40" s="6">
-        <v>-7.4799999999999997E-4</v>
+        <v>-3.643E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D41" s="4">
-        <v>-3000000</v>
+        <v>3060000</v>
       </c>
       <c r="E41" s="5">
-        <v>-4.4174720000000001</v>
+        <v>14.917928</v>
       </c>
       <c r="F41" s="4">
-        <v>-2867475.83413966</v>
+        <v>3516488.58617413</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-4.4174721999999997</v>
+        <v>14.917927649999999</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>132524.16586000001</v>
+        <v>456488.586174</v>
       </c>
       <c r="N41" s="4">
-        <v>132524.16586034</v>
+        <v>456488.58617412997</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-1000</v>
+        <v>17850</v>
       </c>
       <c r="Y41" s="4">
-        <v>-1000</v>
+        <v>17850</v>
       </c>
       <c r="Z41" s="6">
-        <v>-2.2880000000000001E-3</v>
+        <v>2.7820000000000002E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D42" s="4">
-        <v>-5000000</v>
+        <v>3060000</v>
       </c>
       <c r="E42" s="5">
-        <v>-16.658332999999999</v>
+        <v>10.48433</v>
       </c>
       <c r="F42" s="4">
-        <v>-4167083.33333334</v>
+        <v>3380820.4959691502</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-16.658333330000001</v>
+        <v>10.484329929999999</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>832916.66666600003</v>
+        <v>320820.49596899998</v>
       </c>
       <c r="N42" s="4">
-        <v>832916.66666665999</v>
+        <v>320820.49596914998</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-2500</v>
+        <v>17850</v>
       </c>
       <c r="Y42" s="4">
-        <v>-2500</v>
+        <v>17850</v>
       </c>
       <c r="Z42" s="6">
-        <v>-3.3249999999999998E-3</v>
+        <v>2.6749999999999999E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D43" s="4">
-        <v>-5000000</v>
+        <v>78580000</v>
       </c>
       <c r="E43" s="5">
-        <v>-16.658332999999999</v>
+        <v>3.3878270000000001</v>
       </c>
       <c r="F43" s="4">
-        <v>-4167083.33333334</v>
+        <v>94840423.833934397</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J43" s="5">
-        <v>-16.658333330000001</v>
+        <v>2.8880503599999998</v>
       </c>
       <c r="K43" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M43" s="4">
-        <v>832916.66666600003</v>
+        <v>2269429.9764999999</v>
       </c>
       <c r="N43" s="4">
-        <v>832916.66666665999</v>
+        <v>2662154.8339344398</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>-2500</v>
+        <v>107541.31383333</v>
       </c>
       <c r="Y43" s="4">
-        <v>-2500</v>
+        <v>91676.666666000005</v>
       </c>
       <c r="Z43" s="6">
-        <v>-3.3249999999999998E-3</v>
+        <v>7.5051999999999994E-2</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D44" s="4">
-        <v>-5000000</v>
+        <v>-8160000</v>
       </c>
       <c r="E44" s="5">
-        <v>-16.658332999999999</v>
+        <v>-7.8116669999999999</v>
       </c>
       <c r="F44" s="4">
-        <v>-4167083.33333334</v>
+        <v>-7522568</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J44" s="5">
-        <v>-16.658333330000001</v>
+        <v>-7.8116666700000001</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="4">
-        <v>832916.66666600003</v>
+        <v>637432</v>
       </c>
       <c r="N44" s="4">
-        <v>832916.66666665999</v>
+        <v>637432</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>60224</v>
+        <v>57696</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
-        <v>-2500</v>
+        <v>-3400</v>
       </c>
       <c r="Y44" s="4">
-        <v>-2500</v>
+        <v>-3400</v>
       </c>
       <c r="Z44" s="6">
-        <v>-3.3249999999999998E-3</v>
+        <v>-5.953E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D45" s="4">
-        <v>-4560000</v>
+        <v>18250000</v>
       </c>
       <c r="E45" s="5">
-        <v>-4.4174720000000001</v>
+        <v>14.917928</v>
       </c>
       <c r="F45" s="4">
-        <v>-4358563.2678922899</v>
+        <v>20972521.796626698</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="5">
-        <v>-4.4174721999999997</v>
+        <v>14.917927649999999</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="4">
-        <v>201436.73210699999</v>
+        <v>2722521.7966260002</v>
       </c>
       <c r="N45" s="4">
-        <v>201436.73210771001</v>
+        <v>2722521.7966267299</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
-        <v>-1520</v>
+        <v>106458.33333333</v>
       </c>
       <c r="Y45" s="4">
-        <v>-1520</v>
+        <v>106458.333333</v>
       </c>
       <c r="Z45" s="6">
-        <v>-3.4780000000000002E-3</v>
+        <v>1.6596E-2</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D46" s="4">
-        <v>9106982.5315199997</v>
+        <v>-11900000</v>
       </c>
       <c r="E46" s="5">
-        <v>-0.16869700000000001</v>
+        <v>10.48433</v>
       </c>
       <c r="F46" s="4">
-        <v>9091619.3555554096</v>
+        <v>-13147635.2621022</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J46" s="5">
-        <v>-0.16869666999999999</v>
+        <v>10.484329929999999</v>
       </c>
       <c r="K46" s="5">
         <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M46" s="4">
-        <v>-15363.175964</v>
+        <v>-1247635.2621019999</v>
       </c>
       <c r="N46" s="4">
-        <v>-15363.17596459</v>
+        <v>-1247635.26210223</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
-        <v>758.91521095999997</v>
+        <v>-69416.666666670004</v>
       </c>
       <c r="Y46" s="4">
-        <v>758.91521</v>
+        <v>-69416.666666000005</v>
       </c>
       <c r="Z46" s="6">
-        <v>7.2560000000000003E-3</v>
+        <v>-1.0404E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D47" s="4">
-        <v>-9940000</v>
+        <v>-5156000</v>
       </c>
       <c r="E47" s="5">
-        <v>-12.2</v>
+        <v>-7.8116669999999999</v>
       </c>
       <c r="F47" s="4">
-        <v>-8727320</v>
+        <v>-4753230.4666666603</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="5">
-        <v>-12.2</v>
+        <v>-7.8116666700000001</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="4">
-        <v>1212680</v>
+        <v>402769.53333300003</v>
       </c>
       <c r="N47" s="4">
-        <v>1212680</v>
+        <v>402769.53333334002</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>56571</v>
+        <v>57696</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
-        <v>-4970</v>
+        <v>-2148.3333333300002</v>
       </c>
       <c r="Y47" s="4">
-        <v>-4970</v>
+        <v>-2148.333333</v>
       </c>
       <c r="Z47" s="6">
-        <v>-6.9649999999999998E-3</v>
+        <v>-3.761E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D48" s="4">
-        <v>-1285965.5508000001</v>
+        <v>3747000</v>
       </c>
       <c r="E48" s="5">
-        <v>-19.991667</v>
+        <v>-14.035833</v>
       </c>
       <c r="F48" s="4">
-        <v>-1028879.6044359</v>
+        <v>3221077.3250000002</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>-19.991666670000001</v>
+        <v>-14.035833330000001</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>257085.946364</v>
+        <v>-525922.67500000005</v>
       </c>
       <c r="N48" s="4">
-        <v>257085.9463641</v>
+        <v>-525922.67500000005</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>59667</v>
+        <v>57329</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>-642.98277540000004</v>
+        <v>1561.25</v>
       </c>
       <c r="Y48" s="4">
-        <v>-642.98277499999995</v>
+        <v>1561.25</v>
       </c>
       <c r="Z48" s="6">
-        <v>-8.2100000000000001E-4</v>
+        <v>2.5490000000000001E-3</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D49" s="4">
-        <v>-5215000</v>
+        <v>-5156000</v>
       </c>
       <c r="E49" s="5">
-        <v>-12.2</v>
+        <v>-7.8116669999999999</v>
       </c>
       <c r="F49" s="4">
-        <v>-4578770</v>
+        <v>-4753230.4666666603</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>-12.2</v>
+        <v>-7.8116666700000001</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>636230</v>
+        <v>402769.53333300003</v>
       </c>
       <c r="N49" s="4">
-        <v>636230</v>
+        <v>402769.53333334002</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>56571</v>
+        <v>57696</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>-2607.5</v>
+        <v>-2148.3333333300002</v>
       </c>
       <c r="Y49" s="4">
-        <v>-2607.5</v>
+        <v>-2148.333333</v>
       </c>
       <c r="Z49" s="6">
-        <v>-3.6540000000000001E-3</v>
+        <v>-3.761E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D50" s="4">
-        <v>3060000</v>
+        <v>39500000</v>
       </c>
       <c r="E50" s="5">
-        <v>13.452359</v>
+        <v>3.7812969999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>3471642.1855105101</v>
+        <v>47829087.322795503</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H50" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I50" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J50" s="5">
-        <v>13.452359</v>
+        <v>3.22347472</v>
       </c>
       <c r="K50" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M50" s="4">
-        <v>411642.18550999998</v>
+        <v>1273272.5142109999</v>
       </c>
       <c r="N50" s="4">
-        <v>411642.18551051</v>
+        <v>1493612.3227955301</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
-        <v>5100</v>
+        <v>54058.054166670001</v>
       </c>
       <c r="Y50" s="4">
-        <v>5100</v>
+        <v>46083.333333000002</v>
       </c>
       <c r="Z50" s="6">
-        <v>2.7699999999999999E-3</v>
+        <v>3.7849000000000001E-2</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D51" s="4">
-        <v>3060000</v>
+        <v>3967000</v>
       </c>
       <c r="E51" s="5">
-        <v>7.0188790000000001</v>
+        <v>14.917928</v>
       </c>
       <c r="F51" s="4">
-        <v>3274777.6872151801</v>
+        <v>4558794.18998456</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>7.0188786700000003</v>
+        <v>14.917927649999999</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>214777.68721500001</v>
+        <v>591794.18998400006</v>
       </c>
       <c r="N51" s="4">
-        <v>214777.68721517999</v>
+        <v>591794.18998456001</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
         <v>47472</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>5100</v>
+        <v>23140.83333333</v>
       </c>
       <c r="Y51" s="4">
-        <v>5100</v>
+        <v>23140.833332999999</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.6129999999999999E-3</v>
+        <v>3.607E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D52" s="4">
-        <v>78580000</v>
+        <v>23390000</v>
       </c>
       <c r="E52" s="5">
-        <v>3.0267930000000001</v>
+        <v>22.003254999999999</v>
       </c>
       <c r="F52" s="4">
-        <v>92918329.755670205</v>
+        <v>32584200.805925999</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>2.6269682099999998</v>
+        <v>18.75730347</v>
       </c>
       <c r="K52" s="5">
-        <v>0.86790487762541235</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>2064271.6157519999</v>
+        <v>4387333.2815530002</v>
       </c>
       <c r="N52" s="4">
-        <v>2378453.7556702802</v>
+        <v>5146561.3059260603</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>30179.958666670002</v>
+        <v>160052.89708333</v>
       </c>
       <c r="Y52" s="4">
-        <v>26193.333332999999</v>
+        <v>136441.666666</v>
       </c>
       <c r="Z52" s="6">
-        <v>7.4160000000000004E-2</v>
+        <v>2.5784999999999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D53" s="4">
-        <v>-8160000</v>
+        <v>-21000000</v>
       </c>
       <c r="E53" s="5">
-        <v>-8.2416669999999996</v>
+        <v>-1.5736570000000001</v>
       </c>
       <c r="F53" s="4">
-        <v>-7487480</v>
+        <v>-20669532.033691801</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H53" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I53" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J53" s="5">
-        <v>-8.2416666700000007</v>
+        <v>-1.57365698</v>
       </c>
       <c r="K53" s="5">
         <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M53" s="4">
-        <v>672520</v>
+        <v>330467.96630799997</v>
       </c>
       <c r="N53" s="4">
-        <v>672520</v>
+        <v>330467.96630815999</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>57696</v>
+        <v>47726</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
-        <v>-4080</v>
+        <v>0</v>
       </c>
       <c r="Y53" s="4">
-        <v>-4080</v>
+        <v>0</v>
       </c>
       <c r="Z53" s="6">
-        <v>-5.9750000000000003E-3</v>
+        <v>-1.6357E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D54" s="4">
-        <v>18250000</v>
+        <v>14960000</v>
       </c>
       <c r="E54" s="5">
-        <v>13.452359</v>
+        <v>19.238768</v>
       </c>
       <c r="F54" s="4">
-        <v>20705055.518159099</v>
+        <v>17838119.727104601</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="5">
-        <v>13.452359</v>
+        <v>19.238768230000002</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="4">
-        <v>2455055.5181590002</v>
+        <v>2878119.7271039998</v>
       </c>
       <c r="N54" s="4">
-        <v>2455055.5181591199</v>
+        <v>2878119.7271046299</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>30416.66666667</v>
+        <v>87266.666666670004</v>
       </c>
       <c r="Y54" s="4">
-        <v>30416.666666000001</v>
+        <v>87266.666666000005</v>
       </c>
       <c r="Z54" s="6">
-        <v>1.6525000000000001E-2</v>
+        <v>1.4116E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D55" s="4">
-        <v>-11900000</v>
+        <v>-1347111.95199</v>
       </c>
       <c r="E55" s="5">
-        <v>7.0188790000000001</v>
+        <v>-24.363990000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>-12735246.5613923</v>
+        <v>-1018901.72679465</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J55" s="5">
-        <v>7.0188786700000003</v>
+        <v>-24.36399029</v>
       </c>
       <c r="K55" s="5">
         <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M55" s="4">
-        <v>-835246.56139199995</v>
+        <v>328210.22519500001</v>
       </c>
       <c r="N55" s="4">
-        <v>-835246.56139237003</v>
+        <v>328210.22519535001</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47472</v>
+        <v>59667</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>-19833.33333333</v>
+        <v>-561.29664665999996</v>
       </c>
       <c r="Y55" s="4">
-        <v>-19833.333332999999</v>
+        <v>-561.29664600000001</v>
       </c>
       <c r="Z55" s="6">
-        <v>-1.0163999999999999E-2</v>
+        <v>-8.0599999999999997E-4</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D56" s="4">
-        <v>-5156000</v>
+        <v>-2819717.59369</v>
       </c>
       <c r="E56" s="5">
-        <v>-8.2416669999999996</v>
+        <v>-32.166666999999997</v>
       </c>
       <c r="F56" s="4">
-        <v>-4731059.6666666605</v>
+        <v>-1912708.43438638</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J56" s="5">
-        <v>-8.2416666700000007</v>
+        <v>-32.166666669999998</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M56" s="4">
-        <v>424940.33333300002</v>
+        <v>907009.15930299996</v>
       </c>
       <c r="N56" s="4">
-        <v>424940.33333334001</v>
+        <v>907009.15930361999</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>57696</v>
+        <v>57970</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>-2578</v>
+        <v>-1174.8823307</v>
       </c>
       <c r="Y56" s="4">
-        <v>-2578</v>
+        <v>-1174.8823299999999</v>
       </c>
       <c r="Z56" s="6">
-        <v>-3.7750000000000001E-3</v>
+        <v>-1.513E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>129</v>
+        <v>75</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D57" s="4">
-        <v>3747000</v>
+        <v>-242778.99324000001</v>
       </c>
       <c r="E57" s="5">
-        <v>-15.5</v>
+        <v>-16.349613000000002</v>
       </c>
       <c r="F57" s="4">
-        <v>3166215</v>
+        <v>-203085.56666549999</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H57" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J57" s="5">
-        <v>-15.5</v>
+        <v>-16.349613300000001</v>
       </c>
       <c r="K57" s="5">
         <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M57" s="4">
-        <v>-580785</v>
+        <v>39693.426573999997</v>
       </c>
       <c r="N57" s="4">
-        <v>-580785</v>
+        <v>39693.426574500001</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>57329</v>
+        <v>53709</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
-        <v>1873.5</v>
+        <v>-67.438609229999997</v>
       </c>
       <c r="Y57" s="4">
-        <v>1873.5</v>
+        <v>-67.438609</v>
       </c>
       <c r="Z57" s="6">
-        <v>2.5270000000000002E-3</v>
+        <v>-1.6000000000000001E-4</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D58" s="4">
-        <v>-5156000</v>
+        <v>-488299.5</v>
       </c>
       <c r="E58" s="5">
-        <v>-8.2416669999999996</v>
+        <v>-11.900416999999999</v>
       </c>
       <c r="F58" s="4">
-        <v>-4731059.6666666605</v>
+        <v>-430189.82491874998</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H58" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J58" s="5">
-        <v>-8.2416666700000007</v>
+        <v>-11.90041667</v>
       </c>
       <c r="K58" s="5">
         <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M58" s="4">
-        <v>424940.33333300002</v>
+        <v>58109.675081000001</v>
       </c>
       <c r="N58" s="4">
-        <v>424940.33333334001</v>
+        <v>58109.675081250003</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>57696</v>
+        <v>59667</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
-        <v>-2578</v>
+        <v>-101.7290625</v>
       </c>
       <c r="Y58" s="4">
-        <v>-2578</v>
+        <v>-101.729062</v>
       </c>
       <c r="Z58" s="6">
-        <v>-3.7750000000000001E-3</v>
+        <v>-3.4000000000000002E-4</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D59" s="4">
-        <v>39500000</v>
+        <v>-200609.13665</v>
       </c>
       <c r="E59" s="5">
-        <v>3.2954500000000002</v>
+        <v>-2.7778000000000001E-2</v>
       </c>
       <c r="F59" s="4">
-        <v>46813602.6443078</v>
+        <v>-200553.41188982001</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J59" s="5">
-        <v>2.8601369000000001</v>
+        <v>-2.7777779999999998E-2</v>
       </c>
       <c r="K59" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M59" s="4">
-        <v>1129754.074212</v>
+        <v>55.724760000000003</v>
       </c>
       <c r="N59" s="4">
-        <v>1301702.64430787</v>
+        <v>55.724760179999997</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>15170.633333330001</v>
+        <v>-27.862380089999998</v>
       </c>
       <c r="Y59" s="4">
-        <v>13166.666665999999</v>
+        <v>-27.862380000000002</v>
       </c>
       <c r="Z59" s="6">
-        <v>3.7363E-2</v>
+        <v>-1.5799999999999999E-4</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D60" s="4">
-        <v>3967000</v>
+        <v>-742667.67049199995</v>
       </c>
       <c r="E60" s="5">
-        <v>13.452359</v>
+        <v>-2.7778000000000001E-2</v>
       </c>
       <c r="F60" s="4">
-        <v>4500655.0816732701</v>
+        <v>-742461.37391685997</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>13.452359</v>
+        <v>-2.7777779999999998E-2</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>533655.08167300001</v>
+        <v>206.29657499999999</v>
       </c>
       <c r="N60" s="4">
-        <v>533655.08167326997</v>
+        <v>206.29657513999999</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>47472</v>
+        <v>53709</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>6611.6666666700003</v>
+        <v>-103.14828756999999</v>
       </c>
       <c r="Y60" s="4">
-        <v>6611.6666660000001</v>
+        <v>-103.148287</v>
       </c>
       <c r="Z60" s="6">
-        <v>3.5920000000000001E-3</v>
+        <v>-5.8699999999999996E-4</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D61" s="4">
-        <v>23390000</v>
+        <v>-590917.4791</v>
       </c>
       <c r="E61" s="5">
-        <v>19.949162000000001</v>
+        <v>-2.7778000000000001E-2</v>
       </c>
       <c r="F61" s="4">
-        <v>31616066.894786902</v>
+        <v>-590753.33535581001</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J61" s="5">
-        <v>17.313974640000001</v>
+        <v>-2.7777779999999998E-2</v>
       </c>
       <c r="K61" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M61" s="4">
-        <v>4049738.6693159998</v>
+        <v>164.143744</v>
       </c>
       <c r="N61" s="4">
-        <v>4666108.8947869902</v>
+        <v>164.14374419000001</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>44916.596666669997</v>
+        <v>-82.071872099999993</v>
       </c>
       <c r="Y61" s="4">
-        <v>38983.333333000002</v>
+        <v>-82.071871999999999</v>
       </c>
       <c r="Z61" s="6">
-        <v>2.5232999999999998E-2</v>
+        <v>-4.6700000000000002E-4</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D62" s="4">
-        <v>-21000000</v>
+        <v>-195933.45199999999</v>
       </c>
       <c r="E62" s="5">
-        <v>-1.151575</v>
+        <v>-2.7778000000000001E-2</v>
       </c>
       <c r="F62" s="4">
-        <v>-20758169.301381402</v>
+        <v>-195879.02604110999</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J62" s="5">
-        <v>-1.1515747599999999</v>
+        <v>-2.7777779999999998E-2</v>
       </c>
       <c r="K62" s="5">
         <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M62" s="4">
-        <v>241830.69861799999</v>
+        <v>54.425958000000001</v>
       </c>
       <c r="N62" s="4">
-        <v>241830.69861858999</v>
+        <v>54.425958889999997</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47726</v>
+        <v>53709</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
-        <v>0</v>
+        <v>-27.212979440000002</v>
       </c>
       <c r="Y62" s="4">
-        <v>0</v>
+        <v>-27.212979000000001</v>
       </c>
       <c r="Z62" s="6">
-        <v>-1.6566999999999998E-2</v>
+        <v>-1.55E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="B63" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D63" s="4">
-        <v>5440000</v>
+        <v>-338786.75063999998</v>
       </c>
       <c r="E63" s="5">
-        <v>12.484260000000001</v>
+        <v>-2.7778000000000001E-2</v>
       </c>
       <c r="F63" s="4">
-        <v>6119143.7578134099</v>
+        <v>-338692.64320927003</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J63" s="5">
-        <v>12.48426025</v>
+        <v>-2.7777779999999998E-2</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="4">
-        <v>679143.757813</v>
+        <v>94.107429999999994</v>
       </c>
       <c r="N63" s="4">
-        <v>679143.75781341002</v>
+        <v>94.107430730000004</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
-        <v>9066.6666666700003</v>
+        <v>-47.053715369999999</v>
       </c>
       <c r="Y63" s="4">
-        <v>9066.6666659999992</v>
+        <v>-47.053714999999997</v>
       </c>
       <c r="Z63" s="6">
-        <v>4.8830000000000002E-3</v>
+        <v>-2.6800000000000001E-4</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D64" s="4">
-        <v>-1347111.95199</v>
+        <v>-4624500</v>
       </c>
       <c r="E64" s="5">
-        <v>-19.991667</v>
+        <v>-0.35968</v>
       </c>
       <c r="F64" s="4">
-        <v>-1077801.82092133</v>
+        <v>-4607866.5991132399</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J64" s="5">
-        <v>-19.991666670000001</v>
+        <v>-0.35967998000000001</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M64" s="4">
-        <v>269310.13106799999</v>
+        <v>16633.400885999999</v>
       </c>
       <c r="N64" s="4">
-        <v>269310.13106867002</v>
+        <v>16633.400886759999</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>59667</v>
+        <v>56571</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
-        <v>-673.55597599999999</v>
+        <v>-963.4375</v>
       </c>
       <c r="Y64" s="4">
-        <v>-673.55597599999999</v>
+        <v>-963.4375</v>
       </c>
       <c r="Z64" s="6">
-        <v>-8.5999999999999998E-4</v>
+        <v>-3.6459999999999999E-3</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D65" s="4">
-        <v>-2819717.59369</v>
+        <v>-4626000</v>
       </c>
       <c r="E65" s="5">
-        <v>-31.781666999999999</v>
+        <v>-0.35968</v>
       </c>
       <c r="F65" s="4">
-        <v>-1923564.3471220899</v>
+        <v>-4609361.2039134698</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="5">
-        <v>-31.78166667</v>
+        <v>-0.35967998000000001</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="4">
-        <v>896153.24656700005</v>
+        <v>16638.796085999998</v>
       </c>
       <c r="N65" s="4">
-        <v>896153.24656790996</v>
+        <v>16638.796086530001</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>57970</v>
+        <v>56571</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
-        <v>-1409.8587968500001</v>
+        <v>-963.75</v>
       </c>
       <c r="Y65" s="4">
-        <v>-1409.858796</v>
+        <v>-963.75</v>
       </c>
       <c r="Z65" s="6">
-        <v>-1.5349999999999999E-3</v>
+        <v>-3.6470000000000001E-3</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D66" s="4">
-        <v>-242778.99324000001</v>
+        <v>-485557.98648000002</v>
       </c>
       <c r="E66" s="5">
-        <v>-16.404167000000001</v>
+        <v>-16.349613000000002</v>
       </c>
       <c r="F66" s="4">
-        <v>-202953.12255725</v>
+        <v>-406171.13333099999</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="5">
-        <v>-16.404166669999999</v>
+        <v>-16.349613300000001</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="4">
-        <v>39825.870682000001</v>
+        <v>79386.853149000002</v>
       </c>
       <c r="N66" s="4">
-        <v>39825.870682749999</v>
+        <v>79386.853149000002</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
         <v>53709</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
-        <v>-80.926331079999997</v>
+        <v>-134.87721847</v>
       </c>
       <c r="Y66" s="4">
-        <v>-80.926331000000005</v>
+        <v>-134.877218</v>
       </c>
       <c r="Z66" s="6">
-        <v>-1.6100000000000001E-4</v>
+        <v>-3.21E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D67" s="4">
-        <v>-488299.73</v>
+        <v>7383214.7253799997</v>
       </c>
       <c r="E67" s="5">
-        <v>-11.808433000000001</v>
+        <v>0.14459900000000001</v>
       </c>
       <c r="F67" s="4">
-        <v>-430639.18250431999</v>
+        <v>7393890.8055046303</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J67" s="5">
-        <v>-11.80843321</v>
+        <v>0.14459933999999999</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="4">
-        <v>57660.547494999999</v>
+        <v>10676.080124</v>
       </c>
       <c r="N67" s="4">
-        <v>57660.547495680003</v>
+        <v>10676.08012463</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>59667</v>
+        <v>58396</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-122.0749325</v>
+        <v>512.72324481999999</v>
       </c>
       <c r="Y67" s="4">
-        <v>-122.074932</v>
+        <v>512.72324400000002</v>
       </c>
       <c r="Z67" s="6">
-        <v>-3.4299999999999999E-4</v>
+        <v>5.8510000000000003E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D68" s="4">
-        <v>-211684.38182000001</v>
+        <v>-6974000</v>
       </c>
       <c r="E68" s="5">
-        <v>-4.1667000000000003E-2</v>
+        <v>-0.52831700000000004</v>
       </c>
       <c r="F68" s="4">
-        <v>-211596.17999424</v>
+        <v>-6937155.20274546</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J68" s="5">
-        <v>-4.1666670000000003E-2</v>
+        <v>-0.52831656999999999</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="4">
-        <v>88.201824999999999</v>
+        <v>36844.797253999997</v>
       </c>
       <c r="N68" s="4">
-        <v>88.201825760000006</v>
+        <v>36844.797254539997</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>53709</v>
+        <v>59035</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
-        <v>-35.280730300000002</v>
+        <v>-1452.91666667</v>
       </c>
       <c r="Y68" s="4">
-        <v>-35.280729999999998</v>
+        <v>-1452.9166660000001</v>
       </c>
       <c r="Z68" s="6">
-        <v>-1.6799999999999999E-4</v>
+        <v>-5.489E-3</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D69" s="4">
-        <v>-783668.92630699999</v>
+        <v>-4000000</v>
       </c>
       <c r="E69" s="5">
-        <v>-4.1667000000000003E-2</v>
+        <v>-0.35968</v>
       </c>
       <c r="F69" s="4">
-        <v>-783342.39758770994</v>
+        <v>-3985612.80061692</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-4.1666670000000003E-2</v>
+        <v>-0.35967998000000001</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>326.52871900000002</v>
+        <v>14387.199382999999</v>
       </c>
       <c r="N69" s="4">
-        <v>326.52871929000003</v>
+        <v>14387.19938308</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>53709</v>
+        <v>56571</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-130.61148772000001</v>
+        <v>-833.33333332999996</v>
       </c>
       <c r="Y69" s="4">
-        <v>-130.61148700000001</v>
+        <v>-833.33333300000004</v>
       </c>
       <c r="Z69" s="6">
-        <v>-6.2500000000000001E-4</v>
+        <v>-3.1540000000000001E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D70" s="4">
-        <v>-623540.89827999996</v>
+        <v>-47150000</v>
       </c>
       <c r="E70" s="5">
-        <v>-4.1667000000000003E-2</v>
+        <v>2.48319</v>
       </c>
       <c r="F70" s="4">
-        <v>-623281.08957237995</v>
+        <v>-56480131.794216</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H70" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J70" s="5">
-        <v>-4.1666670000000003E-2</v>
+        <v>2.1168666699999998</v>
       </c>
       <c r="K70" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M70" s="4">
-        <v>259.80870700000003</v>
+        <v>-998102.63349000004</v>
       </c>
       <c r="N70" s="4">
-        <v>259.80870762000001</v>
+        <v>-1170824.29421603</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>53709</v>
+        <v>47472</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>-103.92348305</v>
+        <v>-64527.525416670003</v>
       </c>
       <c r="Y70" s="4">
-        <v>-103.923483</v>
+        <v>-55008.333333000002</v>
       </c>
       <c r="Z70" s="6">
-        <v>-4.9700000000000005E-4</v>
+        <v>-4.4696E-2</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D71" s="4">
-        <v>-206750.56159999999</v>
+        <v>-23700000</v>
       </c>
       <c r="E71" s="5">
-        <v>-4.1667000000000003E-2</v>
+        <v>2.4559760000000002</v>
       </c>
       <c r="F71" s="4">
-        <v>-206664.41553267001</v>
+        <v>-28383351.237042598</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H71" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J71" s="5">
-        <v>-4.1666670000000003E-2</v>
+        <v>2.0936666700000002</v>
       </c>
       <c r="K71" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L71" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M71" s="4">
-        <v>86.146067000000002</v>
+        <v>-496199.00007800001</v>
       </c>
       <c r="N71" s="4">
-        <v>86.146067329999994</v>
+        <v>-582066.23704267002</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-34.458426930000002</v>
+        <v>-32434.8325</v>
       </c>
       <c r="Y71" s="4">
-        <v>-34.458426000000003</v>
+        <v>-27650</v>
       </c>
       <c r="Z71" s="6">
-        <v>-1.64E-4</v>
+        <v>-2.2460999999999998E-2</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D72" s="4">
-        <v>-357490.516512</v>
+        <v>-104424000</v>
       </c>
       <c r="E72" s="5">
-        <v>-4.1667000000000003E-2</v>
+        <v>2.3975580000000001</v>
       </c>
       <c r="F72" s="4">
-        <v>-357341.56213012</v>
+        <v>-124998198.950518</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H72" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J72" s="5">
-        <v>-4.1666670000000003E-2</v>
+        <v>2.0438666699999999</v>
       </c>
       <c r="K72" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L72" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M72" s="4">
-        <v>148.95438100000001</v>
+        <v>-2134287.3283480001</v>
       </c>
       <c r="N72" s="4">
-        <v>148.95438188</v>
+        <v>-2503625.7505187201</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
-        <v>-59.58175275</v>
+        <v>-142910.33540000001</v>
       </c>
       <c r="Y72" s="4">
-        <v>-59.581752000000002</v>
+        <v>-121828</v>
       </c>
       <c r="Z72" s="6">
-        <v>-2.8499999999999999E-4</v>
+        <v>-9.8918000000000006E-2</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>80</v>
+        <v>158</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D73" s="4">
-        <v>-4624500</v>
+        <v>-39820000</v>
       </c>
       <c r="E73" s="5">
-        <v>-0.45180500000000001</v>
+        <v>2.2187670000000002</v>
       </c>
       <c r="F73" s="4">
-        <v>-4603606.2674759803</v>
+        <v>-40703512.886799403</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="5">
-        <v>-0.45180522000000001</v>
+        <v>2.2187666699999999</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="4">
-        <v>20893.732523999999</v>
+        <v>-883512.88679899997</v>
       </c>
       <c r="N73" s="4">
-        <v>20893.732524020001</v>
+        <v>-883512.88679939997</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>56571</v>
+        <v>47837</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
-        <v>-1156.125</v>
+        <v>-46456.666666669997</v>
       </c>
       <c r="Y73" s="4">
-        <v>-1156.125</v>
+        <v>-46456.666665999997</v>
       </c>
       <c r="Z73" s="6">
-        <v>-3.6740000000000002E-3</v>
+        <v>-3.2210999999999997E-2</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>80</v>
+        <v>160</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D74" s="4">
-        <v>-4626000</v>
+        <v>-10290000</v>
       </c>
       <c r="E74" s="5">
-        <v>-0.45180500000000001</v>
+        <v>12.168791000000001</v>
       </c>
       <c r="F74" s="4">
-        <v>-4605099.4903976396</v>
+        <v>-13322853.0508132</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H74" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J74" s="5">
-        <v>-0.45180522000000001</v>
+        <v>10.373633330000001</v>
       </c>
       <c r="K74" s="5">
-        <v>1</v>
+        <v>0.85247858147564037</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M74" s="4">
-        <v>20900.509601999998</v>
+        <v>-1067446.8699650001</v>
       </c>
       <c r="N74" s="4">
-        <v>20900.509602360002</v>
+        <v>-1252168.55081327</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>56571</v>
+        <v>47837</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
-        <v>-1156.5</v>
+        <v>-70412.326249999998</v>
       </c>
       <c r="Y74" s="4">
-        <v>-1156.5</v>
+        <v>-60025</v>
       </c>
       <c r="Z74" s="6">
-        <v>-3.6749999999999999E-3</v>
+        <v>-1.0543E-2</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>84</v>
+        <v>162</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D75" s="4">
-        <v>-485557.98648000002</v>
+        <v>-117930000</v>
       </c>
       <c r="E75" s="5">
-        <v>-16.404167000000001</v>
+        <v>2.2204670000000002</v>
       </c>
       <c r="F75" s="4">
-        <v>-405906.24511451001</v>
+        <v>-120548596.34039301</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="H75" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J75" s="5">
-        <v>-16.404166669999999</v>
+        <v>2.22046667</v>
       </c>
       <c r="K75" s="5">
         <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M75" s="4">
-        <v>79651.741364999994</v>
+        <v>-2618596.3403929998</v>
       </c>
       <c r="N75" s="4">
-        <v>79651.741365490001</v>
+        <v>-2618596.3403930999</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>53709</v>
+        <v>48019</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
-        <v>-161.85266215999999</v>
+        <v>-137585</v>
       </c>
       <c r="Y75" s="4">
-        <v>-161.85266200000001</v>
+        <v>-137585</v>
       </c>
       <c r="Z75" s="6">
-        <v>-3.2299999999999999E-4</v>
+        <v>-9.5396999999999996E-2</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D76" s="4">
-        <v>7383214.7253799997</v>
+        <v>-59730000</v>
       </c>
       <c r="E76" s="5">
-        <v>0.13541700000000001</v>
+        <v>1.1462999999999999E-2</v>
       </c>
       <c r="F76" s="4">
-        <v>7393212.8286539502</v>
+        <v>-59736847.0766588</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="H76" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J76" s="5">
-        <v>0.13541666999999999</v>
+        <v>1.146338E-2</v>
       </c>
       <c r="K76" s="5">
         <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M76" s="4">
-        <v>9998.1032730000006</v>
+        <v>-6847.076658</v>
       </c>
       <c r="N76" s="4">
-        <v>9998.1032739500006</v>
+        <v>-6847.0766588500001</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="3" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>58396</v>
+        <v>46162</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
-        <v>615.26789378000001</v>
+        <v>0</v>
       </c>
       <c r="Y76" s="4">
-        <v>615.26789299999996</v>
+        <v>0</v>
       </c>
       <c r="Z76" s="6">
-        <v>5.8999999999999999E-3</v>
+        <v>-4.7273000000000003E-2</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D77" s="4">
-        <v>-6974000</v>
+        <v>-44000000</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.67888000000000004</v>
+        <v>7.3540000000000003E-3</v>
       </c>
       <c r="F77" s="4">
-        <v>-6926654.9373804601</v>
+        <v>-44003235.766541697</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>81</v>
+        <v>165</v>
       </c>
       <c r="H77" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I77" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J77" s="5">
-        <v>-0.67887958999999998</v>
+        <v>7.3540100000000002E-3</v>
       </c>
       <c r="K77" s="5">
         <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M77" s="4">
-        <v>47345.062618999997</v>
+        <v>-3235.766541</v>
       </c>
       <c r="N77" s="4">
-        <v>47345.062619539996</v>
+        <v>-3235.7665417399999</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="3" t="s">
-        <v>34</v>
+        <v>169</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>59035</v>
+        <v>46162</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
-        <v>-1743.5</v>
+        <v>0</v>
       </c>
       <c r="Y77" s="4">
-        <v>-1743.5</v>
+        <v>0</v>
       </c>
       <c r="Z77" s="6">
-        <v>-5.5279999999999999E-3</v>
+        <v>-3.4821999999999999E-2</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>80</v>
+        <v>171</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D78" s="4">
-        <v>-4000000</v>
+        <v>7000000</v>
       </c>
       <c r="E78" s="5">
-        <v>-0.45180500000000001</v>
+        <v>83.720284000000007</v>
       </c>
       <c r="F78" s="4">
-        <v>-3981927.7910917802</v>
+        <v>5860419.8799999999</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>81</v>
+        <v>173</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="5">
-        <v>-0.45180522000000001</v>
+        <v>83.720284000000007</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M78" s="4">
-        <v>18072.208908000001</v>
+        <v>5860419.8799999999</v>
       </c>
       <c r="N78" s="4">
-        <v>18072.20890822</v>
+        <v>5860419.8799999999</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="3" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R78" s="3" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>56571</v>
+        <v>46155</v>
+      </c>
+      <c r="V78" s="4">
+        <v>2.5</v>
       </c>
       <c r="W78" s="3" t="s">
-        <v>34</v>
+        <v>176</v>
       </c>
       <c r="X78" s="4">
-        <v>-1000</v>
+        <v>0</v>
       </c>
       <c r="Y78" s="4">
-        <v>-1000</v>
+        <v>0</v>
       </c>
       <c r="Z78" s="6">
-        <v>-3.1779999999999998E-3</v>
+        <v>4.6369999999999996E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>160</v>
+        <v>177</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D79" s="4">
-        <v>-47150000</v>
+        <v>37500000</v>
       </c>
       <c r="E79" s="5">
-        <v>1.9096949999999999</v>
+        <v>87.529252</v>
       </c>
       <c r="F79" s="4">
-        <v>-55226651.044582203</v>
+        <v>32823469.5</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>81</v>
+        <v>173</v>
       </c>
       <c r="H79" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J79" s="5">
-        <v>1.6574333299999999</v>
+        <v>87.529252</v>
       </c>
       <c r="K79" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M79" s="4">
-        <v>-781479.81650900003</v>
+        <v>32823469.5</v>
       </c>
       <c r="N79" s="4">
-        <v>-900421.04458224995</v>
+        <v>32823469.5</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="3" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R79" s="3" t="s">
-        <v>34</v>
+        <v>179</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>47472</v>
+        <v>46155</v>
+      </c>
+      <c r="V79" s="4">
+        <v>3</v>
       </c>
       <c r="W79" s="3" t="s">
-        <v>34</v>
+        <v>180</v>
       </c>
       <c r="X79" s="4">
-        <v>-18108.74333333</v>
+        <v>0</v>
       </c>
       <c r="Y79" s="4">
-        <v>-15716.666665999999</v>
+        <v>0</v>
       </c>
       <c r="Z79" s="6">
-        <v>-4.4076999999999998E-2</v>
+        <v>2.5975000000000002E-2</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>162</v>
+        <v>181</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D80" s="4">
-        <v>-23700000</v>
+        <v>-55500000</v>
       </c>
       <c r="E80" s="5">
-        <v>1.7283379999999999</v>
+        <v>96.227441999999996</v>
       </c>
       <c r="F80" s="4">
-        <v>-27716756.2022889</v>
+        <v>-53406230.309999898</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>81</v>
+        <v>173</v>
       </c>
       <c r="H80" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I80" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J80" s="5">
-        <v>1.5000333299999999</v>
+        <v>96.227441999999996</v>
       </c>
       <c r="K80" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M80" s="4">
-        <v>-355507.899921</v>
+        <v>-53406230.309998997</v>
       </c>
       <c r="N80" s="4">
-        <v>-409616.20228898001</v>
+        <v>-53406230.309999898</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R80" s="3" t="s">
-        <v>34</v>
+        <v>183</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>47837</v>
+        <v>46155</v>
+      </c>
+      <c r="V80" s="4">
+        <v>4.5</v>
       </c>
       <c r="W80" s="3" t="s">
-        <v>34</v>
+        <v>184</v>
       </c>
       <c r="X80" s="4">
-        <v>-9102.3799999999992</v>
+        <v>0</v>
       </c>
       <c r="Y80" s="4">
-        <v>-7900</v>
+        <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>-2.2120999999999998E-2</v>
+        <v>-4.2263000000000002E-2</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>164</v>
+        <v>185</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>165</v>
+        <v>186</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D81" s="4">
-        <v>-104424000</v>
+        <v>13800000</v>
       </c>
       <c r="E81" s="5">
-        <v>1.5597719999999999</v>
+        <v>102.142168</v>
       </c>
       <c r="F81" s="4">
-        <v>-121946108.63948999</v>
+        <v>14095619.184</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>81</v>
+        <v>173</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J81" s="5">
-        <v>1.3537333300000001</v>
+        <v>102.142168</v>
       </c>
       <c r="K81" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M81" s="4">
-        <v>-1413622.4956509999</v>
+        <v>14095619.184</v>
       </c>
       <c r="N81" s="4">
-        <v>-1628775.8394901401</v>
+        <v>14095619.184</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>34</v>
+        <v>187</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R81" s="3" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>47837</v>
+        <v>46160</v>
+      </c>
+      <c r="V81" s="4">
+        <v>5.5</v>
       </c>
       <c r="W81" s="3" t="s">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="X81" s="4">
-        <v>-40105.777600000001</v>
+        <v>0</v>
       </c>
       <c r="Y81" s="4">
-        <v>-34808</v>
+        <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>-9.7327999999999998E-2</v>
+        <v>1.1154000000000001E-2</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>166</v>
+        <v>190</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>167</v>
+        <v>191</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D82" s="4">
-        <v>-39820000</v>
+        <v>31800000</v>
       </c>
       <c r="E82" s="5">
-        <v>1.802233</v>
+        <v>102.083253</v>
       </c>
       <c r="F82" s="4">
-        <v>-40537649.3132006</v>
+        <v>32462474.454</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>81</v>
+        <v>173</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J82" s="5">
-        <v>1.80223333</v>
+        <v>102.083253</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M82" s="4">
-        <v>-717649.31319999998</v>
+        <v>32462474.454</v>
       </c>
       <c r="N82" s="4">
-        <v>-717649.31320059998</v>
+        <v>32462474.454</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>34</v>
+        <v>174</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>34</v>
+        <v>192</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>47837</v>
+        <v>46155</v>
+      </c>
+      <c r="V82" s="4">
+        <v>6</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="X82" s="4">
-        <v>-13273.33333333</v>
+        <v>0</v>
       </c>
       <c r="Y82" s="4">
-        <v>-13273.333333</v>
+        <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>-3.2354000000000001E-2</v>
+        <v>2.5689E-2</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D83" s="4">
-        <v>-10290000</v>
+        <v>5050833.3351699999</v>
       </c>
       <c r="E83" s="5">
-        <v>8.5533180000000009</v>
+        <v>99.927499999999995</v>
       </c>
       <c r="F83" s="4">
-        <v>-12736274.4524235</v>
+        <v>5054078.1490445603</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>81</v>
+        <v>196</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J83" s="5">
-        <v>7.4234666699999998</v>
+        <v>99.927499999999995</v>
       </c>
       <c r="K83" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M83" s="4">
-        <v>-763874.720034</v>
+        <v>5054078.1490439996</v>
       </c>
       <c r="N83" s="4">
-        <v>-880136.45242352004</v>
+        <v>5054078.1490445603</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>34</v>
+        <v>197</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>47837</v>
+        <v>50698</v>
+      </c>
+      <c r="V83" s="4">
+        <v>4.4752299999999998</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="X83" s="4">
-        <v>-19760.23</v>
+        <v>6906.6680425599998</v>
       </c>
       <c r="Y83" s="4">
-        <v>-17150</v>
+        <v>6906.6680420000002</v>
       </c>
       <c r="Z83" s="6">
-        <v>-1.0165E-2</v>
+        <v>3.999E-3</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D84" s="4">
-        <v>-87640000</v>
+        <v>6493781.7450000001</v>
       </c>
       <c r="E84" s="5">
-        <v>1.757833</v>
+        <v>99.152789999999996</v>
       </c>
       <c r="F84" s="4">
-        <v>-89180565.133041203</v>
+        <v>6441846.92459461</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>81</v>
+        <v>196</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J84" s="5">
-        <v>1.75783333</v>
+        <v>99.152789999999996</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M84" s="4">
-        <v>-1540565.133041</v>
+        <v>6441846.924594</v>
       </c>
       <c r="N84" s="4">
-        <v>-1540565.1330412</v>
+        <v>6441846.92459461</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>34</v>
+        <v>201</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>34</v>
+        <v>199</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>48019</v>
+        <v>49881</v>
+      </c>
+      <c r="V84" s="4">
+        <v>4.2702900000000001</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>34</v>
+        <v>202</v>
       </c>
       <c r="X84" s="4">
-        <v>-29213.33333333</v>
+        <v>3081.1479164299999</v>
       </c>
       <c r="Y84" s="4">
-        <v>-29213.333332999999</v>
+        <v>3081.1479159999999</v>
       </c>
       <c r="Z84" s="6">
-        <v>-7.1177000000000004E-2</v>
+        <v>5.097E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C85" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="B85" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" s="4">
-        <v>-52212000</v>
+        <v>2872714.26</v>
       </c>
       <c r="E85" s="5">
-        <v>0.27459800000000001</v>
+        <v>92.179079999999999</v>
       </c>
       <c r="F85" s="4">
-        <v>-60302039.4427284</v>
+        <v>2649519.5203535799</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J85" s="5">
-        <v>0.23832484000000001</v>
+        <v>92.179079999999999</v>
       </c>
       <c r="K85" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M85" s="4">
-        <v>-124434.16310400001</v>
+        <v>2649519.5203530001</v>
       </c>
       <c r="N85" s="4">
-        <v>-143373.04272848999</v>
+        <v>2649519.5203535799</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>175</v>
+        <v>201</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>34</v>
+        <v>203</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>46127</v>
+        <v>52256</v>
+      </c>
+      <c r="V85" s="4">
+        <v>4.6302899999999996</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="X85" s="4">
-        <v>0</v>
+        <v>1477.94445677</v>
       </c>
       <c r="Y85" s="4">
-        <v>0</v>
+        <v>1477.9444559999999</v>
       </c>
       <c r="Z85" s="6">
-        <v>-4.8127999999999997E-2</v>
+        <v>2.0960000000000002E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D86" s="4">
-        <v>-52212000</v>
+        <v>1941785.3699640001</v>
       </c>
       <c r="E86" s="5">
-        <v>0.192137</v>
+        <v>90.3035</v>
       </c>
       <c r="F86" s="4">
-        <v>-60258984.955203697</v>
+        <v>1754798.7291617601</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="H86" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J86" s="5">
-        <v>0.16675661</v>
+        <v>90.3035</v>
       </c>
       <c r="K86" s="5">
-        <v>0.86790487762541235</v>
+        <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M86" s="4">
-        <v>-87066.963376999993</v>
+        <v>1754798.7291610001</v>
       </c>
       <c r="N86" s="4">
-        <v>-100318.55520379001</v>
+        <v>1754798.7291617601</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>175</v>
+        <v>208</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>34</v>
+        <v>206</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>46127</v>
+        <v>53199</v>
+      </c>
+      <c r="V86" s="4">
+        <v>6.0187900000000001</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="X86" s="4">
-        <v>0</v>
+        <v>1298.5775963200001</v>
       </c>
       <c r="Y86" s="4">
-        <v>0</v>
+        <v>1298.5775960000001</v>
       </c>
       <c r="Z86" s="6">
-        <v>-4.8093999999999998E-2</v>
+        <v>1.3879999999999999E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>178</v>
+        <v>210</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>179</v>
+        <v>211</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D87" s="4">
-        <v>-59730000</v>
+        <v>732541.99936799996</v>
       </c>
       <c r="E87" s="5">
-        <v>0.146284</v>
+        <v>6.4179599999999999</v>
       </c>
       <c r="F87" s="4">
-        <v>-59817375.683270201</v>
+        <v>47343.797916149997</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J87" s="5">
-        <v>0.14628442</v>
+        <v>6.4179599999999999</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M87" s="4">
-        <v>-87375.683269999994</v>
+        <v>47343.797916000003</v>
       </c>
       <c r="N87" s="4">
-        <v>-87375.683270220004</v>
+        <v>47343.797916149997</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>46162</v>
+        <v>51557</v>
+      </c>
+      <c r="V87" s="4">
+        <v>4.0487900000000003</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>34</v>
+        <v>212</v>
       </c>
       <c r="X87" s="4">
-        <v>0</v>
+        <v>329.54541351</v>
       </c>
       <c r="Y87" s="4">
-        <v>0</v>
+        <v>329.545413</v>
       </c>
       <c r="Z87" s="6">
-        <v>-4.7740999999999999E-2</v>
+        <v>3.6999999999999998E-5</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>182</v>
+        <v>214</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D88" s="4">
-        <v>-88000000</v>
+        <v>1763729.06</v>
       </c>
       <c r="E88" s="5">
-        <v>0.12814400000000001</v>
+        <v>90.684700000000007</v>
       </c>
       <c r="F88" s="4">
-        <v>-88112766.323457494</v>
+        <v>1599745.46878197</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J88" s="5">
-        <v>0.12814354999999999</v>
+        <v>90.684700000000007</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M88" s="4">
-        <v>-112766.323456</v>
+        <v>1599745.468781</v>
       </c>
       <c r="N88" s="4">
-        <v>-112766.32345756001</v>
+        <v>1599745.46878197</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>175</v>
+        <v>215</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>34</v>
+        <v>213</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>46162</v>
+        <v>60535</v>
+      </c>
+      <c r="V88" s="4">
+        <v>1.0649999999999999</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>34</v>
+        <v>216</v>
       </c>
       <c r="X88" s="4">
-        <v>0</v>
+        <v>313.06190815000002</v>
       </c>
       <c r="Y88" s="4">
-        <v>0</v>
+        <v>313.06190800000002</v>
       </c>
       <c r="Z88" s="6">
-        <v>-7.0323999999999998E-2</v>
+        <v>1.2650000000000001E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>183</v>
+        <v>217</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>184</v>
+        <v>218</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D89" s="4">
-        <v>-20000000</v>
+        <v>2000000</v>
       </c>
       <c r="E89" s="5">
-        <v>94.542254999999997</v>
+        <v>100.0455</v>
       </c>
       <c r="F89" s="4">
-        <v>-18908451</v>
+        <v>2004133.75166667</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J89" s="5">
-        <v>94.542254999999997</v>
+        <v>100.0455</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="4">
-        <v>-18908451</v>
+        <v>2004133.7516660001</v>
       </c>
       <c r="N89" s="4">
-        <v>-18908451</v>
+        <v>2004133.75166667</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>187</v>
+        <v>219</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>188</v>
+        <v>217</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>46128</v>
+        <v>48324</v>
       </c>
       <c r="V89" s="4">
-        <v>2.5</v>
+        <v>5.2752299999999996</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>189</v>
+        <v>220</v>
       </c>
       <c r="X89" s="4">
-        <v>0</v>
+        <v>3223.7516666699998</v>
       </c>
       <c r="Y89" s="4">
-        <v>0</v>
+        <v>3223.7516660000001</v>
       </c>
       <c r="Z89" s="6">
-        <v>-1.5091E-2</v>
+        <v>1.585E-3</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>190</v>
+        <v>221</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D90" s="4">
-        <v>7000000</v>
+        <v>1518127.0020000001</v>
       </c>
       <c r="E90" s="5">
-        <v>84.0625</v>
+        <v>33.894390000000001</v>
       </c>
       <c r="F90" s="4">
-        <v>5884375</v>
+        <v>515690.58521406999</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="5">
-        <v>84.0625</v>
+        <v>33.894390000000001</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="4">
-        <v>5884375</v>
+        <v>515690.58521400002</v>
       </c>
       <c r="N90" s="4">
-        <v>5884375</v>
+        <v>515690.58521406999</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>193</v>
+        <v>221</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>46125</v>
+        <v>49973</v>
       </c>
       <c r="V90" s="4">
-        <v>2.5</v>
+        <v>4.4687900000000003</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="X90" s="4">
-        <v>0</v>
+        <v>1130.6984608800001</v>
       </c>
       <c r="Y90" s="4">
-        <v>0</v>
+        <v>1130.6984600000001</v>
       </c>
       <c r="Z90" s="6">
-        <v>4.6959999999999997E-3</v>
+        <v>4.08E-4</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>195</v>
+        <v>225</v>
       </c>
       <c r="B91" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D91" s="4">
+        <v>13695000</v>
+      </c>
+      <c r="E91" s="5">
+        <v>100.80024</v>
+      </c>
+      <c r="F91" s="4">
+        <v>13832895.868000001</v>
+      </c>
+      <c r="G91" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="C91" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J91" s="5">
-        <v>101.943279</v>
+        <v>100.80024</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="4">
-        <v>14068172.502</v>
+        <v>13832895.868000001</v>
       </c>
       <c r="N91" s="4">
-        <v>14068172.502</v>
+        <v>13832895.868000001</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>187</v>
+        <v>227</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>46128</v>
+        <v>47314</v>
       </c>
       <c r="V91" s="4">
-        <v>5.5</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="X91" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Y91" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Z91" s="6">
-        <v>1.1228E-2</v>
+        <v>1.0945999999999999E-2</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D92" s="4">
-        <v>23100000</v>
+        <v>7234453.3603360001</v>
       </c>
       <c r="E92" s="5">
-        <v>100.46059099999999</v>
+        <v>49.835360000000001</v>
       </c>
       <c r="F92" s="4">
-        <v>23206396.521000002</v>
+        <v>3608514.1395648099</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>100.46059099999999</v>
+        <v>49.835360000000001</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>23206396.521000002</v>
+        <v>3608514.1395640001</v>
       </c>
       <c r="N92" s="4">
-        <v>23206396.521000002</v>
+        <v>3608514.1395648099</v>
       </c>
       <c r="O92" s="3" t="s">
-        <v>34</v>
+        <v>231</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>192</v>
+        <v>232</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>46125</v>
+        <v>53625</v>
       </c>
       <c r="V92" s="4">
-        <v>5.5</v>
+        <v>3.97879</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>202</v>
+        <v>233</v>
       </c>
       <c r="X92" s="4">
-        <v>0</v>
+        <v>3198.2634095100002</v>
       </c>
       <c r="Y92" s="4">
-        <v>0</v>
+        <v>3198.2634090000001</v>
       </c>
       <c r="Z92" s="6">
-        <v>1.8520999999999999E-2</v>
+        <v>2.8549999999999999E-3</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D93" s="4">
-        <v>4000000</v>
+        <v>17663707.111972999</v>
       </c>
       <c r="E93" s="5">
-        <v>101.9328</v>
+        <v>2.8399800000000002</v>
       </c>
       <c r="F93" s="4">
-        <v>4077312</v>
+        <v>509749.05338159</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="H93" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J93" s="5">
-        <v>101.9328</v>
+        <v>2.8399800000000002</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="4">
-        <v>4077312</v>
+        <v>509749.05338100001</v>
       </c>
       <c r="N93" s="4">
-        <v>4077312</v>
+        <v>509749.05338159</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>192</v>
+        <v>236</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>205</v>
+        <v>234</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>46125</v>
+        <v>49730</v>
       </c>
       <c r="V93" s="4">
-        <v>6</v>
+        <v>4.1287900000000004</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="X93" s="4">
-        <v>0</v>
+        <v>8103.3041429799996</v>
       </c>
       <c r="Y93" s="4">
-        <v>0</v>
+        <v>8103.304142</v>
       </c>
       <c r="Z93" s="6">
-        <v>3.2539999999999999E-3</v>
+        <v>4.0299999999999998E-4</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>207</v>
+        <v>238</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>208</v>
+        <v>239</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D94" s="4">
-        <v>5510000</v>
+        <v>7100248.8139399998</v>
       </c>
       <c r="E94" s="5">
-        <v>99.925799999999995</v>
+        <v>100.53779</v>
       </c>
       <c r="F94" s="4">
-        <v>5612738.7804333298</v>
+        <v>7138433.2420364898</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J94" s="5">
-        <v>99.925799999999995</v>
+        <v>100.53779</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="4">
-        <v>5612738.7804330001</v>
+        <v>7138433.2420359999</v>
       </c>
       <c r="N94" s="4">
-        <v>5612738.7804333298</v>
+        <v>7138433.2420364898</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>207</v>
+        <v>238</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>50698</v>
+        <v>62208</v>
       </c>
       <c r="V94" s="4">
-        <v>4.7159700000000004</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="X94" s="4">
-        <v>106827.20043333</v>
+        <v>0</v>
       </c>
       <c r="Y94" s="4">
-        <v>106827.20043300001</v>
+        <v>0</v>
       </c>
       <c r="Z94" s="6">
-        <v>4.4790000000000003E-3</v>
+        <v>5.6490000000000004E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>212</v>
+        <v>242</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>213</v>
+        <v>243</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D95" s="4">
-        <v>6960589.4850000003</v>
+        <v>8586000</v>
       </c>
       <c r="E95" s="5">
-        <v>99.194339999999997</v>
+        <v>1E-4</v>
       </c>
       <c r="F95" s="4">
-        <v>6960922.5685418304</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J95" s="5">
-        <v>99.194339999999997</v>
+        <v>1E-4</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="4">
-        <v>6960922.5685409997</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="N95" s="4">
-        <v>6960922.5685418304</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>212</v>
+        <v>242</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>49790</v>
+        <v>52221</v>
       </c>
       <c r="V95" s="4">
-        <v>4.4886200000000001</v>
+        <v>5.55</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="X95" s="4">
-        <v>56411.768786679997</v>
+        <v>0</v>
       </c>
       <c r="Y95" s="4">
-        <v>56411.768786000001</v>
+        <v>0</v>
       </c>
       <c r="Z95" s="6">
-        <v>5.555E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D96" s="4">
-        <v>2994236.4353999998</v>
+        <v>619841.41768299998</v>
       </c>
       <c r="E96" s="5">
-        <v>92.069959999999995</v>
+        <v>96.826269999999994</v>
       </c>
       <c r="F96" s="4">
-        <v>2783005.18985742</v>
+        <v>600169.32465782994</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="5">
-        <v>92.069959999999995</v>
+        <v>96.826269999999994</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="4">
-        <v>2783005.189857</v>
+        <v>600169.32465700002</v>
       </c>
       <c r="N96" s="4">
-        <v>2783005.18985742</v>
+        <v>600169.32465782994</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>214</v>
+        <v>248</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>216</v>
+        <v>246</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>52256</v>
+        <v>49485</v>
       </c>
       <c r="V96" s="4">
-        <v>4.8486200000000004</v>
+        <v>4.0731529999999996</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>218</v>
+        <v>249</v>
       </c>
       <c r="X96" s="4">
-        <v>26212.901479209999</v>
+        <v>0</v>
       </c>
       <c r="Y96" s="4">
-        <v>26212.901479</v>
+        <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>2.2209999999999999E-3</v>
+        <v>4.7399999999999997E-4</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D97" s="4">
-        <v>1948046.3353039999</v>
+        <v>769502.16399999999</v>
       </c>
       <c r="E97" s="5">
-        <v>90.770979999999994</v>
+        <v>100.08199999999999</v>
       </c>
       <c r="F97" s="4">
-        <v>1770549.7693295099</v>
+        <v>770968.67438413005</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J97" s="5">
-        <v>90.770979999999994</v>
+        <v>100.08199999999999</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M97" s="4">
-        <v>1770549.769329</v>
+        <v>770968.67438400001</v>
       </c>
       <c r="N97" s="4">
-        <v>1770549.7693295099</v>
+        <v>770968.67438413005</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>53199</v>
+        <v>48510</v>
       </c>
       <c r="V97" s="4">
-        <v>6.0430299999999999</v>
+        <v>4.8860599999999996</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="X97" s="4">
-        <v>2289.0199199799999</v>
+        <v>835.51860965000003</v>
       </c>
       <c r="Y97" s="4">
-        <v>2289.0199189999998</v>
+        <v>835.51860899999997</v>
       </c>
       <c r="Z97" s="6">
-        <v>1.413E-3</v>
+        <v>6.0999999999999997E-4</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D98" s="4">
-        <v>732541.99936799996</v>
+        <v>11037000</v>
       </c>
       <c r="E98" s="5">
-        <v>6.4289899999999998</v>
+        <v>87.240089999999995</v>
       </c>
       <c r="F98" s="4">
-        <v>47675.209073439997</v>
+        <v>9628688.7333000004</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J98" s="5">
-        <v>6.4289899999999998</v>
+        <v>87.240089999999995</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M98" s="4">
-        <v>47675.209072999998</v>
+        <v>9628688.7333000004</v>
       </c>
       <c r="N98" s="4">
-        <v>47675.209073439997</v>
+        <v>9628688.7333000004</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>221</v>
+        <v>256</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>51526</v>
+        <v>50622</v>
       </c>
       <c r="V98" s="4">
-        <v>4.0730300000000002</v>
+        <v>4.4087170000000002</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="X98" s="4">
-        <v>580.15718827000001</v>
+        <v>0</v>
       </c>
       <c r="Y98" s="4">
-        <v>580.15718800000002</v>
+        <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>3.8000000000000002E-5</v>
+        <v>7.6189999999999999E-3</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D99" s="4">
-        <v>1793197.06</v>
+        <v>413156.07084499998</v>
       </c>
       <c r="E99" s="5">
-        <v>90.554050000000004</v>
+        <v>98.399730000000005</v>
       </c>
       <c r="F99" s="4">
-        <v>1624130.8547890801</v>
+        <v>406813.45584456</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="5">
-        <v>90.554050000000004</v>
+        <v>98.399730000000005</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M99" s="4">
-        <v>1624130.854789</v>
+        <v>406813.45584399998</v>
       </c>
       <c r="N99" s="4">
-        <v>1624130.8547890801</v>
+        <v>406813.45584456</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>226</v>
+        <v>258</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>60535</v>
+        <v>50186</v>
       </c>
       <c r="V99" s="4">
-        <v>1.0649999999999999</v>
+        <v>3.9064779999999999</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>229</v>
+        <v>261</v>
       </c>
       <c r="X99" s="4">
-        <v>318.29247815000002</v>
+        <v>268.99765460999998</v>
       </c>
       <c r="Y99" s="4">
-        <v>318.29247800000002</v>
+        <v>268.99765400000001</v>
       </c>
       <c r="Z99" s="6">
-        <v>1.2960000000000001E-3</v>
+        <v>3.21E-4</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>231</v>
+        <v>263</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D100" s="4">
-        <v>2000000</v>
+        <v>15387600</v>
       </c>
       <c r="E100" s="5">
-        <v>99.962100000000007</v>
+        <v>94.5</v>
       </c>
       <c r="F100" s="4">
-        <v>2020019.87388889</v>
+        <v>14572561.366165301</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J100" s="5">
-        <v>99.962100000000007</v>
+        <v>94.5</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M100" s="4">
-        <v>2020019.8738879999</v>
+        <v>14572561.366164999</v>
       </c>
       <c r="N100" s="4">
-        <v>2020019.87388889</v>
+        <v>14572561.366165301</v>
       </c>
       <c r="O100" s="3" t="s">
-        <v>34</v>
+        <v>264</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>230</v>
+        <v>262</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>48324</v>
+        <v>50114</v>
       </c>
       <c r="V100" s="4">
-        <v>5.2676299999999996</v>
+        <v>4.5740100000000004</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>233</v>
+        <v>265</v>
       </c>
       <c r="X100" s="4">
-        <v>20777.873888890001</v>
+        <v>31279.366165330001</v>
       </c>
       <c r="Y100" s="4">
-        <v>20777.873887999998</v>
+        <v>31279.366164999999</v>
       </c>
       <c r="Z100" s="6">
-        <v>1.6119999999999999E-3</v>
+        <v>1.1532000000000001E-2</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>235</v>
+        <v>267</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D101" s="4">
-        <v>1523073.0959999999</v>
+        <v>13000000</v>
       </c>
       <c r="E101" s="5">
-        <v>33.859209999999997</v>
+        <v>94.841200000000001</v>
       </c>
       <c r="F101" s="4">
-        <v>516841.05354689999</v>
+        <v>12329356</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J101" s="5">
-        <v>33.859209999999997</v>
+        <v>94.841200000000001</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="4">
-        <v>516841.05354599998</v>
+        <v>12329356</v>
       </c>
       <c r="N101" s="4">
-        <v>516841.05354689999</v>
+        <v>12329356</v>
       </c>
       <c r="O101" s="3" t="s">
-        <v>34</v>
+        <v>268</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>234</v>
+        <v>266</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>49973</v>
+        <v>51844</v>
       </c>
       <c r="V101" s="4">
-        <v>4.4930300000000001</v>
+        <v>3.202</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="X101" s="4">
-        <v>1140.5355187499999</v>
+        <v>0</v>
       </c>
       <c r="Y101" s="4">
-        <v>1140.5355179999999</v>
+        <v>0</v>
       </c>
       <c r="Z101" s="6">
-        <v>4.1199999999999999E-4</v>
+        <v>9.7560000000000008E-3</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D102" s="4">
-        <v>13695000</v>
+        <v>4570000</v>
       </c>
       <c r="E102" s="5">
-        <v>100.74782999999999</v>
+        <v>94.773319999999998</v>
       </c>
       <c r="F102" s="4">
-        <v>13825718.318499999</v>
+        <v>4331140.7240000004</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J102" s="5">
-        <v>100.74782999999999</v>
+        <v>94.773319999999998</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="4">
-        <v>13825718.318499999</v>
+        <v>4331140.7240000004</v>
       </c>
       <c r="N102" s="4">
-        <v>13825718.318499999</v>
+        <v>4331140.7240000004</v>
       </c>
       <c r="O102" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>240</v>
+        <v>269</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>47314</v>
+        <v>51844</v>
       </c>
       <c r="V102" s="4">
-        <v>4.6500000000000004</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="X102" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Y102" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Z102" s="6">
-        <v>1.1034E-2</v>
+        <v>3.4269999999999999E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>243</v>
+        <v>275</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D103" s="4">
-        <v>7238352.5868279999</v>
+        <v>9000000</v>
       </c>
       <c r="E103" s="5">
-        <v>50.04448</v>
+        <v>91.586789999999993</v>
       </c>
       <c r="F103" s="4">
-        <v>3628030.0070305099</v>
+        <v>8242811.0999999996</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J103" s="5">
-        <v>50.04448</v>
+        <v>91.586789999999993</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="4">
-        <v>3628030.00703</v>
+        <v>8242811.0999999996</v>
       </c>
       <c r="N103" s="4">
-        <v>3628030.0070305099</v>
+        <v>8242811.0999999996</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>244</v>
+        <v>34</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>53625</v>
+        <v>51844</v>
       </c>
       <c r="V103" s="4">
-        <v>4.0030299999999999</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>246</v>
+        <v>276</v>
       </c>
       <c r="X103" s="4">
-        <v>5634.0943858199998</v>
+        <v>0</v>
       </c>
       <c r="Y103" s="4">
-        <v>5634.0943850000003</v>
+        <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>2.895E-3</v>
+        <v>6.5230000000000002E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D104" s="4">
-        <v>17663707.111972999</v>
+        <v>8000000</v>
       </c>
       <c r="E104" s="5">
-        <v>2.8187500000000001</v>
+        <v>92.918350000000004</v>
       </c>
       <c r="F104" s="4">
-        <v>512159.78140848002</v>
+        <v>7433468</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="5">
-        <v>2.8187500000000001</v>
+        <v>92.918350000000004</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="4">
-        <v>512159.78140799998</v>
+        <v>7433468</v>
       </c>
       <c r="N104" s="4">
-        <v>512159.78140848002</v>
+        <v>7433468</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>49730</v>
+        <v>52665</v>
       </c>
       <c r="V104" s="4">
-        <v>4.1530300000000002</v>
+        <v>2.843</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="X104" s="4">
-        <v>14264.03718974</v>
+        <v>0</v>
       </c>
       <c r="Y104" s="4">
-        <v>14264.037189000001</v>
+        <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>4.08E-4</v>
+        <v>5.8820000000000001E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>252</v>
+        <v>281</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D105" s="4">
-        <v>7283115.086038</v>
+        <v>13743281</v>
       </c>
       <c r="E105" s="5">
-        <v>100.4213</v>
+        <v>5.8342499999999999</v>
       </c>
       <c r="F105" s="4">
-        <v>7313798.8498954801</v>
+        <v>865952.68307582999</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J105" s="5">
-        <v>100.4213</v>
+        <v>5.8342499999999999</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="4">
-        <v>7313798.8498950005</v>
+        <v>865952.68307499995</v>
       </c>
       <c r="N105" s="4">
-        <v>7313798.8498954801</v>
+        <v>865952.68307582999</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>253</v>
+        <v>282</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>62208</v>
+        <v>46944</v>
       </c>
       <c r="V105" s="4">
-        <v>5.5730000000000004</v>
+        <v>8</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>254</v>
+        <v>283</v>
       </c>
       <c r="X105" s="4">
-        <v>0</v>
+        <v>64135.311333329999</v>
       </c>
       <c r="Y105" s="4">
-        <v>0</v>
+        <v>64135.311332999998</v>
       </c>
       <c r="Z105" s="6">
-        <v>5.8370000000000002E-3</v>
+        <v>6.8499999999999995E-4</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D106" s="4">
-        <v>8586000</v>
+        <v>3259674.6718080002</v>
       </c>
       <c r="E106" s="5">
-        <v>1E-4</v>
+        <v>99.882999999999996</v>
       </c>
       <c r="F106" s="4">
-        <v>8.5860000000000003</v>
+        <v>3261768.5890269298</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>1E-4</v>
+        <v>99.882999999999996</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>8.5860000000000003</v>
+        <v>3261768.5890259999</v>
       </c>
       <c r="N106" s="4">
-        <v>8.5860000000000003</v>
+        <v>3261768.5890269298</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>257</v>
+        <v>286</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>255</v>
+        <v>284</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>52221</v>
+        <v>48596</v>
       </c>
       <c r="V106" s="4">
-        <v>5.55</v>
+        <v>4.66038</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>258</v>
+        <v>287</v>
       </c>
       <c r="X106" s="4">
-        <v>0</v>
+        <v>5907.7365849400003</v>
       </c>
       <c r="Y106" s="4">
-        <v>0</v>
+        <v>5907.7365840000002</v>
       </c>
       <c r="Z106" s="6">
-        <v>0</v>
+        <v>2.581E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>259</v>
+        <v>288</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>260</v>
+        <v>289</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D107" s="4">
-        <v>632117.56336399994</v>
+        <v>2454000</v>
       </c>
       <c r="E107" s="5">
-        <v>97.402169999999998</v>
+        <v>100.0831</v>
       </c>
       <c r="F107" s="4">
-        <v>615696.22366780997</v>
+        <v>2459732.3756283298</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J107" s="5">
-        <v>97.402169999999998</v>
+        <v>100.0831</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="4">
-        <v>615696.22366699995</v>
+        <v>2459732.3756280001</v>
       </c>
       <c r="N107" s="4">
-        <v>615696.22366780997</v>
+        <v>2459732.3756283298</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>261</v>
+        <v>286</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>259</v>
+        <v>288</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>49485</v>
+        <v>47682</v>
       </c>
       <c r="V107" s="4">
-        <v>4.0807589999999996</v>
+        <v>4.92523</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="X107" s="4">
-        <v>0</v>
+        <v>3693.10162833</v>
       </c>
       <c r="Y107" s="4">
-        <v>0</v>
+        <v>3693.1016279999999</v>
       </c>
       <c r="Z107" s="6">
-        <v>4.9100000000000001E-4</v>
+        <v>1.946E-3</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D108" s="4">
-        <v>960099.51399999997</v>
+        <v>663012.99676799995</v>
       </c>
       <c r="E108" s="5">
-        <v>100.0478</v>
+        <v>99.324770000000001</v>
       </c>
       <c r="F108" s="4">
-        <v>969428.41053707001</v>
+        <v>658924.27591556998</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J108" s="5">
-        <v>100.0478</v>
+        <v>99.324770000000001</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="4">
-        <v>969428.41053700005</v>
+        <v>658924.27591500001</v>
       </c>
       <c r="N108" s="4">
-        <v>969428.41053707001</v>
+        <v>658924.27591556998</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>48510</v>
+        <v>50430</v>
       </c>
       <c r="V108" s="4">
-        <v>4.8910200000000001</v>
+        <v>6.0187900000000001</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="X108" s="4">
-        <v>8869.9689693799992</v>
+        <v>388.14180525</v>
       </c>
       <c r="Y108" s="4">
-        <v>8869.9689689999996</v>
+        <v>388.14180499999998</v>
       </c>
       <c r="Z108" s="6">
-        <v>7.7300000000000003E-4</v>
+        <v>5.2099999999999998E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D109" s="4">
-        <v>11037000</v>
+        <v>2628826.313327</v>
       </c>
       <c r="E109" s="5">
-        <v>86.651049999999998</v>
+        <v>97.038749999999993</v>
       </c>
       <c r="F109" s="4">
-        <v>9563676.3884999994</v>
+        <v>2552190.5612553</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J109" s="5">
-        <v>86.651049999999998</v>
+        <v>97.038749999999993</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="4">
-        <v>9563676.3884999994</v>
+        <v>2552190.5612550001</v>
       </c>
       <c r="N109" s="4">
-        <v>9563676.3884999994</v>
+        <v>2552190.5612553</v>
       </c>
       <c r="O109" s="3" t="s">
-        <v>34</v>
+        <v>297</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>50622</v>
+        <v>49973</v>
       </c>
       <c r="V109" s="4">
-        <v>4.2664999999999997</v>
+        <v>4.1437900000000001</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>270</v>
+        <v>298</v>
       </c>
       <c r="X109" s="4">
-        <v>0</v>
+        <v>1210.3671320999999</v>
       </c>
       <c r="Y109" s="4">
-        <v>0</v>
+        <v>1210.3671320000001</v>
       </c>
       <c r="Z109" s="6">
-        <v>7.6319999999999999E-3</v>
+        <v>2.019E-3</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D110" s="4">
-        <v>442950.43331699999</v>
+        <v>1753664.6203079999</v>
       </c>
       <c r="E110" s="5">
-        <v>98.299480000000003</v>
+        <v>97.825509999999994</v>
       </c>
       <c r="F110" s="4">
-        <v>435776.80084844999</v>
+        <v>1716356.3193653</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>98.299480000000003</v>
+        <v>97.825509999999994</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>435776.80084799998</v>
+        <v>1716356.3193649999</v>
       </c>
       <c r="N110" s="4">
-        <v>435776.80084844999</v>
+        <v>1716356.3193653</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>34</v>
+        <v>301</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>273</v>
+        <v>293</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>50186</v>
+        <v>49546</v>
       </c>
       <c r="V110" s="4">
-        <v>4.1661549999999998</v>
+        <v>4.2337899999999999</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="X110" s="4">
-        <v>358.82824002000001</v>
+        <v>824.96085919999996</v>
       </c>
       <c r="Y110" s="4">
-        <v>358.82823999999999</v>
+        <v>824.96085900000003</v>
       </c>
       <c r="Z110" s="6">
-        <v>3.4699999999999998E-4</v>
+        <v>1.358E-3</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D111" s="4">
-        <v>15387600</v>
+        <v>912005.31496800005</v>
       </c>
       <c r="E111" s="5">
-        <v>94.753659999999996</v>
+        <v>95.828860000000006</v>
       </c>
       <c r="F111" s="4">
-        <v>14613677.8540373</v>
+        <v>874405.48309771996</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J111" s="5">
-        <v>94.753659999999996</v>
+        <v>95.828860000000006</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="4">
-        <v>14613677.854037</v>
+        <v>874405.48309700005</v>
       </c>
       <c r="N111" s="4">
-        <v>14613677.8540373</v>
+        <v>874405.48309771996</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>277</v>
+        <v>34</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>50114</v>
+        <v>49699</v>
       </c>
       <c r="V111" s="4">
-        <v>4.5920100000000001</v>
+        <v>4.3780299999999999</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="X111" s="4">
-        <v>33363.667877330001</v>
+        <v>441.18662447000003</v>
       </c>
       <c r="Y111" s="4">
-        <v>33363.667877</v>
+        <v>441.18662399999999</v>
       </c>
       <c r="Z111" s="6">
-        <v>1.1663E-2</v>
+        <v>6.9099999999999999E-4</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D112" s="4">
-        <v>13000000</v>
+        <v>1170638.076438</v>
       </c>
       <c r="E112" s="5">
-        <v>94.413250000000005</v>
+        <v>94.977130000000002</v>
       </c>
       <c r="F112" s="4">
-        <v>12273722.5</v>
+        <v>1112398.8958699501</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J112" s="5">
-        <v>94.413250000000005</v>
+        <v>94.977130000000002</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="4">
-        <v>12273722.5</v>
+        <v>1112398.8958689999</v>
       </c>
       <c r="N112" s="4">
-        <v>12273722.5</v>
+        <v>1112398.8958699501</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>281</v>
+        <v>34</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>51844</v>
+        <v>49790</v>
       </c>
       <c r="V112" s="4">
-        <v>3.202</v>
+        <v>4.3087900000000001</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
       <c r="X112" s="4">
-        <v>0</v>
+        <v>560.44818193000003</v>
       </c>
       <c r="Y112" s="4">
-        <v>0</v>
+        <v>560.44818099999998</v>
       </c>
       <c r="Z112" s="6">
-        <v>9.7949999999999999E-3</v>
+        <v>8.8000000000000003E-4</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>284</v>
+        <v>309</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>285</v>
+        <v>310</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D113" s="4">
-        <v>4570000</v>
+        <v>470570.51007999998</v>
       </c>
       <c r="E113" s="5">
-        <v>94.533940000000001</v>
+        <v>93.891239999999996</v>
       </c>
       <c r="F113" s="4">
-        <v>4320201.0580000002</v>
+        <v>442051.34327993001</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J113" s="5">
-        <v>94.533940000000001</v>
+        <v>93.891239999999996</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="4">
-        <v>4320201.0580000002</v>
+        <v>442051.34327900002</v>
       </c>
       <c r="N113" s="4">
-        <v>4320201.0580000002</v>
+        <v>442051.34327993001</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>284</v>
+        <v>309</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>51844</v>
+        <v>49790</v>
       </c>
       <c r="V113" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.3387900000000004</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="X113" s="4">
-        <v>0</v>
+        <v>226.85629148999999</v>
       </c>
       <c r="Y113" s="4">
-        <v>0</v>
+        <v>226.856291</v>
       </c>
       <c r="Z113" s="6">
-        <v>3.4480000000000001E-3</v>
+        <v>3.4900000000000003E-4</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>288</v>
+        <v>313</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D114" s="4">
-        <v>9000000</v>
+        <v>649062.48263999994</v>
       </c>
       <c r="E114" s="5">
-        <v>92.417180000000002</v>
+        <v>97.134910000000005</v>
       </c>
       <c r="F114" s="4">
-        <v>8317546.2000000002</v>
+        <v>630754.64330779004</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J114" s="5">
-        <v>92.417180000000002</v>
+        <v>97.134910000000005</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="4">
-        <v>8317546.2000000002</v>
+        <v>630754.64330700005</v>
       </c>
       <c r="N114" s="4">
-        <v>8317546.2000000002</v>
+        <v>630754.64330779004</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>34</v>
+        <v>314</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>287</v>
+        <v>312</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>51844</v>
+        <v>49881</v>
       </c>
       <c r="V114" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.1137899999999998</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>289</v>
+        <v>315</v>
       </c>
       <c r="X114" s="4">
-        <v>0</v>
+        <v>288.38495166000001</v>
       </c>
       <c r="Y114" s="4">
-        <v>0</v>
+        <v>288.384951</v>
       </c>
       <c r="Z114" s="6">
-        <v>6.6379999999999998E-3</v>
+        <v>4.9899999999999999E-4</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>290</v>
+        <v>316</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D115" s="4">
-        <v>8000000</v>
+        <v>1327665.629554</v>
       </c>
       <c r="E115" s="5">
-        <v>92.642470000000003</v>
+        <v>97.33014</v>
       </c>
       <c r="F115" s="4">
-        <v>7411397.5999999996</v>
+        <v>1292816.0870128199</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J115" s="5">
-        <v>92.642470000000003</v>
+        <v>97.33014</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="4">
-        <v>7411397.5999999996</v>
+        <v>1292816.0870119999</v>
       </c>
       <c r="N115" s="4">
-        <v>7411397.5999999996</v>
+        <v>1292816.0870128199</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>290</v>
+        <v>316</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>52665</v>
+        <v>49881</v>
       </c>
       <c r="V115" s="4">
-        <v>2.843</v>
+        <v>4.18879</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>292</v>
+        <v>318</v>
       </c>
       <c r="X115" s="4">
-        <v>0</v>
+        <v>597.27103603</v>
       </c>
       <c r="Y115" s="4">
-        <v>0</v>
+        <v>597.27103599999998</v>
       </c>
       <c r="Z115" s="6">
-        <v>5.9150000000000001E-3</v>
+        <v>1.023E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D116" s="4">
+        <v>5245463.4367519999</v>
+      </c>
+      <c r="E116" s="5">
+        <v>95.499629999999996</v>
+      </c>
+      <c r="F116" s="4">
+        <v>5011757.92720656</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I116" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J116" s="5">
+        <v>95.499629999999996</v>
+      </c>
+      <c r="K116" s="5">
+        <v>1</v>
+      </c>
+      <c r="L116" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M116" s="4">
+        <v>5011757.9272060003</v>
+      </c>
+      <c r="N116" s="4">
+        <v>5011757.92720656</v>
+      </c>
+      <c r="O116" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P116" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="B116" s="3" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q116" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>46914</v>
+        <v>50065</v>
       </c>
       <c r="V116" s="4">
-        <v>8</v>
+        <v>4.18879</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>296</v>
+        <v>321</v>
       </c>
       <c r="X116" s="4">
-        <v>64135.311333329999</v>
+        <v>2359.75332312</v>
       </c>
       <c r="Y116" s="4">
-        <v>64135.311332999998</v>
+        <v>2359.7533229999999</v>
       </c>
       <c r="Z116" s="6">
-        <v>7.3300000000000004E-4</v>
+        <v>3.9659999999999999E-3</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D117" s="4">
-        <v>4300993.9042680003</v>
+        <v>824208.21660000004</v>
       </c>
       <c r="E117" s="5">
-        <v>99.730900000000005</v>
+        <v>96.082679999999996</v>
       </c>
       <c r="F117" s="4">
-        <v>4328843.5243729996</v>
+        <v>792296.70511127997</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>99.730900000000005</v>
+        <v>96.082679999999996</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>4328843.5243729996</v>
+        <v>792296.70511099999</v>
       </c>
       <c r="N117" s="4">
-        <v>4328843.5243729996</v>
+        <v>792296.70511127997</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>48596</v>
+        <v>50124</v>
       </c>
       <c r="V117" s="4">
-        <v>4.6476300000000004</v>
+        <v>4.0987900000000002</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="X117" s="4">
-        <v>39423.594701380003</v>
+        <v>375.36182179000002</v>
       </c>
       <c r="Y117" s="4">
-        <v>39423.594701000002</v>
+        <v>375.36182100000002</v>
       </c>
       <c r="Z117" s="6">
-        <v>3.454E-3</v>
+        <v>6.2600000000000004E-4</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D118" s="4">
-        <v>2454000</v>
+        <v>4266570.8259619996</v>
       </c>
       <c r="E118" s="5">
-        <v>100.0615</v>
+        <v>93.802199999999999</v>
       </c>
       <c r="F118" s="4">
-        <v>2479309.7195950001</v>
+        <v>4004115.9404934598</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J118" s="5">
-        <v>100.0615</v>
+        <v>93.802199999999999</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="4">
-        <v>2479309.7195950001</v>
+        <v>4004115.9404930002</v>
       </c>
       <c r="N118" s="4">
-        <v>2479309.7195950001</v>
+        <v>4004115.9404934598</v>
       </c>
       <c r="O118" s="3" t="s">
-        <v>34</v>
+        <v>327</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>47682</v>
+        <v>50246</v>
       </c>
       <c r="V118" s="4">
-        <v>4.9176299999999999</v>
+        <v>4.1737900000000003</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>303</v>
+        <v>328</v>
       </c>
       <c r="X118" s="4">
-        <v>23800.509595</v>
+        <v>1978.64118308</v>
       </c>
       <c r="Y118" s="4">
-        <v>23800.509595</v>
+        <v>1978.641183</v>
       </c>
       <c r="Z118" s="6">
-        <v>1.9780000000000002E-3</v>
+        <v>3.1679999999999998E-3</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>305</v>
+        <v>330</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D119" s="4">
-        <v>735962.32534400001</v>
+        <v>1530633.1392049999</v>
       </c>
       <c r="E119" s="5">
-        <v>99.033559999999994</v>
+        <v>96.231909999999999</v>
       </c>
       <c r="F119" s="4">
-        <v>729607.14367661998</v>
+        <v>1473659.68970535</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>99.033559999999994</v>
+        <v>96.231909999999999</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>729607.14367599995</v>
+        <v>1473659.689705</v>
       </c>
       <c r="N119" s="4">
-        <v>729607.14367661998</v>
+        <v>1473659.68970535</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>304</v>
+        <v>329</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>50430</v>
+        <v>50246</v>
       </c>
       <c r="V119" s="4">
-        <v>6.0430299999999999</v>
+        <v>4.1287900000000004</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>307</v>
+        <v>331</v>
       </c>
       <c r="X119" s="4">
-        <v>757.45262967999997</v>
+        <v>702.18475541999999</v>
       </c>
       <c r="Y119" s="4">
-        <v>757.452629</v>
+        <v>702.184755</v>
       </c>
       <c r="Z119" s="6">
-        <v>5.8200000000000005E-4</v>
+        <v>1.1659999999999999E-3</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D120" s="4">
-        <v>2851341.4129849998</v>
+        <v>5518045.0885199998</v>
       </c>
       <c r="E120" s="5">
-        <v>96.909310000000005</v>
+        <v>95.068780000000004</v>
       </c>
       <c r="F120" s="4">
-        <v>2765526.1595085901</v>
+        <v>5248524.7536657704</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>96.909310000000005</v>
+        <v>95.068780000000004</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>2765526.1595080001</v>
+        <v>5248524.7536650002</v>
       </c>
       <c r="N120" s="4">
-        <v>2765526.1595085901</v>
+        <v>5248524.7536657704</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>310</v>
+        <v>34</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>49973</v>
+        <v>50308</v>
       </c>
       <c r="V120" s="4">
-        <v>4.1680299999999999</v>
+        <v>4.4437899999999999</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="X120" s="4">
-        <v>2310.87044019</v>
+        <v>2586.60815989</v>
       </c>
       <c r="Y120" s="4">
-        <v>2310.8704400000001</v>
+        <v>2586.6081589999999</v>
       </c>
       <c r="Z120" s="6">
-        <v>2.2070000000000002E-3</v>
+        <v>4.1529999999999996E-3</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>313</v>
+        <v>336</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D121" s="4">
-        <v>1776953.792347</v>
+        <v>488474.671241</v>
       </c>
       <c r="E121" s="5">
-        <v>97.812420000000003</v>
+        <v>100.18413</v>
       </c>
       <c r="F121" s="4">
-        <v>1739552.73596278</v>
+        <v>489627.49806020001</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>97.812420000000003</v>
+        <v>100.18413</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>1739552.735962</v>
+        <v>489627.49806000001</v>
       </c>
       <c r="N121" s="4">
-        <v>1739552.73596278</v>
+        <v>489627.49806020001</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>312</v>
+        <v>335</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>49546</v>
+        <v>49273</v>
       </c>
       <c r="V121" s="4">
-        <v>4.2580299999999998</v>
+        <v>4.6687900000000004</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>315</v>
+        <v>338</v>
       </c>
       <c r="X121" s="4">
-        <v>1471.2293859700001</v>
+        <v>253.39840670000001</v>
       </c>
       <c r="Y121" s="4">
-        <v>1471.2293850000001</v>
+        <v>253.39840599999999</v>
       </c>
       <c r="Z121" s="6">
-        <v>1.3879999999999999E-3</v>
+        <v>3.8699999999999997E-4</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D122" s="4">
-        <v>918874.14704399998</v>
+        <v>1544744.5098260001</v>
       </c>
       <c r="E122" s="5">
-        <v>95.817329999999998</v>
+        <v>94.157470000000004</v>
       </c>
       <c r="F122" s="4">
-        <v>881222.89625989005</v>
+        <v>1455194.14129423</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J122" s="5">
-        <v>95.817329999999998</v>
+        <v>94.157470000000004</v>
       </c>
       <c r="K122" s="5">
         <v>1</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M122" s="4">
-        <v>881222.89625899994</v>
+        <v>1455194.141294</v>
       </c>
       <c r="N122" s="4">
-        <v>881222.89625989005</v>
+        <v>1455194.14129423</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>34</v>
+        <v>341</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>316</v>
+        <v>339</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>49699</v>
+        <v>53717</v>
       </c>
       <c r="V122" s="4">
-        <v>4.3732100000000003</v>
+        <v>4.0887900000000004</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>318</v>
+        <v>342</v>
       </c>
       <c r="X122" s="4">
-        <v>782.22250205</v>
+        <v>701.79287825999995</v>
       </c>
       <c r="Y122" s="4">
-        <v>782.22250199999996</v>
+        <v>701.79287799999997</v>
       </c>
       <c r="Z122" s="6">
-        <v>7.0299999999999996E-4</v>
+        <v>1.1509999999999999E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D123" s="4">
-        <v>1187069.553636</v>
+        <v>1121869.334181</v>
       </c>
       <c r="E123" s="5">
-        <v>95.011009999999999</v>
+        <v>96.740279999999998</v>
       </c>
       <c r="F123" s="4">
-        <v>1128846.91830972</v>
+        <v>1085299.53512124</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>95.011009999999999</v>
+        <v>96.740279999999998</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>1128846.9183090001</v>
+        <v>1085299.5351209999</v>
       </c>
       <c r="N123" s="4">
-        <v>1128846.91830972</v>
+        <v>1085299.53512124</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>34</v>
+        <v>345</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>306</v>
+        <v>346</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>319</v>
+        <v>343</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>49790</v>
+        <v>49242</v>
       </c>
       <c r="V123" s="4">
-        <v>4.3330299999999999</v>
+        <v>5.75</v>
       </c>
       <c r="W123" s="3" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="X123" s="4">
-        <v>1000.14599766</v>
+        <v>0</v>
       </c>
       <c r="Y123" s="4">
-        <v>1000.145997</v>
+        <v>0</v>
       </c>
       <c r="Z123" s="6">
-        <v>8.9999999999999998E-4</v>
+        <v>8.5800000000000004E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D124" s="4">
-        <v>477175.58632</v>
+        <v>316045.08152499999</v>
       </c>
       <c r="E124" s="5">
-        <v>93.908770000000004</v>
+        <v>96.615290000000002</v>
       </c>
       <c r="F124" s="4">
-        <v>448514.54384752997</v>
+        <v>305347.87204614002</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>93.908770000000004</v>
+        <v>96.615290000000002</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>448514.54384699999</v>
+        <v>305347.87204599997</v>
       </c>
       <c r="N124" s="4">
-        <v>448514.54384752997</v>
+        <v>305347.87204614002</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>34</v>
+        <v>350</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>306</v>
+        <v>351</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>49790</v>
+        <v>49607</v>
       </c>
       <c r="V124" s="4">
-        <v>4.3630300000000002</v>
+        <v>6.42</v>
       </c>
       <c r="W124" s="3" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="X124" s="4">
-        <v>404.81999413</v>
+        <v>0</v>
       </c>
       <c r="Y124" s="4">
-        <v>404.81999400000001</v>
+        <v>0</v>
       </c>
       <c r="Z124" s="6">
-        <v>3.57E-4</v>
+        <v>2.41E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D125" s="4">
-        <v>653560.39320000005</v>
+        <v>4999811.9483970003</v>
       </c>
       <c r="E125" s="5">
-        <v>97.096559999999997</v>
+        <v>93.568129999999996</v>
       </c>
       <c r="F125" s="4">
-        <v>635095.91074969003</v>
+        <v>4680557.5616642302</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>97.096559999999997</v>
+        <v>93.568129999999996</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>635095.91074900003</v>
+        <v>4680557.5616640002</v>
       </c>
       <c r="N125" s="4">
-        <v>635095.91074969003</v>
+        <v>4680557.5616642302</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
         <v>49881</v>
       </c>
       <c r="V125" s="4">
-        <v>4.1380299999999997</v>
+        <v>4.18879</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>328</v>
+        <v>357</v>
       </c>
       <c r="X125" s="4">
-        <v>511.25143001999999</v>
+        <v>2327.0180323700001</v>
       </c>
       <c r="Y125" s="4">
-        <v>511.25143000000003</v>
+        <v>2327.0180319999999</v>
       </c>
       <c r="Z125" s="6">
-        <v>5.0600000000000005E-4</v>
+        <v>3.7030000000000001E-3</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>330</v>
+        <v>359</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D126" s="4">
-        <v>1336866.1632699999</v>
+        <v>4353242.7324200002</v>
       </c>
       <c r="E126" s="5">
-        <v>97.296430000000001</v>
+        <v>89.079560000000001</v>
       </c>
       <c r="F126" s="4">
-        <v>1301781.81940421</v>
+        <v>3877849.4717719001</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>97.296430000000001</v>
+        <v>89.079560000000001</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>1301781.819404</v>
+        <v>3877849.471771</v>
       </c>
       <c r="N126" s="4">
-        <v>1301781.81940421</v>
+        <v>3877849.4717719001</v>
       </c>
       <c r="O126" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
-        <v>49881</v>
+        <v>50065</v>
       </c>
       <c r="V126" s="4">
-        <v>4.2130299999999998</v>
+        <v>3.9287899999999998</v>
       </c>
       <c r="W126" s="3" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
       <c r="X126" s="4">
-        <v>1058.7686645199999</v>
+        <v>0</v>
       </c>
       <c r="Y126" s="4">
-        <v>1058.7686639999999</v>
+        <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>1.0380000000000001E-3</v>
+        <v>3.068E-3</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>333</v>
+        <v>362</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D127" s="4">
-        <v>5287890.8618679997</v>
+        <v>66825.038700000005</v>
       </c>
       <c r="E127" s="5">
-        <v>95.507819999999995</v>
+        <v>135.88571999999999</v>
       </c>
       <c r="F127" s="4">
-        <v>5054537.1796721099</v>
+        <v>90836.044261110001</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J127" s="5">
-        <v>95.507819999999995</v>
+        <v>135.88571999999999</v>
       </c>
       <c r="K127" s="5">
         <v>1</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="4">
-        <v>5054537.179672</v>
+        <v>90836.044261000003</v>
       </c>
       <c r="N127" s="4">
-        <v>5054537.1796721099</v>
+        <v>90836.044261110001</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>34</v>
+        <v>363</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>332</v>
+        <v>361</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T127" s="4">
         <v>0.01</v>
       </c>
       <c r="U127" s="2">
-        <v>50065</v>
+        <v>50096</v>
       </c>
       <c r="V127" s="4">
-        <v>4.2130299999999998</v>
+        <v>4.0887900000000004</v>
       </c>
       <c r="W127" s="3" t="s">
-        <v>334</v>
+        <v>364</v>
       </c>
       <c r="X127" s="4">
-        <v>4187.8935227700003</v>
+        <v>30.35928333</v>
       </c>
       <c r="Y127" s="4">
-        <v>4187.8935220000003</v>
+        <v>30.359283000000001</v>
       </c>
       <c r="Z127" s="6">
-        <v>4.0340000000000003E-3</v>
+        <v>7.1000000000000005E-5</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>335</v>
+        <v>365</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>336</v>
+        <v>366</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D128" s="4">
-        <v>854074.60900000005</v>
+        <v>10395000</v>
       </c>
       <c r="E128" s="5">
-        <v>96.111170000000001</v>
+        <v>93.329340000000002</v>
       </c>
       <c r="F128" s="4">
-        <v>821545.81123410002</v>
+        <v>9701584.8929999992</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J128" s="5">
-        <v>96.111170000000001</v>
+        <v>93.329340000000002</v>
       </c>
       <c r="K128" s="5">
         <v>1</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="4">
-        <v>821545.81123400002</v>
+        <v>9701584.8929999992</v>
       </c>
       <c r="N128" s="4">
-        <v>821545.81123410002</v>
+        <v>9701584.8929999992</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>335</v>
+        <v>365</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T128" s="4">
         <v>0.01</v>
       </c>
       <c r="U128" s="2">
-        <v>50124</v>
+        <v>63173</v>
       </c>
       <c r="V128" s="4">
-        <v>4.12303</v>
+        <v>2.9279999999999999</v>
       </c>
       <c r="W128" s="3" t="s">
-        <v>337</v>
+        <v>368</v>
       </c>
       <c r="X128" s="4">
-        <v>684.71185128000002</v>
+        <v>0</v>
       </c>
       <c r="Y128" s="4">
-        <v>684.71185100000002</v>
+        <v>0</v>
       </c>
       <c r="Z128" s="6">
-        <v>6.5499999999999998E-4</v>
+        <v>7.6769999999999998E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>338</v>
+        <v>369</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>339</v>
+        <v>370</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D129" s="4">
-        <v>4293934.5556619996</v>
+        <v>16535000</v>
       </c>
       <c r="E129" s="5">
-        <v>93.836160000000007</v>
+        <v>92.617080000000001</v>
       </c>
       <c r="F129" s="4">
-        <v>4032768.3683510502</v>
+        <v>15314234.177999999</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J129" s="5">
-        <v>93.836160000000007</v>
+        <v>92.617080000000001</v>
       </c>
       <c r="K129" s="5">
         <v>1</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="4">
-        <v>4032768.3683509999</v>
+        <v>15314234.177999999</v>
       </c>
       <c r="N129" s="4">
-        <v>4032768.3683510502</v>
+        <v>15314234.177999999</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>340</v>
+        <v>34</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>338</v>
+        <v>369</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T129" s="4">
         <v>0.01</v>
       </c>
       <c r="U129" s="2">
-        <v>50246</v>
+        <v>56719</v>
       </c>
       <c r="V129" s="4">
-        <v>4.1980300000000002</v>
+        <v>3.786</v>
       </c>
       <c r="W129" s="3" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="X129" s="4">
-        <v>3505.0684049699998</v>
+        <v>0</v>
       </c>
       <c r="Y129" s="4">
-        <v>3505.0684040000001</v>
+        <v>0</v>
       </c>
       <c r="Z129" s="6">
-        <v>3.2179999999999999E-3</v>
+        <v>1.2119E-2</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>342</v>
+        <v>372</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>343</v>
+        <v>373</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D130" s="4">
-        <v>1542099.729048</v>
+        <v>4825120</v>
       </c>
       <c r="E130" s="5">
-        <v>96.223860000000002</v>
+        <v>98.403499999999994</v>
       </c>
       <c r="F130" s="4">
-        <v>1485113.18170194</v>
+        <v>4748086.9592000004</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J130" s="5">
-        <v>96.223860000000002</v>
+        <v>98.403499999999994</v>
       </c>
       <c r="K130" s="5">
         <v>1</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M130" s="4">
-        <v>1485113.1817010001</v>
+        <v>4748086.9592000004</v>
       </c>
       <c r="N130" s="4">
-        <v>1485113.18170194</v>
+        <v>4748086.9592000004</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>34</v>
+        <v>374</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>342</v>
+        <v>372</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T130" s="4">
         <v>0.01</v>
       </c>
       <c r="U130" s="2">
-        <v>50246</v>
+        <v>55533</v>
       </c>
       <c r="V130" s="4">
-        <v>4.1530300000000002</v>
+        <v>4.2317</v>
       </c>
       <c r="W130" s="3" t="s">
-        <v>344</v>
+        <v>375</v>
       </c>
       <c r="X130" s="4">
-        <v>1245.2973628899999</v>
+        <v>0</v>
       </c>
       <c r="Y130" s="4">
-        <v>1245.297362</v>
+        <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>1.1850000000000001E-3</v>
+        <v>3.7569999999999999E-3</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>345</v>
+        <v>376</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>346</v>
+        <v>377</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D131" s="4">
-        <v>5631403.3801199999</v>
+        <v>18847000</v>
       </c>
       <c r="E131" s="5">
-        <v>95.056030000000007</v>
+        <v>88.520979999999994</v>
       </c>
       <c r="F131" s="4">
-        <v>5357634.5834942097</v>
+        <v>16683549.1006</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J131" s="5">
-        <v>95.056030000000007</v>
+        <v>88.520979999999994</v>
       </c>
       <c r="K131" s="5">
         <v>1</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="4">
-        <v>5357634.5834940001</v>
+        <v>16683549.1006</v>
       </c>
       <c r="N131" s="4">
-        <v>5357634.5834942097</v>
+        <v>16683549.1006</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>345</v>
+        <v>376</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T131" s="4">
         <v>0.01</v>
       </c>
       <c r="U131" s="2">
-        <v>50308</v>
+        <v>56172</v>
       </c>
       <c r="V131" s="4">
-        <v>4.4680299999999997</v>
+        <v>2.0341</v>
       </c>
       <c r="W131" s="3" t="s">
-        <v>347</v>
+        <v>378</v>
       </c>
       <c r="X131" s="4">
-        <v>4646.0970663199996</v>
+        <v>0</v>
       </c>
       <c r="Y131" s="4">
-        <v>4646.0970660000003</v>
+        <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>4.2760000000000003E-3</v>
+        <v>1.3202E-2</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>348</v>
+        <v>379</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>349</v>
+        <v>380</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D132" s="4">
-        <v>508196.05710999999</v>
+        <v>11556000</v>
       </c>
       <c r="E132" s="5">
-        <v>100.19502</v>
+        <v>89.144819999999996</v>
       </c>
       <c r="F132" s="4">
-        <v>509650.88704344002</v>
+        <v>10301575.3992</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J132" s="5">
-        <v>100.19502</v>
+        <v>89.144819999999996</v>
       </c>
       <c r="K132" s="5">
         <v>1</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="4">
-        <v>509650.88704300002</v>
+        <v>10301575.3992</v>
       </c>
       <c r="N132" s="4">
-        <v>509650.88704344002</v>
+        <v>10301575.3992</v>
       </c>
       <c r="O132" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>348</v>
+        <v>379</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T132" s="4">
         <v>0.01</v>
       </c>
       <c r="U132" s="2">
-        <v>49273</v>
+        <v>56629</v>
       </c>
       <c r="V132" s="4">
-        <v>4.6930300000000003</v>
+        <v>3.0019</v>
       </c>
       <c r="W132" s="3" t="s">
-        <v>351</v>
+        <v>381</v>
       </c>
       <c r="X132" s="4">
-        <v>463.74598314999997</v>
+        <v>0</v>
       </c>
       <c r="Y132" s="4">
-        <v>463.74598300000002</v>
+        <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>4.06E-4</v>
+        <v>8.1519999999999995E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>353</v>
+        <v>383</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D133" s="4">
-        <v>1548774.3688030001</v>
+        <v>6924369.4691869998</v>
       </c>
       <c r="E133" s="5">
-        <v>94.174769999999995</v>
+        <v>100.0716</v>
       </c>
       <c r="F133" s="4">
-        <v>1459793.34097552</v>
+        <v>6939113.2848213101</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J133" s="5">
-        <v>94.174769999999995</v>
+        <v>100.0716</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="4">
-        <v>1459793.3409750001</v>
+        <v>6939113.284821</v>
       </c>
       <c r="N133" s="4">
-        <v>1459793.34097552</v>
+        <v>6939113.2848213101</v>
       </c>
       <c r="O133" s="3" t="s">
-        <v>354</v>
+        <v>34</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>350</v>
+        <v>384</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>352</v>
+        <v>382</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T133" s="4">
         <v>0.01</v>
       </c>
       <c r="U133" s="2">
-        <v>53717</v>
+        <v>47593</v>
       </c>
       <c r="V133" s="4">
-        <v>4.1130300000000002</v>
+        <v>4.6252300000000002</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>355</v>
+        <v>385</v>
       </c>
       <c r="X133" s="4">
-        <v>1238.64133597</v>
+        <v>9785.9670944299996</v>
       </c>
       <c r="Y133" s="4">
-        <v>1238.641335</v>
+        <v>9785.9670939999996</v>
       </c>
       <c r="Z133" s="6">
-        <v>1.165E-3</v>
+        <v>5.4910000000000002E-3</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D134" s="4">
-        <v>1132146.7123169999</v>
+        <v>1598619.09485</v>
       </c>
       <c r="E134" s="5">
-        <v>96.103440000000006</v>
+        <v>99.200839999999999</v>
       </c>
       <c r="F134" s="4">
-        <v>1088031.9363831801</v>
+        <v>1585843.5704916399</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J134" s="5">
-        <v>96.103440000000006</v>
+        <v>99.200839999999999</v>
       </c>
       <c r="K134" s="5">
         <v>1</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M134" s="4">
-        <v>1088031.9363830001</v>
+        <v>1585843.5704910001</v>
       </c>
       <c r="N134" s="4">
-        <v>1088031.9363831801</v>
+        <v>1585843.5704916399</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>358</v>
+        <v>34</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>356</v>
+        <v>386</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T134" s="4">
         <v>0.01</v>
       </c>
       <c r="U134" s="2">
-        <v>49242</v>
+        <v>47192</v>
       </c>
       <c r="V134" s="4">
-        <v>5.75</v>
+        <v>6.7850000000000001</v>
       </c>
       <c r="W134" s="3" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="X134" s="4">
         <v>0</v>
       </c>
       <c r="Y134" s="4">
         <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>8.6799999999999996E-4</v>
+        <v>1.2539999999999999E-3</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>362</v>
+        <v>391</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D135" s="4">
-        <v>322202.88013200002</v>
+        <v>8834022.7534970008</v>
       </c>
       <c r="E135" s="5">
-        <v>96.788169999999994</v>
+        <v>4.9585800000000004</v>
       </c>
       <c r="F135" s="4">
-        <v>311854.27136694</v>
+        <v>438042.08545036998</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J135" s="5">
-        <v>96.788169999999994</v>
+        <v>4.9585800000000004</v>
       </c>
       <c r="K135" s="5">
         <v>1</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M135" s="4">
-        <v>311854.271366</v>
+        <v>438042.08545000001</v>
       </c>
       <c r="N135" s="4">
-        <v>311854.27136694</v>
+        <v>438042.08545036998</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>363</v>
+        <v>34</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>364</v>
+        <v>388</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T135" s="4">
         <v>0.01</v>
       </c>
       <c r="U135" s="2">
-        <v>49607</v>
+        <v>46858</v>
       </c>
       <c r="V135" s="4">
-        <v>6.42</v>
+        <v>7.3</v>
       </c>
       <c r="W135" s="3" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="X135" s="4">
         <v>0</v>
       </c>
       <c r="Y135" s="4">
         <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>2.4800000000000001E-4</v>
+        <v>3.4600000000000001E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D136" s="4">
-        <v>5012243.1874040002</v>
+        <v>2928136.862983</v>
       </c>
       <c r="E136" s="5">
-        <v>93.58175</v>
+        <v>5.6312600000000002</v>
       </c>
       <c r="F136" s="4">
-        <v>4694650.9200401101</v>
+        <v>164890.99991044</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>93.58175</v>
+        <v>5.6312600000000002</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>4694650.9200400002</v>
+        <v>164890.99991000001</v>
       </c>
       <c r="N136" s="4">
-        <v>4694650.9200401101</v>
+        <v>164890.99991044</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>369</v>
+        <v>388</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>49881</v>
+        <v>49140</v>
       </c>
       <c r="V136" s="4">
-        <v>4.2130299999999998</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="W136" s="3" t="s">
-        <v>370</v>
+        <v>396</v>
       </c>
       <c r="X136" s="4">
-        <v>4106.0310114100002</v>
+        <v>0</v>
       </c>
       <c r="Y136" s="4">
-        <v>4106.031011</v>
+        <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>3.7460000000000002E-3</v>
+        <v>1.2999999999999999E-4</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>371</v>
+        <v>397</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D137" s="4">
-        <v>4438525.2346519995</v>
+        <v>13893712.745895</v>
       </c>
       <c r="E137" s="5">
-        <v>88.891210000000001</v>
+        <v>91.265600000000006</v>
       </c>
       <c r="F137" s="4">
-        <v>3948870.43623327</v>
+        <v>12686924.6012963</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>88.891210000000001</v>
+        <v>91.265600000000006</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>3948870.4362329999</v>
+        <v>12686924.601296</v>
       </c>
       <c r="N137" s="4">
-        <v>3948870.43623327</v>
+        <v>12686924.6012963</v>
       </c>
       <c r="O137" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>369</v>
+        <v>399</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>371</v>
+        <v>397</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>50065</v>
+        <v>60688</v>
       </c>
       <c r="V137" s="4">
-        <v>3.95303</v>
+        <v>4.3687899999999997</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>373</v>
+        <v>400</v>
       </c>
       <c r="X137" s="4">
-        <v>3411.6489960700001</v>
+        <v>6744.3014785699997</v>
       </c>
       <c r="Y137" s="4">
-        <v>3411.6489959999999</v>
+        <v>6744.3014780000003</v>
       </c>
       <c r="Z137" s="6">
-        <v>3.1510000000000002E-3</v>
+        <v>1.0038999999999999E-2</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>375</v>
+        <v>402</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D138" s="4">
-        <v>67946.325299999997</v>
+        <v>8000000</v>
       </c>
       <c r="E138" s="5">
-        <v>134.62797</v>
+        <v>92.755319999999998</v>
       </c>
       <c r="F138" s="4">
-        <v>91529.098910999994</v>
+        <v>7420425.5999999996</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>134.62797</v>
+        <v>92.755319999999998</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>91529.098910999994</v>
+        <v>7420425.5999999996</v>
       </c>
       <c r="N138" s="4">
-        <v>91529.098910999994</v>
+        <v>7420425.5999999996</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>376</v>
+        <v>34</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>369</v>
+        <v>269</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
-        <v>50096</v>
+        <v>52667</v>
       </c>
       <c r="V138" s="4">
-        <v>4.1130300000000002</v>
+        <v>3.6670419999999999</v>
       </c>
       <c r="W138" s="3" t="s">
-        <v>377</v>
+        <v>403</v>
       </c>
       <c r="X138" s="4">
-        <v>54.340470009999997</v>
+        <v>0</v>
       </c>
       <c r="Y138" s="4">
-        <v>54.340470000000003</v>
+        <v>0</v>
       </c>
       <c r="Z138" s="6">
-        <v>7.2999999999999999E-5</v>
+        <v>5.8719999999999996E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>379</v>
+        <v>405</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D139" s="4">
-        <v>10395000</v>
+        <v>3201061.3557330002</v>
       </c>
       <c r="E139" s="5">
-        <v>93.253469999999993</v>
+        <v>40.925289999999997</v>
       </c>
       <c r="F139" s="4">
-        <v>9693698.2064999994</v>
+        <v>1310043.64291166</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J139" s="5">
-        <v>93.253469999999993</v>
+        <v>40.925289999999997</v>
       </c>
       <c r="K139" s="5">
         <v>1</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="4">
-        <v>9693698.2064999994</v>
+        <v>1310043.6429109999</v>
       </c>
       <c r="N139" s="4">
-        <v>9693698.2064999994</v>
+        <v>1310043.64291166</v>
       </c>
       <c r="O139" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>380</v>
+        <v>406</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T139" s="4">
         <v>0.01</v>
       </c>
       <c r="U139" s="2">
-        <v>63173</v>
+        <v>50185</v>
       </c>
       <c r="V139" s="4">
-        <v>2.9279999999999999</v>
+        <v>6</v>
       </c>
       <c r="W139" s="3" t="s">
-        <v>381</v>
+        <v>407</v>
       </c>
       <c r="X139" s="4">
         <v>0</v>
       </c>
       <c r="Y139" s="4">
         <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>7.7359999999999998E-3</v>
+        <v>1.036E-3</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>383</v>
+        <v>409</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D140" s="4">
-        <v>16535000</v>
+        <v>26327712</v>
       </c>
       <c r="E140" s="5">
-        <v>92.372919999999993</v>
+        <v>98.227050000000006</v>
       </c>
       <c r="F140" s="4">
-        <v>15273862.322000001</v>
+        <v>25860934.830095999</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J140" s="5">
-        <v>92.372919999999993</v>
+        <v>98.227050000000006</v>
       </c>
       <c r="K140" s="5">
         <v>1</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="4">
-        <v>15273862.322000001</v>
+        <v>25860934.830095999</v>
       </c>
       <c r="N140" s="4">
-        <v>15273862.322000001</v>
+        <v>25860934.830095999</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>34</v>
+        <v>410</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>380</v>
+        <v>411</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T140" s="4">
         <v>0.01</v>
       </c>
       <c r="U140" s="2">
-        <v>56719</v>
+        <v>55283</v>
       </c>
       <c r="V140" s="4">
-        <v>3.786</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="W140" s="3" t="s">
-        <v>384</v>
+        <v>412</v>
       </c>
       <c r="X140" s="4">
         <v>0</v>
       </c>
       <c r="Y140" s="4">
         <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>1.2189999999999999E-2</v>
+        <v>2.0465000000000001E-2</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D141" s="4">
-        <v>4825120</v>
+        <v>3053928.5644</v>
       </c>
       <c r="E141" s="5">
-        <v>98.343119999999999</v>
+        <v>92.309269999999998</v>
       </c>
       <c r="F141" s="4">
-        <v>4745173.5517440001</v>
+        <v>2819906.8328909799</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J141" s="5">
-        <v>98.343119999999999</v>
+        <v>92.309269999999998</v>
       </c>
       <c r="K141" s="5">
         <v>1</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M141" s="4">
-        <v>4745173.5517440001</v>
+        <v>2819906.8328900002</v>
       </c>
       <c r="N141" s="4">
-        <v>4745173.5517440001</v>
+        <v>2819906.8328909799</v>
       </c>
       <c r="O141" s="3" t="s">
-        <v>387</v>
+        <v>34</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T141" s="4">
         <v>0.01</v>
       </c>
       <c r="U141" s="2">
-        <v>55533</v>
+        <v>59074</v>
       </c>
       <c r="V141" s="4">
-        <v>4.2317</v>
+        <v>1.6654</v>
       </c>
       <c r="W141" s="3" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="X141" s="4">
-        <v>0</v>
+        <v>847.66877185999999</v>
       </c>
       <c r="Y141" s="4">
-        <v>0</v>
+        <v>847.66877099999999</v>
       </c>
       <c r="Z141" s="6">
-        <v>3.787E-3</v>
+        <v>2.2309999999999999E-3</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D142" s="4">
-        <v>18847000</v>
+        <v>3585593.931233</v>
       </c>
       <c r="E142" s="5">
-        <v>88.310490000000001</v>
+        <v>49.554859999999998</v>
       </c>
       <c r="F142" s="4">
-        <v>16643878.0503</v>
+        <v>1776836.0527907601</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J142" s="5">
-        <v>88.310490000000001</v>
+        <v>49.554859999999998</v>
       </c>
       <c r="K142" s="5">
         <v>1</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="4">
-        <v>16643878.0503</v>
+        <v>1776836.0527900001</v>
       </c>
       <c r="N142" s="4">
-        <v>16643878.0503</v>
+        <v>1776836.0527907601</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>389</v>
+        <v>417</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T142" s="4">
         <v>0.01</v>
       </c>
       <c r="U142" s="2">
-        <v>56172</v>
+        <v>50216</v>
       </c>
       <c r="V142" s="4">
-        <v>2.0341</v>
+        <v>6</v>
       </c>
       <c r="W142" s="3" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>1.3283E-2</v>
+        <v>1.4059999999999999E-3</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D143" s="4">
-        <v>11556000</v>
+        <v>15516000</v>
       </c>
       <c r="E143" s="5">
-        <v>88.861620000000002</v>
+        <v>104.25833</v>
       </c>
       <c r="F143" s="4">
-        <v>10268848.8072</v>
+        <v>16176722.482799999</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J143" s="5">
-        <v>88.861620000000002</v>
+        <v>104.25833</v>
       </c>
       <c r="K143" s="5">
         <v>1</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="4">
-        <v>10268848.8072</v>
+        <v>16176722.482799999</v>
       </c>
       <c r="N143" s="4">
-        <v>10268848.8072</v>
+        <v>16176722.482799999</v>
       </c>
       <c r="O143" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>380</v>
+        <v>411</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T143" s="4">
         <v>0.01</v>
       </c>
       <c r="U143" s="2">
-        <v>56629</v>
+        <v>52819</v>
       </c>
       <c r="V143" s="4">
-        <v>3.0019</v>
+        <v>6.3380000000000001</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>8.1949999999999992E-3</v>
+        <v>1.2801E-2</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>396</v>
+        <v>425</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D144" s="4">
-        <v>1048271.2149</v>
+        <v>3546869.9889310002</v>
       </c>
       <c r="E144" s="5">
-        <v>100.04510000000001</v>
+        <v>84.517210000000006</v>
       </c>
       <c r="F144" s="4">
-        <v>1058131.1360168401</v>
+        <v>2997715.5569719598</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J144" s="5">
-        <v>100.04510000000001</v>
+        <v>84.517210000000006</v>
       </c>
       <c r="K144" s="5">
         <v>1</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="4">
-        <v>1058131.1360160001</v>
+        <v>2997715.556971</v>
       </c>
       <c r="N144" s="4">
-        <v>1058131.1360168401</v>
+        <v>2997715.5569719598</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T144" s="4">
         <v>0.01</v>
       </c>
       <c r="U144" s="2">
-        <v>47964</v>
+        <v>58465</v>
       </c>
       <c r="V144" s="4">
-        <v>4.9596299999999998</v>
+        <v>1.11456</v>
       </c>
       <c r="W144" s="3" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
       <c r="X144" s="4">
-        <v>9387.1507989199999</v>
+        <v>0</v>
       </c>
       <c r="Y144" s="4">
-        <v>9387.1507980000006</v>
+        <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>8.4400000000000002E-4</v>
+        <v>2.372E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>400</v>
+        <v>428</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D145" s="4">
-        <v>520303.66132499999</v>
+        <v>86349.097800000003</v>
       </c>
       <c r="E145" s="5">
-        <v>100.0089</v>
+        <v>100.19768000000001</v>
       </c>
       <c r="F145" s="4">
-        <v>525865.56134595</v>
+        <v>86519.792696529999</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J145" s="5">
-        <v>100.0089</v>
+        <v>100.19768000000001</v>
       </c>
       <c r="K145" s="5">
         <v>1</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="4">
-        <v>525865.56134500005</v>
+        <v>86519.792696000004</v>
       </c>
       <c r="N145" s="4">
-        <v>525865.56134595</v>
+        <v>86519.792696529999</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>401</v>
+        <v>223</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>399</v>
+        <v>427</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T145" s="4">
         <v>0.01</v>
       </c>
       <c r="U145" s="2">
-        <v>47778</v>
+        <v>49273</v>
       </c>
       <c r="V145" s="4">
-        <v>5.5308099999999998</v>
+        <v>5.5</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="X145" s="4">
-        <v>5515.5929950899999</v>
+        <v>0</v>
       </c>
       <c r="Y145" s="4">
-        <v>5515.592995</v>
+        <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>4.1899999999999999E-4</v>
+        <v>6.7999999999999999E-5</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D146" s="4">
-        <v>9398751.3240050003</v>
+        <v>1975634.330021</v>
       </c>
       <c r="E146" s="5">
-        <v>100.042</v>
+        <v>73.63982</v>
       </c>
       <c r="F146" s="4">
-        <v>9488293.1573779695</v>
+        <v>1454853.5644857399</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J146" s="5">
-        <v>100.042</v>
+        <v>73.63982</v>
       </c>
       <c r="K146" s="5">
         <v>1</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="4">
-        <v>9488293.1573770009</v>
+        <v>1454853.564485</v>
       </c>
       <c r="N146" s="4">
-        <v>9488293.1573779695</v>
+        <v>1454853.5644857399</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>401</v>
+        <v>223</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T146" s="4">
         <v>0.01</v>
       </c>
       <c r="U146" s="2">
-        <v>47593</v>
+        <v>49454</v>
       </c>
       <c r="V146" s="4">
-        <v>4.6176300000000001</v>
+        <v>5.5</v>
       </c>
       <c r="W146" s="3" t="s">
-        <v>405</v>
+        <v>432</v>
       </c>
       <c r="X146" s="4">
-        <v>85594.357817080003</v>
+        <v>0</v>
       </c>
       <c r="Y146" s="4">
-        <v>85594.357816999996</v>
+        <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>7.5719999999999997E-3</v>
+        <v>1.1509999999999999E-3</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>407</v>
+        <v>434</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D147" s="4">
-        <v>1655538.776546</v>
+        <v>1470623.7120000001</v>
       </c>
       <c r="E147" s="5">
-        <v>99.245919999999998</v>
+        <v>39.234990000000003</v>
       </c>
       <c r="F147" s="4">
-        <v>1643054.68973933</v>
+        <v>578094.38443048997</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J147" s="5">
-        <v>99.245919999999998</v>
+        <v>39.234990000000003</v>
       </c>
       <c r="K147" s="5">
         <v>1</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M147" s="4">
-        <v>1643054.6897390001</v>
+        <v>578094.38442999998</v>
       </c>
       <c r="N147" s="4">
-        <v>1643054.68973933</v>
+        <v>578094.38443048997</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>408</v>
+        <v>223</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>406</v>
+        <v>433</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T147" s="4">
         <v>0.01</v>
       </c>
       <c r="U147" s="2">
-        <v>47192</v>
+        <v>49820</v>
       </c>
       <c r="V147" s="4">
-        <v>6.7850000000000001</v>
+        <v>4.4687900000000003</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>409</v>
+        <v>435</v>
       </c>
       <c r="X147" s="4">
-        <v>0</v>
+        <v>1095.3180896599999</v>
       </c>
       <c r="Y147" s="4">
-        <v>0</v>
+        <v>1095.3180890000001</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.3110000000000001E-3</v>
+        <v>4.57E-4</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>410</v>
+        <v>436</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>411</v>
+        <v>437</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D148" s="4">
-        <v>8834022.7534970008</v>
+        <v>636269.95166000002</v>
       </c>
       <c r="E148" s="5">
-        <v>5.1514499999999996</v>
+        <v>96.851619999999997</v>
       </c>
       <c r="F148" s="4">
-        <v>455080.26513503998</v>
+        <v>618919.02172238997</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J148" s="5">
-        <v>5.1514499999999996</v>
+        <v>96.851619999999997</v>
       </c>
       <c r="K148" s="5">
         <v>1</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M148" s="4">
-        <v>455080.26513499999</v>
+        <v>618919.02172199998</v>
       </c>
       <c r="N148" s="4">
-        <v>455080.26513503998</v>
+        <v>618919.02172238997</v>
       </c>
       <c r="O148" s="3" t="s">
-        <v>34</v>
+        <v>438</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>410</v>
+        <v>436</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>46858</v>
+        <v>49268</v>
       </c>
       <c r="V148" s="4">
-        <v>7.3</v>
+        <v>5.2312159999999999</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>412</v>
+        <v>439</v>
       </c>
       <c r="X148" s="4">
-        <v>0</v>
+        <v>2681.26596664</v>
       </c>
       <c r="Y148" s="4">
-        <v>0</v>
+        <v>2681.2659659999999</v>
       </c>
       <c r="Z148" s="6">
-        <v>3.6299999999999999E-4</v>
+        <v>4.8899999999999996E-4</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>413</v>
+        <v>440</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>414</v>
+        <v>441</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D149" s="4">
-        <v>2928136.862983</v>
+        <v>6818720.8258499997</v>
       </c>
       <c r="E149" s="5">
-        <v>5.8317199999999998</v>
+        <v>100.1241</v>
       </c>
       <c r="F149" s="4">
-        <v>170760.74306596999</v>
+        <v>6842349.8451968096</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>5.8317199999999998</v>
+        <v>100.1241</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>170760.74306499999</v>
+        <v>6842349.8451960003</v>
       </c>
       <c r="N149" s="4">
-        <v>170760.74306596999</v>
+        <v>6842349.8451968096</v>
       </c>
       <c r="O149" s="3" t="s">
-        <v>415</v>
+        <v>34</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>408</v>
+        <v>442</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>413</v>
+        <v>440</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
-        <v>49140</v>
+        <v>48044</v>
       </c>
       <c r="V149" s="4">
-        <v>8.2899999999999991</v>
+        <v>5.0047100000000002</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>416</v>
+        <v>443</v>
       </c>
       <c r="X149" s="4">
-        <v>0</v>
+        <v>15166.986801929999</v>
       </c>
       <c r="Y149" s="4">
-        <v>0</v>
+        <v>15166.986800999999</v>
       </c>
       <c r="Z149" s="6">
-        <v>1.36E-4</v>
+        <v>5.4140000000000004E-3</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>418</v>
+        <v>445</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D150" s="4">
-        <v>14017828.447480001</v>
+        <v>271263.456473</v>
       </c>
       <c r="E150" s="5">
-        <v>91.221320000000006</v>
+        <v>98.333650000000006</v>
       </c>
       <c r="F150" s="4">
-        <v>12799222.178080801</v>
+        <v>266743.25786587002</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J150" s="5">
-        <v>91.221320000000006</v>
+        <v>98.333650000000006</v>
       </c>
       <c r="K150" s="5">
         <v>1</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M150" s="4">
-        <v>12799222.17808</v>
+        <v>266743.25786499999</v>
       </c>
       <c r="N150" s="4">
-        <v>12799222.178080801</v>
+        <v>266743.25786587002</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>34</v>
+        <v>446</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>419</v>
+        <v>447</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>417</v>
+        <v>444</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T150" s="4">
         <v>0.01</v>
       </c>
       <c r="U150" s="2">
-        <v>60629</v>
+        <v>50034</v>
       </c>
       <c r="V150" s="4">
-        <v>4.3930300000000004</v>
+        <v>4.0487900000000003</v>
       </c>
       <c r="W150" s="3" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="X150" s="4">
-        <v>11974.03295368</v>
+        <v>0</v>
       </c>
       <c r="Y150" s="4">
-        <v>11974.032953</v>
+        <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>1.0215E-2</v>
+        <v>2.1100000000000001E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D151" s="4">
-        <v>8000000</v>
+        <v>5619017.0882160002</v>
       </c>
       <c r="E151" s="5">
-        <v>92.541359999999997</v>
+        <v>84.825590000000005</v>
       </c>
       <c r="F151" s="4">
-        <v>7403308.7999999998</v>
+        <v>4768792.3058869801</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J151" s="5">
-        <v>92.541359999999997</v>
+        <v>84.825590000000005</v>
       </c>
       <c r="K151" s="5">
         <v>1</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="4">
-        <v>7403308.7999999998</v>
+        <v>4768792.3058860004</v>
       </c>
       <c r="N151" s="4">
-        <v>7403308.7999999998</v>
+        <v>4768792.3058869801</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>34</v>
+        <v>451</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>282</v>
+        <v>447</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T151" s="4">
         <v>0.01</v>
       </c>
       <c r="U151" s="2">
-        <v>52667</v>
+        <v>60688</v>
       </c>
       <c r="V151" s="4">
-        <v>3.5487500000000001</v>
+        <v>3.8887900000000002</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>423</v>
+        <v>452</v>
       </c>
       <c r="X151" s="4">
-        <v>0</v>
+        <v>2427.90860694</v>
       </c>
       <c r="Y151" s="4">
-        <v>0</v>
+        <v>2427.908606</v>
       </c>
       <c r="Z151" s="6">
-        <v>5.9080000000000001E-3</v>
+        <v>3.7729999999999999E-3</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>424</v>
+        <v>453</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>425</v>
+        <v>454</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D152" s="4">
-        <v>26327712</v>
+        <v>5681083.1994240005</v>
       </c>
       <c r="E152" s="5">
-        <v>98.079040000000006</v>
+        <v>100.59433</v>
       </c>
       <c r="F152" s="4">
-        <v>25821967.183564801</v>
+        <v>5719525.0063706599</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J152" s="5">
-        <v>98.079040000000006</v>
+        <v>100.59433</v>
       </c>
       <c r="K152" s="5">
         <v>1</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="4">
-        <v>25821967.183564</v>
+        <v>5719525.0063699996</v>
       </c>
       <c r="N152" s="4">
-        <v>25821967.183564801</v>
+        <v>5719525.0063706599</v>
       </c>
       <c r="O152" s="3" t="s">
-        <v>426</v>
+        <v>34</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>427</v>
+        <v>455</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>424</v>
+        <v>453</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T152" s="4">
         <v>0.01</v>
       </c>
       <c r="U152" s="2">
-        <v>55283</v>
+        <v>47324</v>
       </c>
       <c r="V152" s="4">
-        <v>4.2279999999999998</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="W152" s="3" t="s">
-        <v>428</v>
+        <v>456</v>
       </c>
       <c r="X152" s="4">
-        <v>0</v>
+        <v>4677.4251675300002</v>
       </c>
       <c r="Y152" s="4">
-        <v>0</v>
+        <v>4677.4251670000003</v>
       </c>
       <c r="Z152" s="6">
-        <v>2.0608999999999999E-2</v>
+        <v>4.5259999999999996E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>429</v>
+        <v>457</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>430</v>
+        <v>458</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D153" s="4">
-        <v>3150723.4516799999</v>
+        <v>3146834.8307850002</v>
       </c>
       <c r="E153" s="5">
-        <v>92.097489999999993</v>
+        <v>54.586410000000001</v>
       </c>
       <c r="F153" s="4">
-        <v>2902611.7516447101</v>
+        <v>1717744.1627551101</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>92.097489999999993</v>
+        <v>54.586410000000001</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>2902611.7516439999</v>
+        <v>1717744.1627549999</v>
       </c>
       <c r="N153" s="4">
-        <v>2902611.7516447101</v>
+        <v>1717744.1627551101</v>
       </c>
       <c r="O153" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>431</v>
+        <v>459</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>429</v>
+        <v>457</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
-        <v>59074</v>
+        <v>49881</v>
       </c>
       <c r="V153" s="4">
-        <v>1.6654</v>
+        <v>4.7915720000000004</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>432</v>
+        <v>460</v>
       </c>
       <c r="X153" s="4">
-        <v>874.53580607000004</v>
+        <v>0</v>
       </c>
       <c r="Y153" s="4">
-        <v>874.53580599999998</v>
+        <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>2.3159999999999999E-3</v>
+        <v>1.359E-3</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D154" s="4">
-        <v>3585593.931233</v>
+        <v>850000</v>
       </c>
       <c r="E154" s="5">
-        <v>51.126869999999997</v>
+        <v>99.838650000000001</v>
       </c>
       <c r="F154" s="4">
-        <v>1833201.9479491301</v>
+        <v>852254.48333333002</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J154" s="5">
-        <v>51.126869999999997</v>
+        <v>99.838650000000001</v>
       </c>
       <c r="K154" s="5">
         <v>1</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="4">
-        <v>1833201.9479489999</v>
+        <v>852254.48333299998</v>
       </c>
       <c r="N154" s="4">
-        <v>1833201.9479491301</v>
+        <v>852254.48333333002</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>34</v>
+        <v>463</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T154" s="4">
         <v>0.01</v>
       </c>
       <c r="U154" s="2">
-        <v>50216</v>
+        <v>62603</v>
       </c>
       <c r="V154" s="4">
-        <v>6</v>
+        <v>5.1189999999999998</v>
       </c>
       <c r="W154" s="3" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="X154" s="4">
-        <v>0</v>
+        <v>3625.9583333300002</v>
       </c>
       <c r="Y154" s="4">
-        <v>0</v>
+        <v>3625.958333</v>
       </c>
       <c r="Z154" s="6">
-        <v>1.4630000000000001E-3</v>
+        <v>6.7400000000000001E-4</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D155" s="4">
-        <v>15516000</v>
+        <v>2419341.7842000001</v>
       </c>
       <c r="E155" s="5">
-        <v>104.23693</v>
+        <v>86.759370000000004</v>
       </c>
       <c r="F155" s="4">
-        <v>16173402.058800001</v>
+        <v>2099489.55847552</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J155" s="5">
-        <v>104.23693</v>
+        <v>86.759370000000004</v>
       </c>
       <c r="K155" s="5">
         <v>1</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="4">
-        <v>16173402.058800001</v>
+        <v>2099489.5584749999</v>
       </c>
       <c r="N155" s="4">
-        <v>16173402.058800001</v>
+        <v>2099489.55847552</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>427</v>
+        <v>467</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T155" s="4">
         <v>0.01</v>
       </c>
       <c r="U155" s="2">
-        <v>52819</v>
+        <v>55603</v>
       </c>
       <c r="V155" s="4">
-        <v>6.3380000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="W155" s="3" t="s">
-        <v>439</v>
+        <v>468</v>
       </c>
       <c r="X155" s="4">
-        <v>0</v>
+        <v>483.86835683999999</v>
       </c>
       <c r="Y155" s="4">
-        <v>0</v>
+        <v>483.86835600000001</v>
       </c>
       <c r="Z155" s="6">
-        <v>1.2907999999999999E-2</v>
+        <v>1.6609999999999999E-3</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>441</v>
+        <v>470</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D156" s="4">
-        <v>3576764.097666</v>
+        <v>4285849.0675870003</v>
       </c>
       <c r="E156" s="5">
-        <v>84.419629999999998</v>
+        <v>102.86584000000001</v>
       </c>
       <c r="F156" s="4">
-        <v>3019491.0172224799</v>
+        <v>4408674.6445051199</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J156" s="5">
-        <v>84.419629999999998</v>
+        <v>102.86584000000001</v>
       </c>
       <c r="K156" s="5">
         <v>1</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M156" s="4">
-        <v>3019491.0172219998</v>
+        <v>4408674.6445049997</v>
       </c>
       <c r="N156" s="4">
-        <v>3019491.0172224799</v>
+        <v>4408674.6445051199</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>435</v>
+        <v>471</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>440</v>
+        <v>469</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T156" s="4">
         <v>0.01</v>
       </c>
       <c r="U156" s="2">
-        <v>58465</v>
+        <v>48700</v>
       </c>
       <c r="V156" s="4">
-        <v>1.11456</v>
+        <v>7.15</v>
       </c>
       <c r="W156" s="3" t="s">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>2.4090000000000001E-3</v>
+        <v>3.4880000000000002E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D157" s="4">
-        <v>87186.440400000007</v>
+        <v>3425500.7324999999</v>
       </c>
       <c r="E157" s="5">
-        <v>99.94032</v>
+        <v>101.7634</v>
       </c>
       <c r="F157" s="4">
-        <v>87134.407532369994</v>
+        <v>3485906.0124169099</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J157" s="5">
-        <v>99.94032</v>
+        <v>101.7634</v>
       </c>
       <c r="K157" s="5">
         <v>1</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M157" s="4">
-        <v>87134.407531999997</v>
+        <v>3485906.012416</v>
       </c>
       <c r="N157" s="4">
-        <v>87134.407532369994</v>
+        <v>3485906.0124169099</v>
       </c>
       <c r="O157" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>236</v>
+        <v>471</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T157" s="4">
         <v>0.01</v>
       </c>
       <c r="U157" s="2">
-        <v>49273</v>
+        <v>52505</v>
       </c>
       <c r="V157" s="4">
-        <v>5.5</v>
+        <v>9.5459999999999994</v>
       </c>
       <c r="W157" s="3" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>6.8999999999999997E-5</v>
+        <v>2.758E-3</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>446</v>
+        <v>476</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>447</v>
+        <v>477</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D158" s="4">
-        <v>1987764.5669499999</v>
+        <v>3883494.2083999999</v>
       </c>
       <c r="E158" s="5">
-        <v>73.493589999999998</v>
+        <v>103.10824</v>
       </c>
       <c r="F158" s="4">
-        <v>1460879.5409995499</v>
+        <v>4004202.52878317</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>73.493589999999998</v>
+        <v>103.10824</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>1460879.540999</v>
+        <v>4004202.5287830001</v>
       </c>
       <c r="N158" s="4">
-        <v>1460879.5409995499</v>
+        <v>4004202.52878317</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>236</v>
+        <v>471</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>446</v>
+        <v>476</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T158" s="4">
         <v>0.01</v>
       </c>
       <c r="U158" s="2">
-        <v>49454</v>
+        <v>52688</v>
       </c>
       <c r="V158" s="4">
-        <v>5.5</v>
+        <v>9.1630000000000003</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>448</v>
+        <v>478</v>
       </c>
       <c r="X158" s="4">
         <v>0</v>
       </c>
       <c r="Y158" s="4">
         <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>1.165E-3</v>
+        <v>3.1679999999999998E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>449</v>
+        <v>479</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>450</v>
+        <v>480</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D159" s="4">
-        <v>1470624.4568</v>
+        <v>206818.6225</v>
       </c>
       <c r="E159" s="5">
-        <v>38.789720000000003</v>
+        <v>98.337100000000007</v>
       </c>
       <c r="F159" s="4">
-        <v>571552.36901142995</v>
+        <v>203379.43562644999</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J159" s="5">
-        <v>38.789720000000003</v>
+        <v>98.337100000000007</v>
       </c>
       <c r="K159" s="5">
         <v>1</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M159" s="4">
-        <v>571552.36901100003</v>
+        <v>203379.43562599999</v>
       </c>
       <c r="N159" s="4">
-        <v>571552.36901142995</v>
+        <v>203379.43562644999</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>236</v>
+        <v>481</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>449</v>
+        <v>479</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T159" s="4">
         <v>0.01</v>
       </c>
       <c r="U159" s="2">
-        <v>49820</v>
+        <v>55989</v>
       </c>
       <c r="V159" s="4">
-        <v>4.4930300000000001</v>
+        <v>1.569</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>451</v>
+        <v>482</v>
       </c>
       <c r="X159" s="4">
-        <v>1101.25996719</v>
+        <v>0</v>
       </c>
       <c r="Y159" s="4">
-        <v>1101.259967</v>
+        <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>4.5600000000000003E-4</v>
+        <v>1.6000000000000001E-4</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>453</v>
+        <v>484</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D160" s="4">
-        <v>641356.47486700001</v>
+        <v>2064144.19575</v>
       </c>
       <c r="E160" s="5">
-        <v>96.859219999999993</v>
+        <v>95.256630000000001</v>
       </c>
       <c r="F160" s="4">
-        <v>623917.88399739994</v>
+        <v>1967236.17838105</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J160" s="5">
-        <v>96.859219999999993</v>
+        <v>95.256630000000001</v>
       </c>
       <c r="K160" s="5">
         <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="4">
-        <v>623917.88399700006</v>
+        <v>1967236.1783809999</v>
       </c>
       <c r="N160" s="4">
-        <v>623917.88399739994</v>
+        <v>1967236.17838105</v>
       </c>
       <c r="O160" s="3" t="s">
-        <v>454</v>
+        <v>34</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>455</v>
+        <v>485</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>452</v>
+        <v>483</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T160" s="4">
         <v>0.01</v>
       </c>
       <c r="U160" s="2">
-        <v>49268</v>
+        <v>49790</v>
       </c>
       <c r="V160" s="4">
-        <v>5.2356769999999999</v>
+        <v>4.3687899999999997</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>456</v>
+        <v>486</v>
       </c>
       <c r="X160" s="4">
-        <v>2705.0050217100002</v>
+        <v>1001.9791689899999</v>
       </c>
       <c r="Y160" s="4">
-        <v>2705.0050209999999</v>
+        <v>1001.979168</v>
       </c>
       <c r="Z160" s="6">
-        <v>4.9700000000000005E-4</v>
+        <v>1.5560000000000001E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D161" s="4">
-        <v>11229012.38565</v>
+        <v>7081875.9364050003</v>
       </c>
       <c r="E161" s="5">
-        <v>100.0528</v>
+        <v>96.019369999999995</v>
       </c>
       <c r="F161" s="4">
-        <v>11353559.849893</v>
+        <v>6803174.2878719196</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J161" s="5">
-        <v>100.0528</v>
+        <v>96.019369999999995</v>
       </c>
       <c r="K161" s="5">
         <v>1</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M161" s="4">
-        <v>11353559.849893</v>
+        <v>6803174.2878710004</v>
       </c>
       <c r="N161" s="4">
-        <v>11353559.849893</v>
+        <v>6803174.2878719196</v>
       </c>
       <c r="O161" s="3" t="s">
-        <v>34</v>
+        <v>489</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T161" s="4">
         <v>0.01</v>
       </c>
       <c r="U161" s="2">
-        <v>48044</v>
+        <v>50124</v>
       </c>
       <c r="V161" s="4">
-        <v>5.0038</v>
+        <v>4.0687899999999999</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="X161" s="4">
-        <v>118618.54570344</v>
+        <v>3201.6295545900002</v>
       </c>
       <c r="Y161" s="4">
-        <v>118618.545703</v>
+        <v>3201.6295540000001</v>
       </c>
       <c r="Z161" s="6">
-        <v>9.0609999999999996E-3</v>
+        <v>5.3829999999999998E-3</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>461</v>
+        <v>491</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D162" s="4">
-        <v>274230.05670700001</v>
+        <v>8088686.7869790001</v>
       </c>
       <c r="E162" s="5">
-        <v>98.553079999999994</v>
+        <v>100.051</v>
       </c>
       <c r="F162" s="4">
-        <v>270262.16717069002</v>
+        <v>8171583.3991774302</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J162" s="5">
-        <v>98.553079999999994</v>
+        <v>100.051</v>
       </c>
       <c r="K162" s="5">
         <v>1</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M162" s="4">
-        <v>270262.16716999997</v>
+        <v>8171583.3991769999</v>
       </c>
       <c r="N162" s="4">
-        <v>270262.16717069002</v>
+        <v>8171583.3991774302</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>463</v>
+        <v>34</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>464</v>
+        <v>493</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>461</v>
+        <v>491</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T162" s="4">
         <v>0.01</v>
       </c>
       <c r="U162" s="2">
-        <v>50034</v>
+        <v>48075</v>
       </c>
       <c r="V162" s="4">
-        <v>4.0730300000000002</v>
+        <v>4.80253</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>465</v>
+        <v>494</v>
       </c>
       <c r="X162" s="4">
-        <v>0</v>
+        <v>78771.381936670005</v>
       </c>
       <c r="Y162" s="4">
-        <v>0</v>
+        <v>78771.381936000005</v>
       </c>
       <c r="Z162" s="6">
-        <v>2.1499999999999999E-4</v>
+        <v>6.4660000000000004E-3</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>466</v>
+        <v>495</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>467</v>
+        <v>496</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D163" s="4">
-        <v>6116084.2563399998</v>
+        <v>9078003.8089700006</v>
       </c>
       <c r="E163" s="5">
-        <v>100.61445000000001</v>
+        <v>99.94</v>
       </c>
       <c r="F163" s="4">
-        <v>6158700.1120908</v>
+        <v>9088903.79840344</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J163" s="5">
-        <v>100.61445000000001</v>
+        <v>99.94</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M163" s="4">
-        <v>6158700.11209</v>
+        <v>9088903.7984030005</v>
       </c>
       <c r="N163" s="4">
-        <v>6158700.1120908</v>
+        <v>9088903.79840344</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>468</v>
+        <v>493</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>466</v>
+        <v>495</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T163" s="4">
         <v>0.01</v>
       </c>
       <c r="U163" s="2">
-        <v>47324</v>
+        <v>48596</v>
       </c>
       <c r="V163" s="4">
-        <v>4.9400000000000004</v>
+        <v>4.6303799999999997</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
       <c r="X163" s="4">
-        <v>5035.5760377200004</v>
+        <v>16346.791718820001</v>
       </c>
       <c r="Y163" s="4">
-        <v>5035.5760369999998</v>
+        <v>16346.791718</v>
       </c>
       <c r="Z163" s="6">
-        <v>4.9150000000000001E-3</v>
+        <v>7.1919999999999996E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>470</v>
+        <v>498</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>471</v>
+        <v>499</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D164" s="4">
-        <v>3158282.7554629999</v>
+        <v>2593221.6296700002</v>
       </c>
       <c r="E164" s="5">
-        <v>54.567100000000003</v>
+        <v>100.1103</v>
       </c>
       <c r="F164" s="4">
-        <v>1723383.3094562499</v>
+        <v>2599970.0020118202</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>54.567100000000003</v>
+        <v>100.1103</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>1723383.3094560001</v>
+        <v>2599970.0020110002</v>
       </c>
       <c r="N164" s="4">
-        <v>1723383.3094562499</v>
+        <v>2599970.0020118202</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>34</v>
+        <v>500</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>472</v>
+        <v>493</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>470</v>
+        <v>498</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>49881</v>
+        <v>47956</v>
       </c>
       <c r="V164" s="4">
-        <v>4.7895539999999999</v>
+        <v>4.9068399999999999</v>
       </c>
       <c r="W164" s="3" t="s">
-        <v>473</v>
+        <v>501</v>
       </c>
       <c r="X164" s="4">
-        <v>0</v>
+        <v>3888.0488842999998</v>
       </c>
       <c r="Y164" s="4">
-        <v>0</v>
+        <v>3888.0488839999998</v>
       </c>
       <c r="Z164" s="6">
-        <v>1.3749999999999999E-3</v>
+        <v>2.0569999999999998E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>475</v>
+        <v>503</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D165" s="4">
-        <v>2453672.4076800002</v>
+        <v>2199033.922611</v>
       </c>
       <c r="E165" s="5">
-        <v>85.903800000000004</v>
+        <v>100.00449999999999</v>
       </c>
       <c r="F165" s="4">
-        <v>2108288.57223015</v>
+        <v>2203602.3911514902</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>85.903800000000004</v>
+        <v>100.00449999999999</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>2108288.57223</v>
+        <v>2203602.3911509998</v>
       </c>
       <c r="N165" s="4">
-        <v>2108288.57223015</v>
+        <v>2203602.3911514902</v>
       </c>
       <c r="O165" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>476</v>
+        <v>504</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>474</v>
+        <v>502</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
-        <v>55603</v>
+        <v>47679</v>
       </c>
       <c r="V165" s="4">
-        <v>1.2</v>
+        <v>4.5731000000000002</v>
       </c>
       <c r="W165" s="3" t="s">
-        <v>477</v>
+        <v>505</v>
       </c>
       <c r="X165" s="4">
-        <v>490.73448153999999</v>
+        <v>4469.5120139999999</v>
       </c>
       <c r="Y165" s="4">
-        <v>490.73448100000002</v>
+        <v>4469.5120139999999</v>
       </c>
       <c r="Z165" s="6">
-        <v>1.6819999999999999E-3</v>
+        <v>1.743E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>478</v>
+        <v>506</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D166" s="4">
-        <v>4357777.002688</v>
+        <v>32829103.969999999</v>
       </c>
       <c r="E166" s="5">
-        <v>103.08461</v>
+        <v>3.5395500000000002</v>
       </c>
       <c r="F166" s="4">
-        <v>4492197.4278902002</v>
+        <v>1162002.54957014</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J166" s="5">
-        <v>103.08461</v>
+        <v>3.5395500000000002</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="4">
-        <v>4492197.4278899999</v>
+        <v>1162002.54957</v>
       </c>
       <c r="N166" s="4">
-        <v>4492197.4278902002</v>
+        <v>1162002.54957014</v>
       </c>
       <c r="O166" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>478</v>
+        <v>506</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T166" s="4">
         <v>0.01</v>
       </c>
       <c r="U166" s="2">
-        <v>48700</v>
+        <v>51220</v>
       </c>
       <c r="V166" s="4">
-        <v>7.15</v>
+        <v>0</v>
       </c>
       <c r="W166" s="3" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="X166" s="4">
         <v>0</v>
       </c>
       <c r="Y166" s="4">
         <v>0</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.5850000000000001E-3</v>
+        <v>9.19E-4</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>482</v>
+        <v>510</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>483</v>
+        <v>511</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D167" s="4">
-        <v>3470782.6614999999</v>
+        <v>82228946.216000006</v>
       </c>
       <c r="E167" s="5">
-        <v>102.00570999999999</v>
+        <v>2.6893899999999999</v>
       </c>
       <c r="F167" s="4">
-        <v>3540396.4964199699</v>
+        <v>2211457.0566384802</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J167" s="5">
-        <v>102.00570999999999</v>
+        <v>2.6893899999999999</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="4">
-        <v>3540396.496419</v>
+        <v>2211457.0566380001</v>
       </c>
       <c r="N167" s="4">
-        <v>3540396.4964199699</v>
+        <v>2211457.0566384802</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>482</v>
+        <v>510</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T167" s="4">
         <v>0.01</v>
       </c>
       <c r="U167" s="2">
-        <v>52475</v>
+        <v>50885</v>
       </c>
       <c r="V167" s="4">
-        <v>9.5459999999999994</v>
+        <v>2.0281500000000001</v>
       </c>
       <c r="W167" s="3" t="s">
-        <v>484</v>
+        <v>512</v>
       </c>
       <c r="X167" s="4">
         <v>0</v>
       </c>
       <c r="Y167" s="4">
         <v>0</v>
       </c>
       <c r="Z167" s="6">
-        <v>2.8249999999999998E-3</v>
+        <v>1.75E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>486</v>
+        <v>514</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D168" s="4">
-        <v>3954917.2769999998</v>
+        <v>69308091.011534005</v>
       </c>
       <c r="E168" s="5">
-        <v>102.87818</v>
+        <v>2.2512099999999999</v>
       </c>
       <c r="F168" s="4">
-        <v>4068746.9150831602</v>
+        <v>1560270.6756607599</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J168" s="5">
-        <v>102.87818</v>
+        <v>2.2512099999999999</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="4">
-        <v>4068746.915083</v>
+        <v>1560270.6756599999</v>
       </c>
       <c r="N168" s="4">
-        <v>4068746.9150831602</v>
+        <v>1560270.6756607599</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>34</v>
+        <v>515</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>485</v>
+        <v>513</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T168" s="4">
         <v>0.01</v>
       </c>
       <c r="U168" s="2">
-        <v>52688</v>
+        <v>47628</v>
       </c>
       <c r="V168" s="4">
-        <v>9.1630000000000003</v>
+        <v>0</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>487</v>
+        <v>516</v>
       </c>
       <c r="X168" s="4">
         <v>0</v>
       </c>
       <c r="Y168" s="4">
         <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>3.2469999999999999E-3</v>
+        <v>1.2340000000000001E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>488</v>
+        <v>517</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>489</v>
+        <v>518</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D169" s="4">
-        <v>362858.5625</v>
+        <v>189808145.96468899</v>
       </c>
       <c r="E169" s="5">
-        <v>98.772810000000007</v>
+        <v>3.4243399999999999</v>
       </c>
       <c r="F169" s="4">
-        <v>358405.59850686003</v>
+        <v>6499676.2655272204</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J169" s="5">
-        <v>98.772810000000007</v>
+        <v>3.4243399999999999</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="4">
-        <v>358405.59850600001</v>
+        <v>6499676.2655269997</v>
       </c>
       <c r="N169" s="4">
-        <v>358405.59850686003</v>
+        <v>6499676.2655272204</v>
       </c>
       <c r="O169" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>488</v>
+        <v>517</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T169" s="4">
         <v>0.01</v>
       </c>
       <c r="U169" s="2">
-        <v>55989</v>
+        <v>51312</v>
       </c>
       <c r="V169" s="4">
-        <v>1.569</v>
+        <v>0.24823000000000001</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>491</v>
+        <v>519</v>
       </c>
       <c r="X169" s="4">
         <v>0</v>
       </c>
       <c r="Y169" s="4">
         <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>2.8600000000000001E-4</v>
+        <v>5.143E-3</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D170" s="4">
-        <v>2072386.4406699999</v>
+        <v>3949073.2352499999</v>
       </c>
       <c r="E170" s="5">
-        <v>95.291370000000001</v>
+        <v>63.814169999999997</v>
       </c>
       <c r="F170" s="4">
-        <v>1976575.66408196</v>
+        <v>2520068.3077669302</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J170" s="5">
-        <v>95.291370000000001</v>
+        <v>63.814169999999997</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="4">
-        <v>1976575.664081</v>
+        <v>2520068.3077659998</v>
       </c>
       <c r="N170" s="4">
-        <v>1976575.66408196</v>
+        <v>2520068.3077669302</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>494</v>
+        <v>522</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>492</v>
+        <v>520</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T170" s="4">
         <v>0.01</v>
       </c>
       <c r="U170" s="2">
-        <v>49790</v>
+        <v>60596</v>
       </c>
       <c r="V170" s="4">
-        <v>4.3930300000000004</v>
+        <v>6.3187899999999999</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="X170" s="4">
-        <v>1770.2330732800001</v>
+        <v>0</v>
       </c>
       <c r="Y170" s="4">
-        <v>1770.2330730000001</v>
+        <v>0</v>
       </c>
       <c r="Z170" s="6">
-        <v>1.5770000000000001E-3</v>
+        <v>1.9940000000000001E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D171" s="4">
-        <v>7232290.9094860004</v>
+        <v>1775669.9183779999</v>
       </c>
       <c r="E171" s="5">
-        <v>95.999359999999996</v>
+        <v>94.678380000000004</v>
       </c>
       <c r="F171" s="4">
-        <v>6948708.9277121201</v>
+        <v>1681939.7986872301</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J171" s="5">
-        <v>95.999359999999996</v>
+        <v>94.678380000000004</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="4">
-        <v>6948708.927712</v>
+        <v>1681939.7986870001</v>
       </c>
       <c r="N171" s="4">
-        <v>6948708.9277121201</v>
+        <v>1681939.7986872301</v>
       </c>
       <c r="O171" s="3" t="s">
-        <v>498</v>
+        <v>34</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>494</v>
+        <v>526</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T171" s="4">
         <v>0.01</v>
       </c>
       <c r="U171" s="2">
-        <v>50124</v>
+        <v>49943</v>
       </c>
       <c r="V171" s="4">
-        <v>4.0930299999999997</v>
+        <v>3.8737900000000001</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="X171" s="4">
-        <v>5755.9412674699997</v>
+        <v>764.28581924000002</v>
       </c>
       <c r="Y171" s="4">
-        <v>5755.9412670000002</v>
+        <v>764.28581899999995</v>
       </c>
       <c r="Z171" s="6">
-        <v>5.5449999999999996E-3</v>
+        <v>1.3309999999999999E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>501</v>
+        <v>529</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D172" s="4">
-        <v>8088686.7869790001</v>
+        <v>6119633.1275749998</v>
       </c>
       <c r="E172" s="5">
-        <v>100.072</v>
+        <v>98.464619999999996</v>
       </c>
       <c r="F172" s="4">
-        <v>8140910.2226068098</v>
+        <v>6025673.5044608396</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J172" s="5">
-        <v>100.072</v>
+        <v>98.464619999999996</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="4">
-        <v>8140910.2226059996</v>
+        <v>6025673.5044600004</v>
       </c>
       <c r="N172" s="4">
-        <v>8140910.2226068098</v>
+        <v>6025673.5044608396</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>502</v>
+        <v>530</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T172" s="4">
         <v>0.01</v>
       </c>
       <c r="U172" s="2">
-        <v>48075</v>
+        <v>50756</v>
       </c>
       <c r="V172" s="4">
-        <v>4.80253</v>
+        <v>2.1349999999999998</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>503</v>
+        <v>531</v>
       </c>
       <c r="X172" s="4">
-        <v>46399.581140779999</v>
+        <v>0</v>
       </c>
       <c r="Y172" s="4">
-        <v>46399.581140000002</v>
+        <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>6.4970000000000002E-3</v>
+        <v>4.7679999999999997E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D173" s="4">
-        <v>9985037.9987400007</v>
+        <v>6655000</v>
       </c>
       <c r="E173" s="5">
-        <v>99.942999999999998</v>
+        <v>99.776210000000006</v>
       </c>
       <c r="F173" s="4">
-        <v>10070280.1932474</v>
+        <v>6651582.9532777797</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J173" s="5">
-        <v>99.942999999999998</v>
+        <v>99.776210000000006</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="4">
-        <v>10070280.193247</v>
+        <v>6651582.9532770002</v>
       </c>
       <c r="N173" s="4">
-        <v>10070280.1932474</v>
+        <v>6651582.9532777797</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>502</v>
+        <v>534</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>504</v>
+        <v>532</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T173" s="4">
         <v>0.01</v>
       </c>
       <c r="U173" s="2">
-        <v>48596</v>
+        <v>49263</v>
       </c>
       <c r="V173" s="4">
-        <v>4.6176300000000001</v>
+        <v>3.88</v>
       </c>
       <c r="W173" s="3" t="s">
-        <v>506</v>
+        <v>535</v>
       </c>
       <c r="X173" s="4">
-        <v>90933.666166740004</v>
+        <v>11476.17777778</v>
       </c>
       <c r="Y173" s="4">
-        <v>90933.666165999995</v>
+        <v>11476.177777000001</v>
       </c>
       <c r="Z173" s="6">
-        <v>8.0370000000000007E-3</v>
+        <v>5.2630000000000003E-3</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D174" s="4">
-        <v>3414636.2038110001</v>
+        <v>1813274.9023200001</v>
       </c>
       <c r="E174" s="5">
-        <v>100.0629</v>
+        <v>98.975880000000004</v>
       </c>
       <c r="F174" s="4">
-        <v>3449777.5566925402</v>
+        <v>1795564.8458092799</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J174" s="5">
-        <v>100.0629</v>
+        <v>98.975880000000004</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="4">
-        <v>3449777.556692</v>
+        <v>1795564.8458090001</v>
       </c>
       <c r="N174" s="4">
-        <v>3449777.5566925402</v>
+        <v>1795564.8458092799</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>509</v>
+        <v>34</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>502</v>
+        <v>538</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>507</v>
+        <v>536</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T174" s="4">
         <v>0.01</v>
       </c>
       <c r="U174" s="2">
-        <v>47956</v>
+        <v>49242</v>
       </c>
       <c r="V174" s="4">
-        <v>4.8992399999999998</v>
+        <v>4.2687900000000001</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="X174" s="4">
-        <v>32993.54670934</v>
+        <v>860.05441891999999</v>
       </c>
       <c r="Y174" s="4">
-        <v>32993.546709000002</v>
+        <v>860.05441800000006</v>
       </c>
       <c r="Z174" s="6">
-        <v>2.7529999999999998E-3</v>
+        <v>1.42E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D175" s="4">
-        <v>20239199</v>
+        <v>974351.97701899998</v>
       </c>
       <c r="E175" s="5">
-        <v>100.00109999999999</v>
+        <v>98.610900000000001</v>
       </c>
       <c r="F175" s="4">
-        <v>20359648.095248699</v>
+        <v>961953.99767902005</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J175" s="5">
-        <v>100.00109999999999</v>
+        <v>98.610900000000001</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="4">
-        <v>20359648.095247999</v>
+        <v>961953.99767900002</v>
       </c>
       <c r="N175" s="4">
-        <v>20359648.095248699</v>
+        <v>961953.99767902005</v>
       </c>
       <c r="O175" s="3" t="s">
-        <v>34</v>
+        <v>542</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>513</v>
+        <v>538</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T175" s="4">
         <v>0.01</v>
       </c>
       <c r="U175" s="2">
-        <v>47679</v>
+        <v>50308</v>
       </c>
       <c r="V175" s="4">
-        <v>4.55</v>
+        <v>7</v>
       </c>
       <c r="W175" s="3" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="X175" s="4">
-        <v>120226.46405972001</v>
+        <v>1136.7439731899999</v>
       </c>
       <c r="Y175" s="4">
-        <v>120226.46405900001</v>
+        <v>1136.7439730000001</v>
       </c>
       <c r="Z175" s="6">
-        <v>1.6249E-2</v>
+        <v>7.6099999999999996E-4</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>515</v>
+        <v>544</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>516</v>
+        <v>545</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D176" s="4">
-        <v>50327</v>
+        <v>10107967.279409001</v>
       </c>
       <c r="E176" s="5">
-        <v>99.986599999999996</v>
+        <v>57.205179999999999</v>
       </c>
       <c r="F176" s="4">
-        <v>50775.606112709997</v>
+        <v>5782280.8765271902</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J176" s="5">
-        <v>99.986599999999996</v>
+        <v>57.205179999999999</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M176" s="4">
-        <v>50775.606112000001</v>
+        <v>5782280.8765270002</v>
       </c>
       <c r="N176" s="4">
-        <v>50775.606112709997</v>
+        <v>5782280.8765271902</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>515</v>
+        <v>544</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T176" s="4">
         <v>0.01</v>
       </c>
       <c r="U176" s="2">
-        <v>48141</v>
+        <v>53868</v>
       </c>
       <c r="V176" s="4">
-        <v>4.5876299999999999</v>
+        <v>3.1951700000000001</v>
       </c>
       <c r="W176" s="3" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="X176" s="4">
-        <v>455.34993071000002</v>
+        <v>0</v>
       </c>
       <c r="Y176" s="4">
-        <v>455.34992999999997</v>
+        <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>4.0000000000000003E-5</v>
+        <v>4.5750000000000001E-3</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>520</v>
+        <v>549</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D177" s="4">
-        <v>1077375.7324999999</v>
+        <v>10136015.562355001</v>
       </c>
       <c r="E177" s="5">
-        <v>90.420490000000001</v>
+        <v>17.563680000000002</v>
       </c>
       <c r="F177" s="4">
-        <v>974443.14727938001</v>
+        <v>1784862.23135238</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J177" s="5">
-        <v>90.420490000000001</v>
+        <v>17.563680000000002</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M177" s="4">
-        <v>974443.14727900003</v>
+        <v>1784862.231352</v>
       </c>
       <c r="N177" s="4">
-        <v>974443.14727938001</v>
+        <v>1784862.23135238</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>34</v>
+        <v>550</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>521</v>
+        <v>551</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T177" s="4">
         <v>0.01</v>
       </c>
       <c r="U177" s="2">
-        <v>53687</v>
+        <v>59957</v>
       </c>
       <c r="V177" s="4">
-        <v>1.53</v>
+        <v>4.0887900000000004</v>
       </c>
       <c r="W177" s="3" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
       <c r="X177" s="4">
-        <v>274.73081179000002</v>
+        <v>4604.8932301300001</v>
       </c>
       <c r="Y177" s="4">
-        <v>274.73081100000002</v>
+        <v>4604.8932299999997</v>
       </c>
       <c r="Z177" s="6">
-        <v>7.7700000000000002E-4</v>
+        <v>1.4120000000000001E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>524</v>
+        <v>554</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D178" s="4">
-        <v>33873529.625</v>
+        <v>3972272.9227399998</v>
       </c>
       <c r="E178" s="5">
-        <v>3.6242100000000002</v>
+        <v>100.39697</v>
       </c>
       <c r="F178" s="4">
-        <v>1227647.8480222099</v>
+        <v>3996068.9560927702</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J178" s="5">
-        <v>3.6242100000000002</v>
+        <v>100.39697</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M178" s="4">
-        <v>1227647.8480219999</v>
+        <v>3996068.956092</v>
       </c>
       <c r="N178" s="4">
-        <v>1227647.8480222099</v>
+        <v>3996068.9560927702</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>523</v>
+        <v>553</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T178" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U178" s="2">
-        <v>51220</v>
+        <v>47105</v>
       </c>
       <c r="V178" s="4">
-        <v>0</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="W178" s="3" t="s">
-        <v>526</v>
+        <v>556</v>
       </c>
       <c r="X178" s="4">
-        <v>0</v>
+        <v>8027.3015313699998</v>
       </c>
       <c r="Y178" s="4">
-        <v>0</v>
+        <v>8027.3015310000001</v>
       </c>
       <c r="Z178" s="6">
-        <v>9.7900000000000005E-4</v>
+        <v>3.1619999999999999E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D179" s="4">
-        <v>83199984.304000005</v>
+        <v>2570000</v>
       </c>
       <c r="E179" s="5">
-        <v>2.94015</v>
+        <v>99.769729999999996</v>
       </c>
       <c r="F179" s="4">
-        <v>2446204.3385140598</v>
+        <v>2564082.0610000002</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J179" s="5">
-        <v>2.94015</v>
+        <v>99.769729999999996</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="4">
-        <v>2446204.3385140002</v>
+        <v>2564082.0610000002</v>
       </c>
       <c r="N179" s="4">
-        <v>2446204.3385140598</v>
+        <v>2564082.0610000002</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>525</v>
+        <v>559</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T179" s="4">
         <v>0.01</v>
       </c>
       <c r="U179" s="2">
-        <v>50885</v>
+        <v>52331</v>
       </c>
       <c r="V179" s="4">
-        <v>1.8126679999999999</v>
+        <v>5.822616</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>529</v>
+        <v>560</v>
       </c>
       <c r="X179" s="4">
         <v>0</v>
       </c>
       <c r="Y179" s="4">
         <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>1.952E-3</v>
+        <v>2.029E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>530</v>
+        <v>561</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>531</v>
+        <v>562</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D180" s="4">
-        <v>71673174.082732007</v>
+        <v>10000000</v>
       </c>
       <c r="E180" s="5">
-        <v>2.2416499999999999</v>
+        <v>100.0663</v>
       </c>
       <c r="F180" s="4">
-        <v>1606661.70682557</v>
+        <v>10026211.3333333</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J180" s="5">
-        <v>2.2416499999999999</v>
+        <v>100.0663</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M180" s="4">
-        <v>1606661.706825</v>
+        <v>10026211.333333001</v>
       </c>
       <c r="N180" s="4">
-        <v>1606661.70682557</v>
+        <v>10026211.3333333</v>
       </c>
       <c r="O180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>530</v>
+        <v>561</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T180" s="4">
         <v>0.01</v>
       </c>
       <c r="U180" s="2">
-        <v>47628</v>
+        <v>49050</v>
       </c>
       <c r="V180" s="4">
-        <v>0</v>
+        <v>4.6995199999999997</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>532</v>
+        <v>564</v>
       </c>
       <c r="X180" s="4">
-        <v>0</v>
+        <v>19581.33333333</v>
       </c>
       <c r="Y180" s="4">
-        <v>0</v>
+        <v>19581.333332999999</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.2819999999999999E-3</v>
+        <v>7.9340000000000001E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>533</v>
+        <v>565</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>534</v>
+        <v>566</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D181" s="4">
-        <v>190106773.334555</v>
+        <v>4783772.5490199998</v>
       </c>
       <c r="E181" s="5">
-        <v>3.3614600000000001</v>
+        <v>100.14619999999999</v>
       </c>
       <c r="F181" s="4">
-        <v>6390363.1429317296</v>
+        <v>4801449.5666043498</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="5">
-        <v>3.3614600000000001</v>
+        <v>100.14619999999999</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="4">
-        <v>6390363.1429310003</v>
+        <v>4801449.5666039996</v>
       </c>
       <c r="N181" s="4">
-        <v>6390363.1429317296</v>
+        <v>4801449.5666043498</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>525</v>
+        <v>567</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>533</v>
+        <v>565</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T181" s="4">
         <v>0.01</v>
       </c>
       <c r="U181" s="2">
-        <v>51312</v>
+        <v>48044</v>
       </c>
       <c r="V181" s="4">
-        <v>0.19852600000000001</v>
+        <v>5.0247099999999998</v>
       </c>
       <c r="W181" s="3" t="s">
-        <v>535</v>
+        <v>568</v>
       </c>
       <c r="X181" s="4">
-        <v>0</v>
+        <v>10683.14211768</v>
       </c>
       <c r="Y181" s="4">
-        <v>0</v>
+        <v>10683.142116999999</v>
       </c>
       <c r="Z181" s="6">
-        <v>5.1000000000000004E-3</v>
+        <v>3.7989999999999999E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>536</v>
+        <v>569</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>537</v>
+        <v>570</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D182" s="4">
-        <v>3960334.7537500001</v>
+        <v>8625000</v>
       </c>
       <c r="E182" s="5">
-        <v>63.908209999999997</v>
+        <v>89.300330000000002</v>
       </c>
       <c r="F182" s="4">
-        <v>2535863.5971037401</v>
+        <v>7702153.4625000004</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J182" s="5">
-        <v>63.908209999999997</v>
+        <v>89.300330000000002</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M182" s="4">
-        <v>2535863.5971030002</v>
+        <v>7702153.4625000004</v>
       </c>
       <c r="N182" s="4">
-        <v>2535863.5971037401</v>
+        <v>7702153.4625000004</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>538</v>
+        <v>571</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>536</v>
+        <v>569</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T182" s="4">
         <v>0.01</v>
       </c>
       <c r="U182" s="2">
-        <v>60596</v>
+        <v>51480</v>
       </c>
       <c r="V182" s="4">
-        <v>6.3430299999999997</v>
+        <v>2.347</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>539</v>
+        <v>572</v>
       </c>
       <c r="X182" s="4">
-        <v>4884.5459742100002</v>
+        <v>0</v>
       </c>
       <c r="Y182" s="4">
-        <v>4884.5459739999997</v>
+        <v>0</v>
       </c>
       <c r="Z182" s="6">
-        <v>2.0230000000000001E-3</v>
+        <v>6.0949999999999997E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>541</v>
+        <v>574</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D183" s="4">
-        <v>1808897.290822</v>
+        <v>779737.72491999995</v>
       </c>
       <c r="E183" s="5">
-        <v>95.178030000000007</v>
+        <v>101.15806000000001</v>
       </c>
       <c r="F183" s="4">
-        <v>1723043.86033218</v>
+        <v>788767.55561720999</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J183" s="5">
-        <v>95.178030000000007</v>
+        <v>101.15806000000001</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M183" s="4">
-        <v>1723043.8603320001</v>
+        <v>788767.55561699998</v>
       </c>
       <c r="N183" s="4">
-        <v>1723043.86033218</v>
+        <v>788767.55561720999</v>
       </c>
       <c r="O183" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>542</v>
+        <v>575</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>540</v>
+        <v>573</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T183" s="4">
         <v>0.01</v>
       </c>
       <c r="U183" s="2">
-        <v>49943</v>
+        <v>47635</v>
       </c>
       <c r="V183" s="4">
-        <v>3.8980299999999999</v>
+        <v>6.63</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>543</v>
+        <v>576</v>
       </c>
       <c r="X183" s="4">
-        <v>1371.05420405</v>
+        <v>0</v>
       </c>
       <c r="Y183" s="4">
-        <v>1371.054204</v>
+        <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>1.3749999999999999E-3</v>
+        <v>6.2399999999999999E-4</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>544</v>
+        <v>577</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>545</v>
+        <v>578</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D184" s="4">
-        <v>6134331.7504749997</v>
+        <v>749670.28286699997</v>
       </c>
       <c r="E184" s="5">
-        <v>98.391400000000004</v>
+        <v>101.23635</v>
       </c>
       <c r="F184" s="4">
-        <v>6035654.8899368597</v>
+        <v>761341.10818273004</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J184" s="5">
-        <v>98.391400000000004</v>
+        <v>101.23635</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M184" s="4">
-        <v>6035654.8899360001</v>
+        <v>761341.108182</v>
       </c>
       <c r="N184" s="4">
-        <v>6035654.8899368597</v>
+        <v>761341.10818273004</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>546</v>
+        <v>575</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>544</v>
+        <v>577</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T184" s="4">
         <v>0.01</v>
       </c>
       <c r="U184" s="2">
-        <v>50756</v>
+        <v>47133</v>
       </c>
       <c r="V184" s="4">
-        <v>2.1349999999999998</v>
+        <v>7.21</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>547</v>
+        <v>579</v>
       </c>
       <c r="X184" s="4">
-        <v>0</v>
+        <v>2402.2767730999999</v>
       </c>
       <c r="Y184" s="4">
-        <v>0</v>
+        <v>2402.276773</v>
       </c>
       <c r="Z184" s="6">
-        <v>4.8170000000000001E-3</v>
+        <v>6.02E-4</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>548</v>
+        <v>580</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>549</v>
+        <v>581</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D185" s="4">
-        <v>6655000</v>
+        <v>5145482.0561220003</v>
       </c>
       <c r="E185" s="5">
-        <v>99.704449999999994</v>
+        <v>97.580590000000001</v>
       </c>
       <c r="F185" s="4">
-        <v>6646807.3252777802</v>
+        <v>5027619.4711993299</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J185" s="5">
-        <v>99.704449999999994</v>
+        <v>97.580590000000001</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M185" s="4">
-        <v>6646807.3252769997</v>
+        <v>5027619.4711990003</v>
       </c>
       <c r="N185" s="4">
-        <v>6646807.3252777802</v>
+        <v>5027619.4711993299</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>34</v>
+        <v>582</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>550</v>
+        <v>583</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>548</v>
+        <v>580</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T185" s="4">
         <v>0.01</v>
       </c>
       <c r="U185" s="2">
-        <v>49263</v>
+        <v>50240</v>
       </c>
       <c r="V185" s="4">
-        <v>3.88</v>
+        <v>3.9954900000000002</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="X185" s="4">
-        <v>11476.17777778</v>
+        <v>6627.7224911200001</v>
       </c>
       <c r="Y185" s="4">
-        <v>11476.177777000001</v>
+        <v>6627.7224910000004</v>
       </c>
       <c r="Z185" s="6">
-        <v>5.3039999999999997E-3</v>
+        <v>3.9779999999999998E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>552</v>
+        <v>585</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>553</v>
+        <v>586</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D186" s="4">
-        <v>1855211.3015399999</v>
+        <v>1295000</v>
       </c>
       <c r="E186" s="5">
-        <v>98.999420000000001</v>
+        <v>97.313270000000003</v>
       </c>
       <c r="F186" s="4">
-        <v>1838197.0767550799</v>
+        <v>1260206.8465</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J186" s="5">
-        <v>98.999420000000001</v>
+        <v>97.313270000000003</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M186" s="4">
-        <v>1838197.076755</v>
+        <v>1260206.8465</v>
       </c>
       <c r="N186" s="4">
-        <v>1838197.0767550799</v>
+        <v>1260206.8465</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>552</v>
+        <v>585</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T186" s="4">
         <v>0.01</v>
       </c>
       <c r="U186" s="2">
-        <v>49242</v>
+        <v>53595</v>
       </c>
       <c r="V186" s="4">
-        <v>4.2930299999999999</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="X186" s="4">
-        <v>1548.64845603</v>
+        <v>0</v>
       </c>
       <c r="Y186" s="4">
-        <v>1548.6484559999999</v>
+        <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>1.467E-3</v>
+        <v>9.9700000000000006E-4</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D187" s="4">
-        <v>996345.12023400003</v>
+        <v>3500000</v>
       </c>
       <c r="E187" s="5">
-        <v>98.911079999999998</v>
+        <v>97.057230000000004</v>
       </c>
       <c r="F187" s="4">
-        <v>986658.12159056996</v>
+        <v>3397003.05</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J187" s="5">
-        <v>98.911079999999998</v>
+        <v>97.057230000000004</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M187" s="4">
-        <v>986658.12159</v>
+        <v>3397003.05</v>
       </c>
       <c r="N187" s="4">
-        <v>986658.12159056996</v>
+        <v>3397003.05</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>558</v>
+        <v>34</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T187" s="4">
         <v>0.01</v>
       </c>
       <c r="U187" s="2">
-        <v>50308</v>
+        <v>53595</v>
       </c>
       <c r="V187" s="4">
-        <v>7</v>
+        <v>5.73</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>559</v>
+        <v>591</v>
       </c>
       <c r="X187" s="4">
-        <v>1162.4026402699999</v>
+        <v>0</v>
       </c>
       <c r="Y187" s="4">
-        <v>1162.40264</v>
+        <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>7.8700000000000005E-4</v>
+        <v>2.6879999999999999E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D188" s="4">
-        <v>10118028.623175999</v>
+        <v>3230000</v>
       </c>
       <c r="E188" s="5">
-        <v>57.300319999999999</v>
+        <v>98.091560000000001</v>
       </c>
       <c r="F188" s="4">
-        <v>5797662.7787713297</v>
+        <v>3168357.3879999998</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>57.300319999999999</v>
+        <v>98.091560000000001</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>5797662.778771</v>
+        <v>3168357.3879999998</v>
       </c>
       <c r="N188" s="4">
-        <v>5797662.7787713297</v>
+        <v>3168357.3879999998</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>562</v>
+        <v>587</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>560</v>
+        <v>592</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T188" s="4">
         <v>0.01</v>
       </c>
       <c r="U188" s="2">
-        <v>53868</v>
+        <v>55634</v>
       </c>
       <c r="V188" s="4">
-        <v>3.1991800000000001</v>
+        <v>5.9640000000000004</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>563</v>
+        <v>594</v>
       </c>
       <c r="X188" s="4">
         <v>0</v>
       </c>
       <c r="Y188" s="4">
         <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>4.627E-3</v>
+        <v>2.5070000000000001E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>564</v>
+        <v>595</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>565</v>
+        <v>596</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D189" s="4">
-        <v>10157123.413321</v>
+        <v>1595641.75</v>
       </c>
       <c r="E189" s="5">
-        <v>17.697859999999999</v>
+        <v>101.72178</v>
       </c>
       <c r="F189" s="4">
-        <v>1805716.7004164499</v>
+        <v>1623115.1905231499</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J189" s="5">
-        <v>17.697859999999999</v>
+        <v>101.72178</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M189" s="4">
-        <v>1805716.7004160001</v>
+        <v>1623115.190523</v>
       </c>
       <c r="N189" s="4">
-        <v>1805716.7004164499</v>
+        <v>1623115.1905231499</v>
       </c>
       <c r="O189" s="3" t="s">
-        <v>566</v>
+        <v>34</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>567</v>
+        <v>587</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>564</v>
+        <v>595</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T189" s="4">
         <v>0.01</v>
       </c>
       <c r="U189" s="2">
-        <v>60049</v>
+        <v>57278</v>
       </c>
       <c r="V189" s="4">
-        <v>4.1130300000000002</v>
+        <v>6.5807000000000002</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>568</v>
+        <v>597</v>
       </c>
       <c r="X189" s="4">
-        <v>8123.21869969</v>
+        <v>0</v>
       </c>
       <c r="Y189" s="4">
-        <v>8123.218699</v>
+        <v>0</v>
       </c>
       <c r="Z189" s="6">
-        <v>1.441E-3</v>
+        <v>1.284E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>569</v>
+        <v>598</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>570</v>
+        <v>599</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D190" s="4">
-        <v>4357048.2618000004</v>
+        <v>1725258.9500579999</v>
       </c>
       <c r="E190" s="5">
-        <v>100.38764</v>
+        <v>100.63571</v>
       </c>
       <c r="F190" s="4">
-        <v>4382742.79204443</v>
+        <v>1737058.3199827401</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="5">
-        <v>100.38764</v>
+        <v>100.63571</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M190" s="4">
-        <v>4382742.7920439998</v>
+        <v>1737058.3199819999</v>
       </c>
       <c r="N190" s="4">
-        <v>4382742.79204443</v>
+        <v>1737058.3199827401</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>571</v>
+        <v>600</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>569</v>
+        <v>598</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T190" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U190" s="2">
-        <v>47105</v>
+        <v>49820</v>
       </c>
       <c r="V190" s="4">
-        <v>4.8499999999999996</v>
+        <v>4.3387900000000004</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>572</v>
+        <v>601</v>
       </c>
       <c r="X190" s="4">
-        <v>8804.8683623899997</v>
+        <v>831.72625331999996</v>
       </c>
       <c r="Y190" s="4">
-        <v>8804.8683619999993</v>
+        <v>831.72625300000004</v>
       </c>
       <c r="Z190" s="6">
-        <v>3.4970000000000001E-3</v>
+        <v>1.374E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>573</v>
+        <v>602</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>574</v>
+        <v>603</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D191" s="4">
-        <v>2570000</v>
+        <v>7572883.9768709997</v>
       </c>
       <c r="E191" s="5">
-        <v>99.656779999999998</v>
+        <v>15.898260000000001</v>
       </c>
       <c r="F191" s="4">
-        <v>2561179.2459999998</v>
+        <v>1203956.78414129</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="5">
-        <v>99.656779999999998</v>
+        <v>15.898260000000001</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M191" s="4">
-        <v>2561179.2459999998</v>
+        <v>1203956.7841409999</v>
       </c>
       <c r="N191" s="4">
-        <v>2561179.2459999998</v>
+        <v>1203956.78414129</v>
       </c>
       <c r="O191" s="3" t="s">
-        <v>34</v>
+        <v>604</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>575</v>
+        <v>605</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>573</v>
+        <v>602</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T191" s="4">
         <v>0.01</v>
       </c>
       <c r="U191" s="2">
-        <v>52331</v>
+        <v>49943</v>
       </c>
       <c r="V191" s="4">
-        <v>5.8226100000000001</v>
+        <v>6.22</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>576</v>
+        <v>606</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>2.0439999999999998E-3</v>
+        <v>9.5200000000000005E-4</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>577</v>
+        <v>607</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>578</v>
+        <v>608</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D192" s="4">
-        <v>8296008.6490399996</v>
+        <v>8245898.7914209999</v>
       </c>
       <c r="E192" s="5">
-        <v>100.06829999999999</v>
+        <v>8.1248699999999996</v>
       </c>
       <c r="F192" s="4">
-        <v>8389660.6314772796</v>
+        <v>669968.55713454995</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J192" s="5">
-        <v>100.06829999999999</v>
+        <v>8.1248699999999996</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M192" s="4">
-        <v>8389660.6314770002</v>
+        <v>669968.557134</v>
       </c>
       <c r="N192" s="4">
-        <v>8389660.6314772796</v>
+        <v>669968.55713454995</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>579</v>
+        <v>605</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>577</v>
+        <v>607</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T192" s="4">
         <v>0.01</v>
       </c>
       <c r="U192" s="2">
-        <v>48044</v>
+        <v>50124</v>
       </c>
       <c r="V192" s="4">
-        <v>5.0237999999999996</v>
+        <v>6.43</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>580</v>
+        <v>609</v>
       </c>
       <c r="X192" s="4">
-        <v>87985.808529989998</v>
+        <v>0</v>
       </c>
       <c r="Y192" s="4">
-        <v>87985.808529000002</v>
+        <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>6.6950000000000004E-3</v>
+        <v>5.2999999999999998E-4</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>581</v>
+        <v>610</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>582</v>
+        <v>611</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D193" s="4">
-        <v>8625000</v>
+        <v>4636000</v>
       </c>
       <c r="E193" s="5">
-        <v>89.338909999999998</v>
+        <v>102.28834999999999</v>
       </c>
       <c r="F193" s="4">
-        <v>7705480.9874999998</v>
+        <v>4742087.9060000004</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J193" s="5">
-        <v>89.338909999999998</v>
+        <v>102.28834999999999</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M193" s="4">
-        <v>7705480.9874999998</v>
+        <v>4742087.9060000004</v>
       </c>
       <c r="N193" s="4">
-        <v>7705480.9874999998</v>
+        <v>4742087.9060000004</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>583</v>
+        <v>612</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>581</v>
+        <v>610</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T193" s="4">
         <v>0.01</v>
       </c>
       <c r="U193" s="2">
-        <v>51480</v>
+        <v>52998</v>
       </c>
       <c r="V193" s="4">
-        <v>2.347</v>
+        <v>5.6439120000000003</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>584</v>
+        <v>613</v>
       </c>
       <c r="X193" s="4">
         <v>0</v>
       </c>
       <c r="Y193" s="4">
         <v>0</v>
       </c>
       <c r="Z193" s="6">
-        <v>6.149E-3</v>
+        <v>3.7520000000000001E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>586</v>
+        <v>615</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D194" s="4">
-        <v>811608.93552199996</v>
+        <v>8211883.5529500004</v>
       </c>
       <c r="E194" s="5">
-        <v>101.23721999999999</v>
+        <v>100.60325</v>
       </c>
       <c r="F194" s="4">
-        <v>821650.32359407004</v>
+        <v>8279633.8733406002</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>101.23721999999999</v>
+        <v>100.60325</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>821650.32359399996</v>
+        <v>8279633.8733400004</v>
       </c>
       <c r="N194" s="4">
-        <v>821650.32359407004</v>
+        <v>8279633.8733406002</v>
       </c>
       <c r="O194" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>587</v>
+        <v>616</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>585</v>
+        <v>614</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T194" s="4">
         <v>0.01</v>
       </c>
       <c r="U194" s="2">
-        <v>47635</v>
+        <v>47164</v>
       </c>
       <c r="V194" s="4">
-        <v>6.63</v>
+        <v>4.99</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>588</v>
+        <v>617</v>
       </c>
       <c r="X194" s="4">
-        <v>0</v>
+        <v>18212.132857429999</v>
       </c>
       <c r="Y194" s="4">
-        <v>0</v>
+        <v>18212.132857000001</v>
       </c>
       <c r="Z194" s="6">
-        <v>6.5499999999999998E-4</v>
+        <v>6.5519999999999997E-3</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>590</v>
+        <v>619</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D195" s="4">
-        <v>787144.59443699999</v>
+        <v>2462448.9663999998</v>
       </c>
       <c r="E195" s="5">
-        <v>101.29491</v>
+        <v>46.220669999999998</v>
       </c>
       <c r="F195" s="4">
-        <v>799859.76962724002</v>
+        <v>1138160.4106781599</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J195" s="5">
-        <v>101.29491</v>
+        <v>46.220669999999998</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M195" s="4">
-        <v>799859.76962699997</v>
+        <v>1138160.410678</v>
       </c>
       <c r="N195" s="4">
-        <v>799859.76962724002</v>
+        <v>1138160.4106781599</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>587</v>
+        <v>620</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
       <c r="S195" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T195" s="4">
         <v>0.01</v>
       </c>
       <c r="U195" s="2">
-        <v>47133</v>
+        <v>49515</v>
       </c>
       <c r="V195" s="4">
-        <v>7.21</v>
+        <v>5</v>
       </c>
       <c r="W195" s="3" t="s">
-        <v>591</v>
+        <v>621</v>
       </c>
       <c r="X195" s="4">
-        <v>2522.3611226200001</v>
+        <v>0</v>
       </c>
       <c r="Y195" s="4">
-        <v>2522.3611219999998</v>
+        <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>6.38E-4</v>
+        <v>8.9999999999999998E-4</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>592</v>
+        <v>622</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>593</v>
+        <v>623</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D196" s="4">
-        <v>5163860.9831170002</v>
+        <v>6088993.0272399997</v>
       </c>
       <c r="E196" s="5">
-        <v>97.584109999999995</v>
+        <v>93.76473</v>
       </c>
       <c r="F196" s="4">
-        <v>5046997.8173363199</v>
+        <v>5712175.3487059297</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="5">
-        <v>97.584109999999995</v>
+        <v>93.76473</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M196" s="4">
-        <v>5046997.8173359996</v>
+        <v>5712175.3487050002</v>
       </c>
       <c r="N196" s="4">
-        <v>5046997.8173363199</v>
+        <v>5712175.3487059297</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>594</v>
+        <v>624</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>595</v>
+        <v>625</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>592</v>
+        <v>622</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T196" s="4">
         <v>0.01</v>
       </c>
       <c r="U196" s="2">
-        <v>50240</v>
+        <v>53442</v>
       </c>
       <c r="V196" s="4">
-        <v>4.0111999999999997</v>
+        <v>4.2087899999999996</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>596</v>
+        <v>626</v>
       </c>
       <c r="X196" s="4">
-        <v>7890.0353248000001</v>
+        <v>2847.4769959</v>
       </c>
       <c r="Y196" s="4">
-        <v>7890.0353240000004</v>
+        <v>2847.476995</v>
       </c>
       <c r="Z196" s="6">
-        <v>4.0280000000000003E-3</v>
+        <v>4.5199999999999997E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>598</v>
+        <v>628</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D197" s="4">
-        <v>1295000</v>
+        <v>1664437.211775</v>
       </c>
       <c r="E197" s="5">
-        <v>97.378110000000007</v>
+        <v>75.82141</v>
       </c>
       <c r="F197" s="4">
-        <v>1261046.5245000001</v>
+        <v>1261999.7625326701</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="5">
-        <v>97.378110000000007</v>
+        <v>75.82141</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M197" s="4">
-        <v>1261046.5245000001</v>
+        <v>1261999.762532</v>
       </c>
       <c r="N197" s="4">
-        <v>1261046.5245000001</v>
+        <v>1261999.7625326701</v>
       </c>
       <c r="O197" s="3" t="s">
-        <v>34</v>
+        <v>629</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>597</v>
+        <v>627</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T197" s="4">
         <v>0.01</v>
       </c>
       <c r="U197" s="2">
-        <v>53595</v>
+        <v>50034</v>
       </c>
       <c r="V197" s="4">
-        <v>4.6399999999999997</v>
+        <v>3.9037600000000001</v>
       </c>
       <c r="W197" s="3" t="s">
-        <v>600</v>
+        <v>631</v>
       </c>
       <c r="X197" s="4">
         <v>0</v>
       </c>
       <c r="Y197" s="4">
         <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>1.0059999999999999E-3</v>
+        <v>9.9799999999999997E-4</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>601</v>
+        <v>632</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D198" s="4">
-        <v>3500000</v>
+        <v>768856.56964100001</v>
       </c>
       <c r="E198" s="5">
-        <v>97.113609999999994</v>
+        <v>72.626670000000004</v>
       </c>
       <c r="F198" s="4">
-        <v>3398976.35</v>
+        <v>558394.92360653996</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J198" s="5">
-        <v>97.113609999999994</v>
+        <v>72.626670000000004</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M198" s="4">
-        <v>3398976.35</v>
+        <v>558394.92360600003</v>
       </c>
       <c r="N198" s="4">
-        <v>3398976.35</v>
+        <v>558394.92360653996</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>601</v>
+        <v>632</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T198" s="4">
         <v>0.01</v>
       </c>
       <c r="U198" s="2">
-        <v>53595</v>
+        <v>50124</v>
       </c>
       <c r="V198" s="4">
-        <v>5.73</v>
+        <v>3.8832339999999999</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>603</v>
+        <v>634</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>2.712E-3</v>
+        <v>4.4099999999999999E-4</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>604</v>
+        <v>635</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>605</v>
+        <v>636</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D199" s="4">
-        <v>3230000</v>
+        <v>8478738.9244999997</v>
       </c>
       <c r="E199" s="5">
-        <v>98.247579999999999</v>
+        <v>97.420069999999996</v>
       </c>
       <c r="F199" s="4">
-        <v>3173396.8339999998</v>
+        <v>8276950.8732141498</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J199" s="5">
-        <v>98.247579999999999</v>
+        <v>97.420069999999996</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M199" s="4">
-        <v>3173396.8339999998</v>
+        <v>8276950.8732139999</v>
       </c>
       <c r="N199" s="4">
-        <v>3173396.8339999998</v>
+        <v>8276950.8732141498</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>599</v>
+        <v>637</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>604</v>
+        <v>635</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T199" s="4">
         <v>0.01</v>
       </c>
       <c r="U199" s="2">
-        <v>55634</v>
+        <v>51761</v>
       </c>
       <c r="V199" s="4">
-        <v>5.9640000000000004</v>
+        <v>4</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>606</v>
+        <v>638</v>
       </c>
       <c r="X199" s="4">
-        <v>0</v>
+        <v>16957.477848999999</v>
       </c>
       <c r="Y199" s="4">
-        <v>0</v>
+        <v>16957.477848999999</v>
       </c>
       <c r="Z199" s="6">
-        <v>2.532E-3</v>
+        <v>6.5500000000000003E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>607</v>
+        <v>639</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>608</v>
+        <v>640</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D200" s="4">
-        <v>1599759.1459999999</v>
+        <v>11393000</v>
       </c>
       <c r="E200" s="5">
-        <v>101.66379000000001</v>
+        <v>100.97311999999999</v>
       </c>
       <c r="F200" s="4">
-        <v>1626375.7786952299</v>
+        <v>11503867.5616</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J200" s="5">
-        <v>101.66379000000001</v>
+        <v>100.97311999999999</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M200" s="4">
-        <v>1626375.7786950001</v>
+        <v>11503867.5616</v>
       </c>
       <c r="N200" s="4">
-        <v>1626375.7786952299</v>
+        <v>11503867.5616</v>
       </c>
       <c r="O200" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>599</v>
+        <v>641</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>607</v>
+        <v>639</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T200" s="4">
         <v>0.01</v>
       </c>
       <c r="U200" s="2">
-        <v>57278</v>
+        <v>51048</v>
       </c>
       <c r="V200" s="4">
-        <v>6.5807000000000002</v>
+        <v>5.9903880000000003</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>609</v>
+        <v>642</v>
       </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>1.2979999999999999E-3</v>
+        <v>9.103E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>611</v>
+        <v>644</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D201" s="4">
-        <v>1725258.9500579999</v>
+        <v>26996.309964</v>
       </c>
       <c r="E201" s="5">
-        <v>100.96420000000001</v>
+        <v>85.161090000000002</v>
       </c>
       <c r="F201" s="4">
-        <v>1743357.5495183</v>
+        <v>23122.001805420001</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J201" s="5">
-        <v>100.96420000000001</v>
+        <v>85.161090000000002</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M201" s="4">
-        <v>1743357.5495180001</v>
+        <v>23122.001805</v>
       </c>
       <c r="N201" s="4">
-        <v>1743357.5495183</v>
+        <v>23122.001805420001</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>612</v>
+        <v>645</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T201" s="4">
         <v>0.01</v>
       </c>
       <c r="U201" s="2">
-        <v>49820</v>
+        <v>50097</v>
       </c>
       <c r="V201" s="4">
-        <v>4.3630300000000002</v>
+        <v>6.0537000000000001</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>613</v>
+        <v>646</v>
       </c>
       <c r="X201" s="4">
-        <v>1463.6526638400001</v>
+        <v>131.64998019999999</v>
       </c>
       <c r="Y201" s="4">
-        <v>1463.6526630000001</v>
+        <v>131.64998</v>
       </c>
       <c r="Z201" s="6">
-        <v>1.3910000000000001E-3</v>
+        <v>1.8E-5</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>614</v>
+        <v>647</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>615</v>
+        <v>648</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D202" s="4">
-        <v>7572883.9768709997</v>
+        <v>534022.06772399996</v>
       </c>
       <c r="E202" s="5">
-        <v>16.164840000000002</v>
+        <v>100.0676</v>
       </c>
       <c r="F202" s="4">
-        <v>1224144.57824683</v>
+        <v>535183.46974566998</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J202" s="5">
-        <v>16.164840000000002</v>
+        <v>100.0676</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M202" s="4">
-        <v>1224144.578246</v>
+        <v>535183.46974500001</v>
       </c>
       <c r="N202" s="4">
-        <v>1224144.57824683</v>
+        <v>535183.46974566998</v>
       </c>
       <c r="O202" s="3" t="s">
-        <v>616</v>
+        <v>34</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>617</v>
+        <v>649</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>614</v>
+        <v>647</v>
       </c>
       <c r="S202" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T202" s="4">
         <v>0.01</v>
       </c>
       <c r="U202" s="2">
-        <v>49943</v>
+        <v>48141</v>
       </c>
       <c r="V202" s="4">
-        <v>6.22</v>
+        <v>4.9052300000000004</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>618</v>
+        <v>650</v>
       </c>
       <c r="X202" s="4">
-        <v>0</v>
+        <v>800.40310389000001</v>
       </c>
       <c r="Y202" s="4">
-        <v>0</v>
+        <v>800.40310299999999</v>
       </c>
       <c r="Z202" s="6">
-        <v>9.77E-4</v>
+        <v>4.2299999999999998E-4</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>619</v>
+        <v>651</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>620</v>
+        <v>652</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D203" s="4">
-        <v>8277107.2994290004</v>
+        <v>3165822.3805069998</v>
       </c>
       <c r="E203" s="5">
-        <v>8.4626900000000003</v>
+        <v>97.029750000000007</v>
       </c>
       <c r="F203" s="4">
-        <v>700465.93171808997</v>
+        <v>3073611.0147440298</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J203" s="5">
-        <v>8.4626900000000003</v>
+        <v>97.029750000000007</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M203" s="4">
-        <v>700465.93171799998</v>
+        <v>3073611.014744</v>
       </c>
       <c r="N203" s="4">
-        <v>700465.93171808997</v>
+        <v>3073611.0147440298</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>617</v>
+        <v>653</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>619</v>
+        <v>651</v>
       </c>
       <c r="S203" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T203" s="4">
         <v>0.01</v>
       </c>
       <c r="U203" s="2">
-        <v>50124</v>
+        <v>52075</v>
       </c>
       <c r="V203" s="4">
-        <v>6.43</v>
+        <v>5.1782000000000004</v>
       </c>
       <c r="W203" s="3" t="s">
-        <v>621</v>
+        <v>654</v>
       </c>
       <c r="X203" s="4">
-        <v>0</v>
+        <v>1821.4734945299999</v>
       </c>
       <c r="Y203" s="4">
-        <v>0</v>
+        <v>1821.4734940000001</v>
       </c>
       <c r="Z203" s="6">
-        <v>5.5900000000000004E-4</v>
+        <v>2.4320000000000001E-3</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>622</v>
+        <v>655</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>623</v>
+        <v>656</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D204" s="4">
-        <v>4636000</v>
+        <v>3861166.284976</v>
       </c>
       <c r="E204" s="5">
-        <v>102.19687999999999</v>
+        <v>98.203370000000007</v>
       </c>
       <c r="F204" s="4">
-        <v>4737847.3568000002</v>
+        <v>3811587.6496351399</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J204" s="5">
-        <v>102.19687999999999</v>
+        <v>98.203370000000007</v>
       </c>
       <c r="K204" s="5">
         <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M204" s="4">
-        <v>4737847.3568000002</v>
+        <v>3811587.6496350002</v>
       </c>
       <c r="N204" s="4">
-        <v>4737847.3568000002</v>
+        <v>3811587.6496351399</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>624</v>
+        <v>653</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>622</v>
+        <v>655</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T204" s="4">
         <v>0.01</v>
       </c>
       <c r="U204" s="2">
-        <v>52998</v>
+        <v>50766</v>
       </c>
       <c r="V204" s="4">
-        <v>5.4618500000000001</v>
+        <v>5.2724299999999999</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>625</v>
+        <v>657</v>
       </c>
       <c r="X204" s="4">
-        <v>0</v>
+        <v>19792.236484900001</v>
       </c>
       <c r="Y204" s="4">
-        <v>0</v>
+        <v>19792.236484000001</v>
       </c>
       <c r="Z204" s="6">
-        <v>3.7810000000000001E-3</v>
+        <v>3.016E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>626</v>
+        <v>658</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>627</v>
+        <v>659</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D205" s="4">
-        <v>8883051.3485000003</v>
+        <v>10482944.904899999</v>
       </c>
       <c r="E205" s="5">
-        <v>100.57839</v>
+        <v>80.484939999999995</v>
       </c>
       <c r="F205" s="4">
-        <v>8954130.6630741507</v>
+        <v>8489398.4530924391</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J205" s="5">
-        <v>100.57839</v>
+        <v>80.484939999999995</v>
       </c>
       <c r="K205" s="5">
         <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M205" s="4">
-        <v>8954130.6630739998</v>
+        <v>8489398.4530919995</v>
       </c>
       <c r="N205" s="4">
-        <v>8954130.6630741507</v>
+        <v>8489398.4530924391</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>34</v>
+        <v>660</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>628</v>
+        <v>653</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>626</v>
+        <v>658</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T205" s="4">
         <v>0.01</v>
       </c>
       <c r="U205" s="2">
-        <v>47164</v>
+        <v>51952</v>
       </c>
       <c r="V205" s="4">
-        <v>4.99</v>
+        <v>5.1224299999999996</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>629</v>
+        <v>661</v>
       </c>
       <c r="X205" s="4">
-        <v>19700.633879559999</v>
+        <v>52206.536150619999</v>
       </c>
       <c r="Y205" s="4">
-        <v>19700.633879000001</v>
+        <v>52206.53615</v>
       </c>
       <c r="Z205" s="6">
-        <v>7.1459999999999996E-3</v>
+        <v>6.718E-3</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>630</v>
+        <v>662</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>631</v>
+        <v>663</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D206" s="4">
-        <v>2462448.9663999998</v>
+        <v>298769.57608000003</v>
       </c>
       <c r="E206" s="5">
-        <v>47.614870000000003</v>
+        <v>99.956000000000003</v>
       </c>
       <c r="F206" s="4">
-        <v>1172491.8741677001</v>
+        <v>299166.40216291999</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J206" s="5">
-        <v>47.614870000000003</v>
+        <v>99.956000000000003</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M206" s="4">
-        <v>1172491.8741669999</v>
+        <v>299166.40216200001</v>
       </c>
       <c r="N206" s="4">
-        <v>1172491.8741677001</v>
+        <v>299166.40216291999</v>
       </c>
       <c r="O206" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>632</v>
+        <v>664</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>630</v>
+        <v>662</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T206" s="4">
         <v>0.01</v>
       </c>
       <c r="U206" s="2">
-        <v>49515</v>
+        <v>47958</v>
       </c>
       <c r="V206" s="4">
-        <v>5</v>
+        <v>5.7868399999999998</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="X206" s="4">
-        <v>0</v>
+        <v>528.28469639000002</v>
       </c>
       <c r="Y206" s="4">
-        <v>0</v>
+        <v>528.28469600000005</v>
       </c>
       <c r="Z206" s="6">
-        <v>9.3499999999999996E-4</v>
+        <v>2.3599999999999999E-4</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>635</v>
+        <v>667</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D207" s="4">
-        <v>6102600.6490940005</v>
+        <v>3308247.7302259998</v>
       </c>
       <c r="E207" s="5">
-        <v>93.777090000000001</v>
+        <v>99.943700000000007</v>
       </c>
       <c r="F207" s="4">
-        <v>5727864.2875242503</v>
+        <v>3313344.41667919</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="5">
-        <v>93.777090000000001</v>
+        <v>99.943700000000007</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="4">
-        <v>5727864.2875239998</v>
+        <v>3313344.416679</v>
       </c>
       <c r="N207" s="4">
-        <v>5727864.2875242503</v>
+        <v>3313344.41667919</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>636</v>
+        <v>34</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T207" s="4">
         <v>0.01</v>
       </c>
       <c r="U207" s="2">
-        <v>53442</v>
+        <v>49049</v>
       </c>
       <c r="V207" s="4">
-        <v>4.2330300000000003</v>
+        <v>4.7331000000000003</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>638</v>
+        <v>668</v>
       </c>
       <c r="X207" s="4">
-        <v>5022.98448276</v>
+        <v>6959.2299253000001</v>
       </c>
       <c r="Y207" s="4">
-        <v>5022.9844819999998</v>
+        <v>6959.2299249999996</v>
       </c>
       <c r="Z207" s="6">
-        <v>4.5710000000000004E-3</v>
+        <v>2.6220000000000002E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>639</v>
+        <v>669</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>640</v>
+        <v>670</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D208" s="4">
-        <v>1700433.957529</v>
+        <v>3335051.0490000001</v>
       </c>
       <c r="E208" s="5">
-        <v>76.363709999999998</v>
+        <v>95.526949999999999</v>
       </c>
       <c r="F208" s="4">
-        <v>1298514.4560689901</v>
+        <v>3196500.2440621899</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J208" s="5">
-        <v>76.363709999999998</v>
+        <v>95.526949999999999</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M208" s="4">
-        <v>1298514.4560680001</v>
+        <v>3196500.244062</v>
       </c>
       <c r="N208" s="4">
-        <v>1298514.4560689901</v>
+        <v>3196500.2440621899</v>
       </c>
       <c r="O208" s="3" t="s">
-        <v>641</v>
+        <v>34</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>642</v>
+        <v>671</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>639</v>
+        <v>669</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T208" s="4">
         <v>0.01</v>
       </c>
       <c r="U208" s="2">
-        <v>50034</v>
+        <v>51241</v>
       </c>
       <c r="V208" s="4">
-        <v>3.9229440000000002</v>
+        <v>7.17</v>
       </c>
       <c r="W208" s="3" t="s">
-        <v>643</v>
+        <v>672</v>
       </c>
       <c r="X208" s="4">
-        <v>0</v>
+        <v>10627.69600948</v>
       </c>
       <c r="Y208" s="4">
-        <v>0</v>
+        <v>10627.696008999999</v>
       </c>
       <c r="Z208" s="6">
-        <v>1.036E-3</v>
+        <v>2.529E-3</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>645</v>
+        <v>674</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D209" s="4">
-        <v>770603.59872699995</v>
+        <v>1890511.8435</v>
       </c>
       <c r="E209" s="5">
-        <v>72.495009999999994</v>
+        <v>92.381699999999995</v>
       </c>
       <c r="F209" s="4">
-        <v>558649.15595737996</v>
+        <v>1747383.66839913</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J209" s="5">
-        <v>72.495009999999994</v>
+        <v>92.381699999999995</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M209" s="4">
-        <v>558649.15595699998</v>
+        <v>1747383.6683990001</v>
       </c>
       <c r="N209" s="4">
-        <v>558649.15595737996</v>
+        <v>1747383.66839913</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>642</v>
+        <v>675</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T209" s="4">
         <v>0.01</v>
       </c>
       <c r="U209" s="2">
         <v>50124</v>
       </c>
       <c r="V209" s="4">
-        <v>3.885081</v>
+        <v>4.2687900000000001</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>646</v>
+        <v>676</v>
       </c>
       <c r="X209" s="4">
-        <v>0</v>
+        <v>896.68867249000004</v>
       </c>
       <c r="Y209" s="4">
-        <v>0</v>
+        <v>896.688672</v>
       </c>
       <c r="Z209" s="6">
-        <v>4.4499999999999997E-4</v>
+        <v>1.382E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>647</v>
+        <v>677</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>648</v>
+        <v>678</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D210" s="4">
-        <v>8478738.9244999997</v>
+        <v>1105175.001411</v>
       </c>
       <c r="E210" s="5">
-        <v>97.417429999999996</v>
+        <v>101.65998999999999</v>
       </c>
       <c r="F210" s="4">
-        <v>8276727.0345065398</v>
+        <v>1123520.7959169201</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J210" s="5">
-        <v>97.417429999999996</v>
+        <v>101.65998999999999</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M210" s="4">
-        <v>8276727.0345059996</v>
+        <v>1123520.7959159999</v>
       </c>
       <c r="N210" s="4">
-        <v>8276727.0345065398</v>
+        <v>1123520.7959169201</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>649</v>
+        <v>675</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>647</v>
+        <v>677</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T210" s="4">
         <v>0.01</v>
       </c>
       <c r="U210" s="2">
-        <v>51761</v>
+        <v>50338</v>
       </c>
       <c r="V210" s="4">
-        <v>4</v>
+        <v>5.7099270000000004</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>650</v>
+        <v>679</v>
       </c>
       <c r="X210" s="4">
-        <v>16957.477848999999</v>
+        <v>0</v>
       </c>
       <c r="Y210" s="4">
-        <v>16957.477848999999</v>
+        <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>6.6049999999999998E-3</v>
+        <v>8.8900000000000003E-4</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D211" s="4">
-        <v>11393000</v>
+        <v>633572.11272600002</v>
       </c>
       <c r="E211" s="5">
-        <v>100.91198</v>
+        <v>98.755470000000003</v>
       </c>
       <c r="F211" s="4">
-        <v>11496901.8814</v>
+        <v>625987.62730031996</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J211" s="5">
-        <v>100.91198</v>
+        <v>98.755470000000003</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M211" s="4">
-        <v>11496901.8814</v>
+        <v>625987.62730000005</v>
       </c>
       <c r="N211" s="4">
-        <v>11496901.8814</v>
+        <v>625987.62730031996</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>653</v>
+        <v>682</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>651</v>
+        <v>680</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T211" s="4">
         <v>0.01</v>
       </c>
       <c r="U211" s="2">
-        <v>51048</v>
+        <v>50277</v>
       </c>
       <c r="V211" s="4">
-        <v>5.7971500000000002</v>
+        <v>4.2687900000000001</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>654</v>
+        <v>683</v>
       </c>
       <c r="X211" s="4">
-        <v>0</v>
+        <v>300.50958879000001</v>
       </c>
       <c r="Y211" s="4">
-        <v>0</v>
+        <v>300.50958800000001</v>
       </c>
       <c r="Z211" s="6">
-        <v>9.1750000000000009E-3</v>
+        <v>4.95E-4</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>655</v>
+        <v>684</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>656</v>
+        <v>685</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D212" s="4">
-        <v>26996.309964</v>
+        <v>14600000</v>
       </c>
       <c r="E212" s="5">
-        <v>87.391360000000006</v>
+        <v>90.377440000000007</v>
       </c>
       <c r="F212" s="4">
-        <v>23724.09262512</v>
+        <v>13195106.24</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J212" s="5">
-        <v>87.391360000000006</v>
+        <v>90.377440000000007</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M212" s="4">
-        <v>23724.092625000001</v>
+        <v>13195106.24</v>
       </c>
       <c r="N212" s="4">
-        <v>23724.09262512</v>
+        <v>13195106.24</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="Q212" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>655</v>
+        <v>684</v>
       </c>
       <c r="S212" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T212" s="4">
         <v>0.01</v>
       </c>
       <c r="U212" s="2">
-        <v>50097</v>
+        <v>51178</v>
       </c>
       <c r="V212" s="4">
-        <v>6.0537099999999997</v>
+        <v>2.694</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="X212" s="4">
-        <v>131.65019767000001</v>
+        <v>0</v>
       </c>
       <c r="Y212" s="4">
-        <v>131.65019699999999</v>
+        <v>0</v>
       </c>
       <c r="Z212" s="6">
-        <v>1.8E-5</v>
+        <v>1.0442E-2</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>660</v>
+        <v>689</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D213" s="4">
-        <v>1656953.195547</v>
+        <v>4299422.1238700002</v>
       </c>
       <c r="E213" s="5">
-        <v>100.0262</v>
+        <v>100.1032</v>
       </c>
       <c r="F213" s="4">
-        <v>1673392.1839846901</v>
+        <v>4313342.8883653795</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J213" s="5">
-        <v>100.0262</v>
+        <v>100.1032</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M213" s="4">
-        <v>1673392.183984</v>
+        <v>4313342.8883649996</v>
       </c>
       <c r="N213" s="4">
-        <v>1673392.1839846901</v>
+        <v>4313342.8883653795</v>
       </c>
       <c r="O213" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>661</v>
+        <v>690</v>
       </c>
       <c r="Q213" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="S213" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T213" s="4">
         <v>0.01</v>
       </c>
       <c r="U213" s="2">
-        <v>48141</v>
+        <v>48502</v>
       </c>
       <c r="V213" s="4">
-        <v>4.8976300000000004</v>
+        <v>4.9630999999999998</v>
       </c>
       <c r="W213" s="3" t="s">
-        <v>662</v>
+        <v>691</v>
       </c>
       <c r="X213" s="4">
-        <v>16004.866700459999</v>
+        <v>9483.7608635500001</v>
       </c>
       <c r="Y213" s="4">
-        <v>16004.8667</v>
+        <v>9483.7608629999995</v>
       </c>
       <c r="Z213" s="6">
-        <v>1.335E-3</v>
+        <v>3.4129999999999998E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>663</v>
+        <v>692</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>664</v>
+        <v>693</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D214" s="4">
-        <v>3403107.443192</v>
+        <v>2473433.774185</v>
       </c>
       <c r="E214" s="5">
-        <v>97.160920000000004</v>
+        <v>100.0188</v>
       </c>
       <c r="F214" s="4">
-        <v>3337839.56316189</v>
+        <v>2476419.5165558802</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J214" s="5">
-        <v>97.160920000000004</v>
+        <v>100.0188</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M214" s="4">
-        <v>3337839.5631610001</v>
+        <v>2476419.5165550001</v>
       </c>
       <c r="N214" s="4">
-        <v>3337839.56316189</v>
+        <v>2476419.5165558802</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>665</v>
+        <v>694</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>663</v>
+        <v>692</v>
       </c>
       <c r="S214" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T214" s="4">
         <v>0.01</v>
       </c>
       <c r="U214" s="2">
-        <v>52075</v>
+        <v>47808</v>
       </c>
       <c r="V214" s="4">
-        <v>5.1816899999999997</v>
+        <v>4.5860599999999998</v>
       </c>
       <c r="W214" s="3" t="s">
-        <v>666</v>
+        <v>695</v>
       </c>
       <c r="X214" s="4">
-        <v>31349.06276855</v>
+        <v>2520.7368209900001</v>
       </c>
       <c r="Y214" s="4">
-        <v>31349.062768</v>
+        <v>2520.7368200000001</v>
       </c>
       <c r="Z214" s="6">
-        <v>2.6640000000000001E-3</v>
+        <v>1.9589999999999998E-3</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>667</v>
+        <v>696</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>668</v>
+        <v>697</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D215" s="4">
-        <v>3861166.284976</v>
+        <v>3449890.4618560001</v>
       </c>
       <c r="E215" s="5">
-        <v>98.094970000000004</v>
+        <v>5.1811999999999996</v>
       </c>
       <c r="F215" s="4">
-        <v>3790437.37125231</v>
+        <v>180313.04434540999</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J215" s="5">
-        <v>98.094970000000004</v>
+        <v>5.1811999999999996</v>
       </c>
       <c r="K215" s="5">
         <v>1</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M215" s="4">
-        <v>3790437.3712519999</v>
+        <v>180313.044345</v>
       </c>
       <c r="N215" s="4">
-        <v>3790437.37125231</v>
+        <v>180313.04434540999</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>665</v>
+        <v>698</v>
       </c>
       <c r="Q215" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>667</v>
+        <v>696</v>
       </c>
       <c r="S215" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T215" s="4">
         <v>0.01</v>
       </c>
       <c r="U215" s="2">
-        <v>50766</v>
+        <v>49759</v>
       </c>
       <c r="V215" s="4">
-        <v>5.2724299999999999</v>
+        <v>4.0887900000000004</v>
       </c>
       <c r="W215" s="3" t="s">
-        <v>669</v>
+        <v>699</v>
       </c>
       <c r="X215" s="4">
-        <v>2827.4623549900002</v>
+        <v>1567.31973573</v>
       </c>
       <c r="Y215" s="4">
-        <v>2827.4623539999998</v>
+        <v>1567.319735</v>
       </c>
       <c r="Z215" s="6">
-        <v>3.0249999999999999E-3</v>
+        <v>1.4200000000000001E-4</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>670</v>
+        <v>700</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>671</v>
+        <v>701</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D216" s="4">
-        <v>10482944.904899999</v>
+        <v>73715.740000000005</v>
       </c>
       <c r="E216" s="5">
-        <v>80.382599999999996</v>
+        <v>94.122820000000004</v>
       </c>
       <c r="F216" s="4">
-        <v>8433921.7477190904</v>
+        <v>69383.333271869997</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J216" s="5">
-        <v>80.382599999999996</v>
+        <v>94.122820000000004</v>
       </c>
       <c r="K216" s="5">
         <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M216" s="4">
-        <v>8433921.7477189992</v>
+        <v>69383.333270999996</v>
       </c>
       <c r="N216" s="4">
-        <v>8433921.7477190904</v>
+        <v>69383.333271869997</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>672</v>
+        <v>34</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>665</v>
+        <v>702</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>670</v>
+        <v>700</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T216" s="4">
         <v>0.01</v>
       </c>
       <c r="U216" s="2">
-        <v>51952</v>
+        <v>49001</v>
       </c>
       <c r="V216" s="4">
-        <v>5.1224299999999996</v>
+        <v>4.0187900000000001</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>673</v>
+        <v>703</v>
       </c>
       <c r="X216" s="4">
-        <v>7458.0765929500003</v>
+        <v>0</v>
       </c>
       <c r="Y216" s="4">
-        <v>7458.0765920000003</v>
+        <v>0</v>
       </c>
       <c r="Z216" s="6">
-        <v>6.731E-3</v>
+        <v>5.3999999999999998E-5</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>674</v>
+        <v>704</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>675</v>
+        <v>705</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D217" s="4">
-        <v>1180000</v>
+        <v>922781.57039999997</v>
       </c>
       <c r="E217" s="5">
-        <v>99.938299999999998</v>
+        <v>96.881309999999999</v>
       </c>
       <c r="F217" s="4">
-        <v>1192721.51575556</v>
+        <v>894543.08965434995</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J217" s="5">
-        <v>99.938299999999998</v>
+        <v>96.881309999999999</v>
       </c>
       <c r="K217" s="5">
         <v>1</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M217" s="4">
-        <v>1192721.5157550001</v>
+        <v>894543.08965400001</v>
       </c>
       <c r="N217" s="4">
-        <v>1192721.51575556</v>
+        <v>894543.08965434995</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>676</v>
+        <v>706</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>674</v>
+        <v>704</v>
       </c>
       <c r="S217" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T217" s="4">
         <v>0.01</v>
       </c>
       <c r="U217" s="2">
-        <v>47958</v>
+        <v>58039</v>
       </c>
       <c r="V217" s="4">
-        <v>5.7792399999999997</v>
+        <v>6.7687900000000001</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>677</v>
+        <v>707</v>
       </c>
       <c r="X217" s="4">
-        <v>13449.575755559999</v>
+        <v>540.21581226000001</v>
       </c>
       <c r="Y217" s="4">
-        <v>13449.575755</v>
+        <v>540.21581200000003</v>
       </c>
       <c r="Z217" s="6">
-        <v>9.5100000000000002E-4</v>
+        <v>7.0699999999999995E-4</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>678</v>
+        <v>708</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>679</v>
+        <v>709</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D218" s="4">
-        <v>4156900.9779019998</v>
+        <v>1597608.495991</v>
       </c>
       <c r="E218" s="5">
-        <v>99.9512</v>
+        <v>38.64181</v>
       </c>
       <c r="F218" s="4">
-        <v>4196400.5946174199</v>
+        <v>617344.83956478001</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J218" s="5">
-        <v>99.9512</v>
+        <v>38.64181</v>
       </c>
       <c r="K218" s="5">
         <v>1</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M218" s="4">
-        <v>4196400.5946169998</v>
+        <v>617344.83956400002</v>
       </c>
       <c r="N218" s="4">
-        <v>4196400.5946174199</v>
+        <v>617344.83956478001</v>
       </c>
       <c r="O218" s="3" t="s">
-        <v>34</v>
+        <v>710</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>676</v>
+        <v>711</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>678</v>
+        <v>708</v>
       </c>
       <c r="S218" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T218" s="4">
         <v>0.01</v>
       </c>
       <c r="U218" s="2">
-        <v>49049</v>
+        <v>49730</v>
       </c>
       <c r="V218" s="4">
-        <v>4.7321900000000001</v>
+        <v>6.5</v>
       </c>
       <c r="W218" s="3" t="s">
-        <v>680</v>
+        <v>712</v>
       </c>
       <c r="X218" s="4">
-        <v>41528.184392640003</v>
+        <v>0</v>
       </c>
       <c r="Y218" s="4">
-        <v>41528.184392000003</v>
+        <v>0</v>
       </c>
       <c r="Z218" s="6">
-        <v>3.349E-3</v>
+        <v>4.8799999999999999E-4</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>681</v>
+        <v>713</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>682</v>
+        <v>714</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D219" s="4">
-        <v>3331908.9759999998</v>
+        <v>3641584.548</v>
       </c>
       <c r="E219" s="5">
-        <v>95.447389999999999</v>
+        <v>100.32680000000001</v>
       </c>
       <c r="F219" s="4">
-        <v>3190837.8380379099</v>
+        <v>3663682.2474828698</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J219" s="5">
-        <v>95.447389999999999</v>
+        <v>100.32680000000001</v>
       </c>
       <c r="K219" s="5">
         <v>1</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M219" s="4">
-        <v>3190837.838037</v>
+        <v>3663682.2474819999</v>
       </c>
       <c r="N219" s="4">
-        <v>3190837.8380379099</v>
+        <v>3663682.2474828698</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>683</v>
+        <v>715</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>681</v>
+        <v>713</v>
       </c>
       <c r="S219" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T219" s="4">
         <v>0.01</v>
       </c>
       <c r="U219" s="2">
-        <v>51241</v>
+        <v>47768</v>
       </c>
       <c r="V219" s="4">
-        <v>7.17</v>
+        <v>5.6003100000000003</v>
       </c>
       <c r="W219" s="3" t="s">
-        <v>684</v>
+        <v>716</v>
       </c>
       <c r="X219" s="4">
-        <v>10617.68327019</v>
+        <v>10197.001179999999</v>
       </c>
       <c r="Y219" s="4">
-        <v>10617.68327</v>
+        <v>10197.001179999999</v>
       </c>
       <c r="Z219" s="6">
-        <v>2.5460000000000001E-3</v>
+        <v>2.8990000000000001E-3</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>685</v>
+        <v>717</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>686</v>
+        <v>718</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D220" s="4">
-        <v>2059961.5637999999</v>
+        <v>4047920.110014</v>
       </c>
       <c r="E220" s="5">
-        <v>92.221019999999996</v>
+        <v>99.998099999999994</v>
       </c>
       <c r="F220" s="4">
-        <v>1901437.1306761401</v>
+        <v>4056538.5985634602</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J220" s="5">
-        <v>92.221019999999996</v>
+        <v>99.998099999999994</v>
       </c>
       <c r="K220" s="5">
         <v>1</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="4">
-        <v>1901437.1306759999</v>
+        <v>4056538.5985630001</v>
       </c>
       <c r="N220" s="4">
-        <v>1901437.1306761401</v>
+        <v>4056538.5985634602</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>687</v>
+        <v>719</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>685</v>
+        <v>717</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T220" s="4">
         <v>0.01</v>
       </c>
       <c r="U220" s="2">
-        <v>50124</v>
+        <v>48683</v>
       </c>
       <c r="V220" s="4">
-        <v>4.2930299999999999</v>
+        <v>4.5489499999999996</v>
       </c>
       <c r="W220" s="3" t="s">
-        <v>688</v>
+        <v>720</v>
       </c>
       <c r="X220" s="4">
-        <v>1719.5649318200001</v>
+        <v>8695.3990315400006</v>
       </c>
       <c r="Y220" s="4">
-        <v>1719.5649309999999</v>
+        <v>8695.3990310000008</v>
       </c>
       <c r="Z220" s="6">
-        <v>1.5169999999999999E-3</v>
+        <v>3.2100000000000002E-3</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>689</v>
+        <v>721</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>690</v>
+        <v>722</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D221" s="4">
-        <v>1382110.264431</v>
+        <v>4000000</v>
       </c>
       <c r="E221" s="5">
-        <v>101.49999</v>
+        <v>100.06028999999999</v>
       </c>
       <c r="F221" s="4">
-        <v>1402841.7801864401</v>
+        <v>4002411.6</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J221" s="5">
-        <v>101.49999</v>
+        <v>100.06028999999999</v>
       </c>
       <c r="K221" s="5">
         <v>1</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M221" s="4">
-        <v>1402841.780186</v>
+        <v>4002411.6</v>
       </c>
       <c r="N221" s="4">
-        <v>1402841.7801864401</v>
+        <v>4002411.6</v>
       </c>
       <c r="O221" s="3" t="s">
-        <v>34</v>
+        <v>723</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>687</v>
+        <v>724</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>689</v>
+        <v>721</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T221" s="4">
         <v>0.01</v>
       </c>
       <c r="U221" s="2">
-        <v>50338</v>
+        <v>52366</v>
       </c>
       <c r="V221" s="4">
-        <v>5.3967710000000002</v>
+        <v>5.1532400000000003</v>
       </c>
       <c r="W221" s="3" t="s">
-        <v>691</v>
+        <v>725</v>
       </c>
       <c r="X221" s="4">
         <v>0</v>
       </c>
       <c r="Y221" s="4">
         <v>0</v>
       </c>
       <c r="Z221" s="6">
-        <v>1.119E-3</v>
+        <v>3.1670000000000001E-3</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>692</v>
+        <v>726</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>693</v>
+        <v>727</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D222" s="4">
-        <v>636695.40269899997</v>
+        <v>2754000</v>
       </c>
       <c r="E222" s="5">
-        <v>98.814049999999995</v>
+        <v>99.90625</v>
       </c>
       <c r="F222" s="4">
-        <v>629675.99877255003</v>
+        <v>2751418.125</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H222" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J222" s="5">
-        <v>98.814049999999995</v>
+        <v>99.90625</v>
       </c>
       <c r="K222" s="5">
         <v>1</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M222" s="4">
-        <v>629675.99877199996</v>
+        <v>2751418.125</v>
       </c>
       <c r="N222" s="4">
-        <v>629675.99877255003</v>
+        <v>2751418.125</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>694</v>
+        <v>728</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>692</v>
+        <v>726</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T222" s="4">
         <v>0.01</v>
       </c>
       <c r="U222" s="2">
-        <v>50277</v>
+        <v>52277</v>
       </c>
       <c r="V222" s="4">
-        <v>4.2930299999999999</v>
+        <v>4.9143999999999997</v>
       </c>
       <c r="W222" s="3" t="s">
-        <v>695</v>
+        <v>729</v>
       </c>
       <c r="X222" s="4">
-        <v>531.48520145999998</v>
+        <v>0</v>
       </c>
       <c r="Y222" s="4">
-        <v>531.48520099999996</v>
+        <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>5.0199999999999995E-4</v>
+        <v>2.1770000000000001E-3</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>696</v>
+        <v>730</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>697</v>
+        <v>731</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D223" s="4">
-        <v>14600000</v>
+        <v>7625000</v>
       </c>
       <c r="E223" s="5">
-        <v>90.28389</v>
+        <v>11.375</v>
       </c>
       <c r="F223" s="4">
-        <v>13181447.939999999</v>
+        <v>871288.74072917004</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H223" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J223" s="5">
-        <v>90.28389</v>
+        <v>11.375</v>
       </c>
       <c r="K223" s="5">
         <v>1</v>
       </c>
       <c r="L223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M223" s="4">
-        <v>13181447.939999999</v>
+        <v>871288.74072899995</v>
       </c>
       <c r="N223" s="4">
-        <v>13181447.939999999</v>
+        <v>871288.74072917004</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>698</v>
+        <v>732</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>696</v>
+        <v>730</v>
       </c>
       <c r="S223" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T223" s="4">
         <v>0.01</v>
       </c>
       <c r="U223" s="2">
-        <v>51178</v>
+        <v>50489</v>
       </c>
       <c r="V223" s="4">
-        <v>2.694</v>
+        <v>5.33467</v>
       </c>
       <c r="W223" s="3" t="s">
-        <v>699</v>
+        <v>733</v>
       </c>
       <c r="X223" s="4">
-        <v>0</v>
+        <v>3944.9907291700001</v>
       </c>
       <c r="Y223" s="4">
-        <v>0</v>
+        <v>3944.9907290000001</v>
       </c>
       <c r="Z223" s="6">
-        <v>1.052E-2</v>
+        <v>6.8900000000000005E-4</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>700</v>
+        <v>734</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>701</v>
+        <v>735</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D224" s="4">
-        <v>4635554.4635199998</v>
+        <v>2217114.3512650002</v>
       </c>
       <c r="E224" s="5">
-        <v>99.951499999999996</v>
+        <v>98.471890000000002</v>
       </c>
       <c r="F224" s="4">
-        <v>4681867.0571677899</v>
+        <v>2184234.2719916399</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J224" s="5">
-        <v>99.951499999999996</v>
+        <v>98.471890000000002</v>
       </c>
       <c r="K224" s="5">
         <v>1</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M224" s="4">
-        <v>4681867.0571670001</v>
+        <v>2184234.271991</v>
       </c>
       <c r="N224" s="4">
-        <v>4681867.0571677899</v>
+        <v>2184234.2719916399</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>34</v>
+        <v>736</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>702</v>
+        <v>737</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>700</v>
+        <v>734</v>
       </c>
       <c r="S224" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T224" s="4">
         <v>0.01</v>
       </c>
       <c r="U224" s="2">
-        <v>48502</v>
+        <v>48604</v>
       </c>
       <c r="V224" s="4">
-        <v>4.9621899999999997</v>
+        <v>4.0587900000000001</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>703</v>
+        <v>738</v>
       </c>
       <c r="X224" s="4">
-        <v>48560.837562590001</v>
+        <v>999.86683975000005</v>
       </c>
       <c r="Y224" s="4">
-        <v>48560.837562000001</v>
+        <v>999.86683900000003</v>
       </c>
       <c r="Z224" s="6">
-        <v>3.7360000000000002E-3</v>
+        <v>1.7279999999999999E-3</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>704</v>
+        <v>739</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>705</v>
+        <v>740</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D225" s="4">
-        <v>3375228.1480379999</v>
+        <v>608297.99498399999</v>
       </c>
       <c r="E225" s="5">
-        <v>100.014</v>
+        <v>99.375</v>
       </c>
       <c r="F225" s="4">
-        <v>3375700.6799788401</v>
+        <v>604775.86781076004</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J225" s="5">
-        <v>100.014</v>
+        <v>99.375</v>
       </c>
       <c r="K225" s="5">
         <v>1</v>
       </c>
       <c r="L225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M225" s="4">
-        <v>3375700.679978</v>
+        <v>604775.86780999997</v>
       </c>
       <c r="N225" s="4">
-        <v>3375700.6799788401</v>
+        <v>604775.86781076004</v>
       </c>
       <c r="O225" s="3" t="s">
-        <v>34</v>
+        <v>741</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>706</v>
+        <v>737</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>704</v>
+        <v>739</v>
       </c>
       <c r="S225" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T225" s="4">
         <v>0.01</v>
       </c>
       <c r="U225" s="2">
-        <v>47808</v>
+        <v>48755</v>
       </c>
       <c r="V225" s="4">
-        <v>4.5910200000000003</v>
+        <v>4.1387900000000002</v>
       </c>
       <c r="W225" s="3" t="s">
-        <v>707</v>
+        <v>742</v>
       </c>
       <c r="X225" s="4">
-        <v>0</v>
+        <v>279.73529540999999</v>
       </c>
       <c r="Y225" s="4">
-        <v>0</v>
+        <v>279.73529500000001</v>
       </c>
       <c r="Z225" s="6">
-        <v>2.6940000000000002E-3</v>
+        <v>4.7800000000000002E-4</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>708</v>
+        <v>743</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>709</v>
+        <v>744</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D226" s="4">
-        <v>3451694.5538280001</v>
+        <v>2293082.3598500001</v>
       </c>
       <c r="E226" s="5">
-        <v>5.1872400000000001</v>
+        <v>99.133759999999995</v>
       </c>
       <c r="F226" s="4">
-        <v>181808.1934283</v>
+        <v>2274268.1770708002</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J226" s="5">
-        <v>5.1872400000000001</v>
+        <v>99.133759999999995</v>
       </c>
       <c r="K226" s="5">
         <v>1</v>
       </c>
       <c r="L226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M226" s="4">
-        <v>181808.193428</v>
+        <v>2274268.1770700002</v>
       </c>
       <c r="N226" s="4">
-        <v>181808.1934283</v>
+        <v>2274268.1770708002</v>
       </c>
       <c r="O226" s="3" t="s">
-        <v>34</v>
+        <v>745</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>710</v>
+        <v>737</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>708</v>
+        <v>743</v>
       </c>
       <c r="S226" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T226" s="4">
         <v>0.01</v>
       </c>
       <c r="U226" s="2">
-        <v>49759</v>
+        <v>48663</v>
       </c>
       <c r="V226" s="4">
-        <v>4.1130300000000002</v>
+        <v>4.1187899999999997</v>
       </c>
       <c r="W226" s="3" t="s">
-        <v>711</v>
+        <v>746</v>
       </c>
       <c r="X226" s="4">
-        <v>2760.51285431</v>
+        <v>1049.4138547699999</v>
       </c>
       <c r="Y226" s="4">
-        <v>2760.5128540000001</v>
+        <v>1049.4138539999999</v>
       </c>
       <c r="Z226" s="6">
-        <v>1.45E-4</v>
+        <v>1.799E-3</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>712</v>
+        <v>747</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>713</v>
+        <v>748</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D227" s="4">
-        <v>76717.930800000002</v>
+        <v>499469.87431799999</v>
       </c>
       <c r="E227" s="5">
-        <v>93.655810000000002</v>
+        <v>99.687070000000006</v>
       </c>
       <c r="F227" s="4">
-        <v>71850.799505980001</v>
+        <v>498133.24243237003</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J227" s="5">
-        <v>93.655810000000002</v>
+        <v>99.687070000000006</v>
       </c>
       <c r="K227" s="5">
         <v>1</v>
       </c>
       <c r="L227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M227" s="4">
-        <v>71850.799505000003</v>
+        <v>498133.242432</v>
       </c>
       <c r="N227" s="4">
-        <v>71850.799505980001</v>
+        <v>498133.24243237003</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>34</v>
+        <v>749</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
       <c r="Q227" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>712</v>
+        <v>747</v>
       </c>
       <c r="S227" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T227" s="4">
         <v>0.01</v>
       </c>
       <c r="U227" s="2">
-        <v>49001</v>
+        <v>48359</v>
       </c>
       <c r="V227" s="4">
-        <v>4.0451300000000003</v>
+        <v>4.0787899999999997</v>
       </c>
       <c r="W227" s="3" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
       <c r="X227" s="4">
-        <v>0</v>
+        <v>226.35919207000001</v>
       </c>
       <c r="Y227" s="4">
-        <v>0</v>
+        <v>226.35919200000001</v>
       </c>
       <c r="Z227" s="6">
-        <v>5.7000000000000003E-5</v>
+        <v>3.9399999999999998E-4</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>717</v>
+        <v>752</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D228" s="4">
-        <v>928891.8051</v>
+        <v>5440000</v>
       </c>
       <c r="E228" s="5">
-        <v>98.04186</v>
+        <v>56.458629999999999</v>
       </c>
       <c r="F228" s="4">
-        <v>911658.81881145004</v>
+        <v>3073833.00728889</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J228" s="5">
-        <v>98.04186</v>
+        <v>56.458629999999999</v>
       </c>
       <c r="K228" s="5">
         <v>1</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M228" s="4">
-        <v>911658.81881099998</v>
+        <v>3073833.0072880001</v>
       </c>
       <c r="N228" s="4">
-        <v>911658.81881145004</v>
+        <v>3073833.00728889</v>
       </c>
       <c r="O228" s="3" t="s">
-        <v>34</v>
+        <v>753</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>718</v>
+        <v>737</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="S228" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T228" s="4">
         <v>0.01</v>
       </c>
       <c r="U228" s="2">
-        <v>58039</v>
+        <v>48359</v>
       </c>
       <c r="V228" s="4">
-        <v>6.7930299999999999</v>
+        <v>4.1087899999999999</v>
       </c>
       <c r="W228" s="3" t="s">
-        <v>719</v>
+        <v>754</v>
       </c>
       <c r="X228" s="4">
-        <v>956.01570383000001</v>
+        <v>2483.5352888900002</v>
       </c>
       <c r="Y228" s="4">
-        <v>956.01570300000003</v>
+        <v>2483.535288</v>
       </c>
       <c r="Z228" s="6">
-        <v>7.27E-4</v>
+        <v>2.4320000000000001E-3</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>720</v>
+        <v>755</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>721</v>
+        <v>756</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D229" s="4">
-        <v>1598045.0720939999</v>
+        <v>5652128.3359519998</v>
       </c>
       <c r="E229" s="5">
-        <v>38.476280000000003</v>
+        <v>99.023660000000007</v>
       </c>
       <c r="F229" s="4">
-        <v>614868.29646518</v>
+        <v>5599502.7443671804</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H229" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J229" s="5">
-        <v>38.476280000000003</v>
+        <v>99.023660000000007</v>
       </c>
       <c r="K229" s="5">
         <v>1</v>
       </c>
       <c r="L229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M229" s="4">
-        <v>614868.29646500002</v>
+        <v>5599502.7443669997</v>
       </c>
       <c r="N229" s="4">
-        <v>614868.29646518</v>
+        <v>5599502.7443671804</v>
       </c>
       <c r="O229" s="3" t="s">
-        <v>722</v>
+        <v>757</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="Q229" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>720</v>
+        <v>755</v>
       </c>
       <c r="S229" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T229" s="4">
         <v>0.01</v>
       </c>
       <c r="U229" s="2">
-        <v>49730</v>
+        <v>48877</v>
       </c>
       <c r="V229" s="4">
-        <v>6.5</v>
+        <v>4.0737899999999998</v>
       </c>
       <c r="W229" s="3" t="s">
-        <v>724</v>
+        <v>758</v>
       </c>
       <c r="X229" s="4">
-        <v>0</v>
+        <v>2558.39821041</v>
       </c>
       <c r="Y229" s="4">
-        <v>0</v>
+        <v>2558.3982099999998</v>
       </c>
       <c r="Z229" s="6">
-        <v>4.8999999999999998E-4</v>
+        <v>4.431E-3</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
-        <v>725</v>
+        <v>759</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>726</v>
+        <v>760</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D230" s="4">
-        <v>4000000</v>
+        <v>24944.444449999999</v>
       </c>
       <c r="E230" s="5">
-        <v>100.0659</v>
+        <v>77.94</v>
       </c>
       <c r="F230" s="4">
-        <v>4051627.32333333</v>
+        <v>19446.751476059999</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J230" s="5">
-        <v>100.0659</v>
+        <v>77.94</v>
       </c>
       <c r="K230" s="5">
         <v>1</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M230" s="4">
-        <v>4051627.3233329998</v>
+        <v>19446.751476000001</v>
       </c>
       <c r="N230" s="4">
-        <v>4051627.32333333</v>
+        <v>19446.751476059999</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>34</v>
+        <v>761</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>725</v>
+        <v>759</v>
       </c>
       <c r="S230" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T230" s="4">
         <v>0.01</v>
       </c>
       <c r="U230" s="2">
-        <v>47768</v>
+        <v>50489</v>
       </c>
       <c r="V230" s="4">
-        <v>5.5812900000000001</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>728</v>
+        <v>762</v>
       </c>
       <c r="X230" s="4">
-        <v>48991.323333330001</v>
+        <v>5.0514717300000003</v>
       </c>
       <c r="Y230" s="4">
-        <v>48991.323333</v>
+        <v>5.0514710000000003</v>
       </c>
       <c r="Z230" s="6">
-        <v>3.2330000000000002E-3</v>
+        <v>1.5E-5</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>729</v>
+        <v>763</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>730</v>
+        <v>764</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D231" s="4">
-        <v>4227000</v>
+        <v>75000</v>
       </c>
       <c r="E231" s="5">
-        <v>99.999399999999994</v>
+        <v>77.94</v>
       </c>
       <c r="F231" s="4">
-        <v>4242457.5178658301</v>
+        <v>58515.574999999997</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J231" s="5">
-        <v>99.999399999999994</v>
+        <v>77.94</v>
       </c>
       <c r="K231" s="5">
         <v>1</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M231" s="4">
-        <v>4242457.5178650003</v>
+        <v>58515.574999999997</v>
       </c>
       <c r="N231" s="4">
-        <v>4242457.5178658301</v>
+        <v>58515.574999999997</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>34</v>
+        <v>765</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="Q231" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>729</v>
+        <v>763</v>
       </c>
       <c r="S231" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T231" s="4">
         <v>0.01</v>
       </c>
       <c r="U231" s="2">
-        <v>48683</v>
+        <v>50489</v>
       </c>
       <c r="V231" s="4">
-        <v>4.5469900000000001</v>
+        <v>7.29</v>
       </c>
       <c r="W231" s="3" t="s">
-        <v>732</v>
+        <v>766</v>
       </c>
       <c r="X231" s="4">
-        <v>15482.87986583</v>
+        <v>60.575000000000003</v>
       </c>
       <c r="Y231" s="4">
-        <v>15482.879865000001</v>
+        <v>60.575000000000003</v>
       </c>
       <c r="Z231" s="6">
-        <v>3.3860000000000001E-3</v>
+        <v>4.6E-5</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>733</v>
+        <v>767</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>734</v>
+        <v>768</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D232" s="4">
-        <v>2754000</v>
+        <v>8758010.6523000002</v>
       </c>
       <c r="E232" s="5">
-        <v>99.59375</v>
+        <v>11.375</v>
       </c>
       <c r="F232" s="4">
-        <v>2742811.875</v>
+        <v>1003004.1051594</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J232" s="5">
-        <v>99.59375</v>
+        <v>11.375</v>
       </c>
       <c r="K232" s="5">
         <v>1</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M232" s="4">
-        <v>2742811.875</v>
+        <v>1003004.105159</v>
       </c>
       <c r="N232" s="4">
-        <v>2742811.875</v>
+        <v>1003004.1051594</v>
       </c>
       <c r="O232" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>735</v>
+        <v>769</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>733</v>
+        <v>767</v>
       </c>
       <c r="S232" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T232" s="4">
         <v>0.01</v>
       </c>
       <c r="U232" s="2">
-        <v>52277</v>
+        <v>50495</v>
       </c>
       <c r="V232" s="4">
-        <v>4.9281199999999998</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W232" s="3" t="s">
-        <v>736</v>
+        <v>770</v>
       </c>
       <c r="X232" s="4">
-        <v>0</v>
+        <v>6780.3934602700001</v>
       </c>
       <c r="Y232" s="4">
-        <v>0</v>
+        <v>6780.3934600000002</v>
       </c>
       <c r="Z232" s="6">
-        <v>2.189E-3</v>
+        <v>7.9299999999999998E-4</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>737</v>
+        <v>771</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>738</v>
+        <v>772</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D233" s="4">
-        <v>7625000</v>
+        <v>2078787.2229599999</v>
       </c>
       <c r="E233" s="5">
-        <v>11.875</v>
+        <v>98.45035</v>
       </c>
       <c r="F233" s="4">
-        <v>910408.79263888998</v>
+        <v>2050971.0866177501</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J233" s="5">
-        <v>11.875</v>
+        <v>98.45035</v>
       </c>
       <c r="K233" s="5">
         <v>1</v>
       </c>
       <c r="L233" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M233" s="4">
-        <v>910408.79263799998</v>
+        <v>2050971.0866169999</v>
       </c>
       <c r="N233" s="4">
-        <v>910408.79263888998</v>
+        <v>2050971.0866177501</v>
       </c>
       <c r="O233" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>739</v>
+        <v>773</v>
       </c>
       <c r="Q233" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>737</v>
+        <v>771</v>
       </c>
       <c r="S233" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T233" s="4">
         <v>0.01</v>
       </c>
       <c r="U233" s="2">
-        <v>50489</v>
+        <v>58546</v>
       </c>
       <c r="V233" s="4">
-        <v>5.33467</v>
+        <v>4.76</v>
       </c>
       <c r="W233" s="3" t="s">
-        <v>740</v>
+        <v>774</v>
       </c>
       <c r="X233" s="4">
-        <v>4940.0426388899996</v>
+        <v>4397.78985835</v>
       </c>
       <c r="Y233" s="4">
-        <v>4940.0426379999999</v>
+        <v>4397.7898580000001</v>
       </c>
       <c r="Z233" s="6">
-        <v>7.2599999999999997E-4</v>
+        <v>1.6230000000000001E-3</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>741</v>
+        <v>775</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>742</v>
+        <v>776</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D234" s="4">
-        <v>2329098.326775</v>
+        <v>3361380.2957879999</v>
       </c>
       <c r="E234" s="5">
-        <v>98.441929999999999</v>
+        <v>91.280479999999997</v>
       </c>
       <c r="F234" s="4">
-        <v>2294658.4680413599</v>
+        <v>3071615.5699805301</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J234" s="5">
-        <v>98.441929999999999</v>
+        <v>91.280479999999997</v>
       </c>
       <c r="K234" s="5">
         <v>1</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M234" s="4">
-        <v>2294658.468041</v>
+        <v>3071615.5699800001</v>
       </c>
       <c r="N234" s="4">
-        <v>2294658.4680413599</v>
+        <v>3071615.5699805301</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>743</v>
+        <v>34</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>744</v>
+        <v>773</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>741</v>
+        <v>775</v>
       </c>
       <c r="S234" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T234" s="4">
         <v>0.01</v>
       </c>
       <c r="U234" s="2">
-        <v>48604</v>
+        <v>62289</v>
       </c>
       <c r="V234" s="4">
-        <v>4.0830299999999999</v>
+        <v>2.23</v>
       </c>
       <c r="W234" s="3" t="s">
-        <v>745</v>
+        <v>777</v>
       </c>
       <c r="X234" s="4">
-        <v>1849.12356634</v>
+        <v>3331.5013598300002</v>
       </c>
       <c r="Y234" s="4">
-        <v>1849.123566</v>
+        <v>3331.5013589999999</v>
       </c>
       <c r="Z234" s="6">
-        <v>1.8309999999999999E-3</v>
+        <v>2.4299999999999999E-3</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>746</v>
+        <v>778</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>747</v>
+        <v>779</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D235" s="4">
-        <v>675882.16975999996</v>
+        <v>834447.19772000005</v>
       </c>
       <c r="E235" s="5">
-        <v>99.369770000000003</v>
+        <v>102.24814000000001</v>
       </c>
       <c r="F235" s="4">
-        <v>672169.66934559005</v>
+        <v>855609.94688026002</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H235" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J235" s="5">
-        <v>99.369770000000003</v>
+        <v>102.24814000000001</v>
       </c>
       <c r="K235" s="5">
         <v>1</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M235" s="4">
-        <v>672169.66934499994</v>
+        <v>855609.94687999994</v>
       </c>
       <c r="N235" s="4">
-        <v>672169.66934559005</v>
+        <v>855609.94688026002</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>748</v>
+        <v>34</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>744</v>
+        <v>773</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>746</v>
+        <v>778</v>
       </c>
       <c r="S235" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T235" s="4">
         <v>0.01</v>
       </c>
       <c r="U235" s="2">
-        <v>48755</v>
+        <v>62898</v>
       </c>
       <c r="V235" s="4">
-        <v>4.16303</v>
+        <v>6.48</v>
       </c>
       <c r="W235" s="3" t="s">
-        <v>749</v>
+        <v>780</v>
       </c>
       <c r="X235" s="4">
-        <v>547.11178456000005</v>
+        <v>2403.2079294300001</v>
       </c>
       <c r="Y235" s="4">
-        <v>547.11178399999994</v>
+        <v>2403.2079290000001</v>
       </c>
       <c r="Z235" s="6">
-        <v>5.3600000000000002E-4</v>
+        <v>6.7699999999999998E-4</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>750</v>
+        <v>781</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>751</v>
+        <v>782</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D236" s="4">
-        <v>2461531.4031000002</v>
+        <v>1145736.45636</v>
       </c>
       <c r="E236" s="5">
-        <v>99.113110000000006</v>
+        <v>100.51399000000001</v>
       </c>
       <c r="F236" s="4">
-        <v>2441683.31027079</v>
+        <v>1154344.5398519</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J236" s="5">
-        <v>99.113110000000006</v>
+        <v>100.51399000000001</v>
       </c>
       <c r="K236" s="5">
         <v>1</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M236" s="4">
-        <v>2441683.3102699998</v>
+        <v>1154344.5398510001</v>
       </c>
       <c r="N236" s="4">
-        <v>2441683.31027079</v>
+        <v>1154344.5398519</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>752</v>
+        <v>34</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>744</v>
+        <v>773</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>750</v>
+        <v>781</v>
       </c>
       <c r="S236" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
-        <v>48663</v>
+        <v>62898</v>
       </c>
       <c r="V236" s="4">
-        <v>4.1430300000000004</v>
+        <v>5.3398000000000003</v>
       </c>
       <c r="W236" s="3" t="s">
-        <v>753</v>
+        <v>783</v>
       </c>
       <c r="X236" s="4">
-        <v>1982.98303175</v>
+        <v>2719.1126798499999</v>
       </c>
       <c r="Y236" s="4">
-        <v>1982.983031</v>
+        <v>2719.1126789999998</v>
       </c>
       <c r="Z236" s="6">
-        <v>1.9480000000000001E-3</v>
+        <v>9.1299999999999997E-4</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>755</v>
+        <v>785</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D237" s="4">
-        <v>589207.03187399998</v>
+        <v>2613776.6578799998</v>
       </c>
       <c r="E237" s="5">
-        <v>99.664280000000005</v>
+        <v>99.609139999999996</v>
       </c>
       <c r="F237" s="4">
-        <v>587699.02210704004</v>
+        <v>2607126.83179079</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J237" s="5">
-        <v>99.664280000000005</v>
+        <v>99.609139999999996</v>
       </c>
       <c r="K237" s="5">
         <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M237" s="4">
-        <v>587699.022107</v>
+        <v>2607126.8317900002</v>
       </c>
       <c r="N237" s="4">
-        <v>587699.02210704004</v>
+        <v>2607126.83179079</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>756</v>
+        <v>34</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>744</v>
+        <v>786</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>754</v>
+        <v>784</v>
       </c>
       <c r="S237" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T237" s="4">
         <v>0.01</v>
       </c>
       <c r="U237" s="2">
-        <v>48359</v>
+        <v>59281</v>
       </c>
       <c r="V237" s="4">
-        <v>4.1030300000000004</v>
+        <v>4.46549</v>
       </c>
       <c r="W237" s="3" t="s">
-        <v>757</v>
+        <v>787</v>
       </c>
       <c r="X237" s="4">
-        <v>470.07608044</v>
+        <v>3566.3813557799999</v>
       </c>
       <c r="Y237" s="4">
-        <v>470.07607999999999</v>
+        <v>3566.381355</v>
       </c>
       <c r="Z237" s="6">
-        <v>4.6900000000000002E-4</v>
+        <v>2.0630000000000002E-3</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>758</v>
+        <v>788</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>759</v>
+        <v>789</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D238" s="4">
-        <v>5440000</v>
+        <v>1722636.4338199999</v>
       </c>
       <c r="E238" s="5">
-        <v>56.472859999999997</v>
+        <v>95.355199999999996</v>
       </c>
       <c r="F238" s="4">
-        <v>3076495.4112888901</v>
+        <v>1643339.2678822</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J238" s="5">
-        <v>56.472859999999997</v>
+        <v>95.355199999999996</v>
       </c>
       <c r="K238" s="5">
         <v>1</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M238" s="4">
-        <v>3076495.4112880002</v>
+        <v>1643339.267882</v>
       </c>
       <c r="N238" s="4">
-        <v>3076495.4112888901</v>
+        <v>1643339.2678822</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>760</v>
+        <v>34</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>744</v>
+        <v>786</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>758</v>
+        <v>788</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T238" s="4">
         <v>0.01</v>
       </c>
       <c r="U238" s="2">
-        <v>48359</v>
+        <v>59281</v>
       </c>
       <c r="V238" s="4">
-        <v>4.1330299999999998</v>
+        <v>1.36</v>
       </c>
       <c r="W238" s="3" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="X238" s="4">
-        <v>4371.8272888900001</v>
+        <v>715.85114027999998</v>
       </c>
       <c r="Y238" s="4">
-        <v>4371.8272880000004</v>
+        <v>715.85113999999999</v>
       </c>
       <c r="Z238" s="6">
-        <v>2.4550000000000002E-3</v>
+        <v>1.2999999999999999E-3</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D239" s="4">
-        <v>5971958.448911</v>
+        <v>651142.97048999998</v>
       </c>
       <c r="E239" s="5">
-        <v>99.005240000000001</v>
+        <v>99.546509999999998</v>
       </c>
       <c r="F239" s="4">
-        <v>5917310.4854384102</v>
+        <v>648533.31173475005</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H239" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J239" s="5">
-        <v>99.005240000000001</v>
+        <v>99.546509999999998</v>
       </c>
       <c r="K239" s="5">
         <v>1</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M239" s="4">
-        <v>5917310.4854380004</v>
+        <v>648533.31173399999</v>
       </c>
       <c r="N239" s="4">
-        <v>5917310.4854384102</v>
+        <v>648533.31173475005</v>
       </c>
       <c r="O239" s="3" t="s">
-        <v>764</v>
+        <v>34</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>744</v>
+        <v>793</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="S239" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T239" s="4">
         <v>0.01</v>
       </c>
       <c r="U239" s="2">
         <v>48877</v>
       </c>
       <c r="V239" s="4">
-        <v>4.0980299999999996</v>
+        <v>4.7437899999999997</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>765</v>
+        <v>794</v>
       </c>
       <c r="X239" s="4">
-        <v>4758.6903937999996</v>
+        <v>343.20950133000002</v>
       </c>
       <c r="Y239" s="4">
-        <v>4758.6903929999999</v>
+        <v>343.20950099999999</v>
       </c>
       <c r="Z239" s="6">
-        <v>4.7219999999999996E-3</v>
+        <v>5.13E-4</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D240" s="4">
-        <v>24944.444449999999</v>
+        <v>7669139.6844020002</v>
       </c>
       <c r="E240" s="5">
-        <v>77.94</v>
+        <v>1.9590399999999999</v>
       </c>
       <c r="F240" s="4">
-        <v>19441.70000433</v>
+        <v>153742.72345595999</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J240" s="5">
-        <v>77.94</v>
+        <v>1.9590399999999999</v>
       </c>
       <c r="K240" s="5">
         <v>1</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M240" s="4">
-        <v>19441.700003999998</v>
+        <v>153742.723455</v>
       </c>
       <c r="N240" s="4">
-        <v>19441.70000433</v>
+        <v>153742.72345595999</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>768</v>
+        <v>34</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>744</v>
+        <v>793</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="S240" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T240" s="4">
         <v>0.01</v>
       </c>
       <c r="U240" s="2">
-        <v>50489</v>
+        <v>53139</v>
       </c>
       <c r="V240" s="4">
-        <v>7.2949999999999999</v>
+        <v>4.1087899999999999</v>
       </c>
       <c r="W240" s="3" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="X240" s="4">
-        <v>0</v>
+        <v>3501.20938265</v>
       </c>
       <c r="Y240" s="4">
-        <v>0</v>
+        <v>3501.209382</v>
       </c>
       <c r="Z240" s="6">
-        <v>1.5E-5</v>
+        <v>1.21E-4</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>771</v>
+        <v>799</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D241" s="4">
-        <v>75000</v>
+        <v>13444712.548227999</v>
       </c>
       <c r="E241" s="5">
-        <v>77.94</v>
+        <v>1.96018</v>
       </c>
       <c r="F241" s="4">
-        <v>58546.112500000003</v>
+        <v>269469.37095165998</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H241" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J241" s="5">
-        <v>77.94</v>
+        <v>1.96018</v>
       </c>
       <c r="K241" s="5">
         <v>1</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M241" s="4">
-        <v>58546.112500000003</v>
+        <v>269469.37095100002</v>
       </c>
       <c r="N241" s="4">
-        <v>58546.112500000003</v>
+        <v>269469.37095165998</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>772</v>
+        <v>34</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>744</v>
+        <v>793</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
       <c r="S241" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T241" s="4">
         <v>0.01</v>
       </c>
       <c r="U241" s="2">
-        <v>50489</v>
+        <v>53018</v>
       </c>
       <c r="V241" s="4">
-        <v>7.29</v>
+        <v>3.9687899999999998</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>773</v>
+        <v>800</v>
       </c>
       <c r="X241" s="4">
-        <v>91.112499999999997</v>
+        <v>5928.8045238100003</v>
       </c>
       <c r="Y241" s="4">
-        <v>91.112499999999997</v>
+        <v>5928.8045229999998</v>
       </c>
       <c r="Z241" s="6">
-        <v>4.6E-5</v>
+        <v>2.13E-4</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>774</v>
+        <v>801</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>775</v>
+        <v>802</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D242" s="4">
-        <v>8758010.6523000002</v>
+        <v>20446770.614693999</v>
       </c>
       <c r="E242" s="5">
-        <v>11.875</v>
+        <v>1.95851</v>
       </c>
       <c r="F242" s="4">
-        <v>1047952.73132228</v>
+        <v>409922.96859593998</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J242" s="5">
-        <v>11.875</v>
+        <v>1.95851</v>
       </c>
       <c r="K242" s="5">
         <v>1</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M242" s="4">
-        <v>1047952.731322</v>
+        <v>409922.96859499998</v>
       </c>
       <c r="N242" s="4">
-        <v>1047952.73132228</v>
+        <v>409922.96859593998</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>34</v>
+        <v>803</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>776</v>
+        <v>793</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>774</v>
+        <v>801</v>
       </c>
       <c r="S242" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>50495</v>
+        <v>53139</v>
       </c>
       <c r="V242" s="4">
-        <v>5.2919999999999998</v>
+        <v>4.1687900000000004</v>
       </c>
       <c r="W242" s="3" t="s">
-        <v>777</v>
+        <v>804</v>
       </c>
       <c r="X242" s="4">
-        <v>7938.9663616600001</v>
+        <v>9470.9214300900003</v>
       </c>
       <c r="Y242" s="4">
-        <v>7938.9663609999998</v>
+        <v>9470.9214300000003</v>
       </c>
       <c r="Z242" s="6">
-        <v>8.3600000000000005E-4</v>
+        <v>3.2400000000000001E-4</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>779</v>
+        <v>806</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D243" s="4">
-        <v>3422252.4451020001</v>
+        <v>10725</v>
       </c>
       <c r="E243" s="5">
-        <v>90.79992</v>
+        <v>2062.0964399999998</v>
       </c>
       <c r="F243" s="4">
-        <v>3110794.3147740299</v>
+        <v>221165.43571742001</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>90.79992</v>
+        <v>2062.0964399999998</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>3110794.3147740001</v>
+        <v>221165.43571699999</v>
       </c>
       <c r="N243" s="4">
-        <v>3110794.3147740299</v>
+        <v>221165.43571742001</v>
       </c>
       <c r="O243" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>780</v>
+        <v>807</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="S243" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>62289</v>
+        <v>49546</v>
       </c>
       <c r="V243" s="4">
-        <v>2.23</v>
+        <v>4.6930300000000003</v>
       </c>
       <c r="W243" s="3" t="s">
-        <v>781</v>
+        <v>808</v>
       </c>
       <c r="X243" s="4">
-        <v>3391.83242337</v>
+        <v>5.5925274199999997</v>
       </c>
       <c r="Y243" s="4">
-        <v>3391.8324229999998</v>
+        <v>5.5925269999999996</v>
       </c>
       <c r="Z243" s="6">
-        <v>2.4819999999999998E-3</v>
+        <v>1.75E-4</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>782</v>
+        <v>809</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>783</v>
+        <v>810</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D244" s="4">
-        <v>882839.76909399999</v>
+        <v>1645965.6436999999</v>
       </c>
       <c r="E244" s="5">
-        <v>102.43358000000001</v>
+        <v>100.3197</v>
       </c>
       <c r="F244" s="4">
-        <v>906866.95968171</v>
+        <v>1653279.1834192199</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>102.43358000000001</v>
+        <v>100.3197</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>906866.95968099998</v>
+        <v>1653279.1834189999</v>
       </c>
       <c r="N244" s="4">
-        <v>906866.95968171</v>
+        <v>1653279.1834192199</v>
       </c>
       <c r="O244" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>780</v>
+        <v>811</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>782</v>
+        <v>809</v>
       </c>
       <c r="S244" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>62898</v>
+        <v>47960</v>
       </c>
       <c r="V244" s="4">
-        <v>6.48</v>
+        <v>4.9852499999999997</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>784</v>
+        <v>812</v>
       </c>
       <c r="X244" s="4">
-        <v>2542.5785349900002</v>
+        <v>2051.38755631</v>
       </c>
       <c r="Y244" s="4">
-        <v>2542.5785340000002</v>
+        <v>2051.3875560000001</v>
       </c>
       <c r="Z244" s="6">
-        <v>7.2300000000000001E-4</v>
+        <v>1.3079999999999999E-3</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>785</v>
+        <v>813</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>786</v>
+        <v>814</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D245" s="4">
-        <v>1212181.8096060001</v>
+        <v>5514099.8186689997</v>
       </c>
       <c r="E245" s="5">
-        <v>100.50790000000001</v>
+        <v>35.200360000000003</v>
       </c>
       <c r="F245" s="4">
-        <v>1221225.1923282801</v>
+        <v>1940982.98693084</v>
       </c>
       <c r="G245" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H245" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J245" s="5">
-        <v>100.50790000000001</v>
+        <v>35.200360000000003</v>
       </c>
       <c r="K245" s="5">
         <v>1</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M245" s="4">
-        <v>1221225.192328</v>
+        <v>1940982.9869299999</v>
       </c>
       <c r="N245" s="4">
-        <v>1221225.1923282801</v>
+        <v>1940982.98693084</v>
       </c>
       <c r="O245" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>780</v>
+        <v>815</v>
       </c>
       <c r="Q245" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>785</v>
+        <v>813</v>
       </c>
       <c r="S245" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>62898</v>
+        <v>54103</v>
       </c>
       <c r="V245" s="4">
-        <v>5.3722300000000001</v>
+        <v>7.6079999999999997</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>787</v>
+        <v>816</v>
       </c>
       <c r="X245" s="4">
-        <v>2886.7113112900001</v>
+        <v>0</v>
       </c>
       <c r="Y245" s="4">
-        <v>2886.711311</v>
+        <v>0</v>
       </c>
       <c r="Z245" s="6">
-        <v>9.7400000000000004E-4</v>
+        <v>1.536E-3</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>789</v>
+        <v>818</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D246" s="4">
-        <v>2706008.0395999998</v>
+        <v>11752083.851600001</v>
       </c>
       <c r="E246" s="5">
-        <v>99.601129999999998</v>
+        <v>10.20623</v>
       </c>
       <c r="F246" s="4">
-        <v>2699255.1243769601</v>
+        <v>1199444.70768719</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J246" s="5">
-        <v>99.601129999999998</v>
+        <v>10.20623</v>
       </c>
       <c r="K246" s="5">
         <v>1</v>
       </c>
       <c r="L246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M246" s="4">
-        <v>2699255.1243759999</v>
+        <v>1199444.707687</v>
       </c>
       <c r="N246" s="4">
-        <v>2699255.1243769601</v>
+        <v>1199444.70768719</v>
       </c>
       <c r="O246" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="S246" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>59281</v>
+        <v>50086</v>
       </c>
       <c r="V246" s="4">
-        <v>4.4795199999999999</v>
+        <v>7.4</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>791</v>
+        <v>819</v>
       </c>
       <c r="X246" s="4">
-        <v>4040.5390445200001</v>
+        <v>0</v>
       </c>
       <c r="Y246" s="4">
-        <v>4040.5390440000001</v>
+        <v>0</v>
       </c>
       <c r="Z246" s="6">
-        <v>2.1540000000000001E-3</v>
+        <v>9.4899999999999997E-4</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
-        <v>792</v>
+        <v>820</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>793</v>
+        <v>821</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D247" s="4">
-        <v>1786472.8532360001</v>
+        <v>2855911.9677419998</v>
       </c>
       <c r="E247" s="5">
-        <v>95.335570000000004</v>
+        <v>98.029420000000002</v>
       </c>
       <c r="F247" s="4">
-        <v>1703886.45624682</v>
+        <v>2799633.9376880699</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J247" s="5">
-        <v>95.335570000000004</v>
+        <v>98.029420000000002</v>
       </c>
       <c r="K247" s="5">
         <v>1</v>
       </c>
       <c r="L247" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M247" s="4">
-        <v>1703886.456246</v>
+        <v>2799633.937688</v>
       </c>
       <c r="N247" s="4">
-        <v>1703886.45624682</v>
+        <v>2799633.9376880699</v>
       </c>
       <c r="O247" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>790</v>
+        <v>815</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>792</v>
+        <v>820</v>
       </c>
       <c r="S247" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T247" s="4">
         <v>0.01</v>
       </c>
       <c r="U247" s="2">
-        <v>59281</v>
+        <v>48684</v>
       </c>
       <c r="V247" s="4">
-        <v>1.36</v>
+        <v>7.92</v>
       </c>
       <c r="W247" s="3" t="s">
-        <v>794</v>
+        <v>822</v>
       </c>
       <c r="X247" s="4">
-        <v>742.37871901000005</v>
+        <v>0</v>
       </c>
       <c r="Y247" s="4">
-        <v>742.37871900000005</v>
+        <v>0</v>
       </c>
       <c r="Z247" s="6">
-        <v>1.359E-3</v>
+        <v>2.215E-3</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>796</v>
+        <v>824</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D248" s="4">
-        <v>693272.78848900006</v>
+        <v>2388273.4496610002</v>
       </c>
       <c r="E248" s="5">
-        <v>99.82817</v>
+        <v>35.542580000000001</v>
       </c>
       <c r="F248" s="4">
-        <v>692724.28280573001</v>
+        <v>848854.00146447995</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J248" s="5">
-        <v>99.82817</v>
+        <v>35.542580000000001</v>
       </c>
       <c r="K248" s="5">
         <v>1</v>
       </c>
       <c r="L248" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M248" s="4">
-        <v>692724.28280499997</v>
+        <v>848854.00146399997</v>
       </c>
       <c r="N248" s="4">
-        <v>692724.28280573001</v>
+        <v>848854.00146447995</v>
       </c>
       <c r="O248" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>795</v>
+        <v>823</v>
       </c>
       <c r="S248" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>50248</v>
+        <v>49293</v>
       </c>
       <c r="V248" s="4">
-        <v>4.7680300000000004</v>
+        <v>6.93</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>798</v>
+        <v>825</v>
       </c>
       <c r="X248" s="4">
-        <v>642.74494933000005</v>
+        <v>0</v>
       </c>
       <c r="Y248" s="4">
-        <v>642.74494900000002</v>
+        <v>0</v>
       </c>
       <c r="Z248" s="6">
-        <v>5.5199999999999997E-4</v>
+        <v>6.7100000000000005E-4</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>799</v>
+        <v>826</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>800</v>
+        <v>827</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D249" s="4">
-        <v>7673827.1689419998</v>
+        <v>1684937.278835</v>
       </c>
       <c r="E249" s="5">
-        <v>1.9825699999999999</v>
+        <v>100.18164</v>
       </c>
       <c r="F249" s="4">
-        <v>158306.02600685999</v>
+        <v>1687997.79890828</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J249" s="5">
-        <v>1.9825699999999999</v>
+        <v>100.18164</v>
       </c>
       <c r="K249" s="5">
         <v>1</v>
       </c>
       <c r="L249" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M249" s="4">
-        <v>158306.026006</v>
+        <v>1687997.7989080001</v>
       </c>
       <c r="N249" s="4">
-        <v>158306.02600685999</v>
+        <v>1687997.79890828</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>797</v>
+        <v>815</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>799</v>
+        <v>826</v>
       </c>
       <c r="S249" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>53139</v>
+        <v>50114</v>
       </c>
       <c r="V249" s="4">
-        <v>4.1330299999999998</v>
+        <v>6.89</v>
       </c>
       <c r="W249" s="3" t="s">
-        <v>801</v>
+        <v>828</v>
       </c>
       <c r="X249" s="4">
-        <v>6167.0307035699998</v>
+        <v>0</v>
       </c>
       <c r="Y249" s="4">
-        <v>6167.0307030000004</v>
+        <v>0</v>
       </c>
       <c r="Z249" s="6">
-        <v>1.26E-4</v>
+        <v>1.335E-3</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>803</v>
+        <v>830</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D250" s="4">
-        <v>13452930.084091</v>
+        <v>1083456</v>
       </c>
       <c r="E250" s="5">
-        <v>1.9848699999999999</v>
+        <v>0.01</v>
       </c>
       <c r="F250" s="4">
-        <v>277468.3309683</v>
+        <v>108.3456</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>1.9848699999999999</v>
+        <v>0.01</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>277468.33096799999</v>
+        <v>108.3456</v>
       </c>
       <c r="N250" s="4">
-        <v>277468.3309683</v>
+        <v>108.3456</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>53018</v>
+        <v>46220</v>
       </c>
       <c r="V250" s="4">
-        <v>3.9930300000000001</v>
+        <v>0</v>
       </c>
       <c r="W250" s="3" t="s">
-        <v>804</v>
+        <v>832</v>
       </c>
       <c r="X250" s="4">
-        <v>10445.15760821</v>
+        <v>0</v>
       </c>
       <c r="Y250" s="4">
-        <v>10445.157608</v>
+        <v>0</v>
       </c>
       <c r="Z250" s="6">
-        <v>2.2100000000000001E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>806</v>
+        <v>834</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D251" s="4">
-        <v>20459267.934016999</v>
+        <v>3317859.7490909998</v>
       </c>
       <c r="E251" s="5">
-        <v>1.98153</v>
+        <v>100.0591</v>
       </c>
       <c r="F251" s="4">
-        <v>422087.20604785002</v>
+        <v>3324610.9973873398</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>1.98153</v>
+        <v>100.0591</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>422087.20604700001</v>
+        <v>3324610.9973869999</v>
       </c>
       <c r="N251" s="4">
-        <v>422087.20604785002</v>
+        <v>3324610.9973873398</v>
       </c>
       <c r="O251" s="3" t="s">
-        <v>807</v>
+        <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>797</v>
+        <v>831</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>805</v>
+        <v>833</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>53139</v>
+        <v>48689</v>
       </c>
       <c r="V251" s="4">
-        <v>4.1930300000000003</v>
+        <v>4.7252299999999998</v>
       </c>
       <c r="W251" s="3" t="s">
-        <v>808</v>
+        <v>835</v>
       </c>
       <c r="X251" s="4">
-        <v>16680.674154929999</v>
+        <v>4790.39318456</v>
       </c>
       <c r="Y251" s="4">
-        <v>16680.674154</v>
+        <v>4790.3931839999996</v>
       </c>
       <c r="Z251" s="6">
-        <v>3.3599999999999998E-4</v>
+        <v>2.63E-3</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>809</v>
+        <v>836</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>810</v>
+        <v>837</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D252" s="4">
-        <v>10725</v>
+        <v>385110.91042999999</v>
       </c>
       <c r="E252" s="5">
-        <v>2062.0964399999998</v>
+        <v>100.24558</v>
       </c>
       <c r="F252" s="4">
-        <v>221169.62006126999</v>
+        <v>386056.66580347001</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J252" s="5">
-        <v>2062.0964399999998</v>
+        <v>100.24558</v>
       </c>
       <c r="K252" s="5">
         <v>1</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M252" s="4">
-        <v>221169.62006099999</v>
+        <v>386056.66580299998</v>
       </c>
       <c r="N252" s="4">
-        <v>221169.62006126999</v>
+        <v>386056.66580347001</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>809</v>
+        <v>836</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>49546</v>
+        <v>47832</v>
       </c>
       <c r="V252" s="4">
-        <v>4.6882099999999998</v>
+        <v>7.5</v>
       </c>
       <c r="W252" s="3" t="s">
-        <v>812</v>
+        <v>838</v>
       </c>
       <c r="X252" s="4">
-        <v>9.7768712699999991</v>
+        <v>0</v>
       </c>
       <c r="Y252" s="4">
-        <v>9.7768709999999999</v>
+        <v>0</v>
       </c>
       <c r="Z252" s="6">
-        <v>1.76E-4</v>
+        <v>3.0499999999999999E-4</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>813</v>
+        <v>839</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>814</v>
+        <v>840</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D253" s="4">
-        <v>2365473.1258999999</v>
+        <v>1548225.331026</v>
       </c>
       <c r="E253" s="5">
-        <v>100.16930000000001</v>
+        <v>100.31142</v>
       </c>
       <c r="F253" s="4">
-        <v>2392105.3235208099</v>
+        <v>1553046.81435188</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>100.16930000000001</v>
+        <v>100.31142</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>2392105.3235200001</v>
+        <v>1553046.8143509999</v>
       </c>
       <c r="N253" s="4">
-        <v>2392105.3235208099</v>
+        <v>1553046.81435188</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
         <v>815</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>813</v>
+        <v>839</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>47960</v>
+        <v>47741</v>
       </c>
       <c r="V253" s="4">
-        <v>4.9908099999999997</v>
+        <v>7.415</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
       <c r="X253" s="4">
-        <v>22627.451618660001</v>
+        <v>0</v>
       </c>
       <c r="Y253" s="4">
-        <v>22627.451617999999</v>
+        <v>0</v>
       </c>
       <c r="Z253" s="6">
-        <v>1.9090000000000001E-3</v>
+        <v>1.2290000000000001E-3</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>818</v>
+        <v>843</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D254" s="4">
-        <v>5564857.3808620004</v>
+        <v>5875563.1639050003</v>
       </c>
       <c r="E254" s="5">
-        <v>36.251040000000003</v>
+        <v>100.49154</v>
       </c>
       <c r="F254" s="4">
-        <v>2017318.67507924</v>
+        <v>5904443.9070808599</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>36.251040000000003</v>
+        <v>100.49154</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>2017318.6750789999</v>
+        <v>5904443.9070800003</v>
       </c>
       <c r="N254" s="4">
-        <v>2017318.67507924</v>
+        <v>5904443.9070808599</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>819</v>
+        <v>844</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>54103</v>
+        <v>60351</v>
       </c>
       <c r="V254" s="4">
-        <v>7.6079999999999997</v>
+        <v>5.4720000000000004</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>820</v>
+        <v>845</v>
       </c>
       <c r="X254" s="4">
         <v>0</v>
       </c>
       <c r="Y254" s="4">
         <v>0</v>
       </c>
       <c r="Z254" s="6">
-        <v>1.6100000000000001E-3</v>
+        <v>4.6719999999999999E-3</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>821</v>
+        <v>846</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>822</v>
+        <v>847</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D255" s="4">
-        <v>11752083.851600001</v>
+        <v>1144703.59335</v>
       </c>
       <c r="E255" s="5">
-        <v>10.70383</v>
+        <v>96.586029999999994</v>
       </c>
       <c r="F255" s="4">
-        <v>1257923.0769327499</v>
+        <v>1105623.7560841099</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>10.70383</v>
+        <v>96.586029999999994</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>1257923.076932</v>
+        <v>1105623.756084</v>
       </c>
       <c r="N255" s="4">
-        <v>1257923.0769327499</v>
+        <v>1105623.7560841099</v>
       </c>
       <c r="O255" s="3" t="s">
-        <v>34</v>
+        <v>848</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>821</v>
+        <v>846</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
-        <v>50086</v>
+        <v>47983</v>
       </c>
       <c r="V255" s="4">
-        <v>7.4</v>
+        <v>5.05</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>823</v>
+        <v>849</v>
       </c>
       <c r="X255" s="4">
         <v>0</v>
       </c>
       <c r="Y255" s="4">
         <v>0</v>
       </c>
       <c r="Z255" s="6">
-        <v>1.003E-3</v>
+        <v>8.7399999999999999E-4</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>825</v>
+        <v>851</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D256" s="4">
-        <v>2912319.9025570001</v>
+        <v>236423.895081</v>
       </c>
       <c r="E256" s="5">
-        <v>98.160929999999993</v>
+        <v>97.744960000000006</v>
       </c>
       <c r="F256" s="4">
-        <v>2858760.3009250402</v>
+        <v>231092.44167751001</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="5">
-        <v>98.160929999999993</v>
+        <v>97.744960000000006</v>
       </c>
       <c r="K256" s="5">
         <v>1</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M256" s="4">
-        <v>2858760.3009250001</v>
+        <v>231092.441677</v>
       </c>
       <c r="N256" s="4">
-        <v>2858760.3009250402</v>
+        <v>231092.44167751001</v>
       </c>
       <c r="O256" s="3" t="s">
-        <v>34</v>
+        <v>852</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>819</v>
+        <v>815</v>
       </c>
       <c r="Q256" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
       <c r="S256" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T256" s="4">
         <v>0.01</v>
       </c>
       <c r="U256" s="2">
-        <v>48714</v>
+        <v>48197</v>
       </c>
       <c r="V256" s="4">
-        <v>7.92</v>
+        <v>5.69</v>
       </c>
       <c r="W256" s="3" t="s">
-        <v>826</v>
+        <v>853</v>
       </c>
       <c r="X256" s="4">
         <v>0</v>
       </c>
       <c r="Y256" s="4">
         <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>2.281E-3</v>
+        <v>1.8200000000000001E-4</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>828</v>
+        <v>855</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D257" s="4">
-        <v>2405645.954347</v>
+        <v>1270966.27975</v>
       </c>
       <c r="E257" s="5">
-        <v>36.311439999999997</v>
+        <v>94.606620000000007</v>
       </c>
       <c r="F257" s="4">
-        <v>873524.68732515001</v>
+        <v>1202418.2386112199</v>
       </c>
       <c r="G257" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="5">
-        <v>36.311439999999997</v>
+        <v>94.606620000000007</v>
       </c>
       <c r="K257" s="5">
         <v>1</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M257" s="4">
-        <v>873524.68732499995</v>
+        <v>1202418.2386109999</v>
       </c>
       <c r="N257" s="4">
-        <v>873524.68732515001</v>
+        <v>1202418.2386112199</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>819</v>
+        <v>856</v>
       </c>
       <c r="Q257" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
       <c r="S257" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T257" s="4">
         <v>0.01</v>
       </c>
       <c r="U257" s="2">
-        <v>49293</v>
+        <v>51487</v>
       </c>
       <c r="V257" s="4">
-        <v>6.93</v>
+        <v>2.3929999999999998</v>
       </c>
       <c r="W257" s="3" t="s">
-        <v>829</v>
+        <v>857</v>
       </c>
       <c r="X257" s="4">
         <v>0</v>
       </c>
       <c r="Y257" s="4">
         <v>0</v>
       </c>
       <c r="Z257" s="6">
-        <v>6.9700000000000003E-4</v>
+        <v>9.5100000000000002E-4</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>830</v>
+        <v>858</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>831</v>
+        <v>859</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D258" s="4">
-        <v>1713020.8445850001</v>
+        <v>4000000</v>
       </c>
       <c r="E258" s="5">
-        <v>100.41110999999999</v>
+        <v>101.46254</v>
       </c>
       <c r="F258" s="4">
-        <v>1720063.2445791699</v>
+        <v>4058501.6</v>
       </c>
       <c r="G258" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="5">
-        <v>100.41110999999999</v>
+        <v>101.46254</v>
       </c>
       <c r="K258" s="5">
         <v>1</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M258" s="4">
-        <v>1720063.2445789999</v>
+        <v>4058501.6</v>
       </c>
       <c r="N258" s="4">
-        <v>1720063.2445791699</v>
+        <v>4058501.6</v>
       </c>
       <c r="O258" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>819</v>
+        <v>860</v>
       </c>
       <c r="Q258" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>830</v>
+        <v>858</v>
       </c>
       <c r="S258" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T258" s="4">
         <v>0.01</v>
       </c>
       <c r="U258" s="2">
-        <v>50145</v>
+        <v>51818</v>
       </c>
       <c r="V258" s="4">
-        <v>6.89</v>
+        <v>5.3883400000000004</v>
       </c>
       <c r="W258" s="3" t="s">
-        <v>832</v>
+        <v>861</v>
       </c>
       <c r="X258" s="4">
         <v>0</v>
       </c>
       <c r="Y258" s="4">
         <v>0</v>
       </c>
       <c r="Z258" s="6">
-        <v>1.372E-3</v>
+        <v>3.2109999999999999E-3</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
-        <v>833</v>
+        <v>862</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>834</v>
+        <v>863</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D259" s="4">
-        <v>1083456</v>
+        <v>4000000</v>
       </c>
       <c r="E259" s="5">
-        <v>0.01</v>
+        <v>104.64503000000001</v>
       </c>
       <c r="F259" s="4">
-        <v>108.3456</v>
+        <v>4185801.2</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="5">
-        <v>0.01</v>
+        <v>104.64503000000001</v>
       </c>
       <c r="K259" s="5">
         <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M259" s="4">
-        <v>108.3456</v>
+        <v>4185801.2</v>
       </c>
       <c r="N259" s="4">
-        <v>108.3456</v>
+        <v>4185801.2</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>835</v>
+        <v>860</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>833</v>
+        <v>862</v>
       </c>
       <c r="S259" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T259" s="4">
         <v>0.01</v>
       </c>
       <c r="U259" s="2">
-        <v>46220</v>
+        <v>51818</v>
       </c>
       <c r="V259" s="4">
-        <v>0</v>
+        <v>8.8190600000000003</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>836</v>
+        <v>864</v>
       </c>
       <c r="X259" s="4">
         <v>0</v>
       </c>
       <c r="Y259" s="4">
         <v>0</v>
       </c>
       <c r="Z259" s="6">
-        <v>0</v>
+        <v>3.3119999999999998E-3</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>837</v>
+        <v>865</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>838</v>
+        <v>866</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D260" s="4">
-        <v>4066939.1264260001</v>
+        <v>4328989.1145900004</v>
       </c>
       <c r="E260" s="5">
-        <v>100.03400000000001</v>
+        <v>0.88356000000000001</v>
       </c>
       <c r="F260" s="4">
-        <v>4106161.5606237198</v>
+        <v>38249.216220870003</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J260" s="5">
-        <v>100.03400000000001</v>
+        <v>0.88356000000000001</v>
       </c>
       <c r="K260" s="5">
         <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M260" s="4">
-        <v>4106161.5606229999</v>
+        <v>38249.216220000002</v>
       </c>
       <c r="N260" s="4">
-        <v>4106161.5606237198</v>
+        <v>38249.216220870003</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>835</v>
+        <v>605</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>837</v>
+        <v>865</v>
       </c>
       <c r="S260" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T260" s="4">
         <v>0.01</v>
       </c>
       <c r="U260" s="2">
-        <v>48689</v>
+        <v>49577</v>
       </c>
       <c r="V260" s="4">
-        <v>4.7176299999999998</v>
+        <v>5.4247100000000001</v>
       </c>
       <c r="W260" s="3" t="s">
-        <v>839</v>
+        <v>867</v>
       </c>
       <c r="X260" s="4">
-        <v>37839.674894479998</v>
+        <v>0</v>
       </c>
       <c r="Y260" s="4">
-        <v>37839.674894000003</v>
+        <v>0</v>
       </c>
       <c r="Z260" s="6">
-        <v>3.277E-3</v>
+        <v>3.0000000000000001E-5</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>840</v>
+        <v>868</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>841</v>
+        <v>869</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D261" s="4">
-        <v>589132.19784000004</v>
+        <v>3266023.0913490001</v>
       </c>
       <c r="E261" s="5">
-        <v>100.0026</v>
+        <v>85.019909999999996</v>
       </c>
       <c r="F261" s="4">
-        <v>595455.74712881004</v>
+        <v>2776769.8928441401</v>
       </c>
       <c r="G261" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J261" s="5">
-        <v>100.0026</v>
+        <v>85.019909999999996</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M261" s="4">
-        <v>595455.74712800002</v>
+        <v>2776769.8928439999</v>
       </c>
       <c r="N261" s="4">
-        <v>595455.74712881004</v>
+        <v>2776769.8928441401</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>835</v>
+        <v>870</v>
       </c>
       <c r="Q261" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>840</v>
+        <v>868</v>
       </c>
       <c r="S261" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T261" s="4">
         <v>0.01</v>
       </c>
       <c r="U261" s="2">
-        <v>47865</v>
+        <v>49515</v>
       </c>
       <c r="V261" s="4">
-        <v>5.4292400000000001</v>
+        <v>5.5</v>
       </c>
       <c r="W261" s="3" t="s">
-        <v>842</v>
+        <v>871</v>
       </c>
       <c r="X261" s="4">
-        <v>6308.2318516599998</v>
+        <v>0</v>
       </c>
       <c r="Y261" s="4">
-        <v>6308.2318509999996</v>
+        <v>0</v>
       </c>
       <c r="Z261" s="6">
-        <v>4.75E-4</v>
+        <v>2.1970000000000002E-3</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>843</v>
+        <v>872</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>844</v>
+        <v>873</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D262" s="4">
-        <v>412363.755038</v>
+        <v>507.89310599999999</v>
       </c>
       <c r="E262" s="5">
-        <v>100.27643</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="F262" s="4">
-        <v>413503.65216636</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J262" s="5">
-        <v>100.27643</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M262" s="4">
-        <v>413503.65216599999</v>
+        <v>5.0000000000000004E-6</v>
       </c>
       <c r="N262" s="4">
-        <v>413503.65216636</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="O262" s="3" t="s">
-        <v>34</v>
+        <v>874</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>819</v>
+        <v>875</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>843</v>
+        <v>872</v>
       </c>
       <c r="S262" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T262" s="4">
         <v>0.01</v>
       </c>
       <c r="U262" s="2">
-        <v>47832</v>
+        <v>49577</v>
       </c>
       <c r="V262" s="4">
-        <v>7.5</v>
+        <v>6.2288360000000003</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>845</v>
+        <v>876</v>
       </c>
       <c r="X262" s="4">
         <v>0</v>
       </c>
       <c r="Y262" s="4">
         <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>3.3E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>846</v>
+        <v>877</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>847</v>
+        <v>878</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D263" s="4">
-        <v>1622419.637388</v>
+        <v>2179107.7869239999</v>
       </c>
       <c r="E263" s="5">
-        <v>100.39687000000001</v>
+        <v>97.228909999999999</v>
       </c>
       <c r="F263" s="4">
-        <v>1628858.5342029</v>
+        <v>2119925.8077269499</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>100.39687000000001</v>
+        <v>97.228909999999999</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>1628858.5342019999</v>
+        <v>2119925.807726</v>
       </c>
       <c r="N263" s="4">
-        <v>1628858.5342029</v>
+        <v>2119925.8077269499</v>
       </c>
       <c r="O263" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>819</v>
+        <v>879</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>846</v>
+        <v>877</v>
       </c>
       <c r="S263" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>47741</v>
+        <v>60688</v>
       </c>
       <c r="V263" s="4">
-        <v>7.415</v>
+        <v>4.9687900000000003</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>848</v>
+        <v>880</v>
       </c>
       <c r="X263" s="4">
-        <v>0</v>
+        <v>1203.05877562</v>
       </c>
       <c r="Y263" s="4">
-        <v>0</v>
+        <v>1203.058775</v>
       </c>
       <c r="Z263" s="6">
-        <v>1.2999999999999999E-3</v>
+        <v>1.6770000000000001E-3</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>850</v>
+        <v>882</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D264" s="4">
-        <v>6172737.0148799997</v>
+        <v>15319865.483779</v>
       </c>
       <c r="E264" s="5">
-        <v>100.34415</v>
+        <v>22.667010000000001</v>
       </c>
       <c r="F264" s="4">
-        <v>6193980.4893167103</v>
+        <v>3472555.4411947802</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>100.34415</v>
+        <v>22.667010000000001</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>6193980.4893159997</v>
+        <v>3472555.4411940002</v>
       </c>
       <c r="N264" s="4">
-        <v>6193980.4893167103</v>
+        <v>3472555.4411947802</v>
       </c>
       <c r="O264" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>851</v>
+        <v>620</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
       <c r="S264" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
-        <v>60351</v>
+        <v>49881</v>
       </c>
       <c r="V264" s="4">
-        <v>5.4720000000000004</v>
+        <v>6.5</v>
       </c>
       <c r="W264" s="3" t="s">
-        <v>852</v>
+        <v>883</v>
       </c>
       <c r="X264" s="4">
         <v>0</v>
       </c>
       <c r="Y264" s="4">
         <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>4.9430000000000003E-3</v>
+        <v>2.748E-3</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>854</v>
+        <v>885</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D265" s="4">
-        <v>4740000</v>
+        <v>9793486.6053999998</v>
       </c>
       <c r="E265" s="5">
-        <v>100.02200000000001</v>
+        <v>100.0604</v>
       </c>
       <c r="F265" s="4">
-        <v>4794394.8574999999</v>
+        <v>9813541.9058606792</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J265" s="5">
-        <v>100.02200000000001</v>
+        <v>100.0604</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M265" s="4">
-        <v>4794394.8574999999</v>
+        <v>9813541.9058599994</v>
       </c>
       <c r="N265" s="4">
-        <v>4794394.8574999999</v>
+        <v>9813541.9058606792</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>855</v>
+        <v>886</v>
       </c>
       <c r="Q265" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>853</v>
+        <v>884</v>
       </c>
       <c r="S265" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T265" s="4">
         <v>0.01</v>
       </c>
       <c r="U265" s="2">
-        <v>47954</v>
+        <v>48962</v>
       </c>
       <c r="V265" s="4">
-        <v>5.4027399999999997</v>
+        <v>4.7252299999999998</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>856</v>
+        <v>887</v>
       </c>
       <c r="X265" s="4">
-        <v>53352.057500000003</v>
+        <v>14140.03455102</v>
       </c>
       <c r="Y265" s="4">
-        <v>53352.057500000003</v>
+        <v>14140.034551000001</v>
       </c>
       <c r="Z265" s="6">
-        <v>3.826E-3</v>
+        <v>7.7660000000000003E-3</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>858</v>
+        <v>889</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D266" s="4">
-        <v>1167371.4944249999</v>
+        <v>4797672.1228080001</v>
       </c>
       <c r="E266" s="5">
-        <v>96.71893</v>
+        <v>100.0972</v>
       </c>
       <c r="F266" s="4">
-        <v>1129069.2185328701</v>
+        <v>4846979.1185739301</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J266" s="5">
-        <v>96.71893</v>
+        <v>100.0972</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M266" s="4">
-        <v>1129069.218532</v>
+        <v>4846979.1185729997</v>
       </c>
       <c r="N266" s="4">
-        <v>1129069.2185328701</v>
+        <v>4846979.1185739301</v>
       </c>
       <c r="O266" s="3" t="s">
-        <v>859</v>
+        <v>34</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>819</v>
+        <v>890</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="S266" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T266" s="4">
         <v>0.01</v>
       </c>
       <c r="U266" s="2">
-        <v>47771</v>
+        <v>48446</v>
       </c>
       <c r="V266" s="4">
-        <v>5.05</v>
+        <v>4.7855699999999999</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>860</v>
+        <v>891</v>
       </c>
       <c r="X266" s="4">
-        <v>0</v>
+        <v>44643.658462560001</v>
       </c>
       <c r="Y266" s="4">
-        <v>0</v>
+        <v>44643.658461999999</v>
       </c>
       <c r="Z266" s="6">
-        <v>9.01E-4</v>
+        <v>3.8349999999999999E-3</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>862</v>
+        <v>893</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D267" s="4">
-        <v>241105.664567</v>
+        <v>6000000</v>
       </c>
       <c r="E267" s="5">
-        <v>97.892650000000003</v>
+        <v>100.1842</v>
       </c>
       <c r="F267" s="4">
-        <v>236024.72434499001</v>
+        <v>6076819.0999999996</v>
       </c>
       <c r="G267" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H267" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J267" s="5">
-        <v>97.892650000000003</v>
+        <v>100.1842</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M267" s="4">
-        <v>236024.72434399999</v>
+        <v>6076819.0999999996</v>
       </c>
       <c r="N267" s="4">
-        <v>236024.72434499001</v>
+        <v>6076819.0999999996</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>863</v>
+        <v>34</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>819</v>
+        <v>890</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>861</v>
+        <v>892</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T267" s="4">
         <v>0.01</v>
       </c>
       <c r="U267" s="2">
-        <v>48197</v>
+        <v>47988</v>
       </c>
       <c r="V267" s="4">
-        <v>5.69</v>
+        <v>5.6371799999999999</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>864</v>
+        <v>894</v>
       </c>
       <c r="X267" s="4">
-        <v>0</v>
+        <v>65767.100000000006</v>
       </c>
       <c r="Y267" s="4">
-        <v>0</v>
+        <v>65767.100000000006</v>
       </c>
       <c r="Z267" s="6">
-        <v>1.8799999999999999E-4</v>
+        <v>4.8079999999999998E-3</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>865</v>
+        <v>895</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>866</v>
+        <v>896</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D268" s="4">
-        <v>1271798.1058499999</v>
+        <v>1939288.7339999999</v>
       </c>
       <c r="E268" s="5">
-        <v>94.659850000000006</v>
+        <v>40.781480000000002</v>
       </c>
       <c r="F268" s="4">
-        <v>1203882.17930045</v>
+        <v>804587.80311731005</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J268" s="5">
-        <v>94.659850000000006</v>
+        <v>40.781480000000002</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M268" s="4">
-        <v>1203882.1793</v>
+        <v>804587.80311700003</v>
       </c>
       <c r="N268" s="4">
-        <v>1203882.17930045</v>
+        <v>804587.80311731005</v>
       </c>
       <c r="O268" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>865</v>
+        <v>895</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T268" s="4">
         <v>0.01</v>
       </c>
       <c r="U268" s="2">
-        <v>51487</v>
+        <v>50298</v>
       </c>
       <c r="V268" s="4">
-        <v>2.3929999999999998</v>
+        <v>5.5356199999999998</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>868</v>
+        <v>898</v>
       </c>
       <c r="X268" s="4">
-        <v>0</v>
+        <v>13717.15591885</v>
       </c>
       <c r="Y268" s="4">
-        <v>0</v>
+        <v>13717.155918</v>
       </c>
       <c r="Z268" s="6">
-        <v>9.6000000000000002E-4</v>
+        <v>6.3599999999999996E-4</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>870</v>
+        <v>900</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D269" s="4">
-        <v>4000000</v>
+        <v>1621000</v>
       </c>
       <c r="E269" s="5">
-        <v>101.65877999999999</v>
+        <v>100</v>
       </c>
       <c r="F269" s="4">
-        <v>4066351.2</v>
+        <v>1623294.2814494399</v>
       </c>
       <c r="G269" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J269" s="5">
-        <v>101.65877999999999</v>
+        <v>100</v>
       </c>
       <c r="K269" s="5">
         <v>1</v>
       </c>
       <c r="L269" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M269" s="4">
-        <v>4066351.2</v>
+        <v>1623294.2814489999</v>
       </c>
       <c r="N269" s="4">
-        <v>4066351.2</v>
+        <v>1623294.2814494399</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>34</v>
+        <v>901</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>869</v>
+        <v>899</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T269" s="4">
         <v>0.01</v>
       </c>
       <c r="U269" s="2">
-        <v>51818</v>
+        <v>48382</v>
       </c>
       <c r="V269" s="4">
-        <v>5.3883400000000004</v>
+        <v>4.75</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>872</v>
+        <v>902</v>
       </c>
       <c r="X269" s="4">
-        <v>0</v>
+        <v>2294.28144944</v>
       </c>
       <c r="Y269" s="4">
-        <v>0</v>
+        <v>2294.2814490000001</v>
       </c>
       <c r="Z269" s="6">
-        <v>3.2450000000000001E-3</v>
+        <v>1.284E-3</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>873</v>
+        <v>903</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>874</v>
+        <v>904</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D270" s="4">
-        <v>4000000</v>
+        <v>7367782.2336360002</v>
       </c>
       <c r="E270" s="5">
-        <v>104.03968</v>
+        <v>27.009930000000001</v>
       </c>
       <c r="F270" s="4">
-        <v>4161587.2000000002</v>
+        <v>2042147.3006257201</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J270" s="5">
-        <v>104.03968</v>
+        <v>27.009930000000001</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M270" s="4">
-        <v>4161587.2000000002</v>
+        <v>2042147.3006249999</v>
       </c>
       <c r="N270" s="4">
-        <v>4161587.2000000002</v>
+        <v>2042147.3006257201</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>873</v>
+        <v>903</v>
       </c>
       <c r="S270" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T270" s="4">
         <v>0.01</v>
       </c>
       <c r="U270" s="2">
-        <v>51818</v>
+        <v>50663</v>
       </c>
       <c r="V270" s="4">
-        <v>8.8190600000000003</v>
+        <v>5.5352709999999998</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>875</v>
+        <v>905</v>
       </c>
       <c r="X270" s="4">
-        <v>0</v>
+        <v>52114.476768200002</v>
       </c>
       <c r="Y270" s="4">
-        <v>0</v>
+        <v>52114.476768</v>
       </c>
       <c r="Z270" s="6">
-        <v>3.3210000000000002E-3</v>
+        <v>1.616E-3</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>876</v>
+        <v>906</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>877</v>
+        <v>907</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D271" s="4">
-        <v>4328989.1145900004</v>
+        <v>750000</v>
       </c>
       <c r="E271" s="5">
-        <v>1.02145</v>
+        <v>100</v>
       </c>
       <c r="F271" s="4">
-        <v>44218.459310979997</v>
+        <v>753062.5</v>
       </c>
       <c r="G271" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J271" s="5">
-        <v>1.02145</v>
+        <v>100</v>
       </c>
       <c r="K271" s="5">
         <v>1</v>
       </c>
       <c r="L271" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M271" s="4">
-        <v>44218.459309999998</v>
+        <v>753062.5</v>
       </c>
       <c r="N271" s="4">
-        <v>44218.459310979997</v>
+        <v>753062.5</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>617</v>
+        <v>897</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>876</v>
+        <v>906</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T271" s="4">
         <v>0.01</v>
       </c>
       <c r="U271" s="2">
-        <v>49577</v>
+        <v>49933</v>
       </c>
       <c r="V271" s="4">
-        <v>5.4237299999999999</v>
+        <v>4.75</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>878</v>
+        <v>908</v>
       </c>
       <c r="X271" s="4">
-        <v>0</v>
+        <v>3062.5</v>
       </c>
       <c r="Y271" s="4">
-        <v>0</v>
+        <v>3062.5</v>
       </c>
       <c r="Z271" s="6">
-        <v>3.4999999999999997E-5</v>
+        <v>5.9500000000000004E-4</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>879</v>
+        <v>909</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>880</v>
+        <v>910</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D272" s="4">
-        <v>3285434.9380040001</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E272" s="5">
-        <v>84.482089999999999</v>
+        <v>21.309760000000001</v>
       </c>
       <c r="F272" s="4">
-        <v>2775604.10121556</v>
+        <v>2440755.16571168</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J272" s="5">
-        <v>84.482089999999999</v>
+        <v>21.309760000000001</v>
       </c>
       <c r="K272" s="5">
         <v>1</v>
       </c>
       <c r="L272" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M272" s="4">
-        <v>2775604.1012149998</v>
+        <v>2440755.1657110001</v>
       </c>
       <c r="N272" s="4">
-        <v>2775604.10121556</v>
+        <v>2440755.16571168</v>
       </c>
       <c r="O272" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>879</v>
+        <v>909</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T272" s="4">
         <v>0.01</v>
       </c>
       <c r="U272" s="2">
-        <v>49515</v>
+        <v>48472</v>
       </c>
       <c r="V272" s="4">
-        <v>5.5</v>
+        <v>5.5352709999999998</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>882</v>
+        <v>911</v>
       </c>
       <c r="X272" s="4">
-        <v>0</v>
+        <v>78412.611021039993</v>
       </c>
       <c r="Y272" s="4">
-        <v>0</v>
+        <v>78412.611021000004</v>
       </c>
       <c r="Z272" s="6">
-        <v>2.215E-3</v>
+        <v>1.931E-3</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>884</v>
+        <v>913</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D273" s="4">
-        <v>507.89310599999999</v>
+        <v>1400099.86332</v>
       </c>
       <c r="E273" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>99.854410000000001</v>
       </c>
       <c r="F273" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>1405817.9536121199</v>
       </c>
       <c r="G273" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J273" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>99.854410000000001</v>
       </c>
       <c r="K273" s="5">
         <v>1</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M273" s="4">
-        <v>5.0000000000000004E-6</v>
+        <v>1405817.953612</v>
       </c>
       <c r="N273" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>1405817.9536121199</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>886</v>
+        <v>897</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T273" s="4">
         <v>0.01</v>
       </c>
       <c r="U273" s="2">
-        <v>49577</v>
+        <v>48745</v>
       </c>
       <c r="V273" s="4">
-        <v>6.2288360000000003</v>
+        <v>4.3356199999999996</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>887</v>
+        <v>915</v>
       </c>
       <c r="X273" s="4">
-        <v>0</v>
+        <v>7756.4956831299996</v>
       </c>
       <c r="Y273" s="4">
-        <v>0</v>
+        <v>7756.4956830000001</v>
       </c>
       <c r="Z273" s="6">
-        <v>0</v>
+        <v>1.1119999999999999E-3</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>888</v>
+        <v>916</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>889</v>
+        <v>917</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D274" s="4">
-        <v>2190154.7920499998</v>
+        <v>4386933.10348</v>
       </c>
       <c r="E274" s="5">
-        <v>97.376909999999995</v>
+        <v>99.214650000000006</v>
       </c>
       <c r="F274" s="4">
-        <v>2134831.4096060302</v>
+        <v>4376951.9191623703</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J274" s="5">
-        <v>97.376909999999995</v>
+        <v>99.214650000000006</v>
       </c>
       <c r="K274" s="5">
         <v>1</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M274" s="4">
-        <v>2134831.4096059999</v>
+        <v>4376951.9191619996</v>
       </c>
       <c r="N274" s="4">
-        <v>2134831.4096060302</v>
+        <v>4376951.9191623703</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>888</v>
+        <v>916</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T274" s="4">
         <v>0.01</v>
       </c>
       <c r="U274" s="2">
-        <v>49334</v>
+        <v>48837</v>
       </c>
       <c r="V274" s="4">
-        <v>4.9930300000000001</v>
+        <v>4.3656199999999998</v>
       </c>
       <c r="W274" s="3" t="s">
-        <v>891</v>
+        <v>918</v>
       </c>
       <c r="X274" s="4">
-        <v>2126.3488908200002</v>
+        <v>24471.594810549999</v>
       </c>
       <c r="Y274" s="4">
-        <v>2126.3488900000002</v>
+        <v>24471.594809999999</v>
       </c>
       <c r="Z274" s="6">
-        <v>1.7030000000000001E-3</v>
+        <v>3.4629999999999999E-3</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>893</v>
+        <v>920</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D275" s="4">
-        <v>15319127.654787</v>
+        <v>13539785.956259999</v>
       </c>
       <c r="E275" s="5">
-        <v>22.721769999999999</v>
+        <v>99.293970000000002</v>
       </c>
       <c r="F275" s="4">
-        <v>3480776.9517271002</v>
+        <v>13517643.78765</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J275" s="5">
-        <v>22.721769999999999</v>
+        <v>99.293970000000002</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M275" s="4">
-        <v>3480776.9517270001</v>
+        <v>13517643.78765</v>
       </c>
       <c r="N275" s="4">
-        <v>3480776.9517271002</v>
+        <v>13517643.78765</v>
       </c>
       <c r="O275" s="3" t="s">
-        <v>34</v>
+        <v>921</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>632</v>
+        <v>897</v>
       </c>
       <c r="Q275" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="S275" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T275" s="4">
         <v>0.01</v>
       </c>
       <c r="U275" s="2">
-        <v>49881</v>
+        <v>50754</v>
       </c>
       <c r="V275" s="4">
-        <v>6.5</v>
+        <v>4.2456199999999997</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="X275" s="4">
-        <v>0</v>
+        <v>73452.782177069996</v>
       </c>
       <c r="Y275" s="4">
-        <v>0</v>
+        <v>73452.782177000001</v>
       </c>
       <c r="Z275" s="6">
-        <v>2.7780000000000001E-3</v>
+        <v>1.0697E-2</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>895</v>
+        <v>923</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>896</v>
+        <v>924</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D276" s="4">
-        <v>4797672.1228080001</v>
+        <v>16796588.462522</v>
       </c>
       <c r="E276" s="5">
-        <v>100.12390000000001</v>
+        <v>98.700670000000002</v>
       </c>
       <c r="F276" s="4">
-        <v>4829127.1005467698</v>
+        <v>16669895.3976846</v>
       </c>
       <c r="G276" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J276" s="5">
-        <v>100.12390000000001</v>
+        <v>98.700670000000002</v>
       </c>
       <c r="K276" s="5">
         <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M276" s="4">
-        <v>4829127.1005459996</v>
+        <v>16669895.397684</v>
       </c>
       <c r="N276" s="4">
-        <v>4829127.1005467698</v>
+        <v>16669895.3976846</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>34</v>
+        <v>925</v>
       </c>
       <c r="P276" s="3" t="s">
         <v>897</v>
       </c>
       <c r="Q276" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>895</v>
+        <v>923</v>
       </c>
       <c r="S276" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T276" s="4">
         <v>0.01</v>
       </c>
       <c r="U276" s="2">
-        <v>48446</v>
+        <v>50936</v>
       </c>
       <c r="V276" s="4">
-        <v>4.7855699999999999</v>
+        <v>4.2656200000000002</v>
       </c>
       <c r="W276" s="3" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="X276" s="4">
-        <v>25510.661978609998</v>
+        <v>91550.048032370003</v>
       </c>
       <c r="Y276" s="4">
-        <v>25510.661978</v>
+        <v>91550.048032000006</v>
       </c>
       <c r="Z276" s="6">
-        <v>3.8539999999999998E-3</v>
+        <v>1.3191E-2</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D277" s="4">
-        <v>6000000</v>
+        <v>13704817.09127</v>
       </c>
       <c r="E277" s="5">
-        <v>100.1204</v>
+        <v>98.073369999999997</v>
       </c>
       <c r="F277" s="4">
-        <v>6044805.2000000002</v>
+        <v>13514773.808829401</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J277" s="5">
-        <v>100.1204</v>
+        <v>98.073369999999997</v>
       </c>
       <c r="K277" s="5">
         <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M277" s="4">
-        <v>6044805.2000000002</v>
+        <v>13514773.808829</v>
       </c>
       <c r="N277" s="4">
-        <v>6044805.2000000002</v>
+        <v>13514773.808829401</v>
       </c>
       <c r="O277" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P277" s="3" t="s">
         <v>897</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>47988</v>
+        <v>50936</v>
       </c>
       <c r="V277" s="4">
-        <v>5.6371799999999999</v>
+        <v>4.2256200000000002</v>
       </c>
       <c r="W277" s="3" t="s">
-        <v>901</v>
+        <v>929</v>
       </c>
       <c r="X277" s="4">
-        <v>37581.199999999997</v>
+        <v>73997.835085319995</v>
       </c>
       <c r="Y277" s="4">
-        <v>37581.199999999997</v>
+        <v>73997.835084999999</v>
       </c>
       <c r="Z277" s="6">
-        <v>4.8240000000000002E-3</v>
+        <v>1.0695E-2</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>903</v>
+        <v>931</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D278" s="4">
-        <v>1939288.7339999999</v>
+        <v>6652576.2185699996</v>
       </c>
       <c r="E278" s="5">
-        <v>40.840760000000003</v>
+        <v>98.054000000000002</v>
       </c>
       <c r="F278" s="4">
-        <v>796791.44222740002</v>
+        <v>6558867.0172852902</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>40.840760000000003</v>
+        <v>98.054000000000002</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>796791.44222700002</v>
+        <v>6558867.0172849996</v>
       </c>
       <c r="N278" s="4">
-        <v>796791.44222740002</v>
+        <v>6558867.0172852902</v>
       </c>
       <c r="O278" s="3" t="s">
-        <v>34</v>
+        <v>932</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="S278" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>50298</v>
+        <v>51119</v>
       </c>
       <c r="V278" s="4">
-        <v>5.5356199999999998</v>
+        <v>4.2056199999999997</v>
       </c>
       <c r="W278" s="3" t="s">
-        <v>905</v>
+        <v>933</v>
       </c>
       <c r="X278" s="4">
-        <v>4771.1846674199996</v>
+        <v>35749.93192866</v>
       </c>
       <c r="Y278" s="4">
-        <v>4771.1846670000004</v>
+        <v>35749.931927999998</v>
       </c>
       <c r="Z278" s="6">
-        <v>6.3500000000000004E-4</v>
+        <v>5.1900000000000002E-3</v>
       </c>
     </row>
     <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>907</v>
+        <v>935</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D279" s="4">
-        <v>1621000</v>
+        <v>3958578.223671</v>
       </c>
       <c r="E279" s="5">
-        <v>100</v>
+        <v>98.072699999999998</v>
       </c>
       <c r="F279" s="4">
-        <v>1623480.28534583</v>
+        <v>3903203.2695266199</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>100</v>
+        <v>98.072699999999998</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>1623480.285345</v>
+        <v>3903203.2695260001</v>
       </c>
       <c r="N279" s="4">
-        <v>1623480.28534583</v>
+        <v>3903203.2695266199</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>908</v>
+        <v>34</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>906</v>
+        <v>934</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>48382</v>
+        <v>51119</v>
       </c>
       <c r="V279" s="4">
-        <v>4.75</v>
+        <v>4.1356200000000003</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>909</v>
+        <v>936</v>
       </c>
       <c r="X279" s="4">
-        <v>2480.2853458300001</v>
+        <v>20918.723960430001</v>
       </c>
       <c r="Y279" s="4">
-        <v>2480.2853449999998</v>
+        <v>20918.723959999999</v>
       </c>
       <c r="Z279" s="6">
-        <v>1.2949999999999999E-3</v>
+        <v>3.088E-3</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>910</v>
+        <v>937</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>911</v>
+        <v>938</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D280" s="4">
-        <v>7367782.2336360002</v>
+        <v>7590200.4904800002</v>
       </c>
       <c r="E280" s="5">
-        <v>27.18582</v>
+        <v>98.807860000000005</v>
       </c>
       <c r="F280" s="4">
-        <v>2021118.79055633</v>
+        <v>7540212.2987059802</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J280" s="5">
-        <v>27.18582</v>
+        <v>98.807860000000005</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M280" s="4">
-        <v>2021118.7905560001</v>
+        <v>7540212.2987050004</v>
       </c>
       <c r="N280" s="4">
-        <v>2021118.79055633</v>
+        <v>7540212.2987059802</v>
       </c>
       <c r="O280" s="3" t="s">
-        <v>34</v>
+        <v>939</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q280" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>910</v>
+        <v>937</v>
       </c>
       <c r="S280" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>50663</v>
+        <v>51851</v>
       </c>
       <c r="V280" s="4">
-        <v>5.5352709999999998</v>
+        <v>4.1756200000000003</v>
       </c>
       <c r="W280" s="3" t="s">
-        <v>912</v>
+        <v>940</v>
       </c>
       <c r="X280" s="4">
-        <v>18126.77452807</v>
+        <v>40497.624353190004</v>
       </c>
       <c r="Y280" s="4">
-        <v>18126.774528000002</v>
+        <v>40497.624352999999</v>
       </c>
       <c r="Z280" s="6">
-        <v>1.6130000000000001E-3</v>
+        <v>5.9670000000000001E-3</v>
       </c>
     </row>
     <row r="281" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>914</v>
+        <v>942</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D281" s="4">
-        <v>750000</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E281" s="5">
-        <v>100</v>
+        <v>94.961190000000002</v>
       </c>
       <c r="F281" s="4">
-        <v>752817.5</v>
+        <v>2552409.5228265901</v>
       </c>
       <c r="G281" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J281" s="5">
-        <v>100</v>
+        <v>94.961190000000002</v>
       </c>
       <c r="K281" s="5">
         <v>1</v>
       </c>
       <c r="L281" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M281" s="4">
-        <v>752817.5</v>
+        <v>2552409.5228260001</v>
       </c>
       <c r="N281" s="4">
-        <v>752817.5</v>
+        <v>2552409.5228265901</v>
       </c>
       <c r="O281" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q281" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="S281" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>49933</v>
+        <v>51119</v>
       </c>
       <c r="V281" s="4">
-        <v>4.75</v>
+        <v>4.3256199999999998</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="X281" s="4">
-        <v>2817.5</v>
+        <v>14770.23606444</v>
       </c>
       <c r="Y281" s="4">
-        <v>2817.5</v>
+        <v>14770.236064000001</v>
       </c>
       <c r="Z281" s="6">
-        <v>5.9999999999999995E-4</v>
+        <v>2.019E-3</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>916</v>
+        <v>944</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>917</v>
+        <v>945</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D282" s="4">
-        <v>11085730.457268</v>
+        <v>938929.6899</v>
       </c>
       <c r="E282" s="5">
-        <v>21.507909999999999</v>
+        <v>100.00077</v>
       </c>
       <c r="F282" s="4">
-        <v>2411582.8812512099</v>
+        <v>938936.91965861002</v>
       </c>
       <c r="G282" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J282" s="5">
-        <v>21.507909999999999</v>
+        <v>100.00077</v>
       </c>
       <c r="K282" s="5">
         <v>1</v>
       </c>
       <c r="L282" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M282" s="4">
-        <v>2411582.8812509999</v>
+        <v>938936.919658</v>
       </c>
       <c r="N282" s="4">
-        <v>2411582.8812512099</v>
+        <v>938936.91965861002</v>
       </c>
       <c r="O282" s="3" t="s">
-        <v>34</v>
+        <v>946</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q282" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>916</v>
+        <v>944</v>
       </c>
       <c r="S282" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>48472</v>
+        <v>46230</v>
       </c>
       <c r="V282" s="4">
-        <v>5.5352709999999998</v>
+        <v>4.6802900000000003</v>
       </c>
       <c r="W282" s="3" t="s">
-        <v>918</v>
+        <v>947</v>
       </c>
       <c r="X282" s="4">
-        <v>27273.951659490001</v>
+        <v>0</v>
       </c>
       <c r="Y282" s="4">
-        <v>27273.951658999998</v>
+        <v>0</v>
       </c>
       <c r="Z282" s="6">
-        <v>1.9239999999999999E-3</v>
+        <v>7.4299999999999995E-4</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>919</v>
+        <v>948</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>920</v>
+        <v>949</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D283" s="4">
-        <v>1400099.86332</v>
+        <v>3324956.6779</v>
       </c>
       <c r="E283" s="5">
-        <v>99.784790000000001</v>
+        <v>98.811509999999998</v>
       </c>
       <c r="F283" s="4">
-        <v>1399784.6199461101</v>
+        <v>3287094.4799984698</v>
       </c>
       <c r="G283" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J283" s="5">
-        <v>99.784790000000001</v>
+        <v>98.811509999999998</v>
       </c>
       <c r="K283" s="5">
         <v>1</v>
       </c>
       <c r="L283" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M283" s="4">
-        <v>1399784.6199459999</v>
+        <v>3287094.479998</v>
       </c>
       <c r="N283" s="4">
-        <v>1399784.6199461101</v>
+        <v>3287094.4799984698</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>921</v>
+        <v>34</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q283" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>919</v>
+        <v>948</v>
       </c>
       <c r="S283" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>48745</v>
+        <v>47051</v>
       </c>
       <c r="V283" s="4">
-        <v>4.3356199999999996</v>
+        <v>4.2602900000000004</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>922</v>
+        <v>950</v>
       </c>
       <c r="X283" s="4">
-        <v>2697.9115419599998</v>
+        <v>1654.5797196399999</v>
       </c>
       <c r="Y283" s="4">
-        <v>2697.9115409999999</v>
+        <v>1654.5797190000001</v>
       </c>
       <c r="Z283" s="6">
-        <v>1.1169999999999999E-3</v>
+        <v>2.601E-3</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>924</v>
+        <v>952</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D284" s="4">
-        <v>4386933.10348</v>
+        <v>8922866.3842799999</v>
       </c>
       <c r="E284" s="5">
-        <v>99.018529999999998</v>
+        <v>99.148709999999994</v>
       </c>
       <c r="F284" s="4">
-        <v>4352388.5302138198</v>
+        <v>8907267.5085813701</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J284" s="5">
-        <v>99.018529999999998</v>
+        <v>99.148709999999994</v>
       </c>
       <c r="K284" s="5">
         <v>1</v>
       </c>
       <c r="L284" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M284" s="4">
-        <v>4352388.5302130003</v>
+        <v>8907267.5085809994</v>
       </c>
       <c r="N284" s="4">
-        <v>4352388.5302138198</v>
+        <v>8907267.5085813701</v>
       </c>
       <c r="O284" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>904</v>
+        <v>953</v>
       </c>
       <c r="Q284" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>923</v>
+        <v>951</v>
       </c>
       <c r="S284" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>48837</v>
+        <v>51302</v>
       </c>
       <c r="V284" s="4">
-        <v>4.3656199999999998</v>
+        <v>4.8525999999999998</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>925</v>
+        <v>954</v>
       </c>
       <c r="X284" s="4">
-        <v>8511.85906454</v>
+        <v>60360.593544110001</v>
       </c>
       <c r="Y284" s="4">
-        <v>8511.8590640000002</v>
+        <v>60360.593544000003</v>
       </c>
       <c r="Z284" s="6">
-        <v>3.473E-3</v>
+        <v>7.0479999999999996E-3</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>926</v>
+        <v>955</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>927</v>
+        <v>956</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D285" s="4">
-        <v>13539785.956259999</v>
+        <v>5843931.6395220002</v>
       </c>
       <c r="E285" s="5">
-        <v>99.127920000000003</v>
+        <v>100.42012</v>
       </c>
       <c r="F285" s="4">
-        <v>13447256.9846933</v>
+        <v>5873038.9254074404</v>
       </c>
       <c r="G285" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J285" s="5">
-        <v>99.127920000000003</v>
+        <v>100.42012</v>
       </c>
       <c r="K285" s="5">
         <v>1</v>
       </c>
       <c r="L285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M285" s="4">
-        <v>13447256.984693</v>
+        <v>5873038.9254069999</v>
       </c>
       <c r="N285" s="4">
-        <v>13447256.9846933</v>
+        <v>5873038.9254074404</v>
       </c>
       <c r="O285" s="3" t="s">
-        <v>928</v>
+        <v>957</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q285" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>926</v>
+        <v>955</v>
       </c>
       <c r="S285" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>50754</v>
+        <v>46868</v>
       </c>
       <c r="V285" s="4">
-        <v>4.2456199999999997</v>
+        <v>5.6302899999999996</v>
       </c>
       <c r="W285" s="3" t="s">
-        <v>929</v>
+        <v>958</v>
       </c>
       <c r="X285" s="4">
-        <v>25548.793800719999</v>
+        <v>4555.7602814800002</v>
       </c>
       <c r="Y285" s="4">
-        <v>25548.793799999999</v>
+        <v>4555.7602809999998</v>
       </c>
       <c r="Z285" s="6">
-        <v>1.0732E-2</v>
+        <v>4.6470000000000001E-3</v>
       </c>
     </row>
     <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
-        <v>930</v>
+        <v>959</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>931</v>
+        <v>960</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D286" s="4">
-        <v>8228759.7749220002</v>
+        <v>1150000</v>
       </c>
       <c r="E286" s="5">
-        <v>98.014719999999997</v>
+        <v>90.260210000000001</v>
       </c>
       <c r="F286" s="4">
-        <v>8080996.1916499799</v>
+        <v>1040292.415</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>98.014719999999997</v>
+        <v>90.260210000000001</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>8080996.1916490002</v>
+        <v>1040292.415</v>
       </c>
       <c r="N286" s="4">
-        <v>8080996.1916499799</v>
+        <v>1040292.415</v>
       </c>
       <c r="O286" s="3" t="s">
-        <v>932</v>
+        <v>34</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>904</v>
+        <v>961</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>930</v>
+        <v>959</v>
       </c>
       <c r="S286" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>50936</v>
+        <v>53220</v>
       </c>
       <c r="V286" s="4">
-        <v>4.2656200000000002</v>
+        <v>4.5</v>
       </c>
       <c r="W286" s="3" t="s">
-        <v>933</v>
+        <v>962</v>
       </c>
       <c r="X286" s="4">
-        <v>15600.338787160001</v>
+        <v>2300</v>
       </c>
       <c r="Y286" s="4">
-        <v>15600.338787000001</v>
+        <v>2300</v>
       </c>
       <c r="Z286" s="6">
-        <v>6.4489999999999999E-3</v>
+        <v>8.2299999999999995E-4</v>
       </c>
     </row>
     <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
-        <v>934</v>
+        <v>963</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>935</v>
+        <v>964</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D287" s="4">
-        <v>12960858.01189</v>
+        <v>6204405.5406240001</v>
       </c>
       <c r="E287" s="5">
-        <v>97.481229999999996</v>
+        <v>100.21032</v>
       </c>
       <c r="F287" s="4">
-        <v>12658744.991135599</v>
+        <v>6222256.9527580095</v>
       </c>
       <c r="G287" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>97.481229999999996</v>
+        <v>100.21032</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>12658744.991134999</v>
+        <v>6222256.9527580002</v>
       </c>
       <c r="N287" s="4">
-        <v>12658744.991135599</v>
+        <v>6222256.9527580095</v>
       </c>
       <c r="O287" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>934</v>
+        <v>963</v>
       </c>
       <c r="S287" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>50936</v>
+        <v>47051</v>
       </c>
       <c r="V287" s="4">
-        <v>4.2256200000000002</v>
+        <v>5.5802899999999998</v>
       </c>
       <c r="W287" s="3" t="s">
-        <v>936</v>
+        <v>965</v>
       </c>
       <c r="X287" s="4">
-        <v>24341.182592090001</v>
+        <v>4802.3064014199999</v>
       </c>
       <c r="Y287" s="4">
-        <v>24341.182592000001</v>
+        <v>4802.3064009999998</v>
       </c>
       <c r="Z287" s="6">
-        <v>1.0102999999999999E-2</v>
+        <v>4.9240000000000004E-3</v>
       </c>
     </row>
     <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
-        <v>937</v>
+        <v>966</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>938</v>
+        <v>967</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D288" s="4">
-        <v>6652576.2185699996</v>
+        <v>13674624.025216</v>
       </c>
       <c r="E288" s="5">
-        <v>97.973410000000001</v>
+        <v>99.554860000000005</v>
       </c>
       <c r="F288" s="4">
-        <v>6530190.5331137897</v>
+        <v>13621727.571069101</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>97.973410000000001</v>
+        <v>99.554860000000005</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>6530190.533113</v>
+        <v>13621727.571069</v>
       </c>
       <c r="N288" s="4">
-        <v>6530190.5331137897</v>
+        <v>13621727.571069101</v>
       </c>
       <c r="O288" s="3" t="s">
-        <v>939</v>
+        <v>968</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>937</v>
+        <v>966</v>
       </c>
       <c r="S288" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>51119</v>
+        <v>47508</v>
       </c>
       <c r="V288" s="4">
-        <v>4.2056199999999997</v>
+        <v>5.0302899999999999</v>
       </c>
       <c r="W288" s="3" t="s">
-        <v>940</v>
+        <v>969</v>
       </c>
       <c r="X288" s="4">
-        <v>12434.758931709999</v>
+        <v>7974.7672390300004</v>
       </c>
       <c r="Y288" s="4">
-        <v>12434.758931</v>
+        <v>7974.7672389999998</v>
       </c>
       <c r="Z288" s="6">
-        <v>5.2110000000000004E-3</v>
+        <v>1.0779E-2</v>
       </c>
     </row>
     <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>941</v>
+        <v>970</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>942</v>
+        <v>971</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D289" s="4">
-        <v>1180922.7965190001</v>
+        <v>3143768.1939300001</v>
       </c>
       <c r="E289" s="5">
-        <v>97.764409999999998</v>
+        <v>104.80866</v>
       </c>
       <c r="F289" s="4">
-        <v>1156729.5434751899</v>
+        <v>3306844.5880353702</v>
       </c>
       <c r="G289" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>97.764409999999998</v>
+        <v>104.80866</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>1156729.543475</v>
+        <v>3306844.588035</v>
       </c>
       <c r="N289" s="4">
-        <v>1156729.5434751899</v>
+        <v>3306844.5880353702</v>
       </c>
       <c r="O289" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>941</v>
+        <v>970</v>
       </c>
       <c r="S289" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>51119</v>
+        <v>51789</v>
       </c>
       <c r="V289" s="4">
-        <v>4.1356200000000003</v>
+        <v>8.51919</v>
       </c>
       <c r="W289" s="3" t="s">
-        <v>943</v>
+        <v>972</v>
       </c>
       <c r="X289" s="4">
-        <v>2207.3389028900001</v>
+        <v>11903.270471129999</v>
       </c>
       <c r="Y289" s="4">
-        <v>2207.338902</v>
+        <v>11903.270471</v>
       </c>
       <c r="Z289" s="6">
-        <v>9.2299999999999999E-4</v>
+        <v>2.6159999999999998E-3</v>
       </c>
     </row>
     <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>944</v>
+        <v>973</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>945</v>
+        <v>974</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D290" s="4">
-        <v>7590200.4904800002</v>
+        <v>8051089.9325999999</v>
       </c>
       <c r="E290" s="5">
-        <v>98.696749999999994</v>
+        <v>97.630110000000002</v>
       </c>
       <c r="F290" s="4">
-        <v>7505367.3327976204</v>
+        <v>7868553.7430604398</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>98.696749999999994</v>
+        <v>97.630110000000002</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>7505367.3327970002</v>
+        <v>7868553.7430600002</v>
       </c>
       <c r="N290" s="4">
-        <v>7505367.3327976204</v>
+        <v>7868553.7430604398</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>946</v>
+        <v>34</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>904</v>
+        <v>961</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>944</v>
+        <v>973</v>
       </c>
       <c r="S290" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>51851</v>
+        <v>55899</v>
       </c>
       <c r="V290" s="4">
-        <v>4.1756200000000003</v>
+        <v>2.31</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>947</v>
+        <v>975</v>
       </c>
       <c r="X290" s="4">
-        <v>14086.1302098</v>
+        <v>8265.7856641399994</v>
       </c>
       <c r="Y290" s="4">
-        <v>14086.130209000001</v>
+        <v>8265.7856640000009</v>
       </c>
       <c r="Z290" s="6">
-        <v>5.9899999999999997E-3</v>
+        <v>6.2259999999999998E-3</v>
       </c>
     </row>
     <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>948</v>
+        <v>976</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>949</v>
+        <v>977</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D291" s="4">
-        <v>2672290.9504</v>
+        <v>1000</v>
       </c>
       <c r="E291" s="5">
-        <v>94.838539999999995</v>
+        <v>33971.512609999998</v>
       </c>
       <c r="F291" s="4">
-        <v>2539499.1953252</v>
+        <v>339715.12609999999</v>
       </c>
       <c r="G291" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J291" s="5">
-        <v>94.838539999999995</v>
+        <v>33971.512609999998</v>
       </c>
       <c r="K291" s="5">
         <v>1</v>
       </c>
       <c r="L291" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M291" s="4">
-        <v>2539499.1953250002</v>
+        <v>339715.12609999999</v>
       </c>
       <c r="N291" s="4">
-        <v>2539499.1953252</v>
+        <v>339715.12609999999</v>
       </c>
       <c r="O291" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>904</v>
+        <v>961</v>
       </c>
       <c r="Q291" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>948</v>
+        <v>976</v>
       </c>
       <c r="S291" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>51119</v>
+        <v>57269</v>
       </c>
       <c r="V291" s="4">
-        <v>4.3256199999999998</v>
+        <v>0</v>
       </c>
       <c r="W291" s="3" t="s">
-        <v>950</v>
+        <v>978</v>
       </c>
       <c r="X291" s="4">
-        <v>5137.4734137200003</v>
+        <v>0</v>
       </c>
       <c r="Y291" s="4">
-        <v>5137.4734129999997</v>
+        <v>0</v>
       </c>
       <c r="Z291" s="6">
-        <v>2.026E-3</v>
+        <v>2.6800000000000001E-4</v>
       </c>
     </row>
     <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>951</v>
+        <v>979</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>952</v>
+        <v>980</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D292" s="4">
-        <v>2487835.0906199999</v>
+        <v>846801.62833500002</v>
       </c>
       <c r="E292" s="5">
-        <v>99.997320000000002</v>
+        <v>97.860219999999998</v>
       </c>
       <c r="F292" s="4">
-        <v>2509772.6476827599</v>
+        <v>829121.21856047004</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>99.997320000000002</v>
+        <v>97.860219999999998</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>2509772.647682</v>
+        <v>829121.21855999995</v>
       </c>
       <c r="N292" s="4">
-        <v>2509772.6476827599</v>
+        <v>829121.21856047004</v>
       </c>
       <c r="O292" s="3" t="s">
-        <v>953</v>
+        <v>34</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>904</v>
+        <v>981</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>951</v>
+        <v>979</v>
       </c>
       <c r="S292" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>46230</v>
+        <v>49304</v>
       </c>
       <c r="V292" s="4">
-        <v>4.8986200000000002</v>
+        <v>4.6687900000000004</v>
       </c>
       <c r="W292" s="3" t="s">
-        <v>954</v>
+        <v>982</v>
       </c>
       <c r="X292" s="4">
-        <v>22004.23104319</v>
+        <v>439.28210825999997</v>
       </c>
       <c r="Y292" s="4">
-        <v>22004.231043</v>
+        <v>439.28210799999999</v>
       </c>
       <c r="Z292" s="6">
-        <v>2.003E-3</v>
+        <v>6.5600000000000001E-4</v>
       </c>
     </row>
     <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>955</v>
+        <v>983</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>956</v>
+        <v>984</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D293" s="4">
-        <v>3692683.4828499998</v>
+        <v>454048.25873399997</v>
       </c>
       <c r="E293" s="5">
-        <v>98.886949999999999</v>
+        <v>100.0967</v>
       </c>
       <c r="F293" s="4">
-        <v>3681442.5748024001</v>
+        <v>455193.05615821999</v>
       </c>
       <c r="G293" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>98.886949999999999</v>
+        <v>100.0967</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>3681442.5748020001</v>
+        <v>455193.05615800002</v>
       </c>
       <c r="N293" s="4">
-        <v>3681442.5748024001</v>
+        <v>455193.05615821999</v>
       </c>
       <c r="O293" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>904</v>
+        <v>985</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R293" s="3" t="s">
-        <v>955</v>
+        <v>983</v>
       </c>
       <c r="S293" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>47051</v>
+        <v>47956</v>
       </c>
       <c r="V293" s="4">
-        <v>4.4786200000000003</v>
+        <v>5.0868399999999996</v>
       </c>
       <c r="W293" s="3" t="s">
-        <v>957</v>
+        <v>986</v>
       </c>
       <c r="X293" s="4">
-        <v>29860.505458259999</v>
+        <v>705.73275803000001</v>
       </c>
       <c r="Y293" s="4">
-        <v>29860.505458</v>
+        <v>705.73275799999999</v>
       </c>
       <c r="Z293" s="6">
-        <v>2.9380000000000001E-3</v>
+        <v>3.6000000000000002E-4</v>
       </c>
     </row>
     <row r="294" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>958</v>
+        <v>987</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>959</v>
+        <v>988</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D294" s="4">
-        <v>8922866.3842799999</v>
+        <v>31987.34289</v>
       </c>
       <c r="E294" s="5">
-        <v>99.103319999999997</v>
+        <v>100.00951000000001</v>
       </c>
       <c r="F294" s="4">
-        <v>8863851.8150442597</v>
+        <v>32009.110952120001</v>
       </c>
       <c r="G294" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J294" s="5">
-        <v>99.103319999999997</v>
+        <v>100.00951000000001</v>
       </c>
       <c r="K294" s="5">
         <v>1</v>
       </c>
       <c r="L294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M294" s="4">
-        <v>8863851.8150440007</v>
+        <v>32009.110951999999</v>
       </c>
       <c r="N294" s="4">
-        <v>8863851.8150442597</v>
+        <v>32009.110952120001</v>
       </c>
       <c r="O294" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P294" s="3" t="s">
-        <v>960</v>
+        <v>989</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>958</v>
+        <v>987</v>
       </c>
       <c r="S294" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>51302</v>
+        <v>49699</v>
       </c>
       <c r="V294" s="4">
-        <v>4.8525999999999998</v>
+        <v>5.2687900000000001</v>
       </c>
       <c r="W294" s="3" t="s">
-        <v>961</v>
+        <v>990</v>
       </c>
       <c r="X294" s="4">
-        <v>20994.98905882</v>
+        <v>18.726065819999999</v>
       </c>
       <c r="Y294" s="4">
-        <v>20994.989057999999</v>
+        <v>18.726064999999998</v>
       </c>
       <c r="Z294" s="6">
-        <v>7.0740000000000004E-3</v>
+        <v>2.5000000000000001E-5</v>
       </c>
     </row>
     <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>962</v>
+        <v>991</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>963</v>
+        <v>992</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D295" s="4">
-        <v>6768296.533698</v>
+        <v>3588251.1423360002</v>
       </c>
       <c r="E295" s="5">
-        <v>100.4011</v>
+        <v>80.10615</v>
       </c>
       <c r="F295" s="4">
-        <v>6881185.15839261</v>
+        <v>2874409.8424563901</v>
       </c>
       <c r="G295" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>100.4011</v>
+        <v>80.10615</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>6881185.158392</v>
+        <v>2874409.8424559999</v>
       </c>
       <c r="N295" s="4">
-        <v>6881185.15839261</v>
+        <v>2874409.8424563901</v>
       </c>
       <c r="O295" s="3" t="s">
-        <v>964</v>
+        <v>993</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>904</v>
+        <v>994</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R295" s="3" t="s">
-        <v>962</v>
+        <v>991</v>
       </c>
       <c r="S295" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>46868</v>
+        <v>49454</v>
       </c>
       <c r="V295" s="4">
-        <v>5.8486200000000004</v>
+        <v>4.9092200000000004</v>
       </c>
       <c r="W295" s="3" t="s">
-        <v>965</v>
+        <v>995</v>
       </c>
       <c r="X295" s="4">
-        <v>85740.987297950007</v>
+        <v>0</v>
       </c>
       <c r="Y295" s="4">
-        <v>85740.987297</v>
+        <v>0</v>
       </c>
       <c r="Z295" s="6">
-        <v>5.4920000000000004E-3</v>
+        <v>2.274E-3</v>
       </c>
     </row>
     <row r="296" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>967</v>
+        <v>997</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D296" s="4">
-        <v>1150000</v>
+        <v>2880484.7947200001</v>
       </c>
       <c r="E296" s="5">
-        <v>90.38467</v>
+        <v>91.303299999999993</v>
       </c>
       <c r="F296" s="4">
-        <v>1041723.705</v>
+        <v>2631286.30662467</v>
       </c>
       <c r="G296" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J296" s="5">
-        <v>90.38467</v>
+        <v>91.303299999999993</v>
       </c>
       <c r="K296" s="5">
         <v>1</v>
       </c>
       <c r="L296" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M296" s="4">
-        <v>1041723.705</v>
+        <v>2631286.306624</v>
       </c>
       <c r="N296" s="4">
-        <v>1041723.705</v>
+        <v>2631286.30662467</v>
       </c>
       <c r="O296" s="3" t="s">
-        <v>34</v>
+        <v>998</v>
       </c>
       <c r="P296" s="3" t="s">
-        <v>968</v>
+        <v>999</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>966</v>
+        <v>996</v>
       </c>
       <c r="S296" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>53220</v>
+        <v>50065</v>
       </c>
       <c r="V296" s="4">
-        <v>4.5</v>
+        <v>4.0887900000000004</v>
       </c>
       <c r="W296" s="3" t="s">
-        <v>969</v>
+        <v>1000</v>
       </c>
       <c r="X296" s="4">
-        <v>2300</v>
+        <v>1308.63304709</v>
       </c>
       <c r="Y296" s="4">
-        <v>2300</v>
+        <v>1308.633047</v>
       </c>
       <c r="Z296" s="6">
-        <v>8.3100000000000003E-4</v>
+        <v>2.0820000000000001E-3</v>
       </c>
     </row>
     <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
-        <v>970</v>
+        <v>1001</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>971</v>
+        <v>1002</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D297" s="4">
-        <v>6897193.9508260004</v>
+        <v>7520116.1840399997</v>
       </c>
       <c r="E297" s="5">
-        <v>100.21601</v>
+        <v>43.146299999999997</v>
       </c>
       <c r="F297" s="4">
-        <v>6998843.7798528001</v>
+        <v>3248026.57467478</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>100.21601</v>
+        <v>43.146299999999997</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>6998843.7798520001</v>
+        <v>3248026.574674</v>
       </c>
       <c r="N297" s="4">
-        <v>6998843.7798528001</v>
+        <v>3248026.57467478</v>
       </c>
       <c r="O297" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>904</v>
+        <v>1003</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R297" s="3" t="s">
-        <v>970</v>
+        <v>1001</v>
       </c>
       <c r="S297" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>46959</v>
+        <v>57735</v>
       </c>
       <c r="V297" s="4">
-        <v>5.7986199999999997</v>
+        <v>4.3087900000000001</v>
       </c>
       <c r="W297" s="3" t="s">
-        <v>972</v>
+        <v>1004</v>
       </c>
       <c r="X297" s="4">
-        <v>86751.20037387</v>
+        <v>3374.68556033</v>
       </c>
       <c r="Y297" s="4">
-        <v>86751.200373</v>
+        <v>3374.6855599999999</v>
       </c>
       <c r="Z297" s="6">
-        <v>5.5849999999999997E-3</v>
+        <v>2.5699999999999998E-3</v>
       </c>
     </row>
     <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>973</v>
+        <v>1005</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>974</v>
+        <v>1006</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D298" s="4">
-        <v>14661461.270372</v>
+        <v>749607.16619500006</v>
       </c>
       <c r="E298" s="5">
-        <v>99.586479999999995</v>
+        <v>99.99512</v>
       </c>
       <c r="F298" s="4">
-        <v>14739775.0992111</v>
+        <v>749971.94086731004</v>
       </c>
       <c r="G298" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>99.586479999999995</v>
+        <v>99.99512</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>14739775.099211</v>
+        <v>749971.94086700003</v>
       </c>
       <c r="N298" s="4">
-        <v>14739775.0992111</v>
+        <v>749971.94086731004</v>
       </c>
       <c r="O298" s="3" t="s">
-        <v>975</v>
+        <v>34</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>904</v>
+        <v>1007</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R298" s="3" t="s">
-        <v>973</v>
+        <v>1005</v>
       </c>
       <c r="S298" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
-        <v>47508</v>
+        <v>53352</v>
       </c>
       <c r="V298" s="4">
-        <v>5.2486199999999998</v>
+        <v>4.8187899999999999</v>
       </c>
       <c r="W298" s="3" t="s">
-        <v>976</v>
+        <v>1008</v>
       </c>
       <c r="X298" s="4">
-        <v>138941.90348440001</v>
+        <v>401.35550181999997</v>
       </c>
       <c r="Y298" s="4">
-        <v>138941.90348400001</v>
+        <v>401.355501</v>
       </c>
       <c r="Z298" s="6">
-        <v>1.1764E-2</v>
+        <v>5.9299999999999999E-4</v>
       </c>
     </row>
     <row r="299" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
-        <v>977</v>
+        <v>1009</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>978</v>
+        <v>1010</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D299" s="4">
-        <v>3189773.06011</v>
+        <v>7375439.79978</v>
       </c>
       <c r="E299" s="5">
-        <v>104.89102</v>
+        <v>97.408510000000007</v>
       </c>
       <c r="F299" s="4">
-        <v>3357888.1920863399</v>
+        <v>7184306.0149126798</v>
       </c>
       <c r="G299" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J299" s="5">
-        <v>104.89102</v>
+        <v>97.408510000000007</v>
       </c>
       <c r="K299" s="5">
         <v>1</v>
       </c>
       <c r="L299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M299" s="4">
-        <v>3357888.192086</v>
+        <v>7184306.0149119999</v>
       </c>
       <c r="N299" s="4">
-        <v>3357888.1920863399</v>
+        <v>7184306.0149126798</v>
       </c>
       <c r="O299" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P299" s="3" t="s">
-        <v>904</v>
+        <v>1007</v>
       </c>
       <c r="Q299" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R299" s="3" t="s">
-        <v>977</v>
+        <v>1009</v>
       </c>
       <c r="S299" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T299" s="4">
         <v>0.01</v>
       </c>
       <c r="U299" s="2">
-        <v>51789</v>
+        <v>59130</v>
       </c>
       <c r="V299" s="4">
-        <v>8.5369899999999994</v>
+        <v>1.05</v>
       </c>
       <c r="W299" s="3" t="s">
-        <v>979</v>
+        <v>1011</v>
       </c>
       <c r="X299" s="4">
-        <v>12102.69365175</v>
+        <v>0</v>
       </c>
       <c r="Y299" s="4">
-        <v>12102.693651</v>
+        <v>0</v>
       </c>
       <c r="Z299" s="6">
-        <v>2.6800000000000001E-3</v>
+        <v>5.6849999999999999E-3</v>
       </c>
     </row>
     <row r="300" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>981</v>
+        <v>1013</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D300" s="4">
-        <v>199897.712</v>
+        <v>6900000</v>
       </c>
       <c r="E300" s="5">
-        <v>99.941800000000001</v>
+        <v>99.32226</v>
       </c>
       <c r="F300" s="4">
-        <v>200092.32352805999</v>
+        <v>6863409.6814166699</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J300" s="5">
-        <v>99.941800000000001</v>
+        <v>99.32226</v>
       </c>
       <c r="K300" s="5">
         <v>1</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M300" s="4">
-        <v>200092.32352800001</v>
+        <v>6863409.6814160002</v>
       </c>
       <c r="N300" s="4">
-        <v>200092.32352805999</v>
+        <v>6863409.6814166699</v>
       </c>
       <c r="O300" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P300" s="3" t="s">
-        <v>968</v>
+        <v>1007</v>
       </c>
       <c r="Q300" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R300" s="3" t="s">
-        <v>980</v>
+        <v>1012</v>
       </c>
       <c r="S300" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T300" s="4">
         <v>0.01</v>
       </c>
       <c r="U300" s="2">
-        <v>51487</v>
+        <v>59130</v>
       </c>
       <c r="V300" s="4">
-        <v>3.5</v>
+        <v>4.8254900000000003</v>
       </c>
       <c r="W300" s="3" t="s">
-        <v>982</v>
+        <v>1014</v>
       </c>
       <c r="X300" s="4">
-        <v>310.95199644000002</v>
+        <v>10173.74141667</v>
       </c>
       <c r="Y300" s="4">
-        <v>310.95199600000001</v>
+        <v>10173.741416000001</v>
       </c>
       <c r="Z300" s="6">
-        <v>1.5899999999999999E-4</v>
+        <v>5.4310000000000001E-3</v>
       </c>
     </row>
     <row r="301" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>983</v>
+        <v>1015</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>984</v>
+        <v>1016</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D301" s="4">
-        <v>9118982.8646399993</v>
+        <v>17741000</v>
       </c>
       <c r="E301" s="5">
-        <v>97.720939999999999</v>
+        <v>98.888999999999996</v>
       </c>
       <c r="F301" s="4">
-        <v>8920517.9295061696</v>
+        <v>17571953.102471899</v>
       </c>
       <c r="G301" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J301" s="5">
-        <v>97.720939999999999</v>
+        <v>98.888999999999996</v>
       </c>
       <c r="K301" s="5">
         <v>1</v>
       </c>
       <c r="L301" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M301" s="4">
-        <v>8920517.9295060001</v>
+        <v>17571953.102471001</v>
       </c>
       <c r="N301" s="4">
-        <v>8920517.9295061696</v>
+        <v>17571953.102471899</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P301" s="3" t="s">
-        <v>968</v>
+        <v>1007</v>
       </c>
       <c r="Q301" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R301" s="3" t="s">
-        <v>983</v>
+        <v>1015</v>
       </c>
       <c r="S301" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T301" s="4">
         <v>0.01</v>
       </c>
       <c r="U301" s="2">
-        <v>55899</v>
+        <v>59130</v>
       </c>
       <c r="V301" s="4">
-        <v>2.31</v>
+        <v>5.1754899999999999</v>
       </c>
       <c r="W301" s="3" t="s">
-        <v>985</v>
+        <v>1017</v>
       </c>
       <c r="X301" s="4">
-        <v>9362.1557410299993</v>
+        <v>28055.61247194</v>
       </c>
       <c r="Y301" s="4">
-        <v>9362.1557410000005</v>
+        <v>28055.612471</v>
       </c>
       <c r="Z301" s="6">
-        <v>7.1190000000000003E-3</v>
+        <v>1.3905000000000001E-2</v>
       </c>
     </row>
     <row r="302" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>986</v>
+        <v>1018</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>987</v>
+        <v>1019</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D302" s="4">
-        <v>1000</v>
+        <v>9858713.5600000005</v>
       </c>
       <c r="E302" s="5">
-        <v>36876.044240000003</v>
+        <v>98.231520000000003</v>
       </c>
       <c r="F302" s="4">
-        <v>368760.4424</v>
+        <v>9684364.18243411</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J302" s="5">
-        <v>36876.044240000003</v>
+        <v>98.231520000000003</v>
       </c>
       <c r="K302" s="5">
         <v>1</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M302" s="4">
-        <v>368760.4424</v>
+        <v>9684364.1824340001</v>
       </c>
       <c r="N302" s="4">
-        <v>368760.4424</v>
+        <v>9684364.18243411</v>
       </c>
       <c r="O302" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P302" s="3" t="s">
-        <v>968</v>
+        <v>1020</v>
       </c>
       <c r="Q302" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R302" s="3" t="s">
-        <v>986</v>
+        <v>1018</v>
       </c>
       <c r="S302" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T302" s="4">
         <v>0.01</v>
       </c>
       <c r="U302" s="2">
-        <v>57269</v>
+        <v>51822</v>
       </c>
       <c r="V302" s="4">
-        <v>0</v>
+        <v>4.3</v>
       </c>
       <c r="W302" s="3" t="s">
-        <v>988</v>
+        <v>1021</v>
       </c>
       <c r="X302" s="4">
         <v>0</v>
       </c>
       <c r="Y302" s="4">
         <v>0</v>
       </c>
       <c r="Z302" s="6">
-        <v>2.9399999999999999E-4</v>
+        <v>7.6629999999999997E-3</v>
       </c>
     </row>
     <row r="303" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>989</v>
+        <v>1022</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>990</v>
+        <v>1023</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D303" s="4">
-        <v>930998.54967600002</v>
+        <v>12705403.219608</v>
       </c>
       <c r="E303" s="5">
-        <v>97.837819999999994</v>
+        <v>99.332220000000007</v>
       </c>
       <c r="F303" s="4">
-        <v>911718.25270308997</v>
+        <v>12620559.077988099</v>
       </c>
       <c r="G303" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J303" s="5">
-        <v>97.837819999999994</v>
+        <v>99.332220000000007</v>
       </c>
       <c r="K303" s="5">
         <v>1</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M303" s="4">
-        <v>911718.25270299998</v>
+        <v>12620559.077988001</v>
       </c>
       <c r="N303" s="4">
-        <v>911718.25270308997</v>
+        <v>12620559.077988099</v>
       </c>
       <c r="O303" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P303" s="3" t="s">
-        <v>991</v>
+        <v>1024</v>
       </c>
       <c r="Q303" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R303" s="3" t="s">
-        <v>989</v>
+        <v>1022</v>
       </c>
       <c r="S303" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T303" s="4">
         <v>0.01</v>
       </c>
       <c r="U303" s="2">
-        <v>49304</v>
+        <v>50603</v>
       </c>
       <c r="V303" s="4">
-        <v>4.6930300000000003</v>
+        <v>1.4990000000000001</v>
       </c>
       <c r="W303" s="3" t="s">
-        <v>992</v>
+        <v>1025</v>
       </c>
       <c r="X303" s="4">
-        <v>849.56746848</v>
+        <v>0</v>
       </c>
       <c r="Y303" s="4">
-        <v>849.56746799999996</v>
+        <v>0</v>
       </c>
       <c r="Z303" s="6">
-        <v>7.27E-4</v>
+        <v>9.9869999999999994E-3</v>
       </c>
     </row>
     <row r="304" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>993</v>
+        <v>1026</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>994</v>
+        <v>1027</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D304" s="4">
-        <v>595866.42983699997</v>
+        <v>9158512.9273589998</v>
       </c>
       <c r="E304" s="5">
-        <v>99.999099999999999</v>
+        <v>95.422889999999995</v>
       </c>
       <c r="F304" s="4">
-        <v>601830.09345471999</v>
+        <v>8739317.7163095605</v>
       </c>
       <c r="G304" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>99.999099999999999</v>
+        <v>95.422889999999995</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>601830.09345399996</v>
+        <v>8739317.7163089998</v>
       </c>
       <c r="N304" s="4">
-        <v>601830.09345471999</v>
+        <v>8739317.7163095605</v>
       </c>
       <c r="O304" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P304" s="3" t="s">
-        <v>995</v>
+        <v>1024</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R304" s="3" t="s">
-        <v>993</v>
+        <v>1026</v>
       </c>
       <c r="S304" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T304" s="4">
         <v>0.01</v>
       </c>
       <c r="U304" s="2">
-        <v>47956</v>
+        <v>51091</v>
       </c>
       <c r="V304" s="4">
-        <v>5.0792400000000004</v>
+        <v>1.482</v>
       </c>
       <c r="W304" s="3" t="s">
-        <v>996</v>
+        <v>1028</v>
       </c>
       <c r="X304" s="4">
-        <v>5969.0264155799996</v>
+        <v>0</v>
       </c>
       <c r="Y304" s="4">
-        <v>5969.0264150000003</v>
+        <v>0</v>
       </c>
       <c r="Z304" s="6">
-        <v>4.8000000000000001E-4</v>
+        <v>6.9150000000000001E-3</v>
       </c>
     </row>
     <row r="305" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>997</v>
+        <v>1029</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>998</v>
+        <v>1030</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D305" s="4">
-        <v>51320.285201999999</v>
+        <v>4353034.6859600004</v>
       </c>
       <c r="E305" s="5">
-        <v>99.971800000000002</v>
+        <v>99.944100000000006</v>
       </c>
       <c r="F305" s="4">
-        <v>51840.354708179999</v>
+        <v>4352882.6151115997</v>
       </c>
       <c r="G305" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J305" s="5">
-        <v>99.971800000000002</v>
+        <v>99.944100000000006</v>
       </c>
       <c r="K305" s="5">
         <v>1</v>
       </c>
       <c r="L305" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M305" s="4">
-        <v>51840.354707999999</v>
+        <v>4352882.6151109999</v>
       </c>
       <c r="N305" s="4">
-        <v>51840.354708179999</v>
+        <v>4352882.6151115997</v>
       </c>
       <c r="O305" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P305" s="3" t="s">
-        <v>995</v>
+        <v>1031</v>
       </c>
       <c r="Q305" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R305" s="3" t="s">
-        <v>997</v>
+        <v>1029</v>
       </c>
       <c r="S305" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T305" s="4">
         <v>0.01</v>
       </c>
       <c r="U305" s="2">
-        <v>47953</v>
+        <v>48694</v>
       </c>
       <c r="V305" s="4">
-        <v>4.9337999999999997</v>
+        <v>4.7165900000000001</v>
       </c>
       <c r="W305" s="3" t="s">
-        <v>999</v>
+        <v>1032</v>
       </c>
       <c r="X305" s="4">
-        <v>534.54182661000004</v>
+        <v>2281.2755410499999</v>
       </c>
       <c r="Y305" s="4">
-        <v>534.54182600000001</v>
+        <v>2281.275541</v>
       </c>
       <c r="Z305" s="6">
-        <v>4.1E-5</v>
+        <v>3.444E-3</v>
       </c>
     </row>
     <row r="306" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>1000</v>
+        <v>1033</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1001</v>
+        <v>1034</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D306" s="4">
-        <v>75117.009852000003</v>
+        <v>1022815.085292</v>
       </c>
       <c r="E306" s="5">
-        <v>100.00971</v>
+        <v>97.221130000000002</v>
       </c>
       <c r="F306" s="4">
-        <v>75201.614161060003</v>
+        <v>994392.38373134995</v>
       </c>
       <c r="G306" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J306" s="5">
-        <v>100.00971</v>
+        <v>97.221130000000002</v>
       </c>
       <c r="K306" s="5">
         <v>1</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M306" s="4">
-        <v>75201.614161000005</v>
+        <v>994392.38373100001</v>
       </c>
       <c r="N306" s="4">
-        <v>75201.614161060003</v>
+        <v>994392.38373134995</v>
       </c>
       <c r="O306" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P306" s="3" t="s">
-        <v>1002</v>
+        <v>1035</v>
       </c>
       <c r="Q306" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R306" s="3" t="s">
-        <v>1000</v>
+        <v>1033</v>
       </c>
       <c r="S306" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T306" s="4">
         <v>0.01</v>
       </c>
       <c r="U306" s="2">
-        <v>49699</v>
+        <v>54163</v>
       </c>
       <c r="V306" s="4">
-        <v>5.2930299999999999</v>
+        <v>6.726</v>
       </c>
       <c r="W306" s="3" t="s">
-        <v>1003</v>
+        <v>1036</v>
       </c>
       <c r="X306" s="4">
-        <v>77.310447409999995</v>
+        <v>0</v>
       </c>
       <c r="Y306" s="4">
-        <v>77.310446999999996</v>
+        <v>0</v>
       </c>
       <c r="Z306" s="6">
-        <v>6.0000000000000002E-5</v>
+        <v>7.8600000000000002E-4</v>
       </c>
     </row>
     <row r="307" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
-        <v>1004</v>
+        <v>1037</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1005</v>
+        <v>1038</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D307" s="4">
-        <v>3602522.3295359998</v>
+        <v>3417872.652555</v>
       </c>
       <c r="E307" s="5">
-        <v>79.572819999999993</v>
+        <v>90.336200000000005</v>
       </c>
       <c r="F307" s="4">
-        <v>2866628.6087414902</v>
+        <v>3087576.2751573902</v>
       </c>
       <c r="G307" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J307" s="5">
-        <v>79.572819999999993</v>
+        <v>90.336200000000005</v>
       </c>
       <c r="K307" s="5">
         <v>1</v>
       </c>
       <c r="L307" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M307" s="4">
-        <v>2866628.6087409998</v>
+        <v>3087576.2751569999</v>
       </c>
       <c r="N307" s="4">
-        <v>2866628.6087414902</v>
+        <v>3087576.2751573902</v>
       </c>
       <c r="O307" s="3" t="s">
-        <v>1006</v>
+        <v>34</v>
       </c>
       <c r="P307" s="3" t="s">
-        <v>1007</v>
+        <v>1039</v>
       </c>
       <c r="Q307" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R307" s="3" t="s">
-        <v>1004</v>
+        <v>1037</v>
       </c>
       <c r="S307" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T307" s="4">
         <v>0.01</v>
       </c>
       <c r="U307" s="2">
-        <v>49454</v>
+        <v>55513</v>
       </c>
       <c r="V307" s="4">
-        <v>5.2587400000000004</v>
+        <v>2.52</v>
       </c>
       <c r="W307" s="3" t="s">
-        <v>1008</v>
+        <v>1040</v>
       </c>
       <c r="X307" s="4">
         <v>0</v>
       </c>
       <c r="Y307" s="4">
         <v>0</v>
       </c>
       <c r="Z307" s="6">
-        <v>2.287E-3</v>
+        <v>2.4429999999999999E-3</v>
       </c>
     </row>
     <row r="308" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>1009</v>
+        <v>1041</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1010</v>
+        <v>1042</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D308" s="4">
-        <v>2913806.2407999998</v>
+        <v>1207695.8540000001</v>
       </c>
       <c r="E308" s="5">
-        <v>91.449020000000004</v>
+        <v>83.240009999999998</v>
       </c>
       <c r="F308" s="4">
-        <v>2666977.58544872</v>
+        <v>1005286.1496391899</v>
       </c>
       <c r="G308" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J308" s="5">
-        <v>91.449020000000004</v>
+        <v>83.240009999999998</v>
       </c>
       <c r="K308" s="5">
         <v>1</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M308" s="4">
-        <v>2666977.5854480001</v>
+        <v>1005286.149639</v>
       </c>
       <c r="N308" s="4">
-        <v>2666977.58544872</v>
+        <v>1005286.1496391899</v>
       </c>
       <c r="O308" s="3" t="s">
-        <v>1011</v>
+        <v>34</v>
       </c>
       <c r="P308" s="3" t="s">
-        <v>1012</v>
+        <v>1039</v>
       </c>
       <c r="Q308" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R308" s="3" t="s">
-        <v>1009</v>
+        <v>1041</v>
       </c>
       <c r="S308" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T308" s="4">
         <v>0.01</v>
       </c>
       <c r="U308" s="2">
-        <v>50065</v>
+        <v>55513</v>
       </c>
       <c r="V308" s="4">
-        <v>4.1130300000000002</v>
+        <v>3.81</v>
       </c>
       <c r="W308" s="3" t="s">
-        <v>1013</v>
+        <v>1043</v>
       </c>
       <c r="X308" s="4">
-        <v>2330.3335382800001</v>
+        <v>0</v>
       </c>
       <c r="Y308" s="4">
-        <v>2330.3335379999999</v>
+        <v>0</v>
       </c>
       <c r="Z308" s="6">
-        <v>2.1280000000000001E-3</v>
+        <v>7.9500000000000003E-4</v>
       </c>
     </row>
     <row r="309" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
-        <v>1014</v>
+        <v>1044</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1015</v>
+        <v>1045</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D309" s="4">
-        <v>7530972.5709450003</v>
+        <v>1295756.3540000001</v>
       </c>
       <c r="E309" s="5">
-        <v>43.402239999999999</v>
+        <v>89.493899999999996</v>
       </c>
       <c r="F309" s="4">
-        <v>3274560.5110311201</v>
+        <v>1159622.8956924099</v>
       </c>
       <c r="G309" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J309" s="5">
-        <v>43.402239999999999</v>
+        <v>89.493899999999996</v>
       </c>
       <c r="K309" s="5">
         <v>1</v>
       </c>
       <c r="L309" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M309" s="4">
-        <v>3274560.5110309999</v>
+        <v>1159622.8956919999</v>
       </c>
       <c r="N309" s="4">
-        <v>3274560.5110311201</v>
+        <v>1159622.8956924099</v>
       </c>
       <c r="O309" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
-        <v>1016</v>
+        <v>1039</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1014</v>
+        <v>1044</v>
       </c>
       <c r="S309" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>57735</v>
+        <v>55574</v>
       </c>
       <c r="V309" s="4">
-        <v>4.3330299999999999</v>
+        <v>3.38</v>
       </c>
       <c r="W309" s="3" t="s">
-        <v>1017</v>
+        <v>1046</v>
       </c>
       <c r="X309" s="4">
-        <v>5949.7214554000002</v>
+        <v>0</v>
       </c>
       <c r="Y309" s="4">
-        <v>5949.7214549999999</v>
+        <v>0</v>
       </c>
       <c r="Z309" s="6">
-        <v>2.6129999999999999E-3</v>
+        <v>9.1699999999999995E-4</v>
       </c>
     </row>
     <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1019</v>
+        <v>1048</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D310" s="4">
-        <v>1064423.8732129999</v>
+        <v>1230174.9985529999</v>
       </c>
       <c r="E310" s="5">
-        <v>99.993610000000004</v>
+        <v>100.2354</v>
       </c>
       <c r="F310" s="4">
-        <v>1065358.2247843801</v>
+        <v>1234964.1121954599</v>
       </c>
       <c r="G310" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>99.993610000000004</v>
+        <v>100.2354</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>1065358.2247840001</v>
+        <v>1234964.1121950001</v>
       </c>
       <c r="N310" s="4">
-        <v>1065358.2247843801</v>
+        <v>1234964.1121954599</v>
       </c>
       <c r="O310" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R310" s="3" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="S310" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>53352</v>
+        <v>48047</v>
       </c>
       <c r="V310" s="4">
-        <v>4.8430299999999997</v>
+        <v>5.0368399999999998</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1021</v>
+        <v>1050</v>
       </c>
       <c r="X310" s="4">
-        <v>1002.36825708</v>
+        <v>1893.2816954699999</v>
       </c>
       <c r="Y310" s="4">
-        <v>1002.368257</v>
+        <v>1893.2816949999999</v>
       </c>
       <c r="Z310" s="6">
-        <v>8.4999999999999995E-4</v>
+        <v>9.77E-4</v>
       </c>
     </row>
     <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1022</v>
+        <v>1051</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1023</v>
+        <v>1052</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D311" s="4">
-        <v>7955790.4290899998</v>
+        <v>1114491.8640000001</v>
       </c>
       <c r="E311" s="5">
-        <v>97.25573</v>
+        <v>100.06959999999999</v>
       </c>
       <c r="F311" s="4">
-        <v>7737462.0590816103</v>
+        <v>1115403.82111504</v>
       </c>
       <c r="G311" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J311" s="5">
-        <v>97.25573</v>
+        <v>100.06959999999999</v>
       </c>
       <c r="K311" s="5">
         <v>1</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M311" s="4">
-        <v>7737462.0590810003</v>
+        <v>1115403.8211149999</v>
       </c>
       <c r="N311" s="4">
-        <v>7737462.0590816103</v>
+        <v>1115403.82111504</v>
       </c>
       <c r="O311" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P311" s="3" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R311" s="3" t="s">
-        <v>1022</v>
+        <v>1051</v>
       </c>
       <c r="S311" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>59130</v>
+        <v>48425</v>
       </c>
       <c r="V311" s="4">
-        <v>1.05</v>
+        <v>4.6633899999999997</v>
       </c>
       <c r="W311" s="3" t="s">
-        <v>1024</v>
+        <v>1053</v>
       </c>
       <c r="X311" s="4">
-        <v>0</v>
+        <v>136.2707777</v>
       </c>
       <c r="Y311" s="4">
-        <v>0</v>
+        <v>136.27077700000001</v>
       </c>
       <c r="Z311" s="6">
-        <v>6.1749999999999999E-3</v>
+        <v>8.8199999999999997E-4</v>
       </c>
     </row>
     <row r="312" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>1025</v>
+        <v>1054</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1026</v>
+        <v>1055</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D312" s="4">
-        <v>6900000</v>
+        <v>4366541.8140000002</v>
       </c>
       <c r="E312" s="5">
-        <v>99.294849999999997</v>
+        <v>98.197630000000004</v>
       </c>
       <c r="F312" s="4">
-        <v>6862475.5460000001</v>
+        <v>4287840.5743070096</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J312" s="5">
-        <v>99.294849999999997</v>
+        <v>98.197630000000004</v>
       </c>
       <c r="K312" s="5">
         <v>1</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M312" s="4">
-        <v>6862475.5460000001</v>
+        <v>4287840.5743070003</v>
       </c>
       <c r="N312" s="4">
-        <v>6862475.5460000001</v>
+        <v>4287840.5743070096</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P312" s="3" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R312" s="3" t="s">
-        <v>1025</v>
+        <v>1054</v>
       </c>
       <c r="S312" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>59130</v>
+        <v>61112</v>
       </c>
       <c r="V312" s="4">
-        <v>4.8395200000000003</v>
+        <v>3.8</v>
       </c>
       <c r="W312" s="3" t="s">
-        <v>1027</v>
+        <v>1057</v>
       </c>
       <c r="X312" s="4">
-        <v>11130.896000000001</v>
+        <v>0</v>
       </c>
       <c r="Y312" s="4">
-        <v>11130.896000000001</v>
+        <v>0</v>
       </c>
       <c r="Z312" s="6">
-        <v>5.4770000000000001E-3</v>
+        <v>3.3930000000000002E-3</v>
       </c>
     </row>
     <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>1028</v>
+        <v>1058</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1029</v>
+        <v>1059</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D313" s="4">
-        <v>17741000</v>
+        <v>1067022.845948</v>
       </c>
       <c r="E313" s="5">
-        <v>98.86224</v>
+        <v>100.42686</v>
       </c>
       <c r="F313" s="4">
-        <v>17569839.089839999</v>
+        <v>1073214.2341558</v>
       </c>
       <c r="G313" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>98.86224</v>
+        <v>100.42686</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>17569839.089839999</v>
+        <v>1073214.234155</v>
       </c>
       <c r="N313" s="4">
-        <v>17569839.089839999</v>
+        <v>1073214.2341558</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1020</v>
+        <v>1060</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>82</v>
+        <v>1061</v>
       </c>
       <c r="R313" s="3" t="s">
-        <v>1028</v>
+        <v>1058</v>
       </c>
       <c r="S313" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
-        <v>59130</v>
+        <v>46924</v>
       </c>
       <c r="V313" s="4">
-        <v>5.1895199999999999</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="W313" s="3" t="s">
-        <v>1030</v>
+        <v>1062</v>
       </c>
       <c r="X313" s="4">
-        <v>30689.09144</v>
+        <v>1636.6944875900001</v>
       </c>
       <c r="Y313" s="4">
-        <v>30689.09144</v>
+        <v>1636.694487</v>
       </c>
       <c r="Z313" s="6">
-        <v>1.4022E-2</v>
+        <v>8.4900000000000004E-4</v>
       </c>
     </row>
     <row r="314" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>1031</v>
+        <v>1063</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1032</v>
+        <v>1064</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D314" s="4">
-        <v>9871287.6899999995</v>
+        <v>3621000</v>
       </c>
       <c r="E314" s="5">
-        <v>97.971119999999999</v>
+        <v>100.67142</v>
       </c>
       <c r="F314" s="4">
-        <v>9671011.1083151307</v>
+        <v>3650434.8273666701</v>
       </c>
       <c r="G314" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J314" s="5">
-        <v>97.971119999999999</v>
+        <v>100.67142</v>
       </c>
       <c r="K314" s="5">
         <v>1</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M314" s="4">
-        <v>9671011.1083150003</v>
+        <v>3650434.827366</v>
       </c>
       <c r="N314" s="4">
-        <v>9671011.1083151307</v>
+        <v>3650434.8273666701</v>
       </c>
       <c r="O314" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P314" s="3" t="s">
-        <v>1033</v>
+        <v>1060</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="R314" s="3" t="s">
-        <v>1031</v>
+        <v>1063</v>
       </c>
       <c r="S314" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T314" s="4">
         <v>0.01</v>
       </c>
       <c r="U314" s="2">
-        <v>51822</v>
+        <v>47319</v>
       </c>
       <c r="V314" s="4">
-        <v>4.3</v>
+        <v>4.63</v>
       </c>
       <c r="W314" s="3" t="s">
-        <v>1034</v>
+        <v>1065</v>
       </c>
       <c r="X314" s="4">
-        <v>0</v>
+        <v>5122.7091666699998</v>
       </c>
       <c r="Y314" s="4">
-        <v>0</v>
+        <v>5122.7091659999996</v>
       </c>
       <c r="Z314" s="6">
-        <v>7.718E-3</v>
+        <v>2.8879999999999999E-3</v>
       </c>
     </row>
     <row r="315" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>1035</v>
+        <v>1066</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1036</v>
+        <v>1067</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D315" s="4">
-        <v>12733425.835108001</v>
+        <v>799791.10683199996</v>
       </c>
       <c r="E315" s="5">
-        <v>99.082579999999993</v>
+        <v>100.0988</v>
       </c>
       <c r="F315" s="4">
-        <v>12616606.8398115</v>
+        <v>801772.71215598006</v>
       </c>
       <c r="G315" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J315" s="5">
-        <v>99.082579999999993</v>
+        <v>100.0988</v>
       </c>
       <c r="K315" s="5">
         <v>1</v>
       </c>
       <c r="L315" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M315" s="4">
-        <v>12616606.839810999</v>
+        <v>801772.71215499996</v>
       </c>
       <c r="N315" s="4">
-        <v>12616606.8398115</v>
+        <v>801772.71215598006</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P315" s="3" t="s">
-        <v>1037</v>
+        <v>1068</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1035</v>
+        <v>1066</v>
       </c>
       <c r="S315" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>50603</v>
+        <v>48415</v>
       </c>
       <c r="V315" s="4">
-        <v>1.4990000000000001</v>
+        <v>4.8752300000000002</v>
       </c>
       <c r="W315" s="3" t="s">
-        <v>1038</v>
+        <v>1069</v>
       </c>
       <c r="X315" s="4">
-        <v>0</v>
+        <v>1191.4117104300001</v>
       </c>
       <c r="Y315" s="4">
-        <v>0</v>
+        <v>1191.4117100000001</v>
       </c>
       <c r="Z315" s="6">
-        <v>1.0069E-2</v>
+        <v>6.3400000000000001E-4</v>
       </c>
     </row>
     <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>1039</v>
+        <v>1070</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1040</v>
+        <v>1071</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D316" s="4">
-        <v>7644545.4389150003</v>
+        <v>578711.77270700003</v>
       </c>
       <c r="E316" s="5">
-        <v>95.256900000000002</v>
+        <v>95.227500000000006</v>
       </c>
       <c r="F316" s="4">
-        <v>7281957.0042018201</v>
+        <v>551092.75335474999</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>95.256900000000002</v>
+        <v>95.227500000000006</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>7281957.0042009996</v>
+        <v>551092.75335400004</v>
       </c>
       <c r="N316" s="4">
-        <v>7281957.0042018201</v>
+        <v>551092.75335474999</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
-        <v>1037</v>
+        <v>1072</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R316" s="3" t="s">
-        <v>1039</v>
+        <v>1070</v>
       </c>
       <c r="S316" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>51091</v>
+        <v>49577</v>
       </c>
       <c r="V316" s="4">
-        <v>1.482</v>
+        <v>4.4624410000000001</v>
       </c>
       <c r="W316" s="3" t="s">
-        <v>1041</v>
+        <v>1073</v>
       </c>
       <c r="X316" s="4">
         <v>0</v>
       </c>
       <c r="Y316" s="4">
         <v>0</v>
       </c>
       <c r="Z316" s="6">
-        <v>5.8110000000000002E-3</v>
+        <v>4.3600000000000003E-4</v>
       </c>
     </row>
     <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>1042</v>
+        <v>1074</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1043</v>
+        <v>1075</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D317" s="4">
-        <v>1146480.85671</v>
+        <v>2419937.28626</v>
       </c>
       <c r="E317" s="5">
-        <v>99.943899999999999</v>
+        <v>98.251000000000005</v>
       </c>
       <c r="F317" s="4">
-        <v>1155604.1469147301</v>
+        <v>2377612.58312331</v>
       </c>
       <c r="G317" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>99.943899999999999</v>
+        <v>98.251000000000005</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>1155604.1469139999</v>
+        <v>2377612.5831229999</v>
       </c>
       <c r="N317" s="4">
-        <v>1155604.1469147301</v>
+        <v>2377612.58312331</v>
       </c>
       <c r="O317" s="3" t="s">
-        <v>34</v>
+        <v>1076</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1044</v>
+        <v>1077</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R317" s="3" t="s">
-        <v>1042</v>
+        <v>1074</v>
       </c>
       <c r="S317" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>48694</v>
+        <v>53919</v>
       </c>
       <c r="V317" s="4">
-        <v>4.7180200000000001</v>
+        <v>4.2130000000000001</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1045</v>
+        <v>1078</v>
       </c>
       <c r="X317" s="4">
-        <v>9766.4659653399995</v>
+        <v>0</v>
       </c>
       <c r="Y317" s="4">
-        <v>9766.4659649999994</v>
+        <v>0</v>
       </c>
       <c r="Z317" s="6">
-        <v>9.2199999999999997E-4</v>
+        <v>1.8810000000000001E-3</v>
       </c>
     </row>
     <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1046</v>
+        <v>1079</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1047</v>
+        <v>1080</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D318" s="4">
-        <v>1093314.3841619999</v>
+        <v>9814966</v>
       </c>
       <c r="E318" s="5">
-        <v>97.249110000000002</v>
+        <v>96.350999999999999</v>
       </c>
       <c r="F318" s="4">
-        <v>1063238.5080995299</v>
+        <v>9456817.8906599991</v>
       </c>
       <c r="G318" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J318" s="5">
-        <v>97.249110000000002</v>
+        <v>96.350999999999999</v>
       </c>
       <c r="K318" s="5">
         <v>1</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M318" s="4">
-        <v>1063238.508099</v>
+        <v>9456817.8906599991</v>
       </c>
       <c r="N318" s="4">
-        <v>1063238.5080995299</v>
+        <v>9456817.8906599991</v>
       </c>
       <c r="O318" s="3" t="s">
-        <v>34</v>
+        <v>1081</v>
       </c>
       <c r="P318" s="3" t="s">
-        <v>1048</v>
+        <v>1077</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R318" s="3" t="s">
-        <v>1046</v>
+        <v>1079</v>
       </c>
       <c r="S318" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>55807</v>
+        <v>53919</v>
       </c>
       <c r="V318" s="4">
-        <v>6.726</v>
+        <v>4.234</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1049</v>
+        <v>1082</v>
       </c>
       <c r="X318" s="4">
         <v>0</v>
       </c>
       <c r="Y318" s="4">
         <v>0</v>
       </c>
       <c r="Z318" s="6">
-        <v>8.4800000000000001E-4</v>
+        <v>7.4830000000000001E-3</v>
       </c>
     </row>
     <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1050</v>
+        <v>1083</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1051</v>
+        <v>1084</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D319" s="4">
-        <v>3506499.77183</v>
+        <v>1552500.00828</v>
       </c>
       <c r="E319" s="5">
-        <v>90.280550000000005</v>
+        <v>100.0005</v>
       </c>
       <c r="F319" s="4">
-        <v>3165687.2797568701</v>
+        <v>1554678.1455228699</v>
       </c>
       <c r="G319" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J319" s="5">
-        <v>90.280550000000005</v>
+        <v>100.0005</v>
       </c>
       <c r="K319" s="5">
         <v>1</v>
       </c>
       <c r="L319" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M319" s="4">
-        <v>3165687.2797559998</v>
+        <v>1554678.145522</v>
       </c>
       <c r="N319" s="4">
-        <v>3165687.2797568701</v>
+        <v>1554678.1455228699</v>
       </c>
       <c r="O319" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P319" s="3" t="s">
-        <v>1052</v>
+        <v>1068</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R319" s="3" t="s">
-        <v>1050</v>
+        <v>1083</v>
       </c>
       <c r="S319" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>55513</v>
+        <v>50515</v>
       </c>
       <c r="V319" s="4">
-        <v>2.52</v>
+        <v>4.5752300000000004</v>
       </c>
       <c r="W319" s="3" t="s">
-        <v>1053</v>
+        <v>1085</v>
       </c>
       <c r="X319" s="4">
-        <v>0</v>
+        <v>2170.3747428299998</v>
       </c>
       <c r="Y319" s="4">
-        <v>0</v>
+        <v>2170.374742</v>
       </c>
       <c r="Z319" s="6">
-        <v>2.526E-3</v>
+        <v>1.23E-3</v>
       </c>
     </row>
     <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>1054</v>
+        <v>1086</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1055</v>
+        <v>1087</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D320" s="4">
-        <v>1224422.4979999999</v>
+        <v>3272248.2292499999</v>
       </c>
       <c r="E320" s="5">
-        <v>83.180750000000003</v>
+        <v>99.31232</v>
       </c>
       <c r="F320" s="4">
-        <v>1018483.81700514</v>
+        <v>3249745.63262709</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>83.180750000000003</v>
+        <v>99.31232</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>1018483.817005</v>
+        <v>3249745.6326270001</v>
       </c>
       <c r="N320" s="4">
-        <v>1018483.81700514</v>
+        <v>3249745.63262709</v>
       </c>
       <c r="O320" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1052</v>
+        <v>1088</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R320" s="3" t="s">
-        <v>1054</v>
+        <v>1086</v>
       </c>
       <c r="S320" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
-        <v>55513</v>
+        <v>52558</v>
       </c>
       <c r="V320" s="4">
-        <v>3.81</v>
+        <v>5.7037870000000002</v>
       </c>
       <c r="W320" s="3" t="s">
-        <v>1056</v>
+        <v>1089</v>
       </c>
       <c r="X320" s="4">
         <v>0</v>
       </c>
       <c r="Y320" s="4">
         <v>0</v>
       </c>
       <c r="Z320" s="6">
-        <v>8.12E-4</v>
+        <v>2.5709999999999999E-3</v>
       </c>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>1057</v>
+        <v>1090</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1058</v>
+        <v>1091</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D321" s="4">
-        <v>1302912.2139999999</v>
+        <v>747104.350966</v>
       </c>
       <c r="E321" s="5">
-        <v>89.447149999999993</v>
+        <v>90.511610000000005</v>
       </c>
       <c r="F321" s="4">
-        <v>1165417.8424249</v>
+        <v>676216.17643939005</v>
       </c>
       <c r="G321" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>89.447149999999993</v>
+        <v>90.511610000000005</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>1165417.8424239999</v>
+        <v>676216.17643899994</v>
       </c>
       <c r="N321" s="4">
-        <v>1165417.8424249</v>
+        <v>676216.17643939005</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1052</v>
+        <v>1072</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R321" s="3" t="s">
-        <v>1057</v>
+        <v>1090</v>
       </c>
       <c r="S321" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>55574</v>
+        <v>53717</v>
       </c>
       <c r="V321" s="4">
-        <v>3.38</v>
+        <v>4.75922</v>
       </c>
       <c r="W321" s="3" t="s">
-        <v>1059</v>
+        <v>1092</v>
       </c>
       <c r="X321" s="4">
         <v>0</v>
       </c>
       <c r="Y321" s="4">
         <v>0</v>
       </c>
       <c r="Z321" s="6">
-        <v>9.3000000000000005E-4</v>
+        <v>5.3499999999999999E-4</v>
       </c>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
-        <v>1060</v>
+        <v>1093</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1061</v>
+        <v>1094</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D322" s="4">
-        <v>2030730.80296</v>
+        <v>11594960</v>
       </c>
       <c r="E322" s="5">
-        <v>100.1144</v>
+        <v>92.408630000000002</v>
       </c>
       <c r="F322" s="4">
-        <v>2053196.3288164099</v>
+        <v>10714743.685048001</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J322" s="5">
-        <v>100.1144</v>
+        <v>92.408630000000002</v>
       </c>
       <c r="K322" s="5">
         <v>1</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M322" s="4">
-        <v>2053196.3288159999</v>
+        <v>10714743.685048001</v>
       </c>
       <c r="N322" s="4">
-        <v>2053196.3288164099</v>
+        <v>10714743.685048001</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P322" s="3" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="Q322" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R322" s="3" t="s">
-        <v>1060</v>
+        <v>1093</v>
       </c>
       <c r="S322" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T322" s="4">
         <v>0.01</v>
       </c>
       <c r="U322" s="2">
-        <v>48047</v>
+        <v>53044</v>
       </c>
       <c r="V322" s="4">
-        <v>5.0292399999999997</v>
+        <v>6.2674729999999998</v>
       </c>
       <c r="W322" s="3" t="s">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="X322" s="4">
-        <v>20142.36981742</v>
+        <v>0</v>
       </c>
       <c r="Y322" s="4">
-        <v>20142.369816999999</v>
+        <v>0</v>
       </c>
       <c r="Z322" s="6">
-        <v>1.6379999999999999E-3</v>
+        <v>8.4790000000000004E-3</v>
       </c>
     </row>
     <row r="323" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
-        <v>1064</v>
+        <v>1096</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1065</v>
+        <v>1097</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D323" s="4">
-        <v>1404356.6159999999</v>
+        <v>1450506.9310659999</v>
       </c>
       <c r="E323" s="5">
-        <v>100.0389</v>
+        <v>87.930750000000003</v>
       </c>
       <c r="F323" s="4">
-        <v>1404902.9107236201</v>
+        <v>1276461.5206443099</v>
       </c>
       <c r="G323" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J323" s="5">
-        <v>100.0389</v>
+        <v>87.930750000000003</v>
       </c>
       <c r="K323" s="5">
         <v>1</v>
       </c>
       <c r="L323" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M323" s="4">
-        <v>1404902.9107230001</v>
+        <v>1276461.520644</v>
       </c>
       <c r="N323" s="4">
-        <v>1404902.9107236201</v>
+        <v>1276461.5206443099</v>
       </c>
       <c r="O323" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P323" s="3" t="s">
-        <v>1062</v>
+        <v>1098</v>
       </c>
       <c r="Q323" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R323" s="3" t="s">
-        <v>1064</v>
+        <v>1096</v>
       </c>
       <c r="S323" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T323" s="4">
         <v>0.01</v>
       </c>
       <c r="U323" s="2">
-        <v>48425</v>
+        <v>49485</v>
       </c>
       <c r="V323" s="4">
-        <v>4.6668399999999997</v>
+        <v>4.2187900000000003</v>
       </c>
       <c r="W323" s="3" t="s">
-        <v>1066</v>
+        <v>1099</v>
       </c>
       <c r="X323" s="4">
-        <v>0</v>
+        <v>1019.89735595</v>
       </c>
       <c r="Y323" s="4">
-        <v>0</v>
+        <v>1019.8973549999999</v>
       </c>
       <c r="Z323" s="6">
-        <v>1.121E-3</v>
+        <v>1.01E-3</v>
       </c>
     </row>
     <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
-        <v>1067</v>
+        <v>1100</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1068</v>
+        <v>1101</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D324" s="4">
-        <v>4382724.8339999998</v>
+        <v>1407526.8643159999</v>
       </c>
       <c r="E324" s="5">
-        <v>97.411699999999996</v>
+        <v>87.192409999999995</v>
       </c>
       <c r="F324" s="4">
-        <v>4269286.7671215804</v>
+        <v>1227256.59439496</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J324" s="5">
-        <v>97.411699999999996</v>
+        <v>87.192409999999995</v>
       </c>
       <c r="K324" s="5">
         <v>1</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M324" s="4">
-        <v>4269286.7671210002</v>
+        <v>1227256.594394</v>
       </c>
       <c r="N324" s="4">
-        <v>4269286.7671215804</v>
+        <v>1227256.59439496</v>
       </c>
       <c r="O324" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P324" s="3" t="s">
-        <v>1069</v>
+        <v>1098</v>
       </c>
       <c r="Q324" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R324" s="3" t="s">
-        <v>1067</v>
+        <v>1100</v>
       </c>
       <c r="S324" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T324" s="4">
         <v>0.01</v>
       </c>
       <c r="U324" s="2">
-        <v>61112</v>
+        <v>53656</v>
       </c>
       <c r="V324" s="4">
-        <v>3.8</v>
+        <v>4.3492199999999999</v>
       </c>
       <c r="W324" s="3" t="s">
-        <v>1070</v>
+        <v>1102</v>
       </c>
       <c r="X324" s="4">
         <v>0</v>
       </c>
       <c r="Y324" s="4">
         <v>0</v>
       </c>
       <c r="Z324" s="6">
-        <v>3.4069999999999999E-3</v>
+        <v>9.7099999999999997E-4</v>
       </c>
     </row>
     <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>1071</v>
+        <v>1103</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1072</v>
+        <v>1104</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D325" s="4">
-        <v>1198390.75871</v>
+        <v>1560366.8302110001</v>
       </c>
       <c r="E325" s="5">
-        <v>100.38778000000001</v>
+        <v>89.544989999999999</v>
       </c>
       <c r="F325" s="4">
-        <v>1204876.0766634599</v>
+        <v>1398366.4745767899</v>
       </c>
       <c r="G325" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J325" s="5">
-        <v>100.38778000000001</v>
+        <v>89.544989999999999</v>
       </c>
       <c r="K325" s="5">
         <v>1</v>
       </c>
       <c r="L325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M325" s="4">
-        <v>1204876.076663</v>
+        <v>1398366.4745759999</v>
       </c>
       <c r="N325" s="4">
-        <v>1204876.0766634599</v>
+        <v>1398366.4745767899</v>
       </c>
       <c r="O325" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P325" s="3" t="s">
-        <v>1073</v>
+        <v>1098</v>
       </c>
       <c r="Q325" s="3" t="s">
-        <v>1074</v>
+        <v>72</v>
       </c>
       <c r="R325" s="3" t="s">
-        <v>1071</v>
+        <v>1103</v>
       </c>
       <c r="S325" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T325" s="4">
         <v>0.01</v>
       </c>
       <c r="U325" s="2">
-        <v>46924</v>
+        <v>49668</v>
       </c>
       <c r="V325" s="4">
-        <v>5.0199999999999996</v>
+        <v>4.3687899999999997</v>
       </c>
       <c r="W325" s="3" t="s">
-        <v>1075</v>
+        <v>1105</v>
       </c>
       <c r="X325" s="4">
-        <v>1838.1982693299999</v>
+        <v>1136.1525006899999</v>
       </c>
       <c r="Y325" s="4">
-        <v>1838.198269</v>
+        <v>1136.1524999999999</v>
       </c>
       <c r="Z325" s="6">
-        <v>9.6100000000000005E-4</v>
+        <v>1.106E-3</v>
       </c>
     </row>
     <row r="326" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
-        <v>1076</v>
+        <v>1106</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1077</v>
+        <v>1107</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D326" s="4">
-        <v>3621000</v>
+        <v>3765110.37</v>
       </c>
       <c r="E326" s="5">
-        <v>100.66898</v>
+        <v>34.619410000000002</v>
       </c>
       <c r="F326" s="4">
-        <v>3650346.4749666699</v>
+        <v>1303458.9959428201</v>
       </c>
       <c r="G326" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J326" s="5">
-        <v>100.66898</v>
+        <v>34.619410000000002</v>
       </c>
       <c r="K326" s="5">
         <v>1</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M326" s="4">
-        <v>3650346.4749659998</v>
+        <v>1303458.9959420001</v>
       </c>
       <c r="N326" s="4">
-        <v>3650346.4749666699</v>
+        <v>1303458.9959428201</v>
       </c>
       <c r="O326" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P326" s="3" t="s">
-        <v>1073</v>
+        <v>1098</v>
       </c>
       <c r="Q326" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R326" s="3" t="s">
-        <v>1076</v>
+        <v>1106</v>
       </c>
       <c r="S326" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T326" s="4">
         <v>0.01</v>
       </c>
       <c r="U326" s="2">
-        <v>47319</v>
+        <v>49973</v>
       </c>
       <c r="V326" s="4">
-        <v>4.63</v>
+        <v>4.0646709999999997</v>
       </c>
       <c r="W326" s="3" t="s">
-        <v>1078</v>
+        <v>1108</v>
       </c>
       <c r="X326" s="4">
-        <v>5122.7091666699998</v>
+        <v>0</v>
       </c>
       <c r="Y326" s="4">
-        <v>5122.7091659999996</v>
+        <v>0</v>
       </c>
       <c r="Z326" s="6">
-        <v>2.9129999999999998E-3</v>
+        <v>1.031E-3</v>
       </c>
     </row>
     <row r="327" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>1079</v>
+        <v>1109</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1080</v>
+        <v>1110</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D327" s="4">
-        <v>902594.66922399995</v>
+        <v>7032645.4834909998</v>
       </c>
       <c r="E327" s="5">
-        <v>100.05840000000001</v>
+        <v>92.734759999999994</v>
       </c>
       <c r="F327" s="4">
-        <v>911786.73671007005</v>
+        <v>6521706.9107660605</v>
       </c>
       <c r="G327" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J327" s="5">
-        <v>100.05840000000001</v>
+        <v>92.734759999999994</v>
       </c>
       <c r="K327" s="5">
         <v>1</v>
       </c>
       <c r="L327" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M327" s="4">
-        <v>911786.73670999997</v>
+        <v>6521706.9107659999</v>
       </c>
       <c r="N327" s="4">
-        <v>911786.73671007005</v>
+        <v>6521706.9107660605</v>
       </c>
       <c r="O327" s="3" t="s">
-        <v>34</v>
+        <v>1111</v>
       </c>
       <c r="P327" s="3" t="s">
-        <v>1081</v>
+        <v>1098</v>
       </c>
       <c r="Q327" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R327" s="3" t="s">
-        <v>1079</v>
+        <v>1109</v>
       </c>
       <c r="S327" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T327" s="4">
         <v>0.01</v>
       </c>
       <c r="U327" s="2">
-        <v>48415</v>
+        <v>50216</v>
       </c>
       <c r="V327" s="4">
-        <v>4.8676300000000001</v>
+        <v>6</v>
       </c>
       <c r="W327" s="3" t="s">
-        <v>1082</v>
+        <v>1112</v>
       </c>
       <c r="X327" s="4">
-        <v>8664.9521992400005</v>
+        <v>0</v>
       </c>
       <c r="Y327" s="4">
-        <v>8664.9521989999994</v>
+        <v>0</v>
       </c>
       <c r="Z327" s="6">
-        <v>7.27E-4</v>
+        <v>5.1609999999999998E-3</v>
       </c>
     </row>
     <row r="328" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
-        <v>1083</v>
+        <v>1113</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1084</v>
+        <v>1114</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D328" s="4">
-        <v>591210.56779799995</v>
+        <v>7112944.8039999995</v>
       </c>
       <c r="E328" s="5">
-        <v>95.131039999999999</v>
+        <v>100</v>
       </c>
       <c r="F328" s="4">
-        <v>562424.76173651998</v>
+        <v>7127686.3030735701</v>
       </c>
       <c r="G328" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J328" s="5">
-        <v>95.131039999999999</v>
+        <v>100</v>
       </c>
       <c r="K328" s="5">
         <v>1</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M328" s="4">
-        <v>562424.76173599996</v>
+        <v>7127686.3030730002</v>
       </c>
       <c r="N328" s="4">
-        <v>562424.76173651998</v>
+        <v>7127686.3030735701</v>
       </c>
       <c r="O328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P328" s="3" t="s">
-        <v>1085</v>
+        <v>1115</v>
       </c>
       <c r="Q328" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R328" s="3" t="s">
-        <v>1083</v>
+        <v>1113</v>
       </c>
       <c r="S328" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T328" s="4">
         <v>0.01</v>
       </c>
       <c r="U328" s="2">
-        <v>49577</v>
+        <v>48684</v>
       </c>
       <c r="V328" s="4">
-        <v>4.4771219999999996</v>
+        <v>4.6631</v>
       </c>
       <c r="W328" s="3" t="s">
-        <v>1086</v>
+        <v>1116</v>
       </c>
       <c r="X328" s="4">
-        <v>0</v>
+        <v>14741.499073569999</v>
       </c>
       <c r="Y328" s="4">
-        <v>0</v>
+        <v>14741.499073000001</v>
       </c>
       <c r="Z328" s="6">
-        <v>4.4799999999999999E-4</v>
+        <v>5.64E-3</v>
       </c>
     </row>
     <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
-        <v>1087</v>
+        <v>1117</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1088</v>
+        <v>1118</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D329" s="4">
-        <v>2421288.6880000001</v>
+        <v>6026015.8764899997</v>
       </c>
       <c r="E329" s="5">
-        <v>98.349000000000004</v>
+        <v>100.24491</v>
       </c>
       <c r="F329" s="4">
-        <v>2381313.2117611198</v>
+        <v>6052638.7476765998</v>
       </c>
       <c r="G329" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>98.349000000000004</v>
+        <v>100.24491</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>2381313.2117610001</v>
+        <v>6052638.747676</v>
       </c>
       <c r="N329" s="4">
-        <v>2381313.2117611198</v>
+        <v>6052638.7476765998</v>
       </c>
       <c r="O329" s="3" t="s">
-        <v>1089</v>
+        <v>34</v>
       </c>
       <c r="P329" s="3" t="s">
-        <v>1090</v>
+        <v>1119</v>
       </c>
       <c r="Q329" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R329" s="3" t="s">
-        <v>1087</v>
+        <v>1117</v>
       </c>
       <c r="S329" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T329" s="4">
         <v>0.01</v>
       </c>
       <c r="U329" s="2">
-        <v>53919</v>
+        <v>47469</v>
       </c>
       <c r="V329" s="4">
-        <v>4.2130000000000001</v>
+        <v>4.43</v>
       </c>
       <c r="W329" s="3" t="s">
-        <v>1091</v>
+        <v>1120</v>
       </c>
       <c r="X329" s="4">
-        <v>0</v>
+        <v>11864.555703489999</v>
       </c>
       <c r="Y329" s="4">
-        <v>0</v>
+        <v>11864.555703</v>
       </c>
       <c r="Z329" s="6">
-        <v>1.9E-3</v>
+        <v>4.7889999999999999E-3</v>
       </c>
     </row>
     <row r="330" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>1092</v>
+        <v>1121</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1093</v>
+        <v>1122</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D330" s="4">
-        <v>9814966</v>
+        <v>5368000</v>
       </c>
       <c r="E330" s="5">
-        <v>95.099000000000004</v>
+        <v>99.767099999999999</v>
       </c>
       <c r="F330" s="4">
-        <v>9333934.5163400006</v>
+        <v>5355497.9280000003</v>
       </c>
       <c r="G330" s="3" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J330" s="5">
-        <v>95.099000000000004</v>
+        <v>99.767099999999999</v>
       </c>
       <c r="K330" s="5">
         <v>1</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M330" s="4">
-        <v>9333934.5163400006</v>
+        <v>5355497.9280000003</v>
       </c>
       <c r="N330" s="4">
-        <v>9333934.5163400006</v>
+        <v>5355497.9280000003</v>
       </c>
       <c r="O330" s="3" t="s">
-        <v>1094</v>
+        <v>34</v>
       </c>
       <c r="P330" s="3" t="s">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="Q330" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R330" s="3" t="s">
-        <v>1092</v>
+        <v>1121</v>
       </c>
       <c r="S330" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T330" s="4">
         <v>0.01</v>
       </c>
       <c r="U330" s="2">
-        <v>53919</v>
+        <v>49237</v>
       </c>
       <c r="V330" s="4">
-        <v>4.234</v>
+        <v>4.8052299999999999</v>
       </c>
       <c r="W330" s="3" t="s">
-        <v>1095</v>
+        <v>1124</v>
       </c>
       <c r="X330" s="4">
         <v>0</v>
       </c>
       <c r="Y330" s="4">
         <v>0</v>
       </c>
       <c r="Z330" s="6">
-        <v>7.4489999999999999E-3</v>
+        <v>4.2379999999999996E-3</v>
       </c>
     </row>
     <row r="331" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>1096</v>
+        <v>1125</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1097</v>
+        <v>1126</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D331" s="4">
-        <v>1725000.0055199999</v>
+        <v>13200000</v>
       </c>
       <c r="E331" s="5">
-        <v>99.999499999999998</v>
+        <v>100.095462</v>
       </c>
       <c r="F331" s="4">
-        <v>1740530.83846553</v>
+        <v>13213995.1407302</v>
       </c>
       <c r="G331" s="3" t="s">
-        <v>209</v>
+        <v>1127</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J331" s="5">
-        <v>99.999499999999998</v>
+        <v>100.095462</v>
       </c>
       <c r="K331" s="5">
         <v>1</v>
       </c>
       <c r="L331" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M331" s="4">
-        <v>1740530.838465</v>
+        <v>13213995.140729999</v>
       </c>
       <c r="N331" s="4">
-        <v>1740530.83846553</v>
+        <v>13213995.1407302</v>
       </c>
       <c r="O331" s="3" t="s">
-        <v>34</v>
+        <v>1128</v>
       </c>
       <c r="P331" s="3" t="s">
-        <v>1081</v>
+        <v>1129</v>
       </c>
       <c r="Q331" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R331" s="3" t="s">
-        <v>1096</v>
+        <v>1125</v>
       </c>
       <c r="S331" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T331" s="4">
         <v>0.01</v>
       </c>
       <c r="U331" s="2">
-        <v>50515</v>
+        <v>46599</v>
       </c>
       <c r="V331" s="4">
-        <v>4.5676300000000003</v>
+        <v>3.8022456280000001</v>
       </c>
       <c r="W331" s="3" t="s">
-        <v>1098</v>
+        <v>1130</v>
       </c>
       <c r="X331" s="4">
-        <v>15539.45794556</v>
+        <v>1394.15673027</v>
       </c>
       <c r="Y331" s="4">
-        <v>15539.457945</v>
+        <v>1394.1567299999999</v>
       </c>
       <c r="Z331" s="6">
-        <v>1.389E-3</v>
+        <v>1.0456999999999999E-2</v>
       </c>
     </row>
     <row r="332" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
-        <v>1099</v>
+        <v>1131</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1100</v>
+        <v>1132</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="D332" s="4">
-        <v>3313118.9682499999</v>
+        <v>153150000</v>
       </c>
       <c r="E332" s="5">
-        <v>99.345359999999999</v>
+        <v>100.00720699999999</v>
       </c>
       <c r="F332" s="4">
-        <v>3291429.96623625</v>
+        <v>153176957.65710899</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>209</v>
+        <v>1127</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J332" s="5">
-        <v>99.345359999999999</v>
+        <v>100.00720699999999</v>
       </c>
       <c r="K332" s="5">
         <v>1</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M332" s="4">
-        <v>3291429.9662359999</v>
+        <v>153176957.65710899</v>
       </c>
       <c r="N332" s="4">
-        <v>3291429.96623625</v>
+        <v>153176957.65710899</v>
       </c>
       <c r="O332" s="3" t="s">
-        <v>34</v>
+        <v>1133</v>
       </c>
       <c r="P332" s="3" t="s">
-        <v>1101</v>
+        <v>1129</v>
       </c>
       <c r="Q332" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R332" s="3" t="s">
-        <v>1099</v>
+        <v>1131</v>
       </c>
       <c r="S332" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T332" s="4">
         <v>0.01</v>
       </c>
       <c r="U332" s="2">
-        <v>52558</v>
+        <v>46783</v>
       </c>
       <c r="V332" s="4">
-        <v>5.6321180000000002</v>
+        <v>3.742245628</v>
       </c>
       <c r="W332" s="3" t="s">
-        <v>1102</v>
+        <v>1134</v>
       </c>
       <c r="X332" s="4">
-        <v>0</v>
+        <v>15920.1366091</v>
       </c>
       <c r="Y332" s="4">
-        <v>0</v>
+        <v>15920.136608999999</v>
       </c>
       <c r="Z332" s="6">
-        <v>2.6259999999999999E-3</v>
+        <v>0.12121700000000001</v>
       </c>
     </row>
     <row r="333" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
-        <v>1103</v>
+        <v>1135</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1104</v>
+        <v>1136</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>185</v>
+        <v>1137</v>
       </c>
       <c r="D333" s="4">
-        <v>749016.66730900004</v>
+        <v>-996065.39</v>
       </c>
       <c r="E333" s="5">
-        <v>90.550870000000003</v>
+        <v>1</v>
       </c>
       <c r="F333" s="4">
-        <v>678241.10869317001</v>
+        <v>-996065.39</v>
       </c>
       <c r="G333" s="3" t="s">
-        <v>209</v>
+        <v>1138</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J333" s="5">
-        <v>90.550870000000003</v>
+        <v>1</v>
       </c>
       <c r="K333" s="5">
         <v>1</v>
       </c>
       <c r="L333" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M333" s="4">
-        <v>678241.10869300005</v>
+        <v>-996065.39</v>
       </c>
       <c r="N333" s="4">
-        <v>678241.10869317001</v>
+        <v>-996065.39</v>
       </c>
       <c r="O333" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P333" s="3" t="s">
-        <v>1085</v>
+        <v>34</v>
       </c>
       <c r="Q333" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R333" s="3" t="s">
-        <v>1103</v>
+        <v>34</v>
       </c>
       <c r="S333" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="T333" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>5.1087400000000001</v>
+        <v>1</v>
       </c>
       <c r="W333" s="3" t="s">
-        <v>1105</v>
+        <v>34</v>
       </c>
       <c r="X333" s="4">
         <v>0</v>
       </c>
       <c r="Y333" s="4">
         <v>0</v>
       </c>
       <c r="Z333" s="6">
-        <v>5.4100000000000003E-4</v>
+        <v>-7.8799999999999996E-4</v>
       </c>
     </row>
     <row r="334" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>1106</v>
+        <v>1139</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1107</v>
+        <v>1140</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>185</v>
+        <v>1141</v>
       </c>
       <c r="D334" s="4">
-        <v>11594960</v>
+        <v>2323242.2009999999</v>
       </c>
       <c r="E334" s="5">
-        <v>92.284199999999998</v>
+        <v>5.01</v>
       </c>
       <c r="F334" s="4">
-        <v>10700316.07632</v>
+        <v>11639443.42701</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>209</v>
+        <v>1142</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J334" s="5">
-        <v>92.284199999999998</v>
+        <v>5.01</v>
       </c>
       <c r="K334" s="5">
         <v>1</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M334" s="4">
-        <v>10700316.07632</v>
+        <v>11639443.42701</v>
       </c>
       <c r="N334" s="4">
-        <v>10700316.07632</v>
+        <v>11639443.42701</v>
       </c>
       <c r="O334" s="3" t="s">
-        <v>34</v>
+        <v>1143</v>
       </c>
       <c r="P334" s="3" t="s">
-        <v>1101</v>
+        <v>1144</v>
       </c>
       <c r="Q334" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R334" s="3" t="s">
-        <v>1106</v>
+        <v>1145</v>
       </c>
       <c r="S334" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T334" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>6.1798630000000001</v>
+        <v>1</v>
       </c>
       <c r="W334" s="3" t="s">
-        <v>1108</v>
+        <v>1139</v>
       </c>
       <c r="X334" s="4">
         <v>0</v>
       </c>
       <c r="Y334" s="4">
         <v>0</v>
       </c>
       <c r="Z334" s="6">
-        <v>8.5400000000000007E-3</v>
+        <v>9.2099999999999994E-3</v>
       </c>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
-        <v>1109</v>
+        <v>1146</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1110</v>
+        <v>1147</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>185</v>
+        <v>1141</v>
       </c>
       <c r="D335" s="4">
-        <v>1470306.9329560001</v>
+        <v>199600</v>
       </c>
       <c r="E335" s="5">
-        <v>86.932469999999995</v>
+        <v>50.09</v>
       </c>
       <c r="F335" s="4">
-        <v>1279213.89280438</v>
+        <v>9997964</v>
       </c>
       <c r="G335" s="3" t="s">
-        <v>209</v>
+        <v>1142</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J335" s="5">
-        <v>86.932469999999995</v>
+        <v>50.09</v>
       </c>
       <c r="K335" s="5">
         <v>1</v>
       </c>
       <c r="L335" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M335" s="4">
-        <v>1279213.8928040001</v>
+        <v>9997964</v>
       </c>
       <c r="N335" s="4">
-        <v>1279213.89280438</v>
+        <v>9997964</v>
       </c>
       <c r="O335" s="3" t="s">
-        <v>34</v>
+        <v>1148</v>
       </c>
       <c r="P335" s="3" t="s">
-        <v>1111</v>
+        <v>1149</v>
       </c>
       <c r="Q335" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R335" s="3" t="s">
-        <v>1109</v>
+        <v>1150</v>
       </c>
       <c r="S335" s="3" t="s">
-        <v>44</v>
+        <v>1151</v>
       </c>
       <c r="T335" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>4.2430300000000001</v>
+        <v>1</v>
       </c>
       <c r="W335" s="3" t="s">
-        <v>1112</v>
+        <v>1146</v>
       </c>
       <c r="X335" s="4">
-        <v>1039.75940429</v>
+        <v>0</v>
       </c>
       <c r="Y335" s="4">
-        <v>1039.7594039999999</v>
+        <v>0</v>
       </c>
       <c r="Z335" s="6">
-        <v>1.0200000000000001E-3</v>
+        <v>7.9109999999999996E-3</v>
       </c>
     </row>
     <row r="336" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>1113</v>
+        <v>1152</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1114</v>
+        <v>1153</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>185</v>
+        <v>1141</v>
       </c>
       <c r="D336" s="4">
-        <v>1417681.509261</v>
+        <v>3259514.46</v>
       </c>
       <c r="E336" s="5">
-        <v>87.352260000000001</v>
+        <v>1</v>
       </c>
       <c r="F336" s="4">
-        <v>1238376.83794182</v>
+        <v>3259514.46</v>
       </c>
       <c r="G336" s="3" t="s">
-        <v>209</v>
+        <v>1142</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J336" s="5">
-        <v>87.352260000000001</v>
+        <v>1</v>
       </c>
       <c r="K336" s="5">
         <v>1</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M336" s="4">
-        <v>1238376.837941</v>
+        <v>3259514.46</v>
       </c>
       <c r="N336" s="4">
-        <v>1238376.83794182</v>
+        <v>3259514.46</v>
       </c>
       <c r="O336" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P336" s="3" t="s">
-        <v>1111</v>
+        <v>1154</v>
       </c>
       <c r="Q336" s="3" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="R336" s="3" t="s">
-        <v>1113</v>
+        <v>34</v>
       </c>
       <c r="S336" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T336" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>4.6987399999999999</v>
+        <v>1</v>
       </c>
       <c r="W336" s="3" t="s">
-        <v>1115</v>
+        <v>34</v>
       </c>
       <c r="X336" s="4">
         <v>0</v>
       </c>
       <c r="Y336" s="4">
         <v>0</v>
       </c>
       <c r="Z336" s="6">
-        <v>9.8799999999999995E-4</v>
+        <v>2.5790000000000001E-3</v>
       </c>
     </row>
     <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>1116</v>
+        <v>1155</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1117</v>
+        <v>1156</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>185</v>
+        <v>1157</v>
       </c>
       <c r="D337" s="4">
-        <v>1569102.385879</v>
+        <v>130033995</v>
       </c>
       <c r="E337" s="5">
-        <v>88.483310000000003</v>
+        <v>100</v>
       </c>
       <c r="F337" s="4">
-        <v>1389542.5806237599</v>
+        <v>130033995</v>
       </c>
       <c r="G337" s="3" t="s">
-        <v>209</v>
+        <v>1158</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>88.483310000000003</v>
+        <v>100</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>1389542.5806229999</v>
+        <v>130033995</v>
       </c>
       <c r="N337" s="4">
-        <v>1389542.5806237599</v>
+        <v>130033995</v>
       </c>
       <c r="O337" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>1111</v>
+        <v>34</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="R337" s="3" t="s">
-        <v>1116</v>
+        <v>34</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="T337" s="4">
         <v>0.01</v>
       </c>
       <c r="U337" s="2">
-        <v>49668</v>
+        <v>46143</v>
       </c>
       <c r="V337" s="4">
-        <v>4.3930300000000004</v>
+        <v>3.64</v>
       </c>
       <c r="W337" s="3" t="s">
-        <v>1118</v>
+        <v>34</v>
       </c>
       <c r="X337" s="4">
-        <v>1148.8523090399999</v>
+        <v>0</v>
       </c>
       <c r="Y337" s="4">
-        <v>1148.8523090000001</v>
+        <v>0</v>
       </c>
       <c r="Z337" s="6">
-        <v>1.109E-3</v>
+        <v>0.10290299999999999</v>
       </c>
     </row>
     <row r="338" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
-        <v>1119</v>
+        <v>1159</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1120</v>
-[...8 lines deleted...]
-        <v>34.42259</v>
+        <v>1160</v>
       </c>
       <c r="F338" s="4">
-        <v>1297640.0066231601</v>
-[...56 lines deleted...]
-        <v>0</v>
+        <v>-370000859.19999999</v>
       </c>
       <c r="Z338" s="6">
-        <v>1.0349999999999999E-3</v>
+        <v>-0.29280320347278199</v>
       </c>
     </row>
     <row r="339" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>1122</v>
+        <v>1161</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1123</v>
-[...8 lines deleted...]
-        <v>92.083039999999997</v>
+        <v>1162</v>
       </c>
       <c r="F339" s="4">
-        <v>6498087.0083312904</v>
-[...56 lines deleted...]
-        <v>0</v>
+        <v>284922756.12760198</v>
       </c>
       <c r="Z339" s="6">
-        <v>5.1859999999999996E-3</v>
+        <v>0.22547595137167201</v>
       </c>
     </row>
     <row r="340" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
-        <v>1126</v>
+        <v>1163</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1127</v>
-[...8 lines deleted...]
-        <v>100.25798</v>
+        <v>1164</v>
       </c>
       <c r="F340" s="4">
-        <v>6057428.5939999996</v>
-[...56 lines deleted...]
-        <v>11872.4</v>
+        <v>103730000</v>
       </c>
       <c r="Z340" s="6">
-        <v>4.8339999999999998E-3</v>
-[...79 lines deleted...]
-        <v>4.2649999999999997E-3</v>
+        <v>8.2087583152919502E-2</v>
       </c>
     </row>
     <row r="342" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>1134</v>
-[...74 lines deleted...]
-        <v>1.841E-3</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="343" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>1137</v>
-[...74 lines deleted...]
-        <v>1.0612E-2</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>1143</v>
-[...74 lines deleted...]
-        <v>0.122987</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="345" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
-        <v>1147</v>
-[...68 lines deleted...]
-        <v>-8.0699999999999999E-4</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="346" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>1151</v>
-[...68 lines deleted...]
-        <v>9.2890000000000004E-3</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="347" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>1158</v>
-[...164 lines deleted...]
-      <c r="G349" s="3" t="s">
         <v>1170</v>
-      </c>
-[...127 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>