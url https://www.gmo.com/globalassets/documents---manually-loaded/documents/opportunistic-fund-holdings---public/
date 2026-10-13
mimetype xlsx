--- v5 (2026-09-01)
+++ v6 (2026-10-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{38EDA1A0-E52E-4A3C-BF9B-7713C9CA6021}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{726C6801-85BB-4C4F-B7A4-0B910101CEFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{F8C0AFC0-4A2F-4225-BEE8-972511101376}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{3120CB55-78B1-4F5B-A349-576F1817E5C5}"/>
   </bookViews>
   <sheets>
-    <sheet name="July" sheetId="1" r:id="rId1"/>
+    <sheet name="August" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4565" uniqueCount="1200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4474" uniqueCount="1201">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -160,221 +160,194 @@
   <si>
     <t>EU</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>CASH</t>
   </si>
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
-    <t>CASH_USD_BMO138A76</t>
-[...5 lines deleted...]
-    <t>Collateral Cash</t>
+    <t>CASH_USD_MARJPNUS3</t>
+  </si>
+  <si>
+    <t>ETD USD MARGIN BALANCE</t>
+  </si>
+  <si>
+    <t>Futures Margin</t>
+  </si>
+  <si>
+    <t>USDTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (USD)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
+    <t>USD_EUR_DBA_20261030F</t>
+  </si>
+  <si>
+    <t>FX USD VS EUR</t>
+  </si>
+  <si>
+    <t>Derivative</t>
+  </si>
+  <si>
+    <t>Currency Contract</t>
+  </si>
+  <si>
+    <t>USD_EUR_DBA_20261030T</t>
+  </si>
+  <si>
+    <t>FBFVZ26</t>
+  </si>
+  <si>
+    <t>US 5YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>Futures</t>
+  </si>
+  <si>
+    <t>FVZ6</t>
+  </si>
+  <si>
+    <t>XCBT</t>
+  </si>
+  <si>
+    <t>FBTUZ26</t>
+  </si>
+  <si>
+    <t>US 2YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TUZ6</t>
+  </si>
+  <si>
+    <t>FBTYZ26</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)</t>
+  </si>
+  <si>
+    <t>TYZ6</t>
+  </si>
+  <si>
+    <t>FBUXYZ26</t>
+  </si>
+  <si>
+    <t>US 10yr Ultra Fut</t>
+  </si>
+  <si>
+    <t>UXYZ6</t>
+  </si>
+  <si>
+    <t>FBWNZ26</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT</t>
+  </si>
+  <si>
+    <t>WNZ6</t>
+  </si>
+  <si>
+    <t>FDHBU26</t>
+  </si>
+  <si>
+    <t>BBG IG Dur-Hdg Fut</t>
+  </si>
+  <si>
+    <t>DHBU6</t>
+  </si>
+  <si>
+    <t>O1684895</t>
+  </si>
+  <si>
+    <t>IEF 09/18/26 C95</t>
+  </si>
+  <si>
+    <t>Option</t>
+  </si>
+  <si>
+    <t>IEF 9 C95</t>
+  </si>
+  <si>
+    <t>AMXO</t>
+  </si>
+  <si>
+    <t>O1684896</t>
+  </si>
+  <si>
+    <t>LQD 09/18/26 C109</t>
+  </si>
+  <si>
+    <t>LQD 9 C109</t>
+  </si>
+  <si>
+    <t>XCBO</t>
+  </si>
+  <si>
+    <t>O1684897</t>
+  </si>
+  <si>
+    <t>TLT 09/18/26 C86</t>
+  </si>
+  <si>
+    <t>TLT 9 C86</t>
+  </si>
+  <si>
+    <t>BMO0Q8850</t>
+  </si>
+  <si>
+    <t>CDS: (CMBX.NA.11.AA)</t>
+  </si>
+  <si>
+    <t>SWAP</t>
+  </si>
+  <si>
+    <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
-    <t>CASH_USD_MARJPNUS3</t>
-[...157 lines deleted...]
-  <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AA)</t>
   </si>
   <si>
     <t>BMO2JVBS9</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.15.AAA)</t>
   </si>
   <si>
     <t>BMO2LAZA5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.8.A)</t>
   </si>
   <si>
     <t>BMO2N32X5</t>
@@ -508,51 +481,51 @@
   <si>
     <t>CDS: (ITRAXX.XO.44 35-100%)</t>
   </si>
   <si>
     <t>BMO5MF7L3</t>
   </si>
   <si>
     <t>CDS: (CDX.NA.HY.45 35-100%)</t>
   </si>
   <si>
     <t>BMO5SMFK5</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 3-6%)</t>
   </si>
   <si>
     <t>BMO5SMFL3</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 0-3%)</t>
   </si>
   <si>
     <t>BMO5T4N58</t>
   </si>
   <si>
-    <t>FSWP: OIS 3.885000 30-NOV-2030 SOF</t>
+    <t>SWP: OIS 3.885000 30-NOV-2030 SOF</t>
   </si>
   <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
@@ -577,141 +550,135 @@
   <si>
     <t>BRWRNNZ93</t>
   </si>
   <si>
     <t>BRWRYWSX6</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.10.AAA)</t>
   </si>
   <si>
     <t>BRWZ0BGR7</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.12.AA)</t>
   </si>
   <si>
     <t>BRWZBCEX2</t>
   </si>
   <si>
     <t>Z96RYU906</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.EUR.42.V1)</t>
   </si>
   <si>
-    <t>Z978T5JR8</t>
-[...10 lines deleted...]
-  <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
+    <t>Z97J5BG33</t>
+  </si>
+  <si>
+    <t>ICE: (ITRAXX.FINSR.45.V1)</t>
+  </si>
+  <si>
     <t>Z97J5BG58</t>
   </si>
   <si>
     <t>ICE: (CDX.NA.IG.46.V1)</t>
   </si>
   <si>
     <t>Z97J5BG90</t>
   </si>
   <si>
     <t>BMO61B2K0</t>
   </si>
   <si>
     <t>2Y RTR 3.780000 28-JAN-2027</t>
   </si>
   <si>
     <t>SWAPTION</t>
   </si>
   <si>
     <t>BAMD</t>
   </si>
   <si>
     <t>BMO61B3G8</t>
   </si>
   <si>
     <t>2Y RTR 4.130000 28-JAN-2027</t>
   </si>
   <si>
-    <t>US01F022683126</t>
-[...2 lines deleted...]
-    <t>FNCL 2.5 8/26</t>
+    <t>US01F022691426</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 9/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226831</t>
-[...8 lines deleted...]
-    <t>FNCI 5.5 8/26</t>
+    <t>US01F0226914</t>
+  </si>
+  <si>
+    <t>01F022691</t>
+  </si>
+  <si>
+    <t>US01F052490426</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 9/26</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0524821</t>
-[...14 lines deleted...]
-    <t>01F060683</t>
+    <t>US01F0524904</t>
+  </si>
+  <si>
+    <t>01F052490</t>
+  </si>
+  <si>
+    <t>US01F060691726</t>
+  </si>
+  <si>
+    <t>FNCL 6 9/26</t>
+  </si>
+  <si>
+    <t>US01F0606917</t>
+  </si>
+  <si>
+    <t>01F060691</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -739,62 +706,50 @@
   <si>
     <t>004421TR4</t>
   </si>
   <si>
     <t>US00442AAA16</t>
   </si>
   <si>
     <t>ACE 2006-ASL1 A</t>
   </si>
   <si>
     <t>00442AAA1</t>
   </si>
   <si>
     <t>US00971AAA07</t>
   </si>
   <si>
     <t>AJAXM 2021-A A1</t>
   </si>
   <si>
     <t>AJAXM</t>
   </si>
   <si>
     <t>00971AAA0</t>
   </si>
   <si>
-    <t>US01750FAU03</t>
-[...10 lines deleted...]
-  <si>
     <t>US02147TAA43</t>
   </si>
   <si>
     <t>CWALT 2006-28CB A1</t>
   </si>
   <si>
     <t>CWALT</t>
   </si>
   <si>
     <t>02147TAA4</t>
   </si>
   <si>
     <t>US02589BAE02</t>
   </si>
   <si>
     <t>AMXCA 2024-3 A</t>
   </si>
   <si>
     <t>AMXCA</t>
   </si>
   <si>
     <t>02589BAE0</t>
   </si>
   <si>
     <t>US02660LAB62</t>
@@ -1741,83 +1696,86 @@
   <si>
     <t>US31960CAA45</t>
   </si>
   <si>
     <t>FCLT 2026-SBA1A A</t>
   </si>
   <si>
     <t>FCLT</t>
   </si>
   <si>
     <t>31960CAA4</t>
   </si>
   <si>
     <t>US32027GAA40</t>
   </si>
   <si>
     <t>FFML 2006-FF12 A1</t>
   </si>
   <si>
     <t>FFML</t>
   </si>
   <si>
     <t>32027GAA4</t>
   </si>
   <si>
-    <t>US33767WAA18</t>
-[...2 lines deleted...]
-    <t>FKH 2021-SFR1 A</t>
+    <t>US33768JAA97</t>
+  </si>
+  <si>
+    <t>FKH 2021-SFR3 A</t>
   </si>
   <si>
     <t>FKH</t>
   </si>
   <si>
-    <t>33767WAA1</t>
-[...7 lines deleted...]
-  <si>
     <t>33768JAA9</t>
   </si>
   <si>
     <t>US34528EAA91</t>
   </si>
   <si>
     <t>FORDR 2022-1 A</t>
   </si>
   <si>
     <t>FORDR</t>
   </si>
   <si>
     <t>34528EAA9</t>
   </si>
   <si>
+    <t>US34962HAJ68</t>
+  </si>
+  <si>
+    <t>FCBSL 2021-1A AR</t>
+  </si>
+  <si>
+    <t>FCBSL</t>
+  </si>
+  <si>
+    <t>34962HAJ6</t>
+  </si>
+  <si>
     <t>US361856DL86</t>
   </si>
   <si>
     <t>GMACM 2004-HE3 A3</t>
   </si>
   <si>
     <t>GMACM</t>
   </si>
   <si>
     <t>361856DL8</t>
   </si>
   <si>
     <t>US36186MAC55</t>
   </si>
   <si>
     <t>GMACM 2007-HE3 2A1</t>
   </si>
   <si>
     <t>BTDFTL8</t>
   </si>
   <si>
     <t>36186MAC5</t>
   </si>
   <si>
     <t>US3622NCAA41</t>
@@ -2653,77 +2611,98 @@
   <si>
     <t>67087TDY4</t>
   </si>
   <si>
     <t>US67108XAE76</t>
   </si>
   <si>
     <t>OZLM 2014-7A SUB</t>
   </si>
   <si>
     <t>OZLM</t>
   </si>
   <si>
     <t>67108XAE7</t>
   </si>
   <si>
     <t>US67111DBG07</t>
   </si>
   <si>
     <t>OZLM 2016-15A A1R3</t>
   </si>
   <si>
     <t>67111DBG0</t>
   </si>
   <si>
+    <t>US67125JAE73</t>
+  </si>
+  <si>
+    <t>OBX 2026-NQM11 A1</t>
+  </si>
+  <si>
+    <t>C08GM79</t>
+  </si>
+  <si>
+    <t>OBX</t>
+  </si>
+  <si>
+    <t>67125JAE7</t>
+  </si>
+  <si>
+    <t>US673930AE37</t>
+  </si>
+  <si>
+    <t>OBX 2026-NQM13 A1</t>
+  </si>
+  <si>
+    <t>673930AE3</t>
+  </si>
+  <si>
     <t>US674135DG09</t>
   </si>
   <si>
     <t>OAK 1998-A B1</t>
   </si>
   <si>
     <t>674135DG0</t>
   </si>
   <si>
     <t>US674135EB03</t>
   </si>
   <si>
     <t>OAK 1998-D M1</t>
   </si>
   <si>
     <t>674135EB0</t>
   </si>
   <si>
     <t>US67449AAA34</t>
   </si>
   <si>
     <t>OBX 2025-NQM8 A1</t>
   </si>
   <si>
-    <t>OBX</t>
-[...1 lines deleted...]
-  <si>
     <t>67449AAA3</t>
   </si>
   <si>
     <t>US68213KAB17</t>
   </si>
   <si>
     <t>OAK 2001-E A2</t>
   </si>
   <si>
     <t>B74CGK2</t>
   </si>
   <si>
     <t>68213KAB1</t>
   </si>
   <si>
     <t>US68213KAC99</t>
   </si>
   <si>
     <t>OAK 2001-E A3</t>
   </si>
   <si>
     <t>B88KKN0</t>
   </si>
   <si>
     <t>68213KAC9</t>
@@ -2731,50 +2710,62 @@
   <si>
     <t>US74333WAA09</t>
   </si>
   <si>
     <t>PROG 2021-SFR10 A</t>
   </si>
   <si>
     <t>PROG</t>
   </si>
   <si>
     <t>74333WAA0</t>
   </si>
   <si>
     <t>US74940FAA21</t>
   </si>
   <si>
     <t>RCKT 2026-CES5 A1A</t>
   </si>
   <si>
     <t>RCKT</t>
   </si>
   <si>
     <t>74940FAA2</t>
   </si>
   <si>
+    <t>US74941AAA25</t>
+  </si>
+  <si>
+    <t>RCKT 2026-CES8 A1A</t>
+  </si>
+  <si>
+    <t>BT1BL67</t>
+  </si>
+  <si>
+    <t>74941AAA2</t>
+  </si>
+  <si>
     <t>US74970WAA80</t>
   </si>
   <si>
     <t>ROCC 2024-CNTR A</t>
   </si>
   <si>
     <t>ROCC</t>
   </si>
   <si>
     <t>74970WAA8</t>
   </si>
   <si>
     <t>US74970WAJ99</t>
   </si>
   <si>
     <t>ROCC 2024-CNTR E</t>
   </si>
   <si>
     <t>BVSVTJ3</t>
   </si>
   <si>
     <t>74970WAJ9</t>
   </si>
   <si>
     <t>US76110VRX81</t>
@@ -3523,50 +3514,62 @@
   <si>
     <t>Government</t>
   </si>
   <si>
     <t>BTY0CX5</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
     <t>91282CNQ0</t>
   </si>
   <si>
     <t>US91282CPX38</t>
   </si>
   <si>
     <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>BWQLSD9</t>
   </si>
   <si>
     <t>91282CPX3</t>
   </si>
   <si>
+    <t>US91282CRD55</t>
+  </si>
+  <si>
+    <t>TF FLOAT 07/31/28</t>
+  </si>
+  <si>
+    <t>BXW2BP6</t>
+  </si>
+  <si>
+    <t>91282CRD5</t>
+  </si>
+  <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
   </si>
   <si>
     <t>362013369</t>
   </si>
   <si>
     <t>GMO US TREASURY FUND CLASS VI</t>
   </si>
   <si>
     <t>Pooled Investment</t>
   </si>
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>BYZYHN6</t>
@@ -3583,54 +3586,54 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO61QZH8</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.65</t>
+    <t>BMO65RNW2</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.66</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
   </si>
   <si>
     <t>CONTRA_DERIV_OPT</t>
   </si>
   <si>
     <t>Contra Derivatives - Options</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
@@ -4030,92 +4033,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B11605-E508-4490-B878-C7DE37892AE5}">
-  <dimension ref="A1:Z362"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F4C0623-4F5F-4613-824F-CD71136916FE}">
+  <dimension ref="A1:Z355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="3"/>
     <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4165,27678 +4168,27151 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1067.71</v>
+        <v>1408.97</v>
       </c>
       <c r="E4" s="5">
-        <v>1.15055</v>
+        <v>1.1616</v>
       </c>
       <c r="F4" s="4">
-        <v>1228.4537405000001</v>
+        <v>1636.6595520000001</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1067.71</v>
+        <v>1408.97</v>
       </c>
       <c r="N4" s="4">
-        <v>1228.4537405000001</v>
+        <v>1636.6595520000001</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>0</v>
+        <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>8167455.7089050002</v>
+        <v>8615155.1575409994</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>8167455.70890541</v>
+        <v>8615155.1575414091</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>8167455.7089050002</v>
+        <v>8615155.1575409994</v>
       </c>
       <c r="N5" s="4">
-        <v>8167455.70890541</v>
+        <v>8615155.1575414091</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>6.4580000000000002E-3</v>
+        <v>6.7679999999999997E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>210000</v>
+        <v>-3020.85</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>210000</v>
+        <v>-3020.85</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>210000</v>
+        <v>-3020.85</v>
       </c>
       <c r="N6" s="4">
-        <v>210000</v>
+        <v>-3020.85</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>1.66E-4</v>
+        <v>-1.9999999999999999E-6</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="3" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>6640.99</v>
+        <v>-29714475.260000002</v>
       </c>
       <c r="E7" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4">
-        <v>6640.99</v>
+        <v>-29712373.260000002</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="4">
-        <v>6640.99</v>
+        <v>-29712373.260000002</v>
       </c>
       <c r="N7" s="4">
-        <v>6640.99</v>
+        <v>-29712373.260000002</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>5.0000000000000004E-6</v>
+        <v>-2.3342000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="C8" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C8" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="4">
-        <v>-26832931.510000002</v>
+        <v>-2727345.38</v>
       </c>
       <c r="E8" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F8" s="4">
-        <v>-26830560.510000002</v>
+        <v>-2727345.38</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>-26830560.510000002</v>
+        <v>-2727345.38</v>
       </c>
       <c r="N8" s="4">
-        <v>-26830560.510000002</v>
+        <v>-2727345.38</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
+      </c>
+      <c r="U8" s="2">
+        <v>46325</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-2.1215000000000001E-2</v>
+        <v>-7.6350000000000003E-3</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D9" s="4">
-        <v>-138000</v>
+        <v>-6006000</v>
       </c>
       <c r="E9" s="5">
-        <v>1.1517820000000001</v>
+        <v>1.1642110000000001</v>
       </c>
       <c r="F9" s="4">
-        <v>-158946.020946</v>
+        <v>-6992253.1543739997</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>-138147.860541</v>
+        <v>-6019501.6824829997</v>
       </c>
       <c r="N9" s="4">
-        <v>-158946.02094630999</v>
+        <v>-6992253.1543745799</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
-        <v>46265</v>
+        <v>46325</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-2.8299999999999999E-4</v>
+        <v>-7.6350000000000003E-3</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D10" s="4">
-        <v>-199950.625</v>
+        <v>2335000</v>
       </c>
       <c r="E10" s="5">
-        <v>1</v>
+        <v>1.1642110000000001</v>
       </c>
       <c r="F10" s="4">
-        <v>-199950.625</v>
+        <v>2718433.419158</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>-199950.625</v>
+        <v>2340249.155611</v>
       </c>
       <c r="N10" s="4">
-        <v>-199950.625</v>
+        <v>2718433.4191582799</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
-        <v>46265</v>
+        <v>46325</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>-2.8299999999999999E-4</v>
+        <v>7.646E-3</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D11" s="4">
-        <v>157675.35</v>
+        <v>7015176.1679999996</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
-        <v>157675.35</v>
+        <v>7015176.1679999996</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="4">
-        <v>157675.35</v>
+        <v>7015176.1679999996</v>
       </c>
       <c r="N11" s="4">
-        <v>157675.35</v>
+        <v>7015176.1679999996</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
-        <v>46265</v>
+        <v>46325</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>2.8400000000000002E-4</v>
+        <v>7.646E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D12" s="4">
-        <v>175000</v>
+        <v>142</v>
       </c>
       <c r="E12" s="5">
-        <v>1.1517820000000001</v>
+        <v>105.703125</v>
       </c>
       <c r="F12" s="4">
-        <v>201561.98308400001</v>
+        <v>15009843.300000001</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J12" s="5">
-        <v>1</v>
+        <v>105.703125</v>
       </c>
       <c r="K12" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M12" s="4">
-        <v>175187.50430900001</v>
+        <v>0</v>
       </c>
       <c r="N12" s="4">
-        <v>201561.98308408001</v>
+        <v>0</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T12" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U12" s="2">
-        <v>46265</v>
+        <v>46387</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>2.8400000000000002E-4</v>
+        <v>1.1792E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D13" s="4">
-        <v>-184461.78599999999</v>
+        <v>1199</v>
       </c>
       <c r="E13" s="5">
-        <v>1</v>
+        <v>102.617188</v>
       </c>
       <c r="F13" s="4">
-        <v>-184461.78599999999</v>
+        <v>246076015.59999999</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="5">
-        <v>1</v>
+        <v>102.6171875</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="4">
-        <v>-184461.78599999999</v>
+        <v>0</v>
       </c>
       <c r="N13" s="4">
-        <v>-184461.78599999999</v>
+        <v>0</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T13" s="4">
-        <v>1</v>
+        <v>2000</v>
       </c>
       <c r="U13" s="2">
-        <v>46265</v>
+        <v>46387</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>-1.45E-4</v>
+        <v>0.19332199999999999</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D14" s="4">
-        <v>162000</v>
+        <v>785</v>
       </c>
       <c r="E14" s="5">
-        <v>1.1517820000000001</v>
+        <v>107.65625</v>
       </c>
       <c r="F14" s="4">
-        <v>186588.80719799999</v>
+        <v>84510156.200000003</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J14" s="5">
-        <v>1</v>
+        <v>107.65625</v>
       </c>
       <c r="K14" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M14" s="4">
-        <v>162173.57541799999</v>
+        <v>0</v>
       </c>
       <c r="N14" s="4">
-        <v>186588.80719784001</v>
+        <v>0</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T14" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U14" s="2">
-        <v>46265</v>
+        <v>46377</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>1.47E-4</v>
+        <v>6.6392999999999994E-2</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D15" s="4">
-        <v>-4598000</v>
+        <v>147</v>
       </c>
       <c r="E15" s="5">
-        <v>1.1517820000000001</v>
+        <v>109.421875</v>
       </c>
       <c r="F15" s="4">
-        <v>-5295897.1326890001</v>
+        <v>16085015.6</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J15" s="5">
-        <v>1</v>
+        <v>109.421875</v>
       </c>
       <c r="K15" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M15" s="4">
-        <v>-4602926.5418170001</v>
+        <v>0</v>
       </c>
       <c r="N15" s="4">
-        <v>-5295897.1326892702</v>
+        <v>0</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T15" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U15" s="2">
-        <v>46265</v>
+        <v>46377</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>-6.4710000000000002E-3</v>
+        <v>1.2636E-2</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D16" s="4">
-        <v>-2888349.1156000001</v>
+        <v>-6</v>
       </c>
       <c r="E16" s="5">
-        <v>1</v>
+        <v>110.03125</v>
       </c>
       <c r="F16" s="4">
-        <v>-2888349.1156000001</v>
+        <v>-660187.5</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>1</v>
+        <v>110.03125</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
-        <v>-2888349.1156000001</v>
+        <v>0</v>
       </c>
       <c r="N16" s="4">
-        <v>-2888349.1156000001</v>
+        <v>0</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T16" s="4">
-        <v>1</v>
+        <v>1000</v>
       </c>
       <c r="U16" s="2">
-        <v>46265</v>
+        <v>46377</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-6.4710000000000002E-3</v>
+        <v>-5.1800000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D17" s="4">
-        <v>2473000</v>
+        <v>-134</v>
       </c>
       <c r="E17" s="5">
-        <v>1.1517820000000001</v>
+        <v>226.45</v>
       </c>
       <c r="F17" s="4">
-        <v>2848358.766669</v>
+        <v>-15172150</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J17" s="5">
-        <v>1</v>
+        <v>226.45</v>
       </c>
       <c r="K17" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M17" s="4">
-        <v>2475649.7037650002</v>
+        <v>0</v>
       </c>
       <c r="N17" s="4">
-        <v>2848358.7666682401</v>
+        <v>0</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>34</v>
+        <v>56</v>
       </c>
       <c r="T17" s="4">
-        <v>1</v>
+        <v>500</v>
       </c>
       <c r="U17" s="2">
-        <v>46265</v>
+        <v>46280</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>6.4980000000000003E-3</v>
+        <v>-1.1919000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D18" s="4">
-        <v>5370226.7432000004</v>
+        <v>410</v>
       </c>
       <c r="E18" s="5">
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="F18" s="4">
-        <v>5370226.7432000004</v>
+        <v>3896230</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="5">
-        <v>1</v>
+        <v>0.03</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="4">
-        <v>5370226.7432000004</v>
+        <v>1230</v>
       </c>
       <c r="N18" s="4">
-        <v>5370226.7432000004</v>
+        <v>1230</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="U18" s="2">
-        <v>46265</v>
+        <v>46283</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>6.4980000000000003E-3</v>
+        <v>3.0599999999999998E-3</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D19" s="4">
-        <v>-1745000</v>
+        <v>-1261</v>
       </c>
       <c r="E19" s="5">
-        <v>1.1517820000000001</v>
+        <v>0.01</v>
       </c>
       <c r="F19" s="4">
-        <v>-2009860.917038</v>
+        <v>-13746161</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J19" s="5">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="K19" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M19" s="4">
-        <v>-1746869.6858349999</v>
+        <v>-1261</v>
       </c>
       <c r="N19" s="4">
-        <v>-2009860.91703845</v>
+        <v>-1261</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="U19" s="2">
-        <v>46265</v>
+        <v>46283</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>-1.5889999999999999E-3</v>
+        <v>-1.0799E-2</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" s="4">
-        <v>2037712.4075</v>
+        <v>820</v>
       </c>
       <c r="E20" s="5">
-        <v>1</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="F20" s="4">
-        <v>2037712.4075</v>
+        <v>7057740</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>1</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
-        <v>2037712.4075</v>
+        <v>5740</v>
       </c>
       <c r="N20" s="4">
-        <v>2037712.4075</v>
+        <v>5740</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="U20" s="2">
-        <v>46265</v>
+        <v>46283</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>1.611E-3</v>
+        <v>5.5440000000000003E-3</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D21" s="4">
-        <v>136</v>
+        <v>-4624500</v>
       </c>
       <c r="E21" s="5">
-        <v>105.976563</v>
+        <v>-0.27729599999999999</v>
       </c>
       <c r="F21" s="4">
-        <v>14412812.199999999</v>
+        <v>-4611676.43679934</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>105.9765625</v>
+        <v>-0.27729620999999999</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
-        <v>0</v>
+        <v>12823.563200000001</v>
       </c>
       <c r="N21" s="4">
-        <v>0</v>
+        <v>12823.563200660001</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T21" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U21" s="2">
-        <v>46295</v>
+        <v>56571</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
-        <v>0</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y21" s="4">
-        <v>0</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z21" s="6">
-        <v>1.1396E-2</v>
+        <v>-3.6229999999999999E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D22" s="4">
-        <v>1484</v>
+        <v>-1623078.87</v>
       </c>
       <c r="E22" s="5">
-        <v>102.804688</v>
+        <v>-16.139792</v>
       </c>
       <c r="F22" s="4">
-        <v>305124312.19999999</v>
+        <v>-1361117.3217963099</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="5">
-        <v>102.8046875</v>
+        <v>-16.139791670000001</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="4">
-        <v>0</v>
+        <v>261961.54820300001</v>
       </c>
       <c r="N22" s="4">
-        <v>0</v>
+        <v>261961.54820369001</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T22" s="4">
-        <v>2000</v>
+        <v>0.01</v>
       </c>
       <c r="U22" s="2">
-        <v>46295</v>
+        <v>53709</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
-        <v>0</v>
+        <v>-541.02629000000002</v>
       </c>
       <c r="Y22" s="4">
-        <v>0</v>
+        <v>-541.02629000000002</v>
       </c>
       <c r="Z22" s="6">
-        <v>0.24127100000000001</v>
+        <v>-1.0690000000000001E-3</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D23" s="4">
-        <v>770</v>
+        <v>569423.64500000002</v>
       </c>
       <c r="E23" s="5">
-        <v>108</v>
+        <v>-6.8581250000000002</v>
       </c>
       <c r="F23" s="4">
-        <v>83160000</v>
+        <v>530371.85964634002</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>108</v>
+        <v>-6.8581250000000002</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>0</v>
+        <v>-39051.785352999999</v>
       </c>
       <c r="N23" s="4">
-        <v>0</v>
+        <v>-39051.785353660001</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T23" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U23" s="2">
-        <v>46286</v>
+        <v>53709</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
-        <v>0</v>
+        <v>142.35591124999999</v>
       </c>
       <c r="Y23" s="4">
-        <v>0</v>
+        <v>142.35591099999999</v>
       </c>
       <c r="Z23" s="6">
-        <v>6.5756999999999996E-2</v>
+        <v>4.1599999999999997E-4</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D24" s="4">
-        <v>152</v>
+        <v>2816918.1157</v>
       </c>
       <c r="E24" s="5">
-        <v>109.703125</v>
+        <v>0.32685599999999998</v>
       </c>
       <c r="F24" s="4">
-        <v>16674874.9</v>
+        <v>2826125.39096598</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="5">
-        <v>109.703125</v>
+        <v>0.32685632999999997</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="4">
-        <v>0</v>
+        <v>9207.2752650000002</v>
       </c>
       <c r="N24" s="4">
-        <v>0</v>
+        <v>9207.2752659800008</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T24" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U24" s="2">
-        <v>46286</v>
+        <v>60224</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
-        <v>0</v>
+        <v>234.74317631</v>
       </c>
       <c r="Y24" s="4">
-        <v>0</v>
+        <v>234.74317600000001</v>
       </c>
       <c r="Z24" s="6">
-        <v>1.3185000000000001E-2</v>
+        <v>2.2200000000000002E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D25" s="4">
-        <v>-6</v>
+        <v>-671310.56508900004</v>
       </c>
       <c r="E25" s="5">
-        <v>109.6875</v>
+        <v>-8.4766670000000008</v>
       </c>
       <c r="F25" s="4">
-        <v>-658125</v>
+        <v>-614405.80618829001</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="5">
-        <v>109.6875</v>
+        <v>-8.4766666700000002</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="4">
-        <v>0</v>
+        <v>56904.758900000001</v>
       </c>
       <c r="N25" s="4">
-        <v>0</v>
+        <v>56904.758900710003</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T25" s="4">
-        <v>1000</v>
+        <v>0.01</v>
       </c>
       <c r="U25" s="2">
-        <v>46286</v>
+        <v>57635</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
-        <v>0</v>
+        <v>-223.77018835999999</v>
       </c>
       <c r="Y25" s="4">
-        <v>0</v>
+        <v>-223.77018799999999</v>
       </c>
       <c r="Z25" s="6">
-        <v>-5.1999999999999995E-4</v>
+        <v>-4.8200000000000001E-4</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>80</v>
+        <v>98</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D26" s="4">
-        <v>-134</v>
+        <v>-3000000</v>
       </c>
       <c r="E26" s="5">
-        <v>226.4</v>
+        <v>-0.97018700000000002</v>
       </c>
       <c r="F26" s="4">
-        <v>-15168800</v>
+        <v>-2970894.39848059</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>226.4</v>
+        <v>-0.97018671999999995</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>0</v>
+        <v>29105.601519</v>
       </c>
       <c r="N26" s="4">
-        <v>0</v>
+        <v>29105.60151941</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="T26" s="4">
-        <v>500</v>
+        <v>0.01</v>
       </c>
       <c r="U26" s="2">
-        <v>46280</v>
+        <v>63174</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>0</v>
+        <v>-750</v>
       </c>
       <c r="Y26" s="4">
-        <v>0</v>
+        <v>-750</v>
       </c>
       <c r="Z26" s="6">
-        <v>-1.1993999999999999E-2</v>
+        <v>-2.3340000000000001E-3</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D27" s="4">
-        <v>410</v>
+        <v>-2682000</v>
       </c>
       <c r="E27" s="5">
-        <v>0.14000000000000001</v>
+        <v>-4.0357510000000003</v>
       </c>
       <c r="F27" s="4">
-        <v>3900740</v>
+        <v>-2573761.1540413899</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>0.14000000000000001</v>
+        <v>-4.0357511500000003</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>5740</v>
+        <v>108238.84595800001</v>
       </c>
       <c r="N27" s="4">
-        <v>5740</v>
+        <v>108238.84595861001</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T27" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>46283</v>
+        <v>63174</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>0</v>
+        <v>-894</v>
       </c>
       <c r="Y27" s="4">
-        <v>0</v>
+        <v>-894</v>
       </c>
       <c r="Z27" s="6">
-        <v>3.0839999999999999E-3</v>
+        <v>-2.0219999999999999E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="4">
+        <v>-2000000</v>
+      </c>
+      <c r="E28" s="5">
+        <v>-0.97018700000000002</v>
+      </c>
+      <c r="F28" s="4">
+        <v>-1980596.2656537299</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J28" s="5">
+        <v>-0.97018671999999995</v>
+      </c>
+      <c r="K28" s="5">
+        <v>1</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M28" s="4">
+        <v>19403.734346000001</v>
+      </c>
+      <c r="N28" s="4">
+        <v>19403.734346270001</v>
+      </c>
+      <c r="O28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P28" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q28" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B28" s="3" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="R28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="T28" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>46283</v>
+        <v>63174</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
-        <v>0</v>
+        <v>-500</v>
       </c>
       <c r="Y28" s="4">
-        <v>0</v>
+        <v>-500</v>
       </c>
       <c r="Z28" s="6">
-        <v>-1.0883E-2</v>
+        <v>-1.5560000000000001E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D29" s="4">
-        <v>820</v>
+        <v>-5000000</v>
       </c>
       <c r="E29" s="5">
-        <v>0.23</v>
+        <v>-4.2984309999999999</v>
       </c>
       <c r="F29" s="4">
-        <v>7070860</v>
+        <v>-4785078.4625270097</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="5">
-        <v>0.23</v>
+        <v>-4.2984307499999996</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="4">
-        <v>18860</v>
+        <v>214921.537472</v>
       </c>
       <c r="N29" s="4">
-        <v>18860</v>
+        <v>214921.53747298999</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="T29" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>46283</v>
+        <v>60224</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>0</v>
+        <v>-1666.66666667</v>
       </c>
       <c r="Y29" s="4">
-        <v>0</v>
+        <v>-1666.6666660000001</v>
       </c>
       <c r="Z29" s="6">
-        <v>5.5909999999999996E-3</v>
+        <v>-3.7590000000000002E-3</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D30" s="4">
-        <v>-4624500</v>
+        <v>9971391.5600000005</v>
       </c>
       <c r="E30" s="5">
-        <v>-0.27882800000000002</v>
+        <v>0.32685599999999998</v>
       </c>
       <c r="F30" s="4">
-        <v>-4611605.5991399996</v>
+        <v>10003983.6848353</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>-0.27882800000000002</v>
+        <v>0.32685632999999997</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>12894.40086</v>
+        <v>32592.124834999999</v>
       </c>
       <c r="N30" s="4">
-        <v>12894.40086</v>
+        <v>32592.12483533</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>-1156.125</v>
+        <v>830.94929666999997</v>
       </c>
       <c r="Y30" s="4">
-        <v>-1156.125</v>
+        <v>830.949296</v>
       </c>
       <c r="Z30" s="6">
-        <v>-3.6459999999999999E-3</v>
+        <v>7.8589999999999997E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D31" s="4">
-        <v>-1668472</v>
+        <v>-3933500</v>
       </c>
       <c r="E31" s="5">
-        <v>-15.966666999999999</v>
+        <v>-14.45</v>
       </c>
       <c r="F31" s="4">
-        <v>-1402072.63733333</v>
+        <v>-3365109.25</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-15.96666667</v>
+        <v>-14.45</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>266399.36266599997</v>
+        <v>568390.75</v>
       </c>
       <c r="N31" s="4">
-        <v>266399.36266667</v>
+        <v>568390.75</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>53709</v>
+        <v>63174</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-556.15733333000003</v>
+        <v>-1966.75</v>
       </c>
       <c r="Y31" s="4">
-        <v>-556.15733299999999</v>
+        <v>-1966.75</v>
       </c>
       <c r="Z31" s="6">
-        <v>-1.108E-3</v>
+        <v>-2.643E-3</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D32" s="4">
-        <v>573300.19999999995</v>
+        <v>-1835184.7050000001</v>
       </c>
       <c r="E32" s="5">
-        <v>-6.88</v>
+        <v>-8.4766670000000008</v>
       </c>
       <c r="F32" s="4">
-        <v>533857.14624000003</v>
+        <v>-1679622.2148394999</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-6.88</v>
+        <v>-8.4766666700000002</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>-39443.053760000003</v>
+        <v>155562.49015999999</v>
       </c>
       <c r="N32" s="4">
-        <v>-39443.053760000003</v>
+        <v>155562.49016049999</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>53709</v>
+        <v>57635</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>143.32505</v>
+        <v>-611.72823500000004</v>
       </c>
       <c r="Y32" s="4">
-        <v>143.32505</v>
+        <v>-611.72823500000004</v>
       </c>
       <c r="Z32" s="6">
-        <v>4.2200000000000001E-4</v>
+        <v>-1.3190000000000001E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D33" s="4">
-        <v>2816918.1157</v>
+        <v>-1360000</v>
       </c>
       <c r="E33" s="5">
-        <v>0.186638</v>
+        <v>-14.45</v>
       </c>
       <c r="F33" s="4">
-        <v>2822175.5647225101</v>
+        <v>-1163480</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>0.18663832999999999</v>
+        <v>-14.45</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>5257.4490219999998</v>
+        <v>196520</v>
       </c>
       <c r="N33" s="4">
-        <v>5257.4490225099998</v>
+        <v>196520</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>234.74317631</v>
+        <v>-680</v>
       </c>
       <c r="Y33" s="4">
-        <v>234.74317600000001</v>
+        <v>-680</v>
       </c>
       <c r="Z33" s="6">
-        <v>2.2309999999999999E-3</v>
+        <v>-9.1399999999999999E-4</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D34" s="4">
-        <v>-683634.10919999995</v>
+        <v>-734073.88199999998</v>
       </c>
       <c r="E34" s="5">
-        <v>-8.4641669999999998</v>
+        <v>-8.4766670000000008</v>
       </c>
       <c r="F34" s="4">
-        <v>-625770.17880712997</v>
+        <v>-671848.88593580003</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="5">
-        <v>-8.4641666699999991</v>
+        <v>-8.4766666700000002</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="4">
-        <v>57863.930392000002</v>
+        <v>62224.996063999999</v>
       </c>
       <c r="N34" s="4">
-        <v>57863.930392870003</v>
+        <v>62224.996064200001</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
         <v>57635</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
-        <v>-227.87803640000001</v>
+        <v>-244.691294</v>
       </c>
       <c r="Y34" s="4">
-        <v>-227.87803600000001</v>
+        <v>-244.691294</v>
       </c>
       <c r="Z34" s="6">
-        <v>-4.9399999999999997E-4</v>
+        <v>-5.2700000000000002E-4</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D35" s="4">
         <v>-3000000</v>
       </c>
       <c r="E35" s="5">
-        <v>-0.95672299999999999</v>
+        <v>-4.2984309999999999</v>
       </c>
       <c r="F35" s="4">
-        <v>-2971298.2960973899</v>
+        <v>-2871047.0775162098</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="5">
-        <v>-0.95672345999999997</v>
+        <v>-4.2984307499999996</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="4">
-        <v>28701.703902000001</v>
+        <v>128952.922483</v>
       </c>
       <c r="N35" s="4">
-        <v>28701.703902609999</v>
+        <v>128952.92248379</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
-        <v>-750</v>
+        <v>-1000</v>
       </c>
       <c r="Y35" s="4">
-        <v>-750</v>
+        <v>-1000</v>
       </c>
       <c r="Z35" s="6">
-        <v>-2.349E-3</v>
+        <v>-2.2550000000000001E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D36" s="4">
-        <v>-2682000</v>
+        <v>-5000000</v>
       </c>
       <c r="E36" s="5">
-        <v>-5.174874</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="F36" s="4">
-        <v>-2543209.8733028402</v>
+        <v>-4336875</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="5">
-        <v>-5.1748742200000004</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="4">
-        <v>138790.126697</v>
+        <v>663125</v>
       </c>
       <c r="N36" s="4">
-        <v>138790.12669716001</v>
+        <v>663125</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
-        <v>-894</v>
+        <v>-2500</v>
       </c>
       <c r="Y36" s="4">
-        <v>-894</v>
+        <v>-2500</v>
       </c>
       <c r="Z36" s="6">
-        <v>-2.0100000000000001E-3</v>
+        <v>-3.4069999999999999E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D37" s="4">
-        <v>-2000000</v>
+        <v>-5000000</v>
       </c>
       <c r="E37" s="5">
-        <v>-0.95672299999999999</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="F37" s="4">
-        <v>-1980865.53073159</v>
+        <v>-4336875</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="5">
-        <v>-0.95672345999999997</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="4">
-        <v>19134.469268000001</v>
+        <v>663125</v>
       </c>
       <c r="N37" s="4">
-        <v>19134.469268410001</v>
+        <v>663125</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
-        <v>-500</v>
+        <v>-2500</v>
       </c>
       <c r="Y37" s="4">
-        <v>-500</v>
+        <v>-2500</v>
       </c>
       <c r="Z37" s="6">
-        <v>-1.5659999999999999E-3</v>
+        <v>-3.4069999999999999E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D38" s="4">
         <v>-5000000</v>
       </c>
       <c r="E38" s="5">
-        <v>-4.1848200000000002</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="F38" s="4">
-        <v>-4790759.0217305003</v>
+        <v>-4336875</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="5">
-        <v>-4.1848195700000002</v>
+        <v>-13.262499999999999</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="4">
-        <v>209240.97826900001</v>
+        <v>663125</v>
       </c>
       <c r="N38" s="4">
-        <v>209240.97826949999</v>
+        <v>663125</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
         <v>60224</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
-        <v>-1666.66666667</v>
+        <v>-2500</v>
       </c>
       <c r="Y38" s="4">
-        <v>-1666.6666660000001</v>
+        <v>-2500</v>
       </c>
       <c r="Z38" s="6">
-        <v>-3.7880000000000001E-3</v>
+        <v>-3.4069999999999999E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D39" s="4">
-        <v>9971391.5600000005</v>
+        <v>-4560000</v>
       </c>
       <c r="E39" s="5">
-        <v>0.186638</v>
+        <v>-4.2984309999999999</v>
       </c>
       <c r="F39" s="4">
-        <v>9990001.9990177192</v>
+        <v>-4363991.5578246396</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>0.18663832999999999</v>
+        <v>-4.2984307499999996</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>18610.439017000001</v>
+        <v>196008.442175</v>
       </c>
       <c r="N39" s="4">
-        <v>18610.43901772</v>
+        <v>196008.44217535999</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
         <v>60224</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>830.94929666999997</v>
+        <v>-1520</v>
       </c>
       <c r="Y39" s="4">
-        <v>830.949296</v>
+        <v>-1520</v>
       </c>
       <c r="Z39" s="6">
-        <v>7.8989999999999998E-3</v>
+        <v>-3.4280000000000001E-3</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D40" s="4">
-        <v>-3933500</v>
+        <v>9093909.1027199998</v>
       </c>
       <c r="E40" s="5">
-        <v>-15.231249999999999</v>
+        <v>0.32685599999999998</v>
       </c>
       <c r="F40" s="4">
-        <v>-3334378.78125</v>
+        <v>9123633.1205698196</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>-15.231249999999999</v>
+        <v>0.32685632999999997</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>599121.21875</v>
+        <v>29724.017849</v>
       </c>
       <c r="N40" s="4">
-        <v>599121.21875</v>
+        <v>29724.01784982</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>63174</v>
+        <v>60224</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>-1966.75</v>
+        <v>757.82575856000005</v>
       </c>
       <c r="Y40" s="4">
-        <v>-1966.75</v>
+        <v>757.82575799999995</v>
       </c>
       <c r="Z40" s="6">
-        <v>-2.6359999999999999E-3</v>
+        <v>7.1669999999999998E-3</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D41" s="4">
-        <v>-1868874</v>
+        <v>-9940000</v>
       </c>
       <c r="E41" s="5">
-        <v>-8.4641669999999998</v>
+        <v>-10.231249999999999</v>
       </c>
       <c r="F41" s="4">
-        <v>-1710689.3898499999</v>
+        <v>-8923013.75</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-8.4641666699999991</v>
+        <v>-10.231249999999999</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>158184.61014999999</v>
+        <v>1016986.25</v>
       </c>
       <c r="N41" s="4">
-        <v>158184.61014999999</v>
+        <v>1016986.25</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>57635</v>
+        <v>56571</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-622.95799999999997</v>
+        <v>-4970</v>
       </c>
       <c r="Y41" s="4">
-        <v>-622.95799999999997</v>
+        <v>-4970</v>
       </c>
       <c r="Z41" s="6">
-        <v>-1.3519999999999999E-3</v>
+        <v>-7.0099999999999997E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D42" s="4">
-        <v>-1360000</v>
+        <v>-1134684.9974400001</v>
       </c>
       <c r="E42" s="5">
-        <v>-15.231249999999999</v>
+        <v>-25.819648000000001</v>
       </c>
       <c r="F42" s="4">
-        <v>-1152855</v>
+        <v>-841713.33018477005</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-15.231249999999999</v>
+        <v>-25.81964756</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>207145</v>
+        <v>292971.66725499998</v>
       </c>
       <c r="N42" s="4">
-        <v>207145</v>
+        <v>292971.66725523002</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>63174</v>
+        <v>59667</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-680</v>
+        <v>-567.34249871999998</v>
       </c>
       <c r="Y42" s="4">
-        <v>-680</v>
+        <v>-567.34249799999998</v>
       </c>
       <c r="Z42" s="6">
-        <v>-9.1100000000000003E-4</v>
+        <v>-6.6100000000000002E-4</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="B43" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D43" s="4">
-        <v>-747549.6</v>
+        <v>-2167000</v>
       </c>
       <c r="E43" s="5">
-        <v>-8.4641669999999998</v>
+        <v>-10.231249999999999</v>
       </c>
       <c r="F43" s="4">
-        <v>-684275.75593999994</v>
+        <v>-1945288.8125</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="5">
-        <v>-8.4641666699999991</v>
+        <v>-10.231249999999999</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="4">
-        <v>63273.844060000003</v>
+        <v>221711.1875</v>
       </c>
       <c r="N43" s="4">
-        <v>63273.844060000003</v>
+        <v>221711.1875</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>57635</v>
+        <v>56571</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>-249.1832</v>
+        <v>-1083.5</v>
       </c>
       <c r="Y43" s="4">
-        <v>-249.1832</v>
+        <v>-1083.5</v>
       </c>
       <c r="Z43" s="6">
-        <v>-5.4100000000000003E-4</v>
+        <v>-1.5280000000000001E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D44" s="4">
-        <v>-3000000</v>
+        <v>3060000</v>
       </c>
       <c r="E44" s="5">
-        <v>-4.1848200000000002</v>
+        <v>14.454851</v>
       </c>
       <c r="F44" s="4">
-        <v>-2874455.4130382999</v>
+        <v>3502318.43434066</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J44" s="5">
-        <v>-4.1848195700000002</v>
+        <v>14.454850799999999</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="4">
-        <v>125544.58696099999</v>
+        <v>442318.43433999998</v>
       </c>
       <c r="N44" s="4">
-        <v>125544.5869617</v>
+        <v>442318.43434065999</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
-        <v>-1000</v>
+        <v>30175</v>
       </c>
       <c r="Y44" s="4">
-        <v>-1000</v>
+        <v>30175</v>
       </c>
       <c r="Z44" s="6">
-        <v>-2.2720000000000001E-3</v>
+        <v>2.751E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D45" s="4">
-        <v>-5000000</v>
+        <v>3060000</v>
       </c>
       <c r="E45" s="5">
-        <v>-14.16625</v>
+        <v>11.028347999999999</v>
       </c>
       <c r="F45" s="4">
-        <v>-4291687.5</v>
+        <v>3397467.46096553</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="5">
-        <v>-14.16625</v>
+        <v>11.0283484</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="4">
-        <v>708312.5</v>
+        <v>337467.46096499998</v>
       </c>
       <c r="N45" s="4">
-        <v>708312.5</v>
+        <v>337467.46096553002</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
-        <v>-2500</v>
+        <v>30175</v>
       </c>
       <c r="Y45" s="4">
-        <v>-2500</v>
+        <v>30175</v>
       </c>
       <c r="Z45" s="6">
-        <v>-3.3930000000000002E-3</v>
+        <v>2.6689999999999999E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D46" s="4">
-        <v>-5000000</v>
+        <v>78580000</v>
       </c>
       <c r="E46" s="5">
-        <v>-14.16625</v>
+        <v>3.3078159999999999</v>
       </c>
       <c r="F46" s="4">
-        <v>-4291687.5</v>
+        <v>93877809.457820103</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J46" s="5">
-        <v>-14.16625</v>
+        <v>2.8476373499999998</v>
       </c>
       <c r="K46" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M46" s="4">
-        <v>708312.5</v>
+        <v>2237673.431318</v>
       </c>
       <c r="N46" s="4">
-        <v>708312.5</v>
+        <v>2599281.4578201501</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
-        <v>-2500</v>
+        <v>180021.54133333001</v>
       </c>
       <c r="Y46" s="4">
-        <v>-2500</v>
+        <v>154977.22222200001</v>
       </c>
       <c r="Z46" s="6">
-        <v>-3.3930000000000002E-3</v>
+        <v>7.3751999999999998E-2</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D47" s="4">
-        <v>-5000000</v>
+        <v>-8160000</v>
       </c>
       <c r="E47" s="5">
-        <v>-14.16625</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="F47" s="4">
-        <v>-4291687.5</v>
+        <v>-7532853</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="5">
-        <v>-14.16625</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="4">
-        <v>708312.5</v>
+        <v>627147</v>
       </c>
       <c r="N47" s="4">
-        <v>708312.5</v>
+        <v>627147</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>60224</v>
+        <v>57696</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
-        <v>-2500</v>
+        <v>-4080</v>
       </c>
       <c r="Y47" s="4">
-        <v>-2500</v>
+        <v>-4080</v>
       </c>
       <c r="Z47" s="6">
-        <v>-3.3930000000000002E-3</v>
+        <v>-5.9170000000000004E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D48" s="4">
-        <v>-4560000</v>
+        <v>18250000</v>
       </c>
       <c r="E48" s="5">
-        <v>-4.1848200000000002</v>
+        <v>14.454851</v>
       </c>
       <c r="F48" s="4">
-        <v>-4369172.2278182199</v>
+        <v>20888010.2701689</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>-4.1848195700000002</v>
+        <v>14.454850799999999</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>190827.77218100001</v>
+        <v>2638010.2701679999</v>
       </c>
       <c r="N48" s="4">
-        <v>190827.77218177999</v>
+        <v>2638010.2701689498</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>-1520</v>
+        <v>179965.27777777999</v>
       </c>
       <c r="Y48" s="4">
-        <v>-1520</v>
+        <v>179965.27777700001</v>
       </c>
       <c r="Z48" s="6">
-        <v>-3.454E-3</v>
+        <v>1.6410000000000001E-2</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="B49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D49" s="4">
-        <v>9093909.1027199998</v>
+        <v>-11900000</v>
       </c>
       <c r="E49" s="5">
-        <v>0.186638</v>
+        <v>11.028347999999999</v>
       </c>
       <c r="F49" s="4">
-        <v>9110881.8231041599</v>
+        <v>-13212373.459310399</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>0.18663832999999999</v>
+        <v>11.0283484</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>16972.720384</v>
+        <v>-1312373.4593100001</v>
       </c>
       <c r="N49" s="4">
-        <v>16972.720384159999</v>
+        <v>-1312373.4593104101</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>60224</v>
+        <v>47472</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>757.82575856000005</v>
+        <v>-117347.22222222001</v>
       </c>
       <c r="Y49" s="4">
-        <v>757.82575799999995</v>
+        <v>-117347.222222</v>
       </c>
       <c r="Z49" s="6">
-        <v>7.2040000000000003E-3</v>
+        <v>-1.0378999999999999E-2</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D50" s="4">
-        <v>-9940000</v>
+        <v>-5156000</v>
       </c>
       <c r="E50" s="5">
-        <v>-10.574999999999999</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="F50" s="4">
-        <v>-8888845</v>
+        <v>-4759729.1749999998</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="5">
-        <v>-10.574999999999999</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M50" s="4">
-        <v>1051155</v>
+        <v>396270.82500000001</v>
       </c>
       <c r="N50" s="4">
-        <v>1051155</v>
+        <v>396270.82500000001</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>56571</v>
+        <v>57696</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
-        <v>-4970</v>
+        <v>-2578</v>
       </c>
       <c r="Y50" s="4">
-        <v>-4970</v>
+        <v>-2578</v>
       </c>
       <c r="Z50" s="6">
-        <v>-7.0280000000000004E-3</v>
+        <v>-3.7390000000000001E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D51" s="4">
-        <v>-1138859.3759999999</v>
+        <v>3747000</v>
       </c>
       <c r="E51" s="5">
-        <v>-25.824999999999999</v>
+        <v>-14.574999999999999</v>
       </c>
       <c r="F51" s="4">
-        <v>-844748.942148</v>
+        <v>3200874.75</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>-25.824999999999999</v>
+        <v>-14.574999999999999</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>294110.43385199999</v>
+        <v>-546125.25</v>
       </c>
       <c r="N51" s="4">
-        <v>294110.43385199999</v>
+        <v>-546125.25</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>59667</v>
+        <v>57329</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>-569.42968800000006</v>
+        <v>1873.5</v>
       </c>
       <c r="Y51" s="4">
-        <v>-569.42968800000006</v>
+        <v>1873.5</v>
       </c>
       <c r="Z51" s="6">
-        <v>-6.6699999999999995E-4</v>
+        <v>2.5140000000000002E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D52" s="4">
-        <v>-2167000</v>
+        <v>-5156000</v>
       </c>
       <c r="E52" s="5">
-        <v>-10.574999999999999</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="F52" s="4">
-        <v>-1937839.75</v>
+        <v>-4759729.1749999998</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J52" s="5">
-        <v>-10.574999999999999</v>
+        <v>-7.6856249999999999</v>
       </c>
       <c r="K52" s="5">
         <v>1</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="4">
-        <v>229160.25</v>
+        <v>396270.82500000001</v>
       </c>
       <c r="N52" s="4">
-        <v>229160.25</v>
+        <v>396270.82500000001</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>56571</v>
+        <v>57696</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>-1083.5</v>
+        <v>-2578</v>
       </c>
       <c r="Y52" s="4">
-        <v>-1083.5</v>
+        <v>-2578</v>
       </c>
       <c r="Z52" s="6">
-        <v>-1.5319999999999999E-3</v>
+        <v>-3.7390000000000001E-3</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D53" s="4">
-        <v>3060000</v>
+        <v>39500000</v>
       </c>
       <c r="E53" s="5">
-        <v>14.154387</v>
+        <v>3.7889529999999998</v>
       </c>
       <c r="F53" s="4">
-        <v>3493124.2268747999</v>
+        <v>47379836.399768099</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J53" s="5">
-        <v>14.154386499999999</v>
+        <v>3.2618396299999999</v>
       </c>
       <c r="K53" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M53" s="4">
-        <v>433124.22687399999</v>
+        <v>1288426.6526919999</v>
       </c>
       <c r="N53" s="4">
-        <v>433124.22687479999</v>
+        <v>1496636.3997680999</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
-        <v>17000</v>
+        <v>90491.866666670001</v>
       </c>
       <c r="Y53" s="4">
-        <v>17000</v>
+        <v>77902.777776999996</v>
       </c>
       <c r="Z53" s="6">
-        <v>2.7620000000000001E-3</v>
+        <v>3.7221999999999998E-2</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D54" s="4">
-        <v>3060000</v>
+        <v>3967000</v>
       </c>
       <c r="E54" s="5">
-        <v>10.300518</v>
+        <v>14.454851</v>
       </c>
       <c r="F54" s="4">
-        <v>3375195.8611427299</v>
+        <v>4540423.9310553502</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="5">
-        <v>10.30051834</v>
+        <v>14.454850799999999</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="4">
-        <v>315195.86114200001</v>
+        <v>573423.93105500005</v>
       </c>
       <c r="N54" s="4">
-        <v>315195.86114272999</v>
+        <v>573423.93105535</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
         <v>47472</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>17000</v>
+        <v>39119.02777778</v>
       </c>
       <c r="Y54" s="4">
-        <v>17000</v>
+        <v>39119.027777000003</v>
       </c>
       <c r="Z54" s="6">
-        <v>2.6679999999999998E-3</v>
+        <v>3.5669999999999999E-3</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D55" s="4">
-        <v>78580000</v>
+        <v>23390000</v>
       </c>
       <c r="E55" s="5">
-        <v>3.178903</v>
+        <v>21.901264000000001</v>
       </c>
       <c r="F55" s="4">
-        <v>92908200.867073998</v>
+        <v>32292529.625164501</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H55" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J55" s="5">
-        <v>2.7629419500000001</v>
+        <v>18.854393850000001</v>
       </c>
       <c r="K55" s="5">
-        <v>0.86914953717787147</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M55" s="4">
-        <v>2171119.7836460001</v>
+        <v>4410042.7213880001</v>
       </c>
       <c r="N55" s="4">
-        <v>2497981.8670740002</v>
+        <v>5122705.6251645302</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>100455.79888889</v>
+        <v>267924.65333333</v>
       </c>
       <c r="Y55" s="4">
-        <v>87311.111111000006</v>
+        <v>230651.38888799999</v>
       </c>
       <c r="Z55" s="6">
-        <v>7.3465000000000003E-2</v>
+        <v>2.5368999999999999E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D56" s="4">
-        <v>-8160000</v>
+        <v>14673746.153845999</v>
       </c>
       <c r="E56" s="5">
-        <v>-8.1999999999999993</v>
+        <v>18.83982</v>
       </c>
       <c r="F56" s="4">
-        <v>-7490880</v>
+        <v>17438253.4467384</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J56" s="5">
-        <v>-8.1999999999999993</v>
+        <v>18.839819519999999</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M56" s="4">
-        <v>669120</v>
+        <v>2764507.2928920002</v>
       </c>
       <c r="N56" s="4">
-        <v>669120</v>
+        <v>2764507.2928924402</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>57696</v>
+        <v>47837</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>-4080</v>
+        <v>144699.44123932</v>
       </c>
       <c r="Y56" s="4">
-        <v>-4080</v>
+        <v>144699.44123900001</v>
       </c>
       <c r="Z56" s="6">
-        <v>-5.9230000000000003E-3</v>
+        <v>1.3698999999999999E-2</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D57" s="4">
-        <v>18250000</v>
+        <v>-3705000</v>
       </c>
       <c r="E57" s="5">
-        <v>14.154387</v>
+        <v>-1.293839</v>
       </c>
       <c r="F57" s="4">
-        <v>20833175.536099698</v>
+        <v>-4255791.2798210001</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J57" s="5">
-        <v>14.154386499999999</v>
+        <v>-1.1138417700000001</v>
       </c>
       <c r="K57" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M57" s="4">
-        <v>2583175.5360989999</v>
+        <v>41267.837618999998</v>
       </c>
       <c r="N57" s="4">
-        <v>2583175.53609971</v>
+        <v>47936.720179000004</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
-        <v>101388.88888889</v>
+        <v>-8487.9079999999994</v>
       </c>
       <c r="Y57" s="4">
-        <v>101388.888888</v>
+        <v>-7307.0833329999996</v>
       </c>
       <c r="Z57" s="6">
-        <v>1.6473000000000002E-2</v>
+        <v>-3.3430000000000001E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D58" s="4">
-        <v>-11900000</v>
+        <v>-1690000</v>
       </c>
       <c r="E58" s="5">
-        <v>10.300518</v>
+        <v>-20.046778</v>
       </c>
       <c r="F58" s="4">
-        <v>-13125761.6822217</v>
+        <v>-1624313.4494900701</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J58" s="5">
-        <v>10.30051834</v>
+        <v>-17.25790129</v>
       </c>
       <c r="K58" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M58" s="4">
-        <v>-1225761.6822210001</v>
+        <v>291658.53177499998</v>
       </c>
       <c r="N58" s="4">
-        <v>-1225761.68222173</v>
+        <v>338790.55050993001</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>47472</v>
+        <v>47837</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
-        <v>-66111.111111110004</v>
+        <v>-3871.6773333299998</v>
       </c>
       <c r="Y58" s="4">
-        <v>-66111.111111000006</v>
+        <v>-3333.0555549999999</v>
       </c>
       <c r="Z58" s="6">
-        <v>-1.0378E-2</v>
+        <v>-1.276E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D59" s="4">
-        <v>-5156000</v>
+        <v>-26000000</v>
       </c>
       <c r="E59" s="5">
-        <v>-8.1999999999999993</v>
+        <v>-1.305061</v>
       </c>
       <c r="F59" s="4">
-        <v>-4733208</v>
+        <v>-25660684.028977498</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J59" s="5">
-        <v>-8.1999999999999993</v>
+        <v>-1.3050614300000001</v>
       </c>
       <c r="K59" s="5">
         <v>1</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M59" s="4">
-        <v>422792</v>
+        <v>339315.97102200001</v>
       </c>
       <c r="N59" s="4">
-        <v>422792</v>
+        <v>339315.97102241998</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>57696</v>
+        <v>47817</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>-2578</v>
+        <v>0</v>
       </c>
       <c r="Y59" s="4">
-        <v>-2578</v>
+        <v>0</v>
       </c>
       <c r="Z59" s="6">
-        <v>-3.7420000000000001E-3</v>
+        <v>-2.0159E-2</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D60" s="4">
-        <v>3747000</v>
+        <v>-1188638.1566320001</v>
       </c>
       <c r="E60" s="5">
-        <v>-15.168749999999999</v>
+        <v>-25.819648000000001</v>
       </c>
       <c r="F60" s="4">
-        <v>3178626.9375</v>
+        <v>-881735.97382591001</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>-15.168749999999999</v>
+        <v>-25.81964756</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>-568373.0625</v>
+        <v>306902.182806</v>
       </c>
       <c r="N60" s="4">
-        <v>-568373.0625</v>
+        <v>306902.18280608999</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>57329</v>
+        <v>59667</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>1873.5</v>
+        <v>-594.31907832000002</v>
       </c>
       <c r="Y60" s="4">
-        <v>1873.5</v>
+        <v>-594.31907799999999</v>
       </c>
       <c r="Z60" s="6">
-        <v>2.513E-3</v>
+        <v>-6.9200000000000002E-4</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D61" s="4">
-        <v>-5156000</v>
+        <v>-2682615.4389999998</v>
       </c>
       <c r="E61" s="5">
-        <v>-8.1999999999999993</v>
+        <v>-30.387499999999999</v>
       </c>
       <c r="F61" s="4">
-        <v>-4733208</v>
+        <v>-1867435.67247388</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I61" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J61" s="5">
-        <v>-8.1999999999999993</v>
+        <v>-30.387499999999999</v>
       </c>
       <c r="K61" s="5">
         <v>1</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M61" s="4">
-        <v>422792</v>
+        <v>815179.76652599999</v>
       </c>
       <c r="N61" s="4">
-        <v>422792</v>
+        <v>815179.76652612002</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>57696</v>
+        <v>57970</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>-2578</v>
+        <v>-1341.3077195000001</v>
       </c>
       <c r="Y61" s="4">
-        <v>-2578</v>
+        <v>-1341.3077189999999</v>
       </c>
       <c r="Z61" s="6">
-        <v>-3.7420000000000001E-3</v>
+        <v>-1.467E-3</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D62" s="4">
-        <v>39500000</v>
+        <v>-230477.19954</v>
       </c>
       <c r="E62" s="5">
-        <v>3.6404839999999998</v>
+        <v>-16.139792</v>
       </c>
       <c r="F62" s="4">
-        <v>46884716.245211303</v>
+        <v>-193278.65969507999</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J62" s="5">
-        <v>3.16412513</v>
+        <v>-16.139791670000001</v>
       </c>
       <c r="K62" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M62" s="4">
-        <v>1249829.425241</v>
+        <v>37198.539843999999</v>
       </c>
       <c r="N62" s="4">
-        <v>1437991.24521135</v>
+        <v>37198.53984492</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
-        <v>50496.361111110004</v>
+        <v>-76.82573318</v>
       </c>
       <c r="Y62" s="4">
-        <v>43888.888888000001</v>
+        <v>-76.825733</v>
       </c>
       <c r="Z62" s="6">
-        <v>3.7073000000000002E-2</v>
+        <v>-1.5100000000000001E-4</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D63" s="4">
-        <v>3967000</v>
+        <v>-486845</v>
       </c>
       <c r="E63" s="5">
-        <v>14.154387</v>
+        <v>-11.63625</v>
       </c>
       <c r="F63" s="4">
-        <v>4528504.5124223297</v>
+        <v>-430194.49868750002</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J63" s="5">
-        <v>14.154386499999999</v>
+        <v>-11.63625</v>
       </c>
       <c r="K63" s="5">
         <v>1</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="4">
-        <v>561504.51242200006</v>
+        <v>56650.501312</v>
       </c>
       <c r="N63" s="4">
-        <v>561504.51242232998</v>
+        <v>56650.501312499997</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>47472</v>
+        <v>59667</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
-        <v>22038.88888889</v>
+        <v>-121.71125000000001</v>
       </c>
       <c r="Y63" s="4">
-        <v>22038.888888000001</v>
+        <v>-121.71125000000001</v>
       </c>
       <c r="Z63" s="6">
-        <v>3.5799999999999998E-3</v>
+        <v>-3.3700000000000001E-4</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D64" s="4">
-        <v>23390000</v>
+        <v>-169388.90100000001</v>
       </c>
       <c r="E64" s="5">
-        <v>21.104775</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F64" s="4">
-        <v>31847771.401813701</v>
+        <v>-169311.26442038</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H64" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J64" s="5">
-        <v>18.343205529999999</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K64" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M64" s="4">
-        <v>4290475.7740329998</v>
+        <v>77.636578999999998</v>
       </c>
       <c r="N64" s="4">
-        <v>4936406.9018137101</v>
+        <v>77.636579620000006</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
-        <v>149507.58055556001</v>
+        <v>-28.2314835</v>
       </c>
       <c r="Y64" s="4">
-        <v>129944.44444399999</v>
+        <v>-28.231483000000001</v>
       </c>
       <c r="Z64" s="6">
-        <v>2.5183000000000001E-2</v>
+        <v>-1.3300000000000001E-4</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D65" s="4">
-        <v>14884332.32</v>
+        <v>-627088.38995900005</v>
       </c>
       <c r="E65" s="5">
-        <v>18.223457</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F65" s="4">
-        <v>17596772.1973514</v>
+        <v>-626800.97444694</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="5">
-        <v>18.223456850000002</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="4">
-        <v>2712439.877351</v>
+        <v>287.41551199999998</v>
       </c>
       <c r="N65" s="4">
-        <v>2712439.8773514898</v>
+        <v>287.41551206000003</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
-        <v>82690.73511111</v>
+        <v>-104.51473166</v>
       </c>
       <c r="Y65" s="4">
-        <v>82690.735111000002</v>
+        <v>-104.514731</v>
       </c>
       <c r="Z65" s="6">
-        <v>1.3913999999999999E-2</v>
+        <v>-4.9200000000000003E-4</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D66" s="4">
-        <v>-3705000</v>
+        <v>-498954.65399999998</v>
       </c>
       <c r="E66" s="5">
-        <v>-1.981174</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F66" s="4">
-        <v>-4189385.2470149901</v>
+        <v>-498725.96645025001</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H66" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J66" s="5">
-        <v>-1.72193661</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K66" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M66" s="4">
-        <v>63797.751496999997</v>
+        <v>228.68754899999999</v>
       </c>
       <c r="N66" s="4">
-        <v>73402.502985009996</v>
+        <v>228.68754974999999</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
-        <v>-4736.4308333299996</v>
+        <v>-83.159109000000001</v>
       </c>
       <c r="Y66" s="4">
-        <v>-4116.6666660000001</v>
+        <v>-83.159109000000001</v>
       </c>
       <c r="Z66" s="6">
-        <v>-3.3119999999999998E-3</v>
+        <v>-3.9100000000000002E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D67" s="4">
-        <v>-1690000</v>
+        <v>-165440.88</v>
       </c>
       <c r="E67" s="5">
-        <v>-21.304345000000001</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F67" s="4">
-        <v>-1584386.0644086101</v>
+        <v>-165365.05293000001</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H67" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J67" s="5">
-        <v>-18.516661859999999</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K67" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M67" s="4">
-        <v>312931.58540799998</v>
+        <v>75.827070000000006</v>
       </c>
       <c r="N67" s="4">
-        <v>360043.43559139001</v>
+        <v>75.827070000000006</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>47837</v>
+        <v>53709</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-2160.4772222199999</v>
+        <v>-27.57348</v>
       </c>
       <c r="Y67" s="4">
-        <v>-1877.777777</v>
+        <v>-27.57348</v>
       </c>
       <c r="Z67" s="6">
-        <v>-1.2520000000000001E-3</v>
+        <v>-1.2899999999999999E-4</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="B68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D68" s="4">
-        <v>-26000000</v>
+        <v>-286062.32160000002</v>
       </c>
       <c r="E68" s="5">
-        <v>-1.080538</v>
+        <v>-4.5832999999999999E-2</v>
       </c>
       <c r="F68" s="4">
-        <v>-25719060.022146702</v>
+        <v>-285931.20970260003</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J68" s="5">
-        <v>-1.0805383799999999</v>
+        <v>-4.5833329999999999E-2</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="4">
-        <v>280939.97785299999</v>
+        <v>131.111897</v>
       </c>
       <c r="N68" s="4">
-        <v>280939.97785323998</v>
+        <v>131.1118974</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
-        <v>47817</v>
+        <v>53709</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
-        <v>0</v>
+        <v>-47.677053600000001</v>
       </c>
       <c r="Y68" s="4">
-        <v>0</v>
+        <v>-47.677053000000001</v>
       </c>
       <c r="Z68" s="6">
-        <v>-2.0336E-2</v>
+        <v>-2.24E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D69" s="4">
-        <v>-1193011.0227999999</v>
+        <v>-4624500</v>
       </c>
       <c r="E69" s="5">
-        <v>-25.824999999999999</v>
+        <v>-0.27729599999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>-884915.92616190005</v>
+        <v>-4611676.43679934</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-25.824999999999999</v>
+        <v>-0.27729620999999999</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>308095.09663799999</v>
+        <v>12823.563200000001</v>
       </c>
       <c r="N69" s="4">
-        <v>308095.09663809999</v>
+        <v>12823.563200660001</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>59667</v>
+        <v>56571</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-596.50551140000005</v>
+        <v>-1156.125</v>
       </c>
       <c r="Y69" s="4">
-        <v>-596.50551099999996</v>
+        <v>-1156.125</v>
       </c>
       <c r="Z69" s="6">
-        <v>-6.9899999999999997E-4</v>
+        <v>-3.6229999999999999E-3</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>160</v>
+        <v>85</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D70" s="4">
-        <v>-2683437.8955299999</v>
+        <v>-4626000</v>
       </c>
       <c r="E70" s="5">
-        <v>-31.637499999999999</v>
+        <v>-0.27729599999999999</v>
       </c>
       <c r="F70" s="4">
-        <v>-1834465.2313317</v>
+        <v>-4613172.2773561999</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="5">
-        <v>-31.637499999999999</v>
+        <v>-0.27729620999999999</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="4">
-        <v>848972.66419799998</v>
+        <v>12827.722642999999</v>
       </c>
       <c r="N70" s="4">
-        <v>848972.66419829999</v>
+        <v>12827.7226438</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>57970</v>
+        <v>56571</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>-1341.7189477700001</v>
+        <v>-1156.5</v>
       </c>
       <c r="Y70" s="4">
-        <v>-1341.7189470000001</v>
+        <v>-1156.5</v>
       </c>
       <c r="Z70" s="6">
-        <v>-1.4499999999999999E-3</v>
+        <v>-3.6240000000000001E-3</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D71" s="4">
-        <v>-236923.024</v>
+        <v>-460954.39908</v>
       </c>
       <c r="E71" s="5">
-        <v>-15.966666999999999</v>
+        <v>-16.139792</v>
       </c>
       <c r="F71" s="4">
-        <v>-199094.31450132999</v>
+        <v>-386557.31939015002</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="5">
-        <v>-15.96666667</v>
+        <v>-16.139791670000001</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="4">
-        <v>37828.709497999997</v>
+        <v>74397.079689000006</v>
       </c>
       <c r="N71" s="4">
-        <v>37828.709498670003</v>
+        <v>74397.079689849998</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
         <v>53709</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-78.974341330000001</v>
+        <v>-153.65146636</v>
       </c>
       <c r="Y71" s="4">
-        <v>-78.974340999999995</v>
+        <v>-153.651466</v>
       </c>
       <c r="Z71" s="6">
-        <v>-1.5699999999999999E-4</v>
+        <v>-3.0299999999999999E-4</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D72" s="4">
-        <v>-487132.83</v>
+        <v>2917268.2239999999</v>
       </c>
       <c r="E72" s="5">
-        <v>-11.63125</v>
+        <v>6.4768000000000006E-2</v>
       </c>
       <c r="F72" s="4">
-        <v>-430473.19271062</v>
+        <v>2919157.6871027201</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="5">
-        <v>-11.63125</v>
+        <v>6.4768229999999996E-2</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="4">
-        <v>56659.637288999998</v>
+        <v>1889.4631019999999</v>
       </c>
       <c r="N72" s="4">
-        <v>56659.63728938</v>
+        <v>1889.4631027200001</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>59667</v>
+        <v>58396</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
-        <v>-121.7832075</v>
+        <v>243.10568533</v>
       </c>
       <c r="Y72" s="4">
-        <v>-121.783207</v>
+        <v>243.10568499999999</v>
       </c>
       <c r="Z72" s="6">
-        <v>-3.4000000000000002E-4</v>
+        <v>2.2929999999999999E-3</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D73" s="4">
-        <v>-169710.35527500001</v>
+        <v>-6974000</v>
       </c>
       <c r="E73" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-0.41067199999999998</v>
       </c>
       <c r="F73" s="4">
-        <v>-169632.57136217001</v>
+        <v>-6945359.7170061404</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-0.41067225000000002</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="4">
-        <v>77.783912000000001</v>
+        <v>28640.282993000001</v>
       </c>
       <c r="N73" s="4">
-        <v>77.783912830000006</v>
+        <v>28640.282993860001</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>53709</v>
+        <v>59035</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
-        <v>-28.28505921</v>
+        <v>-1743.5</v>
       </c>
       <c r="Y73" s="4">
-        <v>-28.285059</v>
+        <v>-1743.5</v>
       </c>
       <c r="Z73" s="6">
-        <v>-1.34E-4</v>
+        <v>-5.4559999999999999E-3</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>165</v>
+        <v>85</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D74" s="4">
-        <v>-628278.43394999998</v>
+        <v>-4000000</v>
       </c>
       <c r="E74" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-0.27729599999999999</v>
       </c>
       <c r="F74" s="4">
-        <v>-627990.47300111002</v>
+        <v>-3988908.15162664</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-0.27729620999999999</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="4">
-        <v>287.96094799999997</v>
+        <v>11091.848373000001</v>
       </c>
       <c r="N74" s="4">
-        <v>287.96094889</v>
+        <v>11091.848373360001</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>53709</v>
+        <v>56571</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
-        <v>-104.71307231999999</v>
+        <v>-1000</v>
       </c>
       <c r="Y74" s="4">
-        <v>-104.713072</v>
+        <v>-1000</v>
       </c>
       <c r="Z74" s="6">
-        <v>-4.9600000000000002E-4</v>
+        <v>-3.1329999999999999E-3</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D75" s="4">
-        <v>-499901.53485</v>
+        <v>-47150000</v>
       </c>
       <c r="E75" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>2.63558</v>
       </c>
       <c r="F75" s="4">
-        <v>-499672.41331318999</v>
+        <v>-56012115.995024897</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J75" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>2.2689222199999999</v>
       </c>
       <c r="K75" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M75" s="4">
-        <v>229.12153599999999</v>
+        <v>-1069796.8276730001</v>
       </c>
       <c r="N75" s="4">
-        <v>229.12153681000001</v>
+        <v>-1242675.99502496</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>53709</v>
+        <v>47472</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
-        <v>-83.316922480000002</v>
+        <v>-108017.50666667</v>
       </c>
       <c r="Y75" s="4">
-        <v>-83.316922000000005</v>
+        <v>-92990.277776999996</v>
       </c>
       <c r="Z75" s="6">
-        <v>-3.9500000000000001E-4</v>
+        <v>-4.4004000000000001E-2</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D76" s="4">
-        <v>-165754.842</v>
+        <v>-10290000</v>
       </c>
       <c r="E76" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>13.639519999999999</v>
       </c>
       <c r="F76" s="4">
-        <v>-165678.87103074999</v>
+        <v>-13356370.6189627</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J76" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>11.74201111</v>
       </c>
       <c r="K76" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M76" s="4">
-        <v>75.970968999999997</v>
+        <v>-1208252.9433210001</v>
       </c>
       <c r="N76" s="4">
-        <v>75.970969249999996</v>
+        <v>-1403506.61896272</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
-        <v>-27.625806999999998</v>
+        <v>-117868.52</v>
       </c>
       <c r="Y76" s="4">
-        <v>-27.625806999999998</v>
+        <v>-101470.833333</v>
       </c>
       <c r="Z76" s="6">
-        <v>-1.3100000000000001E-4</v>
+        <v>-1.0493000000000001E-2</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D77" s="4">
-        <v>-286605.19043999998</v>
+        <v>-104424000</v>
       </c>
       <c r="E77" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>2.6234989999999998</v>
       </c>
       <c r="F77" s="4">
-        <v>-286473.82972772</v>
+        <v>-124038481.427109</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J77" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>2.2585222200000001</v>
       </c>
       <c r="K77" s="5">
-        <v>1</v>
+        <v>0.8608815426997245</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M77" s="4">
-        <v>131.36071200000001</v>
+        <v>-2358439.2451010002</v>
       </c>
       <c r="N77" s="4">
-        <v>131.36071228</v>
+        <v>-2739563.0271096402</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>53709</v>
+        <v>48019</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
-        <v>-47.767531740000003</v>
+        <v>-239228.42240000001</v>
       </c>
       <c r="Y77" s="4">
-        <v>-47.767530999999998</v>
+        <v>-205947.33333299999</v>
       </c>
       <c r="Z77" s="6">
-        <v>-2.2599999999999999E-4</v>
+        <v>-9.7447000000000006E-2</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D78" s="4">
-        <v>-4624500</v>
+        <v>-157750000</v>
       </c>
       <c r="E78" s="5">
-        <v>-0.27882800000000002</v>
+        <v>2.340322</v>
       </c>
       <c r="F78" s="4">
-        <v>-4611605.5991399996</v>
+        <v>-161441858.30520499</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="5">
-        <v>-0.27882800000000002</v>
+        <v>2.34032222</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M78" s="4">
-        <v>12894.40086</v>
+        <v>-3691858.3052039999</v>
       </c>
       <c r="N78" s="4">
-        <v>12894.40086</v>
+        <v>-3691858.3052050001</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>56571</v>
+        <v>48019</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
-        <v>-1156.125</v>
+        <v>-311118.05555555999</v>
       </c>
       <c r="Y78" s="4">
-        <v>-1156.125</v>
+        <v>-311118.05555400002</v>
       </c>
       <c r="Z78" s="6">
-        <v>-3.6459999999999999E-3</v>
+        <v>-0.126832</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D79" s="4">
-        <v>-4626000</v>
+        <v>12967000</v>
       </c>
       <c r="E79" s="5">
-        <v>-0.27882800000000002</v>
+        <v>0.89752200000000004</v>
       </c>
       <c r="F79" s="4">
-        <v>-4613101.4167200001</v>
+        <v>13083381.7065267</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J79" s="5">
-        <v>-0.27882800000000002</v>
+        <v>0.89752222000000004</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M79" s="4">
-        <v>12898.583280000001</v>
+        <v>116381.70652599999</v>
       </c>
       <c r="N79" s="4">
-        <v>12898.583280000001</v>
+        <v>116381.70652674</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>56571</v>
+        <v>49846</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
-        <v>-1156.5</v>
+        <v>25573.80555556</v>
       </c>
       <c r="Y79" s="4">
-        <v>-1156.5</v>
+        <v>25573.805554999999</v>
       </c>
       <c r="Z79" s="6">
-        <v>-3.6470000000000001E-3</v>
+        <v>1.0278000000000001E-2</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>99</v>
+        <v>179</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D80" s="4">
-        <v>-473846.04800000001</v>
+        <v>-67260000</v>
       </c>
       <c r="E80" s="5">
-        <v>-15.966666999999999</v>
+        <v>0.108164</v>
       </c>
       <c r="F80" s="4">
-        <v>-398188.62900267</v>
+        <v>-67332750.811101198</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>96</v>
+        <v>180</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J80" s="5">
-        <v>-15.96666667</v>
+        <v>0.10816356000000001</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M80" s="4">
-        <v>75657.418997000001</v>
+        <v>-72750.811100999999</v>
       </c>
       <c r="N80" s="4">
-        <v>75657.418997329994</v>
+        <v>-72750.811101230007</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>53709</v>
+        <v>46415</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
-        <v>-157.94868267000001</v>
+        <v>0</v>
       </c>
       <c r="Y80" s="4">
-        <v>-157.94868199999999</v>
+        <v>0</v>
       </c>
       <c r="Z80" s="6">
-        <v>-3.1399999999999999E-4</v>
+        <v>-5.2898000000000001E-2</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D81" s="4">
-        <v>3700194.2200600002</v>
+        <v>33630000</v>
       </c>
       <c r="E81" s="5">
-        <v>6.7683999999999994E-2</v>
+        <v>0.32072499999999998</v>
       </c>
       <c r="F81" s="4">
-        <v>3702698.6593903699</v>
+        <v>33737859.923932098</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>96</v>
+        <v>180</v>
       </c>
       <c r="H81" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I81" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J81" s="5">
-        <v>6.7683999999999994E-2</v>
+        <v>0.32072531999999998</v>
       </c>
       <c r="K81" s="5">
         <v>1</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M81" s="4">
-        <v>2504.4393300000002</v>
+        <v>107859.92393200001</v>
       </c>
       <c r="N81" s="4">
-        <v>2504.4393303699999</v>
+        <v>107859.92393216</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>34</v>
+        <v>181</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>58396</v>
+        <v>46415</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
-        <v>308.34951833999997</v>
+        <v>0</v>
       </c>
       <c r="Y81" s="4">
-        <v>308.34951799999999</v>
+        <v>0</v>
       </c>
       <c r="Z81" s="6">
-        <v>2.9269999999999999E-3</v>
+        <v>2.6505000000000001E-2</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D82" s="4">
-        <v>-6974000</v>
+        <v>7000000</v>
       </c>
       <c r="E82" s="5">
-        <v>-0.44758300000000001</v>
+        <v>81.554817999999997</v>
       </c>
       <c r="F82" s="4">
-        <v>-6942785.5413902001</v>
+        <v>5708837.2599999998</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="H82" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I82" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J82" s="5">
-        <v>-0.44758329000000002</v>
+        <v>81.554817999999997</v>
       </c>
       <c r="K82" s="5">
         <v>1</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M82" s="4">
-        <v>31214.458609000001</v>
+        <v>5708837.2599999998</v>
       </c>
       <c r="N82" s="4">
-        <v>31214.4586098</v>
+        <v>5708837.2599999998</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>34</v>
+        <v>189</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>59035</v>
+        <v>46279</v>
+      </c>
+      <c r="V82" s="4">
+        <v>2.5</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
       <c r="X82" s="4">
-        <v>-1743.5</v>
+        <v>0</v>
       </c>
       <c r="Y82" s="4">
-        <v>-1743.5</v>
+        <v>0</v>
       </c>
       <c r="Z82" s="6">
-        <v>-5.489E-3</v>
+        <v>4.4840000000000001E-3</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>95</v>
+        <v>192</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D83" s="4">
-        <v>-4000000</v>
+        <v>13800000</v>
       </c>
       <c r="E83" s="5">
-        <v>-0.27882800000000002</v>
+        <v>100.965042</v>
       </c>
       <c r="F83" s="4">
-        <v>-3988846.88</v>
+        <v>13933175.796</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="H83" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J83" s="5">
-        <v>-0.27882800000000002</v>
+        <v>100.965042</v>
       </c>
       <c r="K83" s="5">
         <v>1</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M83" s="4">
-        <v>11153.12</v>
+        <v>13933175.796</v>
       </c>
       <c r="N83" s="4">
-        <v>11153.12</v>
+        <v>13933175.796</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>34</v>
+        <v>194</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>56571</v>
+        <v>46282</v>
+      </c>
+      <c r="V83" s="4">
+        <v>5.5</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>34</v>
+        <v>195</v>
       </c>
       <c r="X83" s="4">
-        <v>-1000</v>
+        <v>0</v>
       </c>
       <c r="Y83" s="4">
-        <v>-1000</v>
+        <v>0</v>
       </c>
       <c r="Z83" s="6">
-        <v>-3.1540000000000001E-3</v>
+        <v>1.0945999999999999E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D84" s="4">
-        <v>-47150000</v>
+        <v>4000000</v>
       </c>
       <c r="E84" s="5">
-        <v>2.4726599999999999</v>
+        <v>101.118016</v>
       </c>
       <c r="F84" s="4">
-        <v>-55414291.5904008</v>
+        <v>4044720.64</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>96</v>
+        <v>187</v>
       </c>
       <c r="H84" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I84" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J84" s="5">
-        <v>2.1491111100000002</v>
+        <v>101.118016</v>
       </c>
       <c r="K84" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M84" s="4">
-        <v>-1013305.888836</v>
+        <v>4044720.64</v>
       </c>
       <c r="N84" s="4">
-        <v>-1165859.0904008399</v>
+        <v>4044720.64</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>34</v>
+        <v>188</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>34</v>
+        <v>198</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>47472</v>
+        <v>46279</v>
+      </c>
+      <c r="V84" s="4">
+        <v>6</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>34</v>
+        <v>199</v>
       </c>
       <c r="X84" s="4">
-        <v>-60276.036111109999</v>
+        <v>0</v>
       </c>
       <c r="Y84" s="4">
-        <v>-52388.888888000001</v>
+        <v>0</v>
       </c>
       <c r="Z84" s="6">
-        <v>-4.3817000000000002E-2</v>
+        <v>3.1770000000000001E-3</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D85" s="4">
-        <v>-104424000</v>
+        <v>4591666.6648300001</v>
       </c>
       <c r="E85" s="5">
-        <v>2.526275</v>
+        <v>99.923299999999998</v>
       </c>
       <c r="F85" s="4">
-        <v>-122783071.04328699</v>
+        <v>4612985.2667960096</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="H85" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J85" s="5">
-        <v>2.19571111</v>
+        <v>99.923299999999998</v>
       </c>
       <c r="K85" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M85" s="4">
-        <v>-2292849.3705500001</v>
+        <v>4612985.2667960003</v>
       </c>
       <c r="N85" s="4">
-        <v>-2638037.84328704</v>
+        <v>4612985.2667960096</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>34</v>
+        <v>203</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>34</v>
+        <v>200</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>47837</v>
+        <v>50698</v>
+      </c>
+      <c r="V85" s="4">
+        <v>4.52921</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="X85" s="4">
-        <v>-133494.48133333001</v>
+        <v>24840.410297930001</v>
       </c>
       <c r="Y85" s="4">
-        <v>-116026.666666</v>
+        <v>24840.410296999999</v>
       </c>
       <c r="Z85" s="6">
-        <v>-9.7087999999999994E-2</v>
+        <v>3.6240000000000001E-3</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>182</v>
+        <v>205</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>183</v>
+        <v>206</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D86" s="4">
-        <v>-39820000</v>
+        <v>6046905.5700000003</v>
       </c>
       <c r="E86" s="5">
-        <v>2.1744110000000001</v>
+        <v>99.342079999999996</v>
       </c>
       <c r="F86" s="4">
-        <v>-40685850.504400201</v>
+        <v>6032686.1506140297</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J86" s="5">
-        <v>2.1744111099999999</v>
+        <v>99.342079999999996</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M86" s="4">
-        <v>-865850.50439999998</v>
+        <v>6032686.1506139999</v>
       </c>
       <c r="N86" s="4">
-        <v>-865850.50440019998</v>
+        <v>6032686.1506140297</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>34</v>
+        <v>207</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>47837</v>
+        <v>49881</v>
+      </c>
+      <c r="V86" s="4">
+        <v>4.2276800000000003</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>34</v>
+        <v>208</v>
       </c>
       <c r="X86" s="4">
-        <v>-44244.44444444</v>
+        <v>25564.381740180001</v>
       </c>
       <c r="Y86" s="4">
-        <v>-44244.444444000001</v>
+        <v>25564.381740000001</v>
       </c>
       <c r="Z86" s="6">
-        <v>-3.2170999999999998E-2</v>
+        <v>4.7390000000000002E-3</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>184</v>
+        <v>209</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>185</v>
+        <v>210</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D87" s="4">
-        <v>-10290000</v>
+        <v>2756380.7859</v>
       </c>
       <c r="E87" s="5">
-        <v>12.636900000000001</v>
+        <v>92.565860000000001</v>
       </c>
       <c r="F87" s="4">
-        <v>-13139496.4827269</v>
+        <v>2564112.9723469499</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="H87" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J87" s="5">
-        <v>10.98335556</v>
+        <v>92.565860000000001</v>
       </c>
       <c r="K87" s="5">
-        <v>0.86914953717787147</v>
+        <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M87" s="4">
-        <v>-1130187.2867119999</v>
+        <v>2564112.9723459999</v>
       </c>
       <c r="N87" s="4">
-        <v>-1300336.98272695</v>
+        <v>2564112.9723469499</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>34</v>
+        <v>207</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>34</v>
+        <v>209</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>47837</v>
+        <v>52256</v>
+      </c>
+      <c r="V87" s="4">
+        <v>4.5876799999999998</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>34</v>
+        <v>211</v>
       </c>
       <c r="X87" s="4">
-        <v>-65773.108333330005</v>
+        <v>12645.393003859999</v>
       </c>
       <c r="Y87" s="4">
-        <v>-57166.666665999997</v>
+        <v>12645.393002999999</v>
       </c>
       <c r="Z87" s="6">
-        <v>-1.0389000000000001E-2</v>
+        <v>2.0140000000000002E-3</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C88" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="B88" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88" s="4">
-        <v>-117930000</v>
+        <v>1839760.114386</v>
       </c>
       <c r="E88" s="5">
-        <v>2.1810109999999998</v>
+        <v>89.051550000000006</v>
       </c>
       <c r="F88" s="4">
-        <v>-120502066.403202</v>
+        <v>1640492.64290611</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="H88" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J88" s="5">
-        <v>2.18101111</v>
+        <v>89.051550000000006</v>
       </c>
       <c r="K88" s="5">
         <v>1</v>
       </c>
       <c r="L88" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M88" s="4">
-        <v>-2572066.4032020001</v>
+        <v>1640492.6429059999</v>
       </c>
       <c r="N88" s="4">
-        <v>-2572066.4032023</v>
+        <v>1640492.64290611</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>34</v>
+        <v>214</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>34</v>
+        <v>212</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>48019</v>
+        <v>53199</v>
+      </c>
+      <c r="V88" s="4">
+        <v>6.0317499999999997</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>34</v>
+        <v>215</v>
       </c>
       <c r="X88" s="4">
-        <v>-131033.33333333</v>
+        <v>2157.7447636000002</v>
       </c>
       <c r="Y88" s="4">
-        <v>-131033.333333</v>
+        <v>2157.7447630000001</v>
       </c>
       <c r="Z88" s="6">
-        <v>-9.5283999999999994E-2</v>
+        <v>1.2880000000000001E-3</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>188</v>
+        <v>216</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>187</v>
+        <v>217</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D89" s="4">
-        <v>12967000</v>
+        <v>729977.15707800002</v>
       </c>
       <c r="E89" s="5">
-        <v>0.67411100000000002</v>
+        <v>5.9585299999999997</v>
       </c>
       <c r="F89" s="4">
-        <v>13054411.987763301</v>
+        <v>44072.432703869999</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="H89" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J89" s="5">
-        <v>0.67411111000000001</v>
+        <v>5.9585299999999997</v>
       </c>
       <c r="K89" s="5">
         <v>1</v>
       </c>
       <c r="L89" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="4">
-        <v>87411.987762999997</v>
+        <v>44072.432702999999</v>
       </c>
       <c r="N89" s="4">
-        <v>87411.987763369994</v>
+        <v>44072.432703869999</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>34</v>
+        <v>214</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>34</v>
+        <v>216</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>49846</v>
+        <v>51677</v>
+      </c>
+      <c r="V89" s="4">
+        <v>4.06175</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>34</v>
+        <v>218</v>
       </c>
       <c r="X89" s="4">
-        <v>14407.77777778</v>
+        <v>576.52480622999997</v>
       </c>
       <c r="Y89" s="4">
-        <v>14407.777776999999</v>
+        <v>576.52480600000001</v>
       </c>
       <c r="Z89" s="6">
-        <v>1.0322E-2</v>
+        <v>3.4E-5</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D90" s="4">
-        <v>-67260000</v>
+        <v>1668912.23</v>
       </c>
       <c r="E90" s="5">
-        <v>0.20527500000000001</v>
+        <v>90.005269999999996</v>
       </c>
       <c r="F90" s="4">
-        <v>-67398067.977909207</v>
+        <v>1502405.19059535</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="5">
-        <v>0.20527502</v>
+        <v>90.005269999999996</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="4">
-        <v>-138067.97790900001</v>
+        <v>1502405.1905950001</v>
       </c>
       <c r="N90" s="4">
-        <v>-138067.97790929</v>
+        <v>1502405.19059535</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>34</v>
+        <v>219</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>46415</v>
+        <v>60535</v>
+      </c>
+      <c r="V90" s="4">
+        <v>1.0649999999999999</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>34</v>
+        <v>222</v>
       </c>
       <c r="X90" s="4">
-        <v>0</v>
+        <v>296.23192082000003</v>
       </c>
       <c r="Y90" s="4">
-        <v>0</v>
+        <v>296.23192</v>
       </c>
       <c r="Z90" s="6">
-        <v>-5.3293E-2</v>
+        <v>1.1800000000000001E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>194</v>
+        <v>224</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>53</v>
+        <v>186</v>
       </c>
       <c r="D91" s="4">
-        <v>33630000</v>
+        <v>1517767.074</v>
       </c>
       <c r="E91" s="5">
-        <v>0.44426199999999999</v>
+        <v>33.118360000000003</v>
       </c>
       <c r="F91" s="4">
-        <v>33779405.257918403</v>
+        <v>503793.27229276998</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J91" s="5">
-        <v>0.44426184000000002</v>
+        <v>33.118360000000003</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="4">
-        <v>149405.25791799999</v>
+        <v>503793.27229200001</v>
       </c>
       <c r="N91" s="4">
-        <v>149405.25791848</v>
+        <v>503793.27229276998</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>34</v>
+        <v>223</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>46415</v>
+        <v>49973</v>
+      </c>
+      <c r="V91" s="4">
+        <v>4.4817499999999999</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>34</v>
+        <v>226</v>
       </c>
       <c r="X91" s="4">
-        <v>0</v>
+        <v>1133.70876398</v>
       </c>
       <c r="Y91" s="4">
-        <v>0</v>
+        <v>1133.7087630000001</v>
       </c>
       <c r="Z91" s="6">
-        <v>2.6710000000000001E-2</v>
+        <v>3.9500000000000001E-4</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>195</v>
+        <v>227</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>196</v>
+        <v>228</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D92" s="4">
-        <v>7000000</v>
+        <v>13695000</v>
       </c>
       <c r="E92" s="5">
-        <v>81.514526000000004</v>
+        <v>100.30647</v>
       </c>
       <c r="F92" s="4">
-        <v>5706016.8200000003</v>
+        <v>13765274.066500001</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>81.514526000000004</v>
+        <v>100.30647</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>5706016.8200000003</v>
+        <v>13765274.066500001</v>
       </c>
       <c r="N92" s="4">
-        <v>5706016.8200000003</v>
+        <v>13765274.066500001</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>46247</v>
+        <v>47314</v>
       </c>
       <c r="V92" s="4">
-        <v>2.5</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="X92" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Y92" s="4">
-        <v>0</v>
+        <v>28303</v>
       </c>
       <c r="Z92" s="6">
-        <v>4.5110000000000003E-3</v>
+        <v>1.0814000000000001E-2</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D93" s="4">
+        <v>7105352.6954669999</v>
+      </c>
+      <c r="E93" s="5">
+        <v>47.90596</v>
+      </c>
+      <c r="F93" s="4">
+        <v>3409402.4074091902</v>
+      </c>
+      <c r="G93" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="B93" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H93" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I93" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J93" s="5">
-        <v>101.022497</v>
+        <v>47.90596</v>
       </c>
       <c r="K93" s="5">
         <v>1</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="4">
-        <v>13941104.585999999</v>
+        <v>3409402.4074090002</v>
       </c>
       <c r="N93" s="4">
-        <v>13941104.585999999</v>
+        <v>3409402.4074091902</v>
       </c>
       <c r="O93" s="3" t="s">
-        <v>34</v>
+        <v>233</v>
       </c>
       <c r="P93" s="3" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="Q93" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R93" s="3" t="s">
-        <v>205</v>
+        <v>231</v>
       </c>
       <c r="S93" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>46252</v>
+        <v>53625</v>
       </c>
       <c r="V93" s="4">
-        <v>5.5</v>
+        <v>3.9917500000000001</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>206</v>
+        <v>235</v>
       </c>
       <c r="X93" s="4">
-        <v>0</v>
+        <v>5514.9872598600004</v>
       </c>
       <c r="Y93" s="4">
-        <v>0</v>
+        <v>5514.9872590000004</v>
       </c>
       <c r="Z93" s="6">
-        <v>1.1023E-2</v>
+        <v>2.6779999999999998E-3</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>207</v>
+        <v>236</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>208</v>
+        <v>237</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D94" s="4">
-        <v>4000000</v>
+        <v>819423.92969999998</v>
       </c>
       <c r="E94" s="5">
-        <v>101.10117200000001</v>
+        <v>97.464119999999994</v>
       </c>
       <c r="F94" s="4">
-        <v>4044046.88</v>
+        <v>799307.42389530002</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J94" s="5">
-        <v>101.10117200000001</v>
+        <v>97.464119999999994</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="4">
-        <v>4044046.88</v>
+        <v>799307.42389500001</v>
       </c>
       <c r="N94" s="4">
-        <v>4044046.88</v>
+        <v>799307.42389530002</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>34</v>
+        <v>238</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>199</v>
+        <v>234</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>46247</v>
+        <v>53595</v>
       </c>
       <c r="V94" s="4">
-        <v>6</v>
+        <v>4.1617499999999996</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="X94" s="4">
-        <v>0</v>
+        <v>663.10174377999999</v>
       </c>
       <c r="Y94" s="4">
-        <v>0</v>
+        <v>663.10174300000006</v>
       </c>
       <c r="Z94" s="6">
-        <v>3.1970000000000002E-3</v>
+        <v>6.2699999999999995E-4</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>212</v>
+        <v>241</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D95" s="4">
-        <v>4591666.6648300001</v>
+        <v>17663707.111972999</v>
       </c>
       <c r="E95" s="5">
-        <v>99.920400000000001</v>
+        <v>2.65144</v>
       </c>
       <c r="F95" s="4">
-        <v>4594943.9056898002</v>
+        <v>482567.89064184</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J95" s="5">
-        <v>99.920400000000001</v>
+        <v>2.65144</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="4">
-        <v>4594943.9056890002</v>
+        <v>482567.89064100001</v>
       </c>
       <c r="N95" s="4">
-        <v>4594943.9056898002</v>
+        <v>482567.89064184</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>211</v>
+        <v>240</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>50698</v>
+        <v>49730</v>
       </c>
       <c r="V95" s="4">
-        <v>4.52921</v>
+        <v>4.14175</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="X95" s="4">
-        <v>6932.2075249999998</v>
+        <v>14225.294792139999</v>
       </c>
       <c r="Y95" s="4">
-        <v>6932.2075249999998</v>
+        <v>14225.294792000001</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.6329999999999999E-3</v>
+        <v>3.79E-4</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D96" s="4">
-        <v>6046905.5700000003</v>
+        <v>6583605.8158050003</v>
       </c>
       <c r="E96" s="5">
-        <v>99.192859999999996</v>
+        <v>99.785399999999996</v>
       </c>
       <c r="F96" s="4">
-        <v>6001649.1849573301</v>
+        <v>6569477.3977242801</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="5">
-        <v>99.192859999999996</v>
+        <v>99.785399999999996</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="4">
-        <v>6001649.1849570004</v>
+        <v>6569477.3977239998</v>
       </c>
       <c r="N96" s="4">
-        <v>6001649.1849573301</v>
+        <v>6569477.3977242801</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>49881</v>
+        <v>62208</v>
       </c>
       <c r="V96" s="4">
-        <v>4.2276800000000003</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="X96" s="4">
-        <v>3550.60857502</v>
+        <v>0</v>
       </c>
       <c r="Y96" s="4">
-        <v>3550.6085750000002</v>
+        <v>0</v>
       </c>
       <c r="Z96" s="6">
-        <v>4.7450000000000001E-3</v>
+        <v>5.1609999999999998E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D97" s="4">
-        <v>2756380.7859</v>
+        <v>9651039.6060000006</v>
       </c>
       <c r="E97" s="5">
-        <v>92.463099999999997</v>
+        <v>100.0984</v>
       </c>
       <c r="F97" s="4">
-        <v>2550391.4270313699</v>
+        <v>9660536.2289723009</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J97" s="5">
-        <v>92.463099999999997</v>
+        <v>100.0984</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M97" s="4">
-        <v>2550391.4270310001</v>
+        <v>9660536.2289719991</v>
       </c>
       <c r="N97" s="4">
-        <v>2550391.4270313699</v>
+        <v>9660536.2289723009</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>52256</v>
+        <v>62634</v>
       </c>
       <c r="V97" s="4">
-        <v>4.5876799999999998</v>
+        <v>5.7469999999999999</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="X97" s="4">
-        <v>1756.30458387</v>
+        <v>0</v>
       </c>
       <c r="Y97" s="4">
-        <v>1756.3045830000001</v>
+        <v>0</v>
       </c>
       <c r="Z97" s="6">
-        <v>2.016E-3</v>
+        <v>7.5890000000000003E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>224</v>
+        <v>252</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D98" s="4">
-        <v>1848554.2093479999</v>
+        <v>8586000</v>
       </c>
       <c r="E98" s="5">
-        <v>89.525270000000006</v>
+        <v>1E-4</v>
       </c>
       <c r="F98" s="4">
-        <v>1656486.42823103</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J98" s="5">
-        <v>89.525270000000006</v>
+        <v>1E-4</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M98" s="4">
-        <v>1656486.428231</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="N98" s="4">
-        <v>1656486.42823103</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>225</v>
+        <v>253</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>53199</v>
+        <v>52221</v>
       </c>
       <c r="V98" s="4">
-        <v>6.0888799999999996</v>
+        <v>5.55</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>226</v>
+        <v>254</v>
       </c>
       <c r="X98" s="4">
-        <v>1563.28121586</v>
+        <v>0</v>
       </c>
       <c r="Y98" s="4">
-        <v>1563.281215</v>
+        <v>0</v>
       </c>
       <c r="Z98" s="6">
-        <v>1.3090000000000001E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D99" s="4">
-        <v>730140.90516600001</v>
+        <v>570943.81177499995</v>
       </c>
       <c r="E99" s="5">
-        <v>6.0182799999999999</v>
+        <v>95.79974</v>
       </c>
       <c r="F99" s="4">
-        <v>44359.613341240001</v>
+        <v>546962.68722694996</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="5">
-        <v>6.0182799999999999</v>
+        <v>95.79974</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M99" s="4">
-        <v>44359.613340999997</v>
+        <v>546962.68722600001</v>
       </c>
       <c r="N99" s="4">
-        <v>44359.613341240001</v>
+        <v>546962.68722694996</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>51649</v>
+        <v>49485</v>
       </c>
       <c r="V99" s="4">
-        <v>4.1188799999999999</v>
+        <v>4.0516899999999998</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>229</v>
+        <v>258</v>
       </c>
       <c r="X99" s="4">
-        <v>417.68927381999998</v>
+        <v>0</v>
       </c>
       <c r="Y99" s="4">
-        <v>417.68927300000001</v>
+        <v>0</v>
       </c>
       <c r="Z99" s="6">
-        <v>3.4999999999999997E-5</v>
+        <v>4.2900000000000002E-4</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D100" s="4">
-        <v>1687306.135</v>
+        <v>886536.01359999995</v>
       </c>
       <c r="E100" s="5">
-        <v>90.0976</v>
+        <v>100.04940000000001</v>
       </c>
       <c r="F100" s="4">
-        <v>1520521.8291267201</v>
+        <v>891871.74880265002</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J100" s="5">
-        <v>90.0976</v>
+        <v>100.04940000000001</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M100" s="4">
-        <v>1520521.8291259999</v>
+        <v>891871.74880199996</v>
       </c>
       <c r="N100" s="4">
-        <v>1520521.8291267201</v>
+        <v>891871.74880265002</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>232</v>
+        <v>261</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>60535</v>
+        <v>48510</v>
       </c>
       <c r="V100" s="4">
-        <v>1.0649999999999999</v>
+        <v>4.9721700000000002</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>233</v>
+        <v>262</v>
       </c>
       <c r="X100" s="4">
-        <v>299.49683895999999</v>
+        <v>4897.7864119400001</v>
       </c>
       <c r="Y100" s="4">
-        <v>299.49683800000003</v>
+        <v>4897.786411</v>
       </c>
       <c r="Z100" s="6">
-        <v>1.2019999999999999E-3</v>
+        <v>6.9999999999999999E-4</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>235</v>
+        <v>264</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D101" s="4">
-        <v>2000000</v>
+        <v>354235.56996599998</v>
       </c>
       <c r="E101" s="5">
-        <v>100.0137</v>
+        <v>98.669139999999999</v>
       </c>
       <c r="F101" s="4">
-        <v>2003826.8066666699</v>
+        <v>349759.02599194</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J101" s="5">
-        <v>100.0137</v>
+        <v>98.669139999999999</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="4">
-        <v>2003826.806666</v>
+        <v>349759.025991</v>
       </c>
       <c r="N101" s="4">
-        <v>2003826.8066666699</v>
+        <v>349759.02599194</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>236</v>
+        <v>265</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>234</v>
+        <v>263</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>48324</v>
+        <v>50186</v>
       </c>
       <c r="V101" s="4">
-        <v>5.3292099999999998</v>
+        <v>3.452944</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="X101" s="4">
-        <v>3552.8066666700001</v>
+        <v>237.83553284999999</v>
       </c>
       <c r="Y101" s="4">
-        <v>3552.806666</v>
+        <v>237.835532</v>
       </c>
       <c r="Z101" s="6">
-        <v>1.5839999999999999E-3</v>
+        <v>2.7399999999999999E-4</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D102" s="4">
-        <v>1517767.0919999999</v>
+        <v>15387600</v>
       </c>
       <c r="E102" s="5">
-        <v>33.306570000000001</v>
+        <v>94.283959999999993</v>
       </c>
       <c r="F102" s="4">
-        <v>506664.31938370003</v>
+        <v>14541160.254163601</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J102" s="5">
-        <v>33.306570000000001</v>
+        <v>94.283959999999993</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="4">
-        <v>506664.31938300002</v>
+        <v>14541160.254163001</v>
       </c>
       <c r="N102" s="4">
-        <v>506664.31938370003</v>
+        <v>14541160.254163601</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>34</v>
+        <v>269</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>49973</v>
+        <v>50114</v>
       </c>
       <c r="V102" s="4">
-        <v>4.5388799999999998</v>
+        <v>4.5590099999999998</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="X102" s="4">
-        <v>1148.1604497599999</v>
+        <v>33121.625203670003</v>
       </c>
       <c r="Y102" s="4">
-        <v>1148.160449</v>
+        <v>33121.625203000003</v>
       </c>
       <c r="Z102" s="6">
-        <v>4.0000000000000002E-4</v>
+        <v>1.1423000000000001E-2</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D103" s="4">
-        <v>13695000</v>
+        <v>13000000</v>
       </c>
       <c r="E103" s="5">
-        <v>100.35128</v>
+        <v>93.9739</v>
       </c>
       <c r="F103" s="4">
-        <v>13771410.796</v>
+        <v>12216607</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J103" s="5">
-        <v>100.35128</v>
+        <v>93.9739</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="4">
-        <v>13771410.796</v>
+        <v>12216607</v>
       </c>
       <c r="N103" s="4">
-        <v>13771410.796</v>
+        <v>12216607</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>34</v>
+        <v>274</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>242</v>
+        <v>272</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>47314</v>
+        <v>51844</v>
       </c>
       <c r="V103" s="4">
-        <v>4.6500000000000004</v>
+        <v>3.202</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="X103" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Y103" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Z103" s="6">
-        <v>1.0888999999999999E-2</v>
+        <v>9.5969999999999996E-3</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D104" s="4">
-        <v>7161707.5051800003</v>
+        <v>4570000</v>
       </c>
       <c r="E104" s="5">
-        <v>48.466160000000002</v>
+        <v>94.080190000000002</v>
       </c>
       <c r="F104" s="4">
-        <v>3475031.9646206801</v>
+        <v>4299464.6830000002</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="5">
-        <v>48.466160000000002</v>
+        <v>94.080190000000002</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="4">
-        <v>3475031.9646200002</v>
+        <v>4299464.6830000002</v>
       </c>
       <c r="N104" s="4">
-        <v>3475031.9646206801</v>
+        <v>4299464.6830000002</v>
       </c>
       <c r="O104" s="3" t="s">
-        <v>248</v>
+        <v>34</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>53625</v>
+        <v>51844</v>
       </c>
       <c r="V104" s="4">
-        <v>4.0488799999999996</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="X104" s="4">
-        <v>4027.3464282700002</v>
+        <v>0</v>
       </c>
       <c r="Y104" s="4">
-        <v>4027.3464279999998</v>
+        <v>0</v>
       </c>
       <c r="Z104" s="6">
-        <v>2.7469999999999999E-3</v>
+        <v>3.3769999999999998E-3</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>252</v>
+        <v>281</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D105" s="4">
-        <v>851906.33155</v>
+        <v>9000000</v>
       </c>
       <c r="E105" s="5">
-        <v>97.763199999999998</v>
+        <v>90.438220000000001</v>
       </c>
       <c r="F105" s="4">
-        <v>833350.06997366995</v>
+        <v>8139439.7999999998</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J105" s="5">
-        <v>97.763199999999998</v>
+        <v>90.438220000000001</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="4">
-        <v>833350.06997299998</v>
+        <v>8139439.7999999998</v>
       </c>
       <c r="N105" s="4">
-        <v>833350.06997366995</v>
+        <v>8139439.7999999998</v>
       </c>
       <c r="O105" s="3" t="s">
-        <v>253</v>
+        <v>34</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>251</v>
+        <v>280</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>53595</v>
+        <v>51844</v>
       </c>
       <c r="V105" s="4">
-        <v>4.2188800000000004</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>254</v>
+        <v>282</v>
       </c>
       <c r="X105" s="4">
-        <v>499.17924778000003</v>
+        <v>0</v>
       </c>
       <c r="Y105" s="4">
-        <v>499.17924699999998</v>
+        <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>6.5799999999999995E-4</v>
+        <v>6.3940000000000004E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D106" s="4">
-        <v>17663707.111972999</v>
+        <v>8000000</v>
       </c>
       <c r="E106" s="5">
-        <v>2.6873800000000001</v>
+        <v>92.048140000000004</v>
       </c>
       <c r="F106" s="4">
-        <v>484992.01364661998</v>
+        <v>7363851.2000000002</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>2.6873800000000001</v>
+        <v>92.048140000000004</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>484992.01364600001</v>
+        <v>7363851.2000000002</v>
       </c>
       <c r="N106" s="4">
-        <v>484992.01364661998</v>
+        <v>7363851.2000000002</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>49730</v>
+        <v>52665</v>
       </c>
       <c r="V106" s="4">
-        <v>4.1988799999999999</v>
+        <v>2.843</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="X106" s="4">
-        <v>10301.081460879999</v>
+        <v>0</v>
       </c>
       <c r="Y106" s="4">
-        <v>10301.081459999999</v>
+        <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>3.8299999999999999E-4</v>
+        <v>5.7850000000000002E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>259</v>
+        <v>286</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D107" s="4">
-        <v>6737356.2866900004</v>
+        <v>13743281</v>
       </c>
       <c r="E107" s="5">
-        <v>99.888829999999999</v>
+        <v>4.0753899999999996</v>
       </c>
       <c r="F107" s="4">
-        <v>6729866.3677060902</v>
+        <v>624227.61087922996</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J107" s="5">
-        <v>99.888829999999999</v>
+        <v>4.0753899999999996</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="4">
-        <v>6729866.3677059999</v>
+        <v>624227.61087900004</v>
       </c>
       <c r="N107" s="4">
-        <v>6729866.3677060902</v>
+        <v>624227.61087922996</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>259</v>
+        <v>286</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>62208</v>
+        <v>46944</v>
       </c>
       <c r="V107" s="4">
-        <v>5.5730000000000004</v>
+        <v>8</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="X107" s="4">
-        <v>0</v>
+        <v>64135.311333329999</v>
       </c>
       <c r="Y107" s="4">
-        <v>0</v>
+        <v>64135.311332999998</v>
       </c>
       <c r="Z107" s="6">
-        <v>5.3210000000000002E-3</v>
+        <v>4.8999999999999998E-4</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D108" s="4">
-        <v>9750000</v>
+        <v>4784930.3443090003</v>
       </c>
       <c r="E108" s="5">
-        <v>100.1631</v>
+        <v>99.997399999999999</v>
       </c>
       <c r="F108" s="4">
-        <v>9765902.25</v>
+        <v>4813722.5887048496</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J108" s="5">
-        <v>100.1631</v>
+        <v>99.997399999999999</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="4">
-        <v>9765902.25</v>
+        <v>4813722.5887040002</v>
       </c>
       <c r="N108" s="4">
-        <v>9765902.25</v>
+        <v>4813722.5887048496</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>261</v>
+        <v>292</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>62634</v>
+        <v>48596</v>
       </c>
       <c r="V108" s="4">
-        <v>5.7469999999999999</v>
+        <v>4.7295199999999999</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="X108" s="4">
-        <v>0</v>
+        <v>28916.652584799998</v>
       </c>
       <c r="Y108" s="4">
-        <v>0</v>
+        <v>28916.652583999999</v>
       </c>
       <c r="Z108" s="6">
-        <v>7.7219999999999997E-3</v>
+        <v>3.7810000000000001E-3</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D109" s="4">
-        <v>8586000</v>
+        <v>608322.619512</v>
       </c>
       <c r="E109" s="5">
-        <v>1E-4</v>
+        <v>100.0206</v>
       </c>
       <c r="F109" s="4">
-        <v>8.5860000000000003</v>
+        <v>612065.86566669994</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J109" s="5">
-        <v>1E-4</v>
+        <v>100.0206</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="4">
-        <v>8.5860000000000003</v>
+        <v>612065.86566600006</v>
       </c>
       <c r="N109" s="4">
-        <v>8.5860000000000003</v>
+        <v>612065.86566669994</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>52221</v>
+        <v>47682</v>
       </c>
       <c r="V109" s="4">
-        <v>5.55</v>
+        <v>4.9792100000000001</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>269</v>
+        <v>296</v>
       </c>
       <c r="X109" s="4">
-        <v>0</v>
+        <v>3617.9316950799998</v>
       </c>
       <c r="Y109" s="4">
-        <v>0</v>
+        <v>3617.9316950000002</v>
       </c>
       <c r="Z109" s="6">
-        <v>0</v>
+        <v>4.8000000000000001E-4</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>271</v>
+        <v>298</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D110" s="4">
-        <v>582675.56351300003</v>
+        <v>510122.684885</v>
       </c>
       <c r="E110" s="5">
-        <v>96.124269999999996</v>
+        <v>99.480879999999999</v>
       </c>
       <c r="F110" s="4">
-        <v>560092.63189496996</v>
+        <v>507998.43554332003</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>96.124269999999996</v>
+        <v>99.480879999999999</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>560092.63189399999</v>
+        <v>507998.435543</v>
       </c>
       <c r="N110" s="4">
-        <v>560092.63189496996</v>
+        <v>507998.43554332003</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>34</v>
+        <v>299</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>49485</v>
+        <v>50430</v>
       </c>
       <c r="V110" s="4">
-        <v>4.0579330000000002</v>
+        <v>6.0317499999999997</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>273</v>
+        <v>301</v>
       </c>
       <c r="X110" s="4">
-        <v>0</v>
+        <v>523.89953990000004</v>
       </c>
       <c r="Y110" s="4">
-        <v>0</v>
+        <v>523.899539</v>
       </c>
       <c r="Z110" s="6">
-        <v>4.4200000000000001E-4</v>
+        <v>3.9899999999999999E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D111" s="4">
-        <v>886536.01359999995</v>
+        <v>2543606.0941320001</v>
       </c>
       <c r="E111" s="5">
-        <v>100.0723</v>
+        <v>97.836169999999996</v>
       </c>
       <c r="F111" s="4">
-        <v>888278.98108051997</v>
+        <v>2490622.6696751802</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J111" s="5">
-        <v>100.0723</v>
+        <v>97.836169999999996</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="4">
-        <v>888278.98108000006</v>
+        <v>2490622.669675</v>
       </c>
       <c r="N111" s="4">
-        <v>888278.98108051997</v>
+        <v>2490622.6696751802</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>34</v>
+        <v>304</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>48510</v>
+        <v>49973</v>
       </c>
       <c r="V111" s="4">
-        <v>4.9721700000000002</v>
+        <v>4.1567499999999997</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="X111" s="4">
-        <v>1102.0019426900001</v>
+        <v>2055.8872895099998</v>
       </c>
       <c r="Y111" s="4">
-        <v>1102.0019420000001</v>
+        <v>2055.8872889999998</v>
       </c>
       <c r="Z111" s="6">
-        <v>7.0200000000000004E-4</v>
+        <v>1.9559999999999998E-3</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D112" s="4">
-        <v>380385.97985499998</v>
+        <v>1703355.6366399999</v>
       </c>
       <c r="E112" s="5">
-        <v>98.593019999999996</v>
+        <v>97.377499999999998</v>
       </c>
       <c r="F112" s="4">
-        <v>375273.48641124001</v>
+        <v>1660091.69281524</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J112" s="5">
-        <v>98.593019999999996</v>
+        <v>97.377499999999998</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="4">
-        <v>375273.48641100002</v>
+        <v>1660091.692815</v>
       </c>
       <c r="N112" s="4">
-        <v>375273.48641124001</v>
+        <v>1660091.69281524</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>34</v>
+        <v>308</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>280</v>
+        <v>300</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>50186</v>
+        <v>49546</v>
       </c>
       <c r="V112" s="4">
-        <v>3.2375440000000002</v>
+        <v>4.2467499999999996</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="X112" s="4">
-        <v>239.46121600999999</v>
+        <v>1406.5577458099999</v>
       </c>
       <c r="Y112" s="4">
-        <v>239.46121600000001</v>
+        <v>1406.5577450000001</v>
       </c>
       <c r="Z112" s="6">
-        <v>2.9599999999999998E-4</v>
+        <v>1.304E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D113" s="4">
-        <v>15387600</v>
+        <v>856451.22244000004</v>
       </c>
       <c r="E113" s="5">
-        <v>94.508099999999999</v>
+        <v>96.066239999999993</v>
       </c>
       <c r="F113" s="4">
-        <v>14575924.689463601</v>
+        <v>823487.69123850996</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J113" s="5">
-        <v>94.508099999999999</v>
+        <v>96.066239999999993</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="4">
-        <v>14575924.689463001</v>
+        <v>823487.69123800006</v>
       </c>
       <c r="N113" s="4">
-        <v>14575924.689463601</v>
+        <v>823487.69123850996</v>
       </c>
       <c r="O113" s="3" t="s">
-        <v>284</v>
+        <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>50114</v>
+        <v>49699</v>
       </c>
       <c r="V113" s="4">
-        <v>4.5960099999999997</v>
+        <v>4.3667499999999997</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>286</v>
+        <v>312</v>
       </c>
       <c r="X113" s="4">
-        <v>33396.293863669998</v>
+        <v>727.20440636000001</v>
       </c>
       <c r="Y113" s="4">
-        <v>33396.293862999999</v>
+        <v>727.20440599999995</v>
       </c>
       <c r="Z113" s="6">
-        <v>1.1525000000000001E-2</v>
+        <v>6.4599999999999998E-4</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>288</v>
+        <v>314</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D114" s="4">
-        <v>13000000</v>
+        <v>1137320.857632</v>
       </c>
       <c r="E114" s="5">
-        <v>94.037120000000002</v>
+        <v>94.420429999999996</v>
       </c>
       <c r="F114" s="4">
-        <v>12224825.6</v>
+        <v>1074818.9807812499</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J114" s="5">
-        <v>94.037120000000002</v>
+        <v>94.420429999999996</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="4">
-        <v>12224825.6</v>
+        <v>1074818.9807810001</v>
       </c>
       <c r="N114" s="4">
-        <v>12224825.6</v>
+        <v>1074818.9807812499</v>
       </c>
       <c r="O114" s="3" t="s">
-        <v>289</v>
+        <v>34</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>51844</v>
+        <v>49790</v>
       </c>
       <c r="V114" s="4">
-        <v>3.202</v>
+        <v>4.3217499999999998</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="X114" s="4">
-        <v>0</v>
+        <v>955.73652542000002</v>
       </c>
       <c r="Y114" s="4">
-        <v>0</v>
+        <v>955.73652500000003</v>
       </c>
       <c r="Z114" s="6">
-        <v>9.6659999999999992E-3</v>
+        <v>8.4400000000000002E-4</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D115" s="4">
-        <v>4570000</v>
+        <v>457177.71584000002</v>
       </c>
       <c r="E115" s="5">
-        <v>94.093729999999994</v>
+        <v>93.746120000000005</v>
       </c>
       <c r="F115" s="4">
-        <v>4300083.4610000001</v>
+        <v>428973.22182336001</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J115" s="5">
-        <v>94.093729999999994</v>
+        <v>93.746120000000005</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="4">
-        <v>4300083.4610000001</v>
+        <v>428973.221823</v>
       </c>
       <c r="N115" s="4">
-        <v>4300083.4610000001</v>
+        <v>428973.22182336001</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>51844</v>
+        <v>49790</v>
       </c>
       <c r="V115" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.35175</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="X115" s="4">
-        <v>0</v>
+        <v>386.85171873000002</v>
       </c>
       <c r="Y115" s="4">
-        <v>0</v>
+        <v>386.85171800000001</v>
       </c>
       <c r="Z115" s="6">
-        <v>3.3999999999999998E-3</v>
+        <v>3.3700000000000001E-4</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D116" s="4">
-        <v>9000000</v>
+        <v>1069497.0143500001</v>
       </c>
       <c r="E116" s="5">
-        <v>90.420850000000002</v>
+        <v>96.925700000000006</v>
       </c>
       <c r="F116" s="4">
-        <v>8137876.5</v>
+        <v>1037451.74215259</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J116" s="5">
-        <v>90.420850000000002</v>
+        <v>96.925700000000006</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="4">
-        <v>8137876.5</v>
+        <v>1037451.742152</v>
       </c>
       <c r="N116" s="4">
-        <v>8137876.5</v>
+        <v>1037451.74215259</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>34</v>
+        <v>321</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>51844</v>
+        <v>49881</v>
       </c>
       <c r="V116" s="4">
-        <v>3.9439899999999999</v>
+        <v>4.1267500000000004</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>297</v>
+        <v>322</v>
       </c>
       <c r="X116" s="4">
-        <v>0</v>
+        <v>834.27451475999999</v>
       </c>
       <c r="Y116" s="4">
-        <v>0</v>
+        <v>834.27451399999995</v>
       </c>
       <c r="Z116" s="6">
-        <v>6.4339999999999996E-3</v>
+        <v>8.1499999999999997E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>299</v>
+        <v>324</v>
       </c>
       <c r="C117" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D117" s="4">
-        <v>8000000</v>
+        <v>3167532.8311999999</v>
       </c>
       <c r="E117" s="5">
-        <v>92.028890000000004</v>
+        <v>97.099369999999993</v>
       </c>
       <c r="F117" s="4">
-        <v>7362311.2000000002</v>
+        <v>3078156.0926755802</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>92.028890000000004</v>
+        <v>97.099369999999993</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>7362311.2000000002</v>
+        <v>3078156.092675</v>
       </c>
       <c r="N117" s="4">
-        <v>7362311.2000000002</v>
+        <v>3078156.0926755802</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>298</v>
+        <v>323</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>52665</v>
+        <v>49881</v>
       </c>
       <c r="V117" s="4">
-        <v>2.843</v>
+        <v>4.2017499999999997</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="X117" s="4">
-        <v>0</v>
+        <v>2501.6690372200001</v>
       </c>
       <c r="Y117" s="4">
-        <v>0</v>
+        <v>2501.6690370000001</v>
       </c>
       <c r="Z117" s="6">
-        <v>5.8209999999999998E-3</v>
+        <v>2.418E-3</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>302</v>
+        <v>327</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D118" s="4">
-        <v>13743281</v>
+        <v>5044003.8182640001</v>
       </c>
       <c r="E118" s="5">
-        <v>4.5547899999999997</v>
+        <v>94.964489999999998</v>
       </c>
       <c r="F118" s="4">
-        <v>690112.89999323001</v>
+        <v>4793996.17874943</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J118" s="5">
-        <v>4.5547899999999997</v>
+        <v>94.964489999999998</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="4">
-        <v>690112.89999299997</v>
+        <v>4793996.1787489997</v>
       </c>
       <c r="N118" s="4">
-        <v>690112.89999323001</v>
+        <v>4793996.17874943</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="3" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="Q118" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R118" s="3" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="S118" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T118" s="4">
         <v>0.01</v>
       </c>
       <c r="U118" s="2">
-        <v>46944</v>
+        <v>50065</v>
       </c>
       <c r="V118" s="4">
-        <v>8</v>
+        <v>4.2017499999999997</v>
       </c>
       <c r="W118" s="3" t="s">
-        <v>304</v>
+        <v>328</v>
       </c>
       <c r="X118" s="4">
-        <v>64135.311333329999</v>
+        <v>3983.6771545000001</v>
       </c>
       <c r="Y118" s="4">
-        <v>64135.311332999998</v>
+        <v>3983.677154</v>
       </c>
       <c r="Z118" s="6">
-        <v>5.4500000000000002E-4</v>
+        <v>3.7659999999999998E-3</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>306</v>
+        <v>330</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D119" s="4">
-        <v>4784930.3443090003</v>
+        <v>769999.64899999998</v>
       </c>
       <c r="E119" s="5">
-        <v>99.999600000000001</v>
+        <v>95.499229999999997</v>
       </c>
       <c r="F119" s="4">
-        <v>4794340.5478218002</v>
+        <v>735959.35586430004</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>99.999600000000001</v>
+        <v>95.499229999999997</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>4794340.5478210002</v>
+        <v>735959.35586400004</v>
       </c>
       <c r="N119" s="4">
-        <v>4794340.5478218002</v>
+        <v>735959.35586430004</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>305</v>
+        <v>329</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>48596</v>
+        <v>50124</v>
       </c>
       <c r="V119" s="4">
-        <v>4.7295199999999999</v>
+        <v>4.0928199999999997</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="X119" s="4">
-        <v>9429.3432341700009</v>
+        <v>615.62006659999997</v>
       </c>
       <c r="Y119" s="4">
-        <v>9429.3432339999999</v>
+        <v>615.62006599999995</v>
       </c>
       <c r="Z119" s="6">
-        <v>3.7910000000000001E-3</v>
+        <v>5.7799999999999995E-4</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>310</v>
+        <v>333</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D120" s="4">
-        <v>608322.619512</v>
+        <v>4037684.0478659999</v>
       </c>
       <c r="E120" s="5">
-        <v>100.0461</v>
+        <v>93.484570000000005</v>
       </c>
       <c r="F120" s="4">
-        <v>609612.71159635996</v>
+        <v>3777898.6094340999</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>100.0461</v>
+        <v>93.484570000000005</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>609612.71159600001</v>
+        <v>3777898.6094340002</v>
       </c>
       <c r="N120" s="4">
-        <v>609612.71159635996</v>
+        <v>3777898.6094340999</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>34</v>
+        <v>334</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>309</v>
+        <v>332</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>47682</v>
+        <v>50246</v>
       </c>
       <c r="V120" s="4">
-        <v>4.9792100000000001</v>
+        <v>4.18675</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>311</v>
+        <v>335</v>
       </c>
       <c r="X120" s="4">
-        <v>1009.65535677</v>
+        <v>3287.03932811</v>
       </c>
       <c r="Y120" s="4">
-        <v>1009.655356</v>
+        <v>3287.0393279999998</v>
       </c>
       <c r="Z120" s="6">
-        <v>4.8200000000000001E-4</v>
+        <v>2.9680000000000002E-3</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>313</v>
+        <v>337</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D121" s="4">
-        <v>548270.69622000004</v>
+        <v>1442545.5553280001</v>
       </c>
       <c r="E121" s="5">
-        <v>99.567359999999994</v>
+        <v>95.274569999999997</v>
       </c>
       <c r="F121" s="4">
-        <v>546305.20669341995</v>
+        <v>1375540.8149306199</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>99.567359999999994</v>
+        <v>95.274569999999997</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>546305.20669300004</v>
+        <v>1375540.8149300001</v>
       </c>
       <c r="N121" s="4">
-        <v>546305.20669341995</v>
+        <v>1375540.8149306199</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>314</v>
+        <v>34</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>312</v>
+        <v>336</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>50430</v>
+        <v>50246</v>
       </c>
       <c r="V121" s="4">
-        <v>6.0888799999999996</v>
+        <v>4.14175</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>316</v>
+        <v>338</v>
       </c>
       <c r="X121" s="4">
-        <v>406.54881313999999</v>
+        <v>1161.74003823</v>
       </c>
       <c r="Y121" s="4">
-        <v>406.548813</v>
+        <v>1161.7400379999999</v>
       </c>
       <c r="Z121" s="6">
-        <v>4.3100000000000001E-4</v>
+        <v>1.08E-3</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>318</v>
+        <v>340</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D122" s="4">
-        <v>2697567.4390969998</v>
+        <v>5126805.7992399996</v>
       </c>
       <c r="E122" s="5">
-        <v>97.96311</v>
+        <v>94.877340000000004</v>
       </c>
       <c r="F122" s="4">
-        <v>2644199.7390038599</v>
+        <v>4868395.5115926098</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J122" s="5">
-        <v>97.96311</v>
+        <v>94.877340000000004</v>
       </c>
       <c r="K122" s="5">
         <v>1</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M122" s="4">
-        <v>2644199.7390029998</v>
+        <v>4868395.5115919998</v>
       </c>
       <c r="N122" s="4">
-        <v>2644199.7390038599</v>
+        <v>4868395.5115926098</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>319</v>
+        <v>34</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>49973</v>
+        <v>50308</v>
       </c>
       <c r="V122" s="4">
-        <v>4.2138799999999996</v>
+        <v>4.4567500000000004</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>320</v>
+        <v>341</v>
       </c>
       <c r="X122" s="4">
-        <v>1578.7813166999999</v>
+        <v>4218.5423079599996</v>
       </c>
       <c r="Y122" s="4">
-        <v>1578.7813160000001</v>
+        <v>4218.5423069999997</v>
       </c>
       <c r="Z122" s="6">
-        <v>2.0899999999999998E-3</v>
+        <v>3.8240000000000001E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>321</v>
+        <v>342</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D123" s="4">
-        <v>1715706.766511</v>
+        <v>282463.54504699999</v>
       </c>
       <c r="E123" s="5">
-        <v>97.650549999999996</v>
+        <v>100.03100999999999</v>
       </c>
       <c r="F123" s="4">
-        <v>1676422.6766683401</v>
+        <v>282808.27493456</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>97.650549999999996</v>
+        <v>100.03100999999999</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>1676422.6766679999</v>
+        <v>282808.27493399999</v>
       </c>
       <c r="N123" s="4">
-        <v>1676422.6766683401</v>
+        <v>282808.27493456</v>
       </c>
       <c r="O123" s="3" t="s">
-        <v>323</v>
+        <v>34</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>321</v>
+        <v>342</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>49546</v>
+        <v>49273</v>
       </c>
       <c r="V123" s="4">
-        <v>4.3038800000000004</v>
+        <v>4.6817500000000001</v>
       </c>
       <c r="W123" s="3" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="X123" s="4">
-        <v>1025.58278309</v>
+        <v>257.13794206</v>
       </c>
       <c r="Y123" s="4">
-        <v>1025.5827830000001</v>
+        <v>257.13794200000001</v>
       </c>
       <c r="Z123" s="6">
-        <v>1.325E-3</v>
+        <v>2.22E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>326</v>
+        <v>347</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D124" s="4">
-        <v>863993.81425299996</v>
+        <v>1530309.6316239999</v>
       </c>
       <c r="E124" s="5">
-        <v>95.998410000000007</v>
+        <v>92.379040000000003</v>
       </c>
       <c r="F124" s="4">
-        <v>829951.18598054</v>
+        <v>1414905.8642974801</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>95.998410000000007</v>
+        <v>92.379040000000003</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>829951.18597999995</v>
+        <v>1414905.864297</v>
       </c>
       <c r="N124" s="4">
-        <v>829951.18598054</v>
+        <v>1414905.8642974801</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>34</v>
+        <v>348</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>315</v>
+        <v>344</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>49699</v>
+        <v>53717</v>
       </c>
       <c r="V124" s="4">
-        <v>4.2838000000000003</v>
+        <v>4.10175</v>
       </c>
       <c r="W124" s="3" t="s">
-        <v>327</v>
+        <v>349</v>
       </c>
       <c r="X124" s="4">
-        <v>530.86179931000004</v>
+        <v>1220.51757557</v>
       </c>
       <c r="Y124" s="4">
-        <v>530.86179900000002</v>
+        <v>1220.5175750000001</v>
       </c>
       <c r="Z124" s="6">
-        <v>6.5600000000000001E-4</v>
+        <v>1.111E-3</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>329</v>
+        <v>351</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D125" s="4">
-        <v>1145310.99018</v>
+        <v>1036390.691858</v>
       </c>
       <c r="E125" s="5">
-        <v>94.724310000000003</v>
+        <v>94.646720000000002</v>
       </c>
       <c r="F125" s="4">
-        <v>1085584.48549504</v>
+        <v>980909.79622850998</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>94.724310000000003</v>
+        <v>94.646720000000002</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>1085584.4854949999</v>
+        <v>980909.79622799996</v>
       </c>
       <c r="N125" s="4">
-        <v>1085584.48549504</v>
+        <v>980909.79622850998</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>34</v>
+        <v>352</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>315</v>
+        <v>353</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>328</v>
+        <v>350</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
-        <v>49790</v>
+        <v>49242</v>
       </c>
       <c r="V125" s="4">
-        <v>4.3788799999999997</v>
+        <v>5.75</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>330</v>
+        <v>354</v>
       </c>
       <c r="X125" s="4">
-        <v>696.55269286999999</v>
+        <v>0</v>
       </c>
       <c r="Y125" s="4">
-        <v>696.55269199999998</v>
+        <v>0</v>
       </c>
       <c r="Z125" s="6">
-        <v>8.5800000000000004E-4</v>
+        <v>7.6999999999999996E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>332</v>
+        <v>356</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D126" s="4">
-        <v>460389.57160000002</v>
+        <v>307225.108343</v>
       </c>
       <c r="E126" s="5">
-        <v>93.783720000000002</v>
+        <v>95.640680000000003</v>
       </c>
       <c r="F126" s="4">
-        <v>432052.38373499003</v>
+        <v>293832.18274968001</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>93.783720000000002</v>
+        <v>95.640680000000003</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>432052.38373399997</v>
+        <v>293832.18274900003</v>
       </c>
       <c r="N126" s="4">
-        <v>432052.38373499003</v>
+        <v>293832.18274968001</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>34</v>
+        <v>357</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>315</v>
+        <v>358</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>331</v>
+        <v>355</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
-        <v>49790</v>
+        <v>49607</v>
       </c>
       <c r="V126" s="4">
-        <v>4.4088799999999999</v>
+        <v>6.34</v>
       </c>
       <c r="W126" s="3" t="s">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="X126" s="4">
-        <v>281.91699645</v>
+        <v>0</v>
       </c>
       <c r="Y126" s="4">
-        <v>281.91699599999998</v>
+        <v>0</v>
       </c>
       <c r="Z126" s="6">
-        <v>3.4099999999999999E-4</v>
+        <v>2.3000000000000001E-4</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>334</v>
+        <v>360</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>335</v>
+        <v>361</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D127" s="4">
-        <v>1076642.2293420001</v>
+        <v>4797906.5527649997</v>
       </c>
       <c r="E127" s="5">
-        <v>97.100669999999994</v>
+        <v>92.636210000000005</v>
       </c>
       <c r="F127" s="4">
-        <v>1046035.2526432</v>
+        <v>4448518.71279551</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J127" s="5">
-        <v>97.100669999999994</v>
+        <v>92.636210000000005</v>
       </c>
       <c r="K127" s="5">
         <v>1</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="4">
-        <v>1046035.252643</v>
+        <v>4448518.7127949996</v>
       </c>
       <c r="N127" s="4">
-        <v>1046035.2526432</v>
+        <v>4448518.71279551</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>336</v>
+        <v>362</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>334</v>
+        <v>360</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T127" s="4">
         <v>0.01</v>
       </c>
       <c r="U127" s="2">
         <v>49881</v>
       </c>
       <c r="V127" s="4">
-        <v>4.1838800000000003</v>
+        <v>4.2017499999999997</v>
       </c>
       <c r="W127" s="3" t="s">
-        <v>337</v>
+        <v>364</v>
       </c>
       <c r="X127" s="4">
-        <v>608.43444918</v>
+        <v>3919.9229724000002</v>
       </c>
       <c r="Y127" s="4">
-        <v>608.43444899999997</v>
+        <v>3919.9229719999998</v>
       </c>
       <c r="Z127" s="6">
-        <v>8.2700000000000004E-4</v>
+        <v>3.4940000000000001E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>338</v>
+        <v>365</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>339</v>
+        <v>366</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D128" s="4">
-        <v>3188694.8379839999</v>
+        <v>4170024.645482</v>
       </c>
       <c r="E128" s="5">
-        <v>97.281260000000003</v>
+        <v>88.451809999999995</v>
       </c>
       <c r="F128" s="4">
-        <v>3103826.6619727798</v>
+        <v>3691658.3975563301</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J128" s="5">
-        <v>97.281260000000003</v>
+        <v>88.451809999999995</v>
       </c>
       <c r="K128" s="5">
         <v>1</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="4">
-        <v>3103826.6619719998</v>
+        <v>3691658.3975559999</v>
       </c>
       <c r="N128" s="4">
-        <v>3103826.6619727798</v>
+        <v>3691658.3975563301</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>338</v>
+        <v>365</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T128" s="4">
         <v>0.01</v>
       </c>
       <c r="U128" s="2">
-        <v>49881</v>
+        <v>50065</v>
       </c>
       <c r="V128" s="4">
-        <v>4.2588800000000004</v>
+        <v>3.9417499999999999</v>
       </c>
       <c r="W128" s="3" t="s">
-        <v>340</v>
+        <v>367</v>
       </c>
       <c r="X128" s="4">
-        <v>1824.14602698</v>
+        <v>3196.1211812299998</v>
       </c>
       <c r="Y128" s="4">
-        <v>1824.1460259999999</v>
+        <v>3196.121181</v>
       </c>
       <c r="Z128" s="6">
-        <v>2.454E-3</v>
+        <v>2.8999999999999998E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D129" s="4">
-        <v>5094824.3195439996</v>
+        <v>45960.711300000003</v>
       </c>
       <c r="E129" s="5">
-        <v>95.236239999999995</v>
+        <v>172.07244</v>
       </c>
       <c r="F129" s="4">
-        <v>4855033.6957050199</v>
+        <v>79122.373915069998</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J129" s="5">
-        <v>95.236239999999995</v>
+        <v>172.07244</v>
       </c>
       <c r="K129" s="5">
         <v>1</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="4">
-        <v>4855033.6957050003</v>
+        <v>79122.373915000004</v>
       </c>
       <c r="N129" s="4">
-        <v>4855033.6957050199</v>
+        <v>79122.373915069998</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>34</v>
+        <v>370</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T129" s="4">
         <v>0.01</v>
       </c>
       <c r="U129" s="2">
-        <v>50065</v>
+        <v>50096</v>
       </c>
       <c r="V129" s="4">
-        <v>4.2588800000000004</v>
+        <v>4.10175</v>
       </c>
       <c r="W129" s="3" t="s">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="X129" s="4">
-        <v>2914.5791657300001</v>
+        <v>36.656539809999998</v>
       </c>
       <c r="Y129" s="4">
-        <v>2914.5791650000001</v>
+        <v>36.656539000000002</v>
       </c>
       <c r="Z129" s="6">
-        <v>3.839E-3</v>
+        <v>6.2000000000000003E-5</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>345</v>
+        <v>373</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D130" s="4">
-        <v>777408.23739999998</v>
+        <v>14915000</v>
       </c>
       <c r="E130" s="5">
-        <v>95.781509999999997</v>
+        <v>92.643640000000005</v>
       </c>
       <c r="F130" s="4">
-        <v>745063.47665343003</v>
+        <v>13817798.905999999</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J130" s="5">
-        <v>95.781509999999997</v>
+        <v>92.643640000000005</v>
       </c>
       <c r="K130" s="5">
         <v>1</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M130" s="4">
-        <v>745063.47665299999</v>
+        <v>13817798.905999999</v>
       </c>
       <c r="N130" s="4">
-        <v>745063.47665343003</v>
+        <v>13817798.905999999</v>
       </c>
       <c r="O130" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>315</v>
+        <v>374</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>344</v>
+        <v>372</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T130" s="4">
         <v>0.01</v>
       </c>
       <c r="U130" s="2">
-        <v>50124</v>
+        <v>63173</v>
       </c>
       <c r="V130" s="4">
-        <v>4.0928199999999997</v>
+        <v>2.9279999999999999</v>
       </c>
       <c r="W130" s="3" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="X130" s="4">
-        <v>450.12800731999999</v>
+        <v>0</v>
       </c>
       <c r="Y130" s="4">
-        <v>450.12800700000003</v>
+        <v>0</v>
       </c>
       <c r="Z130" s="6">
-        <v>5.8900000000000001E-4</v>
+        <v>1.0855E-2</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>348</v>
+        <v>377</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D131" s="4">
-        <v>4071676.755444</v>
+        <v>16535000</v>
       </c>
       <c r="E131" s="5">
-        <v>93.549080000000004</v>
+        <v>91.285650000000004</v>
       </c>
       <c r="F131" s="4">
-        <v>3811416.1046731998</v>
+        <v>15094082.227499999</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J131" s="5">
-        <v>93.549080000000004</v>
+        <v>91.285650000000004</v>
       </c>
       <c r="K131" s="5">
         <v>1</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="4">
-        <v>3811416.1046730001</v>
+        <v>15094082.227499999</v>
       </c>
       <c r="N131" s="4">
-        <v>3811416.1046731998</v>
+        <v>15094082.227499999</v>
       </c>
       <c r="O131" s="3" t="s">
-        <v>349</v>
+        <v>34</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>315</v>
+        <v>374</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T131" s="4">
         <v>0.01</v>
       </c>
       <c r="U131" s="2">
-        <v>50246</v>
+        <v>56719</v>
       </c>
       <c r="V131" s="4">
-        <v>4.2438799999999999</v>
+        <v>3.786</v>
       </c>
       <c r="W131" s="3" t="s">
-        <v>350</v>
+        <v>378</v>
       </c>
       <c r="X131" s="4">
-        <v>2399.95938179</v>
+        <v>0</v>
       </c>
       <c r="Y131" s="4">
-        <v>2399.9593810000001</v>
+        <v>0</v>
       </c>
       <c r="Z131" s="6">
-        <v>3.0130000000000001E-3</v>
+        <v>1.1858E-2</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>352</v>
+        <v>380</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D132" s="4">
-        <v>1460918.50985</v>
+        <v>4970120</v>
       </c>
       <c r="E132" s="5">
-        <v>95.59787</v>
+        <v>97.805570000000003</v>
       </c>
       <c r="F132" s="4">
-        <v>1397458.95306243</v>
+        <v>4861054.1956839999</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J132" s="5">
-        <v>95.59787</v>
+        <v>97.805570000000003</v>
       </c>
       <c r="K132" s="5">
         <v>1</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="4">
-        <v>1397458.953062</v>
+        <v>4861054.1956839999</v>
       </c>
       <c r="N132" s="4">
-        <v>1397458.95306243</v>
+        <v>4861054.1956839999</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>34</v>
+        <v>381</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>315</v>
+        <v>374</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>351</v>
+        <v>379</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T132" s="4">
         <v>0.01</v>
       </c>
       <c r="U132" s="2">
-        <v>50246</v>
+        <v>55533</v>
       </c>
       <c r="V132" s="4">
-        <v>4.1988799999999999</v>
+        <v>4.2317</v>
       </c>
       <c r="W132" s="3" t="s">
-        <v>353</v>
+        <v>382</v>
       </c>
       <c r="X132" s="4">
-        <v>851.97521009000002</v>
+        <v>0</v>
       </c>
       <c r="Y132" s="4">
-        <v>851.97520999999995</v>
+        <v>0</v>
       </c>
       <c r="Z132" s="6">
-        <v>1.1050000000000001E-3</v>
+        <v>3.8180000000000002E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D133" s="4">
-        <v>5248913.4203199996</v>
+        <v>18847000</v>
       </c>
       <c r="E133" s="5">
-        <v>94.903270000000006</v>
+        <v>88.198210000000003</v>
       </c>
       <c r="F133" s="4">
-        <v>4984681.1649788702</v>
+        <v>16622716.638699999</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J133" s="5">
-        <v>94.903270000000006</v>
+        <v>88.198210000000003</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="4">
-        <v>4984681.1649780003</v>
+        <v>16622716.638699999</v>
       </c>
       <c r="N133" s="4">
-        <v>4984681.1649788702</v>
+        <v>16622716.638699999</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>315</v>
+        <v>374</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T133" s="4">
         <v>0.01</v>
       </c>
       <c r="U133" s="2">
-        <v>50308</v>
+        <v>56172</v>
       </c>
       <c r="V133" s="4">
-        <v>4.5138800000000003</v>
+        <v>2.0341</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="X133" s="4">
-        <v>3290.6896263499998</v>
+        <v>0</v>
       </c>
       <c r="Y133" s="4">
-        <v>3290.6896259999999</v>
+        <v>0</v>
       </c>
       <c r="Z133" s="6">
-        <v>3.9410000000000001E-3</v>
+        <v>1.3058999999999999E-2</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D134" s="4">
-        <v>438477.86891199998</v>
+        <v>12581000</v>
       </c>
       <c r="E134" s="5">
-        <v>100.08331</v>
+        <v>87.700389999999999</v>
       </c>
       <c r="F134" s="4">
-        <v>439131.76121397997</v>
+        <v>11033586.0659</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J134" s="5">
-        <v>100.08331</v>
+        <v>87.700389999999999</v>
       </c>
       <c r="K134" s="5">
         <v>1</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M134" s="4">
-        <v>439131.76121299999</v>
+        <v>11033586.0659</v>
       </c>
       <c r="N134" s="4">
-        <v>439131.76121397997</v>
+        <v>11033586.0659</v>
       </c>
       <c r="O134" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T134" s="4">
         <v>0.01</v>
       </c>
       <c r="U134" s="2">
-        <v>49273</v>
+        <v>56629</v>
       </c>
       <c r="V134" s="4">
-        <v>4.73888</v>
+        <v>3.0019</v>
       </c>
       <c r="W134" s="3" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="X134" s="4">
-        <v>288.59638937</v>
+        <v>0</v>
       </c>
       <c r="Y134" s="4">
-        <v>288.59638899999999</v>
+        <v>0</v>
       </c>
       <c r="Z134" s="6">
-        <v>3.4699999999999998E-4</v>
+        <v>8.6680000000000004E-3</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D135" s="4">
-        <v>1531343.343959</v>
+        <v>853086.32837100001</v>
       </c>
       <c r="E135" s="5">
-        <v>93.638140000000007</v>
+        <v>100.0201</v>
       </c>
       <c r="F135" s="4">
-        <v>1434805.9622423199</v>
+        <v>858025.74631674995</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J135" s="5">
-        <v>93.638140000000007</v>
+        <v>100.0201</v>
       </c>
       <c r="K135" s="5">
         <v>1</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M135" s="4">
-        <v>1434805.962242</v>
+        <v>858025.746316</v>
       </c>
       <c r="N135" s="4">
-        <v>1434805.9622423199</v>
+        <v>858025.74631674995</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>363</v>
+        <v>34</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>359</v>
+        <v>391</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T135" s="4">
         <v>0.01</v>
       </c>
       <c r="U135" s="2">
-        <v>53717</v>
+        <v>47593</v>
       </c>
       <c r="V135" s="4">
-        <v>4.1588799999999999</v>
+        <v>4.6792100000000003</v>
       </c>
       <c r="W135" s="3" t="s">
-        <v>364</v>
+        <v>392</v>
       </c>
       <c r="X135" s="4">
-        <v>884.53794531999995</v>
+        <v>4767.9475938599999</v>
       </c>
       <c r="Y135" s="4">
-        <v>884.53794500000004</v>
+        <v>4767.9475929999999</v>
       </c>
       <c r="Z135" s="6">
-        <v>1.134E-3</v>
+        <v>6.7400000000000001E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D136" s="4">
-        <v>1043487.358623</v>
+        <v>1338792.676153</v>
       </c>
       <c r="E136" s="5">
-        <v>94.883039999999994</v>
+        <v>97.785820000000001</v>
       </c>
       <c r="F136" s="4">
-        <v>990092.52787736</v>
+        <v>1309149.39647617</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>94.883039999999994</v>
+        <v>97.785820000000001</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>990092.52787700004</v>
+        <v>1309149.3964760001</v>
       </c>
       <c r="N136" s="4">
-        <v>990092.52787736</v>
+        <v>1309149.39647617</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>367</v>
+        <v>34</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>49242</v>
+        <v>47192</v>
       </c>
       <c r="V136" s="4">
-        <v>5.75</v>
+        <v>6.7850000000000001</v>
       </c>
       <c r="W136" s="3" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>7.8200000000000003E-4</v>
+        <v>1.0280000000000001E-3</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D137" s="4">
-        <v>308817.391236</v>
+        <v>8834022.7534970008</v>
       </c>
       <c r="E137" s="5">
-        <v>96.025260000000003</v>
+        <v>4.2671200000000002</v>
       </c>
       <c r="F137" s="4">
-        <v>296542.70285977999</v>
+        <v>376958.35171903</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>96.025260000000003</v>
+        <v>4.2671200000000002</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>296542.70285900001</v>
+        <v>376958.35171900003</v>
       </c>
       <c r="N137" s="4">
-        <v>296542.70285977999</v>
+        <v>376958.35171903</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>372</v>
+        <v>34</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>373</v>
+        <v>395</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>49607</v>
+        <v>46888</v>
       </c>
       <c r="V137" s="4">
-        <v>6.42</v>
+        <v>7.3</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>374</v>
+        <v>399</v>
       </c>
       <c r="X137" s="4">
         <v>0</v>
       </c>
       <c r="Y137" s="4">
         <v>0</v>
       </c>
       <c r="Z137" s="6">
-        <v>2.34E-4</v>
+        <v>2.9599999999999998E-4</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>376</v>
+        <v>401</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D138" s="4">
-        <v>4845503.6435580002</v>
+        <v>4432532.892</v>
       </c>
       <c r="E138" s="5">
-        <v>93.226659999999995</v>
+        <v>2.7393000000000001</v>
       </c>
       <c r="F138" s="4">
-        <v>4520167.3763112295</v>
+        <v>128648.50489754</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>93.226659999999995</v>
+        <v>2.7393000000000001</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>4520167.3763110004</v>
+        <v>128648.50489700001</v>
       </c>
       <c r="N138" s="4">
-        <v>4520167.3763112295</v>
+        <v>128648.50489754</v>
       </c>
       <c r="O138" s="3" t="s">
-        <v>377</v>
+        <v>34</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>375</v>
+        <v>400</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
-        <v>49881</v>
+        <v>49142</v>
       </c>
       <c r="V138" s="4">
-        <v>4.2588800000000004</v>
+        <v>3.9136799999999998</v>
       </c>
       <c r="W138" s="3" t="s">
-        <v>379</v>
+        <v>402</v>
       </c>
       <c r="X138" s="4">
-        <v>2866.1692440900001</v>
+        <v>7228.1313869799997</v>
       </c>
       <c r="Y138" s="4">
-        <v>2866.1692440000002</v>
+        <v>7228.131386</v>
       </c>
       <c r="Z138" s="6">
-        <v>3.5739999999999999E-3</v>
+        <v>1.01E-4</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D139" s="4">
-        <v>4213535.2398330001</v>
+        <v>2928136.862983</v>
       </c>
       <c r="E139" s="5">
-        <v>88.785790000000006</v>
+        <v>4.6789699999999996</v>
       </c>
       <c r="F139" s="4">
-        <v>3743360.7470863299</v>
+        <v>137006.64537792999</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J139" s="5">
-        <v>88.785790000000006</v>
+        <v>4.6789699999999996</v>
       </c>
       <c r="K139" s="5">
         <v>1</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="4">
-        <v>3743360.7470860002</v>
+        <v>137006.64537700001</v>
       </c>
       <c r="N139" s="4">
-        <v>3743360.7470863299</v>
+        <v>137006.64537792999</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>34</v>
+        <v>405</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T139" s="4">
         <v>0.01</v>
       </c>
       <c r="U139" s="2">
-        <v>50065</v>
+        <v>49140</v>
       </c>
       <c r="V139" s="4">
-        <v>3.9988800000000002</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="W139" s="3" t="s">
-        <v>382</v>
+        <v>406</v>
       </c>
       <c r="X139" s="4">
-        <v>2340.1974722</v>
+        <v>0</v>
       </c>
       <c r="Y139" s="4">
-        <v>2340.1974719999998</v>
+        <v>0</v>
       </c>
       <c r="Z139" s="6">
-        <v>2.9589999999999998E-3</v>
+        <v>1.07E-4</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>383</v>
+        <v>407</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>384</v>
+        <v>408</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D140" s="4">
-        <v>47049.775500000003</v>
+        <v>13236577.073972</v>
       </c>
       <c r="E140" s="5">
-        <v>169.33768000000001</v>
+        <v>90.560789999999997</v>
       </c>
       <c r="F140" s="4">
-        <v>79700.175272790002</v>
+        <v>11998426.4227359</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J140" s="5">
-        <v>169.33768000000001</v>
+        <v>90.560789999999997</v>
       </c>
       <c r="K140" s="5">
         <v>1</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="4">
-        <v>79700.175271999993</v>
+        <v>11998426.422735</v>
       </c>
       <c r="N140" s="4">
-        <v>79700.175272790002</v>
+        <v>11998426.4227359</v>
       </c>
       <c r="O140" s="3" t="s">
-        <v>385</v>
+        <v>34</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>378</v>
+        <v>409</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>383</v>
+        <v>407</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T140" s="4">
         <v>0.01</v>
       </c>
       <c r="U140" s="2">
-        <v>50096</v>
+        <v>60716</v>
       </c>
       <c r="V140" s="4">
-        <v>4.1588799999999999</v>
+        <v>4.3817500000000003</v>
       </c>
       <c r="W140" s="3" t="s">
-        <v>386</v>
+        <v>410</v>
       </c>
       <c r="X140" s="4">
-        <v>27.17699588</v>
+        <v>11277.655587699999</v>
       </c>
       <c r="Y140" s="4">
-        <v>27.176995000000002</v>
+        <v>11277.655586999999</v>
       </c>
       <c r="Z140" s="6">
-        <v>6.3E-5</v>
+        <v>9.4260000000000004E-3</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>388</v>
+        <v>412</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D141" s="4">
-        <v>14915000</v>
+        <v>8000000</v>
       </c>
       <c r="E141" s="5">
-        <v>92.581549999999993</v>
+        <v>92.284869999999998</v>
       </c>
       <c r="F141" s="4">
-        <v>13808538.182499999</v>
+        <v>7382789.5999999996</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J141" s="5">
-        <v>92.581549999999993</v>
+        <v>92.284869999999998</v>
       </c>
       <c r="K141" s="5">
         <v>1</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M141" s="4">
-        <v>13808538.182499999</v>
+        <v>7382789.5999999996</v>
       </c>
       <c r="N141" s="4">
-        <v>13808538.182499999</v>
+        <v>7382789.5999999996</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>389</v>
+        <v>275</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>387</v>
+        <v>411</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T141" s="4">
         <v>0.01</v>
       </c>
       <c r="U141" s="2">
-        <v>63173</v>
+        <v>52667</v>
       </c>
       <c r="V141" s="4">
-        <v>2.9279999999999999</v>
+        <v>3.6670419999999999</v>
       </c>
       <c r="W141" s="3" t="s">
-        <v>390</v>
+        <v>413</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>1.0918000000000001E-2</v>
+        <v>5.7999999999999996E-3</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="C142" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D142" s="4">
-        <v>16535000</v>
+        <v>3180383.5291800001</v>
       </c>
       <c r="E142" s="5">
-        <v>91.476259999999996</v>
+        <v>39.316209999999998</v>
       </c>
       <c r="F142" s="4">
-        <v>15125599.591</v>
+        <v>1250406.2671378199</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J142" s="5">
-        <v>91.476259999999996</v>
+        <v>39.316209999999998</v>
       </c>
       <c r="K142" s="5">
         <v>1</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="4">
-        <v>15125599.591</v>
+        <v>1250406.2671370001</v>
       </c>
       <c r="N142" s="4">
-        <v>15125599.591</v>
+        <v>1250406.2671378199</v>
       </c>
       <c r="O142" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>389</v>
+        <v>416</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T142" s="4">
         <v>0.01</v>
       </c>
       <c r="U142" s="2">
-        <v>56719</v>
+        <v>50185</v>
       </c>
       <c r="V142" s="4">
-        <v>3.786</v>
+        <v>6</v>
       </c>
       <c r="W142" s="3" t="s">
-        <v>393</v>
+        <v>417</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>1.196E-2</v>
+        <v>9.8200000000000002E-4</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D143" s="4">
-        <v>4970120</v>
+        <v>26527712</v>
       </c>
       <c r="E143" s="5">
-        <v>97.788169999999994</v>
+        <v>98.107740000000007</v>
       </c>
       <c r="F143" s="4">
-        <v>4860189.3948039999</v>
+        <v>26025738.716908801</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J143" s="5">
-        <v>97.788169999999994</v>
+        <v>98.107740000000007</v>
       </c>
       <c r="K143" s="5">
         <v>1</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="4">
-        <v>4860189.3948039999</v>
+        <v>26025738.716908</v>
       </c>
       <c r="N143" s="4">
-        <v>4860189.3948039999</v>
+        <v>26025738.716908801</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>396</v>
+        <v>420</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>389</v>
+        <v>421</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>394</v>
+        <v>418</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T143" s="4">
         <v>0.01</v>
       </c>
       <c r="U143" s="2">
-        <v>55533</v>
+        <v>55283</v>
       </c>
       <c r="V143" s="4">
-        <v>4.2317</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>3.8430000000000001E-3</v>
+        <v>2.0445999999999999E-2</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>399</v>
+        <v>424</v>
       </c>
       <c r="C144" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D144" s="4">
-        <v>18847000</v>
+        <v>2946998.2441199999</v>
       </c>
       <c r="E144" s="5">
-        <v>87.904039999999995</v>
+        <v>91.458770000000001</v>
       </c>
       <c r="F144" s="4">
-        <v>16567274.4188</v>
+        <v>2696106.33447304</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J144" s="5">
-        <v>87.904039999999995</v>
+        <v>91.458770000000001</v>
       </c>
       <c r="K144" s="5">
         <v>1</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="4">
-        <v>16567274.4188</v>
+        <v>2696106.3344729999</v>
       </c>
       <c r="N144" s="4">
-        <v>16567274.4188</v>
+        <v>2696106.33447304</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>389</v>
+        <v>425</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T144" s="4">
         <v>0.01</v>
       </c>
       <c r="U144" s="2">
-        <v>56172</v>
+        <v>59074</v>
       </c>
       <c r="V144" s="4">
-        <v>2.0341</v>
+        <v>1.6654</v>
       </c>
       <c r="W144" s="3" t="s">
-        <v>400</v>
+        <v>426</v>
       </c>
       <c r="X144" s="4">
-        <v>0</v>
+        <v>817.98847928999999</v>
       </c>
       <c r="Y144" s="4">
-        <v>0</v>
+        <v>817.98847899999998</v>
       </c>
       <c r="Z144" s="6">
-        <v>1.3100000000000001E-2</v>
+        <v>2.1180000000000001E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>402</v>
+        <v>428</v>
       </c>
       <c r="C145" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D145" s="4">
-        <v>11831000</v>
+        <v>3593132.9111520001</v>
       </c>
       <c r="E145" s="5">
-        <v>87.750690000000006</v>
+        <v>47.149810000000002</v>
       </c>
       <c r="F145" s="4">
-        <v>10381784.1339</v>
+        <v>1694155.3406555001</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J145" s="5">
-        <v>87.750690000000006</v>
+        <v>47.149810000000002</v>
       </c>
       <c r="K145" s="5">
         <v>1</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="4">
-        <v>10381784.1339</v>
+        <v>1694155.3406549999</v>
       </c>
       <c r="N145" s="4">
-        <v>10381784.1339</v>
+        <v>1694155.3406555001</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>389</v>
+        <v>429</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>401</v>
+        <v>427</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T145" s="4">
         <v>0.01</v>
       </c>
       <c r="U145" s="2">
-        <v>56629</v>
+        <v>50216</v>
       </c>
       <c r="V145" s="4">
-        <v>3.0019</v>
+        <v>6</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>8.2089999999999993E-3</v>
+        <v>1.33E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>405</v>
+        <v>432</v>
       </c>
       <c r="C146" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D146" s="4">
-        <v>853086.32837100001</v>
+        <v>15516000</v>
       </c>
       <c r="E146" s="5">
-        <v>100.0364</v>
+        <v>102.56432</v>
       </c>
       <c r="F146" s="4">
-        <v>854727.44182060997</v>
+        <v>15913879.8912</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J146" s="5">
-        <v>100.0364</v>
+        <v>102.56432</v>
       </c>
       <c r="K146" s="5">
         <v>1</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="4">
-        <v>854727.44181999995</v>
+        <v>15913879.8912</v>
       </c>
       <c r="N146" s="4">
-        <v>854727.44182060997</v>
+        <v>15913879.8912</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T146" s="4">
         <v>0.01</v>
       </c>
       <c r="U146" s="2">
-        <v>47593</v>
+        <v>52819</v>
       </c>
       <c r="V146" s="4">
-        <v>4.6792100000000003</v>
+        <v>6.3380000000000001</v>
       </c>
       <c r="W146" s="3" t="s">
-        <v>407</v>
+        <v>433</v>
       </c>
       <c r="X146" s="4">
-        <v>1330.5900261899999</v>
+        <v>0</v>
       </c>
       <c r="Y146" s="4">
-        <v>1330.5900260000001</v>
+        <v>0</v>
       </c>
       <c r="Z146" s="6">
-        <v>6.7500000000000004E-4</v>
+        <v>1.2501999999999999E-2</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>409</v>
+        <v>435</v>
       </c>
       <c r="C147" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D147" s="4">
-        <v>1403999.226639</v>
+        <v>3391022.6040650001</v>
       </c>
       <c r="E147" s="5">
-        <v>97.946389999999994</v>
+        <v>83.431290000000004</v>
       </c>
       <c r="F147" s="4">
-        <v>1375166.55812081</v>
+        <v>2829173.9027633602</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J147" s="5">
-        <v>97.946389999999994</v>
+        <v>83.431290000000004</v>
       </c>
       <c r="K147" s="5">
         <v>1</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M147" s="4">
-        <v>1375166.5581199999</v>
+        <v>2829173.9027630002</v>
       </c>
       <c r="N147" s="4">
-        <v>1375166.55812081</v>
+        <v>2829173.9027633602</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>408</v>
+        <v>434</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T147" s="4">
         <v>0.01</v>
       </c>
       <c r="U147" s="2">
-        <v>47192</v>
+        <v>58465</v>
       </c>
       <c r="V147" s="4">
-        <v>6.7850000000000001</v>
+        <v>1.11456</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>411</v>
+        <v>436</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>1.0870000000000001E-3</v>
+        <v>2.222E-3</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>412</v>
+        <v>437</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>413</v>
+        <v>438</v>
       </c>
       <c r="C148" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D148" s="4">
-        <v>8834022.7534970008</v>
+        <v>133867.90349999999</v>
       </c>
       <c r="E148" s="5">
-        <v>4.4519200000000003</v>
+        <v>99.058480000000003</v>
       </c>
       <c r="F148" s="4">
-        <v>393283.62576750002</v>
+        <v>132607.51041496999</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J148" s="5">
-        <v>4.4519200000000003</v>
+        <v>99.058480000000003</v>
       </c>
       <c r="K148" s="5">
         <v>1</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M148" s="4">
-        <v>393283.62576700002</v>
+        <v>132607.51041399999</v>
       </c>
       <c r="N148" s="4">
-        <v>393283.62576750002</v>
+        <v>132607.51041496999</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>410</v>
+        <v>225</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>412</v>
+        <v>437</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>46888</v>
+        <v>49273</v>
       </c>
       <c r="V148" s="4">
-        <v>7.3</v>
+        <v>5.5</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>414</v>
+        <v>439</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>3.1E-4</v>
+        <v>1.0399999999999999E-4</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>415</v>
+        <v>440</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>416</v>
+        <v>441</v>
       </c>
       <c r="C149" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D149" s="4">
-        <v>4432532.892</v>
+        <v>1868816.507435</v>
       </c>
       <c r="E149" s="5">
-        <v>2.8390399999999998</v>
+        <v>94.71772</v>
       </c>
       <c r="F149" s="4">
-        <v>134111.06608921001</v>
+        <v>1770100.3868261999</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>2.8390399999999998</v>
+        <v>94.71772</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>134111.066089</v>
+        <v>1770100.3868259999</v>
       </c>
       <c r="N149" s="4">
-        <v>134111.06608921001</v>
+        <v>1770100.3868261999</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>410</v>
+        <v>225</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>415</v>
+        <v>440</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
-        <v>49142</v>
+        <v>49454</v>
       </c>
       <c r="V149" s="4">
-        <v>3.95085</v>
+        <v>5.5</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="X149" s="4">
-        <v>8269.6842721699995</v>
+        <v>0</v>
       </c>
       <c r="Y149" s="4">
-        <v>8269.6842720000004</v>
+        <v>0</v>
       </c>
       <c r="Z149" s="6">
-        <v>1.06E-4</v>
+        <v>1.39E-3</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="C150" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D150" s="4">
-        <v>2928136.862983</v>
+        <v>1470779.1928000001</v>
       </c>
       <c r="E150" s="5">
-        <v>4.8605099999999997</v>
+        <v>38.621369999999999</v>
       </c>
       <c r="F150" s="4">
-        <v>142322.38503899</v>
+        <v>569133.68470886</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J150" s="5">
-        <v>4.8605099999999997</v>
+        <v>38.621369999999999</v>
       </c>
       <c r="K150" s="5">
         <v>1</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M150" s="4">
-        <v>142322.38503800001</v>
+        <v>569133.68470800004</v>
       </c>
       <c r="N150" s="4">
-        <v>142322.38503899</v>
+        <v>569133.68470886</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>420</v>
+        <v>34</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>410</v>
+        <v>225</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T150" s="4">
         <v>0.01</v>
       </c>
       <c r="U150" s="2">
-        <v>49140</v>
+        <v>49820</v>
       </c>
       <c r="V150" s="4">
-        <v>8.2899999999999991</v>
+        <v>4.4817499999999999</v>
       </c>
       <c r="W150" s="3" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
       <c r="X150" s="4">
-        <v>0</v>
+        <v>1098.61077456</v>
       </c>
       <c r="Y150" s="4">
-        <v>0</v>
+        <v>1098.610774</v>
       </c>
       <c r="Z150" s="6">
-        <v>1.12E-4</v>
+        <v>4.4700000000000002E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
       <c r="C151" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D151" s="4">
-        <v>13645678.509825001</v>
+        <v>590641.30364499998</v>
       </c>
       <c r="E151" s="5">
-        <v>90.811000000000007</v>
+        <v>96.336770000000001</v>
       </c>
       <c r="F151" s="4">
-        <v>12400189.823977301</v>
+        <v>571452.27383158996</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J151" s="5">
-        <v>90.811000000000007</v>
+        <v>96.336770000000001</v>
       </c>
       <c r="K151" s="5">
         <v>1</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="4">
-        <v>12400189.823976999</v>
+        <v>571452.27383099997</v>
       </c>
       <c r="N151" s="4">
-        <v>12400189.823977301</v>
+        <v>571452.27383158996</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>34</v>
+        <v>448</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T151" s="4">
         <v>0.01</v>
       </c>
       <c r="U151" s="2">
-        <v>60716</v>
+        <v>49268</v>
       </c>
       <c r="V151" s="4">
-        <v>4.4388800000000002</v>
+        <v>5.1440700000000001</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="X151" s="4">
-        <v>8412.7124199600003</v>
+        <v>2447.5196142899999</v>
       </c>
       <c r="Y151" s="4">
-        <v>8412.7124189999995</v>
+        <v>2447.5196139999998</v>
       </c>
       <c r="Z151" s="6">
-        <v>9.8049999999999995E-3</v>
+        <v>4.4799999999999999E-4</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>427</v>
+        <v>451</v>
       </c>
       <c r="C152" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D152" s="4">
-        <v>8000000</v>
+        <v>12732000</v>
       </c>
       <c r="E152" s="5">
-        <v>92.095429999999993</v>
+        <v>100.0745</v>
       </c>
       <c r="F152" s="4">
-        <v>7367634.4000000004</v>
+        <v>12819488.655943301</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J152" s="5">
-        <v>92.095429999999993</v>
+        <v>100.0745</v>
       </c>
       <c r="K152" s="5">
         <v>1</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="4">
-        <v>7367634.4000000004</v>
+        <v>12819488.655943001</v>
       </c>
       <c r="N152" s="4">
-        <v>7367634.4000000004</v>
+        <v>12819488.655943301</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>290</v>
+        <v>452</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>426</v>
+        <v>450</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T152" s="4">
         <v>0.01</v>
       </c>
       <c r="U152" s="2">
-        <v>52667</v>
+        <v>47958</v>
       </c>
       <c r="V152" s="4">
-        <v>3.5487500000000001</v>
+        <v>5.1292099999999996</v>
       </c>
       <c r="W152" s="3" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
       <c r="X152" s="4">
-        <v>0</v>
+        <v>78003.315943330002</v>
       </c>
       <c r="Y152" s="4">
-        <v>0</v>
+        <v>78003.315942999994</v>
       </c>
       <c r="Z152" s="6">
-        <v>5.8250000000000003E-3</v>
+        <v>1.0071E-2</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="C153" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D153" s="4">
-        <v>3180383.9625090002</v>
+        <v>251917.99767400001</v>
       </c>
       <c r="E153" s="5">
-        <v>39.83417</v>
+        <v>97.999470000000002</v>
       </c>
       <c r="F153" s="4">
-        <v>1266879.55427857</v>
+        <v>247077.26354114001</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>39.83417</v>
+        <v>97.999470000000002</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>1266879.554278</v>
+        <v>247077.26354099999</v>
       </c>
       <c r="N153" s="4">
-        <v>1266879.55427857</v>
+        <v>247077.26354114001</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>34</v>
+        <v>456</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
-        <v>50185</v>
+        <v>50034</v>
       </c>
       <c r="V153" s="4">
-        <v>6</v>
+        <v>4.06175</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>432</v>
+        <v>458</v>
       </c>
       <c r="X153" s="4">
-        <v>0</v>
+        <v>198.96098581999999</v>
       </c>
       <c r="Y153" s="4">
-        <v>0</v>
+        <v>198.96098499999999</v>
       </c>
       <c r="Z153" s="6">
-        <v>1.0009999999999999E-3</v>
+        <v>1.94E-4</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
       <c r="C154" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D154" s="4">
-        <v>26327712</v>
+        <v>5514506.8272000002</v>
       </c>
       <c r="E154" s="5">
-        <v>97.996229999999997</v>
+        <v>83.182339999999996</v>
       </c>
       <c r="F154" s="4">
-        <v>25800165.205257598</v>
+        <v>4591279.5291328104</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J154" s="5">
-        <v>97.996229999999997</v>
+        <v>83.182339999999996</v>
       </c>
       <c r="K154" s="5">
         <v>1</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="4">
-        <v>25800165.205256999</v>
+        <v>4591279.5291320002</v>
       </c>
       <c r="N154" s="4">
-        <v>25800165.205257598</v>
+        <v>4591279.5291328104</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>435</v>
+        <v>461</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>436</v>
+        <v>457</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>433</v>
+        <v>459</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T154" s="4">
         <v>0.01</v>
       </c>
       <c r="U154" s="2">
-        <v>55283</v>
+        <v>60777</v>
       </c>
       <c r="V154" s="4">
-        <v>4.2279999999999998</v>
+        <v>3.9017499999999998</v>
       </c>
       <c r="W154" s="3" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="X154" s="4">
-        <v>0</v>
+        <v>4183.7108080899998</v>
       </c>
       <c r="Y154" s="4">
-        <v>0</v>
+        <v>4183.7108079999998</v>
       </c>
       <c r="Z154" s="6">
-        <v>2.0400000000000001E-2</v>
+        <v>3.607E-3</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D155" s="4">
-        <v>2962980.0958799999</v>
+        <v>4089345.6625919999</v>
       </c>
       <c r="E155" s="5">
-        <v>91.585970000000003</v>
+        <v>100.3151</v>
       </c>
       <c r="F155" s="4">
-        <v>2714496.4862272399</v>
+        <v>4105598.0853703599</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J155" s="5">
-        <v>91.585970000000003</v>
+        <v>100.3151</v>
       </c>
       <c r="K155" s="5">
         <v>1</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="4">
-        <v>2714496.4862270001</v>
+        <v>4105598.08537</v>
       </c>
       <c r="N155" s="4">
-        <v>2714496.4862272399</v>
+        <v>4105598.0853703599</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T155" s="4">
         <v>0.01</v>
       </c>
       <c r="U155" s="2">
-        <v>59074</v>
+        <v>47324</v>
       </c>
       <c r="V155" s="4">
-        <v>1.6654</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="W155" s="3" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
       <c r="X155" s="4">
-        <v>822.42450860999998</v>
+        <v>3366.8945955300001</v>
       </c>
       <c r="Y155" s="4">
-        <v>822.42450799999995</v>
+        <v>3366.8945950000002</v>
       </c>
       <c r="Z155" s="6">
-        <v>2.1459999999999999E-3</v>
+        <v>3.225E-3</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>443</v>
+        <v>468</v>
       </c>
       <c r="C156" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D156" s="4">
-        <v>3593132.9111520001</v>
+        <v>3087135.154565</v>
       </c>
       <c r="E156" s="5">
-        <v>47.223489999999998</v>
+        <v>59.264240000000001</v>
       </c>
       <c r="F156" s="4">
-        <v>1696802.7609844301</v>
+        <v>1829567.1871257699</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J156" s="5">
-        <v>47.223489999999998</v>
+        <v>59.264240000000001</v>
       </c>
       <c r="K156" s="5">
         <v>1</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M156" s="4">
-        <v>1696802.7609840001</v>
+        <v>1829567.1871249999</v>
       </c>
       <c r="N156" s="4">
-        <v>1696802.7609844301</v>
+        <v>1829567.1871257699</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>442</v>
+        <v>467</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T156" s="4">
         <v>0.01</v>
       </c>
       <c r="U156" s="2">
-        <v>50216</v>
+        <v>49881</v>
       </c>
       <c r="V156" s="4">
-        <v>6</v>
+        <v>4.603529</v>
       </c>
       <c r="W156" s="3" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>1.341E-3</v>
+        <v>1.4369999999999999E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>447</v>
+        <v>472</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D157" s="4">
-        <v>15516000</v>
+        <v>835735.24474999995</v>
       </c>
       <c r="E157" s="5">
-        <v>102.82688</v>
+        <v>98.805769999999995</v>
       </c>
       <c r="F157" s="4">
-        <v>15954618.7008</v>
+        <v>825754.64373661997</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J157" s="5">
-        <v>102.82688</v>
+        <v>98.805769999999995</v>
       </c>
       <c r="K157" s="5">
         <v>1</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M157" s="4">
-        <v>15954618.7008</v>
+        <v>825754.64373600006</v>
       </c>
       <c r="N157" s="4">
-        <v>15954618.7008</v>
+        <v>825754.64373661997</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>34</v>
+        <v>473</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>446</v>
+        <v>471</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T157" s="4">
         <v>0.01</v>
       </c>
       <c r="U157" s="2">
-        <v>52819</v>
+        <v>62603</v>
       </c>
       <c r="V157" s="4">
-        <v>6.3380000000000001</v>
+        <v>5.1189999999999998</v>
       </c>
       <c r="W157" s="3" t="s">
-        <v>448</v>
+        <v>474</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>1.2614999999999999E-2</v>
+        <v>6.4800000000000003E-4</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>450</v>
+        <v>476</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D158" s="4">
-        <v>3426627.3233869998</v>
+        <v>2258880.3629999999</v>
       </c>
       <c r="E158" s="5">
-        <v>83.639139999999998</v>
+        <v>85.648859999999999</v>
       </c>
       <c r="F158" s="4">
-        <v>2866001.6242857398</v>
+        <v>1935157.05574596</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>83.639139999999998</v>
+        <v>85.648859999999999</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>2866001.6242849999</v>
+        <v>1935157.055745</v>
       </c>
       <c r="N158" s="4">
-        <v>2866001.6242857398</v>
+        <v>1935157.05574596</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>444</v>
+        <v>477</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>449</v>
+        <v>475</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T158" s="4">
         <v>0.01</v>
       </c>
       <c r="U158" s="2">
-        <v>58465</v>
+        <v>55603</v>
       </c>
       <c r="V158" s="4">
-        <v>1.11456</v>
+        <v>1.2</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>451</v>
+        <v>478</v>
       </c>
       <c r="X158" s="4">
-        <v>0</v>
+        <v>451.77607260000002</v>
       </c>
       <c r="Y158" s="4">
-        <v>0</v>
+        <v>451.776072</v>
       </c>
       <c r="Z158" s="6">
-        <v>2.2659999999999998E-3</v>
+        <v>1.5200000000000001E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D159" s="4">
-        <v>135267.4515</v>
+        <v>3981023.4912109999</v>
       </c>
       <c r="E159" s="5">
-        <v>99.223839999999996</v>
+        <v>101.92556999999999</v>
       </c>
       <c r="F159" s="4">
-        <v>134217.55964843999</v>
+        <v>4057680.8852504101</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J159" s="5">
-        <v>99.223839999999996</v>
+        <v>101.92556999999999</v>
       </c>
       <c r="K159" s="5">
         <v>1</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M159" s="4">
-        <v>134217.55964799999</v>
+        <v>4057680.8852499998</v>
       </c>
       <c r="N159" s="4">
-        <v>134217.55964843999</v>
+        <v>4057680.8852504101</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>240</v>
+        <v>481</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T159" s="4">
         <v>0.01</v>
       </c>
       <c r="U159" s="2">
-        <v>49273</v>
+        <v>48700</v>
       </c>
       <c r="V159" s="4">
-        <v>5.5</v>
+        <v>7.15</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>454</v>
+        <v>482</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>1.06E-4</v>
+        <v>3.1870000000000002E-3</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>455</v>
+        <v>483</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>456</v>
+        <v>484</v>
       </c>
       <c r="C160" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D160" s="4">
-        <v>1896629.783549</v>
+        <v>3183681.6825000001</v>
       </c>
       <c r="E160" s="5">
-        <v>78.825019999999995</v>
+        <v>100.41802</v>
       </c>
       <c r="F160" s="4">
-        <v>1495018.8062088101</v>
+        <v>3196990.1086691902</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J160" s="5">
-        <v>78.825019999999995</v>
+        <v>100.41802</v>
       </c>
       <c r="K160" s="5">
         <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="4">
-        <v>1495018.8062080001</v>
+        <v>3196990.1086690002</v>
       </c>
       <c r="N160" s="4">
-        <v>1495018.8062088101</v>
+        <v>3196990.1086691902</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>240</v>
+        <v>481</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>455</v>
+        <v>483</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T160" s="4">
         <v>0.01</v>
       </c>
       <c r="U160" s="2">
-        <v>49454</v>
+        <v>52505</v>
       </c>
       <c r="V160" s="4">
-        <v>5.5</v>
+        <v>9.5459999999999994</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>457</v>
+        <v>485</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>1.1820000000000001E-3</v>
+        <v>2.5110000000000002E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>459</v>
+        <v>487</v>
       </c>
       <c r="C161" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D161" s="4">
-        <v>1470779.1928000001</v>
+        <v>3636511.9287</v>
       </c>
       <c r="E161" s="5">
-        <v>38.8035</v>
+        <v>102.12401</v>
       </c>
       <c r="F161" s="4">
-        <v>571826.41912192001</v>
+        <v>3713751.80571678</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J161" s="5">
-        <v>38.8035</v>
+        <v>102.12401</v>
       </c>
       <c r="K161" s="5">
         <v>1</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M161" s="4">
-        <v>571826.41912099998</v>
+        <v>3713751.805716</v>
       </c>
       <c r="N161" s="4">
-        <v>571826.41912192001</v>
+        <v>3713751.80571678</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>240</v>
+        <v>481</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T161" s="4">
         <v>0.01</v>
       </c>
       <c r="U161" s="2">
-        <v>49820</v>
+        <v>52718</v>
       </c>
       <c r="V161" s="4">
-        <v>4.5388799999999998</v>
+        <v>9.1630000000000003</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>460</v>
+        <v>488</v>
       </c>
       <c r="X161" s="4">
-        <v>1112.6150437700001</v>
+        <v>0</v>
       </c>
       <c r="Y161" s="4">
-        <v>1112.615043</v>
+        <v>0</v>
       </c>
       <c r="Z161" s="6">
-        <v>4.5199999999999998E-4</v>
+        <v>2.9169999999999999E-3</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>462</v>
+        <v>490</v>
       </c>
       <c r="C162" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D162" s="4">
-        <v>611332.056782</v>
+        <v>178416.47</v>
       </c>
       <c r="E162" s="5">
-        <v>96.484899999999996</v>
+        <v>98.370859999999993</v>
       </c>
       <c r="F162" s="4">
-        <v>592395.35687619005</v>
+        <v>175509.81592063999</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J162" s="5">
-        <v>96.484899999999996</v>
+        <v>98.370859999999993</v>
       </c>
       <c r="K162" s="5">
         <v>1</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M162" s="4">
-        <v>592395.35687599995</v>
+        <v>175509.81591999999</v>
       </c>
       <c r="N162" s="4">
-        <v>592395.35687619005</v>
+        <v>175509.81592063999</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>463</v>
+        <v>34</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>431</v>
+        <v>491</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>461</v>
+        <v>489</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T162" s="4">
         <v>0.01</v>
       </c>
       <c r="U162" s="2">
-        <v>49268</v>
+        <v>55989</v>
       </c>
       <c r="V162" s="4">
-        <v>5.1825999999999999</v>
+        <v>1.569</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>464</v>
+        <v>492</v>
       </c>
       <c r="X162" s="4">
-        <v>2552.2332224100001</v>
+        <v>0</v>
       </c>
       <c r="Y162" s="4">
-        <v>2552.2332219999998</v>
+        <v>0</v>
       </c>
       <c r="Z162" s="6">
-        <v>4.6799999999999999E-4</v>
+        <v>1.37E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>465</v>
+        <v>493</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>466</v>
+        <v>494</v>
       </c>
       <c r="C163" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D163" s="4">
-        <v>12732000</v>
+        <v>5826447.0628030002</v>
       </c>
       <c r="E163" s="5">
-        <v>100.0938</v>
+        <v>98.997829999999993</v>
       </c>
       <c r="F163" s="4">
-        <v>12765710.983240001</v>
+        <v>5768056.1582738599</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J163" s="5">
-        <v>100.0938</v>
+        <v>98.997829999999993</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M163" s="4">
-        <v>12765710.983240001</v>
+        <v>5768056.1582730003</v>
       </c>
       <c r="N163" s="4">
-        <v>12765710.983240001</v>
+        <v>5768056.1582738599</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>467</v>
+        <v>495</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>465</v>
+        <v>493</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T163" s="4">
         <v>0.01</v>
       </c>
       <c r="U163" s="2">
-        <v>47958</v>
+        <v>62603</v>
       </c>
       <c r="V163" s="4">
-        <v>5.1292099999999996</v>
+        <v>5.2679999999999998</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>468</v>
+        <v>496</v>
       </c>
       <c r="X163" s="4">
-        <v>21768.36724</v>
+        <v>0</v>
       </c>
       <c r="Y163" s="4">
-        <v>21768.36724</v>
+        <v>0</v>
       </c>
       <c r="Z163" s="6">
-        <v>1.0094000000000001E-2</v>
+        <v>4.5310000000000003E-3</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>470</v>
+        <v>498</v>
       </c>
       <c r="C164" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D164" s="4">
-        <v>256819.81304099999</v>
+        <v>6035275.3796199998</v>
       </c>
       <c r="E164" s="5">
-        <v>98.184889999999996</v>
+        <v>87.646940000000001</v>
       </c>
       <c r="F164" s="4">
-        <v>252158.25093251001</v>
+        <v>5289734.1908098804</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>98.184889999999996</v>
+        <v>87.646940000000001</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>252158.250932</v>
+        <v>5289734.1908090003</v>
       </c>
       <c r="N164" s="4">
-        <v>252158.25093251001</v>
+        <v>5289734.1908098804</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>471</v>
+        <v>34</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>472</v>
+        <v>499</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>469</v>
+        <v>497</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>50034</v>
+        <v>49485</v>
       </c>
       <c r="V164" s="4">
-        <v>4.1188799999999999</v>
+        <v>5.25</v>
       </c>
       <c r="W164" s="3" t="s">
-        <v>473</v>
+        <v>500</v>
       </c>
       <c r="X164" s="4">
         <v>0</v>
       </c>
       <c r="Y164" s="4">
         <v>0</v>
       </c>
       <c r="Z164" s="6">
-        <v>1.9900000000000001E-4</v>
+        <v>4.1549999999999998E-3</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>475</v>
+        <v>502</v>
       </c>
       <c r="C165" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D165" s="4">
-        <v>5535707.5982879996</v>
+        <v>1958860.2608399999</v>
       </c>
       <c r="E165" s="5">
-        <v>84.100030000000004</v>
+        <v>94.151809999999998</v>
       </c>
       <c r="F165" s="4">
-        <v>4658575.5289414702</v>
+        <v>1845971.35349701</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>84.100030000000004</v>
+        <v>94.151809999999998</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>4658575.5289409999</v>
+        <v>1845971.3534969999</v>
       </c>
       <c r="N165" s="4">
-        <v>4658575.5289414702</v>
+        <v>1845971.35349701</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>476</v>
+        <v>34</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>472</v>
+        <v>499</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
-        <v>60777</v>
+        <v>49790</v>
       </c>
       <c r="V165" s="4">
-        <v>3.9588800000000002</v>
+        <v>4.3817500000000003</v>
       </c>
       <c r="W165" s="3" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="X165" s="4">
-        <v>3043.7780689900001</v>
+        <v>1668.9625454300001</v>
       </c>
       <c r="Y165" s="4">
-        <v>3043.7780680000001</v>
+        <v>1668.9625450000001</v>
       </c>
       <c r="Z165" s="6">
-        <v>3.6830000000000001E-3</v>
+        <v>1.4499999999999999E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
       <c r="C166" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D166" s="4">
-        <v>4471754.700251</v>
+        <v>6855164.4287769999</v>
       </c>
       <c r="E166" s="5">
-        <v>100.40886</v>
+        <v>95.294520000000006</v>
       </c>
       <c r="F166" s="4">
-        <v>4493719.6612216504</v>
+        <v>6538036.8007211303</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J166" s="5">
-        <v>100.40886</v>
+        <v>95.294520000000006</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="4">
-        <v>4493719.6612210004</v>
+        <v>6538036.8007209999</v>
       </c>
       <c r="N166" s="4">
-        <v>4493719.6612216504</v>
+        <v>6538036.8007211303</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>34</v>
+        <v>506</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T166" s="4">
         <v>0.01</v>
       </c>
       <c r="U166" s="2">
-        <v>47324</v>
+        <v>50124</v>
       </c>
       <c r="V166" s="4">
-        <v>4.9400000000000004</v>
+        <v>4.0817500000000004</v>
       </c>
       <c r="W166" s="3" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="X166" s="4">
-        <v>3681.7447032099999</v>
+        <v>5440.7631069500003</v>
       </c>
       <c r="Y166" s="4">
-        <v>3681.7447029999998</v>
+        <v>5440.7631060000003</v>
       </c>
       <c r="Z166" s="6">
-        <v>3.5530000000000002E-3</v>
+        <v>5.1359999999999999E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="C167" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D167" s="4">
-        <v>3100731.145124</v>
+        <v>1626220.9306910001</v>
       </c>
       <c r="E167" s="5">
-        <v>59.382359999999998</v>
+        <v>100.1396</v>
       </c>
       <c r="F167" s="4">
-        <v>1841287.33122966</v>
+        <v>1631627.7290580799</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J167" s="5">
-        <v>59.382359999999998</v>
+        <v>100.1396</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="4">
-        <v>1841287.3312289999</v>
+        <v>1631627.729058</v>
       </c>
       <c r="N167" s="4">
-        <v>1841287.33122966</v>
+        <v>1631627.7290580799</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T167" s="4">
         <v>0.01</v>
       </c>
       <c r="U167" s="2">
-        <v>49881</v>
+        <v>48075</v>
       </c>
       <c r="V167" s="4">
-        <v>4.6034949999999997</v>
+        <v>4.8906400000000003</v>
       </c>
       <c r="W167" s="3" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="X167" s="4">
-        <v>0</v>
+        <v>3136.5939478300002</v>
       </c>
       <c r="Y167" s="4">
-        <v>0</v>
+        <v>3136.5939469999998</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.4549999999999999E-3</v>
+        <v>1.281E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="C168" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D168" s="4">
-        <v>842305.08345000003</v>
+        <v>7911854.7792699998</v>
       </c>
       <c r="E168" s="5">
-        <v>99.083370000000002</v>
+        <v>100.042</v>
       </c>
       <c r="F168" s="4">
-        <v>834584.26236357004</v>
+        <v>7962687.9890974201</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J168" s="5">
-        <v>99.083370000000002</v>
+        <v>100.042</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="4">
-        <v>834584.26236299996</v>
+        <v>7962687.9890970001</v>
       </c>
       <c r="N168" s="4">
-        <v>834584.26236357004</v>
+        <v>7962687.9890974201</v>
       </c>
       <c r="O168" s="3" t="s">
-        <v>488</v>
+        <v>34</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>440</v>
+        <v>510</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T168" s="4">
         <v>0.01</v>
       </c>
       <c r="U168" s="2">
-        <v>62603</v>
+        <v>48596</v>
       </c>
       <c r="V168" s="4">
-        <v>5.1189999999999998</v>
+        <v>4.6995199999999997</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
       <c r="X168" s="4">
-        <v>0</v>
+        <v>47510.230820129997</v>
       </c>
       <c r="Y168" s="4">
-        <v>0</v>
+        <v>47510.230819999997</v>
       </c>
       <c r="Z168" s="6">
-        <v>6.5899999999999997E-4</v>
+        <v>6.2550000000000001E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>491</v>
+        <v>516</v>
       </c>
       <c r="C169" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D169" s="4">
-        <v>2303126.0902800001</v>
+        <v>1351593.733455</v>
       </c>
       <c r="E169" s="5">
-        <v>85.778540000000007</v>
+        <v>100.0561</v>
       </c>
       <c r="F169" s="4">
-        <v>1976048.55981932</v>
+        <v>1360360.74333576</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J169" s="5">
-        <v>85.778540000000007</v>
+        <v>100.0561</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="4">
-        <v>1976048.5598190001</v>
+        <v>1360360.743335</v>
       </c>
       <c r="N169" s="4">
-        <v>1976048.55981932</v>
+        <v>1360360.74333576</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>34</v>
+        <v>517</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T169" s="4">
         <v>0.01</v>
       </c>
       <c r="U169" s="2">
-        <v>55603</v>
+        <v>47956</v>
       </c>
       <c r="V169" s="4">
-        <v>1.2</v>
+        <v>4.96082</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="X169" s="4">
-        <v>460.62521806000001</v>
+        <v>8008.7657962900003</v>
       </c>
       <c r="Y169" s="4">
-        <v>460.62521800000002</v>
+        <v>8008.7657959999997</v>
       </c>
       <c r="Z169" s="6">
-        <v>1.562E-3</v>
+        <v>1.0679999999999999E-3</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>495</v>
+        <v>520</v>
       </c>
       <c r="C170" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D170" s="4">
-        <v>4080302.4515940002</v>
+        <v>4073437.04</v>
       </c>
       <c r="E170" s="5">
-        <v>102.11472000000001</v>
+        <v>87.585830000000001</v>
       </c>
       <c r="F170" s="4">
-        <v>4166589.4235983901</v>
+        <v>3569600.2658028998</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J170" s="5">
-        <v>102.11472000000001</v>
+        <v>87.585830000000001</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="4">
-        <v>4166589.4235979998</v>
+        <v>3569600.2658020002</v>
       </c>
       <c r="N170" s="4">
-        <v>4166589.4235983901</v>
+        <v>3569600.2658028998</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>496</v>
+        <v>521</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>494</v>
+        <v>519</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T170" s="4">
         <v>0.01</v>
       </c>
       <c r="U170" s="2">
-        <v>48700</v>
+        <v>61934</v>
       </c>
       <c r="V170" s="4">
-        <v>7.15</v>
+        <v>2.72</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>497</v>
+        <v>522</v>
       </c>
       <c r="X170" s="4">
-        <v>0</v>
+        <v>1846.62479147</v>
       </c>
       <c r="Y170" s="4">
-        <v>0</v>
+        <v>1846.624791</v>
       </c>
       <c r="Z170" s="6">
-        <v>3.2940000000000001E-3</v>
+        <v>2.8040000000000001E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>499</v>
+        <v>524</v>
       </c>
       <c r="C171" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D171" s="4">
-        <v>3255461.7149999999</v>
+        <v>7865000</v>
       </c>
       <c r="E171" s="5">
-        <v>100.75294</v>
+        <v>98.820400000000006</v>
       </c>
       <c r="F171" s="4">
-        <v>3279973.38843692</v>
+        <v>7772224.46</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J171" s="5">
-        <v>100.75294</v>
+        <v>98.820400000000006</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="4">
-        <v>3279973.3884359999</v>
+        <v>7772224.46</v>
       </c>
       <c r="N171" s="4">
-        <v>3279973.38843692</v>
+        <v>7772224.46</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>496</v>
+        <v>525</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>498</v>
+        <v>523</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T171" s="4">
         <v>0.01</v>
       </c>
       <c r="U171" s="2">
-        <v>52505</v>
+        <v>53459</v>
       </c>
       <c r="V171" s="4">
-        <v>9.5459999999999994</v>
+        <v>5.537623</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>500</v>
+        <v>526</v>
       </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>2.5929999999999998E-3</v>
+        <v>6.1060000000000003E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>501</v>
+        <v>527</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>502</v>
+        <v>528</v>
       </c>
       <c r="C172" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D172" s="4">
-        <v>3690051.1360999998</v>
+        <v>28616887.324999999</v>
       </c>
       <c r="E172" s="5">
-        <v>102.39986</v>
+        <v>2.6955</v>
       </c>
       <c r="F172" s="4">
-        <v>3778607.1972948099</v>
+        <v>771368.19784537004</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J172" s="5">
-        <v>102.39986</v>
+        <v>2.6955</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="4">
-        <v>3778607.1972940001</v>
+        <v>771368.19784499996</v>
       </c>
       <c r="N172" s="4">
-        <v>3778607.1972948099</v>
+        <v>771368.19784537004</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>496</v>
+        <v>529</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>501</v>
+        <v>527</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T172" s="4">
         <v>0.01</v>
       </c>
       <c r="U172" s="2">
-        <v>52688</v>
+        <v>51220</v>
       </c>
       <c r="V172" s="4">
-        <v>9.1630000000000003</v>
+        <v>0</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>2.9870000000000001E-3</v>
+        <v>6.0599999999999998E-4</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>504</v>
+        <v>531</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="C173" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D173" s="4">
-        <v>179088.8175</v>
+        <v>81273569.983999997</v>
       </c>
       <c r="E173" s="5">
-        <v>98.330929999999995</v>
+        <v>2.1056699999999999</v>
       </c>
       <c r="F173" s="4">
-        <v>176099.69977375001</v>
+        <v>1711353.1810820899</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J173" s="5">
-        <v>98.330929999999995</v>
+        <v>2.1056699999999999</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="4">
-        <v>176099.699773</v>
+        <v>1711353.181082</v>
       </c>
       <c r="N173" s="4">
-        <v>176099.69977375001</v>
+        <v>1711353.1810820899</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>504</v>
+        <v>531</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T173" s="4">
         <v>0.01</v>
       </c>
       <c r="U173" s="2">
-        <v>55989</v>
+        <v>50885</v>
       </c>
       <c r="V173" s="4">
-        <v>1.569</v>
+        <v>0.86049900000000001</v>
       </c>
       <c r="W173" s="3" t="s">
-        <v>507</v>
+        <v>533</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>1.3899999999999999E-4</v>
+        <v>1.3439999999999999E-3</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>508</v>
+        <v>534</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>509</v>
+        <v>535</v>
       </c>
       <c r="C174" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D174" s="4">
-        <v>5995633.9302749997</v>
+        <v>67174329.018572003</v>
       </c>
       <c r="E174" s="5">
-        <v>99.337689999999995</v>
+        <v>2.4141400000000002</v>
       </c>
       <c r="F174" s="4">
-        <v>5955924.2471918203</v>
+        <v>1621682.34656894</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J174" s="5">
-        <v>99.337689999999995</v>
+        <v>2.4141400000000002</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="4">
-        <v>5955924.2471909998</v>
+        <v>1621682.346568</v>
       </c>
       <c r="N174" s="4">
-        <v>5955924.2471918203</v>
+        <v>1621682.34656894</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>34</v>
+        <v>536</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>510</v>
+        <v>529</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>508</v>
+        <v>534</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T174" s="4">
         <v>0.01</v>
       </c>
       <c r="U174" s="2">
-        <v>62603</v>
+        <v>47628</v>
       </c>
       <c r="V174" s="4">
-        <v>5.2679999999999998</v>
+        <v>0</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>511</v>
+        <v>537</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>4.7089999999999996E-3</v>
+        <v>1.274E-3</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>513</v>
+        <v>539</v>
       </c>
       <c r="C175" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D175" s="4">
-        <v>6066113.6155310003</v>
+        <v>184187123.38416901</v>
       </c>
       <c r="E175" s="5">
-        <v>87.909229999999994</v>
+        <v>3.2700200000000001</v>
       </c>
       <c r="F175" s="4">
-        <v>5332673.7703380203</v>
+        <v>6022955.7720870096</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J175" s="5">
-        <v>87.909229999999994</v>
+        <v>3.2700200000000001</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="4">
-        <v>5332673.7703379998</v>
+        <v>6022955.7720870003</v>
       </c>
       <c r="N175" s="4">
-        <v>5332673.7703380203</v>
+        <v>6022955.7720870096</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T175" s="4">
         <v>0.01</v>
       </c>
       <c r="U175" s="2">
-        <v>49485</v>
+        <v>51312</v>
       </c>
       <c r="V175" s="4">
-        <v>5.25</v>
+        <v>0.69390099999999999</v>
       </c>
       <c r="W175" s="3" t="s">
-        <v>515</v>
+        <v>540</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>4.2160000000000001E-3</v>
+        <v>4.731E-3</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>517</v>
+        <v>542</v>
       </c>
       <c r="C176" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D176" s="4">
-        <v>1991665.4895200001</v>
+        <v>3853543.0877499999</v>
       </c>
       <c r="E176" s="5">
-        <v>94.688959999999994</v>
+        <v>62.69079</v>
       </c>
       <c r="F176" s="4">
-        <v>1887115.2226092999</v>
+        <v>2420560.98525979</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J176" s="5">
-        <v>94.688959999999994</v>
+        <v>62.69079</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M176" s="4">
-        <v>1887115.222609</v>
+        <v>2420560.9852590002</v>
       </c>
       <c r="N176" s="4">
-        <v>1887115.2226092999</v>
+        <v>2420560.98525979</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>516</v>
+        <v>541</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T176" s="4">
         <v>0.01</v>
       </c>
       <c r="U176" s="2">
-        <v>49790</v>
+        <v>60566</v>
       </c>
       <c r="V176" s="4">
-        <v>4.4388800000000002</v>
+        <v>6.3317500000000004</v>
       </c>
       <c r="W176" s="3" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="X176" s="4">
-        <v>1227.8839039100001</v>
+        <v>4744.3805589200001</v>
       </c>
       <c r="Y176" s="4">
-        <v>1227.8839029999999</v>
+        <v>4744.3805579999998</v>
       </c>
       <c r="Z176" s="6">
-        <v>1.4920000000000001E-3</v>
+        <v>1.9009999999999999E-3</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>520</v>
+        <v>546</v>
       </c>
       <c r="C177" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D177" s="4">
-        <v>6999910.13509</v>
+        <v>7306422.4119999995</v>
       </c>
       <c r="E177" s="5">
-        <v>96.06832</v>
+        <v>98.755240000000001</v>
       </c>
       <c r="F177" s="4">
-        <v>6728719.9277435802</v>
+        <v>7215474.9883843902</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J177" s="5">
-        <v>96.06832</v>
+        <v>98.755240000000001</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M177" s="4">
-        <v>6728719.927743</v>
+        <v>7215474.988384</v>
       </c>
       <c r="N177" s="4">
-        <v>6728719.9277435802</v>
+        <v>7215474.9883843902</v>
       </c>
       <c r="O177" s="3" t="s">
-        <v>521</v>
+        <v>34</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>519</v>
+        <v>545</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T177" s="4">
         <v>0.01</v>
       </c>
       <c r="U177" s="2">
-        <v>50124</v>
+        <v>56031</v>
       </c>
       <c r="V177" s="4">
-        <v>4.1388800000000003</v>
+        <v>5.6806700000000001</v>
       </c>
       <c r="W177" s="3" t="s">
-        <v>522</v>
+        <v>548</v>
       </c>
       <c r="X177" s="4">
-        <v>4023.8594527700002</v>
+        <v>0</v>
       </c>
       <c r="Y177" s="4">
-        <v>4023.8594520000001</v>
+        <v>0</v>
       </c>
       <c r="Z177" s="6">
-        <v>5.3200000000000001E-3</v>
+        <v>5.6680000000000003E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>523</v>
+        <v>549</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>524</v>
+        <v>550</v>
       </c>
       <c r="C178" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D178" s="4">
-        <v>5162711.0455900002</v>
+        <v>1720697.9593780001</v>
       </c>
       <c r="E178" s="5">
-        <v>100.0705</v>
+        <v>93.580889999999997</v>
       </c>
       <c r="F178" s="4">
-        <v>5220054.9206363801</v>
+        <v>1611544.8940302399</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J178" s="5">
-        <v>100.0705</v>
+        <v>93.580889999999997</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M178" s="4">
-        <v>5220054.9206360001</v>
+        <v>1611544.8940300001</v>
       </c>
       <c r="N178" s="4">
-        <v>5220054.9206363801</v>
+        <v>1611544.8940302399</v>
       </c>
       <c r="O178" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>525</v>
+        <v>551</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>523</v>
+        <v>549</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T178" s="4">
         <v>0.01</v>
       </c>
       <c r="U178" s="2">
-        <v>48075</v>
+        <v>49943</v>
       </c>
       <c r="V178" s="4">
-        <v>4.8010700000000002</v>
+        <v>3.8867500000000001</v>
       </c>
       <c r="W178" s="3" t="s">
-        <v>526</v>
+        <v>552</v>
       </c>
       <c r="X178" s="4">
-        <v>53704.16375924</v>
+        <v>1300.4294320900001</v>
       </c>
       <c r="Y178" s="4">
-        <v>53704.163759000003</v>
+        <v>1300.4294319999999</v>
       </c>
       <c r="Z178" s="6">
-        <v>4.1269999999999996E-3</v>
+        <v>1.266E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>527</v>
+        <v>553</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>528</v>
+        <v>554</v>
       </c>
       <c r="C179" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D179" s="4">
-        <v>7911854.7792699998</v>
+        <v>6065365.2867750004</v>
       </c>
       <c r="E179" s="5">
-        <v>99.9178</v>
+        <v>99.177009999999996</v>
       </c>
       <c r="F179" s="4">
-        <v>7920843.7012132201</v>
+        <v>6015447.9370013699</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J179" s="5">
-        <v>99.9178</v>
+        <v>99.177009999999996</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="4">
-        <v>7920843.7012130003</v>
+        <v>6015447.9370010002</v>
       </c>
       <c r="N179" s="4">
-        <v>7920843.7012132201</v>
+        <v>6015447.9370013699</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>527</v>
+        <v>553</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T179" s="4">
         <v>0.01</v>
       </c>
       <c r="U179" s="2">
-        <v>48596</v>
+        <v>50756</v>
       </c>
       <c r="V179" s="4">
-        <v>4.6995199999999997</v>
+        <v>2.1349999999999998</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>529</v>
+        <v>556</v>
       </c>
       <c r="X179" s="4">
-        <v>15492.46657178</v>
+        <v>0</v>
       </c>
       <c r="Y179" s="4">
-        <v>15492.466571000001</v>
+        <v>0</v>
       </c>
       <c r="Z179" s="6">
-        <v>6.2630000000000003E-3</v>
+        <v>4.725E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>531</v>
+        <v>558</v>
       </c>
       <c r="C180" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D180" s="4">
-        <v>1351593.733455</v>
+        <v>6655000</v>
       </c>
       <c r="E180" s="5">
-        <v>100.0929</v>
+        <v>99.66404</v>
       </c>
       <c r="F180" s="4">
-        <v>1355084.3684416499</v>
+        <v>6644118.03977778</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J180" s="5">
-        <v>100.0929</v>
+        <v>99.66404</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M180" s="4">
-        <v>1355084.3684410001</v>
+        <v>6644118.0397770004</v>
       </c>
       <c r="N180" s="4">
-        <v>1355084.3684416499</v>
+        <v>6644118.03977778</v>
       </c>
       <c r="O180" s="3" t="s">
-        <v>532</v>
+        <v>34</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>525</v>
+        <v>559</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T180" s="4">
         <v>0.01</v>
       </c>
       <c r="U180" s="2">
-        <v>47956</v>
+        <v>49263</v>
       </c>
       <c r="V180" s="4">
-        <v>4.96082</v>
+        <v>3.88</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>533</v>
+        <v>560</v>
       </c>
       <c r="X180" s="4">
-        <v>2235.0044082700001</v>
+        <v>11476.17777778</v>
       </c>
       <c r="Y180" s="4">
-        <v>2235.0044079999998</v>
+        <v>11476.177777000001</v>
       </c>
       <c r="Z180" s="6">
-        <v>1.0709999999999999E-3</v>
+        <v>5.2189999999999997E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>535</v>
+        <v>562</v>
       </c>
       <c r="C181" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D181" s="4">
-        <v>4106112.28</v>
+        <v>707412.24600000004</v>
       </c>
       <c r="E181" s="5">
-        <v>87.768519999999995</v>
+        <v>100.0184</v>
       </c>
       <c r="F181" s="4">
-        <v>3605735.4152611899</v>
+        <v>711622.92148042005</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="5">
-        <v>87.768519999999995</v>
+        <v>100.0184</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="4">
-        <v>3605735.4152609999</v>
+        <v>711622.92148000002</v>
       </c>
       <c r="N181" s="4">
-        <v>3605735.4152611899</v>
+        <v>711622.92148042005</v>
       </c>
       <c r="O181" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>536</v>
+        <v>563</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T181" s="4">
         <v>0.01</v>
       </c>
       <c r="U181" s="2">
-        <v>61934</v>
+        <v>48689</v>
       </c>
       <c r="V181" s="4">
-        <v>2.72</v>
+        <v>4.8292099999999998</v>
       </c>
       <c r="W181" s="3" t="s">
-        <v>537</v>
+        <v>564</v>
       </c>
       <c r="X181" s="4">
-        <v>1861.43756693</v>
+        <v>4080.51162716</v>
       </c>
       <c r="Y181" s="4">
-        <v>1861.4375660000001</v>
+        <v>4080.5116269999999</v>
       </c>
       <c r="Z181" s="6">
-        <v>2.8509999999999998E-3</v>
+        <v>5.5900000000000004E-4</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>538</v>
+        <v>565</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>539</v>
+        <v>566</v>
       </c>
       <c r="C182" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D182" s="4">
-        <v>7865000</v>
+        <v>1567661.44936</v>
       </c>
       <c r="E182" s="5">
-        <v>99.060469999999995</v>
+        <v>98.672910000000002</v>
       </c>
       <c r="F182" s="4">
-        <v>7791105.9654999999</v>
+        <v>1548162.3471671201</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J182" s="5">
-        <v>99.060469999999995</v>
+        <v>98.672910000000002</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M182" s="4">
-        <v>7791105.9654999999</v>
+        <v>1548162.3471669999</v>
       </c>
       <c r="N182" s="4">
-        <v>7791105.9654999999</v>
+        <v>1548162.3471671201</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>538</v>
+        <v>565</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T182" s="4">
         <v>0.01</v>
       </c>
       <c r="U182" s="2">
-        <v>53459</v>
+        <v>49242</v>
       </c>
       <c r="V182" s="4">
-        <v>5.3589900000000004</v>
+        <v>4.2817499999999997</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>541</v>
+        <v>568</v>
       </c>
       <c r="X182" s="4">
-        <v>0</v>
+        <v>1305.1761354299999</v>
       </c>
       <c r="Y182" s="4">
-        <v>0</v>
+        <v>1305.1761349999999</v>
       </c>
       <c r="Z182" s="6">
-        <v>6.1599999999999997E-3</v>
+        <v>1.2160000000000001E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>543</v>
+        <v>570</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D183" s="4">
-        <v>28661747.725000001</v>
+        <v>913863.26467900001</v>
       </c>
       <c r="E183" s="5">
-        <v>2.6688999999999998</v>
+        <v>96.508960000000002</v>
       </c>
       <c r="F183" s="4">
-        <v>764953.38503252005</v>
+        <v>883026.10637225001</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J183" s="5">
-        <v>2.6688999999999998</v>
+        <v>96.508960000000002</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M183" s="4">
-        <v>764953.38503200002</v>
+        <v>883026.10637199995</v>
       </c>
       <c r="N183" s="4">
-        <v>764953.38503252005</v>
+        <v>883026.10637225001</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>34</v>
+        <v>571</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T183" s="4">
         <v>0.01</v>
       </c>
       <c r="U183" s="2">
-        <v>51220</v>
+        <v>50308</v>
       </c>
       <c r="V183" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>545</v>
+        <v>572</v>
       </c>
       <c r="X183" s="4">
-        <v>0</v>
+        <v>1066.1738087900001</v>
       </c>
       <c r="Y183" s="4">
-        <v>0</v>
+        <v>1066.173808</v>
       </c>
       <c r="Z183" s="6">
-        <v>6.0400000000000004E-4</v>
+        <v>6.9300000000000004E-4</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>546</v>
+        <v>573</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D184" s="4">
-        <v>81273569.983999997</v>
+        <v>9825971.6890530009</v>
       </c>
       <c r="E184" s="5">
-        <v>2.1766000000000001</v>
+        <v>55.599220000000003</v>
       </c>
       <c r="F184" s="4">
-        <v>1769000.5242717401</v>
+        <v>5463163.61653441</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J184" s="5">
-        <v>2.1766000000000001</v>
+        <v>55.599220000000003</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M184" s="4">
-        <v>1769000.5242709999</v>
+        <v>5463163.6165340003</v>
       </c>
       <c r="N184" s="4">
-        <v>1769000.5242717401</v>
+        <v>5463163.61653441</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>544</v>
+        <v>575</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>546</v>
+        <v>573</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T184" s="4">
         <v>0.01</v>
       </c>
       <c r="U184" s="2">
-        <v>50885</v>
+        <v>53868</v>
       </c>
       <c r="V184" s="4">
-        <v>1.596292</v>
+        <v>3.1620900000000001</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>548</v>
+        <v>576</v>
       </c>
       <c r="X184" s="4">
         <v>0</v>
       </c>
       <c r="Y184" s="4">
         <v>0</v>
       </c>
       <c r="Z184" s="6">
-        <v>1.3979999999999999E-3</v>
+        <v>4.2909999999999997E-3</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>550</v>
+        <v>578</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D185" s="4">
-        <v>67286535.620349005</v>
+        <v>10047263.053053999</v>
       </c>
       <c r="E185" s="5">
-        <v>2.3521100000000001</v>
+        <v>16.773630000000001</v>
       </c>
       <c r="F185" s="4">
-        <v>1582653.3329797899</v>
+        <v>1693304.0498846699</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J185" s="5">
-        <v>2.3521100000000001</v>
+        <v>16.773630000000001</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M185" s="4">
-        <v>1582653.3329789999</v>
+        <v>1693304.0498840001</v>
       </c>
       <c r="N185" s="4">
-        <v>1582653.3329797899</v>
+        <v>1693304.0498846699</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>551</v>
+        <v>579</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>544</v>
+        <v>580</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>549</v>
+        <v>577</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T185" s="4">
         <v>0.01</v>
       </c>
       <c r="U185" s="2">
-        <v>47628</v>
+        <v>59621</v>
       </c>
       <c r="V185" s="4">
-        <v>0</v>
+        <v>4.10175</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>552</v>
+        <v>581</v>
       </c>
       <c r="X185" s="4">
-        <v>0</v>
+        <v>8013.3202387499996</v>
       </c>
       <c r="Y185" s="4">
-        <v>0</v>
+        <v>8013.3202380000002</v>
       </c>
       <c r="Z185" s="6">
-        <v>1.2509999999999999E-3</v>
+        <v>1.33E-3</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>553</v>
+        <v>582</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>554</v>
+        <v>583</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D186" s="4">
-        <v>184461052.267102</v>
+        <v>2648359.3733199998</v>
       </c>
       <c r="E186" s="5">
-        <v>3.4910299999999999</v>
+        <v>100.22722</v>
       </c>
       <c r="F186" s="4">
-        <v>6439590.6729602003</v>
+        <v>2659728.8683883101</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J186" s="5">
-        <v>3.4910299999999999</v>
+        <v>100.22722</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M186" s="4">
-        <v>6439590.6729600001</v>
+        <v>2659728.8683879999</v>
       </c>
       <c r="N186" s="4">
-        <v>6439590.6729602003</v>
+        <v>2659728.8683883101</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>544</v>
+        <v>584</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>553</v>
+        <v>582</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T186" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U186" s="2">
-        <v>51312</v>
+        <v>47105</v>
       </c>
       <c r="V186" s="4">
-        <v>0.56906500000000004</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>555</v>
+        <v>585</v>
       </c>
       <c r="X186" s="4">
-        <v>0</v>
+        <v>5351.8929002499999</v>
       </c>
       <c r="Y186" s="4">
-        <v>0</v>
+        <v>5351.8928999999998</v>
       </c>
       <c r="Z186" s="6">
-        <v>5.091E-3</v>
+        <v>2.0890000000000001E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>556</v>
+        <v>586</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>557</v>
+        <v>587</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D187" s="4">
-        <v>3895773.1005000002</v>
+        <v>2556037.7091399999</v>
       </c>
       <c r="E187" s="5">
-        <v>63.193280000000001</v>
+        <v>98.761660000000006</v>
       </c>
       <c r="F187" s="4">
-        <v>2461866.8035636502</v>
+        <v>2524385.2717726398</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J187" s="5">
-        <v>63.193280000000001</v>
+        <v>98.761660000000006</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M187" s="4">
-        <v>2461866.8035630002</v>
+        <v>2524385.271772</v>
       </c>
       <c r="N187" s="4">
-        <v>2461866.8035636502</v>
+        <v>2524385.2717726398</v>
       </c>
       <c r="O187" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>558</v>
+        <v>588</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>556</v>
+        <v>586</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T187" s="4">
         <v>0.01</v>
       </c>
       <c r="U187" s="2">
-        <v>60596</v>
+        <v>52331</v>
       </c>
       <c r="V187" s="4">
-        <v>6.3888800000000003</v>
+        <v>5.822616</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>559</v>
+        <v>589</v>
       </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>1.946E-3</v>
+        <v>1.983E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>560</v>
+        <v>590</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>561</v>
+        <v>591</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D188" s="4">
-        <v>7317415.8890000004</v>
+        <v>8719859.4315000009</v>
       </c>
       <c r="E188" s="5">
-        <v>98.945989999999995</v>
+        <v>100.1294</v>
       </c>
       <c r="F188" s="4">
-        <v>7240289.59378835</v>
+        <v>8785933.7836372498</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>98.945989999999995</v>
+        <v>100.1294</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>7240289.5937879998</v>
+        <v>8785933.7836370002</v>
       </c>
       <c r="N188" s="4">
-        <v>7240289.59378835</v>
+        <v>8785933.7836372498</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>562</v>
+        <v>592</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>560</v>
+        <v>590</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T188" s="4">
         <v>0.01</v>
       </c>
       <c r="U188" s="2">
-        <v>56031</v>
+        <v>49050</v>
       </c>
       <c r="V188" s="4">
-        <v>5.6806700000000001</v>
+        <v>4.8128599999999997</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="X188" s="4">
-        <v>0</v>
+        <v>54790.854032889998</v>
       </c>
       <c r="Y188" s="4">
-        <v>0</v>
+        <v>54790.854032000003</v>
       </c>
       <c r="Z188" s="6">
-        <v>5.7250000000000001E-3</v>
+        <v>6.9020000000000001E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>564</v>
+        <v>594</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>565</v>
+        <v>595</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D189" s="4">
-        <v>1729267.7760290001</v>
+        <v>3085154.7779399999</v>
       </c>
       <c r="E189" s="5">
-        <v>93.962699999999998</v>
+        <v>100.0754</v>
       </c>
       <c r="F189" s="4">
-        <v>1625813.9182250199</v>
+        <v>3108478.6714674202</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J189" s="5">
-        <v>93.962699999999998</v>
+        <v>100.0754</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M189" s="4">
-        <v>1625813.9182249999</v>
+        <v>3108478.6714670002</v>
       </c>
       <c r="N189" s="4">
-        <v>1625813.9182250199</v>
+        <v>3108478.6714674202</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>566</v>
+        <v>596</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>564</v>
+        <v>594</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T189" s="4">
         <v>0.01</v>
       </c>
       <c r="U189" s="2">
-        <v>49943</v>
+        <v>48044</v>
       </c>
       <c r="V189" s="4">
-        <v>3.9438800000000001</v>
+        <v>5.1045299999999996</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>567</v>
+        <v>597</v>
       </c>
       <c r="X189" s="4">
-        <v>947.22563840999999</v>
+        <v>20997.68682485</v>
       </c>
       <c r="Y189" s="4">
-        <v>947.225638</v>
+        <v>20997.686824</v>
       </c>
       <c r="Z189" s="6">
-        <v>1.2849999999999999E-3</v>
+        <v>2.4420000000000002E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>568</v>
+        <v>598</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>569</v>
+        <v>599</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D190" s="4">
-        <v>2222112.9021000001</v>
+        <v>8625000</v>
       </c>
       <c r="E190" s="5">
-        <v>99.795060000000007</v>
+        <v>88.605170000000001</v>
       </c>
       <c r="F190" s="4">
-        <v>2217558.90391844</v>
+        <v>7642195.9124999996</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="5">
-        <v>99.795060000000007</v>
+        <v>88.605170000000001</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M190" s="4">
-        <v>2217558.9039179999</v>
+        <v>7642195.9124999996</v>
       </c>
       <c r="N190" s="4">
-        <v>2217558.90391844</v>
+        <v>7642195.9124999996</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>568</v>
+        <v>598</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T190" s="4">
         <v>0.01</v>
       </c>
       <c r="U190" s="2">
-        <v>50634</v>
+        <v>51480</v>
       </c>
       <c r="V190" s="4">
-        <v>1.538</v>
+        <v>2.347</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>571</v>
+        <v>601</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>1.753E-3</v>
+        <v>6.0029999999999997E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>573</v>
+        <v>603</v>
       </c>
       <c r="C191" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D191" s="4">
-        <v>6065365.2867750004</v>
+        <v>678214.18085999996</v>
       </c>
       <c r="E191" s="5">
-        <v>98.978700000000003</v>
+        <v>100.59448999999999</v>
       </c>
       <c r="F191" s="4">
-        <v>6003419.7111011697</v>
+        <v>682246.09634338995</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="5">
-        <v>98.978700000000003</v>
+        <v>100.59448999999999</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M191" s="4">
-        <v>6003419.7111010002</v>
+        <v>682246.09634299995</v>
       </c>
       <c r="N191" s="4">
-        <v>6003419.7111011697</v>
+        <v>682246.09634338995</v>
       </c>
       <c r="O191" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>570</v>
+        <v>604</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T191" s="4">
         <v>0.01</v>
       </c>
       <c r="U191" s="2">
-        <v>50756</v>
+        <v>47635</v>
       </c>
       <c r="V191" s="4">
-        <v>2.1349999999999998</v>
+        <v>6.63</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="X191" s="4">
         <v>0</v>
       </c>
       <c r="Y191" s="4">
         <v>0</v>
       </c>
       <c r="Z191" s="6">
-        <v>4.7470000000000004E-3</v>
+        <v>5.3499999999999999E-4</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>576</v>
+        <v>607</v>
       </c>
       <c r="C192" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D192" s="4">
-        <v>6655000</v>
+        <v>599739.74502799998</v>
       </c>
       <c r="E192" s="5">
-        <v>99.64264</v>
+        <v>100.77093000000001</v>
       </c>
       <c r="F192" s="4">
-        <v>6642693.86977778</v>
+        <v>606285.15133882</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J192" s="5">
-        <v>99.64264</v>
+        <v>100.77093000000001</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M192" s="4">
-        <v>6642693.8697769996</v>
+        <v>606285.15133799997</v>
       </c>
       <c r="N192" s="4">
-        <v>6642693.86977778</v>
+        <v>606285.15133882</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>577</v>
+        <v>604</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T192" s="4">
         <v>0.01</v>
       </c>
       <c r="U192" s="2">
-        <v>49263</v>
+        <v>47133</v>
       </c>
       <c r="V192" s="4">
-        <v>3.88</v>
+        <v>7.21</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>578</v>
+        <v>608</v>
       </c>
       <c r="X192" s="4">
-        <v>11476.17777778</v>
+        <v>1921.8326940699999</v>
       </c>
       <c r="Y192" s="4">
-        <v>11476.177777000001</v>
+        <v>1921.8326939999999</v>
       </c>
       <c r="Z192" s="6">
-        <v>5.2519999999999997E-3</v>
+        <v>4.7600000000000002E-4</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>579</v>
+        <v>609</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>580</v>
+        <v>610</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D193" s="4">
-        <v>1684510.3208600001</v>
+        <v>2755665.4500060002</v>
       </c>
       <c r="E193" s="5">
-        <v>98.772469999999998</v>
+        <v>100.05119999999999</v>
       </c>
       <c r="F193" s="4">
-        <v>1664847.5746712601</v>
+        <v>2774645.0896692201</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J193" s="5">
-        <v>98.772469999999998</v>
+        <v>100.05119999999999</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M193" s="4">
-        <v>1664847.574671</v>
+        <v>2774645.0896689999</v>
       </c>
       <c r="N193" s="4">
-        <v>1664847.5746712601</v>
+        <v>2774645.0896692201</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>581</v>
+        <v>611</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>579</v>
+        <v>609</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T193" s="4">
         <v>0.01</v>
       </c>
       <c r="U193" s="2">
-        <v>49242</v>
+        <v>49051</v>
       </c>
       <c r="V193" s="4">
-        <v>4.3388799999999996</v>
+        <v>4.9895199999999997</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>582</v>
+        <v>612</v>
       </c>
       <c r="X193" s="4">
-        <v>1015.12335291</v>
+        <v>17568.738952809999</v>
       </c>
       <c r="Y193" s="4">
-        <v>1015.123352</v>
+        <v>17568.738952</v>
       </c>
       <c r="Z193" s="6">
-        <v>1.3159999999999999E-3</v>
+        <v>2.1789999999999999E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>583</v>
+        <v>613</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>584</v>
+        <v>614</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D194" s="4">
-        <v>936855.60212199995</v>
+        <v>4835823.2634150004</v>
       </c>
       <c r="E194" s="5">
-        <v>98.291529999999995</v>
+        <v>92.039370000000005</v>
       </c>
       <c r="F194" s="4">
-        <v>921942.70341882005</v>
+        <v>4458198.70627023</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>98.291529999999995</v>
+        <v>92.039370000000005</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>921942.70341800002</v>
+        <v>4458198.70627</v>
       </c>
       <c r="N194" s="4">
-        <v>921942.70341882005</v>
+        <v>4458198.70627023</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>585</v>
+        <v>615</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>581</v>
+        <v>616</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>583</v>
+        <v>613</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T194" s="4">
         <v>0.01</v>
       </c>
       <c r="U194" s="2">
-        <v>50308</v>
+        <v>50240</v>
       </c>
       <c r="V194" s="4">
-        <v>7</v>
+        <v>3.9817800000000001</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>586</v>
+        <v>617</v>
       </c>
       <c r="X194" s="4">
-        <v>1092.9982024799999</v>
+        <v>7337.4403092399998</v>
       </c>
       <c r="Y194" s="4">
-        <v>1092.998202</v>
+        <v>7337.4403089999996</v>
       </c>
       <c r="Z194" s="6">
-        <v>7.2900000000000005E-4</v>
+        <v>3.5019999999999999E-3</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>587</v>
+        <v>618</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>588</v>
+        <v>619</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D195" s="4">
-        <v>9911693.2704269998</v>
+        <v>1295000</v>
       </c>
       <c r="E195" s="5">
-        <v>56.045630000000003</v>
+        <v>97.122960000000006</v>
       </c>
       <c r="F195" s="4">
-        <v>5555070.93707853</v>
+        <v>1257742.3319999999</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J195" s="5">
-        <v>56.045630000000003</v>
+        <v>97.122960000000006</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M195" s="4">
-        <v>5555070.937078</v>
+        <v>1257742.3319999999</v>
       </c>
       <c r="N195" s="4">
-        <v>5555070.93707853</v>
+        <v>1257742.3319999999</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>587</v>
+        <v>618</v>
       </c>
       <c r="S195" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T195" s="4">
         <v>0.01</v>
       </c>
       <c r="U195" s="2">
-        <v>53868</v>
+        <v>53595</v>
       </c>
       <c r="V195" s="4">
-        <v>3.1471300000000002</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="W195" s="3" t="s">
-        <v>590</v>
+        <v>621</v>
       </c>
       <c r="X195" s="4">
         <v>0</v>
       </c>
       <c r="Y195" s="4">
         <v>0</v>
       </c>
       <c r="Z195" s="6">
-        <v>4.3920000000000001E-3</v>
+        <v>9.8799999999999995E-4</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>591</v>
+        <v>622</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>592</v>
+        <v>623</v>
       </c>
       <c r="C196" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D196" s="4">
-        <v>10060375.161415</v>
+        <v>3500000</v>
       </c>
       <c r="E196" s="5">
-        <v>16.915880000000001</v>
+        <v>96.811390000000003</v>
       </c>
       <c r="F196" s="4">
-        <v>1707612.0861119099</v>
+        <v>3388398.65</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="5">
-        <v>16.915880000000001</v>
+        <v>96.811390000000003</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M196" s="4">
-        <v>1707612.086111</v>
+        <v>3388398.65</v>
       </c>
       <c r="N196" s="4">
-        <v>1707612.0861119099</v>
+        <v>3388398.65</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>593</v>
+        <v>34</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>594</v>
+        <v>620</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>591</v>
+        <v>622</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T196" s="4">
         <v>0.01</v>
       </c>
       <c r="U196" s="2">
-        <v>59651</v>
+        <v>53595</v>
       </c>
       <c r="V196" s="4">
-        <v>4.1588799999999999</v>
+        <v>5.73</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>595</v>
+        <v>624</v>
       </c>
       <c r="X196" s="4">
-        <v>5811.0962571299997</v>
+        <v>0</v>
       </c>
       <c r="Y196" s="4">
-        <v>5811.0962570000002</v>
+        <v>0</v>
       </c>
       <c r="Z196" s="6">
-        <v>1.3500000000000001E-3</v>
+        <v>2.6619999999999999E-3</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>597</v>
+        <v>626</v>
       </c>
       <c r="C197" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D197" s="4">
-        <v>2966250.12494</v>
+        <v>3230000</v>
       </c>
       <c r="E197" s="5">
-        <v>100.26375</v>
+        <v>96.588049999999996</v>
       </c>
       <c r="F197" s="4">
-        <v>2980067.90677201</v>
+        <v>3119794.0150000001</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="5">
-        <v>100.26375</v>
+        <v>96.588049999999996</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M197" s="4">
-        <v>2980067.9067719998</v>
+        <v>3119794.0150000001</v>
       </c>
       <c r="N197" s="4">
-        <v>2980067.90677201</v>
+        <v>3119794.0150000001</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>596</v>
+        <v>625</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T197" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U197" s="2">
-        <v>47105</v>
+        <v>55634</v>
       </c>
       <c r="V197" s="4">
-        <v>4.8499999999999996</v>
+        <v>5.9640000000000004</v>
       </c>
       <c r="W197" s="3" t="s">
-        <v>599</v>
+        <v>627</v>
       </c>
       <c r="X197" s="4">
-        <v>5994.2971274800002</v>
+        <v>0</v>
       </c>
       <c r="Y197" s="4">
-        <v>5994.2971269999998</v>
+        <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>2.356E-3</v>
+        <v>2.4499999999999999E-3</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>600</v>
+        <v>628</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>601</v>
+        <v>629</v>
       </c>
       <c r="C198" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D198" s="4">
-        <v>2559298.6433600001</v>
+        <v>2863411.96</v>
       </c>
       <c r="E198" s="5">
-        <v>98.443010000000001</v>
+        <v>100.89643</v>
       </c>
       <c r="F198" s="4">
-        <v>2519450.61941275</v>
+        <v>2889080.4438330298</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J198" s="5">
-        <v>98.443010000000001</v>
+        <v>100.89643</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M198" s="4">
-        <v>2519450.6194119998</v>
+        <v>2889080.443833</v>
       </c>
       <c r="N198" s="4">
-        <v>2519450.61941275</v>
+        <v>2889080.4438330298</v>
       </c>
       <c r="O198" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>600</v>
+        <v>628</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T198" s="4">
         <v>0.01</v>
       </c>
       <c r="U198" s="2">
-        <v>52331</v>
+        <v>57278</v>
       </c>
       <c r="V198" s="4">
-        <v>5.6347899999999997</v>
+        <v>6.5807000000000002</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>603</v>
+        <v>630</v>
       </c>
       <c r="X198" s="4">
         <v>0</v>
       </c>
       <c r="Y198" s="4">
         <v>0</v>
       </c>
       <c r="Z198" s="6">
-        <v>1.9919999999999998E-3</v>
+        <v>2.2690000000000002E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>604</v>
+        <v>631</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>605</v>
+        <v>632</v>
       </c>
       <c r="C199" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D199" s="4">
-        <v>8719859.4315000009</v>
+        <v>1668076.170227</v>
       </c>
       <c r="E199" s="5">
-        <v>100.038</v>
+        <v>98.197370000000006</v>
       </c>
       <c r="F199" s="4">
-        <v>8741825.18371219</v>
+        <v>1639418.4107962099</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J199" s="5">
-        <v>100.038</v>
+        <v>98.197370000000006</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M199" s="4">
-        <v>8741825.183712</v>
+        <v>1639418.4107959999</v>
       </c>
       <c r="N199" s="4">
-        <v>8741825.18371219</v>
+        <v>1639418.4107962099</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>606</v>
+        <v>633</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>604</v>
+        <v>631</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T199" s="4">
         <v>0.01</v>
       </c>
       <c r="U199" s="2">
-        <v>49050</v>
+        <v>49820</v>
       </c>
       <c r="V199" s="4">
-        <v>4.8128599999999997</v>
+        <v>4.35175</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>607</v>
+        <v>634</v>
       </c>
       <c r="X199" s="4">
-        <v>18652.205628219999</v>
+        <v>1411.48203657</v>
       </c>
       <c r="Y199" s="4">
-        <v>18652.205628</v>
+        <v>1411.4820360000001</v>
       </c>
       <c r="Z199" s="6">
-        <v>6.9119999999999997E-3</v>
+        <v>1.2869999999999999E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>608</v>
+        <v>635</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>609</v>
+        <v>636</v>
       </c>
       <c r="C200" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D200" s="4">
-        <v>3085154.7779399999</v>
+        <v>7572883.9768709997</v>
       </c>
       <c r="E200" s="5">
-        <v>100.1195</v>
+        <v>13.92657</v>
       </c>
       <c r="F200" s="4">
-        <v>3096278.2186501101</v>
+        <v>1054642.98805772</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J200" s="5">
-        <v>100.1195</v>
+        <v>13.92657</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M200" s="4">
-        <v>3096278.2186500002</v>
+        <v>1054642.9880570001</v>
       </c>
       <c r="N200" s="4">
-        <v>3096278.2186501101</v>
+        <v>1054642.98805772</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>34</v>
+        <v>637</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>610</v>
+        <v>638</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>608</v>
+        <v>635</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T200" s="4">
         <v>0.01</v>
       </c>
       <c r="U200" s="2">
-        <v>48044</v>
+        <v>49943</v>
       </c>
       <c r="V200" s="4">
-        <v>5.1045299999999996</v>
+        <v>6.22</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>611</v>
+        <v>639</v>
       </c>
       <c r="X200" s="4">
-        <v>7436.68075047</v>
+        <v>0</v>
       </c>
       <c r="Y200" s="4">
-        <v>7436.6807500000004</v>
+        <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>2.4480000000000001E-3</v>
+        <v>8.2799999999999996E-4</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>612</v>
+        <v>640</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>613</v>
+        <v>641</v>
       </c>
       <c r="C201" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D201" s="4">
-        <v>8625000</v>
+        <v>8162270.3806220004</v>
       </c>
       <c r="E201" s="5">
-        <v>88.578959999999995</v>
+        <v>7.0559000000000003</v>
       </c>
       <c r="F201" s="4">
-        <v>7639935.2999999998</v>
+        <v>575921.63578630995</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J201" s="5">
-        <v>88.578959999999995</v>
+        <v>7.0559000000000003</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M201" s="4">
-        <v>7639935.2999999998</v>
+        <v>575921.63578600006</v>
       </c>
       <c r="N201" s="4">
-        <v>7639935.2999999998</v>
+        <v>575921.63578630995</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>614</v>
+        <v>638</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>612</v>
+        <v>640</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T201" s="4">
         <v>0.01</v>
       </c>
       <c r="U201" s="2">
-        <v>51480</v>
+        <v>50124</v>
       </c>
       <c r="V201" s="4">
-        <v>2.347</v>
+        <v>6.43</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="X201" s="4">
         <v>0</v>
       </c>
       <c r="Y201" s="4">
         <v>0</v>
       </c>
       <c r="Z201" s="6">
-        <v>6.0410000000000004E-3</v>
+        <v>4.5199999999999998E-4</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="C202" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D202" s="4">
-        <v>702847.05136799999</v>
+        <v>4636000</v>
       </c>
       <c r="E202" s="5">
-        <v>100.77749</v>
+        <v>99.925550000000001</v>
       </c>
       <c r="F202" s="4">
-        <v>708311.61690768006</v>
+        <v>4632548.4979999997</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J202" s="5">
-        <v>100.77749</v>
+        <v>99.925550000000001</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M202" s="4">
-        <v>708311.61690699996</v>
+        <v>4632548.4979999997</v>
       </c>
       <c r="N202" s="4">
-        <v>708311.61690768006</v>
+        <v>4632548.4979999997</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>618</v>
+        <v>645</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
       <c r="S202" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T202" s="4">
         <v>0.01</v>
       </c>
       <c r="U202" s="2">
-        <v>47635</v>
+        <v>52998</v>
       </c>
       <c r="V202" s="4">
-        <v>6.63</v>
+        <v>5.6439120000000003</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>619</v>
+        <v>646</v>
       </c>
       <c r="X202" s="4">
         <v>0</v>
       </c>
       <c r="Y202" s="4">
         <v>0</v>
       </c>
       <c r="Z202" s="6">
-        <v>5.5999999999999995E-4</v>
+        <v>3.6389999999999999E-3</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
       <c r="C203" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D203" s="4">
-        <v>638015.47144600004</v>
+        <v>5785965.5360500002</v>
       </c>
       <c r="E203" s="5">
-        <v>100.89100000000001</v>
+        <v>100.34954</v>
       </c>
       <c r="F203" s="4">
-        <v>645744.67442953005</v>
+        <v>5819021.7857735502</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J203" s="5">
-        <v>100.89100000000001</v>
+        <v>100.34954</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M203" s="4">
-        <v>645744.67442900001</v>
+        <v>5819021.7857729997</v>
       </c>
       <c r="N203" s="4">
-        <v>645744.67442953005</v>
+        <v>5819021.7857735502</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>618</v>
+        <v>649</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="S203" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T203" s="4">
         <v>0.01</v>
       </c>
       <c r="U203" s="2">
-        <v>47133</v>
+        <v>47164</v>
       </c>
       <c r="V203" s="4">
-        <v>7.21</v>
+        <v>4.99</v>
       </c>
       <c r="W203" s="3" t="s">
-        <v>622</v>
+        <v>650</v>
       </c>
       <c r="X203" s="4">
-        <v>2044.4851329400001</v>
+        <v>12831.98578884</v>
       </c>
       <c r="Y203" s="4">
-        <v>2044.485132</v>
+        <v>12831.985788</v>
       </c>
       <c r="Z203" s="6">
-        <v>5.1000000000000004E-4</v>
+        <v>4.5710000000000004E-3</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>623</v>
+        <v>651</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>624</v>
+        <v>652</v>
       </c>
       <c r="C204" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D204" s="4">
-        <v>2755665.4500060002</v>
+        <v>3430183.2064</v>
       </c>
       <c r="E204" s="5">
-        <v>100.0676</v>
+        <v>44.048139999999997</v>
       </c>
       <c r="F204" s="4">
-        <v>2763257.2164652501</v>
+        <v>1510931.9010115601</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J204" s="5">
-        <v>100.0676</v>
+        <v>44.048139999999997</v>
       </c>
       <c r="K204" s="5">
         <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M204" s="4">
-        <v>2763257.2164650001</v>
+        <v>1510931.9010109999</v>
       </c>
       <c r="N204" s="4">
-        <v>2763257.2164652501</v>
+        <v>1510931.9010115601</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>625</v>
+        <v>653</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>623</v>
+        <v>651</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T204" s="4">
         <v>0.01</v>
       </c>
       <c r="U204" s="2">
-        <v>49051</v>
+        <v>49515</v>
       </c>
       <c r="V204" s="4">
-        <v>4.9895199999999997</v>
+        <v>5</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>626</v>
+        <v>654</v>
       </c>
       <c r="X204" s="4">
-        <v>5728.93661505</v>
+        <v>0</v>
       </c>
       <c r="Y204" s="4">
-        <v>5728.9366149999996</v>
+        <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>2.1840000000000002E-3</v>
+        <v>1.1869999999999999E-3</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>627</v>
+        <v>655</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>628</v>
+        <v>656</v>
       </c>
       <c r="C205" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D205" s="4">
-        <v>4852467.8644059999</v>
+        <v>5877189.1961329998</v>
       </c>
       <c r="E205" s="5">
-        <v>92.368930000000006</v>
+        <v>90.532579999999996</v>
       </c>
       <c r="F205" s="4">
-        <v>4488649.2176294504</v>
+        <v>5325595.5708633</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J205" s="5">
-        <v>92.368930000000006</v>
+        <v>90.532579999999996</v>
       </c>
       <c r="K205" s="5">
         <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M205" s="4">
-        <v>4488649.2176289996</v>
+        <v>5325595.5708630001</v>
       </c>
       <c r="N205" s="4">
-        <v>4488649.2176294504</v>
+        <v>5325595.5708633</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>629</v>
+        <v>657</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>630</v>
+        <v>658</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>627</v>
+        <v>655</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T205" s="4">
         <v>0.01</v>
       </c>
       <c r="U205" s="2">
-        <v>50240</v>
+        <v>53442</v>
       </c>
       <c r="V205" s="4">
-        <v>4.0040899999999997</v>
+        <v>4.2217500000000001</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>631</v>
+        <v>659</v>
       </c>
       <c r="X205" s="4">
-        <v>6476.5726837299999</v>
+        <v>4824.5601228200003</v>
       </c>
       <c r="Y205" s="4">
-        <v>6476.5726830000003</v>
+        <v>4824.5601219999999</v>
       </c>
       <c r="Z205" s="6">
-        <v>3.5490000000000001E-3</v>
+        <v>4.1830000000000001E-3</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>633</v>
+        <v>661</v>
       </c>
       <c r="C206" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D206" s="4">
-        <v>1295000</v>
+        <v>1651706.6116190001</v>
       </c>
       <c r="E206" s="5">
-        <v>96.609059999999999</v>
+        <v>75.50027</v>
       </c>
       <c r="F206" s="4">
-        <v>1251087.327</v>
+        <v>1247042.95138039</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J206" s="5">
-        <v>96.609059999999999</v>
+        <v>75.50027</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M206" s="4">
-        <v>1251087.327</v>
+        <v>1247042.95138</v>
       </c>
       <c r="N206" s="4">
-        <v>1251087.327</v>
+        <v>1247042.95138039</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>34</v>
+        <v>662</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>634</v>
+        <v>663</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>632</v>
+        <v>660</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T206" s="4">
         <v>0.01</v>
       </c>
       <c r="U206" s="2">
-        <v>53595</v>
+        <v>50034</v>
       </c>
       <c r="V206" s="4">
-        <v>4.6399999999999997</v>
+        <v>3.8182269999999998</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>635</v>
+        <v>664</v>
       </c>
       <c r="X206" s="4">
         <v>0</v>
       </c>
       <c r="Y206" s="4">
         <v>0</v>
       </c>
       <c r="Z206" s="6">
-        <v>9.8900000000000008E-4</v>
+        <v>9.7900000000000005E-4</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>636</v>
+        <v>665</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>637</v>
+        <v>666</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D207" s="4">
-        <v>3500000</v>
+        <v>762650.91905300005</v>
       </c>
       <c r="E207" s="5">
-        <v>96.279470000000003</v>
+        <v>72.765010000000004</v>
       </c>
       <c r="F207" s="4">
-        <v>3369781.45</v>
+        <v>554943.01751420996</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="5">
-        <v>96.279470000000003</v>
+        <v>72.765010000000004</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="4">
-        <v>3369781.45</v>
+        <v>554943.01751399995</v>
       </c>
       <c r="N207" s="4">
-        <v>3369781.45</v>
+        <v>554943.01751420996</v>
       </c>
       <c r="O207" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>634</v>
+        <v>663</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>636</v>
+        <v>665</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T207" s="4">
         <v>0.01</v>
       </c>
       <c r="U207" s="2">
-        <v>53595</v>
+        <v>50124</v>
       </c>
       <c r="V207" s="4">
-        <v>5.73</v>
+        <v>3.8761990000000002</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>638</v>
+        <v>667</v>
       </c>
       <c r="X207" s="4">
         <v>0</v>
       </c>
       <c r="Y207" s="4">
         <v>0</v>
       </c>
       <c r="Z207" s="6">
-        <v>2.6640000000000001E-3</v>
+        <v>4.35E-4</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>639</v>
+        <v>668</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>640</v>
+        <v>669</v>
       </c>
       <c r="C208" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D208" s="4">
-        <v>3230000</v>
+        <v>8472722.1909999996</v>
       </c>
       <c r="E208" s="5">
-        <v>96.792429999999996</v>
+        <v>96.78331</v>
       </c>
       <c r="F208" s="4">
-        <v>3126395.4890000001</v>
+        <v>8217126.4279363202</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J208" s="5">
-        <v>96.792429999999996</v>
+        <v>96.78331</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M208" s="4">
-        <v>3126395.4890000001</v>
+        <v>8217126.4279359998</v>
       </c>
       <c r="N208" s="4">
-        <v>3126395.4890000001</v>
+        <v>8217126.4279363202</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>634</v>
+        <v>670</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>639</v>
+        <v>668</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T208" s="4">
         <v>0.01</v>
       </c>
       <c r="U208" s="2">
-        <v>55634</v>
+        <v>51761</v>
       </c>
       <c r="V208" s="4">
-        <v>5.9640000000000004</v>
+        <v>4</v>
       </c>
       <c r="W208" s="3" t="s">
-        <v>641</v>
+        <v>671</v>
       </c>
       <c r="X208" s="4">
-        <v>0</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Y208" s="4">
-        <v>0</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Z208" s="6">
-        <v>2.4719999999999998E-3</v>
+        <v>6.4549999999999998E-3</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>642</v>
+        <v>672</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>643</v>
+        <v>673</v>
       </c>
       <c r="C209" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D209" s="4">
-        <v>1475525.1440000001</v>
+        <v>11393000</v>
       </c>
       <c r="E209" s="5">
-        <v>101.01101</v>
+        <v>100.33991</v>
       </c>
       <c r="F209" s="4">
-        <v>1490442.85075835</v>
+        <v>11431725.9463</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J209" s="5">
-        <v>101.01101</v>
+        <v>100.33991</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M209" s="4">
-        <v>1490442.850758</v>
+        <v>11431725.9463</v>
       </c>
       <c r="N209" s="4">
-        <v>1490442.85075835</v>
+        <v>11431725.9463</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>634</v>
+        <v>674</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>642</v>
+        <v>672</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T209" s="4">
         <v>0.01</v>
       </c>
       <c r="U209" s="2">
-        <v>57278</v>
+        <v>51048</v>
       </c>
       <c r="V209" s="4">
-        <v>6.5807000000000002</v>
+        <v>5.9903880000000003</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>644</v>
+        <v>675</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>1.178E-3</v>
+        <v>8.9809999999999994E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>645</v>
+        <v>676</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>646</v>
+        <v>677</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D210" s="4">
-        <v>1682358.9024960001</v>
+        <v>26996.309964</v>
       </c>
       <c r="E210" s="5">
-        <v>98.624660000000006</v>
+        <v>60.017479999999999</v>
       </c>
       <c r="F210" s="4">
-        <v>1660250.93069392</v>
+        <v>16334.15491365</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J210" s="5">
-        <v>98.624660000000006</v>
+        <v>60.017479999999999</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M210" s="4">
-        <v>1660250.9306930001</v>
+        <v>16334.154913</v>
       </c>
       <c r="N210" s="4">
-        <v>1660250.93069392</v>
+        <v>16334.15491365</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>647</v>
+        <v>678</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>645</v>
+        <v>676</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T210" s="4">
         <v>0.01</v>
       </c>
       <c r="U210" s="2">
-        <v>49820</v>
+        <v>50097</v>
       </c>
       <c r="V210" s="4">
-        <v>4.4088799999999999</v>
+        <v>6.0537000000000001</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>648</v>
+        <v>679</v>
       </c>
       <c r="X210" s="4">
-        <v>1030.1831275100001</v>
+        <v>131.64998019999999</v>
       </c>
       <c r="Y210" s="4">
-        <v>1030.183127</v>
+        <v>131.64998</v>
       </c>
       <c r="Z210" s="6">
-        <v>1.312E-3</v>
+        <v>1.2E-5</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>649</v>
+        <v>680</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>650</v>
+        <v>681</v>
       </c>
       <c r="C211" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D211" s="4">
-        <v>7572883.9768709997</v>
+        <v>2970790.5687079998</v>
       </c>
       <c r="E211" s="5">
-        <v>14.53312</v>
+        <v>97.279730000000001</v>
       </c>
       <c r="F211" s="4">
-        <v>1100576.3158194299</v>
+        <v>2905786.8785210401</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J211" s="5">
-        <v>14.53312</v>
+        <v>97.279730000000001</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M211" s="4">
-        <v>1100576.3158189999</v>
+        <v>2905786.878521</v>
       </c>
       <c r="N211" s="4">
-        <v>1100576.3158194299</v>
+        <v>2905786.8785210401</v>
       </c>
       <c r="O211" s="3" t="s">
-        <v>651</v>
+        <v>34</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>652</v>
+        <v>682</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>649</v>
+        <v>680</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T211" s="4">
         <v>0.01</v>
       </c>
       <c r="U211" s="2">
-        <v>49943</v>
+        <v>52075</v>
       </c>
       <c r="V211" s="4">
-        <v>6.22</v>
+        <v>5.3217600000000003</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>653</v>
+        <v>683</v>
       </c>
       <c r="X211" s="4">
-        <v>0</v>
+        <v>15809.834416920001</v>
       </c>
       <c r="Y211" s="4">
-        <v>0</v>
+        <v>15809.834416</v>
       </c>
       <c r="Z211" s="6">
-        <v>8.7000000000000001E-4</v>
+        <v>2.2820000000000002E-3</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>654</v>
+        <v>684</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>655</v>
+        <v>685</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D212" s="4">
-        <v>8181151.6752270004</v>
+        <v>3552354.5253039999</v>
       </c>
       <c r="E212" s="5">
-        <v>7.2846700000000002</v>
+        <v>98.444820000000007</v>
       </c>
       <c r="F212" s="4">
-        <v>595969.90173975006</v>
+        <v>3530617.22589288</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J212" s="5">
-        <v>7.2846700000000002</v>
+        <v>98.444820000000007</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M212" s="4">
-        <v>595969.90173899999</v>
+        <v>3530617.2258919999</v>
       </c>
       <c r="N212" s="4">
-        <v>595969.90173975006</v>
+        <v>3530617.22589288</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>652</v>
+        <v>682</v>
       </c>
       <c r="Q212" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>654</v>
+        <v>684</v>
       </c>
       <c r="S212" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T212" s="4">
         <v>0.01</v>
       </c>
       <c r="U212" s="2">
-        <v>50124</v>
+        <v>50766</v>
       </c>
       <c r="V212" s="4">
-        <v>6.43</v>
+        <v>5.3058800000000002</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>656</v>
+        <v>686</v>
       </c>
       <c r="X212" s="4">
-        <v>0</v>
+        <v>33508.207695500001</v>
       </c>
       <c r="Y212" s="4">
-        <v>0</v>
+        <v>33508.207694999997</v>
       </c>
       <c r="Z212" s="6">
-        <v>4.7100000000000001E-4</v>
+        <v>2.7729999999999999E-3</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>657</v>
+        <v>687</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>658</v>
+        <v>688</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D213" s="4">
-        <v>4636000</v>
+        <v>10046759.9823</v>
       </c>
       <c r="E213" s="5">
-        <v>100.17108</v>
+        <v>79.837310000000002</v>
       </c>
       <c r="F213" s="4">
-        <v>4643931.2687999997</v>
+        <v>8113151.6033270899</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J213" s="5">
-        <v>100.17108</v>
+        <v>79.837310000000002</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M213" s="4">
-        <v>4643931.2687999997</v>
+        <v>8113151.6033269996</v>
       </c>
       <c r="N213" s="4">
-        <v>4643931.2687999997</v>
+        <v>8113151.6033270899</v>
       </c>
       <c r="O213" s="3" t="s">
-        <v>34</v>
+        <v>689</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
       <c r="Q213" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>657</v>
+        <v>687</v>
       </c>
       <c r="S213" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T213" s="4">
         <v>0.01</v>
       </c>
       <c r="U213" s="2">
-        <v>52998</v>
+        <v>51952</v>
       </c>
       <c r="V213" s="4">
-        <v>5.6439120000000003</v>
+        <v>5.1558799999999998</v>
       </c>
       <c r="W213" s="3" t="s">
-        <v>660</v>
+        <v>690</v>
       </c>
       <c r="X213" s="4">
-        <v>0</v>
+        <v>92088.691302289997</v>
       </c>
       <c r="Y213" s="4">
-        <v>0</v>
+        <v>92088.691302000007</v>
       </c>
       <c r="Z213" s="6">
-        <v>3.6719999999999999E-3</v>
+        <v>6.3730000000000002E-3</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>662</v>
+        <v>692</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D214" s="4">
-        <v>6369288.0860000001</v>
+        <v>18383.802919999998</v>
       </c>
       <c r="E214" s="5">
-        <v>100.38564</v>
+        <v>99.980900000000005</v>
       </c>
       <c r="F214" s="4">
-        <v>6407976.27415225</v>
+        <v>18508.546858149999</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J214" s="5">
-        <v>100.38564</v>
+        <v>99.980900000000005</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M214" s="4">
-        <v>6407976.2741520004</v>
+        <v>18508.546858000002</v>
       </c>
       <c r="N214" s="4">
-        <v>6407976.27415225</v>
+        <v>18508.546858149999</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>663</v>
+        <v>693</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>661</v>
+        <v>691</v>
       </c>
       <c r="S214" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T214" s="4">
         <v>0.01</v>
       </c>
       <c r="U214" s="2">
-        <v>47164</v>
+        <v>47958</v>
       </c>
       <c r="V214" s="4">
-        <v>4.99</v>
+        <v>5.8408199999999999</v>
       </c>
       <c r="W214" s="3" t="s">
-        <v>664</v>
+        <v>694</v>
       </c>
       <c r="X214" s="4">
-        <v>14125.665577399999</v>
+        <v>128.2552445</v>
       </c>
       <c r="Y214" s="4">
-        <v>14125.665577</v>
+        <v>128.255244</v>
       </c>
       <c r="Z214" s="6">
-        <v>5.0660000000000002E-3</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>665</v>
+        <v>695</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>666</v>
+        <v>696</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D215" s="4">
-        <v>3432341.3807999999</v>
+        <v>3351184.68102</v>
       </c>
       <c r="E215" s="5">
-        <v>44.242010000000001</v>
+        <v>99.952100000000002</v>
       </c>
       <c r="F215" s="4">
-        <v>1518536.81692767</v>
+        <v>3371084.7752577602</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J215" s="5">
-        <v>44.242010000000001</v>
+        <v>99.952100000000002</v>
       </c>
       <c r="K215" s="5">
         <v>1</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M215" s="4">
-        <v>1518536.8169269999</v>
+        <v>3371084.7752569998</v>
       </c>
       <c r="N215" s="4">
-        <v>1518536.81692767</v>
+        <v>3371084.7752577602</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
       <c r="Q215" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>665</v>
+        <v>695</v>
       </c>
       <c r="S215" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T215" s="4">
         <v>0.01</v>
       </c>
       <c r="U215" s="2">
-        <v>49515</v>
+        <v>49049</v>
       </c>
       <c r="V215" s="4">
-        <v>5</v>
+        <v>4.8129200000000001</v>
       </c>
       <c r="W215" s="3" t="s">
-        <v>668</v>
+        <v>697</v>
       </c>
       <c r="X215" s="4">
-        <v>0</v>
+        <v>21505.31169997</v>
       </c>
       <c r="Y215" s="4">
-        <v>0</v>
+        <v>21505.311699000002</v>
       </c>
       <c r="Z215" s="6">
-        <v>1.1999999999999999E-3</v>
+        <v>2.6480000000000002E-3</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>669</v>
+        <v>698</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>670</v>
+        <v>699</v>
       </c>
       <c r="C216" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D216" s="4">
-        <v>5932959.9000350004</v>
+        <v>3335418.9989999998</v>
       </c>
       <c r="E216" s="5">
-        <v>91.008290000000002</v>
+        <v>95.551810000000003</v>
       </c>
       <c r="F216" s="4">
-        <v>5403011.2435545297</v>
+        <v>3197682.0931718601</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J216" s="5">
-        <v>91.008290000000002</v>
+        <v>95.551810000000003</v>
       </c>
       <c r="K216" s="5">
         <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M216" s="4">
-        <v>5403011.2435539998</v>
+        <v>3197682.093171</v>
       </c>
       <c r="N216" s="4">
-        <v>5403011.2435545297</v>
+        <v>3197682.0931718601</v>
       </c>
       <c r="O216" s="3" t="s">
-        <v>671</v>
+        <v>34</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>672</v>
+        <v>700</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>669</v>
+        <v>698</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T216" s="4">
         <v>0.01</v>
       </c>
       <c r="U216" s="2">
-        <v>53442</v>
+        <v>51241</v>
       </c>
       <c r="V216" s="4">
-        <v>4.27888</v>
+        <v>7.17</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>673</v>
+        <v>701</v>
       </c>
       <c r="X216" s="4">
-        <v>3525.8921468100002</v>
+        <v>10628.868543480001</v>
       </c>
       <c r="Y216" s="4">
-        <v>3525.8921460000001</v>
+        <v>10628.868543</v>
       </c>
       <c r="Z216" s="6">
-        <v>4.2719999999999998E-3</v>
+        <v>2.5119999999999999E-3</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>674</v>
+        <v>702</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>675</v>
+        <v>703</v>
       </c>
       <c r="C217" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D217" s="4">
-        <v>1654777.564034</v>
+        <v>1839961.2986999999</v>
       </c>
       <c r="E217" s="5">
-        <v>75.517039999999994</v>
+        <v>92.661649999999995</v>
       </c>
       <c r="F217" s="4">
-        <v>1249639.03494287</v>
+        <v>1706470.3815156</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J217" s="5">
-        <v>75.517039999999994</v>
+        <v>92.661649999999995</v>
       </c>
       <c r="K217" s="5">
         <v>1</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M217" s="4">
-        <v>1249639.0349419999</v>
+        <v>1706470.381515</v>
       </c>
       <c r="N217" s="4">
-        <v>1249639.03494287</v>
+        <v>1706470.3815156</v>
       </c>
       <c r="O217" s="3" t="s">
-        <v>676</v>
+        <v>34</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>677</v>
+        <v>704</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>674</v>
+        <v>702</v>
       </c>
       <c r="S217" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T217" s="4">
         <v>0.01</v>
       </c>
       <c r="U217" s="2">
-        <v>50034</v>
+        <v>50124</v>
       </c>
       <c r="V217" s="4">
-        <v>3.8199190000000001</v>
+        <v>4.2817499999999997</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>678</v>
+        <v>705</v>
       </c>
       <c r="X217" s="4">
-        <v>0</v>
+        <v>1531.8827787499999</v>
       </c>
       <c r="Y217" s="4">
-        <v>0</v>
+        <v>1531.8827779999999</v>
       </c>
       <c r="Z217" s="6">
-        <v>9.8799999999999995E-4</v>
+        <v>1.34E-3</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>680</v>
+        <v>707</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D218" s="4">
-        <v>764167.42368500005</v>
+        <v>580160.61362900003</v>
       </c>
       <c r="E218" s="5">
-        <v>72.793260000000004</v>
+        <v>99.031660000000002</v>
       </c>
       <c r="F218" s="4">
-        <v>556262.37955848</v>
+        <v>575025.70631435001</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J218" s="5">
-        <v>72.793260000000004</v>
+        <v>99.031660000000002</v>
       </c>
       <c r="K218" s="5">
         <v>1</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M218" s="4">
-        <v>556262.37955800002</v>
+        <v>575025.70631399995</v>
       </c>
       <c r="N218" s="4">
-        <v>556262.37955848</v>
+        <v>575025.70631435001</v>
       </c>
       <c r="O218" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>677</v>
+        <v>708</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>679</v>
+        <v>706</v>
       </c>
       <c r="S218" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T218" s="4">
         <v>0.01</v>
       </c>
       <c r="U218" s="2">
-        <v>50124</v>
+        <v>50277</v>
       </c>
       <c r="V218" s="4">
-        <v>3.8780130000000002</v>
+        <v>4.2817499999999997</v>
       </c>
       <c r="W218" s="3" t="s">
-        <v>681</v>
+        <v>709</v>
       </c>
       <c r="X218" s="4">
-        <v>0</v>
+        <v>483.01997088000002</v>
       </c>
       <c r="Y218" s="4">
-        <v>0</v>
+        <v>483.01997</v>
       </c>
       <c r="Z218" s="6">
-        <v>4.3899999999999999E-4</v>
+        <v>4.5100000000000001E-4</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>682</v>
+        <v>710</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="C219" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D219" s="4">
-        <v>8472722.1909999996</v>
+        <v>22100000</v>
       </c>
       <c r="E219" s="5">
-        <v>96.925539999999998</v>
+        <v>89.978579999999994</v>
       </c>
       <c r="F219" s="4">
-        <v>8229177.1807085797</v>
+        <v>19885266.18</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J219" s="5">
-        <v>96.925539999999998</v>
+        <v>89.978579999999994</v>
       </c>
       <c r="K219" s="5">
         <v>1</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M219" s="4">
-        <v>8229177.1807080004</v>
+        <v>19885266.18</v>
       </c>
       <c r="N219" s="4">
-        <v>8229177.1807085797</v>
+        <v>19885266.18</v>
       </c>
       <c r="O219" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>682</v>
+        <v>710</v>
       </c>
       <c r="S219" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T219" s="4">
         <v>0.01</v>
       </c>
       <c r="U219" s="2">
-        <v>51761</v>
+        <v>51178</v>
       </c>
       <c r="V219" s="4">
-        <v>4</v>
+        <v>2.694</v>
       </c>
       <c r="W219" s="3" t="s">
-        <v>685</v>
+        <v>713</v>
       </c>
       <c r="X219" s="4">
-        <v>16945.444382000001</v>
+        <v>0</v>
       </c>
       <c r="Y219" s="4">
-        <v>16945.444382000001</v>
+        <v>0</v>
       </c>
       <c r="Z219" s="6">
-        <v>6.5069999999999998E-3</v>
+        <v>1.5622E-2</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>687</v>
+        <v>715</v>
       </c>
       <c r="C220" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D220" s="4">
-        <v>11393000</v>
+        <v>1778290.053057</v>
       </c>
       <c r="E220" s="5">
-        <v>100.47375</v>
+        <v>100.0056</v>
       </c>
       <c r="F220" s="4">
-        <v>11446974.3375</v>
+        <v>1787621.2744527501</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J220" s="5">
-        <v>100.47375</v>
+        <v>100.0056</v>
       </c>
       <c r="K220" s="5">
         <v>1</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="4">
-        <v>11446974.3375</v>
+        <v>1787621.2744519999</v>
       </c>
       <c r="N220" s="4">
-        <v>11446974.3375</v>
+        <v>1787621.2744527501</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>688</v>
+        <v>716</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>686</v>
+        <v>714</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T220" s="4">
         <v>0.01</v>
       </c>
       <c r="U220" s="2">
-        <v>51048</v>
+        <v>47808</v>
       </c>
       <c r="V220" s="4">
-        <v>5.9903880000000003</v>
+        <v>4.6721700000000004</v>
       </c>
       <c r="W220" s="3" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
       <c r="X220" s="4">
-        <v>0</v>
+        <v>9231.6371524400001</v>
       </c>
       <c r="Y220" s="4">
-        <v>0</v>
+        <v>9231.6371519999993</v>
       </c>
       <c r="Z220" s="6">
-        <v>9.051E-3</v>
+        <v>1.4040000000000001E-3</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
       <c r="C221" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D221" s="4">
-        <v>26996.309964</v>
+        <v>3436591.334456</v>
       </c>
       <c r="E221" s="5">
-        <v>61.300289999999997</v>
+        <v>4.8746600000000004</v>
       </c>
       <c r="F221" s="4">
-        <v>16680.4662775</v>
+        <v>170263.03952038</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J221" s="5">
-        <v>61.300289999999997</v>
+        <v>4.8746600000000004</v>
       </c>
       <c r="K221" s="5">
         <v>1</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M221" s="4">
-        <v>16680.466277</v>
+        <v>170263.03951999999</v>
       </c>
       <c r="N221" s="4">
-        <v>16680.4662775</v>
+        <v>170263.03952038</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>692</v>
+        <v>720</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T221" s="4">
         <v>0.01</v>
       </c>
       <c r="U221" s="2">
-        <v>50097</v>
+        <v>49759</v>
       </c>
       <c r="V221" s="4">
-        <v>6.0537000000000001</v>
+        <v>4.10175</v>
       </c>
       <c r="W221" s="3" t="s">
-        <v>693</v>
+        <v>721</v>
       </c>
       <c r="X221" s="4">
-        <v>131.64998019999999</v>
+        <v>2740.89637619</v>
       </c>
       <c r="Y221" s="4">
-        <v>131.64998</v>
+        <v>2740.8963760000001</v>
       </c>
       <c r="Z221" s="6">
-        <v>1.2999999999999999E-5</v>
+        <v>1.3300000000000001E-4</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>695</v>
+        <v>723</v>
       </c>
       <c r="C222" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D222" s="4">
-        <v>2970790.5687079998</v>
+        <v>64965.900399999999</v>
       </c>
       <c r="E222" s="5">
-        <v>97.083479999999994</v>
+        <v>94.691969999999998</v>
       </c>
       <c r="F222" s="4">
-        <v>2886342.6779487198</v>
+        <v>61517.490917000003</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H222" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J222" s="5">
-        <v>97.083479999999994</v>
+        <v>94.691969999999998</v>
       </c>
       <c r="K222" s="5">
         <v>1</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M222" s="4">
-        <v>2886342.6779479999</v>
+        <v>61517.490917000003</v>
       </c>
       <c r="N222" s="4">
-        <v>2886342.6779487198</v>
+        <v>61517.490917000003</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>696</v>
+        <v>724</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>694</v>
+        <v>722</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T222" s="4">
         <v>0.01</v>
       </c>
       <c r="U222" s="2">
-        <v>52075</v>
+        <v>49001</v>
       </c>
       <c r="V222" s="4">
-        <v>5.3217600000000003</v>
+        <v>4.0476599999999996</v>
       </c>
       <c r="W222" s="3" t="s">
-        <v>697</v>
+        <v>725</v>
       </c>
       <c r="X222" s="4">
-        <v>2195.8103356800002</v>
+        <v>0</v>
       </c>
       <c r="Y222" s="4">
-        <v>2195.8103350000001</v>
+        <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>2.2820000000000002E-3</v>
+        <v>4.8000000000000001E-5</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>698</v>
+        <v>726</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>699</v>
+        <v>727</v>
       </c>
       <c r="C223" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D223" s="4">
-        <v>3552354.5253039999</v>
+        <v>853486.44209999999</v>
       </c>
       <c r="E223" s="5">
-        <v>98.320440000000005</v>
+        <v>94.888869999999997</v>
       </c>
       <c r="F223" s="4">
-        <v>3509968.2692318</v>
+        <v>810740.17701492005</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H223" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J223" s="5">
-        <v>98.320440000000005</v>
+        <v>94.888869999999997</v>
       </c>
       <c r="K223" s="5">
         <v>1</v>
       </c>
       <c r="L223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M223" s="4">
-        <v>3509968.269231</v>
+        <v>810740.17701400002</v>
       </c>
       <c r="N223" s="4">
-        <v>3509968.2692318</v>
+        <v>810740.17701492005</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>696</v>
+        <v>728</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>698</v>
+        <v>726</v>
       </c>
       <c r="S223" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T223" s="4">
         <v>0.01</v>
       </c>
       <c r="U223" s="2">
-        <v>50766</v>
+        <v>58039</v>
       </c>
       <c r="V223" s="4">
-        <v>5.3058800000000002</v>
+        <v>6.7817499999999997</v>
       </c>
       <c r="W223" s="3" t="s">
-        <v>700</v>
+        <v>729</v>
       </c>
       <c r="X223" s="4">
-        <v>17277.669592990002</v>
+        <v>876.53650302999995</v>
       </c>
       <c r="Y223" s="4">
-        <v>17277.669591999998</v>
+        <v>876.53650300000004</v>
       </c>
       <c r="Z223" s="6">
-        <v>2.7750000000000001E-3</v>
+        <v>6.3599999999999996E-4</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>701</v>
+        <v>730</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>702</v>
+        <v>731</v>
       </c>
       <c r="C224" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D224" s="4">
-        <v>10046759.9823</v>
+        <v>1596749.0533799999</v>
       </c>
       <c r="E224" s="5">
-        <v>79.591290000000001</v>
+        <v>37.150860000000002</v>
       </c>
       <c r="F224" s="4">
-        <v>8043829.1045690896</v>
+        <v>593206.00537260005</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J224" s="5">
-        <v>79.591290000000001</v>
+        <v>37.150860000000002</v>
       </c>
       <c r="K224" s="5">
         <v>1</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M224" s="4">
-        <v>8043829.1045690002</v>
+        <v>593206.00537200004</v>
       </c>
       <c r="N224" s="4">
-        <v>8043829.1045690896</v>
+        <v>593206.00537260005</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>703</v>
+        <v>732</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>696</v>
+        <v>733</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>701</v>
+        <v>730</v>
       </c>
       <c r="S224" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T224" s="4">
         <v>0.01</v>
       </c>
       <c r="U224" s="2">
-        <v>51952</v>
+        <v>49730</v>
       </c>
       <c r="V224" s="4">
-        <v>5.1558799999999998</v>
+        <v>6.5</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>704</v>
+        <v>734</v>
       </c>
       <c r="X224" s="4">
-        <v>47483.231452749998</v>
+        <v>0</v>
       </c>
       <c r="Y224" s="4">
-        <v>47483.231452</v>
+        <v>0</v>
       </c>
       <c r="Z224" s="6">
-        <v>6.3600000000000002E-3</v>
+        <v>4.66E-4</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>706</v>
+        <v>736</v>
       </c>
       <c r="C225" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D225" s="4">
-        <v>18383.802919999998</v>
+        <v>2734379.2880000002</v>
       </c>
       <c r="E225" s="5">
-        <v>99.964699999999993</v>
+        <v>100.1756</v>
       </c>
       <c r="F225" s="4">
-        <v>18413.10559883</v>
+        <v>2760806.1903362498</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J225" s="5">
-        <v>99.964699999999993</v>
+        <v>100.1756</v>
       </c>
       <c r="K225" s="5">
         <v>1</v>
       </c>
       <c r="L225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M225" s="4">
-        <v>18413.105597999998</v>
+        <v>2760806.1903360002</v>
       </c>
       <c r="N225" s="4">
-        <v>18413.10559883</v>
+        <v>2760806.1903362498</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>707</v>
+        <v>737</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>705</v>
+        <v>735</v>
       </c>
       <c r="S225" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T225" s="4">
         <v>0.01</v>
       </c>
       <c r="U225" s="2">
-        <v>47958</v>
+        <v>47768</v>
       </c>
       <c r="V225" s="4">
-        <v>5.8408199999999999</v>
+        <v>5.6942500000000003</v>
       </c>
       <c r="W225" s="3" t="s">
-        <v>708</v>
+        <v>738</v>
       </c>
       <c r="X225" s="4">
-        <v>35.79216126</v>
+        <v>21625.332306519998</v>
       </c>
       <c r="Y225" s="4">
-        <v>35.792161</v>
+        <v>21625.332306</v>
       </c>
       <c r="Z225" s="6">
-        <v>1.4E-5</v>
+        <v>2.1679999999999998E-3</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>709</v>
+        <v>739</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>710</v>
+        <v>740</v>
       </c>
       <c r="C226" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D226" s="4">
-        <v>3351184.68102</v>
+        <v>3510526.2940469999</v>
       </c>
       <c r="E226" s="5">
-        <v>99.9499</v>
+        <v>99.974999999999994</v>
       </c>
       <c r="F226" s="4">
-        <v>3357122.2020552098</v>
+        <v>3531384.5297146002</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J226" s="5">
-        <v>99.9499</v>
+        <v>99.974999999999994</v>
       </c>
       <c r="K226" s="5">
         <v>1</v>
       </c>
       <c r="L226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M226" s="4">
-        <v>3357122.2020549998</v>
+        <v>3531384.5297139999</v>
       </c>
       <c r="N226" s="4">
-        <v>3357122.2020552098</v>
+        <v>3531384.5297146002</v>
       </c>
       <c r="O226" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>707</v>
+        <v>741</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>709</v>
+        <v>739</v>
       </c>
       <c r="S226" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T226" s="4">
         <v>0.01</v>
       </c>
       <c r="U226" s="2">
-        <v>49049</v>
+        <v>48683</v>
       </c>
       <c r="V226" s="4">
-        <v>4.8129200000000001</v>
+        <v>4.6205499999999997</v>
       </c>
       <c r="W226" s="3" t="s">
-        <v>711</v>
+        <v>742</v>
       </c>
       <c r="X226" s="4">
-        <v>7616.4645603999998</v>
+        <v>21735.867241110001</v>
       </c>
       <c r="Y226" s="4">
-        <v>7616.4645600000003</v>
+        <v>21735.867241</v>
       </c>
       <c r="Z226" s="6">
-        <v>2.6540000000000001E-3</v>
+        <v>2.774E-3</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>712</v>
+        <v>743</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>713</v>
+        <v>744</v>
       </c>
       <c r="C227" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D227" s="4">
-        <v>3336942.6970000002</v>
+        <v>4000000</v>
       </c>
       <c r="E227" s="5">
-        <v>95.617140000000006</v>
+        <v>98.715450000000004</v>
       </c>
       <c r="F227" s="4">
-        <v>3201322.8943713699</v>
+        <v>3948618</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J227" s="5">
-        <v>95.617140000000006</v>
+        <v>98.715450000000004</v>
       </c>
       <c r="K227" s="5">
         <v>1</v>
       </c>
       <c r="L227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M227" s="4">
-        <v>3201322.8943710001</v>
+        <v>3948618</v>
       </c>
       <c r="N227" s="4">
-        <v>3201322.8943713699</v>
+        <v>3948618</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>34</v>
+        <v>745</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>714</v>
+        <v>746</v>
       </c>
       <c r="Q227" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>712</v>
+        <v>743</v>
       </c>
       <c r="S227" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T227" s="4">
         <v>0.01</v>
       </c>
       <c r="U227" s="2">
-        <v>51241</v>
+        <v>52366</v>
       </c>
       <c r="V227" s="4">
-        <v>7.17</v>
+        <v>5.1532439999999999</v>
       </c>
       <c r="W227" s="3" t="s">
-        <v>715</v>
+        <v>747</v>
       </c>
       <c r="X227" s="4">
-        <v>10633.724061110001</v>
+        <v>0</v>
       </c>
       <c r="Y227" s="4">
-        <v>10633.724061000001</v>
+        <v>0</v>
       </c>
       <c r="Z227" s="6">
-        <v>2.5309999999999998E-3</v>
+        <v>3.1020000000000002E-3</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>716</v>
+        <v>748</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>717</v>
+        <v>749</v>
       </c>
       <c r="C228" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D228" s="4">
-        <v>1852390.3733999999</v>
+        <v>2893000</v>
       </c>
       <c r="E228" s="5">
-        <v>92.642099999999999</v>
+        <v>99.879390000000001</v>
       </c>
       <c r="F228" s="4">
-        <v>1717209.6337188401</v>
+        <v>2895404.2758666701</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J228" s="5">
-        <v>92.642099999999999</v>
+        <v>99.879390000000001</v>
       </c>
       <c r="K228" s="5">
         <v>1</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M228" s="4">
-        <v>1717209.633718</v>
+        <v>2895404.275866</v>
       </c>
       <c r="N228" s="4">
-        <v>1717209.6337188401</v>
+        <v>2895404.2758666701</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>718</v>
+        <v>750</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>716</v>
+        <v>748</v>
       </c>
       <c r="S228" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T228" s="4">
         <v>0.01</v>
       </c>
       <c r="U228" s="2">
-        <v>50124</v>
+        <v>52277</v>
       </c>
       <c r="V228" s="4">
-        <v>4.3388799999999996</v>
+        <v>4.8888100000000003</v>
       </c>
       <c r="W228" s="3" t="s">
-        <v>719</v>
+        <v>751</v>
       </c>
       <c r="X228" s="4">
-        <v>1116.2916032400001</v>
+        <v>5893.5231666700001</v>
       </c>
       <c r="Y228" s="4">
-        <v>1116.2916029999999</v>
+        <v>5893.5231659999999</v>
       </c>
       <c r="Z228" s="6">
-        <v>1.3569999999999999E-3</v>
+        <v>2.274E-3</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>721</v>
+        <v>753</v>
       </c>
       <c r="C229" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D229" s="4">
-        <v>624350.31092299998</v>
+        <v>7625000</v>
       </c>
       <c r="E229" s="5">
-        <v>98.529839999999993</v>
+        <v>10.875</v>
       </c>
       <c r="F229" s="4">
-        <v>615547.60976377001</v>
+        <v>834121.61864582996</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H229" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J229" s="5">
-        <v>98.529839999999993</v>
+        <v>10.875</v>
       </c>
       <c r="K229" s="5">
         <v>1</v>
       </c>
       <c r="L229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M229" s="4">
-        <v>615547.60976300004</v>
+        <v>834121.61864500004</v>
       </c>
       <c r="N229" s="4">
-        <v>615547.60976377001</v>
+        <v>834121.61864582996</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>722</v>
+        <v>754</v>
       </c>
       <c r="Q229" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>720</v>
+        <v>752</v>
       </c>
       <c r="S229" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T229" s="4">
         <v>0.01</v>
       </c>
       <c r="U229" s="2">
-        <v>50277</v>
+        <v>50489</v>
       </c>
       <c r="V229" s="4">
-        <v>4.3388799999999996</v>
+        <v>5.33467</v>
       </c>
       <c r="W229" s="3" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
       <c r="X229" s="4">
-        <v>376.24737181</v>
+        <v>4902.8686458299999</v>
       </c>
       <c r="Y229" s="4">
-        <v>376.24737099999999</v>
+        <v>4902.8686449999996</v>
       </c>
       <c r="Z229" s="6">
-        <v>4.86E-4</v>
+        <v>6.5499999999999998E-4</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>725</v>
+        <v>757</v>
       </c>
       <c r="C230" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D230" s="4">
-        <v>14600000</v>
+        <v>1862993.7406029999</v>
       </c>
       <c r="E230" s="5">
-        <v>89.613010000000003</v>
+        <v>98.531599999999997</v>
       </c>
       <c r="F230" s="4">
-        <v>13083499.460000001</v>
+        <v>1837112.52699725</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J230" s="5">
-        <v>89.613010000000003</v>
+        <v>98.531599999999997</v>
       </c>
       <c r="K230" s="5">
         <v>1</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M230" s="4">
-        <v>13083499.460000001</v>
+        <v>1837112.526997</v>
       </c>
       <c r="N230" s="4">
-        <v>13083499.460000001</v>
+        <v>1837112.52699725</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>34</v>
+        <v>758</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>726</v>
+        <v>759</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
       <c r="S230" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T230" s="4">
         <v>0.01</v>
       </c>
       <c r="U230" s="2">
-        <v>51178</v>
+        <v>48604</v>
       </c>
       <c r="V230" s="4">
-        <v>2.694</v>
+        <v>4.0717499999999998</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>727</v>
+        <v>760</v>
       </c>
       <c r="X230" s="4">
-        <v>0</v>
+        <v>1474.9864817499999</v>
       </c>
       <c r="Y230" s="4">
-        <v>0</v>
+        <v>1474.9864809999999</v>
       </c>
       <c r="Z230" s="6">
-        <v>1.0345E-2</v>
+        <v>1.4430000000000001E-3</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>728</v>
+        <v>761</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>729</v>
+        <v>762</v>
       </c>
       <c r="C231" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D231" s="4">
-        <v>1778290.053057</v>
+        <v>660001.77521300002</v>
       </c>
       <c r="E231" s="5">
-        <v>100.0112</v>
+        <v>99.404259999999994</v>
       </c>
       <c r="F231" s="4">
-        <v>1780566.33990259</v>
+        <v>656602.68998661998</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J231" s="5">
-        <v>100.0112</v>
+        <v>99.404259999999994</v>
       </c>
       <c r="K231" s="5">
         <v>1</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M231" s="4">
-        <v>1780566.339902</v>
+        <v>656602.68998599995</v>
       </c>
       <c r="N231" s="4">
-        <v>1780566.33990259</v>
+        <v>656602.68998661998</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>34</v>
+        <v>763</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>730</v>
+        <v>759</v>
       </c>
       <c r="Q231" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>728</v>
+        <v>761</v>
       </c>
       <c r="S231" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T231" s="4">
         <v>0.01</v>
       </c>
       <c r="U231" s="2">
-        <v>47808</v>
+        <v>48755</v>
       </c>
       <c r="V231" s="4">
-        <v>4.6721700000000004</v>
+        <v>4.1517499999999998</v>
       </c>
       <c r="W231" s="3" t="s">
-        <v>731</v>
+        <v>764</v>
       </c>
       <c r="X231" s="4">
-        <v>2077.1183593000001</v>
+        <v>532.80934977000004</v>
       </c>
       <c r="Y231" s="4">
-        <v>2077.1183590000001</v>
+        <v>532.809349</v>
       </c>
       <c r="Z231" s="6">
-        <v>1.407E-3</v>
+        <v>5.1500000000000005E-4</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>732</v>
+        <v>765</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>733</v>
+        <v>766</v>
       </c>
       <c r="C232" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D232" s="4">
-        <v>3439565.6036879998</v>
+        <v>1731576.4853999999</v>
       </c>
       <c r="E232" s="5">
-        <v>4.9917199999999999</v>
+        <v>99.133610000000004</v>
       </c>
       <c r="F232" s="4">
-        <v>173680.25367989999</v>
+        <v>1717965.4212216099</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J232" s="5">
-        <v>4.9917199999999999</v>
+        <v>99.133610000000004</v>
       </c>
       <c r="K232" s="5">
         <v>1</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M232" s="4">
-        <v>173680.25367899999</v>
+        <v>1717965.4212209999</v>
       </c>
       <c r="N232" s="4">
-        <v>173680.25367989999</v>
+        <v>1717965.4212216099</v>
       </c>
       <c r="O232" s="3" t="s">
-        <v>34</v>
+        <v>767</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>734</v>
+        <v>759</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>732</v>
+        <v>765</v>
       </c>
       <c r="S232" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T232" s="4">
         <v>0.01</v>
       </c>
       <c r="U232" s="2">
-        <v>49759</v>
+        <v>48663</v>
       </c>
       <c r="V232" s="4">
-        <v>4.1588799999999999</v>
+        <v>4.1317500000000003</v>
       </c>
       <c r="W232" s="3" t="s">
-        <v>735</v>
+        <v>768</v>
       </c>
       <c r="X232" s="4">
-        <v>1986.7695274800001</v>
+        <v>1391.1413334700001</v>
       </c>
       <c r="Y232" s="4">
-        <v>1986.7695269999999</v>
+        <v>1391.141333</v>
       </c>
       <c r="Z232" s="6">
-        <v>1.37E-4</v>
+        <v>1.3489999999999999E-3</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>736</v>
+        <v>769</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>737</v>
+        <v>770</v>
       </c>
       <c r="C233" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D233" s="4">
-        <v>66533.425600000002</v>
+        <v>198271.63935000001</v>
       </c>
       <c r="E233" s="5">
-        <v>94.481589999999997</v>
+        <v>99.870689999999996</v>
       </c>
       <c r="F233" s="4">
-        <v>62861.838388349999</v>
+        <v>198173.00278933</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J233" s="5">
-        <v>94.481589999999997</v>
+        <v>99.870689999999996</v>
       </c>
       <c r="K233" s="5">
         <v>1</v>
       </c>
       <c r="L233" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M233" s="4">
-        <v>62861.838387999996</v>
+        <v>198173.00278899999</v>
       </c>
       <c r="N233" s="4">
-        <v>62861.838388349999</v>
+        <v>198173.00278933</v>
       </c>
       <c r="O233" s="3" t="s">
-        <v>34</v>
+        <v>771</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>738</v>
+        <v>759</v>
       </c>
       <c r="Q233" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>736</v>
+        <v>769</v>
       </c>
       <c r="S233" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T233" s="4">
         <v>0.01</v>
       </c>
       <c r="U233" s="2">
-        <v>49001</v>
+        <v>48359</v>
       </c>
       <c r="V233" s="4">
-        <v>4.0888799999999996</v>
+        <v>4.0917500000000002</v>
       </c>
       <c r="W233" s="3" t="s">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="X233" s="4">
-        <v>0</v>
+        <v>157.74849617000001</v>
       </c>
       <c r="Y233" s="4">
-        <v>0</v>
+        <v>157.74849599999999</v>
       </c>
       <c r="Z233" s="6">
-        <v>4.8999999999999998E-5</v>
+        <v>1.55E-4</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>740</v>
+        <v>773</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>741</v>
+        <v>774</v>
       </c>
       <c r="C234" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D234" s="4">
-        <v>859333.15919999999</v>
+        <v>5859000</v>
       </c>
       <c r="E234" s="5">
-        <v>95.295630000000003</v>
+        <v>56.948819999999998</v>
       </c>
       <c r="F234" s="4">
-        <v>819544.15294424002</v>
+        <v>3341327.0674875001</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J234" s="5">
-        <v>95.295630000000003</v>
+        <v>56.948819999999998</v>
       </c>
       <c r="K234" s="5">
         <v>1</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M234" s="4">
-        <v>819544.15294399997</v>
+        <v>3341327.067487</v>
       </c>
       <c r="N234" s="4">
-        <v>819544.15294424002</v>
+        <v>3341327.0674875001</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>34</v>
+        <v>775</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>742</v>
+        <v>759</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>740</v>
+        <v>773</v>
       </c>
       <c r="S234" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T234" s="4">
         <v>0.01</v>
       </c>
       <c r="U234" s="2">
-        <v>58039</v>
+        <v>48359</v>
       </c>
       <c r="V234" s="4">
-        <v>6.8388799999999996</v>
+        <v>4.1217499999999996</v>
       </c>
       <c r="W234" s="3" t="s">
-        <v>743</v>
+        <v>776</v>
       </c>
       <c r="X234" s="4">
-        <v>637.20508569000003</v>
+        <v>4695.7036875000003</v>
       </c>
       <c r="Y234" s="4">
-        <v>637.20508500000005</v>
+        <v>4695.7036870000002</v>
       </c>
       <c r="Z234" s="6">
-        <v>6.4800000000000003E-4</v>
+        <v>2.6250000000000002E-3</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>744</v>
+        <v>777</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>745</v>
+        <v>778</v>
       </c>
       <c r="C235" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D235" s="4">
-        <v>1598723.6679159999</v>
+        <v>4470420.7787330002</v>
       </c>
       <c r="E235" s="5">
-        <v>37.509630000000001</v>
+        <v>99.062809999999999</v>
       </c>
       <c r="F235" s="4">
-        <v>599675.33255764004</v>
+        <v>4432076.8434818601</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H235" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J235" s="5">
-        <v>37.509630000000001</v>
+        <v>99.062809999999999</v>
       </c>
       <c r="K235" s="5">
         <v>1</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M235" s="4">
-        <v>599675.33255699999</v>
+        <v>4432076.8434809996</v>
       </c>
       <c r="N235" s="4">
-        <v>599675.33255764004</v>
+        <v>4432076.8434818601</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>746</v>
+        <v>779</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>747</v>
+        <v>759</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>744</v>
+        <v>777</v>
       </c>
       <c r="S235" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T235" s="4">
         <v>0.01</v>
       </c>
       <c r="U235" s="2">
-        <v>49730</v>
+        <v>48877</v>
       </c>
       <c r="V235" s="4">
-        <v>6.5</v>
+        <v>4.0867500000000003</v>
       </c>
       <c r="W235" s="3" t="s">
-        <v>748</v>
+        <v>780</v>
       </c>
       <c r="X235" s="4">
-        <v>0</v>
+        <v>3552.4012450700002</v>
       </c>
       <c r="Y235" s="4">
-        <v>0</v>
+        <v>3552.401245</v>
       </c>
       <c r="Z235" s="6">
-        <v>4.7399999999999997E-4</v>
+        <v>3.4810000000000002E-3</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>749</v>
+        <v>781</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>750</v>
+        <v>782</v>
       </c>
       <c r="C236" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D236" s="4">
-        <v>2734379.2880000002</v>
+        <v>24944.444449999999</v>
       </c>
       <c r="E236" s="5">
-        <v>100.2851</v>
+        <v>76</v>
       </c>
       <c r="F236" s="4">
-        <v>2750392.6296265698</v>
+        <v>18972.923535919999</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J236" s="5">
-        <v>100.2851</v>
+        <v>76</v>
       </c>
       <c r="K236" s="5">
         <v>1</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M236" s="4">
-        <v>2750392.6296259998</v>
+        <v>18972.923535000002</v>
       </c>
       <c r="N236" s="4">
-        <v>2750392.6296265698</v>
+        <v>18972.923535919999</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>34</v>
+        <v>783</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>749</v>
+        <v>781</v>
       </c>
       <c r="S236" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
-        <v>47768</v>
+        <v>50489</v>
       </c>
       <c r="V236" s="4">
-        <v>5.6942500000000003</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W236" s="3" t="s">
-        <v>752</v>
+        <v>784</v>
       </c>
       <c r="X236" s="4">
-        <v>8217.6262764799994</v>
+        <v>15.145753920000001</v>
       </c>
       <c r="Y236" s="4">
-        <v>8217.6262760000009</v>
+        <v>15.145752999999999</v>
       </c>
       <c r="Z236" s="6">
-        <v>2.1740000000000002E-3</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>753</v>
+        <v>785</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>754</v>
+        <v>786</v>
       </c>
       <c r="C237" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D237" s="4">
-        <v>3510526.2940469999</v>
+        <v>75000</v>
       </c>
       <c r="E237" s="5">
-        <v>99.973600000000005</v>
+        <v>76</v>
       </c>
       <c r="F237" s="4">
-        <v>3517584.1193980202</v>
+        <v>57090.912499999999</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J237" s="5">
-        <v>99.973600000000005</v>
+        <v>76</v>
       </c>
       <c r="K237" s="5">
         <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M237" s="4">
-        <v>3517584.1193980002</v>
+        <v>57090.912499999999</v>
       </c>
       <c r="N237" s="4">
-        <v>3517584.1193980202</v>
+        <v>57090.912499999999</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>34</v>
+        <v>787</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>753</v>
+        <v>785</v>
       </c>
       <c r="S237" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T237" s="4">
         <v>0.01</v>
       </c>
       <c r="U237" s="2">
-        <v>48683</v>
+        <v>50489</v>
       </c>
       <c r="V237" s="4">
-        <v>4.6205499999999997</v>
+        <v>7.29</v>
       </c>
       <c r="W237" s="3" t="s">
-        <v>756</v>
+        <v>788</v>
       </c>
       <c r="X237" s="4">
-        <v>7984.6042926500004</v>
+        <v>90.912499999999994</v>
       </c>
       <c r="Y237" s="4">
-        <v>7984.604292</v>
+        <v>90.912499999999994</v>
       </c>
       <c r="Z237" s="6">
-        <v>2.7810000000000001E-3</v>
+        <v>4.3999999999999999E-5</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>757</v>
+        <v>789</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>758</v>
+        <v>790</v>
       </c>
       <c r="C238" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D238" s="4">
-        <v>4000000</v>
+        <v>8758010.6523000002</v>
       </c>
       <c r="E238" s="5">
-        <v>99.023709999999994</v>
+        <v>10.875</v>
       </c>
       <c r="F238" s="4">
-        <v>3978125.86666667</v>
+        <v>960340.76266997005</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J238" s="5">
-        <v>99.023709999999994</v>
+        <v>10.875</v>
       </c>
       <c r="K238" s="5">
         <v>1</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M238" s="4">
-        <v>3978125.8666659999</v>
+        <v>960340.76266899996</v>
       </c>
       <c r="N238" s="4">
-        <v>3978125.86666667</v>
+        <v>960340.76266997005</v>
       </c>
       <c r="O238" s="3" t="s">
-        <v>759</v>
+        <v>34</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>760</v>
+        <v>791</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>757</v>
+        <v>789</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T238" s="4">
         <v>0.01</v>
       </c>
       <c r="U238" s="2">
-        <v>52366</v>
+        <v>50495</v>
       </c>
       <c r="V238" s="4">
-        <v>4.9870099999999997</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W238" s="3" t="s">
-        <v>761</v>
+        <v>792</v>
       </c>
       <c r="X238" s="4">
-        <v>17177.46666667</v>
+        <v>7907.1042323499996</v>
       </c>
       <c r="Y238" s="4">
-        <v>17177.466666</v>
+        <v>7907.1042319999997</v>
       </c>
       <c r="Z238" s="6">
-        <v>3.1449999999999998E-3</v>
+        <v>7.54E-4</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>762</v>
+        <v>793</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>763</v>
+        <v>794</v>
       </c>
       <c r="C239" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D239" s="4">
-        <v>2893000</v>
+        <v>4469216.0593600003</v>
       </c>
       <c r="E239" s="5">
-        <v>99.999979999999994</v>
+        <v>97.215559999999996</v>
       </c>
       <c r="F239" s="4">
-        <v>2899729.5270380601</v>
+        <v>4353637.3649011496</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H239" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J239" s="5">
-        <v>99.999979999999994</v>
+        <v>97.215559999999996</v>
       </c>
       <c r="K239" s="5">
         <v>1</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M239" s="4">
-        <v>2899729.5270380001</v>
+        <v>4353637.3649009997</v>
       </c>
       <c r="N239" s="4">
-        <v>2899729.5270380601</v>
+        <v>4353637.3649011496</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>764</v>
+        <v>795</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>762</v>
+        <v>793</v>
       </c>
       <c r="S239" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T239" s="4">
         <v>0.01</v>
       </c>
       <c r="U239" s="2">
-        <v>52277</v>
+        <v>58546</v>
       </c>
       <c r="V239" s="4">
-        <v>4.9551600000000002</v>
+        <v>4.76</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>765</v>
+        <v>796</v>
       </c>
       <c r="X239" s="4">
-        <v>6730.1056380600003</v>
+        <v>8863.9451843999996</v>
       </c>
       <c r="Y239" s="4">
-        <v>6730.105638</v>
+        <v>8863.9451840000002</v>
       </c>
       <c r="Z239" s="6">
-        <v>2.2920000000000002E-3</v>
+        <v>3.4199999999999999E-3</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>766</v>
+        <v>797</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>767</v>
+        <v>798</v>
       </c>
       <c r="C240" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D240" s="4">
-        <v>7625000</v>
+        <v>3216757.3331189998</v>
       </c>
       <c r="E240" s="5">
-        <v>10.875</v>
+        <v>90.637100000000004</v>
       </c>
       <c r="F240" s="4">
-        <v>834119.05579860997</v>
+        <v>2918763.724711</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J240" s="5">
-        <v>10.875</v>
+        <v>90.637100000000004</v>
       </c>
       <c r="K240" s="5">
         <v>1</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M240" s="4">
-        <v>834119.05579799996</v>
+        <v>2918763.724711</v>
       </c>
       <c r="N240" s="4">
-        <v>834119.05579860997</v>
+        <v>2918763.724711</v>
       </c>
       <c r="O240" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>768</v>
+        <v>795</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>766</v>
+        <v>797</v>
       </c>
       <c r="S240" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T240" s="4">
         <v>0.01</v>
       </c>
       <c r="U240" s="2">
-        <v>50489</v>
+        <v>62289</v>
       </c>
       <c r="V240" s="4">
-        <v>5.33467</v>
+        <v>2.23</v>
       </c>
       <c r="W240" s="3" t="s">
-        <v>769</v>
+        <v>799</v>
       </c>
       <c r="X240" s="4">
-        <v>4900.3057986100002</v>
+        <v>3188.1639346000002</v>
       </c>
       <c r="Y240" s="4">
-        <v>4900.3057980000003</v>
+        <v>3188.1639340000002</v>
       </c>
       <c r="Z240" s="6">
-        <v>6.5899999999999997E-4</v>
+        <v>2.2929999999999999E-3</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>770</v>
+        <v>800</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>771</v>
+        <v>801</v>
       </c>
       <c r="C241" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D241" s="4">
-        <v>1949034.6348550001</v>
+        <v>730748.92054800002</v>
       </c>
       <c r="E241" s="5">
-        <v>98.493110000000001</v>
+        <v>101.22407</v>
       </c>
       <c r="F241" s="4">
-        <v>1920782.5115851599</v>
+        <v>741798.35575093003</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H241" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J241" s="5">
-        <v>98.493110000000001</v>
+        <v>101.22407</v>
       </c>
       <c r="K241" s="5">
         <v>1</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M241" s="4">
-        <v>1920782.511585</v>
+        <v>741798.35574999999</v>
       </c>
       <c r="N241" s="4">
-        <v>1920782.5115851599</v>
+        <v>741798.35575093003</v>
       </c>
       <c r="O241" s="3" t="s">
-        <v>772</v>
+        <v>34</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>770</v>
+        <v>800</v>
       </c>
       <c r="S241" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T241" s="4">
         <v>0.01</v>
       </c>
       <c r="U241" s="2">
-        <v>48604</v>
+        <v>62898</v>
       </c>
       <c r="V241" s="4">
-        <v>4.1288799999999997</v>
+        <v>6.48</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="X241" s="4">
-        <v>1117.68473933</v>
+        <v>2104.5568911800001</v>
       </c>
       <c r="Y241" s="4">
-        <v>1117.684739</v>
+        <v>2104.5568910000002</v>
       </c>
       <c r="Z241" s="6">
-        <v>1.518E-3</v>
+        <v>5.8200000000000005E-4</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>776</v>
+        <v>804</v>
       </c>
       <c r="C242" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D242" s="4">
-        <v>478585.92681199999</v>
+        <v>1003353.701208</v>
       </c>
       <c r="E242" s="5">
-        <v>99.376490000000004</v>
+        <v>100.49030999999999</v>
       </c>
       <c r="F242" s="4">
-        <v>475881.66107918997</v>
+        <v>1010504.24350143</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J242" s="5">
-        <v>99.376490000000004</v>
+        <v>100.49030999999999</v>
       </c>
       <c r="K242" s="5">
         <v>1</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M242" s="4">
-        <v>475881.66107899998</v>
+        <v>1010504.243501</v>
       </c>
       <c r="N242" s="4">
-        <v>475881.66107918997</v>
+        <v>1010504.24350143</v>
       </c>
       <c r="O242" s="3" t="s">
-        <v>777</v>
+        <v>34</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>773</v>
+        <v>795</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="S242" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>48755</v>
+        <v>62898</v>
       </c>
       <c r="V242" s="4">
-        <v>4.2088799999999997</v>
+        <v>5.3365</v>
       </c>
       <c r="W242" s="3" t="s">
-        <v>778</v>
+        <v>805</v>
       </c>
       <c r="X242" s="4">
-        <v>279.76537995000001</v>
+        <v>2230.9987610399999</v>
       </c>
       <c r="Y242" s="4">
-        <v>279.765379</v>
+        <v>2230.9987609999998</v>
       </c>
       <c r="Z242" s="6">
-        <v>3.7599999999999998E-4</v>
+        <v>7.9299999999999998E-4</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>779</v>
+        <v>806</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>780</v>
+        <v>807</v>
       </c>
       <c r="C243" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D243" s="4">
-        <v>1887845.27165</v>
+        <v>2253064.5331999999</v>
       </c>
       <c r="E243" s="5">
-        <v>99.088750000000005</v>
+        <v>99.644689999999997</v>
       </c>
       <c r="F243" s="4">
-        <v>1871740.6090150799</v>
+        <v>2248406.41991041</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>99.088750000000005</v>
+        <v>99.644689999999997</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>1871740.6090150001</v>
+        <v>2248406.4199100002</v>
       </c>
       <c r="N243" s="4">
-        <v>1871740.6090150799</v>
+        <v>2248406.41991041</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>781</v>
+        <v>34</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>773</v>
+        <v>808</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>779</v>
+        <v>806</v>
       </c>
       <c r="S243" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>48663</v>
+        <v>59281</v>
       </c>
       <c r="V243" s="4">
-        <v>4.1888800000000002</v>
+        <v>4.4569299999999998</v>
       </c>
       <c r="W243" s="3" t="s">
-        <v>782</v>
+        <v>809</v>
       </c>
       <c r="X243" s="4">
-        <v>1098.3274029900001</v>
+        <v>3347.2503033200001</v>
       </c>
       <c r="Y243" s="4">
-        <v>1098.3274019999999</v>
+        <v>3347.2503029999998</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.48E-3</v>
+        <v>1.766E-3</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>783</v>
+        <v>810</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>784</v>
+        <v>811</v>
       </c>
       <c r="C244" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D244" s="4">
-        <v>273598.12988999998</v>
+        <v>1483741.6406700001</v>
       </c>
       <c r="E244" s="5">
-        <v>99.825580000000002</v>
+        <v>95.154610000000005</v>
       </c>
       <c r="F244" s="4">
-        <v>273278.57639423001</v>
+        <v>1412465.1486689299</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>99.825580000000002</v>
+        <v>95.154610000000005</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>273278.57639399997</v>
+        <v>1412465.148668</v>
       </c>
       <c r="N244" s="4">
-        <v>273278.57639423001</v>
+        <v>1412465.1486689299</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>785</v>
+        <v>34</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>773</v>
+        <v>808</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>783</v>
+        <v>810</v>
       </c>
       <c r="S244" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>48359</v>
+        <v>59281</v>
       </c>
       <c r="V244" s="4">
-        <v>4.1488800000000001</v>
+        <v>1.36</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>786</v>
+        <v>812</v>
       </c>
       <c r="X244" s="4">
-        <v>157.65636237999999</v>
+        <v>616.57708178999997</v>
       </c>
       <c r="Y244" s="4">
-        <v>157.656362</v>
+        <v>616.57708100000002</v>
       </c>
       <c r="Z244" s="6">
-        <v>2.1599999999999999E-4</v>
+        <v>1.109E-3</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>787</v>
+        <v>813</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>788</v>
+        <v>814</v>
       </c>
       <c r="C245" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D245" s="4">
-        <v>5440000</v>
+        <v>589745.71120400005</v>
       </c>
       <c r="E245" s="5">
-        <v>56.689329999999998</v>
+        <v>98.980980000000002</v>
       </c>
       <c r="F245" s="4">
-        <v>3087056.9279999998</v>
+        <v>584281.55419076001</v>
       </c>
       <c r="G245" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H245" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J245" s="5">
-        <v>56.689329999999998</v>
+        <v>98.980980000000002</v>
       </c>
       <c r="K245" s="5">
         <v>1</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M245" s="4">
-        <v>3087056.9279999998</v>
+        <v>584281.55419000005</v>
       </c>
       <c r="N245" s="4">
-        <v>3087056.9279999998</v>
+        <v>584281.55419076001</v>
       </c>
       <c r="O245" s="3" t="s">
-        <v>789</v>
+        <v>34</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="Q245" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>787</v>
+        <v>813</v>
       </c>
       <c r="S245" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>48359</v>
+        <v>50124</v>
       </c>
       <c r="V245" s="4">
-        <v>4.1788800000000004</v>
+        <v>4.7567500000000003</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>790</v>
+        <v>816</v>
       </c>
       <c r="X245" s="4">
-        <v>3157.3760000000002</v>
+        <v>545.46973284000001</v>
       </c>
       <c r="Y245" s="4">
-        <v>3157.3760000000002</v>
+        <v>545.46973200000002</v>
       </c>
       <c r="Z245" s="6">
-        <v>2.441E-3</v>
+        <v>4.5899999999999999E-4</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>791</v>
+        <v>817</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>792</v>
+        <v>818</v>
       </c>
       <c r="C246" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D246" s="4">
-        <v>4783975.0111509999</v>
+        <v>7653384.0106939999</v>
       </c>
       <c r="E246" s="5">
-        <v>99.019509999999997</v>
+        <v>1.7000599999999999</v>
       </c>
       <c r="F246" s="4">
-        <v>4739821.9782265602</v>
+        <v>136245.93545727999</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J246" s="5">
-        <v>99.019509999999997</v>
+        <v>1.7000599999999999</v>
       </c>
       <c r="K246" s="5">
         <v>1</v>
       </c>
       <c r="L246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M246" s="4">
-        <v>4739821.9782260004</v>
+        <v>136245.93545700001</v>
       </c>
       <c r="N246" s="4">
-        <v>4739821.9782265602</v>
+        <v>136245.93545727999</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>793</v>
+        <v>34</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>791</v>
+        <v>817</v>
       </c>
       <c r="S246" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>48877</v>
+        <v>53107</v>
       </c>
       <c r="V246" s="4">
-        <v>4.1438800000000002</v>
+        <v>4.1217499999999996</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>794</v>
+        <v>819</v>
       </c>
       <c r="X246" s="4">
-        <v>2753.3636623900002</v>
+        <v>6133.8152450699999</v>
       </c>
       <c r="Y246" s="4">
-        <v>2753.3636620000002</v>
+        <v>6133.8152449999998</v>
       </c>
       <c r="Z246" s="6">
-        <v>3.7469999999999999E-3</v>
+        <v>1.07E-4</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
-        <v>795</v>
+        <v>820</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>796</v>
+        <v>821</v>
       </c>
       <c r="C247" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D247" s="4">
-        <v>24944.444449999999</v>
+        <v>13417091.356871</v>
       </c>
       <c r="E247" s="5">
-        <v>76</v>
+        <v>1.7023699999999999</v>
       </c>
       <c r="F247" s="4">
-        <v>18965.294540890001</v>
+        <v>238796.44159228</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J247" s="5">
-        <v>76</v>
+        <v>1.7023699999999999</v>
       </c>
       <c r="K247" s="5">
         <v>1</v>
       </c>
       <c r="L247" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M247" s="4">
-        <v>18965.294539999999</v>
+        <v>238796.44159199999</v>
       </c>
       <c r="N247" s="4">
-        <v>18965.294540890001</v>
+        <v>238796.44159228</v>
       </c>
       <c r="O247" s="3" t="s">
-        <v>797</v>
+        <v>34</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>795</v>
+        <v>820</v>
       </c>
       <c r="S247" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T247" s="4">
         <v>0.01</v>
       </c>
       <c r="U247" s="2">
-        <v>50489</v>
+        <v>53018</v>
       </c>
       <c r="V247" s="4">
-        <v>7.2949999999999999</v>
+        <v>3.9817499999999999</v>
       </c>
       <c r="W247" s="3" t="s">
-        <v>798</v>
+        <v>822</v>
       </c>
       <c r="X247" s="4">
-        <v>7.5167588900000002</v>
+        <v>10387.90346032</v>
       </c>
       <c r="Y247" s="4">
-        <v>7.5167580000000003</v>
+        <v>10387.90346</v>
       </c>
       <c r="Z247" s="6">
-        <v>1.4E-5</v>
+        <v>1.8699999999999999E-4</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
-        <v>799</v>
+        <v>823</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>800</v>
+        <v>824</v>
       </c>
       <c r="C248" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D248" s="4">
-        <v>75000</v>
+        <v>20404764.215672001</v>
       </c>
       <c r="E248" s="5">
-        <v>76</v>
+        <v>1.69903</v>
       </c>
       <c r="F248" s="4">
-        <v>57076.447916669997</v>
+        <v>363274.54765666003</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J248" s="5">
-        <v>76</v>
+        <v>1.69903</v>
       </c>
       <c r="K248" s="5">
         <v>1</v>
       </c>
       <c r="L248" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M248" s="4">
-        <v>57076.447915999997</v>
+        <v>363274.54765600001</v>
       </c>
       <c r="N248" s="4">
-        <v>57076.447916669997</v>
+        <v>363274.54765666003</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>801</v>
+        <v>825</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>773</v>
+        <v>815</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>799</v>
+        <v>823</v>
       </c>
       <c r="S248" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>50489</v>
+        <v>53107</v>
       </c>
       <c r="V248" s="4">
-        <v>7.29</v>
+        <v>4.1817500000000001</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>802</v>
+        <v>826</v>
       </c>
       <c r="X248" s="4">
-        <v>76.447916669999998</v>
+        <v>16591.482203119998</v>
       </c>
       <c r="Y248" s="4">
-        <v>76.447916000000006</v>
+        <v>16591.482203</v>
       </c>
       <c r="Z248" s="6">
-        <v>4.5000000000000003E-5</v>
+        <v>2.8499999999999999E-4</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>803</v>
+        <v>827</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>804</v>
+        <v>828</v>
       </c>
       <c r="C249" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D249" s="4">
-        <v>8758010.6523000002</v>
+        <v>10725</v>
       </c>
       <c r="E249" s="5">
-        <v>10.875</v>
+        <v>1842.5634</v>
       </c>
       <c r="F249" s="4">
-        <v>960294.59578992997</v>
+        <v>197624.80718932999</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J249" s="5">
-        <v>10.875</v>
+        <v>1842.5634</v>
       </c>
       <c r="K249" s="5">
         <v>1</v>
       </c>
       <c r="L249" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M249" s="4">
-        <v>960294.59578900004</v>
+        <v>197624.80718900001</v>
       </c>
       <c r="N249" s="4">
-        <v>960294.59578992997</v>
+        <v>197624.80718932999</v>
       </c>
       <c r="O249" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>805</v>
+        <v>829</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>803</v>
+        <v>827</v>
       </c>
       <c r="S249" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>50495</v>
+        <v>49546</v>
       </c>
       <c r="V249" s="4">
-        <v>5.2919999999999998</v>
+        <v>4.73888</v>
       </c>
       <c r="W249" s="3" t="s">
-        <v>806</v>
+        <v>830</v>
       </c>
       <c r="X249" s="4">
-        <v>7860.9373523100003</v>
+        <v>9.8825393300000002</v>
       </c>
       <c r="Y249" s="4">
-        <v>7860.9373519999999</v>
+        <v>9.8825389999999995</v>
       </c>
       <c r="Z249" s="6">
-        <v>7.5900000000000002E-4</v>
+        <v>1.55E-4</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>807</v>
+        <v>831</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>808</v>
+        <v>832</v>
       </c>
       <c r="C250" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D250" s="4">
-        <v>4517402.3797599999</v>
+        <v>473447.77350000001</v>
       </c>
       <c r="E250" s="5">
-        <v>97.204359999999994</v>
+        <v>100.129</v>
       </c>
       <c r="F250" s="4">
-        <v>4401266.1885529803</v>
+        <v>476784.10774909001</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>97.204359999999994</v>
+        <v>100.129</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>4401266.1885519996</v>
+        <v>476784.10774900002</v>
       </c>
       <c r="N250" s="4">
-        <v>4401266.1885529803</v>
+        <v>476784.10774909001</v>
       </c>
       <c r="O250" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>809</v>
+        <v>833</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>807</v>
+        <v>831</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>58546</v>
+        <v>47960</v>
       </c>
       <c r="V250" s="4">
-        <v>4.76</v>
+        <v>5.0548299999999999</v>
       </c>
       <c r="W250" s="3" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="X250" s="4">
-        <v>10154.1166825</v>
+        <v>2725.5866212699998</v>
       </c>
       <c r="Y250" s="4">
-        <v>10154.116682</v>
+        <v>2725.5866209999999</v>
       </c>
       <c r="Z250" s="6">
-        <v>3.48E-3</v>
+        <v>3.7399999999999998E-4</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>811</v>
+        <v>835</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>812</v>
+        <v>836</v>
       </c>
       <c r="C251" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D251" s="4">
-        <v>3269019.1256579999</v>
+        <v>5351187.5594969997</v>
       </c>
       <c r="E251" s="5">
-        <v>90.806439999999995</v>
+        <v>31.264340000000001</v>
       </c>
       <c r="F251" s="4">
-        <v>2971719.8521070299</v>
+        <v>1673013.4726388401</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>90.806439999999995</v>
+        <v>31.264340000000001</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>2971719.8521070001</v>
+        <v>1673013.472638</v>
       </c>
       <c r="N251" s="4">
-        <v>2971719.8521070299</v>
+        <v>1673013.4726388401</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>811</v>
+        <v>835</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>62289</v>
+        <v>54132</v>
       </c>
       <c r="V251" s="4">
-        <v>2.23</v>
+        <v>7.6079999999999997</v>
       </c>
       <c r="W251" s="3" t="s">
-        <v>813</v>
+        <v>838</v>
       </c>
       <c r="X251" s="4">
-        <v>3239.96117787</v>
+        <v>0</v>
       </c>
       <c r="Y251" s="4">
-        <v>3239.9611770000001</v>
+        <v>0</v>
       </c>
       <c r="Z251" s="6">
-        <v>2.349E-3</v>
+        <v>1.3140000000000001E-3</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="C252" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D252" s="4">
-        <v>753480.08062400005</v>
+        <v>11752083.851600001</v>
       </c>
       <c r="E252" s="5">
-        <v>101.41034999999999</v>
+        <v>9.1046999999999993</v>
       </c>
       <c r="F252" s="4">
-        <v>766276.80957328004</v>
+        <v>1069991.97843665</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J252" s="5">
-        <v>101.41034999999999</v>
+        <v>9.1046999999999993</v>
       </c>
       <c r="K252" s="5">
         <v>1</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M252" s="4">
-        <v>766276.80957299995</v>
+        <v>1069991.9784359999</v>
       </c>
       <c r="N252" s="4">
-        <v>766276.80957328004</v>
+        <v>1069991.97843665</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>62898</v>
+        <v>50086</v>
       </c>
       <c r="V252" s="4">
-        <v>6.48</v>
+        <v>7.4</v>
       </c>
       <c r="W252" s="3" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
       <c r="X252" s="4">
-        <v>2170.0226321999999</v>
+        <v>0</v>
       </c>
       <c r="Y252" s="4">
-        <v>2170.0226320000002</v>
+        <v>0</v>
       </c>
       <c r="Z252" s="6">
-        <v>6.0499999999999996E-4</v>
+        <v>8.4000000000000003E-4</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>818</v>
+        <v>843</v>
       </c>
       <c r="C253" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D253" s="4">
-        <v>1034564.682654</v>
+        <v>2563212.7872669999</v>
       </c>
       <c r="E253" s="5">
-        <v>100.49733000000001</v>
+        <v>97.522080000000003</v>
       </c>
       <c r="F253" s="4">
-        <v>1042311.57283083</v>
+        <v>2499698.4249687502</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>100.49733000000001</v>
+        <v>97.522080000000003</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>1042311.57283</v>
+        <v>2499698.424968</v>
       </c>
       <c r="N253" s="4">
-        <v>1042311.57283083</v>
+        <v>2499698.4249687502</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>809</v>
+        <v>837</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>62898</v>
+        <v>48625</v>
       </c>
       <c r="V253" s="4">
-        <v>5.3253899999999996</v>
+        <v>7.92</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>819</v>
+        <v>844</v>
       </c>
       <c r="X253" s="4">
-        <v>2601.6896405900002</v>
+        <v>0</v>
       </c>
       <c r="Y253" s="4">
-        <v>2601.6896400000001</v>
+        <v>0</v>
       </c>
       <c r="Z253" s="6">
-        <v>8.2399999999999997E-4</v>
+        <v>1.9629999999999999E-3</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>820</v>
+        <v>845</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>821</v>
+        <v>846</v>
       </c>
       <c r="C254" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D254" s="4">
-        <v>2349668.90032</v>
+        <v>2335120.192177</v>
       </c>
       <c r="E254" s="5">
-        <v>99.635419999999996</v>
+        <v>32.861130000000003</v>
       </c>
       <c r="F254" s="4">
-        <v>2344606.6874866202</v>
+        <v>767346.88200744998</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>99.635419999999996</v>
+        <v>32.861130000000003</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>2344606.6874859999</v>
+        <v>767346.88200700004</v>
       </c>
       <c r="N254" s="4">
-        <v>2344606.6874866202</v>
+        <v>767346.88200744998</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>820</v>
+        <v>845</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>59281</v>
+        <v>49232</v>
       </c>
       <c r="V254" s="4">
-        <v>4.4740900000000003</v>
+        <v>6.93</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>823</v>
+        <v>847</v>
       </c>
       <c r="X254" s="4">
-        <v>3504.2100434099998</v>
+        <v>0</v>
       </c>
       <c r="Y254" s="4">
-        <v>3504.210043</v>
+        <v>0</v>
       </c>
       <c r="Z254" s="6">
-        <v>1.853E-3</v>
+        <v>6.02E-4</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>824</v>
+        <v>848</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>825</v>
+        <v>849</v>
       </c>
       <c r="C255" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D255" s="4">
-        <v>1545598.973028</v>
+        <v>1577915.7812349999</v>
       </c>
       <c r="E255" s="5">
-        <v>95.123660000000001</v>
+        <v>99.751230000000007</v>
       </c>
       <c r="F255" s="4">
-        <v>1470872.59430655</v>
+        <v>1573990.4001460201</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>95.123660000000001</v>
+        <v>99.751230000000007</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>1470872.594306</v>
+        <v>1573990.4001460001</v>
       </c>
       <c r="N255" s="4">
-        <v>1470872.59430655</v>
+        <v>1573990.4001460201</v>
       </c>
       <c r="O255" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>824</v>
+        <v>848</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
-        <v>59281</v>
+        <v>50024</v>
       </c>
       <c r="V255" s="4">
-        <v>1.36</v>
+        <v>6.89</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>826</v>
+        <v>850</v>
       </c>
       <c r="X255" s="4">
-        <v>642.28223990000004</v>
+        <v>0</v>
       </c>
       <c r="Y255" s="4">
-        <v>642.282239</v>
+        <v>0</v>
       </c>
       <c r="Z255" s="6">
-        <v>1.163E-3</v>
+        <v>1.2359999999999999E-3</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>827</v>
+        <v>851</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>828</v>
+        <v>852</v>
       </c>
       <c r="C256" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D256" s="4">
-        <v>594832.46704799996</v>
+        <v>1083456</v>
       </c>
       <c r="E256" s="5">
-        <v>99.235169999999997</v>
+        <v>0.01</v>
       </c>
       <c r="F256" s="4">
-        <v>590680.71157354</v>
+        <v>108.3456</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="5">
-        <v>99.235169999999997</v>
+        <v>0.01</v>
       </c>
       <c r="K256" s="5">
         <v>1</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M256" s="4">
-        <v>590680.71157299995</v>
+        <v>108.3456</v>
       </c>
       <c r="N256" s="4">
-        <v>590680.71157354</v>
+        <v>108.3456</v>
       </c>
       <c r="O256" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>829</v>
+        <v>853</v>
       </c>
       <c r="Q256" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>827</v>
+        <v>851</v>
       </c>
       <c r="S256" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T256" s="4">
         <v>0.01</v>
       </c>
       <c r="U256" s="2">
-        <v>48877</v>
+        <v>46220</v>
       </c>
       <c r="V256" s="4">
-        <v>4.8138800000000002</v>
+        <v>0</v>
       </c>
       <c r="W256" s="3" t="s">
-        <v>830</v>
+        <v>854</v>
       </c>
       <c r="X256" s="4">
-        <v>397.70168283999999</v>
+        <v>0</v>
       </c>
       <c r="Y256" s="4">
-        <v>397.70168200000001</v>
+        <v>0</v>
       </c>
       <c r="Z256" s="6">
-        <v>4.6700000000000002E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>831</v>
+        <v>855</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>832</v>
+        <v>856</v>
       </c>
       <c r="C257" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D257" s="4">
-        <v>7655608.5324330004</v>
+        <v>2694420.3254359998</v>
       </c>
       <c r="E257" s="5">
-        <v>1.7472300000000001</v>
+        <v>99.952100000000002</v>
       </c>
       <c r="F257" s="4">
-        <v>138204.40415346</v>
+        <v>2708510.79877277</v>
       </c>
       <c r="G257" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="5">
-        <v>1.7472300000000001</v>
+        <v>99.952100000000002</v>
       </c>
       <c r="K257" s="5">
         <v>1</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M257" s="4">
-        <v>138204.40415300001</v>
+        <v>2708510.7987719998</v>
       </c>
       <c r="N257" s="4">
-        <v>138204.40415346</v>
+        <v>2708510.79877277</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>829</v>
+        <v>853</v>
       </c>
       <c r="Q257" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>831</v>
+        <v>855</v>
       </c>
       <c r="S257" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T257" s="4">
         <v>0.01</v>
       </c>
       <c r="U257" s="2">
-        <v>52560</v>
+        <v>48689</v>
       </c>
       <c r="V257" s="4">
-        <v>4.1788800000000004</v>
+        <v>4.77921</v>
       </c>
       <c r="W257" s="3" t="s">
-        <v>833</v>
+        <v>857</v>
       </c>
       <c r="X257" s="4">
-        <v>4443.3151922200004</v>
+        <v>15381.1006731</v>
       </c>
       <c r="Y257" s="4">
-        <v>4443.315192</v>
+        <v>15381.100673000001</v>
       </c>
       <c r="Z257" s="6">
-        <v>1.0900000000000001E-4</v>
+        <v>2.127E-3</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>834</v>
+        <v>858</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>835</v>
+        <v>859</v>
       </c>
       <c r="C258" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D258" s="4">
-        <v>13420991.168892</v>
+        <v>6936590.4440000001</v>
       </c>
       <c r="E258" s="5">
-        <v>1.74875</v>
+        <v>99.766360000000006</v>
       </c>
       <c r="F258" s="4">
-        <v>242228.16262324</v>
+        <v>6920383.7940866398</v>
       </c>
       <c r="G258" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="5">
-        <v>1.74875</v>
+        <v>99.766360000000006</v>
       </c>
       <c r="K258" s="5">
         <v>1</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M258" s="4">
-        <v>242228.16262300001</v>
+        <v>6920383.794086</v>
       </c>
       <c r="N258" s="4">
-        <v>242228.16262324</v>
+        <v>6920383.7940866398</v>
       </c>
       <c r="O258" s="3" t="s">
-        <v>34</v>
+        <v>860</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>829</v>
+        <v>861</v>
       </c>
       <c r="Q258" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>834</v>
+        <v>858</v>
       </c>
       <c r="S258" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T258" s="4">
         <v>0.01</v>
       </c>
       <c r="U258" s="2">
-        <v>53018</v>
+        <v>60808</v>
       </c>
       <c r="V258" s="4">
-        <v>4.0388799999999998</v>
+        <v>5.5919999999999996</v>
       </c>
       <c r="W258" s="3" t="s">
-        <v>836</v>
+        <v>862</v>
       </c>
       <c r="X258" s="4">
-        <v>7528.5795572500001</v>
+        <v>0</v>
       </c>
       <c r="Y258" s="4">
-        <v>7528.579557</v>
+        <v>0</v>
       </c>
       <c r="Z258" s="6">
-        <v>1.9100000000000001E-4</v>
+        <v>5.4359999999999999E-3</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>838</v>
+        <v>864</v>
       </c>
       <c r="C259" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D259" s="4">
-        <v>20410695.070064999</v>
+        <v>7750000</v>
       </c>
       <c r="E259" s="5">
-        <v>1.7465299999999999</v>
+        <v>99.612939999999995</v>
       </c>
       <c r="F259" s="4">
-        <v>368495.36915145</v>
+        <v>7720002.8499999996</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="5">
-        <v>1.7465299999999999</v>
+        <v>99.612939999999995</v>
       </c>
       <c r="K259" s="5">
         <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M259" s="4">
-        <v>368495.36915099999</v>
+        <v>7720002.8499999996</v>
       </c>
       <c r="N259" s="4">
-        <v>368495.36915145</v>
+        <v>7720002.8499999996</v>
       </c>
       <c r="O259" s="3" t="s">
-        <v>839</v>
+        <v>34</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>829</v>
+        <v>861</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>837</v>
+        <v>863</v>
       </c>
       <c r="S259" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T259" s="4">
         <v>0.01</v>
       </c>
       <c r="U259" s="2">
-        <v>52407</v>
+        <v>60814</v>
       </c>
       <c r="V259" s="4">
-        <v>4.23888</v>
+        <v>5.6390000000000002</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
       <c r="X259" s="4">
-        <v>12016.456544250001</v>
+        <v>0</v>
       </c>
       <c r="Y259" s="4">
-        <v>12016.456544000001</v>
+        <v>0</v>
       </c>
       <c r="Z259" s="6">
-        <v>2.9100000000000003E-4</v>
+        <v>6.0650000000000001E-3</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>842</v>
+        <v>867</v>
       </c>
       <c r="C260" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D260" s="4">
-        <v>10725</v>
+        <v>289564.802394</v>
       </c>
       <c r="E260" s="5">
-        <v>1842.5634</v>
+        <v>100.07879</v>
       </c>
       <c r="F260" s="4">
-        <v>197614.92465</v>
+        <v>289792.95050144999</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J260" s="5">
-        <v>1842.5634</v>
+        <v>100.07879</v>
       </c>
       <c r="K260" s="5">
         <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M260" s="4">
-        <v>197614.92465</v>
+        <v>289792.95050099998</v>
       </c>
       <c r="N260" s="4">
-        <v>197614.92465</v>
+        <v>289792.95050144999</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>841</v>
+        <v>866</v>
       </c>
       <c r="S260" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T260" s="4">
         <v>0.01</v>
       </c>
       <c r="U260" s="2">
-        <v>49546</v>
+        <v>47802</v>
       </c>
       <c r="V260" s="4">
-        <v>4.66282</v>
+        <v>7.5</v>
       </c>
       <c r="W260" s="3" t="s">
-        <v>844</v>
+        <v>868</v>
       </c>
       <c r="X260" s="4">
         <v>0</v>
       </c>
       <c r="Y260" s="4">
         <v>0</v>
       </c>
       <c r="Z260" s="6">
-        <v>1.56E-4</v>
+        <v>2.2699999999999999E-4</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>845</v>
+        <v>869</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>846</v>
+        <v>870</v>
       </c>
       <c r="C261" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D261" s="4">
-        <v>473447.77350000001</v>
+        <v>1222206.617319</v>
       </c>
       <c r="E261" s="5">
-        <v>100.2667</v>
+        <v>100.2133</v>
       </c>
       <c r="F261" s="4">
-        <v>475375.23593661998</v>
+        <v>1224813.5840332401</v>
       </c>
       <c r="G261" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J261" s="5">
-        <v>100.2667</v>
+        <v>100.2133</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M261" s="4">
-        <v>475375.23593600001</v>
+        <v>1224813.5840330001</v>
       </c>
       <c r="N261" s="4">
-        <v>475375.23593661998</v>
+        <v>1224813.5840332401</v>
       </c>
       <c r="O261" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="Q261" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>845</v>
+        <v>869</v>
       </c>
       <c r="S261" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T261" s="4">
         <v>0.01</v>
       </c>
       <c r="U261" s="2">
-        <v>47960</v>
+        <v>47802</v>
       </c>
       <c r="V261" s="4">
-        <v>5.0548299999999999</v>
+        <v>7.415</v>
       </c>
       <c r="W261" s="3" t="s">
-        <v>848</v>
+        <v>871</v>
       </c>
       <c r="X261" s="4">
-        <v>664.77722470000003</v>
+        <v>0</v>
       </c>
       <c r="Y261" s="4">
-        <v>664.77722400000005</v>
+        <v>0</v>
       </c>
       <c r="Z261" s="6">
-        <v>3.7500000000000001E-4</v>
+        <v>9.6199999999999996E-4</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>850</v>
+        <v>873</v>
       </c>
       <c r="C262" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D262" s="4">
-        <v>5387899.4098279998</v>
+        <v>5110855.6535099996</v>
       </c>
       <c r="E262" s="5">
-        <v>32.097200000000001</v>
+        <v>99.685630000000003</v>
       </c>
       <c r="F262" s="4">
-        <v>1729364.8493713101</v>
+        <v>5094788.6565920599</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J262" s="5">
-        <v>32.097200000000001</v>
+        <v>99.685630000000003</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M262" s="4">
-        <v>1729364.849371</v>
+        <v>5094788.6565920003</v>
       </c>
       <c r="N262" s="4">
-        <v>1729364.8493713101</v>
+        <v>5094788.6565920599</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>851</v>
+        <v>861</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>849</v>
+        <v>872</v>
       </c>
       <c r="S262" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T262" s="4">
         <v>0.01</v>
       </c>
       <c r="U262" s="2">
-        <v>54132</v>
+        <v>60351</v>
       </c>
       <c r="V262" s="4">
-        <v>7.6079999999999997</v>
+        <v>5.4720000000000004</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>852</v>
+        <v>874</v>
       </c>
       <c r="X262" s="4">
         <v>0</v>
       </c>
       <c r="Y262" s="4">
         <v>0</v>
       </c>
       <c r="Z262" s="6">
-        <v>1.3669999999999999E-3</v>
+        <v>4.0020000000000003E-3</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>853</v>
+        <v>875</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>854</v>
+        <v>876</v>
       </c>
       <c r="C263" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D263" s="4">
-        <v>11752083.851600001</v>
+        <v>1040234.022</v>
       </c>
       <c r="E263" s="5">
-        <v>9.3714700000000004</v>
+        <v>96.540570000000002</v>
       </c>
       <c r="F263" s="4">
-        <v>1101343.0125275699</v>
+        <v>1004247.85417273</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>9.3714700000000004</v>
+        <v>96.540570000000002</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>1101343.0125269999</v>
+        <v>1004247.854172</v>
       </c>
       <c r="N263" s="4">
-        <v>1101343.0125275699</v>
+        <v>1004247.85417273</v>
       </c>
       <c r="O263" s="3" t="s">
-        <v>34</v>
+        <v>877</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>853</v>
+        <v>875</v>
       </c>
       <c r="S263" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>50086</v>
+        <v>47922</v>
       </c>
       <c r="V263" s="4">
-        <v>7.4</v>
+        <v>5.05</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="X263" s="4">
         <v>0</v>
       </c>
       <c r="Y263" s="4">
         <v>0</v>
       </c>
       <c r="Z263" s="6">
-        <v>8.7000000000000001E-4</v>
+        <v>7.8799999999999996E-4</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="C264" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D264" s="4">
-        <v>2619808.2922570002</v>
+        <v>214847.03959299999</v>
       </c>
       <c r="E264" s="5">
-        <v>97.562709999999996</v>
+        <v>97.633889999999994</v>
       </c>
       <c r="F264" s="4">
-        <v>2555955.96673065</v>
+        <v>209763.52230467999</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>97.562709999999996</v>
+        <v>97.633889999999994</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>2555955.96673</v>
+        <v>209763.52230400001</v>
       </c>
       <c r="N264" s="4">
-        <v>2555955.96673065</v>
+        <v>209763.52230467999</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>34</v>
+        <v>881</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="S264" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
-        <v>48653</v>
+        <v>48197</v>
       </c>
       <c r="V264" s="4">
-        <v>7.92</v>
+        <v>5.69</v>
       </c>
       <c r="W264" s="3" t="s">
-        <v>858</v>
+        <v>882</v>
       </c>
       <c r="X264" s="4">
         <v>0</v>
       </c>
       <c r="Y264" s="4">
         <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>2.0209999999999998E-3</v>
+        <v>1.64E-4</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>860</v>
+        <v>884</v>
       </c>
       <c r="C265" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D265" s="4">
-        <v>2354529.0762160001</v>
+        <v>1264640.2089499999</v>
       </c>
       <c r="E265" s="5">
-        <v>33.75009</v>
+        <v>94.286590000000004</v>
       </c>
       <c r="F265" s="4">
-        <v>794655.68229919998</v>
+        <v>1192386.12878783</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J265" s="5">
-        <v>33.75009</v>
+        <v>94.286590000000004</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M265" s="4">
-        <v>794655.68229899998</v>
+        <v>1192386.128787</v>
       </c>
       <c r="N265" s="4">
-        <v>794655.68229919998</v>
+        <v>1192386.12878783</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>851</v>
+        <v>885</v>
       </c>
       <c r="Q265" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>859</v>
+        <v>883</v>
       </c>
       <c r="S265" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T265" s="4">
         <v>0.01</v>
       </c>
       <c r="U265" s="2">
-        <v>49263</v>
+        <v>51487</v>
       </c>
       <c r="V265" s="4">
-        <v>6.93</v>
+        <v>2.3929999999999998</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>861</v>
+        <v>886</v>
       </c>
       <c r="X265" s="4">
         <v>0</v>
       </c>
       <c r="Y265" s="4">
         <v>0</v>
       </c>
       <c r="Z265" s="6">
-        <v>6.2799999999999998E-4</v>
+        <v>9.3599999999999998E-4</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>863</v>
+        <v>888</v>
       </c>
       <c r="C266" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D266" s="4">
-        <v>1601830.2066299999</v>
+        <v>8971813.5858200006</v>
       </c>
       <c r="E266" s="5">
-        <v>99.920010000000005</v>
+        <v>99.171760000000006</v>
       </c>
       <c r="F266" s="4">
-        <v>1600548.90264772</v>
+        <v>8897505.4369768109</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J266" s="5">
-        <v>99.920010000000005</v>
+        <v>99.171760000000006</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M266" s="4">
-        <v>1600548.902647</v>
+        <v>8897505.4369760007</v>
       </c>
       <c r="N266" s="4">
-        <v>1600548.90264772</v>
+        <v>8897505.4369768109</v>
       </c>
       <c r="O266" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>851</v>
+        <v>889</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>862</v>
+        <v>887</v>
       </c>
       <c r="S266" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T266" s="4">
         <v>0.01</v>
       </c>
       <c r="U266" s="2">
-        <v>50024</v>
+        <v>57125</v>
       </c>
       <c r="V266" s="4">
-        <v>6.89</v>
+        <v>5.2480000000000002</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>864</v>
+        <v>890</v>
       </c>
       <c r="X266" s="4">
         <v>0</v>
       </c>
       <c r="Y266" s="4">
         <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>1.2650000000000001E-3</v>
+        <v>6.9899999999999997E-3</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>865</v>
+        <v>891</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>866</v>
+        <v>892</v>
       </c>
       <c r="C267" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D267" s="4">
-        <v>1083456</v>
+        <v>14000000</v>
       </c>
       <c r="E267" s="5">
-        <v>0.01</v>
+        <v>99.747380000000007</v>
       </c>
       <c r="F267" s="4">
-        <v>108.3456</v>
+        <v>13964633.199999999</v>
       </c>
       <c r="G267" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H267" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J267" s="5">
-        <v>0.01</v>
+        <v>99.747380000000007</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M267" s="4">
-        <v>108.3456</v>
+        <v>13964633.199999999</v>
       </c>
       <c r="N267" s="4">
-        <v>108.3456</v>
+        <v>13964633.199999999</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>34</v>
+        <v>893</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>867</v>
+        <v>889</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>865</v>
+        <v>891</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T267" s="4">
         <v>0.01</v>
       </c>
       <c r="U267" s="2">
-        <v>46220</v>
+        <v>57217</v>
       </c>
       <c r="V267" s="4">
-        <v>0</v>
+        <v>5.6139999999999999</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>868</v>
+        <v>894</v>
       </c>
       <c r="X267" s="4">
         <v>0</v>
       </c>
       <c r="Y267" s="4">
         <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>0</v>
+        <v>1.0970000000000001E-2</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>869</v>
+        <v>895</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>870</v>
+        <v>896</v>
       </c>
       <c r="C268" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D268" s="4">
-        <v>2694420.3254359998</v>
+        <v>4000000</v>
       </c>
       <c r="E268" s="5">
-        <v>99.945800000000006</v>
+        <v>100.34244</v>
       </c>
       <c r="F268" s="4">
-        <v>2697252.34980701</v>
+        <v>4013697.6</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J268" s="5">
-        <v>99.945800000000006</v>
+        <v>100.34244</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M268" s="4">
-        <v>2697252.3498069998</v>
+        <v>4013697.6</v>
       </c>
       <c r="N268" s="4">
-        <v>2697252.34980701</v>
+        <v>4013697.6</v>
       </c>
       <c r="O268" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>869</v>
+        <v>895</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T268" s="4">
         <v>0.01</v>
       </c>
       <c r="U268" s="2">
-        <v>48689</v>
+        <v>51818</v>
       </c>
       <c r="V268" s="4">
-        <v>4.77921</v>
+        <v>5.3883400000000004</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>871</v>
+        <v>898</v>
       </c>
       <c r="X268" s="4">
-        <v>4292.4001878400004</v>
+        <v>0</v>
       </c>
       <c r="Y268" s="4">
-        <v>4292.4001870000002</v>
+        <v>0</v>
       </c>
       <c r="Z268" s="6">
-        <v>2.1320000000000002E-3</v>
+        <v>3.153E-3</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>872</v>
+        <v>899</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>873</v>
+        <v>900</v>
       </c>
       <c r="C269" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D269" s="4">
-        <v>312561.508347</v>
+        <v>4000000</v>
       </c>
       <c r="E269" s="5">
-        <v>100.14366</v>
+        <v>103.59638</v>
       </c>
       <c r="F269" s="4">
-        <v>313010.53420991998</v>
+        <v>4143855.2</v>
       </c>
       <c r="G269" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J269" s="5">
-        <v>100.14366</v>
+        <v>103.59638</v>
       </c>
       <c r="K269" s="5">
         <v>1</v>
       </c>
       <c r="L269" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M269" s="4">
-        <v>313010.534209</v>
+        <v>4143855.2</v>
       </c>
       <c r="N269" s="4">
-        <v>313010.53420991998</v>
+        <v>4143855.2</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>34</v>
+        <v>901</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>851</v>
+        <v>897</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>872</v>
+        <v>899</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T269" s="4">
         <v>0.01</v>
       </c>
       <c r="U269" s="2">
-        <v>47802</v>
+        <v>51818</v>
       </c>
       <c r="V269" s="4">
-        <v>7.5</v>
+        <v>8.8190600000000003</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>874</v>
+        <v>902</v>
       </c>
       <c r="X269" s="4">
         <v>0</v>
       </c>
       <c r="Y269" s="4">
         <v>0</v>
       </c>
       <c r="Z269" s="6">
-        <v>2.4699999999999999E-4</v>
+        <v>3.2550000000000001E-3</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>876</v>
+        <v>904</v>
       </c>
       <c r="C270" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D270" s="4">
-        <v>1301696.2485839999</v>
+        <v>4328989.1145900004</v>
       </c>
       <c r="E270" s="5">
-        <v>100.37235</v>
+        <v>0.79437000000000002</v>
       </c>
       <c r="F270" s="4">
-        <v>1306543.1145651001</v>
+        <v>34388.190829569998</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J270" s="5">
-        <v>100.37235</v>
+        <v>0.79437000000000002</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M270" s="4">
-        <v>1306543.1145649999</v>
+        <v>34388.190828999999</v>
       </c>
       <c r="N270" s="4">
-        <v>1306543.1145651001</v>
+        <v>34388.190829569998</v>
       </c>
       <c r="O270" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>851</v>
+        <v>638</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="S270" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T270" s="4">
         <v>0.01</v>
       </c>
       <c r="U270" s="2">
-        <v>47557</v>
+        <v>49577</v>
       </c>
       <c r="V270" s="4">
-        <v>7.415</v>
+        <v>5.4437300000000004</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>877</v>
+        <v>905</v>
       </c>
       <c r="X270" s="4">
         <v>0</v>
       </c>
       <c r="Y270" s="4">
         <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>1.0330000000000001E-3</v>
+        <v>2.6999999999999999E-5</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>879</v>
+        <v>907</v>
       </c>
       <c r="C271" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D271" s="4">
-        <v>5361958.961685</v>
+        <v>3194047.6288109999</v>
       </c>
       <c r="E271" s="5">
-        <v>99.761189999999999</v>
+        <v>81.079989999999995</v>
       </c>
       <c r="F271" s="4">
-        <v>5349154.0674885996</v>
+        <v>2589733.4980349499</v>
       </c>
       <c r="G271" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J271" s="5">
-        <v>99.761189999999999</v>
+        <v>81.079989999999995</v>
       </c>
       <c r="K271" s="5">
         <v>1</v>
       </c>
       <c r="L271" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M271" s="4">
-        <v>5349154.0674879998</v>
+        <v>2589733.4980339999</v>
       </c>
       <c r="N271" s="4">
-        <v>5349154.0674885996</v>
+        <v>2589733.4980349499</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>880</v>
+        <v>908</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T271" s="4">
         <v>0.01</v>
       </c>
       <c r="U271" s="2">
-        <v>60351</v>
+        <v>49515</v>
       </c>
       <c r="V271" s="4">
-        <v>5.4720000000000004</v>
+        <v>5.5</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>881</v>
+        <v>909</v>
       </c>
       <c r="X271" s="4">
         <v>0</v>
       </c>
       <c r="Y271" s="4">
         <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>4.2290000000000001E-3</v>
+        <v>2.0339999999999998E-3</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>882</v>
+        <v>910</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>883</v>
+        <v>911</v>
       </c>
       <c r="C272" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D272" s="4">
-        <v>1065445.0184249999</v>
+        <v>507.89310599999999</v>
       </c>
       <c r="E272" s="5">
-        <v>96.638509999999997</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="F272" s="4">
-        <v>1029630.19067515</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J272" s="5">
-        <v>96.638509999999997</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="K272" s="5">
         <v>1</v>
       </c>
       <c r="L272" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M272" s="4">
-        <v>1029630.190675</v>
+        <v>5.0000000000000004E-6</v>
       </c>
       <c r="N272" s="4">
-        <v>1029630.19067515</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>884</v>
+        <v>912</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>851</v>
+        <v>913</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>882</v>
+        <v>910</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T272" s="4">
         <v>0.01</v>
       </c>
       <c r="U272" s="2">
-        <v>47953</v>
+        <v>49577</v>
       </c>
       <c r="V272" s="4">
-        <v>5.05</v>
+        <v>6.2288360000000003</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="X272" s="4">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>8.1400000000000005E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>886</v>
+        <v>915</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>887</v>
+        <v>916</v>
       </c>
       <c r="C273" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D273" s="4">
-        <v>220054.05392999999</v>
+        <v>2028880.269198</v>
       </c>
       <c r="E273" s="5">
-        <v>97.74785</v>
+        <v>96.605930000000001</v>
       </c>
       <c r="F273" s="4">
-        <v>215098.10655426999</v>
+        <v>1961983.9754221099</v>
       </c>
       <c r="G273" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J273" s="5">
-        <v>97.74785</v>
+        <v>96.605930000000001</v>
       </c>
       <c r="K273" s="5">
         <v>1</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M273" s="4">
-        <v>215098.106554</v>
+        <v>1961983.975422</v>
       </c>
       <c r="N273" s="4">
-        <v>215098.10655426999</v>
+        <v>1961983.9754221099</v>
       </c>
       <c r="O273" s="3" t="s">
-        <v>888</v>
+        <v>34</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>851</v>
+        <v>917</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>886</v>
+        <v>915</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T273" s="4">
         <v>0.01</v>
       </c>
       <c r="U273" s="2">
-        <v>48197</v>
+        <v>53840</v>
       </c>
       <c r="V273" s="4">
-        <v>5.69</v>
+        <v>4.5817500000000004</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>889</v>
+        <v>918</v>
       </c>
       <c r="X273" s="4">
-        <v>0</v>
+        <v>1965.32277688</v>
       </c>
       <c r="Y273" s="4">
-        <v>0</v>
+        <v>1965.322776</v>
       </c>
       <c r="Z273" s="6">
-        <v>1.7000000000000001E-4</v>
+        <v>1.5410000000000001E-3</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>890</v>
+        <v>919</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>891</v>
+        <v>920</v>
       </c>
       <c r="C274" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D274" s="4">
-        <v>1265574.0266</v>
+        <v>15320085.691732001</v>
       </c>
       <c r="E274" s="5">
-        <v>94.240350000000007</v>
+        <v>21.984770000000001</v>
       </c>
       <c r="F274" s="4">
-        <v>1192681.3921769301</v>
+        <v>3368085.6031300998</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J274" s="5">
-        <v>94.240350000000007</v>
+        <v>21.984770000000001</v>
       </c>
       <c r="K274" s="5">
         <v>1</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M274" s="4">
-        <v>1192681.3921759999</v>
+        <v>3368085.6031300002</v>
       </c>
       <c r="N274" s="4">
-        <v>1192681.3921769301</v>
+        <v>3368085.6031300998</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>892</v>
+        <v>653</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>890</v>
+        <v>919</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T274" s="4">
         <v>0.01</v>
       </c>
       <c r="U274" s="2">
-        <v>51487</v>
+        <v>49881</v>
       </c>
       <c r="V274" s="4">
-        <v>2.3929999999999998</v>
+        <v>6.5</v>
       </c>
       <c r="W274" s="3" t="s">
-        <v>893</v>
+        <v>921</v>
       </c>
       <c r="X274" s="4">
         <v>0</v>
       </c>
       <c r="Y274" s="4">
         <v>0</v>
       </c>
       <c r="Z274" s="6">
-        <v>9.4300000000000004E-4</v>
+        <v>2.6459999999999999E-3</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>895</v>
+        <v>923</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D275" s="4">
-        <v>9078109.46844</v>
+        <v>8310499.6255999999</v>
       </c>
       <c r="E275" s="5">
-        <v>99.372240000000005</v>
+        <v>100.0243</v>
       </c>
       <c r="F275" s="4">
-        <v>9021120.7284409199</v>
+        <v>8359959.5710471701</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J275" s="5">
-        <v>99.372240000000005</v>
+        <v>100.0243</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M275" s="4">
-        <v>9021120.7284399997</v>
+        <v>8359959.5710469997</v>
       </c>
       <c r="N275" s="4">
-        <v>9021120.7284409199</v>
+        <v>8359959.5710471701</v>
       </c>
       <c r="O275" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>896</v>
+        <v>924</v>
       </c>
       <c r="Q275" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="S275" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T275" s="4">
         <v>0.01</v>
       </c>
       <c r="U275" s="2">
-        <v>57125</v>
+        <v>48962</v>
       </c>
       <c r="V275" s="4">
-        <v>5.2480000000000002</v>
+        <v>4.77921</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>897</v>
+        <v>925</v>
       </c>
       <c r="X275" s="4">
-        <v>0</v>
+        <v>47440.494038149998</v>
       </c>
       <c r="Y275" s="4">
-        <v>0</v>
+        <v>47440.494037999997</v>
       </c>
       <c r="Z275" s="6">
-        <v>7.1329999999999996E-3</v>
+        <v>6.5669999999999999E-3</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>899</v>
+        <v>927</v>
       </c>
       <c r="C276" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D276" s="4">
-        <v>4000000</v>
+        <v>2877920.7281999998</v>
       </c>
       <c r="E276" s="5">
-        <v>100.5013</v>
+        <v>100.0472</v>
       </c>
       <c r="F276" s="4">
-        <v>4020052</v>
+        <v>2883944.36018016</v>
       </c>
       <c r="G276" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J276" s="5">
-        <v>100.5013</v>
+        <v>100.0472</v>
       </c>
       <c r="K276" s="5">
         <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M276" s="4">
-        <v>4020052</v>
+        <v>2883944.3601799998</v>
       </c>
       <c r="N276" s="4">
-        <v>4020052</v>
+        <v>2883944.36018016</v>
       </c>
       <c r="O276" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
       <c r="Q276" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>898</v>
+        <v>926</v>
       </c>
       <c r="S276" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T276" s="4">
         <v>0.01</v>
       </c>
       <c r="U276" s="2">
-        <v>51818</v>
+        <v>48446</v>
       </c>
       <c r="V276" s="4">
-        <v>5.3883400000000004</v>
+        <v>4.8631500000000001</v>
       </c>
       <c r="W276" s="3" t="s">
-        <v>901</v>
+        <v>929</v>
       </c>
       <c r="X276" s="4">
-        <v>0</v>
+        <v>4665.2533964499999</v>
       </c>
       <c r="Y276" s="4">
-        <v>0</v>
+        <v>4665.2533960000001</v>
       </c>
       <c r="Z276" s="6">
-        <v>3.1779999999999998E-3</v>
+        <v>2.2650000000000001E-3</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>903</v>
+        <v>931</v>
       </c>
       <c r="C277" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D277" s="4">
-        <v>4000000</v>
+        <v>2554429.9440000001</v>
       </c>
       <c r="E277" s="5">
-        <v>103.90076000000001</v>
+        <v>100.2324</v>
       </c>
       <c r="F277" s="4">
-        <v>4156030.4</v>
+        <v>2565232.4238787801</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J277" s="5">
-        <v>103.90076000000001</v>
+        <v>100.2324</v>
       </c>
       <c r="K277" s="5">
         <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M277" s="4">
-        <v>4156030.4</v>
+        <v>2565232.4238780001</v>
       </c>
       <c r="N277" s="4">
-        <v>4156030.4</v>
+        <v>2565232.4238787801</v>
       </c>
       <c r="O277" s="3" t="s">
-        <v>904</v>
+        <v>34</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>900</v>
+        <v>928</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>902</v>
+        <v>930</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>51818</v>
+        <v>47988</v>
       </c>
       <c r="V277" s="4">
-        <v>8.8190600000000003</v>
+        <v>5.7147600000000001</v>
       </c>
       <c r="W277" s="3" t="s">
-        <v>905</v>
+        <v>932</v>
       </c>
       <c r="X277" s="4">
-        <v>0</v>
+        <v>4865.9846889199998</v>
       </c>
       <c r="Y277" s="4">
-        <v>0</v>
+        <v>4865.9846879999996</v>
       </c>
       <c r="Z277" s="6">
-        <v>3.2859999999999999E-3</v>
+        <v>2.0149999999999999E-3</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
-        <v>906</v>
+        <v>933</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>907</v>
+        <v>934</v>
       </c>
       <c r="C278" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D278" s="4">
-        <v>4328989.1145900004</v>
+        <v>1939288.7339999999</v>
       </c>
       <c r="E278" s="5">
-        <v>0.77446000000000004</v>
+        <v>43.325989999999997</v>
       </c>
       <c r="F278" s="4">
-        <v>33526.28909685</v>
+        <v>863434.97890445997</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>0.77446000000000004</v>
+        <v>43.325989999999997</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>33526.289096</v>
+        <v>863434.97890400002</v>
       </c>
       <c r="N278" s="4">
-        <v>33526.28909685</v>
+        <v>863434.97890445997</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>652</v>
+        <v>935</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>906</v>
+        <v>933</v>
       </c>
       <c r="S278" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>49577</v>
+        <v>50389</v>
       </c>
       <c r="V278" s="4">
-        <v>5.4415100000000001</v>
+        <v>5.5259600000000004</v>
       </c>
       <c r="W278" s="3" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
       <c r="X278" s="4">
-        <v>0</v>
+        <v>23218.935940489999</v>
       </c>
       <c r="Y278" s="4">
-        <v>0</v>
+        <v>23218.935939999999</v>
       </c>
       <c r="Z278" s="6">
-        <v>2.5999999999999998E-5</v>
+        <v>6.78E-4</v>
       </c>
     </row>
     <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>909</v>
+        <v>937</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="C279" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D279" s="4">
-        <v>3211101.9366299999</v>
+        <v>1500000</v>
       </c>
       <c r="E279" s="5">
-        <v>81.292270000000002</v>
+        <v>100.17</v>
       </c>
       <c r="F279" s="4">
-        <v>2610377.6563004898</v>
+        <v>1504822.8125</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>81.292270000000002</v>
+        <v>100.17</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>2610377.6562999999</v>
+        <v>1504822.8125</v>
       </c>
       <c r="N279" s="4">
-        <v>2610377.6563004898</v>
+        <v>1504822.8125</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>34</v>
+        <v>939</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>911</v>
+        <v>935</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>909</v>
+        <v>937</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>49515</v>
+        <v>48382</v>
       </c>
       <c r="V279" s="4">
-        <v>5.5</v>
+        <v>4.75</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>912</v>
+        <v>940</v>
       </c>
       <c r="X279" s="4">
-        <v>0</v>
+        <v>2272.8125</v>
       </c>
       <c r="Y279" s="4">
-        <v>0</v>
+        <v>2272.8125</v>
       </c>
       <c r="Z279" s="6">
-        <v>2.0639999999999999E-3</v>
+        <v>1.1820000000000001E-3</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>914</v>
+        <v>942</v>
       </c>
       <c r="C280" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D280" s="4">
-        <v>507.89310599999999</v>
+        <v>7367782.2336360002</v>
       </c>
       <c r="E280" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>27.371230000000001</v>
       </c>
       <c r="F280" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>2104866.4392098398</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J280" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>27.371230000000001</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M280" s="4">
-        <v>5.0000000000000004E-6</v>
+        <v>2104866.4392090002</v>
       </c>
       <c r="N280" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>2104866.4392098398</v>
       </c>
       <c r="O280" s="3" t="s">
-        <v>915</v>
+        <v>34</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>916</v>
+        <v>935</v>
       </c>
       <c r="Q280" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>913</v>
+        <v>941</v>
       </c>
       <c r="S280" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>49577</v>
+        <v>50663</v>
       </c>
       <c r="V280" s="4">
-        <v>6.2288360000000003</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W280" s="3" t="s">
-        <v>917</v>
+        <v>943</v>
       </c>
       <c r="X280" s="4">
-        <v>0</v>
+        <v>88213.818142200005</v>
       </c>
       <c r="Y280" s="4">
-        <v>0</v>
+        <v>88213.818142000004</v>
       </c>
       <c r="Z280" s="6">
-        <v>0</v>
+        <v>1.653E-3</v>
       </c>
     </row>
     <row r="281" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
-        <v>918</v>
+        <v>944</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>919</v>
+        <v>945</v>
       </c>
       <c r="C281" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D281" s="4">
-        <v>2101232.85408</v>
+        <v>700000</v>
       </c>
       <c r="E281" s="5">
-        <v>96.725020000000001</v>
+        <v>100.71</v>
       </c>
       <c r="F281" s="4">
-        <v>2033888.43449486</v>
+        <v>705884.66666667</v>
       </c>
       <c r="G281" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J281" s="5">
-        <v>96.725020000000001</v>
+        <v>100.71</v>
       </c>
       <c r="K281" s="5">
         <v>1</v>
       </c>
       <c r="L281" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M281" s="4">
-        <v>2033888.4344939999</v>
+        <v>705884.66666600003</v>
       </c>
       <c r="N281" s="4">
-        <v>2033888.43449486</v>
+        <v>705884.66666667</v>
       </c>
       <c r="O281" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="Q281" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>918</v>
+        <v>944</v>
       </c>
       <c r="S281" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>50915</v>
+        <v>49996</v>
       </c>
       <c r="V281" s="4">
-        <v>5.0388799999999998</v>
+        <v>4.75</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>921</v>
+        <v>946</v>
       </c>
       <c r="X281" s="4">
-        <v>1470.53613941</v>
+        <v>914.66666667000004</v>
       </c>
       <c r="Y281" s="4">
-        <v>1470.536139</v>
+        <v>914.66666599999996</v>
       </c>
       <c r="Z281" s="6">
-        <v>1.6080000000000001E-3</v>
+        <v>5.5400000000000002E-4</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>922</v>
+        <v>947</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="C282" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D282" s="4">
-        <v>15320085.691732001</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E282" s="5">
-        <v>22.071269999999998</v>
+        <v>22.106110000000001</v>
       </c>
       <c r="F282" s="4">
-        <v>3381337.4772534501</v>
+        <v>2583343.8525097198</v>
       </c>
       <c r="G282" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J282" s="5">
-        <v>22.071269999999998</v>
+        <v>22.106110000000001</v>
       </c>
       <c r="K282" s="5">
         <v>1</v>
       </c>
       <c r="L282" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M282" s="4">
-        <v>3381337.4772529998</v>
+        <v>2583343.8525089999</v>
       </c>
       <c r="N282" s="4">
-        <v>3381337.4772534501</v>
+        <v>2583343.8525097198</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>667</v>
+        <v>935</v>
       </c>
       <c r="Q282" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>922</v>
+        <v>947</v>
       </c>
       <c r="S282" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>49881</v>
+        <v>48472</v>
       </c>
       <c r="V282" s="4">
-        <v>6.5</v>
+        <v>5.5256109999999996</v>
       </c>
       <c r="W282" s="3" t="s">
-        <v>924</v>
+        <v>949</v>
       </c>
       <c r="X282" s="4">
-        <v>0</v>
+        <v>132720.08332263</v>
       </c>
       <c r="Y282" s="4">
-        <v>0</v>
+        <v>132720.08332199999</v>
       </c>
       <c r="Z282" s="6">
-        <v>2.673E-3</v>
+        <v>2.029E-3</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>926</v>
+        <v>951</v>
       </c>
       <c r="C283" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D283" s="4">
-        <v>8310499.6255999999</v>
+        <v>937124.05420000001</v>
       </c>
       <c r="E283" s="5">
-        <v>100.0338</v>
+        <v>99.97784</v>
       </c>
       <c r="F283" s="4">
-        <v>8326547.7821120098</v>
+        <v>945699.97005219001</v>
       </c>
       <c r="G283" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J283" s="5">
-        <v>100.0338</v>
+        <v>99.97784</v>
       </c>
       <c r="K283" s="5">
         <v>1</v>
       </c>
       <c r="L283" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M283" s="4">
-        <v>8326547.7821119996</v>
+        <v>945699.97005200002</v>
       </c>
       <c r="N283" s="4">
-        <v>8326547.7821120098</v>
+        <v>945699.97005219001</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>34</v>
+        <v>952</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="Q283" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="S283" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>48962</v>
+        <v>48745</v>
       </c>
       <c r="V283" s="4">
-        <v>4.77921</v>
+        <v>4.3259600000000002</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>928</v>
+        <v>953</v>
       </c>
       <c r="X283" s="4">
-        <v>13239.20763855</v>
+        <v>8783.5825425999992</v>
       </c>
       <c r="Y283" s="4">
-        <v>13239.207638</v>
+        <v>8783.5825420000001</v>
       </c>
       <c r="Z283" s="6">
-        <v>6.5839999999999996E-3</v>
+        <v>7.4200000000000004E-4</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>929</v>
+        <v>954</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>930</v>
+        <v>955</v>
       </c>
       <c r="C284" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D284" s="4">
-        <v>4156701.5942279999</v>
+        <v>3950397.4702599999</v>
       </c>
       <c r="E284" s="5">
-        <v>100.024</v>
+        <v>99.095179999999999</v>
       </c>
       <c r="F284" s="4">
-        <v>4197921.0822056597</v>
+        <v>3951936.9928261298</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J284" s="5">
-        <v>100.024</v>
+        <v>99.095179999999999</v>
       </c>
       <c r="K284" s="5">
         <v>1</v>
       </c>
       <c r="L284" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M284" s="4">
-        <v>4197921.0822050003</v>
+        <v>3951936.9928259999</v>
       </c>
       <c r="N284" s="4">
-        <v>4197921.0822056597</v>
+        <v>3951936.9928261298</v>
       </c>
       <c r="O284" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="Q284" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>929</v>
+        <v>954</v>
       </c>
       <c r="S284" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>48446</v>
+        <v>48837</v>
       </c>
       <c r="V284" s="4">
-        <v>4.7719199999999997</v>
+        <v>4.3559599999999996</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>932</v>
+        <v>956</v>
       </c>
       <c r="X284" s="4">
-        <v>40221.879595040002</v>
+        <v>37283.50895653</v>
       </c>
       <c r="Y284" s="4">
-        <v>40221.879594999999</v>
+        <v>37283.508955999998</v>
       </c>
       <c r="Z284" s="6">
-        <v>3.3189999999999999E-3</v>
+        <v>3.104E-3</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>933</v>
+        <v>957</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>934</v>
+        <v>958</v>
       </c>
       <c r="C285" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D285" s="4">
-        <v>6000000</v>
+        <v>13281498.635036999</v>
       </c>
       <c r="E285" s="5">
-        <v>100.11069999999999</v>
+        <v>98.573539999999994</v>
       </c>
       <c r="F285" s="4">
-        <v>6075061.6150000002</v>
+        <v>13213939.8130168</v>
       </c>
       <c r="G285" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J285" s="5">
-        <v>100.11069999999999</v>
+        <v>98.573539999999994</v>
       </c>
       <c r="K285" s="5">
         <v>1</v>
       </c>
       <c r="L285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M285" s="4">
-        <v>6075061.6150000002</v>
+        <v>13213939.813015999</v>
       </c>
       <c r="N285" s="4">
-        <v>6075061.6150000002</v>
+        <v>13213939.8130168</v>
       </c>
       <c r="O285" s="3" t="s">
-        <v>34</v>
+        <v>959</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="Q285" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>933</v>
+        <v>957</v>
       </c>
       <c r="S285" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>47988</v>
+        <v>50754</v>
       </c>
       <c r="V285" s="4">
-        <v>5.6235299999999997</v>
+        <v>4.2359600000000004</v>
       </c>
       <c r="W285" s="3" t="s">
-        <v>935</v>
+        <v>960</v>
       </c>
       <c r="X285" s="4">
-        <v>68419.615000000005</v>
+        <v>121896.44340915</v>
       </c>
       <c r="Y285" s="4">
-        <v>68419.615000000005</v>
+        <v>121896.443409</v>
       </c>
       <c r="Z285" s="6">
-        <v>4.803E-3</v>
+        <v>1.0381E-2</v>
       </c>
     </row>
     <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
-        <v>936</v>
+        <v>961</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>937</v>
+        <v>962</v>
       </c>
       <c r="C286" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D286" s="4">
-        <v>1939288.7339999999</v>
+        <v>16609173.275997</v>
       </c>
       <c r="E286" s="5">
-        <v>41.604900000000001</v>
+        <v>98.522850000000005</v>
       </c>
       <c r="F286" s="4">
-        <v>820830.03578944004</v>
+        <v>16516988.156657901</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>41.604900000000001</v>
+        <v>98.522850000000005</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>820830.03578899999</v>
+        <v>16516988.156656999</v>
       </c>
       <c r="N286" s="4">
-        <v>820830.03578944004</v>
+        <v>16516988.156657901</v>
       </c>
       <c r="O286" s="3" t="s">
-        <v>34</v>
+        <v>963</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>936</v>
+        <v>961</v>
       </c>
       <c r="S286" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>50389</v>
+        <v>50936</v>
       </c>
       <c r="V286" s="4">
-        <v>5.5259600000000004</v>
+        <v>4.25596</v>
       </c>
       <c r="W286" s="3" t="s">
-        <v>939</v>
+        <v>964</v>
       </c>
       <c r="X286" s="4">
-        <v>13990.89729748</v>
+        <v>153157.28370738</v>
       </c>
       <c r="Y286" s="4">
-        <v>13990.897297</v>
+        <v>153157.283707</v>
       </c>
       <c r="Z286" s="6">
-        <v>6.4899999999999995E-4</v>
+        <v>1.2976E-2</v>
       </c>
     </row>
     <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
       <c r="C287" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D287" s="4">
-        <v>1500000</v>
+        <v>13806711.095362</v>
       </c>
       <c r="E287" s="5">
-        <v>99.79</v>
+        <v>97.666809999999998</v>
       </c>
       <c r="F287" s="4">
-        <v>1499114.4125000001</v>
+        <v>13610692.799793201</v>
       </c>
       <c r="G287" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>99.79</v>
+        <v>97.666809999999998</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>1499114.4125000001</v>
+        <v>13610692.799792999</v>
       </c>
       <c r="N287" s="4">
-        <v>1499114.4125000001</v>
+        <v>13610692.799793201</v>
       </c>
       <c r="O287" s="3" t="s">
-        <v>942</v>
+        <v>34</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
       <c r="S287" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>48382</v>
+        <v>50936</v>
       </c>
       <c r="V287" s="4">
-        <v>4.75</v>
+        <v>4.2159599999999999</v>
       </c>
       <c r="W287" s="3" t="s">
-        <v>943</v>
+        <v>967</v>
       </c>
       <c r="X287" s="4">
-        <v>2264.4124999999999</v>
+        <v>126118.50703747</v>
       </c>
       <c r="Y287" s="4">
-        <v>2264.4124999999999</v>
+        <v>126118.507037</v>
       </c>
       <c r="Z287" s="6">
-        <v>1.1850000000000001E-3</v>
+        <v>1.0692E-2</v>
       </c>
     </row>
     <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
-        <v>944</v>
+        <v>968</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>945</v>
+        <v>969</v>
       </c>
       <c r="C288" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D288" s="4">
-        <v>7367782.2336360002</v>
+        <v>6197241.9466700004</v>
       </c>
       <c r="E288" s="5">
-        <v>27.074449999999999</v>
+        <v>97.897620000000003</v>
       </c>
       <c r="F288" s="4">
-        <v>2047937.63045011</v>
+        <v>6123293.0266217897</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>27.074449999999999</v>
+        <v>97.897620000000003</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>2047937.6304500001</v>
+        <v>6123293.0266209999</v>
       </c>
       <c r="N288" s="4">
-        <v>2047937.63045011</v>
+        <v>6123293.0266217897</v>
       </c>
       <c r="O288" s="3" t="s">
-        <v>34</v>
+        <v>970</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>944</v>
+        <v>968</v>
       </c>
       <c r="S288" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>50663</v>
+        <v>51119</v>
       </c>
       <c r="V288" s="4">
-        <v>5.5256109999999996</v>
+        <v>4.1959600000000004</v>
       </c>
       <c r="W288" s="3" t="s">
-        <v>946</v>
+        <v>971</v>
       </c>
       <c r="X288" s="4">
-        <v>53151.113495450001</v>
+        <v>56340.655190190002</v>
       </c>
       <c r="Y288" s="4">
-        <v>53151.113494999998</v>
+        <v>56340.655189999998</v>
       </c>
       <c r="Z288" s="6">
-        <v>1.619E-3</v>
+        <v>4.81E-3</v>
       </c>
     </row>
     <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>947</v>
+        <v>972</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>948</v>
+        <v>973</v>
       </c>
       <c r="C289" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D289" s="4">
-        <v>700000</v>
+        <v>3687634.1151009998</v>
       </c>
       <c r="E289" s="5">
-        <v>99.65</v>
+        <v>97.752269999999996</v>
       </c>
       <c r="F289" s="4">
-        <v>698121.66666667</v>
+        <v>3638271.24816244</v>
       </c>
       <c r="G289" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>99.65</v>
+        <v>97.752269999999996</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>698121.66666600003</v>
+        <v>3638271.248162</v>
       </c>
       <c r="N289" s="4">
-        <v>698121.66666667</v>
+        <v>3638271.24816244</v>
       </c>
       <c r="O289" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>947</v>
+        <v>972</v>
       </c>
       <c r="S289" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>49996</v>
+        <v>51119</v>
       </c>
       <c r="V289" s="4">
-        <v>4.75</v>
+        <v>4.1259600000000001</v>
       </c>
       <c r="W289" s="3" t="s">
-        <v>949</v>
+        <v>974</v>
       </c>
       <c r="X289" s="4">
-        <v>571.66666667000004</v>
+        <v>33525.191356800002</v>
       </c>
       <c r="Y289" s="4">
-        <v>571.66666599999996</v>
+        <v>33525.191356000003</v>
       </c>
       <c r="Z289" s="6">
-        <v>5.5199999999999997E-4</v>
+        <v>2.8579999999999999E-3</v>
       </c>
     </row>
     <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>950</v>
+        <v>975</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>951</v>
+        <v>976</v>
       </c>
       <c r="C290" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D290" s="4">
-        <v>11085730.457268</v>
+        <v>7049351.9249999998</v>
       </c>
       <c r="E290" s="5">
-        <v>21.325890000000001</v>
+        <v>98.332409999999996</v>
       </c>
       <c r="F290" s="4">
-        <v>2444103.0409129299</v>
+        <v>6995426.8265490802</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>21.325890000000001</v>
+        <v>98.332409999999996</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>2444103.040912</v>
+        <v>6995426.8265490001</v>
       </c>
       <c r="N290" s="4">
-        <v>2444103.0409129299</v>
+        <v>6995426.8265490802</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>34</v>
+        <v>977</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>950</v>
+        <v>975</v>
       </c>
       <c r="S290" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>48472</v>
+        <v>51851</v>
       </c>
       <c r="V290" s="4">
-        <v>5.5256109999999996</v>
+        <v>4.1659600000000001</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>952</v>
+        <v>978</v>
       </c>
       <c r="X290" s="4">
-        <v>79972.357899530005</v>
+        <v>63629.18931519</v>
       </c>
       <c r="Y290" s="4">
-        <v>79972.357898999995</v>
+        <v>63629.189315000003</v>
       </c>
       <c r="Z290" s="6">
-        <v>1.9319999999999999E-3</v>
+        <v>5.4949999999999999E-3</v>
       </c>
     </row>
     <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>953</v>
+        <v>979</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>954</v>
+        <v>980</v>
       </c>
       <c r="C291" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D291" s="4">
-        <v>937124.05420000001</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E291" s="5">
-        <v>99.93459</v>
+        <v>95.542289999999994</v>
       </c>
       <c r="F291" s="4">
-        <v>941803.75288823002</v>
+        <v>2578157.22131722</v>
       </c>
       <c r="G291" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J291" s="5">
-        <v>99.93459</v>
+        <v>95.542289999999994</v>
       </c>
       <c r="K291" s="5">
         <v>1</v>
       </c>
       <c r="L291" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M291" s="4">
-        <v>941803.75288799999</v>
+        <v>2578157.2213170002</v>
       </c>
       <c r="N291" s="4">
-        <v>941803.75288823002</v>
+        <v>2578157.22131722</v>
       </c>
       <c r="O291" s="3" t="s">
-        <v>955</v>
+        <v>34</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q291" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>953</v>
+        <v>979</v>
       </c>
       <c r="S291" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>48745</v>
+        <v>51119</v>
       </c>
       <c r="V291" s="4">
-        <v>4.3259600000000002</v>
+        <v>4.3159599999999996</v>
       </c>
       <c r="W291" s="3" t="s">
-        <v>956</v>
+        <v>981</v>
       </c>
       <c r="X291" s="4">
-        <v>5292.6715320800004</v>
+        <v>24989.251842289999</v>
       </c>
       <c r="Y291" s="4">
-        <v>5292.6715320000003</v>
+        <v>24989.251842000001</v>
       </c>
       <c r="Z291" s="6">
-        <v>7.4399999999999998E-4</v>
+        <v>2.0249999999999999E-3</v>
       </c>
     </row>
     <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>957</v>
+        <v>982</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>958</v>
+        <v>983</v>
       </c>
       <c r="C292" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D292" s="4">
-        <v>3950397.4702599999</v>
+        <v>3066818.5048000002</v>
       </c>
       <c r="E292" s="5">
-        <v>98.988050000000001</v>
+        <v>99.283420000000007</v>
       </c>
       <c r="F292" s="4">
-        <v>3932887.12717454</v>
+        <v>3057777.1558296299</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>98.988050000000001</v>
+        <v>99.283420000000007</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>3932887.1271739998</v>
+        <v>3057777.1558289998</v>
       </c>
       <c r="N292" s="4">
-        <v>3932887.12717454</v>
+        <v>3057777.1558296299</v>
       </c>
       <c r="O292" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>957</v>
+        <v>982</v>
       </c>
       <c r="S292" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>48837</v>
+        <v>47051</v>
       </c>
       <c r="V292" s="4">
-        <v>4.3559599999999996</v>
+        <v>4.2176799999999997</v>
       </c>
       <c r="W292" s="3" t="s">
-        <v>959</v>
+        <v>984</v>
       </c>
       <c r="X292" s="4">
-        <v>22465.704114830001</v>
+        <v>12934.859071319999</v>
       </c>
       <c r="Y292" s="4">
-        <v>22465.704114</v>
+        <v>12934.859071000001</v>
       </c>
       <c r="Z292" s="6">
-        <v>3.1089999999999998E-3</v>
+        <v>2.4020000000000001E-3</v>
       </c>
     </row>
     <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>960</v>
+        <v>985</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>961</v>
+        <v>986</v>
       </c>
       <c r="C293" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D293" s="4">
-        <v>13281498.635036999</v>
+        <v>8369501.83292</v>
       </c>
       <c r="E293" s="5">
-        <v>98.442840000000004</v>
+        <v>99.338840000000005</v>
       </c>
       <c r="F293" s="4">
-        <v>13148134.8719202</v>
+        <v>8402162.6978893895</v>
       </c>
       <c r="G293" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>98.442840000000004</v>
+        <v>99.338840000000005</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>13148134.871920001</v>
+        <v>8402162.6978890002</v>
       </c>
       <c r="N293" s="4">
-        <v>13148134.8719202</v>
+        <v>8402162.6978893895</v>
       </c>
       <c r="O293" s="3" t="s">
-        <v>962</v>
+        <v>34</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>938</v>
+        <v>987</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R293" s="3" t="s">
-        <v>960</v>
+        <v>985</v>
       </c>
       <c r="S293" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>50754</v>
+        <v>51302</v>
       </c>
       <c r="V293" s="4">
-        <v>4.2359600000000004</v>
+        <v>4.7983500000000001</v>
       </c>
       <c r="W293" s="3" t="s">
-        <v>963</v>
+        <v>988</v>
       </c>
       <c r="X293" s="4">
-        <v>73450.421028590004</v>
+        <v>87996.663287930001</v>
       </c>
       <c r="Y293" s="4">
-        <v>73450.421027999997</v>
+        <v>87996.663287000003</v>
       </c>
       <c r="Z293" s="6">
-        <v>1.0396000000000001E-2</v>
+        <v>6.6E-3</v>
       </c>
     </row>
     <row r="294" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>965</v>
+        <v>990</v>
       </c>
       <c r="C294" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D294" s="4">
-        <v>15845681.964942001</v>
+        <v>1250000</v>
       </c>
       <c r="E294" s="5">
-        <v>98.439089999999993</v>
+        <v>88.819310000000002</v>
       </c>
       <c r="F294" s="4">
-        <v>15686389.9546088</v>
+        <v>1112741.375</v>
       </c>
       <c r="G294" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J294" s="5">
-        <v>98.439089999999993</v>
+        <v>88.819310000000002</v>
       </c>
       <c r="K294" s="5">
         <v>1</v>
       </c>
       <c r="L294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M294" s="4">
-        <v>15686389.954608001</v>
+        <v>1112741.375</v>
       </c>
       <c r="N294" s="4">
-        <v>15686389.9546088</v>
+        <v>1112741.375</v>
       </c>
       <c r="O294" s="3" t="s">
-        <v>966</v>
+        <v>34</v>
       </c>
       <c r="P294" s="3" t="s">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>964</v>
+        <v>989</v>
       </c>
       <c r="S294" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>50936</v>
+        <v>53220</v>
       </c>
       <c r="V294" s="4">
-        <v>4.25596</v>
+        <v>4.5</v>
       </c>
       <c r="W294" s="3" t="s">
-        <v>967</v>
+        <v>992</v>
       </c>
       <c r="X294" s="4">
-        <v>88044.824025809998</v>
+        <v>2500</v>
       </c>
       <c r="Y294" s="4">
-        <v>88044.824024999994</v>
+        <v>2500</v>
       </c>
       <c r="Z294" s="6">
-        <v>1.2403000000000001E-2</v>
+        <v>8.7399999999999999E-4</v>
       </c>
     </row>
     <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>968</v>
+        <v>993</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>969</v>
+        <v>994</v>
       </c>
       <c r="C295" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D295" s="4">
-        <v>12901588.002826</v>
+        <v>5743234.3636159999</v>
       </c>
       <c r="E295" s="5">
-        <v>97.461529999999996</v>
+        <v>100.14888999999999</v>
       </c>
       <c r="F295" s="4">
-        <v>12645097.595487701</v>
+        <v>5791793.6398898503</v>
       </c>
       <c r="G295" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>97.461529999999996</v>
+        <v>100.14888999999999</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>12645097.595487</v>
+        <v>5791793.639889</v>
       </c>
       <c r="N295" s="4">
-        <v>12645097.595487701</v>
+        <v>5791793.6398898503</v>
       </c>
       <c r="O295" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R295" s="3" t="s">
-        <v>968</v>
+        <v>993</v>
       </c>
       <c r="S295" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>50936</v>
+        <v>47051</v>
       </c>
       <c r="V295" s="4">
-        <v>4.2159599999999999</v>
+        <v>5.5376799999999999</v>
       </c>
       <c r="W295" s="3" t="s">
-        <v>970</v>
+        <v>995</v>
       </c>
       <c r="X295" s="4">
-        <v>71012.533637510001</v>
+        <v>40008.174629759997</v>
       </c>
       <c r="Y295" s="4">
-        <v>71012.533637</v>
+        <v>40008.174629000001</v>
       </c>
       <c r="Z295" s="6">
-        <v>9.9979999999999999E-3</v>
+        <v>4.5500000000000002E-3</v>
       </c>
     </row>
     <row r="296" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>971</v>
+        <v>996</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>972</v>
+        <v>997</v>
       </c>
       <c r="C296" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D296" s="4">
-        <v>6197241.9466700004</v>
+        <v>1997027.668048</v>
       </c>
       <c r="E296" s="5">
-        <v>97.805329999999998</v>
+        <v>99.955539999999999</v>
       </c>
       <c r="F296" s="4">
-        <v>6095181.7931715697</v>
+        <v>2006100.3245061601</v>
       </c>
       <c r="G296" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J296" s="5">
-        <v>97.805329999999998</v>
+        <v>99.955539999999999</v>
       </c>
       <c r="K296" s="5">
         <v>1</v>
       </c>
       <c r="L296" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M296" s="4">
-        <v>6095181.7931709997</v>
+        <v>2006100.3245059999</v>
       </c>
       <c r="N296" s="4">
-        <v>6095181.7931715697</v>
+        <v>2006100.3245061601</v>
       </c>
       <c r="O296" s="3" t="s">
-        <v>973</v>
+        <v>998</v>
       </c>
       <c r="P296" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>971</v>
+        <v>996</v>
       </c>
       <c r="S296" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>51119</v>
+        <v>46412</v>
       </c>
       <c r="V296" s="4">
-        <v>4.1959600000000004</v>
+        <v>4.9876800000000001</v>
       </c>
       <c r="W296" s="3" t="s">
-        <v>974</v>
+        <v>999</v>
       </c>
       <c r="X296" s="4">
-        <v>33948.85633255</v>
+        <v>9960.5349593699993</v>
       </c>
       <c r="Y296" s="4">
-        <v>33948.856332000003</v>
+        <v>9960.5349590000005</v>
       </c>
       <c r="Z296" s="6">
-        <v>4.8190000000000004E-3</v>
+        <v>1.5759999999999999E-3</v>
       </c>
     </row>
     <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
-        <v>975</v>
+        <v>1000</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>976</v>
+        <v>1001</v>
       </c>
       <c r="C297" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D297" s="4">
-        <v>3687634.1151009998</v>
+        <v>4233608.2619200004</v>
       </c>
       <c r="E297" s="5">
-        <v>97.654780000000002</v>
+        <v>103.57217</v>
       </c>
       <c r="F297" s="4">
-        <v>3621352.0591500299</v>
+        <v>4399840.4669634597</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>97.654780000000002</v>
+        <v>103.57217</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>3621352.0591500001</v>
+        <v>4399840.4669629997</v>
       </c>
       <c r="N297" s="4">
-        <v>3621352.0591500299</v>
+        <v>4399840.4669634597</v>
       </c>
       <c r="O297" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R297" s="3" t="s">
-        <v>975</v>
+        <v>1000</v>
       </c>
       <c r="S297" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>51119</v>
+        <v>51789</v>
       </c>
       <c r="V297" s="4">
-        <v>4.1259600000000001</v>
+        <v>8.5036799999999992</v>
       </c>
       <c r="W297" s="3" t="s">
-        <v>977</v>
+        <v>1002</v>
       </c>
       <c r="X297" s="4">
-        <v>20201.0768432</v>
+        <v>15000.520793629999</v>
       </c>
       <c r="Y297" s="4">
-        <v>20201.076842999999</v>
+        <v>15000.520793</v>
       </c>
       <c r="Z297" s="6">
-        <v>2.8630000000000001E-3</v>
+        <v>3.4559999999999999E-3</v>
       </c>
     </row>
     <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>979</v>
+        <v>1004</v>
       </c>
       <c r="C298" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D298" s="4">
-        <v>7049351.9249999998</v>
+        <v>3784541.7783909999</v>
       </c>
       <c r="E298" s="5">
-        <v>98.079880000000003</v>
+        <v>96.289500000000004</v>
       </c>
       <c r="F298" s="4">
-        <v>6952336.5741742803</v>
+        <v>3648001.8185962802</v>
       </c>
       <c r="G298" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>98.079880000000003</v>
+        <v>96.289500000000004</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>6952336.574174</v>
+        <v>3648001.8185959999</v>
       </c>
       <c r="N298" s="4">
-        <v>6952336.5741742803</v>
+        <v>3648001.8185962802</v>
       </c>
       <c r="O298" s="3" t="s">
-        <v>980</v>
+        <v>34</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R298" s="3" t="s">
-        <v>978</v>
+        <v>1003</v>
       </c>
       <c r="S298" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
-        <v>51851</v>
+        <v>55899</v>
       </c>
       <c r="V298" s="4">
-        <v>4.1659600000000001</v>
+        <v>2.31</v>
       </c>
       <c r="W298" s="3" t="s">
-        <v>981</v>
+        <v>1005</v>
       </c>
       <c r="X298" s="4">
-        <v>38340.665356589998</v>
+        <v>3885.4628924799999</v>
       </c>
       <c r="Y298" s="4">
-        <v>38340.665355999998</v>
+        <v>3885.462892</v>
       </c>
       <c r="Z298" s="6">
-        <v>5.4970000000000001E-3</v>
+        <v>2.8649999999999999E-3</v>
       </c>
     </row>
     <row r="299" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>983</v>
+        <v>1007</v>
       </c>
       <c r="C299" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D299" s="4">
-        <v>2672290.9504</v>
+        <v>1000</v>
       </c>
       <c r="E299" s="5">
-        <v>95.278670000000005</v>
+        <v>10364.578390000001</v>
       </c>
       <c r="F299" s="4">
-        <v>2561180.9021815802</v>
+        <v>103645.78389999999</v>
       </c>
       <c r="G299" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J299" s="5">
-        <v>95.278670000000005</v>
+        <v>10364.578390000001</v>
       </c>
       <c r="K299" s="5">
         <v>1</v>
       </c>
       <c r="L299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M299" s="4">
-        <v>2561180.902181</v>
+        <v>103645.78389999999</v>
       </c>
       <c r="N299" s="4">
-        <v>2561180.9021815802</v>
+        <v>103645.78389999999</v>
       </c>
       <c r="O299" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P299" s="3" t="s">
-        <v>938</v>
+        <v>991</v>
       </c>
       <c r="Q299" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R299" s="3" t="s">
-        <v>982</v>
+        <v>1006</v>
       </c>
       <c r="S299" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T299" s="4">
         <v>0.01</v>
       </c>
       <c r="U299" s="2">
-        <v>51119</v>
+        <v>57269</v>
       </c>
       <c r="V299" s="4">
-        <v>4.3159599999999996</v>
+        <v>0</v>
       </c>
       <c r="W299" s="3" t="s">
-        <v>984</v>
+        <v>1008</v>
       </c>
       <c r="X299" s="4">
-        <v>15057.6261101</v>
+        <v>0</v>
       </c>
       <c r="Y299" s="4">
-        <v>15057.626109999999</v>
+        <v>0</v>
       </c>
       <c r="Z299" s="6">
-        <v>2.0249999999999999E-3</v>
+        <v>8.1000000000000004E-5</v>
       </c>
     </row>
     <row r="300" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>986</v>
+        <v>1010</v>
       </c>
       <c r="C300" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D300" s="4">
-        <v>3066818.5048000002</v>
+        <v>732268.61213999998</v>
       </c>
       <c r="E300" s="5">
-        <v>99.215450000000004</v>
+        <v>97.925380000000004</v>
       </c>
       <c r="F300" s="4">
-        <v>3044554.2884249398</v>
+        <v>717743.43467059999</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J300" s="5">
-        <v>99.215450000000004</v>
+        <v>97.925380000000004</v>
       </c>
       <c r="K300" s="5">
         <v>1</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M300" s="4">
-        <v>3044554.2884240001</v>
+        <v>717743.43466999999</v>
       </c>
       <c r="N300" s="4">
-        <v>3044554.2884249398</v>
+        <v>717743.43467059999</v>
       </c>
       <c r="O300" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P300" s="3" t="s">
-        <v>938</v>
+        <v>1011</v>
       </c>
       <c r="Q300" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R300" s="3" t="s">
-        <v>985</v>
+        <v>1009</v>
       </c>
       <c r="S300" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T300" s="4">
         <v>0.01</v>
       </c>
       <c r="U300" s="2">
-        <v>47051</v>
+        <v>49304</v>
       </c>
       <c r="V300" s="4">
-        <v>4.2176799999999997</v>
+        <v>4.6817500000000001</v>
       </c>
       <c r="W300" s="3" t="s">
-        <v>987</v>
+        <v>1012</v>
       </c>
       <c r="X300" s="4">
-        <v>1796.5082043499999</v>
+        <v>666.61361178000004</v>
       </c>
       <c r="Y300" s="4">
-        <v>1796.508204</v>
+        <v>666.61361099999999</v>
       </c>
       <c r="Z300" s="6">
-        <v>2.4069999999999999E-3</v>
+        <v>5.6300000000000002E-4</v>
       </c>
     </row>
     <row r="301" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>988</v>
+        <v>1013</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>989</v>
+        <v>1014</v>
       </c>
       <c r="C301" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D301" s="4">
-        <v>8369501.83292</v>
+        <v>248836.30386300001</v>
       </c>
       <c r="E301" s="5">
-        <v>99.295000000000002</v>
+        <v>100.0754</v>
       </c>
       <c r="F301" s="4">
-        <v>8363520.47544064</v>
+        <v>250551.88682078</v>
       </c>
       <c r="G301" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J301" s="5">
-        <v>99.295000000000002</v>
+        <v>100.0754</v>
       </c>
       <c r="K301" s="5">
         <v>1</v>
       </c>
       <c r="L301" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M301" s="4">
-        <v>8363520.4754400002</v>
+        <v>250551.88682000001</v>
       </c>
       <c r="N301" s="4">
-        <v>8363520.47544064</v>
+        <v>250551.88682078</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P301" s="3" t="s">
-        <v>990</v>
+        <v>1015</v>
       </c>
       <c r="Q301" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R301" s="3" t="s">
-        <v>988</v>
+        <v>1013</v>
       </c>
       <c r="S301" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T301" s="4">
         <v>0.01</v>
       </c>
       <c r="U301" s="2">
-        <v>51302</v>
+        <v>47956</v>
       </c>
       <c r="V301" s="4">
-        <v>4.7983500000000001</v>
+        <v>5.1408199999999997</v>
       </c>
       <c r="W301" s="3" t="s">
-        <v>991</v>
+        <v>1016</v>
       </c>
       <c r="X301" s="4">
-        <v>53023.630442720001</v>
+        <v>1527.96038466</v>
       </c>
       <c r="Y301" s="4">
-        <v>53023.630442000001</v>
+        <v>1527.960384</v>
       </c>
       <c r="Z301" s="6">
-        <v>6.613E-3</v>
+        <v>1.9599999999999999E-4</v>
       </c>
     </row>
     <row r="302" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>993</v>
+        <v>1018</v>
       </c>
       <c r="C302" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D302" s="4">
-        <v>1150000</v>
+        <v>3463023.3889919999</v>
       </c>
       <c r="E302" s="5">
-        <v>88.832080000000005</v>
+        <v>80.028130000000004</v>
       </c>
       <c r="F302" s="4">
-        <v>1023868.92</v>
+        <v>2771392.8596729198</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J302" s="5">
-        <v>88.832080000000005</v>
+        <v>80.028130000000004</v>
       </c>
       <c r="K302" s="5">
         <v>1</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M302" s="4">
-        <v>1023868.92</v>
+        <v>2771392.8596720002</v>
       </c>
       <c r="N302" s="4">
-        <v>1023868.92</v>
+        <v>2771392.8596729198</v>
       </c>
       <c r="O302" s="3" t="s">
-        <v>34</v>
+        <v>1019</v>
       </c>
       <c r="P302" s="3" t="s">
-        <v>994</v>
+        <v>1020</v>
       </c>
       <c r="Q302" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R302" s="3" t="s">
-        <v>992</v>
+        <v>1017</v>
       </c>
       <c r="S302" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T302" s="4">
         <v>0.01</v>
       </c>
       <c r="U302" s="2">
-        <v>53220</v>
+        <v>49454</v>
       </c>
       <c r="V302" s="4">
-        <v>4.5</v>
+        <v>5.1070500000000001</v>
       </c>
       <c r="W302" s="3" t="s">
-        <v>995</v>
+        <v>1021</v>
       </c>
       <c r="X302" s="4">
-        <v>2300</v>
+        <v>0</v>
       </c>
       <c r="Y302" s="4">
-        <v>2300</v>
+        <v>0</v>
       </c>
       <c r="Z302" s="6">
-        <v>8.0900000000000004E-4</v>
+        <v>2.1770000000000001E-3</v>
       </c>
     </row>
     <row r="303" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>996</v>
+        <v>1022</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>997</v>
+        <v>1023</v>
       </c>
       <c r="C303" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D303" s="4">
-        <v>5743234.3636159999</v>
+        <v>2790946.6228800002</v>
       </c>
       <c r="E303" s="5">
-        <v>100.14265</v>
+        <v>90.702129999999997</v>
       </c>
       <c r="F303" s="4">
-        <v>5756983.7783565996</v>
+        <v>2533673.9884811402</v>
       </c>
       <c r="G303" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J303" s="5">
-        <v>100.14265</v>
+        <v>90.702129999999997</v>
       </c>
       <c r="K303" s="5">
         <v>1</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M303" s="4">
-        <v>5756983.7783559998</v>
+        <v>2533673.9884810001</v>
       </c>
       <c r="N303" s="4">
-        <v>5756983.7783565996</v>
+        <v>2533673.9884811402</v>
       </c>
       <c r="O303" s="3" t="s">
-        <v>34</v>
+        <v>1024</v>
       </c>
       <c r="P303" s="3" t="s">
-        <v>938</v>
+        <v>1025</v>
       </c>
       <c r="Q303" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R303" s="3" t="s">
-        <v>996</v>
+        <v>1022</v>
       </c>
       <c r="S303" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T303" s="4">
         <v>0.01</v>
       </c>
       <c r="U303" s="2">
-        <v>47051</v>
+        <v>50065</v>
       </c>
       <c r="V303" s="4">
-        <v>5.5376799999999999</v>
+        <v>4.10175</v>
       </c>
       <c r="W303" s="3" t="s">
-        <v>998</v>
+        <v>1026</v>
       </c>
       <c r="X303" s="4">
-        <v>5556.6909207999997</v>
+        <v>2225.95436591</v>
       </c>
       <c r="Y303" s="4">
-        <v>5556.69092</v>
+        <v>2225.9543650000001</v>
       </c>
       <c r="Z303" s="6">
-        <v>4.5519999999999996E-3</v>
+        <v>1.99E-3</v>
       </c>
     </row>
     <row r="304" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>999</v>
+        <v>1027</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1000</v>
+        <v>1028</v>
       </c>
       <c r="C304" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D304" s="4">
-        <v>1997027.668048</v>
+        <v>7476258.8154300004</v>
       </c>
       <c r="E304" s="5">
-        <v>99.945819999999998</v>
+        <v>42.308349999999997</v>
       </c>
       <c r="F304" s="4">
-        <v>1997329.0860907</v>
+        <v>3168971.8443598701</v>
       </c>
       <c r="G304" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>99.945819999999998</v>
+        <v>42.308349999999997</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>1997329.0860900001</v>
+        <v>3168971.8443590002</v>
       </c>
       <c r="N304" s="4">
-        <v>1997329.0860907</v>
+        <v>3168971.8443598701</v>
       </c>
       <c r="O304" s="3" t="s">
-        <v>1001</v>
+        <v>34</v>
       </c>
       <c r="P304" s="3" t="s">
-        <v>938</v>
+        <v>1029</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R304" s="3" t="s">
-        <v>999</v>
+        <v>1027</v>
       </c>
       <c r="S304" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T304" s="4">
         <v>0.01</v>
       </c>
       <c r="U304" s="2">
-        <v>46412</v>
+        <v>57490</v>
       </c>
       <c r="V304" s="4">
-        <v>4.9876800000000001</v>
+        <v>4.3217499999999998</v>
       </c>
       <c r="W304" s="3" t="s">
-        <v>1002</v>
+        <v>1030</v>
       </c>
       <c r="X304" s="4">
-        <v>1383.4076332499999</v>
+        <v>5890.09782189</v>
       </c>
       <c r="Y304" s="4">
-        <v>1383.407633</v>
+        <v>5890.0978210000003</v>
       </c>
       <c r="Z304" s="6">
-        <v>1.5790000000000001E-3</v>
+        <v>2.4889999999999999E-3</v>
       </c>
     </row>
     <row r="305" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>1003</v>
+        <v>1031</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1004</v>
+        <v>1032</v>
       </c>
       <c r="C305" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D305" s="4">
-        <v>4288773.2980000004</v>
+        <v>5545782.6000899998</v>
       </c>
       <c r="E305" s="5">
-        <v>103.64726</v>
+        <v>97.946759999999998</v>
       </c>
       <c r="F305" s="4">
-        <v>4462493.4021046804</v>
+        <v>5431914.3734319098</v>
       </c>
       <c r="G305" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J305" s="5">
-        <v>103.64726</v>
+        <v>97.946759999999998</v>
       </c>
       <c r="K305" s="5">
         <v>1</v>
       </c>
       <c r="L305" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M305" s="4">
-        <v>4462493.4021039996</v>
+        <v>5431914.3734309999</v>
       </c>
       <c r="N305" s="4">
-        <v>4462493.4021046804</v>
+        <v>5431914.3734319098</v>
       </c>
       <c r="O305" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P305" s="3" t="s">
-        <v>938</v>
+        <v>1033</v>
       </c>
       <c r="Q305" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R305" s="3" t="s">
-        <v>1003</v>
+        <v>1031</v>
       </c>
       <c r="S305" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T305" s="4">
         <v>0.01</v>
       </c>
       <c r="U305" s="2">
-        <v>51789</v>
+        <v>59130</v>
       </c>
       <c r="V305" s="4">
-        <v>8.5408500000000007</v>
+        <v>1.05</v>
       </c>
       <c r="W305" s="3" t="s">
-        <v>1005</v>
+        <v>1034</v>
       </c>
       <c r="X305" s="4">
-        <v>17297.391116049999</v>
+        <v>0</v>
       </c>
       <c r="Y305" s="4">
-        <v>17297.391115999999</v>
+        <v>0</v>
       </c>
       <c r="Z305" s="6">
-        <v>3.5279999999999999E-3</v>
+        <v>4.267E-3</v>
       </c>
     </row>
     <row r="306" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>1006</v>
+        <v>1035</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1007</v>
+        <v>1036</v>
       </c>
       <c r="C306" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D306" s="4">
-        <v>4892668.656711</v>
+        <v>7500000</v>
       </c>
       <c r="E306" s="5">
-        <v>97.059020000000004</v>
+        <v>99.296869999999998</v>
       </c>
       <c r="F306" s="4">
-        <v>4753799.38987175</v>
+        <v>7459307.5750000002</v>
       </c>
       <c r="G306" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J306" s="5">
-        <v>97.059020000000004</v>
+        <v>99.296869999999998</v>
       </c>
       <c r="K306" s="5">
         <v>1</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M306" s="4">
-        <v>4753799.3898710003</v>
+        <v>7459307.5750000002</v>
       </c>
       <c r="N306" s="4">
-        <v>4753799.38987175</v>
+        <v>7459307.5750000002</v>
       </c>
       <c r="O306" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P306" s="3" t="s">
-        <v>994</v>
+        <v>1033</v>
       </c>
       <c r="Q306" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R306" s="3" t="s">
-        <v>1006</v>
+        <v>1035</v>
       </c>
       <c r="S306" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T306" s="4">
         <v>0.01</v>
       </c>
       <c r="U306" s="2">
-        <v>55899</v>
+        <v>59130</v>
       </c>
       <c r="V306" s="4">
-        <v>2.31</v>
+        <v>4.8169300000000002</v>
       </c>
       <c r="W306" s="3" t="s">
-        <v>1008</v>
+        <v>1037</v>
       </c>
       <c r="X306" s="4">
-        <v>5023.13982089</v>
+        <v>12042.325000000001</v>
       </c>
       <c r="Y306" s="4">
-        <v>5023.1398200000003</v>
+        <v>12042.325000000001</v>
       </c>
       <c r="Z306" s="6">
-        <v>3.7580000000000001E-3</v>
+        <v>5.8599999999999998E-3</v>
       </c>
     </row>
     <row r="307" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
-        <v>1009</v>
+        <v>1038</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1010</v>
+        <v>1039</v>
       </c>
       <c r="C307" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D307" s="4">
-        <v>1000</v>
+        <v>18941000</v>
       </c>
       <c r="E307" s="5">
-        <v>9996.1993199999997</v>
+        <v>98.835849999999994</v>
       </c>
       <c r="F307" s="4">
-        <v>99961.993199999997</v>
+        <v>18753120.62221</v>
       </c>
       <c r="G307" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J307" s="5">
-        <v>9996.1993199999997</v>
+        <v>98.835849999999994</v>
       </c>
       <c r="K307" s="5">
         <v>1</v>
       </c>
       <c r="L307" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M307" s="4">
-        <v>99961.993199999997</v>
+        <v>18753120.62221</v>
       </c>
       <c r="N307" s="4">
-        <v>99961.993199999997</v>
+        <v>18753120.62221</v>
       </c>
       <c r="O307" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P307" s="3" t="s">
-        <v>994</v>
+        <v>1033</v>
       </c>
       <c r="Q307" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R307" s="3" t="s">
-        <v>1009</v>
+        <v>1038</v>
       </c>
       <c r="S307" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T307" s="4">
         <v>0.01</v>
       </c>
       <c r="U307" s="2">
-        <v>57269</v>
+        <v>59130</v>
       </c>
       <c r="V307" s="4">
-        <v>0</v>
+        <v>5.1669299999999998</v>
       </c>
       <c r="W307" s="3" t="s">
-        <v>1011</v>
+        <v>1040</v>
       </c>
       <c r="X307" s="4">
-        <v>0</v>
+        <v>32622.273710000001</v>
       </c>
       <c r="Y307" s="4">
-        <v>0</v>
+        <v>32622.273710000001</v>
       </c>
       <c r="Z307" s="6">
-        <v>7.8999999999999996E-5</v>
+        <v>1.4732E-2</v>
       </c>
     </row>
     <row r="308" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>1012</v>
+        <v>1041</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1013</v>
+        <v>1042</v>
       </c>
       <c r="C308" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D308" s="4">
-        <v>752061.39871199999</v>
+        <v>9733378.8900000006</v>
       </c>
       <c r="E308" s="5">
-        <v>97.990539999999996</v>
+        <v>96.835449999999994</v>
       </c>
       <c r="F308" s="4">
-        <v>737444.01582960004</v>
+        <v>9425361.2483364996</v>
       </c>
       <c r="G308" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J308" s="5">
-        <v>97.990539999999996</v>
+        <v>96.835449999999994</v>
       </c>
       <c r="K308" s="5">
         <v>1</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M308" s="4">
-        <v>737444.01582900004</v>
+        <v>9425361.2483360004</v>
       </c>
       <c r="N308" s="4">
-        <v>737444.01582960004</v>
+        <v>9425361.2483364996</v>
       </c>
       <c r="O308" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P308" s="3" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="Q308" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R308" s="3" t="s">
-        <v>1012</v>
+        <v>1041</v>
       </c>
       <c r="S308" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T308" s="4">
         <v>0.01</v>
       </c>
       <c r="U308" s="2">
-        <v>49304</v>
+        <v>51822</v>
       </c>
       <c r="V308" s="4">
-        <v>4.73888</v>
+        <v>4.3</v>
       </c>
       <c r="W308" s="3" t="s">
-        <v>1015</v>
+        <v>1044</v>
       </c>
       <c r="X308" s="4">
-        <v>494.99010016</v>
+        <v>0</v>
       </c>
       <c r="Y308" s="4">
-        <v>494.99009999999998</v>
+        <v>0</v>
       </c>
       <c r="Z308" s="6">
-        <v>5.8299999999999997E-4</v>
+        <v>7.404E-3</v>
       </c>
     </row>
     <row r="309" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
-        <v>1016</v>
+        <v>1045</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1017</v>
+        <v>1046</v>
       </c>
       <c r="C309" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D309" s="4">
-        <v>248836.30386300001</v>
+        <v>9567206.5738050006</v>
       </c>
       <c r="E309" s="5">
-        <v>99.993399999999994</v>
+        <v>95.965490000000003</v>
       </c>
       <c r="F309" s="4">
-        <v>249246.28821614999</v>
+        <v>9181216.6678641792</v>
       </c>
       <c r="G309" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J309" s="5">
-        <v>99.993399999999994</v>
+        <v>95.965490000000003</v>
       </c>
       <c r="K309" s="5">
         <v>1</v>
       </c>
       <c r="L309" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M309" s="4">
-        <v>249246.28821599999</v>
+        <v>9181216.6678640004</v>
       </c>
       <c r="N309" s="4">
-        <v>249246.28821614999</v>
+        <v>9181216.6678641792</v>
       </c>
       <c r="O309" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1016</v>
+        <v>1045</v>
       </c>
       <c r="S309" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>47956</v>
+        <v>51091</v>
       </c>
       <c r="V309" s="4">
-        <v>5.1408199999999997</v>
+        <v>1.482</v>
       </c>
       <c r="W309" s="3" t="s">
-        <v>1019</v>
+        <v>1048</v>
       </c>
       <c r="X309" s="4">
-        <v>426.40754921000001</v>
+        <v>0</v>
       </c>
       <c r="Y309" s="4">
-        <v>426.40754900000002</v>
+        <v>0</v>
       </c>
       <c r="Z309" s="6">
-        <v>1.9699999999999999E-4</v>
+        <v>7.2119999999999997E-3</v>
       </c>
     </row>
     <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1021</v>
+        <v>1050</v>
       </c>
       <c r="C310" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D310" s="4">
-        <v>3473027.40864</v>
+        <v>8098306.4676550003</v>
       </c>
       <c r="E310" s="5">
-        <v>80.163409999999999</v>
+        <v>100.0698</v>
       </c>
       <c r="F310" s="4">
-        <v>2784097.20100046</v>
+        <v>8143318.0697481995</v>
       </c>
       <c r="G310" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>80.163409999999999</v>
+        <v>100.0698</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>2784097.2009999999</v>
+        <v>8143318.0697480002</v>
       </c>
       <c r="N310" s="4">
-        <v>2784097.20100046</v>
+        <v>8143318.0697481995</v>
       </c>
       <c r="O310" s="3" t="s">
-        <v>1022</v>
+        <v>34</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1023</v>
+        <v>1051</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R310" s="3" t="s">
-        <v>1020</v>
+        <v>1049</v>
       </c>
       <c r="S310" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>49454</v>
+        <v>48694</v>
       </c>
       <c r="V310" s="4">
-        <v>4.8037599999999996</v>
+        <v>4.86015</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1024</v>
+        <v>1052</v>
       </c>
       <c r="X310" s="4">
-        <v>0</v>
+        <v>39358.984178769999</v>
       </c>
       <c r="Y310" s="4">
-        <v>0</v>
+        <v>39358.984177999999</v>
       </c>
       <c r="Z310" s="6">
-        <v>2.2009999999999998E-3</v>
+        <v>6.3969999999999999E-3</v>
       </c>
     </row>
     <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1025</v>
+        <v>1053</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1026</v>
+        <v>1054</v>
       </c>
       <c r="C311" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D311" s="4">
-        <v>2856647.4767999998</v>
+        <v>831052.79957699997</v>
       </c>
       <c r="E311" s="5">
-        <v>90.916790000000006</v>
+        <v>97.728989999999996</v>
       </c>
       <c r="F311" s="4">
-        <v>2598822.2505862098</v>
+        <v>812179.50739332999</v>
       </c>
       <c r="G311" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J311" s="5">
-        <v>90.916790000000006</v>
+        <v>97.728989999999996</v>
       </c>
       <c r="K311" s="5">
         <v>1</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M311" s="4">
-        <v>2598822.2505859998</v>
+        <v>812179.50739299995</v>
       </c>
       <c r="N311" s="4">
-        <v>2598822.2505862098</v>
+        <v>812179.50739332999</v>
       </c>
       <c r="O311" s="3" t="s">
-        <v>1027</v>
+        <v>34</v>
       </c>
       <c r="P311" s="3" t="s">
-        <v>1028</v>
+        <v>1055</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R311" s="3" t="s">
-        <v>1025</v>
+        <v>1053</v>
       </c>
       <c r="S311" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>50065</v>
+        <v>52642</v>
       </c>
       <c r="V311" s="4">
-        <v>4.1588799999999999</v>
+        <v>6.726</v>
       </c>
       <c r="W311" s="3" t="s">
-        <v>1029</v>
+        <v>1056</v>
       </c>
       <c r="X311" s="4">
-        <v>1650.06306365</v>
+        <v>0</v>
       </c>
       <c r="Y311" s="4">
-        <v>1650.0630630000001</v>
+        <v>0</v>
       </c>
       <c r="Z311" s="6">
-        <v>2.0539999999999998E-3</v>
+        <v>6.38E-4</v>
       </c>
     </row>
     <row r="312" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>1030</v>
+        <v>1057</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1031</v>
+        <v>1058</v>
       </c>
       <c r="C312" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D312" s="4">
-        <v>7487335.4029799998</v>
+        <v>3314459.6128199999</v>
       </c>
       <c r="E312" s="5">
-        <v>42.596159999999998</v>
+        <v>86.984700000000004</v>
       </c>
       <c r="F312" s="4">
-        <v>3193590.2239192501</v>
+        <v>2883072.7508326401</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J312" s="5">
-        <v>42.596159999999998</v>
+        <v>86.984700000000004</v>
       </c>
       <c r="K312" s="5">
         <v>1</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M312" s="4">
-        <v>3193590.223919</v>
+        <v>2883072.7508319998</v>
       </c>
       <c r="N312" s="4">
-        <v>3193590.2239192501</v>
+        <v>2883072.7508326401</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P312" s="3" t="s">
-        <v>1032</v>
+        <v>1059</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R312" s="3" t="s">
-        <v>1030</v>
+        <v>1057</v>
       </c>
       <c r="S312" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>57735</v>
+        <v>55513</v>
       </c>
       <c r="V312" s="4">
-        <v>4.3788799999999997</v>
+        <v>2.52</v>
       </c>
       <c r="W312" s="3" t="s">
-        <v>1033</v>
+        <v>1060</v>
       </c>
       <c r="X312" s="4">
-        <v>4272.8559292500004</v>
+        <v>0</v>
       </c>
       <c r="Y312" s="4">
-        <v>4272.8559290000003</v>
+        <v>0</v>
       </c>
       <c r="Z312" s="6">
-        <v>2.5249999999999999E-3</v>
+        <v>2.2650000000000001E-3</v>
       </c>
     </row>
     <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1035</v>
+        <v>1062</v>
       </c>
       <c r="C313" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D313" s="4">
-        <v>6007014.5839950005</v>
+        <v>1164207.656</v>
       </c>
       <c r="E313" s="5">
-        <v>97.655850000000001</v>
+        <v>81.002049999999997</v>
       </c>
       <c r="F313" s="4">
-        <v>5866201.15162428</v>
+        <v>943032.06761695002</v>
       </c>
       <c r="G313" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>97.655850000000001</v>
+        <v>81.002049999999997</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>5866201.1516239997</v>
+        <v>943032.06761599996</v>
       </c>
       <c r="N313" s="4">
-        <v>5866201.15162428</v>
+        <v>943032.06761695002</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R313" s="3" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="S313" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
-        <v>59130</v>
+        <v>55513</v>
       </c>
       <c r="V313" s="4">
-        <v>1.05</v>
+        <v>3.81</v>
       </c>
       <c r="W313" s="3" t="s">
-        <v>1037</v>
+        <v>1063</v>
       </c>
       <c r="X313" s="4">
         <v>0</v>
       </c>
       <c r="Y313" s="4">
         <v>0</v>
       </c>
       <c r="Z313" s="6">
-        <v>4.6379999999999998E-3</v>
+        <v>7.3999999999999999E-4</v>
       </c>
     </row>
     <row r="314" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>1038</v>
+        <v>1064</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1039</v>
+        <v>1065</v>
       </c>
       <c r="C314" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D314" s="4">
-        <v>6900000</v>
+        <v>2153453.9495000001</v>
       </c>
       <c r="E314" s="5">
-        <v>99.231719999999996</v>
+        <v>87.142470000000003</v>
       </c>
       <c r="F314" s="4">
-        <v>6858107.0870000003</v>
+        <v>1876572.9619068501</v>
       </c>
       <c r="G314" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J314" s="5">
-        <v>99.231719999999996</v>
+        <v>87.142470000000003</v>
       </c>
       <c r="K314" s="5">
         <v>1</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M314" s="4">
-        <v>6858107.0870000003</v>
+        <v>1876572.961906</v>
       </c>
       <c r="N314" s="4">
-        <v>6858107.0870000003</v>
+        <v>1876572.9619068501</v>
       </c>
       <c r="O314" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P314" s="3" t="s">
-        <v>1036</v>
+        <v>1059</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R314" s="3" t="s">
-        <v>1038</v>
+        <v>1064</v>
       </c>
       <c r="S314" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T314" s="4">
         <v>0.01</v>
       </c>
       <c r="U314" s="2">
-        <v>59130</v>
+        <v>55574</v>
       </c>
       <c r="V314" s="4">
-        <v>4.8340899999999998</v>
+        <v>3.38</v>
       </c>
       <c r="W314" s="3" t="s">
-        <v>1040</v>
+        <v>1066</v>
       </c>
       <c r="X314" s="4">
-        <v>11118.406999999999</v>
+        <v>0</v>
       </c>
       <c r="Y314" s="4">
-        <v>11118.406999999999</v>
+        <v>0</v>
       </c>
       <c r="Z314" s="6">
-        <v>5.4219999999999997E-3</v>
+        <v>1.474E-3</v>
       </c>
     </row>
     <row r="315" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>1041</v>
+        <v>1067</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1042</v>
+        <v>1068</v>
       </c>
       <c r="C315" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D315" s="4">
-        <v>17741000</v>
+        <v>170446.65231</v>
       </c>
       <c r="E315" s="5">
-        <v>98.494010000000003</v>
+        <v>100.0685</v>
       </c>
       <c r="F315" s="4">
-        <v>17504479.294330001</v>
+        <v>171599.84350980999</v>
       </c>
       <c r="G315" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J315" s="5">
-        <v>98.494010000000003</v>
+        <v>100.0685</v>
       </c>
       <c r="K315" s="5">
         <v>1</v>
       </c>
       <c r="L315" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M315" s="4">
-        <v>17504479.294330001</v>
+        <v>171599.843509</v>
       </c>
       <c r="N315" s="4">
-        <v>17504479.294330001</v>
+        <v>171599.84350980999</v>
       </c>
       <c r="O315" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P315" s="3" t="s">
-        <v>1036</v>
+        <v>1069</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1041</v>
+        <v>1067</v>
       </c>
       <c r="S315" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>59130</v>
+        <v>48047</v>
       </c>
       <c r="V315" s="4">
-        <v>5.1840900000000003</v>
+        <v>5.0908199999999999</v>
       </c>
       <c r="W315" s="3" t="s">
-        <v>1043</v>
+        <v>1070</v>
       </c>
       <c r="X315" s="4">
-        <v>30656.980230000001</v>
+        <v>1036.43524278</v>
       </c>
       <c r="Y315" s="4">
-        <v>30656.980230000001</v>
+        <v>1036.435242</v>
       </c>
       <c r="Z315" s="6">
-        <v>1.3840999999999999E-2</v>
+        <v>1.34E-4</v>
       </c>
     </row>
     <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>1044</v>
+        <v>1071</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1045</v>
+        <v>1072</v>
       </c>
       <c r="C316" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D316" s="4">
-        <v>9748345.9199999999</v>
+        <v>809363.46600000001</v>
       </c>
       <c r="E316" s="5">
-        <v>97.268230000000003</v>
+        <v>100.0694</v>
       </c>
       <c r="F316" s="4">
-        <v>9482043.5306612197</v>
+        <v>813518.26590576</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>97.268230000000003</v>
+        <v>100.0694</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>9482043.5306609999</v>
+        <v>813518.26590500004</v>
       </c>
       <c r="N316" s="4">
-        <v>9482043.5306612197</v>
+        <v>813518.26590576</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
-        <v>1046</v>
+        <v>1069</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="R316" s="3" t="s">
-        <v>1044</v>
+        <v>1071</v>
       </c>
       <c r="S316" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>51822</v>
+        <v>48425</v>
       </c>
       <c r="V316" s="4">
-        <v>4.3</v>
+        <v>4.843</v>
       </c>
       <c r="W316" s="3" t="s">
-        <v>1047</v>
+        <v>1073</v>
       </c>
       <c r="X316" s="4">
-        <v>0</v>
+        <v>3593.1016603500002</v>
       </c>
       <c r="Y316" s="4">
-        <v>0</v>
+        <v>3593.1016599999998</v>
       </c>
       <c r="Z316" s="6">
-        <v>7.4970000000000002E-3</v>
+        <v>6.3900000000000003E-4</v>
       </c>
     </row>
     <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>1048</v>
+        <v>1074</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1049</v>
+        <v>1075</v>
       </c>
       <c r="C317" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D317" s="4">
-        <v>9616572.9541219994</v>
+        <v>10200000</v>
       </c>
       <c r="E317" s="5">
-        <v>95.798789999999997</v>
+        <v>100</v>
       </c>
       <c r="F317" s="4">
-        <v>9212560.5295161307</v>
+        <v>10273479.711999999</v>
       </c>
       <c r="G317" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>95.798789999999997</v>
+        <v>100</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>9212560.5295160003</v>
+        <v>10273479.711999999</v>
       </c>
       <c r="N317" s="4">
-        <v>9212560.5295161307</v>
+        <v>10273479.711999999</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1050</v>
+        <v>1076</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R317" s="3" t="s">
-        <v>1048</v>
+        <v>1074</v>
       </c>
       <c r="S317" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>51091</v>
+        <v>48319</v>
       </c>
       <c r="V317" s="4">
-        <v>1.482</v>
+        <v>5.4029199999999999</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="X317" s="4">
-        <v>0</v>
+        <v>73479.712</v>
       </c>
       <c r="Y317" s="4">
-        <v>0</v>
+        <v>73479.712</v>
       </c>
       <c r="Z317" s="6">
-        <v>7.2839999999999997E-3</v>
+        <v>8.071E-3</v>
       </c>
     </row>
     <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1053</v>
+        <v>1079</v>
       </c>
       <c r="C318" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D318" s="4">
-        <v>3377958.55853</v>
+        <v>4201627.0319999997</v>
       </c>
       <c r="E318" s="5">
-        <v>100.062</v>
+        <v>95.977950000000007</v>
       </c>
       <c r="F318" s="4">
-        <v>3382333.0852374299</v>
+        <v>4032635.4919594401</v>
       </c>
       <c r="G318" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J318" s="5">
-        <v>100.062</v>
+        <v>95.977950000000007</v>
       </c>
       <c r="K318" s="5">
         <v>1</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M318" s="4">
-        <v>3382333.0852370001</v>
+        <v>4032635.491959</v>
       </c>
       <c r="N318" s="4">
-        <v>3382333.0852374299</v>
+        <v>4032635.4919594401</v>
       </c>
       <c r="O318" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P318" s="3" t="s">
-        <v>1054</v>
+        <v>1080</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R318" s="3" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="S318" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>48694</v>
+        <v>61112</v>
       </c>
       <c r="V318" s="4">
-        <v>4.86015</v>
+        <v>4.8</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1055</v>
+        <v>1081</v>
       </c>
       <c r="X318" s="4">
-        <v>2280.1924011400001</v>
+        <v>0</v>
       </c>
       <c r="Y318" s="4">
-        <v>2280.1924009999998</v>
+        <v>0</v>
       </c>
       <c r="Z318" s="6">
-        <v>2.6740000000000002E-3</v>
+        <v>3.1679999999999998E-3</v>
       </c>
     </row>
     <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1056</v>
+        <v>1082</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1057</v>
+        <v>1083</v>
       </c>
       <c r="C319" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D319" s="4">
-        <v>876019.60145700001</v>
+        <v>611344.21483399998</v>
       </c>
       <c r="E319" s="5">
-        <v>97.714560000000006</v>
+        <v>100.21328</v>
       </c>
       <c r="F319" s="4">
-        <v>855998.69907745998</v>
+        <v>613585.82387382002</v>
       </c>
       <c r="G319" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J319" s="5">
-        <v>97.714560000000006</v>
+        <v>100.21328</v>
       </c>
       <c r="K319" s="5">
         <v>1</v>
       </c>
       <c r="L319" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M319" s="4">
-        <v>855998.69907700003</v>
+        <v>613585.82387299999</v>
       </c>
       <c r="N319" s="4">
-        <v>855998.69907745998</v>
+        <v>613585.82387382002</v>
       </c>
       <c r="O319" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P319" s="3" t="s">
-        <v>1058</v>
+        <v>1084</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>97</v>
+        <v>1085</v>
       </c>
       <c r="R319" s="3" t="s">
-        <v>1056</v>
+        <v>1082</v>
       </c>
       <c r="S319" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>52489</v>
+        <v>46924</v>
       </c>
       <c r="V319" s="4">
-        <v>6.726</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="W319" s="3" t="s">
-        <v>1059</v>
+        <v>1086</v>
       </c>
       <c r="X319" s="4">
-        <v>0</v>
+        <v>937.73409842000001</v>
       </c>
       <c r="Y319" s="4">
-        <v>0</v>
+        <v>937.73409800000002</v>
       </c>
       <c r="Z319" s="6">
-        <v>6.7599999999999995E-4</v>
+        <v>4.8200000000000001E-4</v>
       </c>
     </row>
     <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1061</v>
+        <v>1088</v>
       </c>
       <c r="C320" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D320" s="4">
-        <v>3316922.7659800001</v>
+        <v>3621000</v>
       </c>
       <c r="E320" s="5">
-        <v>84.065610000000007</v>
+        <v>100.17137</v>
       </c>
       <c r="F320" s="4">
-        <v>2788391.3564499598</v>
+        <v>3632328.01686667</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>84.065610000000007</v>
+        <v>100.17137</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>2788391.3564490001</v>
+        <v>3632328.0168659999</v>
       </c>
       <c r="N320" s="4">
-        <v>2788391.3564499598</v>
+        <v>3632328.01686667</v>
       </c>
       <c r="O320" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1062</v>
+        <v>1084</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R320" s="3" t="s">
-        <v>1060</v>
+        <v>1087</v>
       </c>
       <c r="S320" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
-        <v>55513</v>
+        <v>47319</v>
       </c>
       <c r="V320" s="4">
-        <v>2.52</v>
+        <v>4.63</v>
       </c>
       <c r="W320" s="3" t="s">
-        <v>1063</v>
+        <v>1089</v>
       </c>
       <c r="X320" s="4">
-        <v>0</v>
+        <v>5122.7091666699998</v>
       </c>
       <c r="Y320" s="4">
-        <v>0</v>
+        <v>5122.7091659999996</v>
       </c>
       <c r="Z320" s="6">
-        <v>2.2039999999999998E-3</v>
+        <v>2.8530000000000001E-3</v>
       </c>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1065</v>
+        <v>1091</v>
       </c>
       <c r="C321" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D321" s="4">
-        <v>1171018.68</v>
+        <v>5909476.6137600001</v>
       </c>
       <c r="E321" s="5">
-        <v>80.727369999999993</v>
+        <v>100.0998</v>
       </c>
       <c r="F321" s="4">
-        <v>945332.58257272001</v>
+        <v>5953817.3833355401</v>
       </c>
       <c r="G321" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>80.727369999999993</v>
+        <v>100.0998</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>945332.58257199998</v>
+        <v>5953817.3833349999</v>
       </c>
       <c r="N321" s="4">
-        <v>945332.58257272001</v>
+        <v>5953817.3833355401</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1062</v>
+        <v>1092</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R321" s="3" t="s">
-        <v>1064</v>
+        <v>1090</v>
       </c>
       <c r="S321" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>55513</v>
+        <v>48504</v>
       </c>
       <c r="V321" s="4">
-        <v>3.81</v>
+        <v>5.0911299999999997</v>
       </c>
       <c r="W321" s="3" t="s">
-        <v>1066</v>
+        <v>1093</v>
       </c>
       <c r="X321" s="4">
-        <v>0</v>
+        <v>38443.111915000001</v>
       </c>
       <c r="Y321" s="4">
-        <v>0</v>
+        <v>38443.111915000001</v>
       </c>
       <c r="Z321" s="6">
-        <v>7.4700000000000005E-4</v>
+        <v>4.6769999999999997E-3</v>
       </c>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
-        <v>1067</v>
+        <v>1094</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1068</v>
+        <v>1095</v>
       </c>
       <c r="C322" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D322" s="4">
-        <v>2217677.7524999999</v>
+        <v>533235.68227800005</v>
       </c>
       <c r="E322" s="5">
-        <v>87.360280000000003</v>
+        <v>94.578860000000006</v>
       </c>
       <c r="F322" s="4">
-        <v>1937369.49408171</v>
+        <v>504328.22941153002</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J322" s="5">
-        <v>87.360280000000003</v>
+        <v>94.578860000000006</v>
       </c>
       <c r="K322" s="5">
         <v>1</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M322" s="4">
-        <v>1937369.4940810001</v>
+        <v>504328.22941099998</v>
       </c>
       <c r="N322" s="4">
-        <v>1937369.49408171</v>
+        <v>504328.22941153002</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P322" s="3" t="s">
-        <v>1062</v>
+        <v>1096</v>
       </c>
       <c r="Q322" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R322" s="3" t="s">
-        <v>1067</v>
+        <v>1094</v>
       </c>
       <c r="S322" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T322" s="4">
         <v>0.01</v>
       </c>
       <c r="U322" s="2">
-        <v>55574</v>
+        <v>49577</v>
       </c>
       <c r="V322" s="4">
-        <v>3.38</v>
+        <v>4.3329820000000003</v>
       </c>
       <c r="W322" s="3" t="s">
-        <v>1069</v>
+        <v>1097</v>
       </c>
       <c r="X322" s="4">
         <v>0</v>
       </c>
       <c r="Y322" s="4">
         <v>0</v>
       </c>
       <c r="Z322" s="6">
-        <v>1.531E-3</v>
+        <v>3.9599999999999998E-4</v>
       </c>
     </row>
     <row r="323" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
-        <v>1070</v>
+        <v>1098</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1071</v>
+        <v>1099</v>
       </c>
       <c r="C323" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D323" s="4">
-        <v>170446.65231</v>
+        <v>6698800.6176260002</v>
       </c>
       <c r="E323" s="5">
-        <v>100.1159</v>
+        <v>98.25</v>
       </c>
       <c r="F323" s="4">
-        <v>170933.43772240001</v>
+        <v>6581571.6068175202</v>
       </c>
       <c r="G323" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J323" s="5">
-        <v>100.1159</v>
+        <v>98.25</v>
       </c>
       <c r="K323" s="5">
         <v>1</v>
       </c>
       <c r="L323" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M323" s="4">
-        <v>170933.437722</v>
+        <v>6581571.6068169996</v>
       </c>
       <c r="N323" s="4">
-        <v>170933.43772240001</v>
+        <v>6581571.6068175202</v>
       </c>
       <c r="O323" s="3" t="s">
-        <v>34</v>
+        <v>1100</v>
       </c>
       <c r="P323" s="3" t="s">
-        <v>1072</v>
+        <v>1101</v>
       </c>
       <c r="Q323" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R323" s="3" t="s">
-        <v>1070</v>
+        <v>1098</v>
       </c>
       <c r="S323" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T323" s="4">
         <v>0.01</v>
       </c>
       <c r="U323" s="2">
-        <v>48047</v>
+        <v>53919</v>
       </c>
       <c r="V323" s="4">
-        <v>5.0908199999999999</v>
+        <v>4.234</v>
       </c>
       <c r="W323" s="3" t="s">
-        <v>1073</v>
+        <v>1102</v>
       </c>
       <c r="X323" s="4">
-        <v>289.23774216999999</v>
+        <v>0</v>
       </c>
       <c r="Y323" s="4">
-        <v>289.23774200000003</v>
+        <v>0</v>
       </c>
       <c r="Z323" s="6">
-        <v>1.35E-4</v>
+        <v>5.1700000000000001E-3</v>
       </c>
     </row>
     <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
-        <v>1074</v>
+        <v>1103</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1075</v>
+        <v>1104</v>
       </c>
       <c r="C324" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D324" s="4">
-        <v>809363.46600000001</v>
+        <v>1380000.01104</v>
       </c>
       <c r="E324" s="5">
-        <v>100.0048</v>
+        <v>100.0311</v>
       </c>
       <c r="F324" s="4">
-        <v>809402.31544637005</v>
+        <v>1388059.67225448</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J324" s="5">
-        <v>100.0048</v>
+        <v>100.0311</v>
       </c>
       <c r="K324" s="5">
         <v>1</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M324" s="4">
-        <v>809402.31544599996</v>
+        <v>1388059.6722540001</v>
       </c>
       <c r="N324" s="4">
-        <v>809402.31544637005</v>
+        <v>1388059.67225448</v>
       </c>
       <c r="O324" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P324" s="3" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="Q324" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R324" s="3" t="s">
-        <v>1074</v>
+        <v>1103</v>
       </c>
       <c r="S324" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T324" s="4">
         <v>0.01</v>
       </c>
       <c r="U324" s="2">
-        <v>48425</v>
+        <v>50515</v>
       </c>
       <c r="V324" s="4">
-        <v>4.843</v>
+        <v>4.6292099999999996</v>
       </c>
       <c r="W324" s="3" t="s">
-        <v>1076</v>
+        <v>1105</v>
       </c>
       <c r="X324" s="4">
-        <v>0</v>
+        <v>7630.4812110399998</v>
       </c>
       <c r="Y324" s="4">
-        <v>0</v>
+        <v>7630.4812110000003</v>
       </c>
       <c r="Z324" s="6">
-        <v>6.4000000000000005E-4</v>
+        <v>1.09E-3</v>
       </c>
     </row>
     <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>1077</v>
+        <v>1106</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1078</v>
+        <v>1107</v>
       </c>
       <c r="C325" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D325" s="4">
-        <v>10200000</v>
+        <v>2937470.6497499999</v>
       </c>
       <c r="E325" s="5">
-        <v>100.16840000000001</v>
+        <v>99.100520000000003</v>
       </c>
       <c r="F325" s="4">
-        <v>10243200.8646666</v>
+        <v>2911048.68874963</v>
       </c>
       <c r="G325" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J325" s="5">
-        <v>100.16840000000001</v>
+        <v>99.100520000000003</v>
       </c>
       <c r="K325" s="5">
         <v>1</v>
       </c>
       <c r="L325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M325" s="4">
-        <v>10243200.864666</v>
+        <v>2911048.688749</v>
       </c>
       <c r="N325" s="4">
-        <v>10243200.8646666</v>
+        <v>2911048.68874963</v>
       </c>
       <c r="O325" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P325" s="3" t="s">
-        <v>1079</v>
+        <v>1108</v>
       </c>
       <c r="Q325" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R325" s="3" t="s">
-        <v>1077</v>
+        <v>1106</v>
       </c>
       <c r="S325" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T325" s="4">
         <v>0.01</v>
       </c>
       <c r="U325" s="2">
-        <v>48319</v>
+        <v>52558</v>
       </c>
       <c r="V325" s="4">
-        <v>5.4029199999999999</v>
+        <v>5.4578769999999999</v>
       </c>
       <c r="W325" s="3" t="s">
-        <v>1080</v>
+        <v>1109</v>
       </c>
       <c r="X325" s="4">
-        <v>26024.064666670001</v>
+        <v>0</v>
       </c>
       <c r="Y325" s="4">
-        <v>26024.064665999998</v>
+        <v>0</v>
       </c>
       <c r="Z325" s="6">
-        <v>8.0990000000000003E-3</v>
+        <v>2.2859999999999998E-3</v>
       </c>
     </row>
     <row r="326" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
-        <v>1081</v>
+        <v>1110</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1082</v>
+        <v>1111</v>
       </c>
       <c r="C326" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D326" s="4">
-        <v>4219757.1720000003</v>
+        <v>728066.94055499998</v>
       </c>
       <c r="E326" s="5">
-        <v>96.440619999999996</v>
+        <v>89.450779999999995</v>
       </c>
       <c r="F326" s="4">
-        <v>4069559.97917127</v>
+        <v>651261.55724895</v>
       </c>
       <c r="G326" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J326" s="5">
-        <v>96.440619999999996</v>
+        <v>89.450779999999995</v>
       </c>
       <c r="K326" s="5">
         <v>1</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M326" s="4">
-        <v>4069559.979171</v>
+        <v>651261.55724800006</v>
       </c>
       <c r="N326" s="4">
-        <v>4069559.97917127</v>
+        <v>651261.55724895</v>
       </c>
       <c r="O326" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P326" s="3" t="s">
-        <v>1083</v>
+        <v>1096</v>
       </c>
       <c r="Q326" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R326" s="3" t="s">
-        <v>1081</v>
+        <v>1110</v>
       </c>
       <c r="S326" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T326" s="4">
         <v>0.01</v>
       </c>
       <c r="U326" s="2">
-        <v>61112</v>
+        <v>53717</v>
       </c>
       <c r="V326" s="4">
-        <v>4.8</v>
+        <v>4.9570499999999997</v>
       </c>
       <c r="W326" s="3" t="s">
-        <v>1084</v>
+        <v>1112</v>
       </c>
       <c r="X326" s="4">
         <v>0</v>
       </c>
       <c r="Y326" s="4">
         <v>0</v>
       </c>
       <c r="Z326" s="6">
-        <v>3.2169999999999998E-3</v>
+        <v>5.1099999999999995E-4</v>
       </c>
     </row>
     <row r="327" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>1085</v>
+        <v>1113</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1086</v>
+        <v>1114</v>
       </c>
       <c r="C327" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D327" s="4">
-        <v>719860.53701199999</v>
+        <v>11594960</v>
       </c>
       <c r="E327" s="5">
-        <v>100.27356</v>
+        <v>92.504760000000005</v>
       </c>
       <c r="F327" s="4">
-        <v>722933.97357631999</v>
+        <v>10725889.920096001</v>
       </c>
       <c r="G327" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J327" s="5">
-        <v>100.27356</v>
+        <v>92.504760000000005</v>
       </c>
       <c r="K327" s="5">
         <v>1</v>
       </c>
       <c r="L327" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M327" s="4">
-        <v>722933.97357599996</v>
+        <v>10725889.920096001</v>
       </c>
       <c r="N327" s="4">
-        <v>722933.97357631999</v>
+        <v>10725889.920096001</v>
       </c>
       <c r="O327" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P327" s="3" t="s">
-        <v>1087</v>
+        <v>1108</v>
       </c>
       <c r="Q327" s="3" t="s">
-        <v>1088</v>
+        <v>87</v>
       </c>
       <c r="R327" s="3" t="s">
-        <v>1085</v>
+        <v>1113</v>
       </c>
       <c r="S327" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T327" s="4">
         <v>0.01</v>
       </c>
       <c r="U327" s="2">
-        <v>46924</v>
+        <v>53044</v>
       </c>
       <c r="V327" s="4">
-        <v>5.0199999999999996</v>
+        <v>6.1371760000000002</v>
       </c>
       <c r="W327" s="3" t="s">
-        <v>1089</v>
+        <v>1115</v>
       </c>
       <c r="X327" s="4">
-        <v>1104.1860792699999</v>
+        <v>0</v>
       </c>
       <c r="Y327" s="4">
-        <v>1104.1860790000001</v>
+        <v>0</v>
       </c>
       <c r="Z327" s="6">
-        <v>5.71E-4</v>
+        <v>8.4259999999999995E-3</v>
       </c>
     </row>
     <row r="328" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
-        <v>1090</v>
+        <v>1116</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1091</v>
+        <v>1117</v>
       </c>
       <c r="C328" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D328" s="4">
-        <v>3621000</v>
+        <v>1381727.4194</v>
       </c>
       <c r="E328" s="5">
-        <v>100.26864</v>
+        <v>87.827449999999999</v>
       </c>
       <c r="F328" s="4">
-        <v>3635850.1635666699</v>
+        <v>1214510.47924432</v>
       </c>
       <c r="G328" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J328" s="5">
-        <v>100.26864</v>
+        <v>87.827449999999999</v>
       </c>
       <c r="K328" s="5">
         <v>1</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M328" s="4">
-        <v>3635850.1635659998</v>
+        <v>1214510.479244</v>
       </c>
       <c r="N328" s="4">
-        <v>3635850.1635666699</v>
+        <v>1214510.47924432</v>
       </c>
       <c r="O328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P328" s="3" t="s">
-        <v>1087</v>
+        <v>1118</v>
       </c>
       <c r="Q328" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R328" s="3" t="s">
-        <v>1090</v>
+        <v>1116</v>
       </c>
       <c r="S328" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T328" s="4">
         <v>0.01</v>
       </c>
       <c r="U328" s="2">
-        <v>47319</v>
+        <v>49485</v>
       </c>
       <c r="V328" s="4">
-        <v>4.63</v>
+        <v>4.2317499999999999</v>
       </c>
       <c r="W328" s="3" t="s">
-        <v>1092</v>
+        <v>1119</v>
       </c>
       <c r="X328" s="4">
-        <v>5122.7091666699998</v>
+        <v>974.52083450999999</v>
       </c>
       <c r="Y328" s="4">
-        <v>5122.7091659999996</v>
+        <v>974.52083400000004</v>
       </c>
       <c r="Z328" s="6">
-        <v>2.8739999999999998E-3</v>
+        <v>9.5399999999999999E-4</v>
       </c>
     </row>
     <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
-        <v>1093</v>
+        <v>1120</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1094</v>
+        <v>1121</v>
       </c>
       <c r="C329" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D329" s="4">
-        <v>5909476.6137600001</v>
+        <v>1395792.1485979999</v>
       </c>
       <c r="E329" s="5">
-        <v>100.1281</v>
+        <v>86.932770000000005</v>
       </c>
       <c r="F329" s="4">
-        <v>5929582.4506658101</v>
+        <v>1213400.77821839</v>
       </c>
       <c r="G329" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>100.1281</v>
+        <v>86.932770000000005</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>5929582.4506649999</v>
+        <v>1213400.778218</v>
       </c>
       <c r="N329" s="4">
-        <v>5929582.4506658101</v>
+        <v>1213400.77821839</v>
       </c>
       <c r="O329" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P329" s="3" t="s">
-        <v>1095</v>
+        <v>1118</v>
       </c>
       <c r="Q329" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R329" s="3" t="s">
-        <v>1093</v>
+        <v>1120</v>
       </c>
       <c r="S329" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T329" s="4">
         <v>0.01</v>
       </c>
       <c r="U329" s="2">
-        <v>48504</v>
+        <v>53656</v>
       </c>
       <c r="V329" s="4">
-        <v>5.0911299999999997</v>
+        <v>4.5470499999999996</v>
       </c>
       <c r="W329" s="3" t="s">
-        <v>1096</v>
+        <v>1122</v>
       </c>
       <c r="X329" s="4">
-        <v>12535.79736359</v>
+        <v>0</v>
       </c>
       <c r="Y329" s="4">
-        <v>12535.797363</v>
+        <v>0</v>
       </c>
       <c r="Z329" s="6">
-        <v>4.6880000000000003E-3</v>
+        <v>9.5299999999999996E-4</v>
       </c>
     </row>
     <row r="330" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>1097</v>
+        <v>1123</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1098</v>
+        <v>1124</v>
       </c>
       <c r="C330" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D330" s="4">
-        <v>550825.06979500002</v>
+        <v>1519336.2885749999</v>
       </c>
       <c r="E330" s="5">
-        <v>94.74503</v>
+        <v>89.502459999999999</v>
       </c>
       <c r="F330" s="4">
-        <v>521879.37762437999</v>
+        <v>1360952.9125779599</v>
       </c>
       <c r="G330" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J330" s="5">
-        <v>94.74503</v>
+        <v>89.502459999999999</v>
       </c>
       <c r="K330" s="5">
         <v>1</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M330" s="4">
-        <v>521879.37762400002</v>
+        <v>1360952.912577</v>
       </c>
       <c r="N330" s="4">
-        <v>521879.37762437999</v>
+        <v>1360952.9125779599</v>
       </c>
       <c r="O330" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P330" s="3" t="s">
-        <v>1099</v>
+        <v>1118</v>
       </c>
       <c r="Q330" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R330" s="3" t="s">
-        <v>1097</v>
+        <v>1123</v>
       </c>
       <c r="S330" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T330" s="4">
         <v>0.01</v>
       </c>
       <c r="U330" s="2">
-        <v>49577</v>
+        <v>49668</v>
       </c>
       <c r="V330" s="4">
-        <v>4.4353550000000004</v>
+        <v>4.3817500000000003</v>
       </c>
       <c r="W330" s="3" t="s">
-        <v>1100</v>
+        <v>1125</v>
       </c>
       <c r="X330" s="4">
-        <v>0</v>
+        <v>1109.55863041</v>
       </c>
       <c r="Y330" s="4">
-        <v>0</v>
+        <v>1109.55863</v>
       </c>
       <c r="Z330" s="6">
-        <v>4.1199999999999999E-4</v>
+        <v>1.0690000000000001E-3</v>
       </c>
     </row>
     <row r="331" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>1101</v>
+        <v>1126</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1102</v>
+        <v>1127</v>
       </c>
       <c r="C331" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D331" s="4">
-        <v>8336662.0368539998</v>
+        <v>3735169.52</v>
       </c>
       <c r="E331" s="5">
-        <v>98.126999999999995</v>
+        <v>34.019260000000003</v>
       </c>
       <c r="F331" s="4">
-        <v>8180516.3569039097</v>
+        <v>1270677.0304495499</v>
       </c>
       <c r="G331" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J331" s="5">
-        <v>98.126999999999995</v>
+        <v>34.019260000000003</v>
       </c>
       <c r="K331" s="5">
         <v>1</v>
       </c>
       <c r="L331" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M331" s="4">
-        <v>8180516.3569029998</v>
+        <v>1270677.030449</v>
       </c>
       <c r="N331" s="4">
-        <v>8180516.3569039097</v>
+        <v>1270677.0304495499</v>
       </c>
       <c r="O331" s="3" t="s">
-        <v>1103</v>
+        <v>34</v>
       </c>
       <c r="P331" s="3" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="Q331" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R331" s="3" t="s">
-        <v>1101</v>
+        <v>1126</v>
       </c>
       <c r="S331" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T331" s="4">
         <v>0.01</v>
       </c>
       <c r="U331" s="2">
-        <v>53919</v>
+        <v>49973</v>
       </c>
       <c r="V331" s="4">
-        <v>4.234</v>
+        <v>4.0455870000000003</v>
       </c>
       <c r="W331" s="3" t="s">
-        <v>1105</v>
+        <v>1128</v>
       </c>
       <c r="X331" s="4">
         <v>0</v>
       </c>
       <c r="Y331" s="4">
         <v>0</v>
       </c>
       <c r="Z331" s="6">
-        <v>6.4679999999999998E-3</v>
+        <v>9.9799999999999997E-4</v>
       </c>
     </row>
     <row r="332" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
-        <v>1106</v>
+        <v>1129</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1107</v>
+        <v>1130</v>
       </c>
       <c r="C332" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D332" s="4">
-        <v>1380000.01104</v>
+        <v>6765378.2888359996</v>
       </c>
       <c r="E332" s="5">
-        <v>100.014</v>
+        <v>90.631190000000004</v>
       </c>
       <c r="F332" s="4">
-        <v>1382322.64765858</v>
+        <v>6131542.8511737203</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J332" s="5">
-        <v>100.014</v>
+        <v>90.631190000000004</v>
       </c>
       <c r="K332" s="5">
         <v>1</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M332" s="4">
-        <v>1382322.647658</v>
+        <v>6131542.8511730004</v>
       </c>
       <c r="N332" s="4">
-        <v>1382322.64765858</v>
+        <v>6131542.8511737203</v>
       </c>
       <c r="O332" s="3" t="s">
-        <v>34</v>
+        <v>1131</v>
       </c>
       <c r="P332" s="3" t="s">
-        <v>1095</v>
+        <v>1118</v>
       </c>
       <c r="Q332" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R332" s="3" t="s">
-        <v>1106</v>
+        <v>1129</v>
       </c>
       <c r="S332" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T332" s="4">
         <v>0.01</v>
       </c>
       <c r="U332" s="2">
-        <v>50515</v>
+        <v>50216</v>
       </c>
       <c r="V332" s="4">
-        <v>4.6292099999999996</v>
+        <v>6</v>
       </c>
       <c r="W332" s="3" t="s">
-        <v>1108</v>
+        <v>1132</v>
       </c>
       <c r="X332" s="4">
-        <v>2129.4366170399999</v>
+        <v>0</v>
       </c>
       <c r="Y332" s="4">
-        <v>2129.4366169999998</v>
+        <v>0</v>
       </c>
       <c r="Z332" s="6">
-        <v>1.093E-3</v>
+        <v>4.8170000000000001E-3</v>
       </c>
     </row>
     <row r="333" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
-        <v>1109</v>
+        <v>1133</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1110</v>
+        <v>1134</v>
       </c>
       <c r="C333" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D333" s="4">
-        <v>2977492.7045499999</v>
+        <v>7446787.1344079999</v>
       </c>
       <c r="E333" s="5">
-        <v>99.094809999999995</v>
+        <v>100.0159</v>
       </c>
       <c r="F333" s="4">
-        <v>2950540.7383376802</v>
+        <v>7495063.8610764099</v>
       </c>
       <c r="G333" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J333" s="5">
-        <v>99.094809999999995</v>
+        <v>100.0159</v>
       </c>
       <c r="K333" s="5">
         <v>1</v>
       </c>
       <c r="L333" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M333" s="4">
-        <v>2950540.7383369999</v>
+        <v>7495063.8610760001</v>
       </c>
       <c r="N333" s="4">
-        <v>2950540.7383376802</v>
+        <v>7495063.8610764099</v>
       </c>
       <c r="O333" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P333" s="3" t="s">
-        <v>1111</v>
+        <v>1135</v>
       </c>
       <c r="Q333" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R333" s="3" t="s">
-        <v>1109</v>
+        <v>1133</v>
       </c>
       <c r="S333" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T333" s="4">
         <v>0.01</v>
       </c>
       <c r="U333" s="2">
-        <v>52558</v>
+        <v>48684</v>
       </c>
       <c r="V333" s="4">
-        <v>5.3397019999999999</v>
+        <v>4.7429199999999998</v>
       </c>
       <c r="W333" s="3" t="s">
-        <v>1112</v>
+        <v>1136</v>
       </c>
       <c r="X333" s="4">
-        <v>0</v>
+        <v>47092.687514040001</v>
       </c>
       <c r="Y333" s="4">
-        <v>0</v>
+        <v>47092.687513999997</v>
       </c>
       <c r="Z333" s="6">
-        <v>2.333E-3</v>
+        <v>5.888E-3</v>
       </c>
     </row>
     <row r="334" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>1113</v>
+        <v>1137</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1114</v>
+        <v>1138</v>
       </c>
       <c r="C334" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D334" s="4">
-        <v>731249.07044899999</v>
+        <v>803416.61609999998</v>
       </c>
       <c r="E334" s="5">
-        <v>89.904560000000004</v>
+        <v>100.02160000000001</v>
       </c>
       <c r="F334" s="4">
-        <v>657426.25929125003</v>
+        <v>808895.83172402997</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J334" s="5">
-        <v>89.904560000000004</v>
+        <v>100.02160000000001</v>
       </c>
       <c r="K334" s="5">
         <v>1</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M334" s="4">
-        <v>657426.25929099997</v>
+        <v>808895.83172400005</v>
       </c>
       <c r="N334" s="4">
-        <v>657426.25929125003</v>
+        <v>808895.83172402997</v>
       </c>
       <c r="O334" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P334" s="3" t="s">
-        <v>1099</v>
+        <v>1139</v>
       </c>
       <c r="Q334" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R334" s="3" t="s">
-        <v>1113</v>
+        <v>1137</v>
       </c>
       <c r="S334" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T334" s="4">
         <v>0.01</v>
       </c>
       <c r="U334" s="2">
-        <v>53717</v>
+        <v>49414</v>
       </c>
       <c r="V334" s="4">
-        <v>4.6537600000000001</v>
+        <v>4.9529199999999998</v>
       </c>
       <c r="W334" s="3" t="s">
-        <v>1115</v>
+        <v>1140</v>
       </c>
       <c r="X334" s="4">
-        <v>0</v>
+        <v>5305.6776349499996</v>
       </c>
       <c r="Y334" s="4">
-        <v>0</v>
+        <v>5305.6776339999997</v>
       </c>
       <c r="Z334" s="6">
-        <v>5.1900000000000004E-4</v>
+        <v>6.3500000000000004E-4</v>
       </c>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
-        <v>1116</v>
+        <v>1141</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1117</v>
+        <v>1142</v>
       </c>
       <c r="C335" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D335" s="4">
-        <v>11594960</v>
+        <v>4718621.7581399996</v>
       </c>
       <c r="E335" s="5">
-        <v>92.468540000000004</v>
+        <v>100.04276</v>
       </c>
       <c r="F335" s="4">
-        <v>10721690.225584</v>
+        <v>4729929.8827542504</v>
       </c>
       <c r="G335" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J335" s="5">
-        <v>92.468540000000004</v>
+        <v>100.04276</v>
       </c>
       <c r="K335" s="5">
         <v>1</v>
       </c>
       <c r="L335" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M335" s="4">
-        <v>10721690.225584</v>
+        <v>4729929.8827539999</v>
       </c>
       <c r="N335" s="4">
-        <v>10721690.225584</v>
+        <v>4729929.8827542504</v>
       </c>
       <c r="O335" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P335" s="3" t="s">
-        <v>1111</v>
+        <v>1143</v>
       </c>
       <c r="Q335" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R335" s="3" t="s">
-        <v>1116</v>
+        <v>1141</v>
       </c>
       <c r="S335" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T335" s="4">
         <v>0.01</v>
       </c>
       <c r="U335" s="2">
-        <v>53044</v>
+        <v>47469</v>
       </c>
       <c r="V335" s="4">
-        <v>6.0959260000000004</v>
+        <v>4.43</v>
       </c>
       <c r="W335" s="3" t="s">
-        <v>1118</v>
+        <v>1144</v>
       </c>
       <c r="X335" s="4">
-        <v>0</v>
+        <v>9290.4419504699999</v>
       </c>
       <c r="Y335" s="4">
-        <v>0</v>
+        <v>9290.4419500000004</v>
       </c>
       <c r="Z335" s="6">
-        <v>8.4770000000000002E-3</v>
+        <v>3.715E-3</v>
       </c>
     </row>
     <row r="336" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>1119</v>
+        <v>1145</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1120</v>
+        <v>1146</v>
       </c>
       <c r="C336" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D336" s="4">
-        <v>1401961.1463029999</v>
+        <v>5368000</v>
       </c>
       <c r="E336" s="5">
-        <v>87.707629999999995</v>
+        <v>99.762500000000003</v>
       </c>
       <c r="F336" s="4">
-        <v>1230629.0354636</v>
+        <v>5386407.1746955598</v>
       </c>
       <c r="G336" s="3" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J336" s="5">
-        <v>87.707629999999995</v>
+        <v>99.762500000000003</v>
       </c>
       <c r="K336" s="5">
         <v>1</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M336" s="4">
-        <v>1230629.0354629999</v>
+        <v>5386407.1746950001</v>
       </c>
       <c r="N336" s="4">
-        <v>1230629.0354636</v>
+        <v>5386407.1746955598</v>
       </c>
       <c r="O336" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P336" s="3" t="s">
-        <v>1121</v>
+        <v>1147</v>
       </c>
       <c r="Q336" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R336" s="3" t="s">
-        <v>1119</v>
+        <v>1145</v>
       </c>
       <c r="S336" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T336" s="4">
         <v>0.01</v>
       </c>
       <c r="U336" s="2">
-        <v>49485</v>
+        <v>49237</v>
       </c>
       <c r="V336" s="4">
-        <v>4.2888799999999998</v>
+        <v>4.85921</v>
       </c>
       <c r="W336" s="3" t="s">
-        <v>1122</v>
+        <v>1148</v>
       </c>
       <c r="X336" s="4">
-        <v>1002.14052019</v>
+        <v>31156.174695559999</v>
       </c>
       <c r="Y336" s="4">
-        <v>1002.14052</v>
+        <v>31156.174695000002</v>
       </c>
       <c r="Z336" s="6">
-        <v>9.7300000000000002E-4</v>
+        <v>4.2310000000000004E-3</v>
       </c>
     </row>
     <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1124</v>
+        <v>1150</v>
       </c>
       <c r="C337" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D337" s="4">
-        <v>1398706.922978</v>
+        <v>6900000</v>
       </c>
       <c r="E337" s="5">
-        <v>87.011470000000003</v>
+        <v>100.14068399999999</v>
       </c>
       <c r="F337" s="4">
-        <v>1217035.45467502</v>
+        <v>6933837.6020838097</v>
       </c>
       <c r="G337" s="3" t="s">
-        <v>213</v>
+        <v>1151</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>87.011470000000003</v>
+        <v>100.14068399999999</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>1217035.4546749999</v>
+        <v>6933837.6020830004</v>
       </c>
       <c r="N337" s="4">
-        <v>1217035.45467502</v>
+        <v>6933837.6020838097</v>
       </c>
       <c r="O337" s="3" t="s">
-        <v>34</v>
+        <v>1152</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R337" s="3" t="s">
-        <v>1123</v>
+        <v>1149</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T337" s="4">
         <v>0.01</v>
       </c>
       <c r="U337" s="2">
-        <v>53656</v>
+        <v>46599</v>
       </c>
       <c r="V337" s="4">
-        <v>4.24376</v>
+        <v>3.9652727219999999</v>
       </c>
       <c r="W337" s="3" t="s">
-        <v>1125</v>
+        <v>1154</v>
       </c>
       <c r="X337" s="4">
-        <v>0</v>
+        <v>24130.4060838</v>
       </c>
       <c r="Y337" s="4">
-        <v>0</v>
+        <v>24130.406083000002</v>
       </c>
       <c r="Z337" s="6">
-        <v>9.6199999999999996E-4</v>
+        <v>5.4469999999999996E-3</v>
       </c>
     </row>
     <row r="338" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
-        <v>1126</v>
+        <v>1155</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1127</v>
+        <v>1156</v>
       </c>
       <c r="C338" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D338" s="4">
-        <v>1536245.0822070001</v>
+        <v>153150000</v>
       </c>
       <c r="E338" s="5">
-        <v>89.469099999999997</v>
+        <v>100.08963799999999</v>
       </c>
       <c r="F338" s="4">
-        <v>1375601.18343972</v>
+        <v>153814702.69725099</v>
       </c>
       <c r="G338" s="3" t="s">
-        <v>213</v>
+        <v>1151</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J338" s="5">
-        <v>89.469099999999997</v>
+        <v>100.08963799999999</v>
       </c>
       <c r="K338" s="5">
         <v>1</v>
       </c>
       <c r="L338" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M338" s="4">
-        <v>1375601.183439</v>
+        <v>153814702.69725099</v>
       </c>
       <c r="N338" s="4">
-        <v>1375601.18343972</v>
+        <v>153814702.69725099</v>
       </c>
       <c r="O338" s="3" t="s">
-        <v>34</v>
+        <v>1157</v>
       </c>
       <c r="P338" s="3" t="s">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="Q338" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R338" s="3" t="s">
-        <v>1126</v>
+        <v>1155</v>
       </c>
       <c r="S338" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T338" s="4">
         <v>0.01</v>
       </c>
       <c r="U338" s="2">
-        <v>49668</v>
+        <v>46783</v>
       </c>
       <c r="V338" s="4">
-        <v>4.4388800000000002</v>
+        <v>3.9052727219999999</v>
       </c>
       <c r="W338" s="3" t="s">
-        <v>1128</v>
+        <v>1158</v>
       </c>
       <c r="X338" s="4">
-        <v>1136.5345950799999</v>
+        <v>527422.10025134997</v>
       </c>
       <c r="Y338" s="4">
-        <v>1136.5345950000001</v>
+        <v>527422.10025100003</v>
       </c>
       <c r="Z338" s="6">
-        <v>1.0870000000000001E-3</v>
+        <v>0.12084</v>
       </c>
     </row>
     <row r="339" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>1129</v>
+        <v>1159</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1130</v>
+        <v>1160</v>
       </c>
       <c r="C339" s="3" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D339" s="4">
-        <v>3740148.22</v>
+        <v>2400000</v>
       </c>
       <c r="E339" s="5">
-        <v>34.03537</v>
+        <v>99.994370000000004</v>
       </c>
       <c r="F339" s="4">
-        <v>1272973.28522541</v>
+        <v>2408025.5313914702</v>
       </c>
       <c r="G339" s="3" t="s">
-        <v>213</v>
+        <v>1151</v>
       </c>
       <c r="H339" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J339" s="5">
-        <v>34.03537</v>
+        <v>99.994370000000004</v>
       </c>
       <c r="K339" s="5">
         <v>1</v>
       </c>
       <c r="L339" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M339" s="4">
-        <v>1272973.285225</v>
+        <v>2408025.5313909999</v>
       </c>
       <c r="N339" s="4">
-        <v>1272973.28522541</v>
+        <v>2408025.5313914702</v>
       </c>
       <c r="O339" s="3" t="s">
-        <v>34</v>
+        <v>1161</v>
       </c>
       <c r="P339" s="3" t="s">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="Q339" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R339" s="3" t="s">
-        <v>1129</v>
+        <v>1159</v>
       </c>
       <c r="S339" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T339" s="4">
         <v>0.01</v>
       </c>
       <c r="U339" s="2">
-        <v>49973</v>
+        <v>46965</v>
       </c>
       <c r="V339" s="4">
-        <v>4.0441820000000002</v>
+        <v>3.8562727219999999</v>
       </c>
       <c r="W339" s="3" t="s">
-        <v>1131</v>
+        <v>1162</v>
       </c>
       <c r="X339" s="4">
-        <v>0</v>
+        <v>8160.6513914699999</v>
       </c>
       <c r="Y339" s="4">
-        <v>0</v>
+        <v>8160.6513910000003</v>
       </c>
       <c r="Z339" s="6">
-        <v>1.0059999999999999E-3</v>
+        <v>1.8910000000000001E-3</v>
       </c>
     </row>
     <row r="340" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
-        <v>1132</v>
+        <v>1163</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1133</v>
+        <v>1164</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>197</v>
+        <v>1165</v>
       </c>
       <c r="D340" s="4">
-        <v>6920080.653438</v>
+        <v>-1095807.6399999999</v>
       </c>
       <c r="E340" s="5">
-        <v>90.920950000000005</v>
+        <v>1</v>
       </c>
       <c r="F340" s="4">
-        <v>6291803.0708717899</v>
+        <v>-1095807.6399999999</v>
       </c>
       <c r="G340" s="3" t="s">
-        <v>213</v>
+        <v>1166</v>
       </c>
       <c r="H340" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J340" s="5">
-        <v>90.920950000000005</v>
+        <v>1</v>
       </c>
       <c r="K340" s="5">
         <v>1</v>
       </c>
       <c r="L340" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M340" s="4">
-        <v>6291803.0708710002</v>
+        <v>-1095807.6399999999</v>
       </c>
       <c r="N340" s="4">
-        <v>6291803.0708717899</v>
+        <v>-1095807.6399999999</v>
       </c>
       <c r="O340" s="3" t="s">
-        <v>1134</v>
+        <v>34</v>
       </c>
       <c r="P340" s="3" t="s">
-        <v>1121</v>
+        <v>34</v>
       </c>
       <c r="Q340" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R340" s="3" t="s">
-        <v>1132</v>
+        <v>34</v>
       </c>
       <c r="S340" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="T340" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="W340" s="3" t="s">
-        <v>1135</v>
+        <v>34</v>
       </c>
       <c r="X340" s="4">
         <v>0</v>
       </c>
       <c r="Y340" s="4">
         <v>0</v>
       </c>
       <c r="Z340" s="6">
-        <v>4.9750000000000003E-3</v>
+        <v>-8.5999999999999998E-4</v>
       </c>
     </row>
     <row r="341" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
-        <v>1136</v>
+        <v>1167</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1137</v>
+        <v>1168</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>197</v>
+        <v>1169</v>
       </c>
       <c r="D341" s="4">
-        <v>7446787.1344079999</v>
+        <v>2323242.2009999999</v>
       </c>
       <c r="E341" s="5">
-        <v>100.02249999999999</v>
+        <v>5</v>
       </c>
       <c r="F341" s="4">
-        <v>7465141.3216744596</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="G341" s="3" t="s">
-        <v>213</v>
+        <v>1170</v>
       </c>
       <c r="H341" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J341" s="5">
-        <v>100.02249999999999</v>
+        <v>5</v>
       </c>
       <c r="K341" s="5">
         <v>1</v>
       </c>
       <c r="L341" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M341" s="4">
-        <v>7465141.3216739995</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="N341" s="4">
-        <v>7465141.3216744596</v>
+        <v>11616211.005000001</v>
       </c>
       <c r="O341" s="3" t="s">
-        <v>34</v>
+        <v>1171</v>
       </c>
       <c r="P341" s="3" t="s">
-        <v>1138</v>
+        <v>1172</v>
       </c>
       <c r="Q341" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R341" s="3" t="s">
-        <v>1136</v>
+        <v>1173</v>
       </c>
       <c r="S341" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T341" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>4.7429199999999998</v>
+        <v>1</v>
       </c>
       <c r="W341" s="3" t="s">
-        <v>1139</v>
+        <v>1167</v>
       </c>
       <c r="X341" s="4">
-        <v>16678.660161219999</v>
+        <v>0</v>
       </c>
       <c r="Y341" s="4">
-        <v>16678.660161</v>
+        <v>0</v>
       </c>
       <c r="Z341" s="6">
-        <v>5.9020000000000001E-3</v>
+        <v>9.1249999999999994E-3</v>
       </c>
     </row>
     <row r="342" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>1140</v>
+        <v>1174</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1141</v>
+        <v>1175</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>197</v>
+        <v>1169</v>
       </c>
       <c r="D342" s="4">
-        <v>803416.61609999998</v>
+        <v>199600</v>
       </c>
       <c r="E342" s="5">
-        <v>100.0784</v>
+        <v>50.075000000000003</v>
       </c>
       <c r="F342" s="4">
-        <v>805925.58888940001</v>
+        <v>9994970</v>
       </c>
       <c r="G342" s="3" t="s">
-        <v>213</v>
+        <v>1170</v>
       </c>
       <c r="H342" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J342" s="5">
-        <v>100.0784</v>
+        <v>50.075000000000003</v>
       </c>
       <c r="K342" s="5">
         <v>1</v>
       </c>
       <c r="L342" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M342" s="4">
-        <v>805925.58888900001</v>
+        <v>9994970</v>
       </c>
       <c r="N342" s="4">
-        <v>805925.58888940001</v>
+        <v>9994970</v>
       </c>
       <c r="O342" s="3" t="s">
-        <v>34</v>
+        <v>1176</v>
       </c>
       <c r="P342" s="3" t="s">
-        <v>1142</v>
+        <v>1177</v>
       </c>
       <c r="Q342" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R342" s="3" t="s">
-        <v>1140</v>
+        <v>1178</v>
       </c>
       <c r="S342" s="3" t="s">
-        <v>44</v>
+        <v>1179</v>
       </c>
       <c r="T342" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>4.9529199999999998</v>
+        <v>1</v>
       </c>
       <c r="W342" s="3" t="s">
-        <v>1143</v>
+        <v>1174</v>
       </c>
       <c r="X342" s="4">
-        <v>1879.0941623799999</v>
+        <v>0</v>
       </c>
       <c r="Y342" s="4">
-        <v>1879.0941620000001</v>
+        <v>0</v>
       </c>
       <c r="Z342" s="6">
-        <v>6.3699999999999998E-4</v>
+        <v>7.8519999999999996E-3</v>
       </c>
     </row>
     <row r="343" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>1144</v>
+        <v>1180</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1145</v>
+        <v>1181</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>197</v>
+        <v>1169</v>
       </c>
       <c r="D343" s="4">
-        <v>5039972.0839799996</v>
+        <v>494294.73</v>
       </c>
       <c r="E343" s="5">
-        <v>100.11082</v>
+        <v>1</v>
       </c>
       <c r="F343" s="4">
-        <v>5055480.5260799304</v>
+        <v>494294.73</v>
       </c>
       <c r="G343" s="3" t="s">
-        <v>213</v>
+        <v>1170</v>
       </c>
       <c r="H343" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J343" s="5">
-        <v>100.11082</v>
+        <v>1</v>
       </c>
       <c r="K343" s="5">
         <v>1</v>
       </c>
       <c r="L343" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M343" s="4">
-        <v>5055480.526079</v>
+        <v>494294.73</v>
       </c>
       <c r="N343" s="4">
-        <v>5055480.5260799304</v>
+        <v>494294.73</v>
       </c>
       <c r="O343" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P343" s="3" t="s">
-        <v>1146</v>
+        <v>1182</v>
       </c>
       <c r="Q343" s="3" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="R343" s="3" t="s">
-        <v>1144</v>
+        <v>34</v>
       </c>
       <c r="S343" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T343" s="4">
-        <v>0.01</v>
-[...5 lines deleted...]
-        <v>4.43</v>
+        <v>1</v>
       </c>
       <c r="W343" s="3" t="s">
-        <v>1147</v>
+        <v>34</v>
       </c>
       <c r="X343" s="4">
-        <v>9923.1450364600005</v>
+        <v>0</v>
       </c>
       <c r="Y343" s="4">
-        <v>9923.1450359999999</v>
+        <v>0</v>
       </c>
       <c r="Z343" s="6">
-        <v>3.9969999999999997E-3</v>
+        <v>3.88E-4</v>
       </c>
     </row>
     <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>1148</v>
+        <v>1183</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1149</v>
+        <v>1184</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>197</v>
+        <v>1185</v>
       </c>
       <c r="D344" s="4">
-        <v>5368000</v>
+        <v>150041185</v>
       </c>
       <c r="E344" s="5">
-        <v>99.754599999999996</v>
+        <v>100</v>
       </c>
       <c r="F344" s="4">
-        <v>5354826.9280000003</v>
+        <v>150041185</v>
       </c>
       <c r="G344" s="3" t="s">
-        <v>213</v>
+        <v>1186</v>
       </c>
       <c r="H344" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J344" s="5">
-        <v>99.754599999999996</v>
+        <v>100</v>
       </c>
       <c r="K344" s="5">
         <v>1</v>
       </c>
       <c r="L344" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M344" s="4">
-        <v>5354826.9280000003</v>
+        <v>150041185</v>
       </c>
       <c r="N344" s="4">
-        <v>5354826.9280000003</v>
+        <v>150041185</v>
       </c>
       <c r="O344" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P344" s="3" t="s">
-        <v>1150</v>
+        <v>34</v>
       </c>
       <c r="Q344" s="3" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="R344" s="3" t="s">
-        <v>1148</v>
+        <v>34</v>
       </c>
       <c r="S344" s="3" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="T344" s="4">
         <v>0.01</v>
       </c>
       <c r="U344" s="2">
-        <v>49237</v>
+        <v>46266</v>
       </c>
       <c r="V344" s="4">
-        <v>4.85921</v>
+        <v>3.66</v>
       </c>
       <c r="W344" s="3" t="s">
-        <v>1151</v>
+        <v>34</v>
       </c>
       <c r="X344" s="4">
         <v>0</v>
       </c>
       <c r="Y344" s="4">
         <v>0</v>
       </c>
       <c r="Z344" s="6">
-        <v>4.2339999999999999E-3</v>
+        <v>0.11787499999999999</v>
       </c>
     </row>
     <row r="345" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
-        <v>1152</v>
+        <v>1187</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>1153</v>
-[...8 lines deleted...]
-        <v>100.137455</v>
+        <v>1188</v>
       </c>
       <c r="F345" s="4">
-        <v>6910253.1983825797</v>
-[...56 lines deleted...]
-        <v>768.80338200000006</v>
+        <v>-345848693.19999999</v>
       </c>
       <c r="Z345" s="6">
-        <v>5.4640000000000001E-3</v>
+        <v>-0.27170639737612901</v>
       </c>
     </row>
     <row r="346" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>1158</v>
+        <v>1189</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1159</v>
-[...8 lines deleted...]
-        <v>100.107178</v>
+        <v>1190</v>
       </c>
       <c r="F346" s="4">
-        <v>153330951.949469</v>
-[...56 lines deleted...]
-        <v>16808.842468999999</v>
+        <v>2797900</v>
       </c>
       <c r="Z346" s="6">
-        <v>0.121243</v>
+        <v>2.1980922413925401E-3</v>
       </c>
     </row>
     <row r="347" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>1162</v>
+        <v>1191</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>1163</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>1192</v>
       </c>
       <c r="F347" s="4">
-        <v>-1127936.6299999999</v>
-[...50 lines deleted...]
-        <v>0</v>
+        <v>249271143.95907399</v>
       </c>
       <c r="Z347" s="6">
-        <v>-8.9099999999999997E-4</v>
+        <v>0.195832934536432</v>
       </c>
     </row>
     <row r="348" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>1167</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>1194</v>
       </c>
       <c r="F348" s="4">
-        <v>11616211.005000001</v>
-[...50 lines deleted...]
-        <v>0</v>
+        <v>33630000</v>
       </c>
       <c r="Z348" s="6">
-        <v>9.1850000000000005E-3</v>
-[...73 lines deleted...]
-        <v>7.9000000000000008E-3</v>
+        <v>2.6420473239941102E-2</v>
       </c>
     </row>
     <row r="350" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
-        <v>1179</v>
-[...68 lines deleted...]
-        <v>5.4440000000000001E-3</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="351" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
-        <v>1182</v>
-[...74 lines deleted...]
-        <v>0.12661800000000001</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="352" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
-        <v>1186</v>
-[...11 lines deleted...]
-    <row r="353" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="353" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A353" s="3" t="s">
-        <v>1188</v>
-[...11 lines deleted...]
-    <row r="354" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="354" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A354" s="3" t="s">
-        <v>1190</v>
-[...11 lines deleted...]
-    <row r="355" spans="1:26" x14ac:dyDescent="0.2">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="355" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A355" s="3" t="s">
-        <v>1192</v>
-[...38 lines deleted...]
-        <v>1199</v>
+        <v>1200</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>July</vt:lpstr>
+      <vt:lpstr>August</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>