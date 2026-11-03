--- v6 (2026-10-13)
+++ v7 (2026-11-03)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_08\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_09\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{726C6801-85BB-4C4F-B7A4-0B910101CEFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B0F3842-B26D-4423-B2AF-1EC79A99CD70}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{3120CB55-78B1-4F5B-A349-576F1817E5C5}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{6E0FAAB7-C012-464A-B55E-E8C8E4846818}"/>
   </bookViews>
   <sheets>
-    <sheet name="August" sheetId="1" r:id="rId1"/>
+    <sheet name="September" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4474" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4602" uniqueCount="1206">
   <si>
     <t>GMO Opportunistic Income Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Base Market Value w/Notional*</t>
   </si>
   <si>
     <t>Security Type</t>
   </si>
   <si>
@@ -169,74 +169,92 @@
   <si>
     <t>CASH_USD_MARDJPUS8</t>
   </si>
   <si>
     <t>DERIV USD BALANCE WITH R73215 D_JP</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>CASH_USD_MARJPNUS3</t>
   </si>
   <si>
     <t>ETD USD MARGIN BALANCE</t>
   </si>
   <si>
     <t>Futures Margin</t>
   </si>
   <si>
+    <t>EURTCash</t>
+  </si>
+  <si>
+    <t>Trade Date Cash (EUR)</t>
+  </si>
+  <si>
+    <t>Trade Date Cash</t>
+  </si>
+  <si>
     <t>USDTCash</t>
   </si>
   <si>
     <t>Trade Date Cash (USD)</t>
   </si>
   <si>
-    <t>Trade Date Cash</t>
-[...1 lines deleted...]
-  <si>
     <t>USD_EUR_DBA_20261030F</t>
   </si>
   <si>
     <t>FX USD VS EUR</t>
   </si>
   <si>
     <t>Derivative</t>
   </si>
   <si>
     <t>Currency Contract</t>
   </si>
   <si>
     <t>USD_EUR_DBA_20261030T</t>
   </si>
   <si>
+    <t>USD_EUR_JPMD_20261030F</t>
+  </si>
+  <si>
+    <t>USD_EUR_JPMD_20261030T</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20261030F</t>
+  </si>
+  <si>
+    <t>USD_EUR_SSB_20261030T</t>
+  </si>
+  <si>
     <t>FBFVZ26</t>
   </si>
   <si>
     <t>US 5YR NOTE (CBT)</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
     <t>FVZ6</t>
   </si>
   <si>
     <t>XCBT</t>
   </si>
   <si>
     <t>FBTUZ26</t>
   </si>
   <si>
     <t>US 2YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TUZ6</t>
   </si>
   <si>
     <t>FBTYZ26</t>
@@ -244,93 +262,57 @@
   <si>
     <t>US 10YR NOTE (CBT)</t>
   </si>
   <si>
     <t>TYZ6</t>
   </si>
   <si>
     <t>FBUXYZ26</t>
   </si>
   <si>
     <t>US 10yr Ultra Fut</t>
   </si>
   <si>
     <t>UXYZ6</t>
   </si>
   <si>
     <t>FBWNZ26</t>
   </si>
   <si>
     <t>US ULTRA BOND CBT</t>
   </si>
   <si>
     <t>WNZ6</t>
   </si>
   <si>
-    <t>FDHBU26</t>
+    <t>FDHBZ26</t>
   </si>
   <si>
     <t>BBG IG Dur-Hdg Fut</t>
   </si>
   <si>
-    <t>DHBU6</t>
-[...35 lines deleted...]
-    <t>TLT 9 C86</t>
+    <t>DHBZ6</t>
   </si>
   <si>
     <t>BMO0Q8850</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.11.AA)</t>
   </si>
   <si>
     <t>SWAP</t>
   </si>
   <si>
     <t>Financials</t>
   </si>
   <si>
     <t>XOTC</t>
   </si>
   <si>
     <t>BMO2GTTS8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.A)</t>
   </si>
   <si>
     <t>BMO2GTTY5</t>
   </si>
@@ -460,74 +442,74 @@
   <si>
     <t>BMO4U6MW6</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.17.BBB-)</t>
   </si>
   <si>
     <t>BMO4U6N05</t>
   </si>
   <si>
     <t>BMO507BG1</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 12-100%)</t>
   </si>
   <si>
     <t>BMO53P5P5</t>
   </si>
   <si>
     <t>BMO59LQE0</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.XO.44 35-100%)</t>
   </si>
   <si>
-    <t>BMO5MF7L3</t>
-[...4 lines deleted...]
-  <si>
     <t>BMO5SMFK5</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 3-6%)</t>
   </si>
   <si>
     <t>BMO5SMFL3</t>
   </si>
   <si>
     <t>CDS: (ITRAXX.EUR.44 0-3%)</t>
   </si>
   <si>
     <t>BMO5T4N58</t>
   </si>
   <si>
     <t>SWP: OIS 3.885000 30-NOV-2030 SOF</t>
   </si>
   <si>
+    <t>BMO69RYW6</t>
+  </si>
+  <si>
+    <t>CDS: (CDX.NA.HY.47 35-100%)</t>
+  </si>
+  <si>
     <t>BRW9YF7H1</t>
   </si>
   <si>
     <t>BRW9YFGW8</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.9.BBB-)</t>
   </si>
   <si>
     <t>BRW9YFVE1</t>
   </si>
   <si>
     <t>BRW9YFVL5</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.6.AA)</t>
   </si>
   <si>
     <t>BRW9YHMT4</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.7.AS)</t>
   </si>
   <si>
     <t>BRW9YHMW7</t>
@@ -556,129 +538,159 @@
   <si>
     <t>CDS: (CMBX.NA.10.AAA)</t>
   </si>
   <si>
     <t>BRWZ0BGR7</t>
   </si>
   <si>
     <t>CDS: (CMBX.NA.12.AA)</t>
   </si>
   <si>
     <t>BRWZBCEX2</t>
   </si>
   <si>
     <t>Z96RYU906</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.EUR.42.V1)</t>
   </si>
   <si>
     <t>Z978T5JZ0</t>
   </si>
   <si>
     <t>ICE: (ITRAXX.XO.44.V1)</t>
   </si>
   <si>
-    <t>Z97J5BG33</t>
-[...17 lines deleted...]
-    <t>2Y RTR 3.780000 28-JAN-2027</t>
+    <t>Z97SYLTE1</t>
+  </si>
+  <si>
+    <t>ICE: (ITRAXX.FINSR.46.V1)</t>
+  </si>
+  <si>
+    <t>Z97SYLTG6</t>
+  </si>
+  <si>
+    <t>ICE: (CDX.NA.IG.47.V1)</t>
+  </si>
+  <si>
+    <t>Z97SYLTP6</t>
+  </si>
+  <si>
+    <t>BMO67VX83</t>
+  </si>
+  <si>
+    <t>2Y RTR 4.651000 15-MAR-2027</t>
   </si>
   <si>
     <t>SWAPTION</t>
   </si>
   <si>
     <t>BAMD</t>
   </si>
   <si>
-    <t>BMO61B3G8</t>
-[...8 lines deleted...]
-    <t>FNCL 2.5 9/26</t>
+    <t>BMO67VXR1</t>
+  </si>
+  <si>
+    <t>2Y RTR 4.288000 15-MAR-2027</t>
+  </si>
+  <si>
+    <t>BMO6958V5</t>
+  </si>
+  <si>
+    <t>ITRAXX.FINSR.46.V1 5YR RTP @ 80.00</t>
+  </si>
+  <si>
+    <t>JPMD</t>
+  </si>
+  <si>
+    <t>BMO69VNS8</t>
+  </si>
+  <si>
+    <t>ITRAXX.FINSR.46.V1 5YR RTP @ 85.00</t>
+  </si>
+  <si>
+    <t>MSCI</t>
+  </si>
+  <si>
+    <t>US01F0226A8326</t>
+  </si>
+  <si>
+    <t>FNCL 2.5 10/26</t>
   </si>
   <si>
     <t>Fixed Income</t>
   </si>
   <si>
     <t>Agency Pass-Through</t>
   </si>
   <si>
     <t>FNCL</t>
   </si>
   <si>
-    <t>US01F0226914</t>
-[...8 lines deleted...]
-    <t>FNCI 5.5 9/26</t>
+    <t>US01F0226A83</t>
+  </si>
+  <si>
+    <t>01F0226A8</t>
+  </si>
+  <si>
+    <t>US01F0524A7426</t>
+  </si>
+  <si>
+    <t>FNCI 5.5 10/26</t>
   </si>
   <si>
     <t>FNCI</t>
   </si>
   <si>
-    <t>US01F0524904</t>
-[...14 lines deleted...]
-    <t>01F060691</t>
+    <t>US01F0524A74</t>
+  </si>
+  <si>
+    <t>01F0524A7</t>
+  </si>
+  <si>
+    <t>US01F0606A8326</t>
+  </si>
+  <si>
+    <t>FNCL 6 10/26</t>
+  </si>
+  <si>
+    <t>US01F0606A83</t>
+  </si>
+  <si>
+    <t>01F0606A8</t>
+  </si>
+  <si>
+    <t>US01F0626A4826</t>
+  </si>
+  <si>
+    <t>FNCL 6.5 10/26</t>
+  </si>
+  <si>
+    <t>US01F0626A48</t>
+  </si>
+  <si>
+    <t>01F0626A4</t>
   </si>
   <si>
     <t>US00120BAL45</t>
   </si>
   <si>
     <t>AGL 2021-12A XR</t>
   </si>
   <si>
     <t>Asset Backed Security</t>
   </si>
   <si>
     <t>AGL</t>
   </si>
   <si>
     <t>00120BAL4</t>
   </si>
   <si>
     <t>US00432CBX83</t>
   </si>
   <si>
     <t>ACCSS 2004-2 A4</t>
   </si>
   <si>
     <t>ACCSS</t>
   </si>
@@ -928,50 +940,59 @@
   <si>
     <t>066053AD1</t>
   </si>
   <si>
     <t>US07131AAM62</t>
   </si>
   <si>
     <t>BATLN 2020-15A A1RR</t>
   </si>
   <si>
     <t>BATLN</t>
   </si>
   <si>
     <t>07131AAM6</t>
   </si>
   <si>
     <t>US07132ACN19</t>
   </si>
   <si>
     <t>BATLN 2015-8A BR3</t>
   </si>
   <si>
     <t>07132ACN1</t>
   </si>
   <si>
+    <t>US07133RBA23</t>
+  </si>
+  <si>
+    <t>BATLN 2018-12A CRR</t>
+  </si>
+  <si>
+    <t>07133RBA2</t>
+  </si>
+  <si>
     <t>US07324AAF84</t>
   </si>
   <si>
     <t>BAYC 2008-1 A4</t>
   </si>
   <si>
     <t>BD5KVD5</t>
   </si>
   <si>
     <t>BAYC</t>
   </si>
   <si>
     <t>07324AAF8</t>
   </si>
   <si>
     <t>US07324NAA19</t>
   </si>
   <si>
     <t>BAYC 2006-3A A1</t>
   </si>
   <si>
     <t>BFH3N96</t>
   </si>
   <si>
     <t>07324NAA1</t>
@@ -1204,50 +1225,59 @@
   <si>
     <t>BHSRF39</t>
   </si>
   <si>
     <t>08162UAW0</t>
   </si>
   <si>
     <t>US08162XBG88</t>
   </si>
   <si>
     <t>BMARK 2020-B20 A5</t>
   </si>
   <si>
     <t>08162XBG8</t>
   </si>
   <si>
     <t>US08163NBJ37</t>
   </si>
   <si>
     <t>BMARK 2022-B32 A5</t>
   </si>
   <si>
     <t>08163NBJ3</t>
   </si>
   <si>
+    <t>US08163PBG46</t>
+  </si>
+  <si>
+    <t>BMARK 2022-B33 A5</t>
+  </si>
+  <si>
+    <t>08163PBG4</t>
+  </si>
+  <si>
     <t>US09628NAY85</t>
   </si>
   <si>
     <t>BLUEM 2015-4A A1R2</t>
   </si>
   <si>
     <t>BLUEM</t>
   </si>
   <si>
     <t>09628NAY8</t>
   </si>
   <si>
     <t>US09774XAX03</t>
   </si>
   <si>
     <t>BCM 1999-A M1</t>
   </si>
   <si>
     <t>BCM</t>
   </si>
   <si>
     <t>09774XAX0</t>
   </si>
   <si>
     <t>US09774XBE13</t>
@@ -1426,50 +1456,62 @@
   <si>
     <t>CARR 2007-RFC1 A3</t>
   </si>
   <si>
     <t>BG6LVC7</t>
   </si>
   <si>
     <t>CARR</t>
   </si>
   <si>
     <t>144526AC4</t>
   </si>
   <si>
     <t>US14454AAB52</t>
   </si>
   <si>
     <t>CARR 2006-FRE2 A2</t>
   </si>
   <si>
     <t>BD6C840</t>
   </si>
   <si>
     <t>14454AAB5</t>
   </si>
   <si>
+    <t>US15186PAA66</t>
+  </si>
+  <si>
+    <t>CBCF 2021-1A A</t>
+  </si>
+  <si>
+    <t>CBCF</t>
+  </si>
+  <si>
+    <t>15186PAA6</t>
+  </si>
+  <si>
     <t>US16144YAC21</t>
   </si>
   <si>
     <t>CHAOT 2024-4A A3</t>
   </si>
   <si>
     <t>CHAOT</t>
   </si>
   <si>
     <t>16144YAC2</t>
   </si>
   <si>
     <t>US17309FAU21</t>
   </si>
   <si>
     <t>CMLTI 2006-AR5 2A2A</t>
   </si>
   <si>
     <t>CMLTI</t>
   </si>
   <si>
     <t>17309FAU2</t>
   </si>
   <si>
     <t>US19689GAF90</t>
@@ -1618,50 +1660,62 @@
   <si>
     <t>US26829XAA90</t>
   </si>
   <si>
     <t>ECMC 2019-1A A1A</t>
   </si>
   <si>
     <t>ECMC</t>
   </si>
   <si>
     <t>26829XAA9</t>
   </si>
   <si>
     <t>US26916MAA71</t>
   </si>
   <si>
     <t>ESTN 2026-TOWN A</t>
   </si>
   <si>
     <t>ESTN</t>
   </si>
   <si>
     <t>26916MAA7</t>
   </si>
   <si>
+    <t>US28627LAA52</t>
+  </si>
+  <si>
+    <t>ELFI 2024-A A</t>
+  </si>
+  <si>
+    <t>ELFI</t>
+  </si>
+  <si>
+    <t>28627LAA5</t>
+  </si>
+  <si>
     <t>US30291SAJ24</t>
   </si>
   <si>
     <t>FRESB 2020-SB74 X1</t>
   </si>
   <si>
     <t>FRESB</t>
   </si>
   <si>
     <t>30291SAJ2</t>
   </si>
   <si>
     <t>US30298BAK98</t>
   </si>
   <si>
     <t>FRESB 2019-SB63 X1</t>
   </si>
   <si>
     <t>30298BAK9</t>
   </si>
   <si>
     <t>US30315EAE68</t>
   </si>
   <si>
     <t>FRESB 2020-SB76 X1</t>
@@ -2590,68 +2644,59 @@
   <si>
     <t>OAK 2001-B M1</t>
   </si>
   <si>
     <t>67087TCF6</t>
   </si>
   <si>
     <t>US67087TCW99</t>
   </si>
   <si>
     <t>OAK 2001-D A4</t>
   </si>
   <si>
     <t>67087TCW9</t>
   </si>
   <si>
     <t>US67087TDY47</t>
   </si>
   <si>
     <t>OAK 2002-C M1</t>
   </si>
   <si>
     <t>67087TDY4</t>
   </si>
   <si>
-    <t>US67108XAE76</t>
-[...2 lines deleted...]
-    <t>OZLM 2014-7A SUB</t>
+    <t>US67111DBG07</t>
+  </si>
+  <si>
+    <t>OZLM 2016-15A A1R3</t>
   </si>
   <si>
     <t>OZLM</t>
   </si>
   <si>
-    <t>67108XAE7</t>
-[...7 lines deleted...]
-  <si>
     <t>67111DBG0</t>
   </si>
   <si>
     <t>US67125JAE73</t>
   </si>
   <si>
     <t>OBX 2026-NQM11 A1</t>
   </si>
   <si>
     <t>C08GM79</t>
   </si>
   <si>
     <t>OBX</t>
   </si>
   <si>
     <t>67125JAE7</t>
   </si>
   <si>
     <t>US673930AE37</t>
   </si>
   <si>
     <t>OBX 2026-NQM13 A1</t>
   </si>
   <si>
     <t>673930AE3</t>
@@ -3259,74 +3304,74 @@
   <si>
     <t>92258XAA1</t>
   </si>
   <si>
     <t>US92325QAA58</t>
   </si>
   <si>
     <t>VENTR 2018-32A A1</t>
   </si>
   <si>
     <t>VENTR</t>
   </si>
   <si>
     <t>92325QAA5</t>
   </si>
   <si>
     <t>US92332NBC83</t>
   </si>
   <si>
     <t>VENTR 2019-38A ARR</t>
   </si>
   <si>
     <t>92332NBC8</t>
   </si>
   <si>
-    <t>US92338BAY11</t>
-[...10 lines deleted...]
-  <si>
     <t>US924921AA70</t>
   </si>
   <si>
     <t>VERUS 2022-5 A1</t>
   </si>
   <si>
     <t>VERUS</t>
   </si>
   <si>
     <t>924921AA7</t>
   </si>
   <si>
+    <t>US92737DAA63</t>
+  </si>
+  <si>
+    <t>VINEB 2024-SFR1 A</t>
+  </si>
+  <si>
+    <t>VINEB</t>
+  </si>
+  <si>
+    <t>92737DAA6</t>
+  </si>
+  <si>
     <t>US92867WAD02</t>
   </si>
   <si>
     <t>VALET 2023-1 A3</t>
   </si>
   <si>
     <t>VALET</t>
   </si>
   <si>
     <t>Consumer Discretionary</t>
   </si>
   <si>
     <t>92867WAD0</t>
   </si>
   <si>
     <t>US92868RAD08</t>
   </si>
   <si>
     <t>VALET 2024-1 A3</t>
   </si>
   <si>
     <t>92868RAD0</t>
   </si>
   <si>
     <t>US92918FAF18</t>
@@ -3448,113 +3493,89 @@
   <si>
     <t>US93936PAF53</t>
   </si>
   <si>
     <t>WMALT 2007-5 A6</t>
   </si>
   <si>
     <t>BNY8D12</t>
   </si>
   <si>
     <t>93936PAF5</t>
   </si>
   <si>
     <t>US94949GAW15</t>
   </si>
   <si>
     <t>WELF 2020-1A A1RR</t>
   </si>
   <si>
     <t>WELF</t>
   </si>
   <si>
     <t>94949GAW1</t>
   </si>
   <si>
-    <t>US97316LAJ70</t>
-[...10 lines deleted...]
-  <si>
     <t>US98164NAD75</t>
   </si>
   <si>
     <t>WOART 2024-C A3</t>
   </si>
   <si>
     <t>WOART</t>
   </si>
   <si>
     <t>98164NAD7</t>
   </si>
   <si>
     <t>US98875JBJ25</t>
   </si>
   <si>
     <t>ZAIS 2020-16A A1R2</t>
   </si>
   <si>
     <t>ZAIS</t>
   </si>
   <si>
     <t>98875JBJ2</t>
   </si>
   <si>
-    <t>US91282CNQ05</t>
-[...2 lines deleted...]
-    <t>TF FLOAT 07/31/27</t>
+    <t>US91282CPX38</t>
+  </si>
+  <si>
+    <t>TF FLOAT 01/31/28</t>
   </si>
   <si>
     <t>Government</t>
   </si>
   <si>
-    <t>BTY0CX5</t>
+    <t>BWQLSD9</t>
   </si>
   <si>
     <t>TF</t>
   </si>
   <si>
-    <t>91282CNQ0</t>
-[...10 lines deleted...]
-  <si>
     <t>91282CPX3</t>
   </si>
   <si>
     <t>US91282CRD55</t>
   </si>
   <si>
     <t>TF FLOAT 07/31/28</t>
   </si>
   <si>
     <t>BXW2BP6</t>
   </si>
   <si>
     <t>91282CRD5</t>
   </si>
   <si>
     <t>USDAccExp</t>
   </si>
   <si>
     <t>ACCRUED EXPENSES</t>
   </si>
   <si>
     <t>Other Instruments</t>
   </si>
   <si>
     <t>Other Liabilities</t>
@@ -3586,72 +3607,66 @@
   <si>
     <t>Gmo Ultra-Short Income Etf</t>
   </si>
   <si>
     <t>BPYV2Q3</t>
   </si>
   <si>
     <t>GMOC</t>
   </si>
   <si>
     <t>US90139K8861</t>
   </si>
   <si>
     <t>ARCX</t>
   </si>
   <si>
     <t>BRSYEKQM0</t>
   </si>
   <si>
     <t>State Str Instl Invt Tr Treas Mmkt</t>
   </si>
   <si>
     <t>TRIXX</t>
   </si>
   <si>
-    <t>BMO65RNW2</t>
-[...2 lines deleted...]
-    <t>REPO for  R 3.66</t>
+    <t>BMO69U7N9</t>
+  </si>
+  <si>
+    <t>REPO for  R 3.85</t>
   </si>
   <si>
     <t>Short Term Instrument</t>
   </si>
   <si>
     <t>Repurchase Agreement (REPO)</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Future</t>
   </si>
   <si>
     <t>Contra Derivatives - Futures</t>
-  </si>
-[...4 lines deleted...]
-    <t>Contra Derivatives - Options</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swap</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaps</t>
   </si>
   <si>
     <t>CONTRA_DERIV_Swaption</t>
   </si>
   <si>
     <t>Contra Derivatives - Swaptions</t>
   </si>
   <si>
     <t>Base Currency - USD</t>
   </si>
   <si>
     <t>Based on GMO data. Not book of record.</t>
   </si>
   <si>
     <t>*Value includes derivative notional exposure for swaps and futures.</t>
   </si>
   <si>
     <t>**Weights are calculated as a percentage of the total Base Market Value with Notional. Base Market Value with Notional represents the total value of the security, in addition to any notional exposure gained through derivatives contracts. Security weights shown in this file may differ from weights shown in other materials to the extent the other weights exclude cash or do not account for notional exposures.</t>
   </si>
@@ -4033,92 +4048,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F4C0623-4F5F-4613-824F-CD71136916FE}">
-  <dimension ref="A1:Z355"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FEE9BF77-0696-4E15-B92D-DD22CD1AC2FF}">
+  <dimension ref="A1:Z364"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="5"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="8.28515625" style="3" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="9.140625" style="3"/>
+    <col min="16" max="16" width="7" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46265</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -4168,587 +4183,584 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>1408.97</v>
+        <v>1726.81</v>
       </c>
       <c r="E4" s="5">
-        <v>1.1616</v>
+        <v>1.13585</v>
       </c>
       <c r="F4" s="4">
-        <v>1636.6595520000001</v>
+        <v>1961.3971385</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>1408.97</v>
+        <v>1726.81</v>
       </c>
       <c r="N4" s="4">
-        <v>1636.6595520000001</v>
+        <v>1961.3971385</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="4">
-        <v>8615155.1575409994</v>
+        <v>5917067.3791880002</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>8615155.1575414091</v>
+        <v>5917067.37918841</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4">
-        <v>8615155.1575409994</v>
+        <v>5917067.3791880002</v>
       </c>
       <c r="N5" s="4">
-        <v>8615155.1575414091</v>
+        <v>5917067.37918841</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>6.7679999999999997E-3</v>
+        <v>4.6579999999999998E-3</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="4">
-        <v>-3020.85</v>
+        <v>-1238.97</v>
       </c>
       <c r="E6" s="5">
         <v>1</v>
       </c>
       <c r="F6" s="4">
-        <v>-3020.85</v>
+        <v>-1238.97</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="5">
         <v>1</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4">
-        <v>-3020.85</v>
+        <v>-1238.97</v>
       </c>
       <c r="N6" s="4">
-        <v>-3020.85</v>
+        <v>-1238.97</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>-1.9999999999999999E-6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="4">
-        <v>-29714475.260000002</v>
+        <v>90022.98</v>
       </c>
       <c r="E7" s="5">
-        <v>0</v>
+        <v>1.13585</v>
       </c>
       <c r="F7" s="4">
-        <v>-29712373.260000002</v>
+        <v>102252.60183299999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>1</v>
       </c>
       <c r="K7" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>-29712373.260000002</v>
+        <v>90022.98</v>
       </c>
       <c r="N7" s="4">
-        <v>-29712373.260000002</v>
+        <v>102252.60183299999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>-2.3342000000000002E-2</v>
+        <v>8.0000000000000007E-5</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D8" s="4">
-        <v>-2727345.38</v>
+        <v>-80054047.129999995</v>
       </c>
       <c r="E8" s="5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8" s="4">
-        <v>-2727345.38</v>
+        <v>-80051940.129999995</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="5">
         <v>1</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M8" s="4">
-        <v>-2727345.38</v>
+        <v>-80051940.129999995</v>
       </c>
       <c r="N8" s="4">
-        <v>-2727345.38</v>
+        <v>-80051940.129999995</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>46325</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>-7.6350000000000003E-3</v>
+        <v>-6.3029000000000002E-2</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D9" s="4">
         <v>-6006000</v>
       </c>
       <c r="E9" s="5">
-        <v>1.1642110000000001</v>
+        <v>1.1371389999999999</v>
       </c>
       <c r="F9" s="4">
-        <v>-6992253.1543739997</v>
+        <v>-6829657.2280519996</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
         <v>1</v>
       </c>
       <c r="K9" s="5">
-        <v>0.8608815426997245</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>-6019501.6824829997</v>
+        <v>-6012816.153585</v>
       </c>
       <c r="N9" s="4">
-        <v>-6992253.1543745799</v>
+        <v>-6829657.2280524299</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="U9" s="2">
         <v>46325</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>-7.6350000000000003E-3</v>
+        <v>-7.5240000000000003E-3</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="4">
-        <v>2335000</v>
+        <v>-2727345.38</v>
       </c>
       <c r="E10" s="5">
-        <v>1.1642110000000001</v>
+        <v>1</v>
       </c>
       <c r="F10" s="4">
-        <v>2718433.419158</v>
+        <v>-2727345.38</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J10" s="5">
         <v>1</v>
       </c>
       <c r="K10" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M10" s="4">
-        <v>2340249.155611</v>
+        <v>-2727345.38</v>
       </c>
       <c r="N10" s="4">
-        <v>2718433.4191582799</v>
+        <v>-2727345.38</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="U10" s="2">
         <v>46325</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>7.646E-3</v>
+        <v>-7.5240000000000003E-3</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D11" s="4">
         <v>7015176.1679999996</v>
       </c>
       <c r="E11" s="5">
         <v>1</v>
       </c>
       <c r="F11" s="4">
         <v>7015176.1679999996</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="5">
         <v>1</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="4">
         <v>7015176.1679999996</v>
       </c>
       <c r="N11" s="4">
         <v>7015176.1679999996</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>34</v>
       </c>
@@ -4758,26561 +4770,27323 @@
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="U11" s="2">
         <v>46325</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.646E-3</v>
+        <v>7.6140000000000001E-3</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="4">
+        <v>2335000</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1.1371389999999999</v>
+      </c>
+      <c r="F12" s="4">
+        <v>2655219.7181990002</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H12" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>105.703125</v>
+        <v>1</v>
       </c>
       <c r="K12" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>0</v>
+        <v>2337649.9698009999</v>
       </c>
       <c r="N12" s="4">
-        <v>0</v>
+        <v>2655219.7181988698</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S12" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T12" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U12" s="2">
-        <v>46387</v>
+        <v>46325</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>1.1792E-2</v>
+        <v>7.6140000000000001E-3</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" s="4">
-        <v>1199</v>
+        <v>-267000</v>
       </c>
       <c r="E13" s="5">
-        <v>102.617188</v>
+        <v>1.1371389999999999</v>
       </c>
       <c r="F13" s="4">
-        <v>246076015.59999999</v>
+        <v>-303616.13051799999</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J13" s="5">
-        <v>102.6171875</v>
+        <v>1</v>
       </c>
       <c r="K13" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>0</v>
+        <v>-267303.01581800001</v>
       </c>
       <c r="N13" s="4">
-        <v>0</v>
+        <v>-303616.13051782001</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T13" s="4">
-        <v>2000</v>
+        <v>1</v>
       </c>
       <c r="U13" s="2">
-        <v>46387</v>
+        <v>46325</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>0.19332199999999999</v>
+        <v>-5.1000000000000004E-4</v>
       </c>
     </row>
     <row r="14" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D14" s="4">
-        <v>785</v>
+        <v>-344145.99</v>
       </c>
       <c r="E14" s="5">
-        <v>107.65625</v>
+        <v>1</v>
       </c>
       <c r="F14" s="4">
-        <v>84510156.200000003</v>
+        <v>-344145.99</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J14" s="5">
-        <v>107.65625</v>
+        <v>1</v>
       </c>
       <c r="K14" s="5">
         <v>1</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="4">
-        <v>0</v>
+        <v>-344145.99</v>
       </c>
       <c r="N14" s="4">
-        <v>0</v>
+        <v>-344145.99</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S14" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T14" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U14" s="2">
-        <v>46377</v>
+        <v>46325</v>
       </c>
       <c r="W14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="4">
         <v>0</v>
       </c>
       <c r="Y14" s="4">
         <v>0</v>
       </c>
       <c r="Z14" s="6">
-        <v>6.6392999999999994E-2</v>
+        <v>-5.1000000000000004E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D15" s="4">
-        <v>147</v>
+        <v>300000</v>
       </c>
       <c r="E15" s="5">
-        <v>109.421875</v>
+        <v>1.1371389999999999</v>
       </c>
       <c r="F15" s="4">
-        <v>16085015.6</v>
+        <v>341141.719683</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J15" s="5">
-        <v>109.421875</v>
+        <v>1</v>
       </c>
       <c r="K15" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M15" s="4">
-        <v>0</v>
+        <v>300340.46721099998</v>
       </c>
       <c r="N15" s="4">
-        <v>0</v>
+        <v>341141.71968293999</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S15" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T15" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U15" s="2">
-        <v>46377</v>
+        <v>46325</v>
       </c>
       <c r="W15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="4">
         <v>0</v>
       </c>
       <c r="Y15" s="4">
         <v>0</v>
       </c>
       <c r="Z15" s="6">
-        <v>1.2636E-2</v>
+        <v>5.0900000000000001E-4</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D16" s="4">
-        <v>-6</v>
+        <v>306289.93109999999</v>
       </c>
       <c r="E16" s="5">
-        <v>110.03125</v>
+        <v>1</v>
       </c>
       <c r="F16" s="4">
-        <v>-660187.5</v>
+        <v>306289.93109999999</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J16" s="5">
-        <v>110.03125</v>
+        <v>1</v>
       </c>
       <c r="K16" s="5">
         <v>1</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="4">
-        <v>0</v>
+        <v>306289.93109999999</v>
       </c>
       <c r="N16" s="4">
-        <v>0</v>
+        <v>306289.93109999999</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S16" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T16" s="4">
-        <v>1000</v>
+        <v>1</v>
       </c>
       <c r="U16" s="2">
-        <v>46377</v>
+        <v>46325</v>
       </c>
       <c r="W16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="4">
         <v>0</v>
       </c>
       <c r="Y16" s="4">
         <v>0</v>
       </c>
       <c r="Z16" s="6">
-        <v>-5.1800000000000001E-4</v>
+        <v>5.0900000000000001E-4</v>
       </c>
     </row>
     <row r="17" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D17" s="4">
-        <v>-134</v>
+        <v>-304000</v>
       </c>
       <c r="E17" s="5">
-        <v>226.45</v>
+        <v>1.1371389999999999</v>
       </c>
       <c r="F17" s="4">
-        <v>-15172150</v>
+        <v>-345690.27594600001</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J17" s="5">
-        <v>226.45</v>
+        <v>1</v>
       </c>
       <c r="K17" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M17" s="4">
-        <v>0</v>
+        <v>-304345.00677400001</v>
       </c>
       <c r="N17" s="4">
-        <v>0</v>
+        <v>-345690.27594537998</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="T17" s="4">
-        <v>500</v>
+        <v>1</v>
       </c>
       <c r="U17" s="2">
-        <v>46280</v>
+        <v>46325</v>
       </c>
       <c r="W17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="4">
         <v>0</v>
       </c>
       <c r="Y17" s="4">
         <v>0</v>
       </c>
       <c r="Z17" s="6">
-        <v>-1.1919000000000001E-2</v>
+        <v>-4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="18" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D18" s="4">
-        <v>410</v>
+        <v>-164555.49600000001</v>
       </c>
       <c r="E18" s="5">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="F18" s="4">
-        <v>3896230</v>
+        <v>-164555.49600000001</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J18" s="5">
-        <v>0.03</v>
+        <v>1</v>
       </c>
       <c r="K18" s="5">
         <v>1</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="4">
-        <v>1230</v>
+        <v>-164555.49600000001</v>
       </c>
       <c r="N18" s="4">
-        <v>1230</v>
+        <v>-164555.49600000001</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S18" s="3" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="T18" s="4">
         <v>1</v>
       </c>
       <c r="U18" s="2">
-        <v>46283</v>
+        <v>46325</v>
       </c>
       <c r="W18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="4">
         <v>0</v>
       </c>
       <c r="Y18" s="4">
         <v>0</v>
       </c>
       <c r="Z18" s="6">
-        <v>3.0599999999999998E-3</v>
+        <v>-4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D19" s="4">
-        <v>-1261</v>
+        <v>144000</v>
       </c>
       <c r="E19" s="5">
-        <v>0.01</v>
+        <v>1.1371389999999999</v>
       </c>
       <c r="F19" s="4">
-        <v>-13746161</v>
+        <v>163748.025448</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J19" s="5">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="K19" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M19" s="4">
-        <v>-1261</v>
+        <v>144163.42426100001</v>
       </c>
       <c r="N19" s="4">
-        <v>-1261</v>
+        <v>163748.02544781001</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S19" s="3" t="s">
-        <v>80</v>
+        <v>34</v>
       </c>
       <c r="T19" s="4">
         <v>1</v>
       </c>
       <c r="U19" s="2">
-        <v>46283</v>
+        <v>46325</v>
       </c>
       <c r="W19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="4">
         <v>0</v>
       </c>
       <c r="Y19" s="4">
         <v>0</v>
       </c>
       <c r="Z19" s="6">
-        <v>-1.0799E-2</v>
+        <v>4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D20" s="4">
-        <v>820</v>
+        <v>346059.68790000002</v>
       </c>
       <c r="E20" s="5">
-        <v>7.0000000000000007E-2</v>
+        <v>1</v>
       </c>
       <c r="F20" s="4">
-        <v>7057740</v>
+        <v>346059.68790000002</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J20" s="5">
-        <v>7.0000000000000007E-2</v>
+        <v>1</v>
       </c>
       <c r="K20" s="5">
         <v>1</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="4">
-        <v>5740</v>
+        <v>346059.68790000002</v>
       </c>
       <c r="N20" s="4">
-        <v>5740</v>
+        <v>346059.68790000002</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>83</v>
+        <v>34</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="3" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="T20" s="4">
         <v>1</v>
       </c>
       <c r="U20" s="2">
-        <v>46283</v>
+        <v>46325</v>
       </c>
       <c r="W20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="4">
         <v>0</v>
       </c>
       <c r="Y20" s="4">
         <v>0</v>
       </c>
       <c r="Z20" s="6">
-        <v>5.5440000000000003E-3</v>
+        <v>4.0099999999999999E-4</v>
       </c>
     </row>
     <row r="21" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D21" s="4">
-        <v>-4624500</v>
+        <v>52</v>
       </c>
       <c r="E21" s="5">
-        <v>-0.27729599999999999</v>
+        <v>103.296875</v>
       </c>
       <c r="F21" s="4">
-        <v>-4611676.43679934</v>
+        <v>5371437.2000000002</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J21" s="5">
-        <v>-0.27729620999999999</v>
+        <v>103.296875</v>
       </c>
       <c r="K21" s="5">
         <v>1</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="4">
-        <v>12823.563200000001</v>
+        <v>0</v>
       </c>
       <c r="N21" s="4">
-        <v>12823.563200660001</v>
+        <v>0</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="Q21" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T21" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U21" s="2">
-        <v>56571</v>
+        <v>46387</v>
       </c>
       <c r="W21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="4">
-        <v>-1156.125</v>
+        <v>0</v>
       </c>
       <c r="Y21" s="4">
-        <v>-1156.125</v>
+        <v>0</v>
       </c>
       <c r="Z21" s="6">
-        <v>-3.6229999999999999E-3</v>
+        <v>4.2290000000000001E-3</v>
       </c>
     </row>
     <row r="22" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D22" s="4">
-        <v>-1623078.87</v>
+        <v>1175</v>
       </c>
       <c r="E22" s="5">
-        <v>-16.139792</v>
+        <v>101.652344</v>
       </c>
       <c r="F22" s="4">
-        <v>-1361117.3217963099</v>
+        <v>238883007.59999999</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J22" s="5">
-        <v>-16.139791670000001</v>
+        <v>101.65234375</v>
       </c>
       <c r="K22" s="5">
         <v>1</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="4">
-        <v>261961.54820300001</v>
+        <v>0</v>
       </c>
       <c r="N22" s="4">
-        <v>261961.54820369001</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="Q22" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S22" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T22" s="4">
-        <v>0.01</v>
+        <v>2000</v>
       </c>
       <c r="U22" s="2">
-        <v>53709</v>
+        <v>46387</v>
       </c>
       <c r="W22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="4">
-        <v>-541.02629000000002</v>
+        <v>0</v>
       </c>
       <c r="Y22" s="4">
-        <v>-541.02629000000002</v>
+        <v>0</v>
       </c>
       <c r="Z22" s="6">
-        <v>-1.0690000000000001E-3</v>
+        <v>0.188085</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D23" s="4">
-        <v>569423.64500000002</v>
+        <v>928</v>
       </c>
       <c r="E23" s="5">
-        <v>-6.8581250000000002</v>
+        <v>104.203125</v>
       </c>
       <c r="F23" s="4">
-        <v>530371.85964634002</v>
+        <v>96700500</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J23" s="5">
-        <v>-6.8581250000000002</v>
+        <v>104.203125</v>
       </c>
       <c r="K23" s="5">
         <v>1</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="4">
-        <v>-39051.785352999999</v>
+        <v>0</v>
       </c>
       <c r="N23" s="4">
-        <v>-39051.785353660001</v>
+        <v>0</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="Q23" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S23" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T23" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U23" s="2">
-        <v>53709</v>
+        <v>46377</v>
       </c>
       <c r="W23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="4">
-        <v>142.35591124999999</v>
+        <v>0</v>
       </c>
       <c r="Y23" s="4">
-        <v>142.35591099999999</v>
+        <v>0</v>
       </c>
       <c r="Z23" s="6">
-        <v>4.1599999999999997E-4</v>
+        <v>7.6136999999999996E-2</v>
       </c>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D24" s="4">
-        <v>2816918.1157</v>
+        <v>72</v>
       </c>
       <c r="E24" s="5">
-        <v>0.32685599999999998</v>
+        <v>105</v>
       </c>
       <c r="F24" s="4">
-        <v>2826125.39096598</v>
+        <v>7560000</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J24" s="5">
-        <v>0.32685632999999997</v>
+        <v>105</v>
       </c>
       <c r="K24" s="5">
         <v>1</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="4">
-        <v>9207.2752650000002</v>
+        <v>0</v>
       </c>
       <c r="N24" s="4">
-        <v>9207.2752659800008</v>
+        <v>0</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="Q24" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S24" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T24" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U24" s="2">
-        <v>60224</v>
+        <v>46377</v>
       </c>
       <c r="W24" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="4">
-        <v>234.74317631</v>
+        <v>0</v>
       </c>
       <c r="Y24" s="4">
-        <v>234.74317600000001</v>
+        <v>0</v>
       </c>
       <c r="Z24" s="6">
-        <v>2.2200000000000002E-3</v>
+        <v>5.9519999999999998E-3</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D25" s="4">
-        <v>-671310.56508900004</v>
+        <v>-32</v>
       </c>
       <c r="E25" s="5">
-        <v>-8.4766670000000008</v>
+        <v>103.59375</v>
       </c>
       <c r="F25" s="4">
-        <v>-614405.80618829001</v>
+        <v>-3315000</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J25" s="5">
-        <v>-8.4766666700000002</v>
+        <v>103.59375</v>
       </c>
       <c r="K25" s="5">
         <v>1</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="4">
-        <v>56904.758900000001</v>
+        <v>0</v>
       </c>
       <c r="N25" s="4">
-        <v>56904.758900710003</v>
+        <v>0</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="Q25" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S25" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T25" s="4">
-        <v>0.01</v>
+        <v>1000</v>
       </c>
       <c r="U25" s="2">
-        <v>57635</v>
+        <v>46377</v>
       </c>
       <c r="W25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="4">
-        <v>-223.77018835999999</v>
+        <v>0</v>
       </c>
       <c r="Y25" s="4">
-        <v>-223.77018799999999</v>
+        <v>0</v>
       </c>
       <c r="Z25" s="6">
-        <v>-4.8200000000000001E-4</v>
+        <v>-2.6099999999999999E-3</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D26" s="4">
-        <v>-3000000</v>
+        <v>-133</v>
       </c>
       <c r="E26" s="5">
-        <v>-0.97018700000000002</v>
+        <v>228.65</v>
       </c>
       <c r="F26" s="4">
-        <v>-2970894.39848059</v>
+        <v>-15205225</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J26" s="5">
-        <v>-0.97018671999999995</v>
+        <v>228.65</v>
       </c>
       <c r="K26" s="5">
         <v>1</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="4">
-        <v>29105.601519</v>
+        <v>0</v>
       </c>
       <c r="N26" s="4">
-        <v>29105.60151941</v>
+        <v>0</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="Q26" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S26" s="3" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="T26" s="4">
-        <v>0.01</v>
+        <v>500</v>
       </c>
       <c r="U26" s="2">
-        <v>63174</v>
+        <v>46371</v>
       </c>
       <c r="W26" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="4">
-        <v>-750</v>
+        <v>0</v>
       </c>
       <c r="Y26" s="4">
-        <v>-750</v>
+        <v>0</v>
       </c>
       <c r="Z26" s="6">
-        <v>-2.3340000000000001E-3</v>
+        <v>-1.1971000000000001E-2</v>
       </c>
     </row>
     <row r="27" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D27" s="4">
-        <v>-2682000</v>
+        <v>-4624500</v>
       </c>
       <c r="E27" s="5">
-        <v>-4.0357510000000003</v>
+        <v>-0.35360399999999997</v>
       </c>
       <c r="F27" s="4">
-        <v>-2573761.1540413899</v>
+        <v>-4608147.5691975197</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J27" s="5">
-        <v>-4.0357511500000003</v>
+        <v>-0.35360429999999998</v>
       </c>
       <c r="K27" s="5">
         <v>1</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="4">
-        <v>108238.84595800001</v>
+        <v>16352.430802000001</v>
       </c>
       <c r="N27" s="4">
-        <v>108238.84595861001</v>
+        <v>16352.430802479999</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q27" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S27" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T27" s="4">
         <v>0.01</v>
       </c>
       <c r="U27" s="2">
-        <v>63174</v>
+        <v>56571</v>
       </c>
       <c r="W27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="4">
-        <v>-894</v>
+        <v>-963.4375</v>
       </c>
       <c r="Y27" s="4">
-        <v>-894</v>
+        <v>-963.4375</v>
       </c>
       <c r="Z27" s="6">
-        <v>-2.0219999999999999E-3</v>
+        <v>-3.6280000000000001E-3</v>
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D28" s="4">
-        <v>-2000000</v>
+        <v>-1597577.88</v>
       </c>
       <c r="E28" s="5">
-        <v>-0.97018700000000002</v>
+        <v>-16.460222000000002</v>
       </c>
       <c r="F28" s="4">
-        <v>-1980596.2656537299</v>
+        <v>-1334613.01077893</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J28" s="5">
-        <v>-0.97018671999999995</v>
+        <v>-16.460222219999999</v>
       </c>
       <c r="K28" s="5">
         <v>1</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M28" s="4">
-        <v>19403.734346000001</v>
+        <v>262964.869221</v>
       </c>
       <c r="N28" s="4">
-        <v>19403.734346270001</v>
+        <v>262964.86922107002</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q28" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S28" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T28" s="4">
         <v>0.01</v>
       </c>
       <c r="U28" s="2">
-        <v>63174</v>
+        <v>53709</v>
       </c>
       <c r="W28" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="4">
-        <v>-500</v>
+        <v>-443.77163332999999</v>
       </c>
       <c r="Y28" s="4">
-        <v>-500</v>
+        <v>-443.77163300000001</v>
       </c>
       <c r="Z28" s="6">
-        <v>-1.5560000000000001E-3</v>
+        <v>-1.0499999999999999E-3</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D29" s="4">
-        <v>-5000000</v>
+        <v>567962.49</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.2984309999999999</v>
+        <v>-7.0009259999999998</v>
       </c>
       <c r="F29" s="4">
-        <v>-4785078.4625270097</v>
+        <v>528199.85567578999</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J29" s="5">
-        <v>-4.2984307499999996</v>
+        <v>-7.0009261199999999</v>
       </c>
       <c r="K29" s="5">
         <v>1</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="4">
-        <v>214921.537472</v>
+        <v>-39762.634323999999</v>
       </c>
       <c r="N29" s="4">
-        <v>214921.53747298999</v>
+        <v>-39762.634324209997</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q29" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S29" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T29" s="4">
         <v>0.01</v>
       </c>
       <c r="U29" s="2">
-        <v>60224</v>
+        <v>53709</v>
       </c>
       <c r="W29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="4">
-        <v>-1666.66666667</v>
+        <v>118.32551875</v>
       </c>
       <c r="Y29" s="4">
-        <v>-1666.6666660000001</v>
+        <v>118.325518</v>
       </c>
       <c r="Z29" s="6">
-        <v>-3.7590000000000002E-3</v>
+        <v>4.15E-4</v>
       </c>
     </row>
     <row r="30" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D30" s="4">
-        <v>9971391.5600000005</v>
+        <v>2816918.1157</v>
       </c>
       <c r="E30" s="5">
-        <v>0.32685599999999998</v>
+        <v>0.118857</v>
       </c>
       <c r="F30" s="4">
-        <v>10003983.6848353</v>
+        <v>2820266.21678762</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J30" s="5">
-        <v>0.32685632999999997</v>
+        <v>0.11885688</v>
       </c>
       <c r="K30" s="5">
         <v>1</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="4">
-        <v>32592.124834999999</v>
+        <v>3348.101087</v>
       </c>
       <c r="N30" s="4">
-        <v>32592.12483533</v>
+        <v>3348.1010876199998</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q30" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S30" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T30" s="4">
         <v>0.01</v>
       </c>
       <c r="U30" s="2">
         <v>60224</v>
       </c>
       <c r="W30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="4">
-        <v>830.94929666999997</v>
+        <v>195.61931358999999</v>
       </c>
       <c r="Y30" s="4">
-        <v>830.949296</v>
+        <v>195.61931300000001</v>
       </c>
       <c r="Z30" s="6">
-        <v>7.8589999999999997E-3</v>
+        <v>2.2200000000000002E-3</v>
       </c>
     </row>
     <row r="31" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D31" s="4">
-        <v>-3933500</v>
+        <v>-671194.89729999995</v>
       </c>
       <c r="E31" s="5">
-        <v>-14.45</v>
+        <v>-9.2222220000000004</v>
       </c>
       <c r="F31" s="4">
-        <v>-3365109.25</v>
+        <v>-609295.81232678005</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J31" s="5">
-        <v>-14.45</v>
+        <v>-9.2222222200000008</v>
       </c>
       <c r="K31" s="5">
         <v>1</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="4">
-        <v>568390.75</v>
+        <v>61899.084972999997</v>
       </c>
       <c r="N31" s="4">
-        <v>568390.75</v>
+        <v>61899.08497322</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q31" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S31" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T31" s="4">
         <v>0.01</v>
       </c>
       <c r="U31" s="2">
-        <v>63174</v>
+        <v>57635</v>
       </c>
       <c r="W31" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="4">
-        <v>-1966.75</v>
+        <v>-186.44302703</v>
       </c>
       <c r="Y31" s="4">
-        <v>-1966.75</v>
+        <v>-186.443027</v>
       </c>
       <c r="Z31" s="6">
-        <v>-2.643E-3</v>
+        <v>-4.7899999999999999E-4</v>
       </c>
     </row>
     <row r="32" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D32" s="4">
-        <v>-1835184.7050000001</v>
+        <v>-3000000</v>
       </c>
       <c r="E32" s="5">
-        <v>-8.4766670000000008</v>
+        <v>-1.362365</v>
       </c>
       <c r="F32" s="4">
-        <v>-1679622.2148394999</v>
+        <v>-2959129.0539341401</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J32" s="5">
-        <v>-8.4766666700000002</v>
+        <v>-1.36236487</v>
       </c>
       <c r="K32" s="5">
         <v>1</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="4">
-        <v>155562.49015999999</v>
+        <v>40870.946064999996</v>
       </c>
       <c r="N32" s="4">
-        <v>155562.49016049999</v>
+        <v>40870.94606586</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q32" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S32" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T32" s="4">
         <v>0.01</v>
       </c>
       <c r="U32" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W32" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="4">
-        <v>-611.72823500000004</v>
+        <v>-625</v>
       </c>
       <c r="Y32" s="4">
-        <v>-611.72823500000004</v>
+        <v>-625</v>
       </c>
       <c r="Z32" s="6">
-        <v>-1.3190000000000001E-3</v>
+        <v>-2.3289999999999999E-3</v>
       </c>
     </row>
     <row r="33" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D33" s="4">
-        <v>-1360000</v>
+        <v>-2682000</v>
       </c>
       <c r="E33" s="5">
-        <v>-14.45</v>
+        <v>-4.9521660000000001</v>
       </c>
       <c r="F33" s="4">
-        <v>-1163480</v>
+        <v>-2549182.91100233</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J33" s="5">
-        <v>-14.45</v>
+        <v>-4.9521658799999999</v>
       </c>
       <c r="K33" s="5">
         <v>1</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="4">
-        <v>196520</v>
+        <v>132817.08899700001</v>
       </c>
       <c r="N33" s="4">
-        <v>196520</v>
+        <v>132817.08899767001</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q33" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S33" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T33" s="4">
         <v>0.01</v>
       </c>
       <c r="U33" s="2">
         <v>63174</v>
       </c>
       <c r="W33" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="4">
-        <v>-680</v>
+        <v>-745</v>
       </c>
       <c r="Y33" s="4">
-        <v>-680</v>
+        <v>-745</v>
       </c>
       <c r="Z33" s="6">
-        <v>-9.1399999999999999E-4</v>
+        <v>-2.0070000000000001E-3</v>
       </c>
     </row>
     <row r="34" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D34" s="4">
-        <v>-734073.88199999998</v>
+        <v>-2000000</v>
       </c>
       <c r="E34" s="5">
-        <v>-8.4766670000000008</v>
+        <v>-1.362365</v>
       </c>
       <c r="F34" s="4">
-        <v>-671848.88593580003</v>
+        <v>-1972752.7026227601</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J34" s="5">
-        <v>-8.4766666700000002</v>
+        <v>-1.36236487</v>
       </c>
       <c r="K34" s="5">
         <v>1</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="4">
-        <v>62224.996063999999</v>
+        <v>27247.297376999999</v>
       </c>
       <c r="N34" s="4">
-        <v>62224.996064200001</v>
+        <v>27247.29737724</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q34" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T34" s="4">
         <v>0.01</v>
       </c>
       <c r="U34" s="2">
-        <v>57635</v>
+        <v>63174</v>
       </c>
       <c r="W34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="4">
-        <v>-244.691294</v>
+        <v>-416.66666666999998</v>
       </c>
       <c r="Y34" s="4">
-        <v>-244.691294</v>
+        <v>-416.66666600000002</v>
       </c>
       <c r="Z34" s="6">
-        <v>-5.2700000000000002E-4</v>
+        <v>-1.5529999999999999E-3</v>
       </c>
     </row>
     <row r="35" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D35" s="4">
-        <v>-3000000</v>
+        <v>-5000000</v>
       </c>
       <c r="E35" s="5">
-        <v>-4.2984309999999999</v>
+        <v>-4.827947</v>
       </c>
       <c r="F35" s="4">
-        <v>-2871047.0775162098</v>
+        <v>-4758602.6642438704</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J35" s="5">
-        <v>-4.2984307499999996</v>
+        <v>-4.8279467199999999</v>
       </c>
       <c r="K35" s="5">
         <v>1</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="4">
-        <v>128952.922483</v>
+        <v>241397.33575599999</v>
       </c>
       <c r="N35" s="4">
-        <v>128952.92248379</v>
+        <v>241397.33575612999</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q35" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S35" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T35" s="4">
         <v>0.01</v>
       </c>
       <c r="U35" s="2">
         <v>60224</v>
       </c>
       <c r="W35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="4">
-        <v>-1000</v>
+        <v>-1388.8888888900001</v>
       </c>
       <c r="Y35" s="4">
-        <v>-1000</v>
+        <v>-1388.888888</v>
       </c>
       <c r="Z35" s="6">
-        <v>-2.2550000000000001E-3</v>
+        <v>-3.7460000000000002E-3</v>
       </c>
     </row>
     <row r="36" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D36" s="4">
-        <v>-5000000</v>
+        <v>9971391.5600000005</v>
       </c>
       <c r="E36" s="5">
-        <v>-13.262499999999999</v>
+        <v>0.118857</v>
       </c>
       <c r="F36" s="4">
-        <v>-4336875</v>
+        <v>9983243.2452658992</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J36" s="5">
-        <v>-13.262499999999999</v>
+        <v>0.11885688</v>
       </c>
       <c r="K36" s="5">
         <v>1</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="4">
-        <v>663125</v>
+        <v>11851.685265</v>
       </c>
       <c r="N36" s="4">
-        <v>663125</v>
+        <v>11851.6852659</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q36" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S36" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T36" s="4">
         <v>0.01</v>
       </c>
       <c r="U36" s="2">
         <v>60224</v>
       </c>
       <c r="W36" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="4">
-        <v>-2500</v>
+        <v>692.45774721999999</v>
       </c>
       <c r="Y36" s="4">
-        <v>-2500</v>
+        <v>692.45774700000004</v>
       </c>
       <c r="Z36" s="6">
-        <v>-3.4069999999999999E-3</v>
+        <v>7.8600000000000007E-3</v>
       </c>
     </row>
     <row r="37" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D37" s="4">
-        <v>-5000000</v>
+        <v>-3933500</v>
       </c>
       <c r="E37" s="5">
-        <v>-13.262499999999999</v>
+        <v>-16.911458</v>
       </c>
       <c r="F37" s="4">
-        <v>-4336875</v>
+        <v>-3268287.7864583302</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J37" s="5">
-        <v>-13.262499999999999</v>
+        <v>-16.911458329999999</v>
       </c>
       <c r="K37" s="5">
         <v>1</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="4">
-        <v>663125</v>
+        <v>665212.21354100003</v>
       </c>
       <c r="N37" s="4">
-        <v>663125</v>
+        <v>665212.21354167</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q37" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S37" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T37" s="4">
         <v>0.01</v>
       </c>
       <c r="U37" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W37" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="4">
-        <v>-2500</v>
+        <v>-1638.95833333</v>
       </c>
       <c r="Y37" s="4">
-        <v>-2500</v>
+        <v>-1638.958333</v>
       </c>
       <c r="Z37" s="6">
-        <v>-3.4069999999999999E-3</v>
+        <v>-2.5730000000000002E-3</v>
       </c>
     </row>
     <row r="38" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D38" s="4">
-        <v>-5000000</v>
+        <v>-1834868.5</v>
       </c>
       <c r="E38" s="5">
-        <v>-13.262499999999999</v>
+        <v>-9.2222220000000004</v>
       </c>
       <c r="F38" s="4">
-        <v>-4336875</v>
+        <v>-1665652.8494444401</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J38" s="5">
-        <v>-13.262499999999999</v>
+        <v>-9.2222222200000008</v>
       </c>
       <c r="K38" s="5">
         <v>1</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M38" s="4">
-        <v>663125</v>
+        <v>169215.650555</v>
       </c>
       <c r="N38" s="4">
-        <v>663125</v>
+        <v>169215.65055555999</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q38" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S38" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T38" s="4">
         <v>0.01</v>
       </c>
       <c r="U38" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W38" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="4">
-        <v>-2500</v>
+        <v>-509.68569444000002</v>
       </c>
       <c r="Y38" s="4">
-        <v>-2500</v>
+        <v>-509.68569400000001</v>
       </c>
       <c r="Z38" s="6">
-        <v>-3.4069999999999999E-3</v>
+        <v>-1.3110000000000001E-3</v>
       </c>
     </row>
     <row r="39" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D39" s="4">
-        <v>-4560000</v>
+        <v>-1360000</v>
       </c>
       <c r="E39" s="5">
-        <v>-4.2984309999999999</v>
+        <v>-16.911458</v>
       </c>
       <c r="F39" s="4">
-        <v>-4363991.5578246396</v>
+        <v>-1130004.16666667</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J39" s="5">
-        <v>-4.2984307499999996</v>
+        <v>-16.911458329999999</v>
       </c>
       <c r="K39" s="5">
         <v>1</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M39" s="4">
-        <v>196008.442175</v>
+        <v>229995.83333299999</v>
       </c>
       <c r="N39" s="4">
-        <v>196008.44217535999</v>
+        <v>229995.83333333</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q39" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T39" s="4">
         <v>0.01</v>
       </c>
       <c r="U39" s="2">
-        <v>60224</v>
+        <v>63174</v>
       </c>
       <c r="W39" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="4">
-        <v>-1520</v>
+        <v>-566.66666667000004</v>
       </c>
       <c r="Y39" s="4">
-        <v>-1520</v>
+        <v>-566.66666599999996</v>
       </c>
       <c r="Z39" s="6">
-        <v>-3.4280000000000001E-3</v>
+        <v>-8.8900000000000003E-4</v>
       </c>
     </row>
     <row r="40" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D40" s="4">
-        <v>9093909.1027199998</v>
+        <v>-733947.4</v>
       </c>
       <c r="E40" s="5">
-        <v>0.32685599999999998</v>
+        <v>-9.2222220000000004</v>
       </c>
       <c r="F40" s="4">
-        <v>9123633.1205698196</v>
+        <v>-666261.13977778004</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J40" s="5">
-        <v>0.32685632999999997</v>
+        <v>-9.2222222200000008</v>
       </c>
       <c r="K40" s="5">
         <v>1</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M40" s="4">
-        <v>29724.017849</v>
+        <v>67686.260221999997</v>
       </c>
       <c r="N40" s="4">
-        <v>29724.01784982</v>
+        <v>67686.260222219993</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q40" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S40" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T40" s="4">
         <v>0.01</v>
       </c>
       <c r="U40" s="2">
-        <v>60224</v>
+        <v>57635</v>
       </c>
       <c r="W40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="4">
-        <v>757.82575856000005</v>
+        <v>-203.87427778</v>
       </c>
       <c r="Y40" s="4">
-        <v>757.82575799999995</v>
+        <v>-203.87427700000001</v>
       </c>
       <c r="Z40" s="6">
-        <v>7.1669999999999998E-3</v>
+        <v>-5.2400000000000005E-4</v>
       </c>
     </row>
     <row r="41" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D41" s="4">
-        <v>-9940000</v>
+        <v>-3000000</v>
       </c>
       <c r="E41" s="5">
-        <v>-10.231249999999999</v>
+        <v>-4.827947</v>
       </c>
       <c r="F41" s="4">
-        <v>-8923013.75</v>
+        <v>-2855161.5985463201</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J41" s="5">
-        <v>-10.231249999999999</v>
+        <v>-4.8279467199999999</v>
       </c>
       <c r="K41" s="5">
         <v>1</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="4">
-        <v>1016986.25</v>
+        <v>144838.401453</v>
       </c>
       <c r="N41" s="4">
-        <v>1016986.25</v>
+        <v>144838.40145368001</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q41" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S41" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T41" s="4">
         <v>0.01</v>
       </c>
       <c r="U41" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W41" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="4">
-        <v>-4970</v>
+        <v>-833.33333332999996</v>
       </c>
       <c r="Y41" s="4">
-        <v>-4970</v>
+        <v>-833.33333300000004</v>
       </c>
       <c r="Z41" s="6">
-        <v>-7.0099999999999997E-3</v>
+        <v>-2.248E-3</v>
       </c>
     </row>
     <row r="42" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D42" s="4">
-        <v>-1134684.9974400001</v>
+        <v>-5000000</v>
       </c>
       <c r="E42" s="5">
-        <v>-25.819648000000001</v>
+        <v>-15.489583</v>
       </c>
       <c r="F42" s="4">
-        <v>-841713.33018477005</v>
+        <v>-4225520.8333333395</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="5">
-        <v>-25.81964756</v>
+        <v>-15.48958333</v>
       </c>
       <c r="K42" s="5">
         <v>1</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="4">
-        <v>292971.66725499998</v>
+        <v>774479.16666600003</v>
       </c>
       <c r="N42" s="4">
-        <v>292971.66725523002</v>
+        <v>774479.16666665999</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q42" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S42" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T42" s="4">
         <v>0.01</v>
       </c>
       <c r="U42" s="2">
-        <v>59667</v>
+        <v>60224</v>
       </c>
       <c r="W42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="4">
-        <v>-567.34249871999998</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y42" s="4">
-        <v>-567.34249799999998</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z42" s="6">
-        <v>-6.6100000000000002E-4</v>
+        <v>-3.326E-3</v>
       </c>
     </row>
     <row r="43" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
-        <v>121</v>
+        <v>107</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D43" s="4">
-        <v>-2167000</v>
+        <v>-5000000</v>
       </c>
       <c r="E43" s="5">
-        <v>-10.231249999999999</v>
+        <v>-15.489583</v>
       </c>
       <c r="F43" s="4">
-        <v>-1945288.8125</v>
+        <v>-4225520.8333333395</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="5">
-        <v>-10.231249999999999</v>
+        <v>-15.48958333</v>
       </c>
       <c r="K43" s="5">
         <v>1</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="4">
-        <v>221711.1875</v>
+        <v>774479.16666600003</v>
       </c>
       <c r="N43" s="4">
-        <v>221711.1875</v>
+        <v>774479.16666665999</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q43" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S43" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T43" s="4">
         <v>0.01</v>
       </c>
       <c r="U43" s="2">
-        <v>56571</v>
+        <v>60224</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X43" s="4">
-        <v>-1083.5</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y43" s="4">
-        <v>-1083.5</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z43" s="6">
-        <v>-1.5280000000000001E-3</v>
+        <v>-3.326E-3</v>
       </c>
     </row>
     <row r="44" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D44" s="4">
-        <v>3060000</v>
+        <v>-5000000</v>
       </c>
       <c r="E44" s="5">
-        <v>14.454851</v>
+        <v>-15.489583</v>
       </c>
       <c r="F44" s="4">
-        <v>3502318.43434066</v>
+        <v>-4225520.8333333395</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J44" s="5">
-        <v>14.454850799999999</v>
+        <v>-15.48958333</v>
       </c>
       <c r="K44" s="5">
         <v>1</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="4">
-        <v>442318.43433999998</v>
+        <v>774479.16666600003</v>
       </c>
       <c r="N44" s="4">
-        <v>442318.43434065999</v>
+        <v>774479.16666665999</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q44" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S44" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T44" s="4">
         <v>0.01</v>
       </c>
       <c r="U44" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X44" s="4">
-        <v>30175</v>
+        <v>-2083.3333333300002</v>
       </c>
       <c r="Y44" s="4">
-        <v>30175</v>
+        <v>-2083.333333</v>
       </c>
       <c r="Z44" s="6">
-        <v>2.751E-3</v>
+        <v>-3.326E-3</v>
       </c>
     </row>
     <row r="45" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D45" s="4">
-        <v>3060000</v>
+        <v>-4560000</v>
       </c>
       <c r="E45" s="5">
-        <v>11.028347999999999</v>
+        <v>-4.827947</v>
       </c>
       <c r="F45" s="4">
-        <v>3397467.46096553</v>
+        <v>-4339845.6297904104</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H45" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J45" s="5">
-        <v>11.0283484</v>
+        <v>-4.8279467199999999</v>
       </c>
       <c r="K45" s="5">
         <v>1</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="4">
-        <v>337467.46096499998</v>
+        <v>220154.37020899999</v>
       </c>
       <c r="N45" s="4">
-        <v>337467.46096553002</v>
+        <v>220154.37020959001</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q45" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S45" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T45" s="4">
         <v>0.01</v>
       </c>
       <c r="U45" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X45" s="4">
-        <v>30175</v>
+        <v>-1266.66666667</v>
       </c>
       <c r="Y45" s="4">
-        <v>30175</v>
+        <v>-1266.6666660000001</v>
       </c>
       <c r="Z45" s="6">
-        <v>2.6689999999999999E-3</v>
+        <v>-3.4160000000000002E-3</v>
       </c>
     </row>
     <row r="46" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>127</v>
+        <v>88</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D46" s="4">
-        <v>78580000</v>
+        <v>9093909.1027199998</v>
       </c>
       <c r="E46" s="5">
-        <v>3.3078159999999999</v>
+        <v>0.118857</v>
       </c>
       <c r="F46" s="4">
-        <v>93877809.457820103</v>
+        <v>9104717.8396825008</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J46" s="5">
-        <v>2.8476373499999998</v>
+        <v>0.11885688</v>
       </c>
       <c r="K46" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M46" s="4">
-        <v>2237673.431318</v>
+        <v>10808.736962000001</v>
       </c>
       <c r="N46" s="4">
-        <v>2599281.4578201501</v>
+        <v>10808.736962499999</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q46" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S46" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T46" s="4">
         <v>0.01</v>
       </c>
       <c r="U46" s="2">
-        <v>47472</v>
+        <v>60224</v>
       </c>
       <c r="W46" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X46" s="4">
-        <v>180021.54133333001</v>
+        <v>631.52146546999995</v>
       </c>
       <c r="Y46" s="4">
-        <v>154977.22222200001</v>
+        <v>631.52146500000003</v>
       </c>
       <c r="Z46" s="6">
-        <v>7.3751999999999998E-2</v>
+        <v>7.1679999999999999E-3</v>
       </c>
     </row>
     <row r="47" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D47" s="4">
-        <v>-8160000</v>
+        <v>-9940000</v>
       </c>
       <c r="E47" s="5">
-        <v>-7.6856249999999999</v>
+        <v>-12.708333</v>
       </c>
       <c r="F47" s="4">
-        <v>-7532853</v>
+        <v>-8676791.6666666698</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J47" s="5">
-        <v>-7.6856249999999999</v>
+        <v>-12.70833333</v>
       </c>
       <c r="K47" s="5">
         <v>1</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="4">
-        <v>627147</v>
+        <v>1263208.3333330001</v>
       </c>
       <c r="N47" s="4">
-        <v>627147</v>
+        <v>1263208.33333333</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q47" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S47" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T47" s="4">
         <v>0.01</v>
       </c>
       <c r="U47" s="2">
-        <v>57696</v>
+        <v>56571</v>
       </c>
       <c r="W47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X47" s="4">
-        <v>-4080</v>
+        <v>-4141.6666666700003</v>
       </c>
       <c r="Y47" s="4">
-        <v>-4080</v>
+        <v>-4141.6666660000001</v>
       </c>
       <c r="Z47" s="6">
-        <v>-5.9170000000000004E-3</v>
+        <v>-6.8310000000000003E-3</v>
       </c>
     </row>
     <row r="48" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D48" s="4">
-        <v>18250000</v>
+        <v>-1129975.2290399999</v>
       </c>
       <c r="E48" s="5">
-        <v>14.454851</v>
+        <v>-26.770833</v>
       </c>
       <c r="F48" s="4">
-        <v>20888010.2701689</v>
+        <v>-827471.44376575004</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H48" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J48" s="5">
-        <v>14.454850799999999</v>
+        <v>-26.770833329999999</v>
       </c>
       <c r="K48" s="5">
         <v>1</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="4">
-        <v>2638010.2701679999</v>
+        <v>302503.78527400002</v>
       </c>
       <c r="N48" s="4">
-        <v>2638010.2701689498</v>
+        <v>302503.78527425003</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q48" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T48" s="4">
         <v>0.01</v>
       </c>
       <c r="U48" s="2">
-        <v>47472</v>
+        <v>59667</v>
       </c>
       <c r="W48" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X48" s="4">
-        <v>179965.27777777999</v>
+        <v>-470.82301210000003</v>
       </c>
       <c r="Y48" s="4">
-        <v>179965.27777700001</v>
+        <v>-470.82301200000001</v>
       </c>
       <c r="Z48" s="6">
-        <v>1.6410000000000001E-2</v>
+        <v>-6.5099999999999999E-4</v>
       </c>
     </row>
     <row r="49" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D49" s="4">
-        <v>-11900000</v>
+        <v>-2167000</v>
       </c>
       <c r="E49" s="5">
-        <v>11.028347999999999</v>
+        <v>-12.708333</v>
       </c>
       <c r="F49" s="4">
-        <v>-13212373.459310399</v>
+        <v>-1891610.41666667</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J49" s="5">
-        <v>11.0283484</v>
+        <v>-12.70833333</v>
       </c>
       <c r="K49" s="5">
         <v>1</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="4">
-        <v>-1312373.4593100001</v>
+        <v>275389.58333300002</v>
       </c>
       <c r="N49" s="4">
-        <v>-1312373.4593104101</v>
+        <v>275389.58333333</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q49" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S49" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T49" s="4">
         <v>0.01</v>
       </c>
       <c r="U49" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W49" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X49" s="4">
-        <v>-117347.22222222001</v>
+        <v>-902.91666667000004</v>
       </c>
       <c r="Y49" s="4">
-        <v>-117347.222222</v>
+        <v>-902.91666599999996</v>
       </c>
       <c r="Z49" s="6">
-        <v>-1.0378999999999999E-2</v>
+        <v>-1.4890000000000001E-3</v>
       </c>
     </row>
     <row r="50" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D50" s="4">
-        <v>-5156000</v>
+        <v>3060000</v>
       </c>
       <c r="E50" s="5">
-        <v>-7.6856249999999999</v>
+        <v>12.946486</v>
       </c>
       <c r="F50" s="4">
-        <v>-4759729.1749999998</v>
+        <v>3456162.4578983001</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I50" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J50" s="5">
-        <v>-7.6856249999999999</v>
+        <v>12.94648555</v>
       </c>
       <c r="K50" s="5">
         <v>1</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M50" s="4">
-        <v>396270.82500000001</v>
+        <v>396162.45789800002</v>
       </c>
       <c r="N50" s="4">
-        <v>396270.82500000001</v>
+        <v>396162.45789830002</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q50" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S50" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T50" s="4">
         <v>0.01</v>
       </c>
       <c r="U50" s="2">
-        <v>57696</v>
+        <v>47472</v>
       </c>
       <c r="W50" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X50" s="4">
-        <v>-2578</v>
+        <v>4250</v>
       </c>
       <c r="Y50" s="4">
-        <v>-2578</v>
+        <v>4250</v>
       </c>
       <c r="Z50" s="6">
-        <v>-3.7390000000000001E-3</v>
+        <v>2.7209999999999999E-3</v>
       </c>
     </row>
     <row r="51" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D51" s="4">
-        <v>3747000</v>
+        <v>3060000</v>
       </c>
       <c r="E51" s="5">
-        <v>-14.574999999999999</v>
+        <v>9.0693350000000006</v>
       </c>
       <c r="F51" s="4">
-        <v>3200874.75</v>
+        <v>3337521.6414983799</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H51" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J51" s="5">
-        <v>-14.574999999999999</v>
+        <v>9.0693346899999998</v>
       </c>
       <c r="K51" s="5">
         <v>1</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="4">
-        <v>-546125.25</v>
+        <v>277521.64149800001</v>
       </c>
       <c r="N51" s="4">
-        <v>-546125.25</v>
+        <v>277521.64149837999</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q51" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S51" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T51" s="4">
         <v>0.01</v>
       </c>
       <c r="U51" s="2">
-        <v>57329</v>
+        <v>47472</v>
       </c>
       <c r="W51" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X51" s="4">
-        <v>1873.5</v>
+        <v>4250</v>
       </c>
       <c r="Y51" s="4">
-        <v>1873.5</v>
+        <v>4250</v>
       </c>
       <c r="Z51" s="6">
-        <v>2.5140000000000002E-3</v>
+        <v>2.627E-3</v>
       </c>
     </row>
     <row r="52" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
-        <v>135</v>
+        <v>120</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D52" s="4">
-        <v>-5156000</v>
+        <v>78580000</v>
       </c>
       <c r="E52" s="5">
-        <v>-7.6856249999999999</v>
+        <v>2.8000409999999998</v>
       </c>
       <c r="F52" s="4">
-        <v>-4759729.1749999998</v>
+        <v>91455365.047264099</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J52" s="5">
-        <v>-7.6856249999999999</v>
+        <v>2.46515014</v>
       </c>
       <c r="K52" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L52" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M52" s="4">
-        <v>396270.82500000001</v>
+        <v>1937114.977562</v>
       </c>
       <c r="N52" s="4">
-        <v>396270.82500000001</v>
+        <v>2200272.0472641899</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q52" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S52" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T52" s="4">
         <v>0.01</v>
       </c>
       <c r="U52" s="2">
-        <v>57696</v>
+        <v>47472</v>
       </c>
       <c r="W52" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X52" s="4">
-        <v>-2578</v>
+        <v>24793.081388890001</v>
       </c>
       <c r="Y52" s="4">
-        <v>-2578</v>
+        <v>21827.777776999999</v>
       </c>
       <c r="Z52" s="6">
-        <v>-3.7390000000000001E-3</v>
+        <v>7.2007000000000002E-2</v>
       </c>
     </row>
     <row r="53" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D53" s="4">
-        <v>39500000</v>
+        <v>-8160000</v>
       </c>
       <c r="E53" s="5">
-        <v>3.7889529999999998</v>
+        <v>-11.083333</v>
       </c>
       <c r="F53" s="4">
-        <v>47379836.399768099</v>
+        <v>-7255600</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J53" s="5">
-        <v>3.2618396299999999</v>
+        <v>-11.08333333</v>
       </c>
       <c r="K53" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M53" s="4">
-        <v>1288426.6526919999</v>
+        <v>904400</v>
       </c>
       <c r="N53" s="4">
-        <v>1496636.3997680999</v>
+        <v>904400</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q53" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S53" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T53" s="4">
         <v>0.01</v>
       </c>
       <c r="U53" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W53" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X53" s="4">
-        <v>90491.866666670001</v>
+        <v>-3400</v>
       </c>
       <c r="Y53" s="4">
-        <v>77902.777776999996</v>
+        <v>-3400</v>
       </c>
       <c r="Z53" s="6">
-        <v>3.7221999999999998E-2</v>
+        <v>-5.7120000000000001E-3</v>
       </c>
     </row>
     <row r="54" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D54" s="4">
-        <v>3967000</v>
+        <v>18250000</v>
       </c>
       <c r="E54" s="5">
-        <v>14.454851</v>
+        <v>12.946486</v>
       </c>
       <c r="F54" s="4">
-        <v>4540423.9310553502</v>
+        <v>20612733.613282301</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J54" s="5">
-        <v>14.454850799999999</v>
+        <v>12.94648555</v>
       </c>
       <c r="K54" s="5">
         <v>1</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="4">
-        <v>573423.93105500005</v>
+        <v>2362733.6132820002</v>
       </c>
       <c r="N54" s="4">
-        <v>573423.93105535</v>
+        <v>2362733.6132823201</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q54" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S54" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T54" s="4">
         <v>0.01</v>
       </c>
       <c r="U54" s="2">
         <v>47472</v>
       </c>
       <c r="W54" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X54" s="4">
-        <v>39119.02777778</v>
+        <v>25347.22222222</v>
       </c>
       <c r="Y54" s="4">
-        <v>39119.027777000003</v>
+        <v>25347.222222</v>
       </c>
       <c r="Z54" s="6">
-        <v>3.5669999999999999E-3</v>
+        <v>1.6229E-2</v>
       </c>
     </row>
     <row r="55" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D55" s="4">
-        <v>23390000</v>
+        <v>-11900000</v>
       </c>
       <c r="E55" s="5">
-        <v>21.901264000000001</v>
+        <v>9.0693350000000006</v>
       </c>
       <c r="F55" s="4">
-        <v>32292529.625164501</v>
+        <v>-12979250.8280492</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J55" s="5">
-        <v>18.854393850000001</v>
+        <v>9.0693346899999998</v>
       </c>
       <c r="K55" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L55" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M55" s="4">
-        <v>4410042.7213880001</v>
+        <v>-1079250.8280489999</v>
       </c>
       <c r="N55" s="4">
-        <v>5122705.6251645302</v>
+        <v>-1079250.8280492399</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q55" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S55" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T55" s="4">
         <v>0.01</v>
       </c>
       <c r="U55" s="2">
-        <v>47837</v>
+        <v>47472</v>
       </c>
       <c r="W55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X55" s="4">
-        <v>267924.65333333</v>
+        <v>-16527.77777778</v>
       </c>
       <c r="Y55" s="4">
-        <v>230651.38888799999</v>
+        <v>-16527.777776999999</v>
       </c>
       <c r="Z55" s="6">
-        <v>2.5368999999999999E-2</v>
+        <v>-1.0219000000000001E-2</v>
       </c>
     </row>
     <row r="56" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>142</v>
+        <v>123</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D56" s="4">
-        <v>14673746.153845999</v>
+        <v>-5156000</v>
       </c>
       <c r="E56" s="5">
-        <v>18.83982</v>
+        <v>-11.083333</v>
       </c>
       <c r="F56" s="4">
-        <v>17438253.4467384</v>
+        <v>-4584543.3333333395</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H56" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J56" s="5">
-        <v>18.839819519999999</v>
+        <v>-11.08333333</v>
       </c>
       <c r="K56" s="5">
         <v>1</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M56" s="4">
-        <v>2764507.2928920002</v>
+        <v>571456.66666600003</v>
       </c>
       <c r="N56" s="4">
-        <v>2764507.2928924402</v>
+        <v>571456.66666665999</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q56" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S56" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T56" s="4">
         <v>0.01</v>
       </c>
       <c r="U56" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X56" s="4">
-        <v>144699.44123932</v>
+        <v>-2148.3333333300002</v>
       </c>
       <c r="Y56" s="4">
-        <v>144699.44123900001</v>
+        <v>-2148.333333</v>
       </c>
       <c r="Z56" s="6">
-        <v>1.3698999999999999E-2</v>
+        <v>-3.6089999999999998E-3</v>
       </c>
     </row>
     <row r="57" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D57" s="4">
-        <v>-3705000</v>
+        <v>3747000</v>
       </c>
       <c r="E57" s="5">
-        <v>-1.293839</v>
+        <v>-18.208333</v>
       </c>
       <c r="F57" s="4">
-        <v>-4255791.2798210001</v>
+        <v>3064733.75</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J57" s="5">
-        <v>-1.1138417700000001</v>
+        <v>-18.208333329999999</v>
       </c>
       <c r="K57" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L57" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M57" s="4">
-        <v>41267.837618999998</v>
+        <v>-682266.25</v>
       </c>
       <c r="N57" s="4">
-        <v>47936.720179000004</v>
+        <v>-682266.25</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q57" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S57" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T57" s="4">
         <v>0.01</v>
       </c>
       <c r="U57" s="2">
-        <v>47837</v>
+        <v>57329</v>
       </c>
       <c r="W57" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X57" s="4">
-        <v>-8487.9079999999994</v>
+        <v>1561.25</v>
       </c>
       <c r="Y57" s="4">
-        <v>-7307.0833329999996</v>
+        <v>1561.25</v>
       </c>
       <c r="Z57" s="6">
-        <v>-3.3430000000000001E-3</v>
+        <v>2.4130000000000002E-3</v>
       </c>
     </row>
     <row r="58" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>146</v>
+        <v>123</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D58" s="4">
-        <v>-1690000</v>
+        <v>-5156000</v>
       </c>
       <c r="E58" s="5">
-        <v>-20.046778</v>
+        <v>-11.083333</v>
       </c>
       <c r="F58" s="4">
-        <v>-1624313.4494900701</v>
+        <v>-4584543.3333333395</v>
       </c>
       <c r="G58" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H58" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J58" s="5">
-        <v>-17.25790129</v>
+        <v>-11.08333333</v>
       </c>
       <c r="K58" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L58" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M58" s="4">
-        <v>291658.53177499998</v>
+        <v>571456.66666600003</v>
       </c>
       <c r="N58" s="4">
-        <v>338790.55050993001</v>
+        <v>571456.66666665999</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q58" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S58" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T58" s="4">
         <v>0.01</v>
       </c>
       <c r="U58" s="2">
-        <v>47837</v>
+        <v>57696</v>
       </c>
       <c r="W58" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X58" s="4">
-        <v>-3871.6773333299998</v>
+        <v>-2148.3333333300002</v>
       </c>
       <c r="Y58" s="4">
-        <v>-3333.0555549999999</v>
+        <v>-2148.333333</v>
       </c>
       <c r="Z58" s="6">
-        <v>-1.276E-3</v>
+        <v>-3.6089999999999998E-3</v>
       </c>
     </row>
     <row r="59" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D59" s="4">
-        <v>-26000000</v>
+        <v>39500000</v>
       </c>
       <c r="E59" s="5">
-        <v>-1.305061</v>
+        <v>3.220475</v>
       </c>
       <c r="F59" s="4">
-        <v>-25660684.028977498</v>
+        <v>46138162.702225097</v>
       </c>
       <c r="G59" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H59" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J59" s="5">
-        <v>-1.3050614300000001</v>
+        <v>2.83529973</v>
       </c>
       <c r="K59" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M59" s="4">
-        <v>339315.97102200001</v>
+        <v>1119943.392371</v>
       </c>
       <c r="N59" s="4">
-        <v>339315.97102241998</v>
+        <v>1272087.7022251301</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q59" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S59" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T59" s="4">
         <v>0.01</v>
       </c>
       <c r="U59" s="2">
-        <v>47817</v>
+        <v>47837</v>
       </c>
       <c r="W59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X59" s="4">
-        <v>0</v>
+        <v>12462.79861111</v>
       </c>
       <c r="Y59" s="4">
-        <v>0</v>
+        <v>10972.222222</v>
       </c>
       <c r="Z59" s="6">
-        <v>-2.0159E-2</v>
+        <v>3.6326999999999998E-2</v>
       </c>
     </row>
     <row r="60" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
-        <v>149</v>
+        <v>132</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D60" s="4">
-        <v>-1188638.1566320001</v>
+        <v>3967000</v>
       </c>
       <c r="E60" s="5">
-        <v>-25.819648000000001</v>
+        <v>12.946486</v>
       </c>
       <c r="F60" s="4">
-        <v>-881735.97382591001</v>
+        <v>4480587.0818570396</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H60" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J60" s="5">
-        <v>-25.81964756</v>
+        <v>12.94648555</v>
       </c>
       <c r="K60" s="5">
         <v>1</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="4">
-        <v>306902.182806</v>
+        <v>513587.08185700001</v>
       </c>
       <c r="N60" s="4">
-        <v>306902.18280608999</v>
+        <v>513587.08185704</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q60" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S60" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T60" s="4">
         <v>0.01</v>
       </c>
       <c r="U60" s="2">
-        <v>59667</v>
+        <v>47472</v>
       </c>
       <c r="W60" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X60" s="4">
-        <v>-594.31907832000002</v>
+        <v>5509.7222222199998</v>
       </c>
       <c r="Y60" s="4">
-        <v>-594.31907799999999</v>
+        <v>5509.7222220000003</v>
       </c>
       <c r="Z60" s="6">
-        <v>-6.9200000000000002E-4</v>
+        <v>3.5270000000000002E-3</v>
       </c>
     </row>
     <row r="61" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
-        <v>150</v>
+        <v>133</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D61" s="4">
-        <v>-2682615.4389999998</v>
+        <v>23390000</v>
       </c>
       <c r="E61" s="5">
-        <v>-30.387499999999999</v>
+        <v>19.2928</v>
       </c>
       <c r="F61" s="4">
-        <v>-1867435.67247388</v>
+        <v>31080117.4812782</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J61" s="5">
-        <v>-30.387499999999999</v>
+        <v>16.985341600000002</v>
       </c>
       <c r="K61" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M61" s="4">
-        <v>815179.76652599999</v>
+        <v>3972871.4013979998</v>
       </c>
       <c r="N61" s="4">
-        <v>815179.76652612002</v>
+        <v>4512585.9812781997</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q61" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S61" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T61" s="4">
         <v>0.01</v>
       </c>
       <c r="U61" s="2">
-        <v>57970</v>
+        <v>47837</v>
       </c>
       <c r="W61" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X61" s="4">
-        <v>-1341.3077195000001</v>
+        <v>36899.349305559997</v>
       </c>
       <c r="Y61" s="4">
-        <v>-1341.3077189999999</v>
+        <v>32486.111110999998</v>
       </c>
       <c r="Z61" s="6">
-        <v>-1.467E-3</v>
+        <v>2.4471E-2</v>
       </c>
     </row>
     <row r="62" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
-        <v>152</v>
+        <v>135</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>90</v>
+        <v>136</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D62" s="4">
-        <v>-230477.19954</v>
+        <v>-3705000</v>
       </c>
       <c r="E62" s="5">
-        <v>-16.139792</v>
+        <v>-2.069985</v>
       </c>
       <c r="F62" s="4">
-        <v>-193278.65969507999</v>
+        <v>-4131631.2897365899</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J62" s="5">
-        <v>-16.139791670000001</v>
+        <v>-1.8224109100000001</v>
       </c>
       <c r="K62" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L62" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M62" s="4">
-        <v>37198.539843999999</v>
+        <v>67520.324217999994</v>
       </c>
       <c r="N62" s="4">
-        <v>37198.53984492</v>
+        <v>76692.960263410001</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q62" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T62" s="4">
         <v>0.01</v>
       </c>
       <c r="U62" s="2">
-        <v>53709</v>
+        <v>47837</v>
       </c>
       <c r="W62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X62" s="4">
-        <v>-76.82573318</v>
+        <v>-1168.9789583300001</v>
       </c>
       <c r="Y62" s="4">
-        <v>-76.825733</v>
+        <v>-1029.1666660000001</v>
       </c>
       <c r="Z62" s="6">
-        <v>-1.5100000000000001E-4</v>
+        <v>-3.2529999999999998E-3</v>
       </c>
     </row>
     <row r="63" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D63" s="4">
-        <v>-486845</v>
+        <v>-1690000</v>
       </c>
       <c r="E63" s="5">
-        <v>-11.63625</v>
+        <v>-20.524484999999999</v>
       </c>
       <c r="F63" s="4">
-        <v>-430194.49868750002</v>
+        <v>-1572722.7113013</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J63" s="5">
-        <v>-11.63625</v>
+        <v>-18.0697139</v>
       </c>
       <c r="K63" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M63" s="4">
-        <v>56650.501312</v>
+        <v>305378.16498499998</v>
       </c>
       <c r="N63" s="4">
-        <v>56650.501312499997</v>
+        <v>346863.78869870002</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q63" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S63" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T63" s="4">
         <v>0.01</v>
       </c>
       <c r="U63" s="2">
-        <v>59667</v>
+        <v>47837</v>
       </c>
       <c r="W63" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X63" s="4">
-        <v>-121.71125000000001</v>
+        <v>-533.21847221999997</v>
       </c>
       <c r="Y63" s="4">
-        <v>-121.71125000000001</v>
+        <v>-469.44444399999998</v>
       </c>
       <c r="Z63" s="6">
-        <v>-3.3700000000000001E-4</v>
+        <v>-1.238E-3</v>
       </c>
     </row>
     <row r="64" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D64" s="4">
-        <v>-169388.90100000001</v>
+        <v>-26000000</v>
       </c>
       <c r="E64" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-3.4184359999999998</v>
       </c>
       <c r="F64" s="4">
-        <v>-169311.26442038</v>
+        <v>-25111206.594115101</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J64" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-3.41843618</v>
       </c>
       <c r="K64" s="5">
         <v>1</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M64" s="4">
-        <v>77.636578999999998</v>
+        <v>888793.40588400001</v>
       </c>
       <c r="N64" s="4">
-        <v>77.636579620000006</v>
+        <v>888793.40588484996</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q64" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S64" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T64" s="4">
         <v>0.01</v>
       </c>
       <c r="U64" s="2">
-        <v>53709</v>
+        <v>47817</v>
       </c>
       <c r="W64" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X64" s="4">
-        <v>-28.2314835</v>
+        <v>-2854.6906013900002</v>
       </c>
       <c r="Y64" s="4">
-        <v>-28.231483000000001</v>
+        <v>-2854.6906009999998</v>
       </c>
       <c r="Z64" s="6">
-        <v>-1.3300000000000001E-4</v>
+        <v>-1.9771E-2</v>
       </c>
     </row>
     <row r="65" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D65" s="4">
-        <v>-627088.38995900005</v>
+        <v>14960000</v>
       </c>
       <c r="E65" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>19.715</v>
       </c>
       <c r="F65" s="4">
-        <v>-626800.97444694</v>
+        <v>17909364</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J65" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>19.715</v>
       </c>
       <c r="K65" s="5">
         <v>1</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="4">
-        <v>287.41551199999998</v>
+        <v>2949364</v>
       </c>
       <c r="N65" s="4">
-        <v>287.41551206000003</v>
+        <v>2949364</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q65" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S65" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T65" s="4">
         <v>0.01</v>
       </c>
       <c r="U65" s="2">
-        <v>53709</v>
+        <v>48202</v>
       </c>
       <c r="W65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X65" s="4">
-        <v>-104.51473166</v>
+        <v>22855.55555556</v>
       </c>
       <c r="Y65" s="4">
-        <v>-104.514731</v>
+        <v>22855.555554999999</v>
       </c>
       <c r="Z65" s="6">
-        <v>-4.9200000000000003E-4</v>
+        <v>1.41E-2</v>
       </c>
     </row>
     <row r="66" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D66" s="4">
-        <v>-498954.65399999998</v>
+        <v>-1183704.4433619999</v>
       </c>
       <c r="E66" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-26.770833</v>
       </c>
       <c r="F66" s="4">
-        <v>-498725.96645025001</v>
+        <v>-866816.89967029996</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H66" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J66" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-26.770833329999999</v>
       </c>
       <c r="K66" s="5">
         <v>1</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="4">
-        <v>228.68754899999999</v>
+        <v>316887.54369100003</v>
       </c>
       <c r="N66" s="4">
-        <v>228.68754974999999</v>
+        <v>316887.54369169998</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q66" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S66" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T66" s="4">
         <v>0.01</v>
       </c>
       <c r="U66" s="2">
-        <v>53709</v>
+        <v>59667</v>
       </c>
       <c r="W66" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X66" s="4">
-        <v>-83.159109000000001</v>
+        <v>-493.21018472999998</v>
       </c>
       <c r="Y66" s="4">
-        <v>-83.159109000000001</v>
+        <v>-493.21018400000003</v>
       </c>
       <c r="Z66" s="6">
-        <v>-3.9100000000000002E-4</v>
+        <v>-6.8199999999999999E-4</v>
       </c>
     </row>
     <row r="67" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D67" s="4">
-        <v>-165440.88</v>
+        <v>-2477456.5726700001</v>
       </c>
       <c r="E67" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-30.520833</v>
       </c>
       <c r="F67" s="4">
-        <v>-165365.05293000001</v>
+        <v>-1721316.18121968</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J67" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-30.520833329999999</v>
       </c>
       <c r="K67" s="5">
         <v>1</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="4">
-        <v>75.827070000000006</v>
+        <v>756140.39145</v>
       </c>
       <c r="N67" s="4">
-        <v>75.827070000000006</v>
+        <v>756140.39145032002</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q67" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S67" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T67" s="4">
         <v>0.01</v>
       </c>
       <c r="U67" s="2">
-        <v>53709</v>
+        <v>57970</v>
       </c>
       <c r="W67" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X67" s="4">
-        <v>-27.57348</v>
+        <v>-1032.2735719499999</v>
       </c>
       <c r="Y67" s="4">
-        <v>-27.57348</v>
+        <v>-1032.2735709999999</v>
       </c>
       <c r="Z67" s="6">
-        <v>-1.2899999999999999E-4</v>
+        <v>-1.3550000000000001E-3</v>
       </c>
     </row>
     <row r="68" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>156</v>
+        <v>84</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D68" s="4">
-        <v>-286062.32160000002</v>
+        <v>-226856.05895999999</v>
       </c>
       <c r="E68" s="5">
-        <v>-4.5832999999999999E-2</v>
+        <v>-16.460222000000002</v>
       </c>
       <c r="F68" s="4">
-        <v>-285931.20970260003</v>
+        <v>-189515.04753061</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H68" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J68" s="5">
-        <v>-4.5833329999999999E-2</v>
+        <v>-16.460222219999999</v>
       </c>
       <c r="K68" s="5">
         <v>1</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="4">
-        <v>131.111897</v>
+        <v>37341.011428999998</v>
       </c>
       <c r="N68" s="4">
-        <v>131.1118974</v>
+        <v>37341.011429389997</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q68" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S68" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T68" s="4">
         <v>0.01</v>
       </c>
       <c r="U68" s="2">
         <v>53709</v>
       </c>
       <c r="W68" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X68" s="4">
-        <v>-47.677053600000001</v>
+        <v>-63.01557193</v>
       </c>
       <c r="Y68" s="4">
-        <v>-47.677053000000001</v>
+        <v>-63.015571000000001</v>
       </c>
       <c r="Z68" s="6">
-        <v>-2.24E-4</v>
+        <v>-1.4899999999999999E-4</v>
       </c>
     </row>
     <row r="69" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>85</v>
+        <v>148</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D69" s="4">
-        <v>-4624500</v>
+        <v>-486555.7</v>
       </c>
       <c r="E69" s="5">
-        <v>-0.27729599999999999</v>
+        <v>-11.687291999999999</v>
       </c>
       <c r="F69" s="4">
-        <v>-4611676.43679934</v>
+        <v>-429690.51622021</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H69" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="5">
-        <v>-0.27729620999999999</v>
+        <v>-11.68729167</v>
       </c>
       <c r="K69" s="5">
         <v>1</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="4">
-        <v>12823.563200000001</v>
+        <v>56865.183778999999</v>
       </c>
       <c r="N69" s="4">
-        <v>12823.563200660001</v>
+        <v>56865.183779790001</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q69" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S69" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T69" s="4">
         <v>0.01</v>
       </c>
       <c r="U69" s="2">
-        <v>56571</v>
+        <v>59667</v>
       </c>
       <c r="W69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X69" s="4">
-        <v>-1156.125</v>
+        <v>-101.36577083</v>
       </c>
       <c r="Y69" s="4">
-        <v>-1156.125</v>
+        <v>-101.36577</v>
       </c>
       <c r="Z69" s="6">
-        <v>-3.6229999999999999E-3</v>
+        <v>-3.3799999999999998E-4</v>
       </c>
     </row>
     <row r="70" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D70" s="4">
-        <v>-4626000</v>
+        <v>-168798.29550000001</v>
       </c>
       <c r="E70" s="5">
-        <v>-0.27729599999999999</v>
+        <v>-6.4236000000000001E-2</v>
       </c>
       <c r="F70" s="4">
-        <v>-4613172.2773561999</v>
+        <v>-168689.86603934999</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J70" s="5">
-        <v>-0.27729620999999999</v>
+        <v>-6.4236109999999999E-2</v>
       </c>
       <c r="K70" s="5">
         <v>1</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="4">
-        <v>12827.722642999999</v>
+        <v>108.42946000000001</v>
       </c>
       <c r="N70" s="4">
-        <v>12827.7226438</v>
+        <v>108.42946065</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q70" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S70" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T70" s="4">
         <v>0.01</v>
       </c>
       <c r="U70" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X70" s="4">
-        <v>-1156.5</v>
+        <v>-23.444207710000001</v>
       </c>
       <c r="Y70" s="4">
-        <v>-1156.5</v>
+        <v>-23.444206999999999</v>
       </c>
       <c r="Z70" s="6">
-        <v>-3.6240000000000001E-3</v>
+        <v>-1.3200000000000001E-4</v>
       </c>
     </row>
     <row r="71" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>90</v>
+        <v>150</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D71" s="4">
-        <v>-460954.39908</v>
+        <v>-624901.93116499996</v>
       </c>
       <c r="E71" s="5">
-        <v>-16.139792</v>
+        <v>-6.4236000000000001E-2</v>
       </c>
       <c r="F71" s="4">
-        <v>-386557.31939015002</v>
+        <v>-624500.51846616005</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J71" s="5">
-        <v>-16.139791670000001</v>
+        <v>-6.4236109999999999E-2</v>
       </c>
       <c r="K71" s="5">
         <v>1</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="4">
-        <v>74397.079689000006</v>
+        <v>401.41269799999998</v>
       </c>
       <c r="N71" s="4">
-        <v>74397.079689849998</v>
+        <v>401.41269884000002</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S71" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T71" s="4">
         <v>0.01</v>
       </c>
       <c r="U71" s="2">
         <v>53709</v>
       </c>
       <c r="W71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X71" s="4">
-        <v>-153.65146636</v>
+        <v>-86.791934879999999</v>
       </c>
       <c r="Y71" s="4">
-        <v>-153.651466</v>
+        <v>-86.791933999999998</v>
       </c>
       <c r="Z71" s="6">
-        <v>-3.0299999999999999E-4</v>
+        <v>-4.9100000000000001E-4</v>
       </c>
     </row>
     <row r="72" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D72" s="4">
-        <v>2917268.2239999999</v>
+        <v>-497214.95699999999</v>
       </c>
       <c r="E72" s="5">
-        <v>6.4768000000000006E-2</v>
+        <v>-6.4236000000000001E-2</v>
       </c>
       <c r="F72" s="4">
-        <v>2919157.6871027201</v>
+        <v>-496895.56544775999</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="5">
-        <v>6.4768229999999996E-2</v>
+        <v>-6.4236109999999999E-2</v>
       </c>
       <c r="K72" s="5">
         <v>1</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="4">
-        <v>1889.4631019999999</v>
+        <v>319.39155199999999</v>
       </c>
       <c r="N72" s="4">
-        <v>1889.4631027200001</v>
+        <v>319.39155224000001</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q72" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S72" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T72" s="4">
         <v>0.01</v>
       </c>
       <c r="U72" s="2">
-        <v>58396</v>
+        <v>53709</v>
       </c>
       <c r="W72" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X72" s="4">
-        <v>243.10568533</v>
+        <v>-69.057632920000003</v>
       </c>
       <c r="Y72" s="4">
-        <v>243.10568499999999</v>
+        <v>-69.057631999999998</v>
       </c>
       <c r="Z72" s="6">
-        <v>2.2929999999999999E-3</v>
+        <v>-3.9100000000000002E-4</v>
       </c>
     </row>
     <row r="73" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D73" s="4">
-        <v>-6974000</v>
+        <v>-164864.04</v>
       </c>
       <c r="E73" s="5">
-        <v>-0.41067199999999998</v>
+        <v>-6.4236000000000001E-2</v>
       </c>
       <c r="F73" s="4">
-        <v>-6945359.7170061404</v>
+        <v>-164758.13775207999</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H73" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="5">
-        <v>-0.41067225000000002</v>
+        <v>-6.4236109999999999E-2</v>
       </c>
       <c r="K73" s="5">
         <v>1</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="4">
-        <v>28640.282993000001</v>
+        <v>105.902247</v>
       </c>
       <c r="N73" s="4">
-        <v>28640.282993860001</v>
+        <v>105.90224791999999</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q73" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S73" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T73" s="4">
         <v>0.01</v>
       </c>
       <c r="U73" s="2">
-        <v>59035</v>
+        <v>53709</v>
       </c>
       <c r="W73" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X73" s="4">
-        <v>-1743.5</v>
+        <v>-22.897783329999999</v>
       </c>
       <c r="Y73" s="4">
-        <v>-1743.5</v>
+        <v>-22.897783</v>
       </c>
       <c r="Z73" s="6">
-        <v>-5.4559999999999999E-3</v>
+        <v>-1.2899999999999999E-4</v>
       </c>
     </row>
     <row r="74" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>85</v>
+        <v>150</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D74" s="4">
-        <v>-4000000</v>
+        <v>-285064.91279999999</v>
       </c>
       <c r="E74" s="5">
-        <v>-0.27729599999999999</v>
+        <v>-6.4236000000000001E-2</v>
       </c>
       <c r="F74" s="4">
-        <v>-3988908.15162664</v>
+        <v>-284881.79818588</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H74" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J74" s="5">
-        <v>-0.27729620999999999</v>
+        <v>-6.4236109999999999E-2</v>
       </c>
       <c r="K74" s="5">
         <v>1</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="4">
-        <v>11091.848373000001</v>
+        <v>183.11461399999999</v>
       </c>
       <c r="N74" s="4">
-        <v>11091.848373360001</v>
+        <v>183.11461412</v>
       </c>
       <c r="O74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q74" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S74" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T74" s="4">
         <v>0.01</v>
       </c>
       <c r="U74" s="2">
-        <v>56571</v>
+        <v>53709</v>
       </c>
       <c r="W74" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X74" s="4">
-        <v>-1000</v>
+        <v>-39.592348999999999</v>
       </c>
       <c r="Y74" s="4">
-        <v>-1000</v>
+        <v>-39.592348999999999</v>
       </c>
       <c r="Z74" s="6">
-        <v>-3.1329999999999999E-3</v>
+        <v>-2.24E-4</v>
       </c>
     </row>
     <row r="75" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>170</v>
+        <v>79</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D75" s="4">
-        <v>-47150000</v>
+        <v>-4624500</v>
       </c>
       <c r="E75" s="5">
-        <v>2.63558</v>
+        <v>-0.35360399999999997</v>
       </c>
       <c r="F75" s="4">
-        <v>-56012115.995024897</v>
+        <v>-4608147.5691975197</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H75" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I75" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J75" s="5">
-        <v>2.2689222199999999</v>
+        <v>-0.35360429999999998</v>
       </c>
       <c r="K75" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M75" s="4">
-        <v>-1069796.8276730001</v>
+        <v>16352.430802000001</v>
       </c>
       <c r="N75" s="4">
-        <v>-1242675.99502496</v>
+        <v>16352.430802479999</v>
       </c>
       <c r="O75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q75" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S75" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T75" s="4">
         <v>0.01</v>
       </c>
       <c r="U75" s="2">
-        <v>47472</v>
+        <v>56571</v>
       </c>
       <c r="W75" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X75" s="4">
-        <v>-108017.50666667</v>
+        <v>-963.4375</v>
       </c>
       <c r="Y75" s="4">
-        <v>-92990.277776999996</v>
+        <v>-963.4375</v>
       </c>
       <c r="Z75" s="6">
-        <v>-4.4004000000000001E-2</v>
+        <v>-3.6280000000000001E-3</v>
       </c>
     </row>
     <row r="76" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>172</v>
+        <v>79</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D76" s="4">
-        <v>-10290000</v>
+        <v>-4626000</v>
       </c>
       <c r="E76" s="5">
-        <v>13.639519999999999</v>
+        <v>-0.35360399999999997</v>
       </c>
       <c r="F76" s="4">
-        <v>-13356370.6189627</v>
+        <v>-4609642.26513304</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H76" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I76" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J76" s="5">
-        <v>11.74201111</v>
+        <v>-0.35360429999999998</v>
       </c>
       <c r="K76" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M76" s="4">
-        <v>-1208252.9433210001</v>
+        <v>16357.734866000001</v>
       </c>
       <c r="N76" s="4">
-        <v>-1403506.61896272</v>
+        <v>16357.73486696</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q76" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T76" s="4">
         <v>0.01</v>
       </c>
       <c r="U76" s="2">
-        <v>47837</v>
+        <v>56571</v>
       </c>
       <c r="W76" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X76" s="4">
-        <v>-117868.52</v>
+        <v>-963.75</v>
       </c>
       <c r="Y76" s="4">
-        <v>-101470.833333</v>
+        <v>-963.75</v>
       </c>
       <c r="Z76" s="6">
-        <v>-1.0493000000000001E-2</v>
+        <v>-3.6289999999999998E-3</v>
       </c>
     </row>
     <row r="77" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D77" s="4">
-        <v>-104424000</v>
+        <v>-453712.11791999999</v>
       </c>
       <c r="E77" s="5">
-        <v>2.6234989999999998</v>
+        <v>-16.460222000000002</v>
       </c>
       <c r="F77" s="4">
-        <v>-124038481.427109</v>
+        <v>-379030.09506122</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H77" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I77" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="J77" s="5">
-        <v>2.2585222200000001</v>
+        <v>-16.460222219999999</v>
       </c>
       <c r="K77" s="5">
-        <v>0.8608815426997245</v>
+        <v>1</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M77" s="4">
-        <v>-2358439.2451010002</v>
+        <v>74682.022857999997</v>
       </c>
       <c r="N77" s="4">
-        <v>-2739563.0271096402</v>
+        <v>74682.022858779994</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q77" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S77" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T77" s="4">
         <v>0.01</v>
       </c>
       <c r="U77" s="2">
-        <v>48019</v>
+        <v>53709</v>
       </c>
       <c r="W77" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X77" s="4">
-        <v>-239228.42240000001</v>
+        <v>-126.03114386999999</v>
       </c>
       <c r="Y77" s="4">
-        <v>-205947.33333299999</v>
+        <v>-126.031143</v>
       </c>
       <c r="Z77" s="6">
-        <v>-9.7447000000000006E-2</v>
+        <v>-2.9799999999999998E-4</v>
       </c>
     </row>
     <row r="78" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D78" s="4">
-        <v>-157750000</v>
+        <v>2342497.04</v>
       </c>
       <c r="E78" s="5">
-        <v>2.340322</v>
+        <v>2.1944000000000002E-2</v>
       </c>
       <c r="F78" s="4">
-        <v>-161441858.30520499</v>
+        <v>2343011.0879615601</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H78" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I78" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J78" s="5">
-        <v>2.34032222</v>
+        <v>2.1944439999999999E-2</v>
       </c>
       <c r="K78" s="5">
         <v>1</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M78" s="4">
-        <v>-3691858.3052039999</v>
+        <v>514.04796099999999</v>
       </c>
       <c r="N78" s="4">
-        <v>-3691858.3052050001</v>
+        <v>514.04796155999998</v>
       </c>
       <c r="O78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q78" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S78" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T78" s="4">
         <v>0.01</v>
       </c>
       <c r="U78" s="2">
-        <v>48019</v>
+        <v>58396</v>
       </c>
       <c r="W78" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X78" s="4">
-        <v>-311118.05555555999</v>
+        <v>162.67340555999999</v>
       </c>
       <c r="Y78" s="4">
-        <v>-311118.05555400002</v>
+        <v>162.673405</v>
       </c>
       <c r="Z78" s="6">
-        <v>-0.126832</v>
+        <v>1.8439999999999999E-3</v>
       </c>
     </row>
     <row r="79" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D79" s="4">
-        <v>12967000</v>
+        <v>-6974000</v>
       </c>
       <c r="E79" s="5">
-        <v>0.89752200000000004</v>
+        <v>-0.93229200000000001</v>
       </c>
       <c r="F79" s="4">
-        <v>13083381.7065267</v>
+        <v>-6908981.9791666605</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="H79" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J79" s="5">
-        <v>0.89752222000000004</v>
+        <v>-0.93229167000000002</v>
       </c>
       <c r="K79" s="5">
         <v>1</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M79" s="4">
-        <v>116381.70652599999</v>
+        <v>65018.020833000002</v>
       </c>
       <c r="N79" s="4">
-        <v>116381.70652674</v>
+        <v>65018.020833340001</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q79" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S79" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T79" s="4">
         <v>0.01</v>
       </c>
       <c r="U79" s="2">
-        <v>49846</v>
+        <v>59035</v>
       </c>
       <c r="W79" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X79" s="4">
-        <v>25573.80555556</v>
+        <v>-1452.91666667</v>
       </c>
       <c r="Y79" s="4">
-        <v>25573.805554999999</v>
+        <v>-1452.9166660000001</v>
       </c>
       <c r="Z79" s="6">
-        <v>1.0278000000000001E-2</v>
+        <v>-5.4390000000000003E-3</v>
       </c>
     </row>
     <row r="80" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
-        <v>178</v>
+        <v>162</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D80" s="4">
-        <v>-67260000</v>
+        <v>-4000000</v>
       </c>
       <c r="E80" s="5">
-        <v>0.108164</v>
+        <v>-0.35360399999999997</v>
       </c>
       <c r="F80" s="4">
-        <v>-67332750.811101198</v>
+        <v>-3985855.82804413</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="H80" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J80" s="5">
-        <v>0.10816356000000001</v>
+        <v>-0.35360429999999998</v>
       </c>
       <c r="K80" s="5">
         <v>1</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M80" s="4">
-        <v>-72750.811100999999</v>
+        <v>14144.171955</v>
       </c>
       <c r="N80" s="4">
-        <v>-72750.811101230007</v>
+        <v>14144.171955870001</v>
       </c>
       <c r="O80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="3" t="s">
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="Q80" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S80" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T80" s="4">
         <v>0.01</v>
       </c>
       <c r="U80" s="2">
-        <v>46415</v>
+        <v>56571</v>
       </c>
       <c r="W80" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X80" s="4">
-        <v>0</v>
+        <v>-833.33333332999996</v>
       </c>
       <c r="Y80" s="4">
-        <v>0</v>
+        <v>-833.33333300000004</v>
       </c>
       <c r="Z80" s="6">
-        <v>-5.2898000000000001E-2</v>
+        <v>-3.1380000000000002E-3</v>
       </c>
     </row>
     <row r="81" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D81" s="4">
-        <v>33630000</v>
+        <v>-47150000</v>
       </c>
       <c r="E81" s="5">
-        <v>0.32072499999999998</v>
+        <v>2.1336689999999998</v>
       </c>
       <c r="F81" s="4">
-        <v>33737859.923932098</v>
+        <v>-54561352.426022597</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>180</v>
+        <v>80</v>
       </c>
       <c r="H81" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I81" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J81" s="5">
-        <v>0.32072531999999998</v>
+        <v>1.8784777800000001</v>
       </c>
       <c r="K81" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M81" s="4">
-        <v>107859.92393200001</v>
+        <v>-885702.27232600003</v>
       </c>
       <c r="N81" s="4">
-        <v>107859.92393216</v>
+        <v>-1006024.9260226201</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="3" t="s">
-        <v>181</v>
+        <v>34</v>
       </c>
       <c r="Q81" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S81" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T81" s="4">
         <v>0.01</v>
       </c>
       <c r="U81" s="2">
-        <v>46415</v>
+        <v>47472</v>
       </c>
       <c r="W81" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X81" s="4">
-        <v>0</v>
+        <v>-14876.47986111</v>
       </c>
       <c r="Y81" s="4">
-        <v>0</v>
+        <v>-13097.222222</v>
       </c>
       <c r="Z81" s="6">
-        <v>2.6505000000000001E-2</v>
+        <v>-4.2958999999999997E-2</v>
       </c>
     </row>
     <row r="82" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D82" s="4">
-        <v>7000000</v>
+        <v>-10290000</v>
       </c>
       <c r="E82" s="5">
-        <v>81.554817999999997</v>
+        <v>11.155284</v>
       </c>
       <c r="F82" s="4">
-        <v>5708837.2599999998</v>
+        <v>-12835775.2045193</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>187</v>
+        <v>80</v>
       </c>
       <c r="H82" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J82" s="5">
-        <v>81.554817999999997</v>
+        <v>9.8210888900000004</v>
       </c>
       <c r="K82" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M82" s="4">
-        <v>5708837.2599999998</v>
+        <v>-1010590.046678</v>
       </c>
       <c r="N82" s="4">
-        <v>5708837.2599999998</v>
+        <v>-1147878.70451932</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="3" t="s">
-        <v>188</v>
+        <v>34</v>
       </c>
       <c r="Q82" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R82" s="3" t="s">
-        <v>189</v>
+        <v>34</v>
       </c>
       <c r="S82" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T82" s="4">
         <v>0.01</v>
       </c>
       <c r="U82" s="2">
-        <v>46279</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>47837</v>
       </c>
       <c r="W82" s="3" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
       <c r="X82" s="4">
-        <v>0</v>
+        <v>-16233.18958333</v>
       </c>
       <c r="Y82" s="4">
-        <v>0</v>
+        <v>-14291.666665999999</v>
       </c>
       <c r="Z82" s="6">
-        <v>4.4840000000000001E-3</v>
+        <v>-1.0106E-2</v>
       </c>
     </row>
     <row r="83" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D83" s="4">
-        <v>13800000</v>
+        <v>-104424000</v>
       </c>
       <c r="E83" s="5">
-        <v>100.965042</v>
+        <v>1.6734230000000001</v>
       </c>
       <c r="F83" s="4">
-        <v>13933175.796</v>
+        <v>-120357455.178378</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>187</v>
+        <v>80</v>
       </c>
       <c r="H83" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I83" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J83" s="5">
-        <v>100.965042</v>
+        <v>1.4732777800000001</v>
       </c>
       <c r="K83" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M83" s="4">
-        <v>13933175.796</v>
+        <v>-1538455.586898</v>
       </c>
       <c r="N83" s="4">
-        <v>13933175.796</v>
+        <v>-1747454.7783789099</v>
       </c>
       <c r="O83" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="3" t="s">
-        <v>193</v>
+        <v>34</v>
       </c>
       <c r="Q83" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R83" s="3" t="s">
-        <v>194</v>
+        <v>34</v>
       </c>
       <c r="S83" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T83" s="4">
         <v>0.01</v>
       </c>
       <c r="U83" s="2">
-        <v>46282</v>
-[...2 lines deleted...]
-        <v>5.5</v>
+        <v>48202</v>
       </c>
       <c r="W83" s="3" t="s">
-        <v>195</v>
+        <v>34</v>
       </c>
       <c r="X83" s="4">
-        <v>0</v>
+        <v>-32947.222333329999</v>
       </c>
       <c r="Y83" s="4">
-        <v>0</v>
+        <v>-29006.666666000001</v>
       </c>
       <c r="Z83" s="6">
-        <v>1.0945999999999999E-2</v>
+        <v>-9.4763E-2</v>
       </c>
     </row>
     <row r="84" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D84" s="4">
-        <v>4000000</v>
+        <v>-157750000</v>
       </c>
       <c r="E84" s="5">
-        <v>101.118016</v>
+        <v>1.8522780000000001</v>
       </c>
       <c r="F84" s="4">
-        <v>4044720.64</v>
+        <v>-160671968.19479501</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>187</v>
+        <v>80</v>
       </c>
       <c r="H84" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J84" s="5">
-        <v>101.118016</v>
+        <v>1.8522777800000001</v>
       </c>
       <c r="K84" s="5">
         <v>1</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M84" s="4">
-        <v>4044720.64</v>
+        <v>-2921968.1947949999</v>
       </c>
       <c r="N84" s="4">
-        <v>4044720.64</v>
+        <v>-2921968.1947949999</v>
       </c>
       <c r="O84" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="3" t="s">
-        <v>188</v>
+        <v>34</v>
       </c>
       <c r="Q84" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R84" s="3" t="s">
-        <v>198</v>
+        <v>34</v>
       </c>
       <c r="S84" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T84" s="4">
         <v>0.01</v>
       </c>
       <c r="U84" s="2">
-        <v>46279</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>48202</v>
       </c>
       <c r="W84" s="3" t="s">
-        <v>199</v>
+        <v>34</v>
       </c>
       <c r="X84" s="4">
-        <v>0</v>
+        <v>-43819.44444444</v>
       </c>
       <c r="Y84" s="4">
-        <v>0</v>
+        <v>-43819.444444000001</v>
       </c>
       <c r="Z84" s="6">
-        <v>3.1770000000000001E-3</v>
+        <v>-0.12650500000000001</v>
       </c>
     </row>
     <row r="85" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>200</v>
+        <v>171</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D85" s="4">
-        <v>4591666.6648300001</v>
+        <v>12924000</v>
       </c>
       <c r="E85" s="5">
-        <v>99.923299999999998</v>
+        <v>0.103378</v>
       </c>
       <c r="F85" s="4">
-        <v>4612985.2667960096</v>
+        <v>12937360.544028699</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>202</v>
+        <v>80</v>
       </c>
       <c r="H85" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J85" s="5">
-        <v>99.923299999999998</v>
+        <v>0.10337778</v>
       </c>
       <c r="K85" s="5">
         <v>1</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M85" s="4">
-        <v>4612985.2667960003</v>
+        <v>13360.544028</v>
       </c>
       <c r="N85" s="4">
-        <v>4612985.2667960096</v>
+        <v>13360.54402872</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P85" s="3" t="s">
-        <v>203</v>
+        <v>34</v>
       </c>
       <c r="Q85" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R85" s="3" t="s">
-        <v>200</v>
+        <v>34</v>
       </c>
       <c r="S85" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T85" s="4">
         <v>0.01</v>
       </c>
       <c r="U85" s="2">
-        <v>50698</v>
-[...2 lines deleted...]
-        <v>4.52921</v>
+        <v>50029</v>
       </c>
       <c r="W85" s="3" t="s">
-        <v>204</v>
+        <v>34</v>
       </c>
       <c r="X85" s="4">
-        <v>24840.410297930001</v>
+        <v>3590</v>
       </c>
       <c r="Y85" s="4">
-        <v>24840.410296999999</v>
+        <v>3590</v>
       </c>
       <c r="Z85" s="6">
-        <v>3.6240000000000001E-3</v>
+        <v>1.0186000000000001E-2</v>
       </c>
     </row>
     <row r="86" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D86" s="4">
-        <v>6046905.5700000003</v>
+        <v>33630000</v>
       </c>
       <c r="E86" s="5">
-        <v>99.342079999999996</v>
+        <v>0.36091600000000001</v>
       </c>
       <c r="F86" s="4">
-        <v>6032686.1506140297</v>
+        <v>33751376.077390298</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="H86" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I86" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J86" s="5">
-        <v>99.342079999999996</v>
+        <v>0.36091607999999997</v>
       </c>
       <c r="K86" s="5">
         <v>1</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M86" s="4">
-        <v>6032686.1506139999</v>
+        <v>121376.07739000001</v>
       </c>
       <c r="N86" s="4">
-        <v>6032686.1506140297</v>
+        <v>121376.07739036001</v>
       </c>
       <c r="O86" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P86" s="3" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="Q86" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R86" s="3" t="s">
-        <v>205</v>
+        <v>34</v>
       </c>
       <c r="S86" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T86" s="4">
         <v>0.01</v>
       </c>
       <c r="U86" s="2">
-        <v>49881</v>
-[...2 lines deleted...]
-        <v>4.2276800000000003</v>
+        <v>46461</v>
       </c>
       <c r="W86" s="3" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="X86" s="4">
-        <v>25564.381740180001</v>
+        <v>0</v>
       </c>
       <c r="Y86" s="4">
-        <v>25564.381740000001</v>
+        <v>0</v>
       </c>
       <c r="Z86" s="6">
-        <v>4.7390000000000002E-3</v>
+        <v>2.6574E-2</v>
       </c>
     </row>
     <row r="87" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
-        <v>209</v>
+        <v>176</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>210</v>
+        <v>177</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D87" s="4">
-        <v>2756380.7859</v>
+        <v>-67260000</v>
       </c>
       <c r="E87" s="5">
-        <v>92.565860000000001</v>
+        <v>0.143868</v>
       </c>
       <c r="F87" s="4">
-        <v>2564112.9723469499</v>
+        <v>-67356765.451610804</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="H87" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J87" s="5">
-        <v>92.565860000000001</v>
+        <v>0.14386774999999999</v>
       </c>
       <c r="K87" s="5">
         <v>1</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M87" s="4">
-        <v>2564112.9723459999</v>
+        <v>-96765.451610000004</v>
       </c>
       <c r="N87" s="4">
-        <v>2564112.9723469499</v>
+        <v>-96765.451610870005</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="3" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="Q87" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R87" s="3" t="s">
-        <v>209</v>
+        <v>34</v>
       </c>
       <c r="S87" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T87" s="4">
         <v>0.01</v>
       </c>
       <c r="U87" s="2">
-        <v>52256</v>
-[...2 lines deleted...]
-        <v>4.5876799999999998</v>
+        <v>46461</v>
       </c>
       <c r="W87" s="3" t="s">
-        <v>211</v>
+        <v>34</v>
       </c>
       <c r="X87" s="4">
-        <v>12645.393003859999</v>
+        <v>0</v>
       </c>
       <c r="Y87" s="4">
-        <v>12645.393002999999</v>
+        <v>0</v>
       </c>
       <c r="Z87" s="6">
-        <v>2.0140000000000002E-3</v>
+        <v>-5.3032999999999997E-2</v>
       </c>
     </row>
     <row r="88" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>213</v>
+        <v>179</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D88" s="4">
-        <v>1839760.114386</v>
+        <v>-52157000</v>
       </c>
       <c r="E88" s="5">
-        <v>89.051550000000006</v>
+        <v>0.24675900000000001</v>
       </c>
       <c r="F88" s="4">
-        <v>1640492.64290611</v>
+        <v>-59371230.584162101</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="H88" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J88" s="5">
-        <v>89.051550000000006</v>
+        <v>0.21724619000000001</v>
       </c>
       <c r="K88" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M88" s="4">
-        <v>1640492.6429059999</v>
+        <v>-113309.093773</v>
       </c>
       <c r="N88" s="4">
-        <v>1640492.64290611</v>
+        <v>-128702.13416211</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P88" s="3" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="Q88" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R88" s="3" t="s">
-        <v>212</v>
+        <v>34</v>
       </c>
       <c r="S88" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T88" s="4">
         <v>0.01</v>
       </c>
       <c r="U88" s="2">
-        <v>53199</v>
-[...2 lines deleted...]
-        <v>6.0317499999999997</v>
+        <v>46372</v>
       </c>
       <c r="W88" s="3" t="s">
-        <v>215</v>
+        <v>34</v>
       </c>
       <c r="X88" s="4">
-        <v>2157.7447636000002</v>
+        <v>0</v>
       </c>
       <c r="Y88" s="4">
-        <v>2157.7447630000001</v>
+        <v>0</v>
       </c>
       <c r="Z88" s="6">
-        <v>1.2880000000000001E-3</v>
+        <v>-4.6746000000000003E-2</v>
       </c>
     </row>
     <row r="89" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>216</v>
+        <v>181</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>217</v>
+        <v>182</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>186</v>
+        <v>51</v>
       </c>
       <c r="D89" s="4">
-        <v>729977.15707800002</v>
+        <v>-52157000</v>
       </c>
       <c r="E89" s="5">
-        <v>5.9585299999999997</v>
+        <v>0.20189099999999999</v>
       </c>
       <c r="F89" s="4">
-        <v>44072.432703869999</v>
+        <v>-59347828.760599703</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="H89" s="3" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J89" s="5">
-        <v>5.9585299999999997</v>
+        <v>0.17774445999999999</v>
       </c>
       <c r="K89" s="5">
-        <v>1</v>
+        <v>0.88039793986882064</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M89" s="4">
-        <v>44072.432702999999</v>
+        <v>-92706.176519000001</v>
       </c>
       <c r="N89" s="4">
-        <v>44072.432703869999</v>
+        <v>-105300.31059977</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="3" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="Q89" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R89" s="3" t="s">
-        <v>216</v>
+        <v>34</v>
       </c>
       <c r="S89" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T89" s="4">
         <v>0.01</v>
       </c>
       <c r="U89" s="2">
-        <v>51677</v>
-[...2 lines deleted...]
-        <v>4.06175</v>
+        <v>46372</v>
       </c>
       <c r="W89" s="3" t="s">
-        <v>218</v>
+        <v>34</v>
       </c>
       <c r="X89" s="4">
-        <v>576.52480622999997</v>
+        <v>0</v>
       </c>
       <c r="Y89" s="4">
-        <v>576.52480600000001</v>
+        <v>0</v>
       </c>
       <c r="Z89" s="6">
-        <v>3.4E-5</v>
+        <v>-4.6726999999999998E-2</v>
       </c>
     </row>
     <row r="90" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>219</v>
+        <v>184</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>220</v>
+        <v>185</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D90" s="4">
-        <v>1668912.23</v>
+        <v>7000000</v>
       </c>
       <c r="E90" s="5">
-        <v>90.005269999999996</v>
+        <v>77.768371000000002</v>
       </c>
       <c r="F90" s="4">
-        <v>1502405.19059535</v>
+        <v>5443785.9699999997</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="H90" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J90" s="5">
-        <v>90.005269999999996</v>
+        <v>77.768371000000002</v>
       </c>
       <c r="K90" s="5">
         <v>1</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="4">
-        <v>1502405.1905950001</v>
+        <v>5443785.9699999997</v>
       </c>
       <c r="N90" s="4">
-        <v>1502405.19059535</v>
+        <v>5443785.9699999997</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="3" t="s">
-        <v>221</v>
+        <v>188</v>
       </c>
       <c r="Q90" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R90" s="3" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="S90" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T90" s="4">
         <v>0.01</v>
       </c>
       <c r="U90" s="2">
-        <v>60535</v>
+        <v>46308</v>
       </c>
       <c r="V90" s="4">
-        <v>1.0649999999999999</v>
+        <v>2.5</v>
       </c>
       <c r="W90" s="3" t="s">
-        <v>222</v>
+        <v>190</v>
       </c>
       <c r="X90" s="4">
-        <v>296.23192082000003</v>
+        <v>0</v>
       </c>
       <c r="Y90" s="4">
-        <v>296.23192</v>
+        <v>0</v>
       </c>
       <c r="Z90" s="6">
-        <v>1.1800000000000001E-3</v>
+        <v>4.2859999999999999E-3</v>
       </c>
     </row>
     <row r="91" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
-        <v>223</v>
+        <v>191</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>224</v>
+        <v>192</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D91" s="4">
-        <v>1517767.074</v>
+        <v>13800000</v>
       </c>
       <c r="E91" s="5">
-        <v>33.118360000000003</v>
+        <v>98.736743000000004</v>
       </c>
       <c r="F91" s="4">
-        <v>503793.27229276998</v>
+        <v>13625670.534</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="H91" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I91" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J91" s="5">
-        <v>33.118360000000003</v>
+        <v>98.736743000000004</v>
       </c>
       <c r="K91" s="5">
         <v>1</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="4">
-        <v>503793.27229200001</v>
+        <v>13625670.534</v>
       </c>
       <c r="N91" s="4">
-        <v>503793.27229276998</v>
+        <v>13625670.534</v>
       </c>
       <c r="O91" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="3" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="Q91" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R91" s="3" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
       <c r="S91" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T91" s="4">
         <v>0.01</v>
       </c>
       <c r="U91" s="2">
-        <v>49973</v>
+        <v>46310</v>
       </c>
       <c r="V91" s="4">
-        <v>4.4817499999999999</v>
+        <v>5.5</v>
       </c>
       <c r="W91" s="3" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="X91" s="4">
-        <v>1133.70876398</v>
+        <v>0</v>
       </c>
       <c r="Y91" s="4">
-        <v>1133.7087630000001</v>
+        <v>0</v>
       </c>
       <c r="Z91" s="6">
-        <v>3.9500000000000001E-4</v>
+        <v>1.0728E-2</v>
       </c>
     </row>
     <row r="92" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="4">
-        <v>13695000</v>
+        <v>37000000</v>
       </c>
       <c r="E92" s="5">
-        <v>100.30647</v>
+        <v>98.045463999999996</v>
       </c>
       <c r="F92" s="4">
-        <v>13765274.066500001</v>
+        <v>36276821.68</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="H92" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J92" s="5">
-        <v>100.30647</v>
+        <v>98.045463999999996</v>
       </c>
       <c r="K92" s="5">
         <v>1</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="4">
-        <v>13765274.066500001</v>
+        <v>36276821.68</v>
       </c>
       <c r="N92" s="4">
-        <v>13765274.066500001</v>
+        <v>36276821.68</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="3" t="s">
-        <v>229</v>
+        <v>188</v>
       </c>
       <c r="Q92" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R92" s="3" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
       <c r="S92" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T92" s="4">
         <v>0.01</v>
       </c>
       <c r="U92" s="2">
-        <v>47314</v>
+        <v>46308</v>
       </c>
       <c r="V92" s="4">
-        <v>4.6500000000000004</v>
+        <v>6</v>
       </c>
       <c r="W92" s="3" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="X92" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Y92" s="4">
-        <v>28303</v>
+        <v>0</v>
       </c>
       <c r="Z92" s="6">
-        <v>1.0814000000000001E-2</v>
+        <v>2.8562000000000001E-2</v>
       </c>
     </row>
     <row r="93" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>232</v>
+        <v>201</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D93" s="4">
-        <v>7105352.6954669999</v>
+        <v>15000000</v>
       </c>
       <c r="E93" s="5">
-        <v>47.90596</v>
+        <v>100.49821300000001</v>
       </c>
       <c r="F93" s="4">
-        <v>3409402.4074091902</v>
+        <v>15074731.949999999</v>
       </c>
       <c r="G93" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J93" s="5">
+        <v>100.49821300000001</v>
+      </c>
+      <c r="K93" s="5">
+        <v>1</v>
+      </c>
+      <c r="L93" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M93" s="4">
+        <v>15074731.949999999</v>
+      </c>
+      <c r="N93" s="4">
+        <v>15074731.949999999</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R93" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="H93" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="S93" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T93" s="4">
         <v>0.01</v>
       </c>
       <c r="U93" s="2">
-        <v>53625</v>
+        <v>46308</v>
       </c>
       <c r="V93" s="4">
-        <v>3.9917500000000001</v>
+        <v>6.5</v>
       </c>
       <c r="W93" s="3" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
       <c r="X93" s="4">
-        <v>5514.9872598600004</v>
+        <v>0</v>
       </c>
       <c r="Y93" s="4">
-        <v>5514.9872590000004</v>
+        <v>0</v>
       </c>
       <c r="Z93" s="6">
-        <v>2.6779999999999998E-3</v>
+        <v>1.1868999999999999E-2</v>
       </c>
     </row>
     <row r="94" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>237</v>
+        <v>205</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D94" s="4">
-        <v>819423.92969999998</v>
+        <v>4591666.6648300001</v>
       </c>
       <c r="E94" s="5">
-        <v>97.464119999999994</v>
+        <v>99.929299999999998</v>
       </c>
       <c r="F94" s="4">
-        <v>799307.42389530002</v>
+        <v>4630591.2856084099</v>
       </c>
       <c r="G94" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H94" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J94" s="5">
-        <v>97.464119999999994</v>
+        <v>99.929299999999998</v>
       </c>
       <c r="K94" s="5">
         <v>1</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="4">
-        <v>799307.42389500001</v>
+        <v>4630591.2856080001</v>
       </c>
       <c r="N94" s="4">
-        <v>799307.42389530002</v>
+        <v>4630591.2856084099</v>
       </c>
       <c r="O94" s="3" t="s">
-        <v>238</v>
+        <v>34</v>
       </c>
       <c r="P94" s="3" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
       <c r="Q94" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R94" s="3" t="s">
-        <v>236</v>
+        <v>204</v>
       </c>
       <c r="S94" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T94" s="4">
         <v>0.01</v>
       </c>
       <c r="U94" s="2">
-        <v>53595</v>
+        <v>50698</v>
       </c>
       <c r="V94" s="4">
-        <v>4.1617499999999996</v>
+        <v>4.52921</v>
       </c>
       <c r="W94" s="3" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="X94" s="4">
-        <v>663.10174377999999</v>
+        <v>42170.929110450001</v>
       </c>
       <c r="Y94" s="4">
-        <v>663.10174300000006</v>
+        <v>42170.929109999997</v>
       </c>
       <c r="Z94" s="6">
-        <v>6.2699999999999995E-4</v>
+        <v>3.6449999999999998E-3</v>
       </c>
     </row>
     <row r="95" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="4">
-        <v>17663707.111972999</v>
+        <v>6046905.5700000003</v>
       </c>
       <c r="E95" s="5">
-        <v>2.65144</v>
+        <v>99.399320000000003</v>
       </c>
       <c r="F95" s="4">
-        <v>482567.89064184</v>
+        <v>6057451.0508124502</v>
       </c>
       <c r="G95" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H95" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J95" s="5">
-        <v>2.65144</v>
+        <v>99.399320000000003</v>
       </c>
       <c r="K95" s="5">
         <v>1</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="4">
-        <v>482567.89064100001</v>
+        <v>6057451.0508120004</v>
       </c>
       <c r="N95" s="4">
-        <v>482567.89064184</v>
+        <v>6057451.0508124502</v>
       </c>
       <c r="O95" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="3" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="Q95" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R95" s="3" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="S95" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T95" s="4">
         <v>0.01</v>
       </c>
       <c r="U95" s="2">
-        <v>49730</v>
+        <v>49881</v>
       </c>
       <c r="V95" s="4">
-        <v>4.14175</v>
+        <v>4.2276800000000003</v>
       </c>
       <c r="W95" s="3" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="X95" s="4">
-        <v>14225.294792139999</v>
+        <v>46868.033190330003</v>
       </c>
       <c r="Y95" s="4">
-        <v>14225.294792000001</v>
+        <v>46868.033190000002</v>
       </c>
       <c r="Z95" s="6">
-        <v>3.79E-4</v>
+        <v>4.7689999999999998E-3</v>
       </c>
     </row>
     <row r="96" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="4">
-        <v>6583605.8158050003</v>
+        <v>2756380.7859</v>
       </c>
       <c r="E96" s="5">
-        <v>99.785399999999996</v>
+        <v>92.621769999999998</v>
       </c>
       <c r="F96" s="4">
-        <v>6569477.3977242801</v>
+        <v>2576191.8923475598</v>
       </c>
       <c r="G96" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H96" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="5">
-        <v>99.785399999999996</v>
+        <v>92.621769999999998</v>
       </c>
       <c r="K96" s="5">
         <v>1</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="4">
-        <v>6569477.3977239998</v>
+        <v>2576191.8923470001</v>
       </c>
       <c r="N96" s="4">
-        <v>6569477.3977242801</v>
+        <v>2576191.8923475598</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="3" t="s">
-        <v>246</v>
+        <v>211</v>
       </c>
       <c r="Q96" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R96" s="3" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="S96" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T96" s="4">
         <v>0.01</v>
       </c>
       <c r="U96" s="2">
-        <v>62208</v>
+        <v>52256</v>
       </c>
       <c r="V96" s="4">
-        <v>5.5730000000000004</v>
+        <v>4.5876799999999998</v>
       </c>
       <c r="W96" s="3" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="X96" s="4">
-        <v>0</v>
+        <v>23183.22050707</v>
       </c>
       <c r="Y96" s="4">
-        <v>0</v>
+        <v>23183.220507000002</v>
       </c>
       <c r="Z96" s="6">
-        <v>5.1609999999999998E-3</v>
+        <v>2.0279999999999999E-3</v>
       </c>
     </row>
     <row r="97" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>249</v>
+        <v>217</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D97" s="4">
-        <v>9651039.6060000006</v>
+        <v>1831057.0131880001</v>
       </c>
       <c r="E97" s="5">
-        <v>100.0984</v>
+        <v>87.855900000000005</v>
       </c>
       <c r="F97" s="4">
-        <v>9660536.2289723009</v>
+        <v>1610603.68752841</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H97" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J97" s="5">
-        <v>100.0984</v>
+        <v>87.855900000000005</v>
       </c>
       <c r="K97" s="5">
         <v>1</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M97" s="4">
-        <v>9660536.2289719991</v>
+        <v>1610603.687528</v>
       </c>
       <c r="N97" s="4">
-        <v>9660536.2289723009</v>
+        <v>1610603.68752841</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="3" t="s">
-        <v>246</v>
+        <v>218</v>
       </c>
       <c r="Q97" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R97" s="3" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
       <c r="S97" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T97" s="4">
         <v>0.01</v>
       </c>
       <c r="U97" s="2">
-        <v>62634</v>
+        <v>53199</v>
       </c>
       <c r="V97" s="4">
-        <v>5.7469999999999999</v>
+        <v>6.26546</v>
       </c>
       <c r="W97" s="3" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="X97" s="4">
-        <v>0</v>
+        <v>1912.06907897</v>
       </c>
       <c r="Y97" s="4">
-        <v>0</v>
+        <v>1912.069078</v>
       </c>
       <c r="Z97" s="6">
-        <v>7.5890000000000003E-3</v>
+        <v>1.268E-3</v>
       </c>
     </row>
     <row r="98" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D98" s="4">
-        <v>8586000</v>
+        <v>724708.64488799998</v>
       </c>
       <c r="E98" s="5">
-        <v>1E-4</v>
+        <v>5.3274299999999997</v>
       </c>
       <c r="F98" s="4">
-        <v>8.5860000000000003</v>
+        <v>39127.171926319999</v>
       </c>
       <c r="G98" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H98" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I98" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J98" s="5">
-        <v>1E-4</v>
+        <v>5.3274299999999997</v>
       </c>
       <c r="K98" s="5">
         <v>1</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M98" s="4">
-        <v>8.5860000000000003</v>
+        <v>39127.171926000003</v>
       </c>
       <c r="N98" s="4">
-        <v>8.5860000000000003</v>
+        <v>39127.171926319999</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="3" t="s">
-        <v>253</v>
+        <v>218</v>
       </c>
       <c r="Q98" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R98" s="3" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="S98" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T98" s="4">
         <v>0.01</v>
       </c>
       <c r="U98" s="2">
-        <v>52221</v>
+        <v>49730</v>
       </c>
       <c r="V98" s="4">
-        <v>5.55</v>
+        <v>4.2954600000000003</v>
       </c>
       <c r="W98" s="3" t="s">
-        <v>254</v>
+        <v>222</v>
       </c>
       <c r="X98" s="4">
-        <v>0</v>
+        <v>518.82616596000003</v>
       </c>
       <c r="Y98" s="4">
-        <v>0</v>
+        <v>518.82616499999995</v>
       </c>
       <c r="Z98" s="6">
-        <v>0</v>
+        <v>3.0000000000000001E-5</v>
       </c>
     </row>
     <row r="99" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>256</v>
+        <v>224</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="4">
-        <v>570943.81177499995</v>
+        <v>1655984.14</v>
       </c>
       <c r="E99" s="5">
-        <v>95.79974</v>
+        <v>88.668419999999998</v>
       </c>
       <c r="F99" s="4">
-        <v>546962.68722694996</v>
+        <v>1468628.90957344</v>
       </c>
       <c r="G99" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H99" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I99" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="5">
-        <v>95.79974</v>
+        <v>88.668419999999998</v>
       </c>
       <c r="K99" s="5">
         <v>1</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M99" s="4">
-        <v>546962.68722600001</v>
+        <v>1468628.9095729999</v>
       </c>
       <c r="N99" s="4">
-        <v>546962.68722694996</v>
+        <v>1468628.90957344</v>
       </c>
       <c r="O99" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P99" s="3" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="Q99" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R99" s="3" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="S99" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T99" s="4">
         <v>0.01</v>
       </c>
       <c r="U99" s="2">
-        <v>49485</v>
+        <v>60535</v>
       </c>
       <c r="V99" s="4">
-        <v>4.0516899999999998</v>
+        <v>1.0649999999999999</v>
       </c>
       <c r="W99" s="3" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
       <c r="X99" s="4">
-        <v>0</v>
+        <v>293.93718484999999</v>
       </c>
       <c r="Y99" s="4">
-        <v>0</v>
+        <v>293.937184</v>
       </c>
       <c r="Z99" s="6">
-        <v>4.2900000000000002E-4</v>
+        <v>1.1559999999999999E-3</v>
       </c>
     </row>
     <row r="100" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>260</v>
+        <v>228</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D100" s="4">
-        <v>886536.01359999995</v>
+        <v>1517767.0919999999</v>
       </c>
       <c r="E100" s="5">
-        <v>100.04940000000001</v>
+        <v>35.365589999999997</v>
       </c>
       <c r="F100" s="4">
-        <v>891871.74880265002</v>
+        <v>537960.11524692003</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H100" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I100" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J100" s="5">
-        <v>100.04940000000001</v>
+        <v>35.365589999999997</v>
       </c>
       <c r="K100" s="5">
         <v>1</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M100" s="4">
-        <v>891871.74880199996</v>
+        <v>537960.115246</v>
       </c>
       <c r="N100" s="4">
-        <v>891871.74880265002</v>
+        <v>537960.11524692003</v>
       </c>
       <c r="O100" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P100" s="3" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="Q100" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R100" s="3" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="S100" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T100" s="4">
         <v>0.01</v>
       </c>
       <c r="U100" s="2">
-        <v>48510</v>
+        <v>49973</v>
       </c>
       <c r="V100" s="4">
-        <v>4.9721700000000002</v>
+        <v>4.7154600000000002</v>
       </c>
       <c r="W100" s="3" t="s">
-        <v>262</v>
+        <v>230</v>
       </c>
       <c r="X100" s="4">
-        <v>4897.7864119400001</v>
+        <v>1192.82833527</v>
       </c>
       <c r="Y100" s="4">
-        <v>4897.786411</v>
+        <v>1192.8283349999999</v>
       </c>
       <c r="Z100" s="6">
-        <v>6.9999999999999999E-4</v>
+        <v>4.2299999999999998E-4</v>
       </c>
     </row>
     <row r="101" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="4">
-        <v>354235.56996599998</v>
+        <v>13695000</v>
       </c>
       <c r="E101" s="5">
-        <v>98.669139999999999</v>
+        <v>100.01264999999999</v>
       </c>
       <c r="F101" s="4">
-        <v>349759.02599194</v>
+        <v>13725035.4175</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H101" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J101" s="5">
-        <v>98.669139999999999</v>
+        <v>100.01264999999999</v>
       </c>
       <c r="K101" s="5">
         <v>1</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="4">
-        <v>349759.025991</v>
+        <v>13725035.4175</v>
       </c>
       <c r="N101" s="4">
-        <v>349759.02599194</v>
+        <v>13725035.4175</v>
       </c>
       <c r="O101" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P101" s="3" t="s">
-        <v>265</v>
+        <v>233</v>
       </c>
       <c r="Q101" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R101" s="3" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
       <c r="S101" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T101" s="4">
         <v>0.01</v>
       </c>
       <c r="U101" s="2">
-        <v>50186</v>
+        <v>47314</v>
       </c>
       <c r="V101" s="4">
-        <v>3.452944</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="W101" s="3" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="X101" s="4">
-        <v>237.83553284999999</v>
+        <v>28303</v>
       </c>
       <c r="Y101" s="4">
-        <v>237.835532</v>
+        <v>28303</v>
       </c>
       <c r="Z101" s="6">
-        <v>2.7399999999999999E-4</v>
+        <v>1.0806E-2</v>
       </c>
     </row>
     <row r="102" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>267</v>
+        <v>235</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>268</v>
+        <v>236</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D102" s="4">
-        <v>15387600</v>
+        <v>7086802.8373339996</v>
       </c>
       <c r="E102" s="5">
-        <v>94.283959999999993</v>
+        <v>46.798479999999998</v>
       </c>
       <c r="F102" s="4">
-        <v>14541160.254163601</v>
+        <v>3321506.8421221902</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H102" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J102" s="5">
-        <v>94.283959999999993</v>
+        <v>46.798479999999998</v>
       </c>
       <c r="K102" s="5">
         <v>1</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="4">
-        <v>14541160.254163001</v>
+        <v>3321506.8421220002</v>
       </c>
       <c r="N102" s="4">
-        <v>14541160.254163601</v>
+        <v>3321506.8421221902</v>
       </c>
       <c r="O102" s="3" t="s">
-        <v>269</v>
+        <v>237</v>
       </c>
       <c r="P102" s="3" t="s">
-        <v>270</v>
+        <v>238</v>
       </c>
       <c r="Q102" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R102" s="3" t="s">
-        <v>267</v>
+        <v>235</v>
       </c>
       <c r="S102" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T102" s="4">
         <v>0.01</v>
       </c>
       <c r="U102" s="2">
-        <v>50114</v>
+        <v>53625</v>
       </c>
       <c r="V102" s="4">
-        <v>4.5590099999999998</v>
+        <v>4.22546</v>
       </c>
       <c r="W102" s="3" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
       <c r="X102" s="4">
-        <v>33121.625203670003</v>
+        <v>4990.8336528399996</v>
       </c>
       <c r="Y102" s="4">
-        <v>33121.625203000003</v>
+        <v>4990.8336520000003</v>
       </c>
       <c r="Z102" s="6">
-        <v>1.1423000000000001E-2</v>
+        <v>2.6150000000000001E-3</v>
       </c>
     </row>
     <row r="103" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D103" s="4">
-        <v>13000000</v>
+        <v>808764.14474999998</v>
       </c>
       <c r="E103" s="5">
-        <v>93.9739</v>
+        <v>95.870180000000005</v>
       </c>
       <c r="F103" s="4">
-        <v>12216607</v>
+        <v>775956.12308856996</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H103" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J103" s="5">
-        <v>93.9739</v>
+        <v>95.870180000000005</v>
       </c>
       <c r="K103" s="5">
         <v>1</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="4">
-        <v>12216607</v>
+        <v>775956.12308799999</v>
       </c>
       <c r="N103" s="4">
-        <v>12216607</v>
+        <v>775956.12308856996</v>
       </c>
       <c r="O103" s="3" t="s">
-        <v>274</v>
+        <v>242</v>
       </c>
       <c r="P103" s="3" t="s">
-        <v>275</v>
+        <v>238</v>
       </c>
       <c r="Q103" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R103" s="3" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="S103" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T103" s="4">
         <v>0.01</v>
       </c>
       <c r="U103" s="2">
-        <v>51844</v>
+        <v>53595</v>
       </c>
       <c r="V103" s="4">
-        <v>3.202</v>
+        <v>4.3954599999999999</v>
       </c>
       <c r="W103" s="3" t="s">
-        <v>276</v>
+        <v>243</v>
       </c>
       <c r="X103" s="4">
-        <v>0</v>
+        <v>592.48174128000005</v>
       </c>
       <c r="Y103" s="4">
-        <v>0</v>
+        <v>592.48174100000006</v>
       </c>
       <c r="Z103" s="6">
-        <v>9.5969999999999996E-3</v>
+        <v>6.0999999999999997E-4</v>
       </c>
     </row>
     <row r="104" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D104" s="4">
-        <v>4570000</v>
+        <v>17663707.111972999</v>
       </c>
       <c r="E104" s="5">
-        <v>94.080190000000002</v>
+        <v>2.6249600000000002</v>
       </c>
       <c r="F104" s="4">
-        <v>4299464.6830000002</v>
+        <v>476546.38685980003</v>
       </c>
       <c r="G104" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H104" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="5">
-        <v>94.080190000000002</v>
+        <v>2.6249600000000002</v>
       </c>
       <c r="K104" s="5">
         <v>1</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="4">
-        <v>4299464.6830000002</v>
+        <v>476546.38685900002</v>
       </c>
       <c r="N104" s="4">
-        <v>4299464.6830000002</v>
+        <v>476546.38685980003</v>
       </c>
       <c r="O104" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P104" s="3" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="Q104" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R104" s="3" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
       <c r="S104" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T104" s="4">
         <v>0.01</v>
       </c>
       <c r="U104" s="2">
-        <v>51844</v>
+        <v>49730</v>
       </c>
       <c r="V104" s="4">
-        <v>4.0754570000000001</v>
+        <v>4.3754600000000003</v>
       </c>
       <c r="W104" s="3" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
       <c r="X104" s="4">
-        <v>0</v>
+        <v>12881.14065336</v>
       </c>
       <c r="Y104" s="4">
-        <v>0</v>
+        <v>12881.140653</v>
       </c>
       <c r="Z104" s="6">
-        <v>3.3769999999999998E-3</v>
+        <v>3.7500000000000001E-4</v>
       </c>
     </row>
     <row r="105" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>281</v>
+        <v>249</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D105" s="4">
-        <v>9000000</v>
+        <v>6450636.0673280004</v>
       </c>
       <c r="E105" s="5">
-        <v>90.438220000000001</v>
+        <v>99.018299999999996</v>
       </c>
       <c r="F105" s="4">
-        <v>8139439.7999999998</v>
+        <v>6387310.1730550397</v>
       </c>
       <c r="G105" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H105" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J105" s="5">
-        <v>90.438220000000001</v>
+        <v>99.018299999999996</v>
       </c>
       <c r="K105" s="5">
         <v>1</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="4">
-        <v>8139439.7999999998</v>
+        <v>6387310.1730549997</v>
       </c>
       <c r="N105" s="4">
-        <v>8139439.7999999998</v>
+        <v>6387310.1730550397</v>
       </c>
       <c r="O105" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P105" s="3" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="Q105" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R105" s="3" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="S105" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T105" s="4">
         <v>0.01</v>
       </c>
       <c r="U105" s="2">
-        <v>51844</v>
+        <v>62208</v>
       </c>
       <c r="V105" s="4">
-        <v>4.0754570000000001</v>
+        <v>5.5730000000000004</v>
       </c>
       <c r="W105" s="3" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="X105" s="4">
         <v>0</v>
       </c>
       <c r="Y105" s="4">
         <v>0</v>
       </c>
       <c r="Z105" s="6">
-        <v>6.3940000000000004E-3</v>
+        <v>5.0289999999999996E-3</v>
       </c>
     </row>
     <row r="106" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D106" s="4">
-        <v>8000000</v>
+        <v>9519232.7685000002</v>
       </c>
       <c r="E106" s="5">
-        <v>92.048140000000004</v>
+        <v>98.760670000000005</v>
       </c>
       <c r="F106" s="4">
-        <v>7363851.2000000002</v>
+        <v>9401258.0610301495</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H106" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J106" s="5">
-        <v>92.048140000000004</v>
+        <v>98.760670000000005</v>
       </c>
       <c r="K106" s="5">
         <v>1</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="4">
-        <v>7363851.2000000002</v>
+        <v>9401258.0610300004</v>
       </c>
       <c r="N106" s="4">
-        <v>7363851.2000000002</v>
+        <v>9401258.0610301495</v>
       </c>
       <c r="O106" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="3" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="Q106" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R106" s="3" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="S106" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T106" s="4">
         <v>0.01</v>
       </c>
       <c r="U106" s="2">
-        <v>52665</v>
+        <v>62634</v>
       </c>
       <c r="V106" s="4">
-        <v>2.843</v>
+        <v>5.7469999999999999</v>
       </c>
       <c r="W106" s="3" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
       <c r="X106" s="4">
         <v>0</v>
       </c>
       <c r="Y106" s="4">
         <v>0</v>
       </c>
       <c r="Z106" s="6">
-        <v>5.7850000000000002E-3</v>
+        <v>7.4019999999999997E-3</v>
       </c>
     </row>
     <row r="107" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D107" s="4">
-        <v>13743281</v>
+        <v>8586000</v>
       </c>
       <c r="E107" s="5">
-        <v>4.0753899999999996</v>
+        <v>1E-4</v>
       </c>
       <c r="F107" s="4">
-        <v>624227.61087922996</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H107" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J107" s="5">
-        <v>4.0753899999999996</v>
+        <v>1E-4</v>
       </c>
       <c r="K107" s="5">
         <v>1</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="4">
-        <v>624227.61087900004</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="N107" s="4">
-        <v>624227.61087922996</v>
+        <v>8.5860000000000003</v>
       </c>
       <c r="O107" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P107" s="3" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="Q107" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R107" s="3" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="S107" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T107" s="4">
         <v>0.01</v>
       </c>
       <c r="U107" s="2">
-        <v>46944</v>
+        <v>52221</v>
       </c>
       <c r="V107" s="4">
-        <v>8</v>
+        <v>5.55</v>
       </c>
       <c r="W107" s="3" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="X107" s="4">
-        <v>64135.311333329999</v>
+        <v>0</v>
       </c>
       <c r="Y107" s="4">
-        <v>64135.311332999998</v>
+        <v>0</v>
       </c>
       <c r="Z107" s="6">
-        <v>4.8999999999999998E-4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>291</v>
+        <v>260</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D108" s="4">
-        <v>4784930.3443090003</v>
+        <v>551972.86062799999</v>
       </c>
       <c r="E108" s="5">
-        <v>99.997399999999999</v>
+        <v>94.749579999999995</v>
       </c>
       <c r="F108" s="4">
-        <v>4813722.5887048496</v>
+        <v>522991.96715897002</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H108" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J108" s="5">
-        <v>99.997399999999999</v>
+        <v>94.749579999999995</v>
       </c>
       <c r="K108" s="5">
         <v>1</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="4">
-        <v>4813722.5887040002</v>
+        <v>522991.96715799998</v>
       </c>
       <c r="N108" s="4">
-        <v>4813722.5887048496</v>
+        <v>522991.96715897002</v>
       </c>
       <c r="O108" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="3" t="s">
-        <v>292</v>
+        <v>261</v>
       </c>
       <c r="Q108" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R108" s="3" t="s">
-        <v>290</v>
+        <v>259</v>
       </c>
       <c r="S108" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T108" s="4">
         <v>0.01</v>
       </c>
       <c r="U108" s="2">
-        <v>48596</v>
+        <v>49485</v>
       </c>
       <c r="V108" s="4">
-        <v>4.7295199999999999</v>
+        <v>4.0362039999999997</v>
       </c>
       <c r="W108" s="3" t="s">
-        <v>293</v>
+        <v>262</v>
       </c>
       <c r="X108" s="4">
-        <v>28916.652584799998</v>
+        <v>0</v>
       </c>
       <c r="Y108" s="4">
-        <v>28916.652583999999</v>
+        <v>0</v>
       </c>
       <c r="Z108" s="6">
-        <v>3.7810000000000001E-3</v>
+        <v>4.1100000000000002E-4</v>
       </c>
     </row>
     <row r="109" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>295</v>
+        <v>264</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D109" s="4">
-        <v>608322.619512</v>
+        <v>886536.01359999995</v>
       </c>
       <c r="E109" s="5">
-        <v>100.0206</v>
+        <v>100.0351</v>
       </c>
       <c r="F109" s="4">
-        <v>612065.86566669994</v>
+        <v>895418.31396166002</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H109" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I109" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J109" s="5">
-        <v>100.0206</v>
+        <v>100.0351</v>
       </c>
       <c r="K109" s="5">
         <v>1</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="4">
-        <v>612065.86566600006</v>
+        <v>895418.31396099995</v>
       </c>
       <c r="N109" s="4">
-        <v>612065.86566669994</v>
+        <v>895418.31396166002</v>
       </c>
       <c r="O109" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P109" s="3" t="s">
-        <v>292</v>
+        <v>265</v>
       </c>
       <c r="Q109" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R109" s="3" t="s">
-        <v>294</v>
+        <v>263</v>
       </c>
       <c r="S109" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T109" s="4">
         <v>0.01</v>
       </c>
       <c r="U109" s="2">
-        <v>47682</v>
+        <v>48510</v>
       </c>
       <c r="V109" s="4">
-        <v>4.9792100000000001</v>
+        <v>4.9721700000000002</v>
       </c>
       <c r="W109" s="3" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="X109" s="4">
-        <v>3617.9316950799998</v>
+        <v>8571.1262208900007</v>
       </c>
       <c r="Y109" s="4">
-        <v>3617.9316950000002</v>
+        <v>8571.1262200000001</v>
       </c>
       <c r="Z109" s="6">
-        <v>4.8000000000000001E-4</v>
+        <v>7.0500000000000001E-4</v>
       </c>
     </row>
     <row r="110" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D110" s="4">
-        <v>510122.684885</v>
+        <v>338331.03121099999</v>
       </c>
       <c r="E110" s="5">
-        <v>99.480879999999999</v>
+        <v>98.731769999999997</v>
       </c>
       <c r="F110" s="4">
-        <v>507998.43554332003</v>
+        <v>334266.12878992001</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J110" s="5">
-        <v>99.480879999999999</v>
+        <v>98.731769999999997</v>
       </c>
       <c r="K110" s="5">
         <v>1</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="4">
-        <v>507998.435543</v>
+        <v>334266.12878899998</v>
       </c>
       <c r="N110" s="4">
-        <v>507998.43554332003</v>
+        <v>334266.12878992001</v>
       </c>
       <c r="O110" s="3" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
       <c r="P110" s="3" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="Q110" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R110" s="3" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="S110" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T110" s="4">
         <v>0.01</v>
       </c>
       <c r="U110" s="2">
-        <v>50430</v>
+        <v>50186</v>
       </c>
       <c r="V110" s="4">
-        <v>6.0317499999999997</v>
+        <v>4.0063649999999997</v>
       </c>
       <c r="W110" s="3" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
       <c r="X110" s="4">
-        <v>523.89953990000004</v>
+        <v>225.91321558999999</v>
       </c>
       <c r="Y110" s="4">
-        <v>523.899539</v>
+        <v>225.91321500000001</v>
       </c>
       <c r="Z110" s="6">
-        <v>3.9899999999999999E-4</v>
+        <v>2.63E-4</v>
       </c>
     </row>
     <row r="111" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>303</v>
+        <v>272</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D111" s="4">
-        <v>2543606.0941320001</v>
+        <v>15387600</v>
       </c>
       <c r="E111" s="5">
-        <v>97.836169999999996</v>
+        <v>93.259500000000003</v>
       </c>
       <c r="F111" s="4">
-        <v>2490622.6696751802</v>
+        <v>14382786.437311999</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H111" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I111" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J111" s="5">
-        <v>97.836169999999996</v>
+        <v>93.259500000000003</v>
       </c>
       <c r="K111" s="5">
         <v>1</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="4">
-        <v>2490622.669675</v>
+        <v>14382786.437311999</v>
       </c>
       <c r="N111" s="4">
-        <v>2490622.6696751802</v>
+        <v>14382786.437311999</v>
       </c>
       <c r="O111" s="3" t="s">
-        <v>304</v>
+        <v>273</v>
       </c>
       <c r="P111" s="3" t="s">
-        <v>300</v>
+        <v>274</v>
       </c>
       <c r="Q111" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R111" s="3" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="S111" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T111" s="4">
         <v>0.01</v>
       </c>
       <c r="U111" s="2">
-        <v>49973</v>
+        <v>50114</v>
       </c>
       <c r="V111" s="4">
-        <v>4.1567499999999997</v>
+        <v>4.7360100000000003</v>
       </c>
       <c r="W111" s="3" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
       <c r="X111" s="4">
-        <v>2055.8872895099998</v>
+        <v>32387.615312000002</v>
       </c>
       <c r="Y111" s="4">
-        <v>2055.8872889999998</v>
+        <v>32387.615312000002</v>
       </c>
       <c r="Z111" s="6">
-        <v>1.9559999999999998E-3</v>
+        <v>1.1324000000000001E-2</v>
       </c>
     </row>
     <row r="112" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D112" s="4">
-        <v>1703355.6366399999</v>
+        <v>13000000</v>
       </c>
       <c r="E112" s="5">
-        <v>97.377499999999998</v>
+        <v>92.460440000000006</v>
       </c>
       <c r="F112" s="4">
-        <v>1660091.69281524</v>
+        <v>12019857.199999999</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H112" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J112" s="5">
-        <v>97.377499999999998</v>
+        <v>92.460440000000006</v>
       </c>
       <c r="K112" s="5">
         <v>1</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="4">
-        <v>1660091.692815</v>
+        <v>12019857.199999999</v>
       </c>
       <c r="N112" s="4">
-        <v>1660091.69281524</v>
+        <v>12019857.199999999</v>
       </c>
       <c r="O112" s="3" t="s">
-        <v>308</v>
+        <v>278</v>
       </c>
       <c r="P112" s="3" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="Q112" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R112" s="3" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="S112" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T112" s="4">
         <v>0.01</v>
       </c>
       <c r="U112" s="2">
-        <v>49546</v>
+        <v>51844</v>
       </c>
       <c r="V112" s="4">
-        <v>4.2467499999999996</v>
+        <v>3.202</v>
       </c>
       <c r="W112" s="3" t="s">
-        <v>309</v>
+        <v>280</v>
       </c>
       <c r="X112" s="4">
-        <v>1406.5577458099999</v>
+        <v>0</v>
       </c>
       <c r="Y112" s="4">
-        <v>1406.5577450000001</v>
+        <v>0</v>
       </c>
       <c r="Z112" s="6">
-        <v>1.304E-3</v>
+        <v>9.4629999999999992E-3</v>
       </c>
     </row>
     <row r="113" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>311</v>
+        <v>282</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D113" s="4">
-        <v>856451.22244000004</v>
+        <v>4570000</v>
       </c>
       <c r="E113" s="5">
-        <v>96.066239999999993</v>
+        <v>92.459580000000003</v>
       </c>
       <c r="F113" s="4">
-        <v>823487.69123850996</v>
+        <v>4225402.8059999999</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H113" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J113" s="5">
-        <v>96.066239999999993</v>
+        <v>92.459580000000003</v>
       </c>
       <c r="K113" s="5">
         <v>1</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="4">
-        <v>823487.69123800006</v>
+        <v>4225402.8059999999</v>
       </c>
       <c r="N113" s="4">
-        <v>823487.69123850996</v>
+        <v>4225402.8059999999</v>
       </c>
       <c r="O113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P113" s="3" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="Q113" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R113" s="3" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="S113" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T113" s="4">
         <v>0.01</v>
       </c>
       <c r="U113" s="2">
-        <v>49699</v>
+        <v>51844</v>
       </c>
       <c r="V113" s="4">
-        <v>4.3667499999999997</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W113" s="3" t="s">
-        <v>312</v>
+        <v>283</v>
       </c>
       <c r="X113" s="4">
-        <v>727.20440636000001</v>
+        <v>0</v>
       </c>
       <c r="Y113" s="4">
-        <v>727.20440599999995</v>
+        <v>0</v>
       </c>
       <c r="Z113" s="6">
-        <v>6.4599999999999998E-4</v>
+        <v>3.326E-3</v>
       </c>
     </row>
     <row r="114" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>314</v>
+        <v>285</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D114" s="4">
-        <v>1137320.857632</v>
+        <v>9000000</v>
       </c>
       <c r="E114" s="5">
-        <v>94.420429999999996</v>
+        <v>90.397959999999998</v>
       </c>
       <c r="F114" s="4">
-        <v>1074818.9807812499</v>
+        <v>8135816.4000000004</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H114" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I114" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J114" s="5">
-        <v>94.420429999999996</v>
+        <v>90.397959999999998</v>
       </c>
       <c r="K114" s="5">
         <v>1</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="4">
-        <v>1074818.9807810001</v>
+        <v>8135816.4000000004</v>
       </c>
       <c r="N114" s="4">
-        <v>1074818.9807812499</v>
+        <v>8135816.4000000004</v>
       </c>
       <c r="O114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P114" s="3" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="Q114" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R114" s="3" t="s">
-        <v>313</v>
+        <v>284</v>
       </c>
       <c r="S114" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T114" s="4">
         <v>0.01</v>
       </c>
       <c r="U114" s="2">
-        <v>49790</v>
+        <v>51844</v>
       </c>
       <c r="V114" s="4">
-        <v>4.3217499999999998</v>
+        <v>4.0754570000000001</v>
       </c>
       <c r="W114" s="3" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="X114" s="4">
-        <v>955.73652542000002</v>
+        <v>0</v>
       </c>
       <c r="Y114" s="4">
-        <v>955.73652500000003</v>
+        <v>0</v>
       </c>
       <c r="Z114" s="6">
-        <v>8.4400000000000002E-4</v>
+        <v>6.4050000000000001E-3</v>
       </c>
     </row>
     <row r="115" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D115" s="4">
-        <v>457177.71584000002</v>
+        <v>8000000</v>
       </c>
       <c r="E115" s="5">
-        <v>93.746120000000005</v>
+        <v>90.270870000000002</v>
       </c>
       <c r="F115" s="4">
-        <v>428973.22182336001</v>
+        <v>7221669.5999999996</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H115" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J115" s="5">
-        <v>93.746120000000005</v>
+        <v>90.270870000000002</v>
       </c>
       <c r="K115" s="5">
         <v>1</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="4">
-        <v>428973.221823</v>
+        <v>7221669.5999999996</v>
       </c>
       <c r="N115" s="4">
-        <v>428973.22182336001</v>
+        <v>7221669.5999999996</v>
       </c>
       <c r="O115" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="3" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="Q115" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R115" s="3" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="S115" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T115" s="4">
         <v>0.01</v>
       </c>
       <c r="U115" s="2">
-        <v>49790</v>
+        <v>52665</v>
       </c>
       <c r="V115" s="4">
-        <v>4.35175</v>
+        <v>2.843</v>
       </c>
       <c r="W115" s="3" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="X115" s="4">
-        <v>386.85171873000002</v>
+        <v>0</v>
       </c>
       <c r="Y115" s="4">
-        <v>386.85171800000001</v>
+        <v>0</v>
       </c>
       <c r="Z115" s="6">
-        <v>3.3700000000000001E-4</v>
+        <v>5.6860000000000001E-3</v>
       </c>
     </row>
     <row r="116" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>320</v>
+        <v>291</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D116" s="4">
-        <v>1069497.0143500001</v>
+        <v>13743281</v>
       </c>
       <c r="E116" s="5">
-        <v>96.925700000000006</v>
+        <v>3.7332800000000002</v>
       </c>
       <c r="F116" s="4">
-        <v>1037451.74215259</v>
+        <v>577210.47225013003</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H116" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J116" s="5">
-        <v>96.925700000000006</v>
+        <v>3.7332800000000002</v>
       </c>
       <c r="K116" s="5">
         <v>1</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="4">
-        <v>1037451.742152</v>
+        <v>577210.47224999999</v>
       </c>
       <c r="N116" s="4">
-        <v>1037451.74215259</v>
+        <v>577210.47225013003</v>
       </c>
       <c r="O116" s="3" t="s">
-        <v>321</v>
+        <v>34</v>
       </c>
       <c r="P116" s="3" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="Q116" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R116" s="3" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
       <c r="S116" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T116" s="4">
         <v>0.01</v>
       </c>
       <c r="U116" s="2">
-        <v>49881</v>
+        <v>46944</v>
       </c>
       <c r="V116" s="4">
-        <v>4.1267500000000004</v>
+        <v>8</v>
       </c>
       <c r="W116" s="3" t="s">
-        <v>322</v>
+        <v>293</v>
       </c>
       <c r="X116" s="4">
-        <v>834.27451475999999</v>
+        <v>64135.311333329999</v>
       </c>
       <c r="Y116" s="4">
-        <v>834.27451399999995</v>
+        <v>64135.311332999998</v>
       </c>
       <c r="Z116" s="6">
-        <v>8.1499999999999997E-4</v>
+        <v>4.5399999999999998E-4</v>
       </c>
     </row>
     <row r="117" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>324</v>
+        <v>295</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D117" s="4">
-        <v>3167532.8311999999</v>
+        <v>4784930.3443090003</v>
       </c>
       <c r="E117" s="5">
-        <v>97.099369999999993</v>
+        <v>99.998400000000004</v>
       </c>
       <c r="F117" s="4">
-        <v>3078156.0926755802</v>
+        <v>4832629.1244766396</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H117" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I117" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="5">
-        <v>97.099369999999993</v>
+        <v>99.998400000000004</v>
       </c>
       <c r="K117" s="5">
         <v>1</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="4">
-        <v>3078156.092675</v>
+        <v>4832629.1244759997</v>
       </c>
       <c r="N117" s="4">
-        <v>3078156.0926755802</v>
+        <v>4832629.1244766396</v>
       </c>
       <c r="O117" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P117" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="Q117" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R117" s="3" t="s">
-        <v>323</v>
+        <v>294</v>
       </c>
       <c r="S117" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T117" s="4">
         <v>0.01</v>
       </c>
       <c r="U117" s="2">
-        <v>49881</v>
+        <v>48596</v>
       </c>
       <c r="V117" s="4">
-        <v>4.2017499999999997</v>
+        <v>4.7295199999999999</v>
       </c>
       <c r="W117" s="3" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="X117" s="4">
-        <v>2501.6690372200001</v>
+        <v>47775.339053149997</v>
       </c>
       <c r="Y117" s="4">
-        <v>2501.6690370000001</v>
+        <v>47775.339053000003</v>
       </c>
       <c r="Z117" s="6">
-        <v>2.418E-3</v>
+        <v>3.8040000000000001E-3</v>
       </c>
     </row>
     <row r="118" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D118" s="4">
-        <v>5044003.8182640001</v>
+        <v>608322.619512</v>
       </c>
       <c r="E118" s="5">
-        <v>94.964489999999998</v>
+        <v>100.00700000000001</v>
       </c>
       <c r="F118" s="4">
-        <v>4793996.17874943</v>
+        <v>614507.27218235994</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H118" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I118" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J118" s="5">
-        <v>94.964489999999998</v>
+        <v>100.00700000000001</v>
       </c>
       <c r="K118" s="5">
         <v>1</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="4">
-        <v>4793996.1787489997</v>
+        <v>614507.27218199999</v>
       </c>
       <c r="N118" s="4">
-        <v>4793996.17874943</v>
+        <v>614507.27218235994</v>
       </c>
       <c r="O118" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q118" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R118" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="S118" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T118" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U118" s="2">
+        <v>47682</v>
+      </c>
+      <c r="V118" s="4">
+        <v>4.9792100000000001</v>
+      </c>
+      <c r="W118" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="Q118" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X118" s="4">
-        <v>3983.6771545000001</v>
+        <v>6142.0700870000001</v>
       </c>
       <c r="Y118" s="4">
-        <v>3983.677154</v>
+        <v>6142.0700870000001</v>
       </c>
       <c r="Z118" s="6">
-        <v>3.7659999999999998E-3</v>
+        <v>4.8299999999999998E-4</v>
       </c>
     </row>
     <row r="119" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>329</v>
+        <v>301</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>330</v>
+        <v>302</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D119" s="4">
-        <v>769999.64899999998</v>
+        <v>1950000</v>
       </c>
       <c r="E119" s="5">
-        <v>95.499229999999997</v>
+        <v>100.2379</v>
       </c>
       <c r="F119" s="4">
-        <v>735959.35586430004</v>
+        <v>1967534.9850000001</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H119" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I119" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J119" s="5">
-        <v>95.499229999999997</v>
+        <v>100.2379</v>
       </c>
       <c r="K119" s="5">
         <v>1</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="4">
-        <v>735959.35586400004</v>
+        <v>1967534.9850000001</v>
       </c>
       <c r="N119" s="4">
-        <v>735959.35586430004</v>
+        <v>1967534.9850000001</v>
       </c>
       <c r="O119" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="3" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="Q119" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R119" s="3" t="s">
-        <v>329</v>
+        <v>301</v>
       </c>
       <c r="S119" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T119" s="4">
         <v>0.01</v>
       </c>
       <c r="U119" s="2">
-        <v>50124</v>
+        <v>47985</v>
       </c>
       <c r="V119" s="4">
-        <v>4.0928199999999997</v>
+        <v>5.2906399999999998</v>
       </c>
       <c r="W119" s="3" t="s">
-        <v>331</v>
+        <v>303</v>
       </c>
       <c r="X119" s="4">
-        <v>615.62006659999997</v>
+        <v>12895.934999999999</v>
       </c>
       <c r="Y119" s="4">
-        <v>615.62006599999995</v>
+        <v>12895.934999999999</v>
       </c>
       <c r="Z119" s="6">
-        <v>5.7799999999999995E-4</v>
+        <v>1.549E-3</v>
       </c>
     </row>
     <row r="120" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>333</v>
+        <v>305</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D120" s="4">
-        <v>4037684.0478659999</v>
+        <v>498851.562836</v>
       </c>
       <c r="E120" s="5">
-        <v>93.484570000000005</v>
+        <v>99.156210000000002</v>
       </c>
       <c r="F120" s="4">
-        <v>3777898.6094340999</v>
+        <v>495100.86920701002</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H120" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I120" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J120" s="5">
-        <v>93.484570000000005</v>
+        <v>99.156210000000002</v>
       </c>
       <c r="K120" s="5">
         <v>1</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M120" s="4">
-        <v>3777898.6094340002</v>
+        <v>495100.86920700001</v>
       </c>
       <c r="N120" s="4">
-        <v>3777898.6094340999</v>
+        <v>495100.86920701002</v>
       </c>
       <c r="O120" s="3" t="s">
-        <v>334</v>
+        <v>306</v>
       </c>
       <c r="P120" s="3" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="Q120" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R120" s="3" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="S120" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T120" s="4">
         <v>0.01</v>
       </c>
       <c r="U120" s="2">
-        <v>50246</v>
+        <v>50430</v>
       </c>
       <c r="V120" s="4">
-        <v>4.18675</v>
+        <v>6.26546</v>
       </c>
       <c r="W120" s="3" t="s">
-        <v>335</v>
+        <v>308</v>
       </c>
       <c r="X120" s="4">
-        <v>3287.03932811</v>
+        <v>458.56597346000001</v>
       </c>
       <c r="Y120" s="4">
-        <v>3287.0393279999998</v>
+        <v>458.56597299999999</v>
       </c>
       <c r="Z120" s="6">
-        <v>2.9680000000000002E-3</v>
+        <v>3.8900000000000002E-4</v>
       </c>
     </row>
     <row r="121" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>337</v>
+        <v>310</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D121" s="4">
-        <v>1442545.5553280001</v>
+        <v>2461998.4301789999</v>
       </c>
       <c r="E121" s="5">
-        <v>95.274569999999997</v>
+        <v>97.464789999999994</v>
       </c>
       <c r="F121" s="4">
-        <v>1375540.8149306199</v>
+        <v>2401383.1507153902</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H121" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J121" s="5">
-        <v>95.274569999999997</v>
+        <v>97.464789999999994</v>
       </c>
       <c r="K121" s="5">
         <v>1</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M121" s="4">
-        <v>1375540.8149300001</v>
+        <v>2401383.150715</v>
       </c>
       <c r="N121" s="4">
-        <v>1375540.8149306199</v>
+        <v>2401383.1507153902</v>
       </c>
       <c r="O121" s="3" t="s">
-        <v>34</v>
+        <v>311</v>
       </c>
       <c r="P121" s="3" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="Q121" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R121" s="3" t="s">
-        <v>336</v>
+        <v>309</v>
       </c>
       <c r="S121" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T121" s="4">
         <v>0.01</v>
       </c>
       <c r="U121" s="2">
-        <v>50246</v>
+        <v>49973</v>
       </c>
       <c r="V121" s="4">
-        <v>4.14175</v>
+        <v>4.39046</v>
       </c>
       <c r="W121" s="3" t="s">
-        <v>338</v>
+        <v>312</v>
       </c>
       <c r="X121" s="4">
-        <v>1161.74003823</v>
+        <v>1801.5509379600001</v>
       </c>
       <c r="Y121" s="4">
-        <v>1161.7400379999999</v>
+        <v>1801.550937</v>
       </c>
       <c r="Z121" s="6">
-        <v>1.08E-3</v>
+        <v>1.89E-3</v>
       </c>
     </row>
     <row r="122" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D122" s="4">
-        <v>5126805.7992399996</v>
+        <v>1690751.6028770001</v>
       </c>
       <c r="E122" s="5">
-        <v>94.877340000000004</v>
+        <v>96.922920000000005</v>
       </c>
       <c r="F122" s="4">
-        <v>4868395.5115926098</v>
+        <v>1639988.38094277</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H122" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J122" s="5">
-        <v>94.877340000000004</v>
+        <v>96.922920000000005</v>
       </c>
       <c r="K122" s="5">
         <v>1</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M122" s="4">
-        <v>4868395.5115919998</v>
+        <v>1639988.3809420001</v>
       </c>
       <c r="N122" s="4">
-        <v>4868395.5115926098</v>
+        <v>1639988.38094277</v>
       </c>
       <c r="O122" s="3" t="s">
-        <v>34</v>
+        <v>315</v>
       </c>
       <c r="P122" s="3" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="Q122" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R122" s="3" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="S122" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T122" s="4">
         <v>0.01</v>
       </c>
       <c r="U122" s="2">
-        <v>50308</v>
+        <v>49546</v>
       </c>
       <c r="V122" s="4">
-        <v>4.4567500000000004</v>
+        <v>4.4804599999999999</v>
       </c>
       <c r="W122" s="3" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
       <c r="X122" s="4">
-        <v>4218.5423079599996</v>
+        <v>1262.5574877700001</v>
       </c>
       <c r="Y122" s="4">
-        <v>4218.5423069999997</v>
+        <v>1262.557487</v>
       </c>
       <c r="Z122" s="6">
-        <v>3.8240000000000001E-3</v>
+        <v>1.291E-3</v>
       </c>
     </row>
     <row r="123" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D123" s="4">
-        <v>282463.54504699999</v>
+        <v>839083.38276299997</v>
       </c>
       <c r="E123" s="5">
-        <v>100.03100999999999</v>
+        <v>94.688149999999993</v>
       </c>
       <c r="F123" s="4">
-        <v>282808.27493456</v>
+        <v>795155.89368554996</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H123" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J123" s="5">
-        <v>100.03100999999999</v>
+        <v>94.688149999999993</v>
       </c>
       <c r="K123" s="5">
         <v>1</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M123" s="4">
-        <v>282808.27493399999</v>
+        <v>795155.89368500002</v>
       </c>
       <c r="N123" s="4">
-        <v>282808.27493456</v>
+        <v>795155.89368554996</v>
       </c>
       <c r="O123" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P123" s="3" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="Q123" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R123" s="3" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="S123" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T123" s="4">
         <v>0.01</v>
       </c>
       <c r="U123" s="2">
-        <v>49273</v>
+        <v>49699</v>
       </c>
       <c r="V123" s="4">
-        <v>4.6817500000000001</v>
+        <v>4.60046</v>
       </c>
       <c r="W123" s="3" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="X123" s="4">
-        <v>257.13794206</v>
+        <v>643.36158983999997</v>
       </c>
       <c r="Y123" s="4">
-        <v>257.13794200000001</v>
+        <v>643.36158899999998</v>
       </c>
       <c r="Z123" s="6">
-        <v>2.22E-4</v>
+        <v>6.2600000000000004E-4</v>
       </c>
     </row>
     <row r="124" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D124" s="4">
-        <v>1530309.6316239999</v>
+        <v>1111634.128512</v>
       </c>
       <c r="E124" s="5">
-        <v>92.379040000000003</v>
+        <v>93.54589</v>
       </c>
       <c r="F124" s="4">
-        <v>1414905.8642974801</v>
+        <v>1040732.03986147</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H124" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I124" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J124" s="5">
-        <v>92.379040000000003</v>
+        <v>93.54589</v>
       </c>
       <c r="K124" s="5">
         <v>1</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="4">
-        <v>1414905.864297</v>
+        <v>1040732.039861</v>
       </c>
       <c r="N124" s="4">
-        <v>1414905.8642974801</v>
+        <v>1040732.03986147</v>
       </c>
       <c r="O124" s="3" t="s">
-        <v>348</v>
+        <v>34</v>
       </c>
       <c r="P124" s="3" t="s">
-        <v>344</v>
+        <v>307</v>
       </c>
       <c r="Q124" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R124" s="3" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="S124" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T124" s="4">
         <v>0.01</v>
       </c>
       <c r="U124" s="2">
-        <v>53717</v>
+        <v>49790</v>
       </c>
       <c r="V124" s="4">
-        <v>4.10175</v>
+        <v>4.5554600000000001</v>
       </c>
       <c r="W124" s="3" t="s">
-        <v>349</v>
+        <v>322</v>
       </c>
       <c r="X124" s="4">
-        <v>1220.51757557</v>
+        <v>844.00080118000005</v>
       </c>
       <c r="Y124" s="4">
-        <v>1220.5175750000001</v>
+        <v>844.00080100000002</v>
       </c>
       <c r="Z124" s="6">
-        <v>1.111E-3</v>
+        <v>8.1899999999999996E-4</v>
       </c>
     </row>
     <row r="125" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D125" s="4">
-        <v>1036390.691858</v>
+        <v>446852.28404</v>
       </c>
       <c r="E125" s="5">
-        <v>94.646720000000002</v>
+        <v>92.888570000000001</v>
       </c>
       <c r="F125" s="4">
-        <v>980909.79622850998</v>
+        <v>415416.20053615997</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H125" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I125" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J125" s="5">
-        <v>94.646720000000002</v>
+        <v>92.888570000000001</v>
       </c>
       <c r="K125" s="5">
         <v>1</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="4">
-        <v>980909.79622799996</v>
+        <v>415416.20053600002</v>
       </c>
       <c r="N125" s="4">
-        <v>980909.79622850998</v>
+        <v>415416.20053615997</v>
       </c>
       <c r="O125" s="3" t="s">
-        <v>352</v>
+        <v>34</v>
       </c>
       <c r="P125" s="3" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="Q125" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R125" s="3" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="S125" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T125" s="4">
         <v>0.01</v>
       </c>
       <c r="U125" s="2">
-        <v>49242</v>
+        <v>49790</v>
       </c>
       <c r="V125" s="4">
-        <v>5.75</v>
+        <v>4.5854600000000003</v>
       </c>
       <c r="W125" s="3" t="s">
-        <v>354</v>
+        <v>325</v>
       </c>
       <c r="X125" s="4">
-        <v>0</v>
+        <v>341.50387905999997</v>
       </c>
       <c r="Y125" s="4">
-        <v>0</v>
+        <v>341.50387899999998</v>
       </c>
       <c r="Z125" s="6">
-        <v>7.6999999999999996E-4</v>
+        <v>3.2699999999999998E-4</v>
       </c>
     </row>
     <row r="126" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>356</v>
+        <v>327</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D126" s="4">
-        <v>307225.108343</v>
+        <v>1062202.960157</v>
       </c>
       <c r="E126" s="5">
-        <v>95.640680000000003</v>
+        <v>96.581069999999997</v>
       </c>
       <c r="F126" s="4">
-        <v>293832.18274968001</v>
+        <v>1026638.57452118</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H126" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J126" s="5">
-        <v>95.640680000000003</v>
+        <v>96.581069999999997</v>
       </c>
       <c r="K126" s="5">
         <v>1</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="4">
-        <v>293832.18274900003</v>
+        <v>1026638.574521</v>
       </c>
       <c r="N126" s="4">
-        <v>293832.18274968001</v>
+        <v>1026638.57452118</v>
       </c>
       <c r="O126" s="3" t="s">
-        <v>357</v>
+        <v>328</v>
       </c>
       <c r="P126" s="3" t="s">
-        <v>358</v>
+        <v>307</v>
       </c>
       <c r="Q126" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R126" s="3" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="S126" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T126" s="4">
         <v>0.01</v>
       </c>
       <c r="U126" s="2">
-        <v>49607</v>
+        <v>49881</v>
       </c>
       <c r="V126" s="4">
-        <v>6.34</v>
+        <v>4.3604599999999998</v>
       </c>
       <c r="W126" s="3" t="s">
-        <v>359</v>
+        <v>329</v>
       </c>
       <c r="X126" s="4">
-        <v>0</v>
+        <v>751.59002986999997</v>
       </c>
       <c r="Y126" s="4">
-        <v>0</v>
+        <v>751.59002899999996</v>
       </c>
       <c r="Z126" s="6">
-        <v>2.3000000000000001E-4</v>
+        <v>8.0800000000000002E-4</v>
       </c>
     </row>
     <row r="127" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>361</v>
+        <v>331</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D127" s="4">
-        <v>4797906.5527649997</v>
+        <v>3145930.0932479999</v>
       </c>
       <c r="E127" s="5">
-        <v>92.636210000000005</v>
+        <v>96.745500000000007</v>
       </c>
       <c r="F127" s="4">
-        <v>4448518.71279551</v>
+        <v>3045798.0011763</v>
       </c>
       <c r="G127" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H127" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I127" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J127" s="5">
-        <v>92.636210000000005</v>
+        <v>96.745500000000007</v>
       </c>
       <c r="K127" s="5">
         <v>1</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="4">
-        <v>4448518.7127949996</v>
+        <v>3045798.0011760001</v>
       </c>
       <c r="N127" s="4">
-        <v>4448518.71279551</v>
+        <v>3045798.0011763</v>
       </c>
       <c r="O127" s="3" t="s">
-        <v>362</v>
+        <v>34</v>
       </c>
       <c r="P127" s="3" t="s">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="Q127" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R127" s="3" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="S127" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T127" s="4">
         <v>0.01</v>
       </c>
       <c r="U127" s="2">
         <v>49881</v>
       </c>
       <c r="V127" s="4">
-        <v>4.2017499999999997</v>
+        <v>4.43546</v>
       </c>
       <c r="W127" s="3" t="s">
-        <v>364</v>
+        <v>332</v>
       </c>
       <c r="X127" s="4">
-        <v>3919.9229724000002</v>
+        <v>2252.2028130600002</v>
       </c>
       <c r="Y127" s="4">
-        <v>3919.9229719999998</v>
+        <v>2252.2028129999999</v>
       </c>
       <c r="Z127" s="6">
-        <v>3.4940000000000001E-3</v>
+        <v>2.398E-3</v>
       </c>
     </row>
     <row r="128" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D128" s="4">
-        <v>4170024.645482</v>
+        <v>5003400.0911640003</v>
       </c>
       <c r="E128" s="5">
-        <v>88.451809999999995</v>
+        <v>94.136160000000004</v>
       </c>
       <c r="F128" s="4">
-        <v>3691658.3975563301</v>
+        <v>4713590.6994175501</v>
       </c>
       <c r="G128" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H128" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J128" s="5">
-        <v>88.451809999999995</v>
+        <v>94.136160000000004</v>
       </c>
       <c r="K128" s="5">
         <v>1</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="4">
-        <v>3691658.3975559999</v>
+        <v>4713590.6994169997</v>
       </c>
       <c r="N128" s="4">
-        <v>3691658.3975563301</v>
+        <v>4713590.6994175501</v>
       </c>
       <c r="O128" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P128" s="3" t="s">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="Q128" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R128" s="3" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="S128" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T128" s="4">
         <v>0.01</v>
       </c>
       <c r="U128" s="2">
         <v>50065</v>
       </c>
       <c r="V128" s="4">
-        <v>3.9417499999999999</v>
+        <v>4.43546</v>
       </c>
       <c r="W128" s="3" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="X128" s="4">
-        <v>3196.1211812299998</v>
+        <v>3581.98415927</v>
       </c>
       <c r="Y128" s="4">
-        <v>3196.121181</v>
+        <v>3581.9841590000001</v>
       </c>
       <c r="Z128" s="6">
-        <v>2.8999999999999998E-3</v>
+        <v>3.7109999999999999E-3</v>
       </c>
     </row>
     <row r="129" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D129" s="4">
-        <v>45960.711300000003</v>
+        <v>754615.94739999995</v>
       </c>
       <c r="E129" s="5">
-        <v>172.07244</v>
+        <v>94.692070000000001</v>
       </c>
       <c r="F129" s="4">
-        <v>79122.373915069998</v>
+        <v>715107.98671229999</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H129" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I129" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J129" s="5">
-        <v>172.07244</v>
+        <v>94.692070000000001</v>
       </c>
       <c r="K129" s="5">
         <v>1</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="4">
-        <v>79122.373915000004</v>
+        <v>715107.98671199998</v>
       </c>
       <c r="N129" s="4">
-        <v>79122.373915069998</v>
+        <v>715107.98671229999</v>
       </c>
       <c r="O129" s="3" t="s">
-        <v>370</v>
+        <v>34</v>
       </c>
       <c r="P129" s="3" t="s">
-        <v>363</v>
+        <v>307</v>
       </c>
       <c r="Q129" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R129" s="3" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
       <c r="S129" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T129" s="4">
         <v>0.01</v>
       </c>
       <c r="U129" s="2">
-        <v>50096</v>
+        <v>50124</v>
       </c>
       <c r="V129" s="4">
-        <v>4.10175</v>
+        <v>4.1688799999999997</v>
       </c>
       <c r="W129" s="3" t="s">
-        <v>371</v>
+        <v>338</v>
       </c>
       <c r="X129" s="4">
-        <v>36.656539809999998</v>
+        <v>546.52556913000001</v>
       </c>
       <c r="Y129" s="4">
-        <v>36.656539000000002</v>
+        <v>546.52556900000002</v>
       </c>
       <c r="Z129" s="6">
-        <v>6.2000000000000003E-5</v>
+        <v>5.6300000000000002E-4</v>
       </c>
     </row>
     <row r="130" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>372</v>
+        <v>339</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>373</v>
+        <v>340</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D130" s="4">
-        <v>14915000</v>
+        <v>4009381.5685160002</v>
       </c>
       <c r="E130" s="5">
-        <v>92.643640000000005</v>
+        <v>92.507220000000004</v>
       </c>
       <c r="F130" s="4">
-        <v>13817798.905999999</v>
+        <v>3711921.3133679498</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H130" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J130" s="5">
-        <v>92.643640000000005</v>
+        <v>92.507220000000004</v>
       </c>
       <c r="K130" s="5">
         <v>1</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M130" s="4">
-        <v>13817798.905999999</v>
+        <v>3711921.3133669998</v>
       </c>
       <c r="N130" s="4">
-        <v>13817798.905999999</v>
+        <v>3711921.3133679498</v>
       </c>
       <c r="O130" s="3" t="s">
-        <v>34</v>
+        <v>341</v>
       </c>
       <c r="P130" s="3" t="s">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="Q130" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R130" s="3" t="s">
-        <v>372</v>
+        <v>339</v>
       </c>
       <c r="S130" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T130" s="4">
         <v>0.01</v>
       </c>
       <c r="U130" s="2">
-        <v>63173</v>
+        <v>50246</v>
       </c>
       <c r="V130" s="4">
-        <v>2.9279999999999999</v>
+        <v>4.4204600000000003</v>
       </c>
       <c r="W130" s="3" t="s">
-        <v>375</v>
+        <v>342</v>
       </c>
       <c r="X130" s="4">
-        <v>0</v>
+        <v>2953.8851413900002</v>
       </c>
       <c r="Y130" s="4">
-        <v>0</v>
+        <v>2953.8851410000002</v>
       </c>
       <c r="Z130" s="6">
-        <v>1.0855E-2</v>
+        <v>2.9220000000000001E-3</v>
       </c>
     </row>
     <row r="131" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>377</v>
+        <v>344</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D131" s="4">
-        <v>16535000</v>
+        <v>1431260.5238300001</v>
       </c>
       <c r="E131" s="5">
-        <v>91.285650000000004</v>
+        <v>94.382859999999994</v>
       </c>
       <c r="F131" s="4">
-        <v>15094082.227499999</v>
+        <v>1351908.3536370001</v>
       </c>
       <c r="G131" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H131" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I131" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J131" s="5">
-        <v>91.285650000000004</v>
+        <v>94.382859999999994</v>
       </c>
       <c r="K131" s="5">
         <v>1</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="4">
-        <v>15094082.227499999</v>
+        <v>1351908.3536370001</v>
       </c>
       <c r="N131" s="4">
-        <v>15094082.227499999</v>
+        <v>1351908.3536370001</v>
       </c>
       <c r="O131" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P131" s="3" t="s">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="Q131" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R131" s="3" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
       <c r="S131" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T131" s="4">
         <v>0.01</v>
       </c>
       <c r="U131" s="2">
-        <v>56719</v>
+        <v>50246</v>
       </c>
       <c r="V131" s="4">
-        <v>3.786</v>
+        <v>4.3754600000000003</v>
       </c>
       <c r="W131" s="3" t="s">
-        <v>378</v>
+        <v>345</v>
       </c>
       <c r="X131" s="4">
-        <v>0</v>
+        <v>1043.73719527</v>
       </c>
       <c r="Y131" s="4">
-        <v>0</v>
+        <v>1043.7371949999999</v>
       </c>
       <c r="Z131" s="6">
-        <v>1.1858E-2</v>
+        <v>1.0640000000000001E-3</v>
       </c>
     </row>
     <row r="132" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>380</v>
+        <v>347</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D132" s="4">
-        <v>4970120</v>
+        <v>5067787.6448600003</v>
       </c>
       <c r="E132" s="5">
-        <v>97.805570000000003</v>
+        <v>94.087739999999997</v>
       </c>
       <c r="F132" s="4">
-        <v>4861054.1956839999</v>
+        <v>4771938.5302174399</v>
       </c>
       <c r="G132" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H132" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I132" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J132" s="5">
-        <v>97.805570000000003</v>
+        <v>94.087739999999997</v>
       </c>
       <c r="K132" s="5">
         <v>1</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="4">
-        <v>4861054.1956839999</v>
+        <v>4771938.5302170003</v>
       </c>
       <c r="N132" s="4">
-        <v>4861054.1956839999</v>
+        <v>4771938.5302174399</v>
       </c>
       <c r="O132" s="3" t="s">
-        <v>381</v>
+        <v>34</v>
       </c>
       <c r="P132" s="3" t="s">
-        <v>374</v>
+        <v>307</v>
       </c>
       <c r="Q132" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R132" s="3" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
       <c r="S132" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T132" s="4">
         <v>0.01</v>
       </c>
       <c r="U132" s="2">
-        <v>55533</v>
+        <v>50308</v>
       </c>
       <c r="V132" s="4">
-        <v>4.2317</v>
+        <v>4.6904599999999999</v>
       </c>
       <c r="W132" s="3" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
       <c r="X132" s="4">
-        <v>0</v>
+        <v>3771.6671694400002</v>
       </c>
       <c r="Y132" s="4">
-        <v>0</v>
+        <v>3771.6671689999998</v>
       </c>
       <c r="Z132" s="6">
-        <v>3.8180000000000002E-3</v>
+        <v>3.7569999999999999E-3</v>
       </c>
     </row>
     <row r="133" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
-        <v>383</v>
+        <v>349</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>384</v>
+        <v>350</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D133" s="4">
-        <v>18847000</v>
+        <v>259261.04685000001</v>
       </c>
       <c r="E133" s="5">
-        <v>88.198210000000003</v>
+        <v>99.936260000000004</v>
       </c>
       <c r="F133" s="4">
-        <v>16622716.638699999</v>
+        <v>259308.19174251999</v>
       </c>
       <c r="G133" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H133" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I133" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J133" s="5">
-        <v>88.198210000000003</v>
+        <v>99.936260000000004</v>
       </c>
       <c r="K133" s="5">
         <v>1</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="4">
-        <v>16622716.638699999</v>
+        <v>259308.191742</v>
       </c>
       <c r="N133" s="4">
-        <v>16622716.638699999</v>
+        <v>259308.19174251999</v>
       </c>
       <c r="O133" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P133" s="3" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="Q133" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R133" s="3" t="s">
-        <v>383</v>
+        <v>349</v>
       </c>
       <c r="S133" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T133" s="4">
         <v>0.01</v>
       </c>
       <c r="U133" s="2">
-        <v>56172</v>
+        <v>49273</v>
       </c>
       <c r="V133" s="4">
-        <v>2.0341</v>
+        <v>4.9154600000000004</v>
       </c>
       <c r="W133" s="3" t="s">
-        <v>385</v>
+        <v>352</v>
       </c>
       <c r="X133" s="4">
-        <v>0</v>
+        <v>212.39788422000001</v>
       </c>
       <c r="Y133" s="4">
-        <v>0</v>
+        <v>212.397884</v>
       </c>
       <c r="Z133" s="6">
-        <v>1.3058999999999999E-2</v>
+        <v>2.04E-4</v>
       </c>
     </row>
     <row r="134" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>387</v>
+        <v>354</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D134" s="4">
-        <v>12581000</v>
+        <v>1526111.661573</v>
       </c>
       <c r="E134" s="5">
-        <v>87.700389999999999</v>
+        <v>90.772509999999997</v>
       </c>
       <c r="F134" s="4">
-        <v>11033586.0659</v>
+        <v>1386392.59328997</v>
       </c>
       <c r="G134" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H134" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J134" s="5">
-        <v>87.700389999999999</v>
+        <v>90.772509999999997</v>
       </c>
       <c r="K134" s="5">
         <v>1</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M134" s="4">
-        <v>11033586.0659</v>
+        <v>1386392.593289</v>
       </c>
       <c r="N134" s="4">
-        <v>11033586.0659</v>
+        <v>1386392.59328997</v>
       </c>
       <c r="O134" s="3" t="s">
-        <v>34</v>
+        <v>355</v>
       </c>
       <c r="P134" s="3" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="Q134" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R134" s="3" t="s">
-        <v>386</v>
+        <v>353</v>
       </c>
       <c r="S134" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T134" s="4">
         <v>0.01</v>
       </c>
       <c r="U134" s="2">
-        <v>56629</v>
+        <v>53717</v>
       </c>
       <c r="V134" s="4">
-        <v>3.0019</v>
+        <v>4.3354600000000003</v>
       </c>
       <c r="W134" s="3" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="X134" s="4">
-        <v>0</v>
+        <v>1102.73267738</v>
       </c>
       <c r="Y134" s="4">
-        <v>0</v>
+        <v>1102.732677</v>
       </c>
       <c r="Z134" s="6">
-        <v>8.6680000000000004E-3</v>
+        <v>1.091E-3</v>
       </c>
     </row>
     <row r="135" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>390</v>
+        <v>358</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D135" s="4">
-        <v>853086.32837100001</v>
+        <v>1029532.251533</v>
       </c>
       <c r="E135" s="5">
-        <v>100.0201</v>
+        <v>92.276030000000006</v>
       </c>
       <c r="F135" s="4">
-        <v>858025.74631674995</v>
+        <v>950011.48928426998</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H135" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I135" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J135" s="5">
-        <v>100.0201</v>
+        <v>92.276030000000006</v>
       </c>
       <c r="K135" s="5">
         <v>1</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M135" s="4">
-        <v>858025.746316</v>
+        <v>950011.48928400001</v>
       </c>
       <c r="N135" s="4">
-        <v>858025.74631674995</v>
+        <v>950011.48928426998</v>
       </c>
       <c r="O135" s="3" t="s">
-        <v>34</v>
+        <v>359</v>
       </c>
       <c r="P135" s="3" t="s">
-        <v>391</v>
+        <v>360</v>
       </c>
       <c r="Q135" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R135" s="3" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="S135" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T135" s="4">
         <v>0.01</v>
       </c>
       <c r="U135" s="2">
-        <v>47593</v>
+        <v>49242</v>
       </c>
       <c r="V135" s="4">
-        <v>4.6792100000000003</v>
+        <v>5.75</v>
       </c>
       <c r="W135" s="3" t="s">
-        <v>392</v>
+        <v>361</v>
       </c>
       <c r="X135" s="4">
-        <v>4767.9475938599999</v>
+        <v>0</v>
       </c>
       <c r="Y135" s="4">
-        <v>4767.9475929999999</v>
+        <v>0</v>
       </c>
       <c r="Z135" s="6">
-        <v>6.7400000000000001E-4</v>
+        <v>7.4700000000000005E-4</v>
       </c>
     </row>
     <row r="136" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>393</v>
+        <v>362</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>394</v>
+        <v>363</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D136" s="4">
-        <v>1338792.676153</v>
+        <v>300623.46898499998</v>
       </c>
       <c r="E136" s="5">
-        <v>97.785820000000001</v>
+        <v>94.349379999999996</v>
       </c>
       <c r="F136" s="4">
-        <v>1309149.39647617</v>
+        <v>283636.37912221998</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H136" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J136" s="5">
-        <v>97.785820000000001</v>
+        <v>94.349379999999996</v>
       </c>
       <c r="K136" s="5">
         <v>1</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="4">
-        <v>1309149.3964760001</v>
+        <v>283636.37912200001</v>
       </c>
       <c r="N136" s="4">
-        <v>1309149.39647617</v>
+        <v>283636.37912221998</v>
       </c>
       <c r="O136" s="3" t="s">
-        <v>34</v>
+        <v>364</v>
       </c>
       <c r="P136" s="3" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="Q136" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R136" s="3" t="s">
-        <v>393</v>
+        <v>362</v>
       </c>
       <c r="S136" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T136" s="4">
         <v>0.01</v>
       </c>
       <c r="U136" s="2">
-        <v>47192</v>
+        <v>49607</v>
       </c>
       <c r="V136" s="4">
-        <v>6.7850000000000001</v>
+        <v>6.34</v>
       </c>
       <c r="W136" s="3" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="X136" s="4">
         <v>0</v>
       </c>
       <c r="Y136" s="4">
         <v>0</v>
       </c>
       <c r="Z136" s="6">
-        <v>1.0280000000000001E-3</v>
+        <v>2.23E-4</v>
       </c>
     </row>
     <row r="137" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
-        <v>397</v>
+        <v>367</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>398</v>
+        <v>368</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D137" s="4">
-        <v>8834022.7534970008</v>
+        <v>4756257.5545600001</v>
       </c>
       <c r="E137" s="5">
-        <v>4.2671200000000002</v>
+        <v>90.884259999999998</v>
       </c>
       <c r="F137" s="4">
-        <v>376958.35171903</v>
+        <v>4326205.5138450097</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H137" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I137" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J137" s="5">
-        <v>4.2671200000000002</v>
+        <v>90.884259999999998</v>
       </c>
       <c r="K137" s="5">
         <v>1</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="4">
-        <v>376958.35171900003</v>
+        <v>4326205.5138450004</v>
       </c>
       <c r="N137" s="4">
-        <v>376958.35171903</v>
+        <v>4326205.5138450097</v>
       </c>
       <c r="O137" s="3" t="s">
-        <v>34</v>
+        <v>369</v>
       </c>
       <c r="P137" s="3" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="Q137" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R137" s="3" t="s">
-        <v>397</v>
+        <v>367</v>
       </c>
       <c r="S137" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T137" s="4">
         <v>0.01</v>
       </c>
       <c r="U137" s="2">
-        <v>46888</v>
+        <v>49881</v>
       </c>
       <c r="V137" s="4">
-        <v>7.3</v>
+        <v>4.43546</v>
       </c>
       <c r="W137" s="3" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="X137" s="4">
-        <v>0</v>
+        <v>3516.03168882</v>
       </c>
       <c r="Y137" s="4">
-        <v>0</v>
+        <v>3516.031688</v>
       </c>
       <c r="Z137" s="6">
-        <v>2.9599999999999998E-4</v>
+        <v>3.4060000000000002E-3</v>
       </c>
     </row>
     <row r="138" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D138" s="4">
-        <v>4432532.892</v>
+        <v>4160160.8934590002</v>
       </c>
       <c r="E138" s="5">
-        <v>2.7393000000000001</v>
+        <v>87.228890000000007</v>
       </c>
       <c r="F138" s="4">
-        <v>128648.50489754</v>
+        <v>3631757.2671458502</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H138" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I138" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J138" s="5">
-        <v>2.7393000000000001</v>
+        <v>87.228890000000007</v>
       </c>
       <c r="K138" s="5">
         <v>1</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="4">
-        <v>128648.50489700001</v>
+        <v>3631757.2671449999</v>
       </c>
       <c r="N138" s="4">
-        <v>128648.50489754</v>
+        <v>3631757.2671458502</v>
       </c>
       <c r="O138" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P138" s="3" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="Q138" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R138" s="3" t="s">
-        <v>400</v>
+        <v>372</v>
       </c>
       <c r="S138" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T138" s="4">
         <v>0.01</v>
       </c>
       <c r="U138" s="2">
-        <v>49142</v>
+        <v>50065</v>
       </c>
       <c r="V138" s="4">
-        <v>3.9136799999999998</v>
+        <v>4.1754600000000002</v>
       </c>
       <c r="W138" s="3" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
       <c r="X138" s="4">
-        <v>7228.1313869799997</v>
+        <v>2895.09756737</v>
       </c>
       <c r="Y138" s="4">
-        <v>7228.131386</v>
+        <v>2895.0975669999998</v>
       </c>
       <c r="Z138" s="6">
-        <v>1.01E-4</v>
+        <v>2.859E-3</v>
       </c>
     </row>
     <row r="139" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D139" s="4">
-        <v>2928136.862983</v>
+        <v>44796.118499999997</v>
       </c>
       <c r="E139" s="5">
-        <v>4.6789699999999996</v>
+        <v>172.64483999999999</v>
       </c>
       <c r="F139" s="4">
-        <v>137006.64537792999</v>
+        <v>77370.555740519994</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H139" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I139" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J139" s="5">
-        <v>4.6789699999999996</v>
+        <v>172.64483999999999</v>
       </c>
       <c r="K139" s="5">
         <v>1</v>
       </c>
       <c r="L139" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="4">
-        <v>137006.64537700001</v>
+        <v>77370.555739999996</v>
       </c>
       <c r="N139" s="4">
-        <v>137006.64537792999</v>
+        <v>77370.555740519994</v>
       </c>
       <c r="O139" s="3" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="P139" s="3" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="Q139" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R139" s="3" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="S139" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T139" s="4">
         <v>0.01</v>
       </c>
       <c r="U139" s="2">
-        <v>49140</v>
+        <v>50096</v>
       </c>
       <c r="V139" s="4">
-        <v>8.2899999999999991</v>
+        <v>4.3354600000000003</v>
       </c>
       <c r="W139" s="3" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
       <c r="X139" s="4">
-        <v>0</v>
+        <v>32.368629990000002</v>
       </c>
       <c r="Y139" s="4">
-        <v>0</v>
+        <v>32.368628999999999</v>
       </c>
       <c r="Z139" s="6">
-        <v>1.07E-4</v>
+        <v>6.0000000000000002E-5</v>
       </c>
     </row>
     <row r="140" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>408</v>
+        <v>380</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D140" s="4">
-        <v>13236577.073972</v>
+        <v>14915000</v>
       </c>
       <c r="E140" s="5">
-        <v>90.560789999999997</v>
+        <v>91.221519999999998</v>
       </c>
       <c r="F140" s="4">
-        <v>11998426.4227359</v>
+        <v>13605689.708000001</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H140" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I140" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J140" s="5">
-        <v>90.560789999999997</v>
+        <v>91.221519999999998</v>
       </c>
       <c r="K140" s="5">
         <v>1</v>
       </c>
       <c r="L140" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="4">
-        <v>11998426.422735</v>
+        <v>13605689.708000001</v>
       </c>
       <c r="N140" s="4">
-        <v>11998426.4227359</v>
+        <v>13605689.708000001</v>
       </c>
       <c r="O140" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P140" s="3" t="s">
-        <v>409</v>
+        <v>381</v>
       </c>
       <c r="Q140" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R140" s="3" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="S140" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T140" s="4">
         <v>0.01</v>
       </c>
       <c r="U140" s="2">
-        <v>60716</v>
+        <v>63173</v>
       </c>
       <c r="V140" s="4">
-        <v>4.3817500000000003</v>
+        <v>2.9279999999999999</v>
       </c>
       <c r="W140" s="3" t="s">
-        <v>410</v>
+        <v>382</v>
       </c>
       <c r="X140" s="4">
-        <v>11277.655587699999</v>
+        <v>0</v>
       </c>
       <c r="Y140" s="4">
-        <v>11277.655586999999</v>
+        <v>0</v>
       </c>
       <c r="Z140" s="6">
-        <v>9.4260000000000004E-3</v>
+        <v>1.0711999999999999E-2</v>
       </c>
     </row>
     <row r="141" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>412</v>
+        <v>384</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D141" s="4">
-        <v>8000000</v>
+        <v>16535000</v>
       </c>
       <c r="E141" s="5">
-        <v>92.284869999999998</v>
+        <v>88.868899999999996</v>
       </c>
       <c r="F141" s="4">
-        <v>7382789.5999999996</v>
+        <v>14694472.615</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H141" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I141" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J141" s="5">
-        <v>92.284869999999998</v>
+        <v>88.868899999999996</v>
       </c>
       <c r="K141" s="5">
         <v>1</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M141" s="4">
-        <v>7382789.5999999996</v>
+        <v>14694472.615</v>
       </c>
       <c r="N141" s="4">
-        <v>7382789.5999999996</v>
+        <v>14694472.615</v>
       </c>
       <c r="O141" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P141" s="3" t="s">
-        <v>275</v>
+        <v>381</v>
       </c>
       <c r="Q141" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R141" s="3" t="s">
-        <v>411</v>
+        <v>383</v>
       </c>
       <c r="S141" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T141" s="4">
         <v>0.01</v>
       </c>
       <c r="U141" s="2">
-        <v>52667</v>
+        <v>56719</v>
       </c>
       <c r="V141" s="4">
-        <v>3.6670419999999999</v>
+        <v>3.786</v>
       </c>
       <c r="W141" s="3" t="s">
-        <v>413</v>
+        <v>385</v>
       </c>
       <c r="X141" s="4">
         <v>0</v>
       </c>
       <c r="Y141" s="4">
         <v>0</v>
       </c>
       <c r="Z141" s="6">
-        <v>5.7999999999999996E-3</v>
+        <v>1.1568999999999999E-2</v>
       </c>
     </row>
     <row r="142" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
-        <v>414</v>
+        <v>386</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>415</v>
+        <v>387</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D142" s="4">
-        <v>3180383.5291800001</v>
+        <v>4970120</v>
       </c>
       <c r="E142" s="5">
-        <v>39.316209999999998</v>
+        <v>96.846059999999994</v>
       </c>
       <c r="F142" s="4">
-        <v>1250406.2671378199</v>
+        <v>4813365.3972720001</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H142" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I142" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J142" s="5">
-        <v>39.316209999999998</v>
+        <v>96.846059999999994</v>
       </c>
       <c r="K142" s="5">
         <v>1</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="4">
-        <v>1250406.2671370001</v>
+        <v>4813365.3972720001</v>
       </c>
       <c r="N142" s="4">
-        <v>1250406.2671378199</v>
+        <v>4813365.3972720001</v>
       </c>
       <c r="O142" s="3" t="s">
-        <v>34</v>
+        <v>388</v>
       </c>
       <c r="P142" s="3" t="s">
-        <v>416</v>
+        <v>381</v>
       </c>
       <c r="Q142" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R142" s="3" t="s">
-        <v>414</v>
+        <v>386</v>
       </c>
       <c r="S142" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T142" s="4">
         <v>0.01</v>
       </c>
       <c r="U142" s="2">
-        <v>50185</v>
+        <v>55533</v>
       </c>
       <c r="V142" s="4">
-        <v>6</v>
+        <v>4.2317</v>
       </c>
       <c r="W142" s="3" t="s">
-        <v>417</v>
+        <v>389</v>
       </c>
       <c r="X142" s="4">
         <v>0</v>
       </c>
       <c r="Y142" s="4">
         <v>0</v>
       </c>
       <c r="Z142" s="6">
-        <v>9.8200000000000002E-4</v>
+        <v>3.7889999999999998E-3</v>
       </c>
     </row>
     <row r="143" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>418</v>
+        <v>390</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>419</v>
+        <v>391</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D143" s="4">
-        <v>26527712</v>
+        <v>18847000</v>
       </c>
       <c r="E143" s="5">
-        <v>98.107740000000007</v>
+        <v>86.407309999999995</v>
       </c>
       <c r="F143" s="4">
-        <v>26025738.716908801</v>
+        <v>16285185.715700001</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H143" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I143" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J143" s="5">
-        <v>98.107740000000007</v>
+        <v>86.407309999999995</v>
       </c>
       <c r="K143" s="5">
         <v>1</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="4">
-        <v>26025738.716908</v>
+        <v>16285185.715700001</v>
       </c>
       <c r="N143" s="4">
-        <v>26025738.716908801</v>
+        <v>16285185.715700001</v>
       </c>
       <c r="O143" s="3" t="s">
-        <v>420</v>
+        <v>34</v>
       </c>
       <c r="P143" s="3" t="s">
-        <v>421</v>
+        <v>381</v>
       </c>
       <c r="Q143" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R143" s="3" t="s">
-        <v>418</v>
+        <v>390</v>
       </c>
       <c r="S143" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T143" s="4">
         <v>0.01</v>
       </c>
       <c r="U143" s="2">
-        <v>55283</v>
+        <v>56172</v>
       </c>
       <c r="V143" s="4">
-        <v>4.2279999999999998</v>
+        <v>2.0341</v>
       </c>
       <c r="W143" s="3" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
       <c r="X143" s="4">
         <v>0</v>
       </c>
       <c r="Y143" s="4">
         <v>0</v>
       </c>
       <c r="Z143" s="6">
-        <v>2.0445999999999999E-2</v>
+        <v>1.2822E-2</v>
       </c>
     </row>
     <row r="144" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D144" s="4">
-        <v>2946998.2441199999</v>
+        <v>12581000</v>
       </c>
       <c r="E144" s="5">
-        <v>91.458770000000001</v>
+        <v>85.361900000000006</v>
       </c>
       <c r="F144" s="4">
-        <v>2696106.33447304</v>
+        <v>10739380.639</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H144" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I144" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J144" s="5">
-        <v>91.458770000000001</v>
+        <v>85.361900000000006</v>
       </c>
       <c r="K144" s="5">
         <v>1</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="4">
-        <v>2696106.3344729999</v>
+        <v>10739380.639</v>
       </c>
       <c r="N144" s="4">
-        <v>2696106.33447304</v>
+        <v>10739380.639</v>
       </c>
       <c r="O144" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P144" s="3" t="s">
-        <v>425</v>
+        <v>381</v>
       </c>
       <c r="Q144" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R144" s="3" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="S144" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T144" s="4">
         <v>0.01</v>
       </c>
       <c r="U144" s="2">
-        <v>59074</v>
+        <v>56629</v>
       </c>
       <c r="V144" s="4">
-        <v>1.6654</v>
+        <v>3.0019</v>
       </c>
       <c r="W144" s="3" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="X144" s="4">
-        <v>817.98847928999999</v>
+        <v>0</v>
       </c>
       <c r="Y144" s="4">
-        <v>817.98847899999998</v>
+        <v>0</v>
       </c>
       <c r="Z144" s="6">
-        <v>2.1180000000000001E-3</v>
+        <v>8.4550000000000007E-3</v>
       </c>
     </row>
     <row r="145" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D145" s="4">
-        <v>3593132.9111520001</v>
+        <v>4090000</v>
       </c>
       <c r="E145" s="5">
-        <v>47.149810000000002</v>
+        <v>88.422409999999999</v>
       </c>
       <c r="F145" s="4">
-        <v>1694155.3406555001</v>
+        <v>3616476.5690000001</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H145" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J145" s="5">
-        <v>47.149810000000002</v>
+        <v>88.422409999999999</v>
       </c>
       <c r="K145" s="5">
         <v>1</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="4">
-        <v>1694155.3406549999</v>
+        <v>3616476.5690000001</v>
       </c>
       <c r="N145" s="4">
-        <v>1694155.3406555001</v>
+        <v>3616476.5690000001</v>
       </c>
       <c r="O145" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="3" t="s">
-        <v>429</v>
+        <v>381</v>
       </c>
       <c r="Q145" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R145" s="3" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="S145" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T145" s="4">
         <v>0.01</v>
       </c>
       <c r="U145" s="2">
-        <v>50216</v>
+        <v>56688</v>
       </c>
       <c r="V145" s="4">
-        <v>6</v>
+        <v>3.4582000000000002</v>
       </c>
       <c r="W145" s="3" t="s">
-        <v>430</v>
+        <v>398</v>
       </c>
       <c r="X145" s="4">
         <v>0</v>
       </c>
       <c r="Y145" s="4">
         <v>0</v>
       </c>
       <c r="Z145" s="6">
-        <v>1.33E-3</v>
+        <v>2.8470000000000001E-3</v>
       </c>
     </row>
     <row r="146" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>431</v>
+        <v>399</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>432</v>
+        <v>400</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D146" s="4">
-        <v>15516000</v>
+        <v>853086.32837100001</v>
       </c>
       <c r="E146" s="5">
-        <v>102.56432</v>
+        <v>100.00709999999999</v>
       </c>
       <c r="F146" s="4">
-        <v>15913879.8912</v>
+        <v>861241.32015954005</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I146" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J146" s="5">
-        <v>102.56432</v>
+        <v>100.00709999999999</v>
       </c>
       <c r="K146" s="5">
         <v>1</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="4">
-        <v>15913879.8912</v>
+        <v>861241.320159</v>
       </c>
       <c r="N146" s="4">
-        <v>15913879.8912</v>
+        <v>861241.32015954005</v>
       </c>
       <c r="O146" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="3" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="Q146" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R146" s="3" t="s">
-        <v>431</v>
+        <v>399</v>
       </c>
       <c r="S146" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T146" s="4">
         <v>0.01</v>
       </c>
       <c r="U146" s="2">
-        <v>52819</v>
+        <v>47593</v>
       </c>
       <c r="V146" s="4">
-        <v>6.3380000000000001</v>
+        <v>4.6792100000000003</v>
       </c>
       <c r="W146" s="3" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="X146" s="4">
-        <v>0</v>
+        <v>8094.4226593399999</v>
       </c>
       <c r="Y146" s="4">
-        <v>0</v>
+        <v>8094.4226589999998</v>
       </c>
       <c r="Z146" s="6">
-        <v>1.2501999999999999E-2</v>
+        <v>6.78E-4</v>
       </c>
     </row>
     <row r="147" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D147" s="4">
-        <v>3391022.6040650001</v>
+        <v>1285526.5434409999</v>
       </c>
       <c r="E147" s="5">
-        <v>83.431290000000004</v>
+        <v>97.436909999999997</v>
       </c>
       <c r="F147" s="4">
-        <v>2829173.9027633602</v>
+        <v>1252577.34115915</v>
       </c>
       <c r="G147" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H147" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I147" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J147" s="5">
-        <v>83.431290000000004</v>
+        <v>97.436909999999997</v>
       </c>
       <c r="K147" s="5">
         <v>1</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M147" s="4">
-        <v>2829173.9027630002</v>
+        <v>1252577.3411590001</v>
       </c>
       <c r="N147" s="4">
-        <v>2829173.9027633602</v>
+        <v>1252577.34115915</v>
       </c>
       <c r="O147" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P147" s="3" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="Q147" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R147" s="3" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="S147" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T147" s="4">
         <v>0.01</v>
       </c>
       <c r="U147" s="2">
-        <v>58465</v>
+        <v>47192</v>
       </c>
       <c r="V147" s="4">
-        <v>1.11456</v>
+        <v>6.7850000000000001</v>
       </c>
       <c r="W147" s="3" t="s">
-        <v>436</v>
+        <v>406</v>
       </c>
       <c r="X147" s="4">
         <v>0</v>
       </c>
       <c r="Y147" s="4">
         <v>0</v>
       </c>
       <c r="Z147" s="6">
-        <v>2.222E-3</v>
+        <v>9.859999999999999E-4</v>
       </c>
     </row>
     <row r="148" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>438</v>
+        <v>408</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D148" s="4">
-        <v>133867.90349999999</v>
+        <v>8834022.7534970008</v>
       </c>
       <c r="E148" s="5">
-        <v>99.058480000000003</v>
+        <v>4.0651200000000003</v>
       </c>
       <c r="F148" s="4">
-        <v>132607.51041496999</v>
+        <v>359113.62575697002</v>
       </c>
       <c r="G148" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H148" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J148" s="5">
-        <v>99.058480000000003</v>
+        <v>4.0651200000000003</v>
       </c>
       <c r="K148" s="5">
         <v>1</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M148" s="4">
-        <v>132607.51041399999</v>
+        <v>359113.62575599999</v>
       </c>
       <c r="N148" s="4">
-        <v>132607.51041496999</v>
+        <v>359113.62575697002</v>
       </c>
       <c r="O148" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P148" s="3" t="s">
-        <v>225</v>
+        <v>405</v>
       </c>
       <c r="Q148" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R148" s="3" t="s">
-        <v>437</v>
+        <v>407</v>
       </c>
       <c r="S148" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T148" s="4">
         <v>0.01</v>
       </c>
       <c r="U148" s="2">
-        <v>49273</v>
+        <v>46888</v>
       </c>
       <c r="V148" s="4">
-        <v>5.5</v>
+        <v>7.3</v>
       </c>
       <c r="W148" s="3" t="s">
-        <v>439</v>
+        <v>409</v>
       </c>
       <c r="X148" s="4">
         <v>0</v>
       </c>
       <c r="Y148" s="4">
         <v>0</v>
       </c>
       <c r="Z148" s="6">
-        <v>1.0399999999999999E-4</v>
+        <v>2.8200000000000002E-4</v>
       </c>
     </row>
     <row r="149" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>441</v>
+        <v>411</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D149" s="4">
-        <v>1868816.507435</v>
+        <v>4432532.892</v>
       </c>
       <c r="E149" s="5">
-        <v>94.71772</v>
+        <v>2.61931</v>
       </c>
       <c r="F149" s="4">
-        <v>1770100.3868261999</v>
+        <v>124161.57990192001</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H149" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J149" s="5">
-        <v>94.71772</v>
+        <v>2.61931</v>
       </c>
       <c r="K149" s="5">
         <v>1</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M149" s="4">
-        <v>1770100.3868259999</v>
+        <v>124161.579901</v>
       </c>
       <c r="N149" s="4">
-        <v>1770100.3868261999</v>
+        <v>124161.57990192001</v>
       </c>
       <c r="O149" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P149" s="3" t="s">
-        <v>225</v>
+        <v>405</v>
       </c>
       <c r="Q149" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R149" s="3" t="s">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="S149" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T149" s="4">
         <v>0.01</v>
       </c>
       <c r="U149" s="2">
-        <v>49454</v>
+        <v>49142</v>
       </c>
       <c r="V149" s="4">
-        <v>5.5</v>
+        <v>4.09124</v>
       </c>
       <c r="W149" s="3" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="X149" s="4">
-        <v>0</v>
+        <v>8059.8026084700005</v>
       </c>
       <c r="Y149" s="4">
-        <v>0</v>
+        <v>8059.802608</v>
       </c>
       <c r="Z149" s="6">
-        <v>1.39E-3</v>
+        <v>9.7E-5</v>
       </c>
     </row>
     <row r="150" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>444</v>
+        <v>414</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D150" s="4">
-        <v>1470779.1928000001</v>
+        <v>3117662.0325830001</v>
       </c>
       <c r="E150" s="5">
-        <v>38.621369999999999</v>
+        <v>4.4419300000000002</v>
       </c>
       <c r="F150" s="4">
-        <v>569133.68470886</v>
+        <v>138484.36512393001</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H150" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J150" s="5">
-        <v>38.621369999999999</v>
+        <v>4.4419300000000002</v>
       </c>
       <c r="K150" s="5">
         <v>1</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M150" s="4">
-        <v>569133.68470800004</v>
+        <v>138484.365123</v>
       </c>
       <c r="N150" s="4">
-        <v>569133.68470886</v>
+        <v>138484.36512393001</v>
       </c>
       <c r="O150" s="3" t="s">
-        <v>34</v>
+        <v>415</v>
       </c>
       <c r="P150" s="3" t="s">
-        <v>225</v>
+        <v>405</v>
       </c>
       <c r="Q150" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R150" s="3" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="S150" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T150" s="4">
         <v>0.01</v>
       </c>
       <c r="U150" s="2">
-        <v>49820</v>
+        <v>49140</v>
       </c>
       <c r="V150" s="4">
-        <v>4.4817499999999999</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="W150" s="3" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="X150" s="4">
-        <v>1098.61077456</v>
+        <v>0</v>
       </c>
       <c r="Y150" s="4">
-        <v>1098.610774</v>
+        <v>0</v>
       </c>
       <c r="Z150" s="6">
-        <v>4.4700000000000002E-4</v>
+        <v>1.0900000000000001E-4</v>
       </c>
     </row>
     <row r="151" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D151" s="4">
-        <v>590641.30364499998</v>
+        <v>13134397.398171</v>
       </c>
       <c r="E151" s="5">
-        <v>96.336770000000001</v>
+        <v>89.659930000000003</v>
       </c>
       <c r="F151" s="4">
-        <v>571452.27383158996</v>
+        <v>11786395.060758</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H151" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I151" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J151" s="5">
-        <v>96.336770000000001</v>
+        <v>89.659930000000003</v>
       </c>
       <c r="K151" s="5">
         <v>1</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="4">
-        <v>571452.27383099997</v>
+        <v>11786395.060758</v>
       </c>
       <c r="N151" s="4">
-        <v>571452.27383158996</v>
+        <v>11786395.060758</v>
       </c>
       <c r="O151" s="3" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="P151" s="3" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="Q151" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R151" s="3" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="S151" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T151" s="4">
         <v>0.01</v>
       </c>
       <c r="U151" s="2">
-        <v>49268</v>
+        <v>60748</v>
       </c>
       <c r="V151" s="4">
-        <v>5.1440700000000001</v>
+        <v>4.6154599999999997</v>
       </c>
       <c r="W151" s="3" t="s">
-        <v>449</v>
+        <v>420</v>
       </c>
       <c r="X151" s="4">
-        <v>2447.5196142899999</v>
+        <v>10103.54763589</v>
       </c>
       <c r="Y151" s="4">
-        <v>2447.5196139999998</v>
+        <v>10103.547635000001</v>
       </c>
       <c r="Z151" s="6">
-        <v>4.4799999999999999E-4</v>
+        <v>9.2800000000000001E-3</v>
       </c>
     </row>
     <row r="152" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D152" s="4">
-        <v>12732000</v>
+        <v>8000000</v>
       </c>
       <c r="E152" s="5">
-        <v>100.0745</v>
+        <v>90.391220000000004</v>
       </c>
       <c r="F152" s="4">
-        <v>12819488.655943301</v>
+        <v>7231297.5999999996</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H152" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J152" s="5">
-        <v>100.0745</v>
+        <v>90.391220000000004</v>
       </c>
       <c r="K152" s="5">
         <v>1</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="4">
-        <v>12819488.655943001</v>
+        <v>7231297.5999999996</v>
       </c>
       <c r="N152" s="4">
-        <v>12819488.655943301</v>
+        <v>7231297.5999999996</v>
       </c>
       <c r="O152" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P152" s="3" t="s">
-        <v>452</v>
+        <v>279</v>
       </c>
       <c r="Q152" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R152" s="3" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="S152" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T152" s="4">
         <v>0.01</v>
       </c>
       <c r="U152" s="2">
-        <v>47958</v>
+        <v>52667</v>
       </c>
       <c r="V152" s="4">
-        <v>5.1292099999999996</v>
+        <v>3.6670419999999999</v>
       </c>
       <c r="W152" s="3" t="s">
-        <v>453</v>
+        <v>423</v>
       </c>
       <c r="X152" s="4">
-        <v>78003.315943330002</v>
+        <v>0</v>
       </c>
       <c r="Y152" s="4">
-        <v>78003.315942999994</v>
+        <v>0</v>
       </c>
       <c r="Z152" s="6">
-        <v>1.0071E-2</v>
+        <v>5.6930000000000001E-3</v>
       </c>
     </row>
     <row r="153" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>455</v>
+        <v>425</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D153" s="4">
-        <v>251917.99767400001</v>
+        <v>3184595.520393</v>
       </c>
       <c r="E153" s="5">
-        <v>97.999470000000002</v>
+        <v>37.7958</v>
       </c>
       <c r="F153" s="4">
-        <v>247077.26354114001</v>
+        <v>1203643.3536967</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H153" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I153" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J153" s="5">
-        <v>97.999470000000002</v>
+        <v>37.7958</v>
       </c>
       <c r="K153" s="5">
         <v>1</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="4">
-        <v>247077.26354099999</v>
+        <v>1203643.3536960001</v>
       </c>
       <c r="N153" s="4">
-        <v>247077.26354114001</v>
+        <v>1203643.3536967</v>
       </c>
       <c r="O153" s="3" t="s">
-        <v>456</v>
+        <v>34</v>
       </c>
       <c r="P153" s="3" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="Q153" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R153" s="3" t="s">
-        <v>454</v>
+        <v>424</v>
       </c>
       <c r="S153" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T153" s="4">
         <v>0.01</v>
       </c>
       <c r="U153" s="2">
-        <v>50034</v>
+        <v>50185</v>
       </c>
       <c r="V153" s="4">
-        <v>4.06175</v>
+        <v>6</v>
       </c>
       <c r="W153" s="3" t="s">
-        <v>458</v>
+        <v>427</v>
       </c>
       <c r="X153" s="4">
-        <v>198.96098581999999</v>
+        <v>0</v>
       </c>
       <c r="Y153" s="4">
-        <v>198.96098499999999</v>
+        <v>0</v>
       </c>
       <c r="Z153" s="6">
-        <v>1.94E-4</v>
+        <v>9.4700000000000003E-4</v>
       </c>
     </row>
     <row r="154" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>460</v>
+        <v>429</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D154" s="4">
-        <v>5514506.8272000002</v>
+        <v>26527712</v>
       </c>
       <c r="E154" s="5">
-        <v>83.182339999999996</v>
+        <v>97.579509999999999</v>
       </c>
       <c r="F154" s="4">
-        <v>4591279.5291328104</v>
+        <v>25885611.383811198</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H154" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I154" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J154" s="5">
-        <v>83.182339999999996</v>
+        <v>97.579509999999999</v>
       </c>
       <c r="K154" s="5">
         <v>1</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="4">
-        <v>4591279.5291320002</v>
+        <v>25885611.383811001</v>
       </c>
       <c r="N154" s="4">
-        <v>4591279.5291328104</v>
+        <v>25885611.383811198</v>
       </c>
       <c r="O154" s="3" t="s">
-        <v>461</v>
+        <v>430</v>
       </c>
       <c r="P154" s="3" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="Q154" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R154" s="3" t="s">
-        <v>459</v>
+        <v>428</v>
       </c>
       <c r="S154" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T154" s="4">
         <v>0.01</v>
       </c>
       <c r="U154" s="2">
-        <v>60777</v>
+        <v>55283</v>
       </c>
       <c r="V154" s="4">
-        <v>3.9017499999999998</v>
+        <v>4.2279999999999998</v>
       </c>
       <c r="W154" s="3" t="s">
-        <v>462</v>
+        <v>432</v>
       </c>
       <c r="X154" s="4">
-        <v>4183.7108080899998</v>
+        <v>0</v>
       </c>
       <c r="Y154" s="4">
-        <v>4183.7108079999998</v>
+        <v>0</v>
       </c>
       <c r="Z154" s="6">
-        <v>3.607E-3</v>
+        <v>2.0381E-2</v>
       </c>
     </row>
     <row r="155" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
-        <v>463</v>
+        <v>433</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D155" s="4">
-        <v>4089345.6625919999</v>
+        <v>2896065.7395600001</v>
       </c>
       <c r="E155" s="5">
-        <v>100.3151</v>
+        <v>89.900840000000002</v>
       </c>
       <c r="F155" s="4">
-        <v>4105598.0853703599</v>
+        <v>2604391.2781304298</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H155" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J155" s="5">
-        <v>100.3151</v>
+        <v>89.900840000000002</v>
       </c>
       <c r="K155" s="5">
         <v>1</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="4">
-        <v>4105598.08537</v>
+        <v>2604391.27813</v>
       </c>
       <c r="N155" s="4">
-        <v>4105598.0853703599</v>
+        <v>2604391.2781304298</v>
       </c>
       <c r="O155" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P155" s="3" t="s">
-        <v>465</v>
+        <v>435</v>
       </c>
       <c r="Q155" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R155" s="3" t="s">
-        <v>463</v>
+        <v>433</v>
       </c>
       <c r="S155" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T155" s="4">
         <v>0.01</v>
       </c>
       <c r="U155" s="2">
-        <v>47324</v>
+        <v>59074</v>
       </c>
       <c r="V155" s="4">
-        <v>4.9400000000000004</v>
+        <v>1.6654</v>
       </c>
       <c r="W155" s="3" t="s">
-        <v>466</v>
+        <v>436</v>
       </c>
       <c r="X155" s="4">
-        <v>3366.8945955300001</v>
+        <v>803.85131378000005</v>
       </c>
       <c r="Y155" s="4">
-        <v>3366.8945950000002</v>
+        <v>803.851313</v>
       </c>
       <c r="Z155" s="6">
-        <v>3.225E-3</v>
+        <v>2.0500000000000002E-3</v>
       </c>
     </row>
     <row r="156" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>468</v>
+        <v>438</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D156" s="4">
-        <v>3087135.154565</v>
+        <v>3593132.9111520001</v>
       </c>
       <c r="E156" s="5">
-        <v>59.264240000000001</v>
+        <v>45.759779999999999</v>
       </c>
       <c r="F156" s="4">
-        <v>1829567.1871257699</v>
+        <v>1644209.7152506099</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H156" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J156" s="5">
-        <v>59.264240000000001</v>
+        <v>45.759779999999999</v>
       </c>
       <c r="K156" s="5">
         <v>1</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M156" s="4">
-        <v>1829567.1871249999</v>
+        <v>1644209.7152499999</v>
       </c>
       <c r="N156" s="4">
-        <v>1829567.1871257699</v>
+        <v>1644209.7152506099</v>
       </c>
       <c r="O156" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="3" t="s">
-        <v>469</v>
+        <v>439</v>
       </c>
       <c r="Q156" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R156" s="3" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="S156" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T156" s="4">
         <v>0.01</v>
       </c>
       <c r="U156" s="2">
-        <v>49881</v>
+        <v>50216</v>
       </c>
       <c r="V156" s="4">
-        <v>4.603529</v>
+        <v>6</v>
       </c>
       <c r="W156" s="3" t="s">
-        <v>470</v>
+        <v>440</v>
       </c>
       <c r="X156" s="4">
         <v>0</v>
       </c>
       <c r="Y156" s="4">
         <v>0</v>
       </c>
       <c r="Z156" s="6">
-        <v>1.4369999999999999E-3</v>
+        <v>1.294E-3</v>
       </c>
     </row>
     <row r="157" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>471</v>
+        <v>441</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>472</v>
+        <v>442</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D157" s="4">
-        <v>835735.24474999995</v>
+        <v>15516000</v>
       </c>
       <c r="E157" s="5">
-        <v>98.805769999999995</v>
+        <v>100.88070999999999</v>
       </c>
       <c r="F157" s="4">
-        <v>825754.64373661997</v>
+        <v>15652650.9636</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H157" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I157" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J157" s="5">
-        <v>98.805769999999995</v>
+        <v>100.88070999999999</v>
       </c>
       <c r="K157" s="5">
         <v>1</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M157" s="4">
-        <v>825754.64373600006</v>
+        <v>15652650.9636</v>
       </c>
       <c r="N157" s="4">
-        <v>825754.64373661997</v>
+        <v>15652650.9636</v>
       </c>
       <c r="O157" s="3" t="s">
-        <v>473</v>
+        <v>34</v>
       </c>
       <c r="P157" s="3" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="Q157" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R157" s="3" t="s">
-        <v>471</v>
+        <v>441</v>
       </c>
       <c r="S157" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T157" s="4">
         <v>0.01</v>
       </c>
       <c r="U157" s="2">
-        <v>62603</v>
+        <v>52819</v>
       </c>
       <c r="V157" s="4">
-        <v>5.1189999999999998</v>
+        <v>6.3380000000000001</v>
       </c>
       <c r="W157" s="3" t="s">
-        <v>474</v>
+        <v>443</v>
       </c>
       <c r="X157" s="4">
         <v>0</v>
       </c>
       <c r="Y157" s="4">
         <v>0</v>
       </c>
       <c r="Z157" s="6">
-        <v>6.4800000000000003E-4</v>
+        <v>1.2324E-2</v>
       </c>
     </row>
     <row r="158" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>476</v>
+        <v>445</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D158" s="4">
-        <v>2258880.3629999999</v>
+        <v>3340728.1535180002</v>
       </c>
       <c r="E158" s="5">
-        <v>85.648859999999999</v>
+        <v>81.517510000000001</v>
       </c>
       <c r="F158" s="4">
-        <v>1935157.05574596</v>
+        <v>2723278.40661718</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H158" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I158" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J158" s="5">
-        <v>85.648859999999999</v>
+        <v>81.517510000000001</v>
       </c>
       <c r="K158" s="5">
         <v>1</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M158" s="4">
-        <v>1935157.055745</v>
+        <v>2723278.4066169998</v>
       </c>
       <c r="N158" s="4">
-        <v>1935157.05574596</v>
+        <v>2723278.40661718</v>
       </c>
       <c r="O158" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="3" t="s">
-        <v>477</v>
+        <v>439</v>
       </c>
       <c r="Q158" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R158" s="3" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="S158" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T158" s="4">
         <v>0.01</v>
       </c>
       <c r="U158" s="2">
-        <v>55603</v>
+        <v>58465</v>
       </c>
       <c r="V158" s="4">
-        <v>1.2</v>
+        <v>1.11456</v>
       </c>
       <c r="W158" s="3" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="X158" s="4">
-        <v>451.77607260000002</v>
+        <v>0</v>
       </c>
       <c r="Y158" s="4">
-        <v>451.776072</v>
+        <v>0</v>
       </c>
       <c r="Z158" s="6">
-        <v>1.5200000000000001E-3</v>
+        <v>2.1440000000000001E-3</v>
       </c>
     </row>
     <row r="159" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>480</v>
+        <v>448</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D159" s="4">
-        <v>3981023.4912109999</v>
+        <v>132464.67600000001</v>
       </c>
       <c r="E159" s="5">
-        <v>101.92556999999999</v>
+        <v>97.807649999999995</v>
       </c>
       <c r="F159" s="4">
-        <v>4057680.8852504101</v>
+        <v>129560.58667571</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H159" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J159" s="5">
-        <v>101.92556999999999</v>
+        <v>97.807649999999995</v>
       </c>
       <c r="K159" s="5">
         <v>1</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M159" s="4">
-        <v>4057680.8852499998</v>
+        <v>129560.586675</v>
       </c>
       <c r="N159" s="4">
-        <v>4057680.8852504101</v>
+        <v>129560.58667571</v>
       </c>
       <c r="O159" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P159" s="3" t="s">
-        <v>481</v>
+        <v>229</v>
       </c>
       <c r="Q159" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R159" s="3" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="S159" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T159" s="4">
         <v>0.01</v>
       </c>
       <c r="U159" s="2">
-        <v>48700</v>
+        <v>49273</v>
       </c>
       <c r="V159" s="4">
-        <v>7.15</v>
+        <v>5.5</v>
       </c>
       <c r="W159" s="3" t="s">
-        <v>482</v>
+        <v>449</v>
       </c>
       <c r="X159" s="4">
         <v>0</v>
       </c>
       <c r="Y159" s="4">
         <v>0</v>
       </c>
       <c r="Z159" s="6">
-        <v>3.1870000000000002E-3</v>
+        <v>1.02E-4</v>
       </c>
     </row>
     <row r="160" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
-        <v>483</v>
+        <v>450</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>484</v>
+        <v>451</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D160" s="4">
-        <v>3183681.6825000001</v>
+        <v>1855593.3527309999</v>
       </c>
       <c r="E160" s="5">
-        <v>100.41802</v>
+        <v>92.535079999999994</v>
       </c>
       <c r="F160" s="4">
-        <v>3196990.1086691902</v>
+        <v>1717074.79342441</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H160" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J160" s="5">
-        <v>100.41802</v>
+        <v>92.535079999999994</v>
       </c>
       <c r="K160" s="5">
         <v>1</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="4">
-        <v>3196990.1086690002</v>
+        <v>1717074.793424</v>
       </c>
       <c r="N160" s="4">
-        <v>3196990.1086691902</v>
+        <v>1717074.79342441</v>
       </c>
       <c r="O160" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P160" s="3" t="s">
-        <v>481</v>
+        <v>229</v>
       </c>
       <c r="Q160" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R160" s="3" t="s">
-        <v>483</v>
+        <v>450</v>
       </c>
       <c r="S160" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T160" s="4">
         <v>0.01</v>
       </c>
       <c r="U160" s="2">
-        <v>52505</v>
+        <v>49454</v>
       </c>
       <c r="V160" s="4">
-        <v>9.5459999999999994</v>
+        <v>5.5</v>
       </c>
       <c r="W160" s="3" t="s">
-        <v>485</v>
+        <v>452</v>
       </c>
       <c r="X160" s="4">
         <v>0</v>
       </c>
       <c r="Y160" s="4">
         <v>0</v>
       </c>
       <c r="Z160" s="6">
-        <v>2.5110000000000002E-3</v>
+        <v>1.351E-3</v>
       </c>
     </row>
     <row r="161" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>487</v>
+        <v>454</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D161" s="4">
-        <v>3636511.9287</v>
+        <v>1472600.6847999999</v>
       </c>
       <c r="E161" s="5">
-        <v>102.12401</v>
+        <v>41.406440000000003</v>
       </c>
       <c r="F161" s="4">
-        <v>3713751.80571678</v>
+        <v>610908.85059548996</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H161" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I161" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J161" s="5">
-        <v>102.12401</v>
+        <v>41.406440000000003</v>
       </c>
       <c r="K161" s="5">
         <v>1</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M161" s="4">
-        <v>3713751.805716</v>
+        <v>610908.85059499997</v>
       </c>
       <c r="N161" s="4">
-        <v>3713751.80571678</v>
+        <v>610908.85059548996</v>
       </c>
       <c r="O161" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P161" s="3" t="s">
-        <v>481</v>
+        <v>229</v>
       </c>
       <c r="Q161" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R161" s="3" t="s">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="S161" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T161" s="4">
         <v>0.01</v>
       </c>
       <c r="U161" s="2">
-        <v>52718</v>
+        <v>49820</v>
       </c>
       <c r="V161" s="4">
-        <v>9.1630000000000003</v>
+        <v>4.7154600000000002</v>
       </c>
       <c r="W161" s="3" t="s">
-        <v>488</v>
+        <v>455</v>
       </c>
       <c r="X161" s="4">
-        <v>0</v>
+        <v>1157.33160419</v>
       </c>
       <c r="Y161" s="4">
-        <v>0</v>
+        <v>1157.331604</v>
       </c>
       <c r="Z161" s="6">
-        <v>2.9169999999999999E-3</v>
+        <v>4.8099999999999998E-4</v>
       </c>
     </row>
     <row r="162" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
-        <v>489</v>
+        <v>456</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>490</v>
+        <v>457</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D162" s="4">
-        <v>178416.47</v>
+        <v>574063.00578400004</v>
       </c>
       <c r="E162" s="5">
-        <v>98.370859999999993</v>
+        <v>96.229950000000002</v>
       </c>
       <c r="F162" s="4">
-        <v>175509.81592063999</v>
+        <v>554781.20995149994</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H162" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I162" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J162" s="5">
-        <v>98.370859999999993</v>
+        <v>96.229950000000002</v>
       </c>
       <c r="K162" s="5">
         <v>1</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M162" s="4">
-        <v>175509.81591999999</v>
+        <v>554781.20995100006</v>
       </c>
       <c r="N162" s="4">
-        <v>175509.81592063999</v>
+        <v>554781.20995149994</v>
       </c>
       <c r="O162" s="3" t="s">
-        <v>34</v>
+        <v>458</v>
       </c>
       <c r="P162" s="3" t="s">
-        <v>491</v>
+        <v>426</v>
       </c>
       <c r="Q162" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R162" s="3" t="s">
-        <v>489</v>
+        <v>456</v>
       </c>
       <c r="S162" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T162" s="4">
         <v>0.01</v>
       </c>
       <c r="U162" s="2">
-        <v>55989</v>
+        <v>49268</v>
       </c>
       <c r="V162" s="4">
-        <v>1.569</v>
+        <v>5.1048119999999999</v>
       </c>
       <c r="W162" s="3" t="s">
-        <v>492</v>
+        <v>459</v>
       </c>
       <c r="X162" s="4">
-        <v>0</v>
+        <v>2360.6665167800002</v>
       </c>
       <c r="Y162" s="4">
-        <v>0</v>
+        <v>2360.6665159999998</v>
       </c>
       <c r="Z162" s="6">
-        <v>1.37E-4</v>
+        <v>4.3600000000000003E-4</v>
       </c>
     </row>
     <row r="163" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
-        <v>493</v>
+        <v>460</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>494</v>
+        <v>461</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D163" s="4">
-        <v>5826447.0628030002</v>
+        <v>12732000</v>
       </c>
       <c r="E163" s="5">
-        <v>98.997829999999993</v>
+        <v>100.05929999999999</v>
       </c>
       <c r="F163" s="4">
-        <v>5768056.1582738599</v>
+        <v>12871974.3100433</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I163" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J163" s="5">
-        <v>98.997829999999993</v>
+        <v>100.05929999999999</v>
       </c>
       <c r="K163" s="5">
         <v>1</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M163" s="4">
-        <v>5768056.1582730003</v>
+        <v>12871974.310043</v>
       </c>
       <c r="N163" s="4">
-        <v>5768056.1582738599</v>
+        <v>12871974.3100433</v>
       </c>
       <c r="O163" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P163" s="3" t="s">
-        <v>495</v>
+        <v>462</v>
       </c>
       <c r="Q163" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R163" s="3" t="s">
-        <v>493</v>
+        <v>460</v>
       </c>
       <c r="S163" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T163" s="4">
         <v>0.01</v>
       </c>
       <c r="U163" s="2">
-        <v>62603</v>
+        <v>47958</v>
       </c>
       <c r="V163" s="4">
-        <v>5.2679999999999998</v>
+        <v>5.1292099999999996</v>
       </c>
       <c r="W163" s="3" t="s">
-        <v>496</v>
+        <v>463</v>
       </c>
       <c r="X163" s="4">
-        <v>0</v>
+        <v>132424.23404333001</v>
       </c>
       <c r="Y163" s="4">
-        <v>0</v>
+        <v>132424.234043</v>
       </c>
       <c r="Z163" s="6">
-        <v>4.5310000000000003E-3</v>
+        <v>1.0134000000000001E-2</v>
       </c>
     </row>
     <row r="164" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>497</v>
+        <v>464</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>498</v>
+        <v>465</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D164" s="4">
-        <v>6035275.3796199998</v>
+        <v>244097.999198</v>
       </c>
       <c r="E164" s="5">
-        <v>87.646940000000001</v>
+        <v>97.632469999999998</v>
       </c>
       <c r="F164" s="4">
-        <v>5289734.1908098804</v>
+        <v>238493.65803600001</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H164" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J164" s="5">
-        <v>87.646940000000001</v>
+        <v>97.632469999999998</v>
       </c>
       <c r="K164" s="5">
         <v>1</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="4">
-        <v>5289734.1908090003</v>
+        <v>238493.65803600001</v>
       </c>
       <c r="N164" s="4">
-        <v>5289734.1908098804</v>
+        <v>238493.65803600001</v>
       </c>
       <c r="O164" s="3" t="s">
-        <v>34</v>
+        <v>466</v>
       </c>
       <c r="P164" s="3" t="s">
-        <v>499</v>
+        <v>467</v>
       </c>
       <c r="Q164" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R164" s="3" t="s">
-        <v>497</v>
+        <v>464</v>
       </c>
       <c r="S164" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T164" s="4">
         <v>0.01</v>
       </c>
       <c r="U164" s="2">
-        <v>49485</v>
+        <v>50034</v>
       </c>
       <c r="V164" s="4">
-        <v>5.25</v>
+        <v>4.2954600000000003</v>
       </c>
       <c r="W164" s="3" t="s">
-        <v>500</v>
+        <v>468</v>
       </c>
       <c r="X164" s="4">
-        <v>0</v>
+        <v>174.75219860999999</v>
       </c>
       <c r="Y164" s="4">
-        <v>0</v>
+        <v>174.75219799999999</v>
       </c>
       <c r="Z164" s="6">
-        <v>4.1549999999999998E-3</v>
+        <v>1.8699999999999999E-4</v>
       </c>
     </row>
     <row r="165" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>502</v>
+        <v>470</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D165" s="4">
-        <v>1958860.2608399999</v>
+        <v>5483536.9908480002</v>
       </c>
       <c r="E165" s="5">
-        <v>94.151809999999998</v>
+        <v>81.891639999999995</v>
       </c>
       <c r="F165" s="4">
-        <v>1845971.35349701</v>
+        <v>4494337.8631261103</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H165" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I165" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J165" s="5">
-        <v>94.151809999999998</v>
+        <v>81.891639999999995</v>
       </c>
       <c r="K165" s="5">
         <v>1</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="4">
-        <v>1845971.3534969999</v>
+        <v>4494337.8631260004</v>
       </c>
       <c r="N165" s="4">
-        <v>1845971.35349701</v>
+        <v>4494337.8631261103</v>
       </c>
       <c r="O165" s="3" t="s">
-        <v>34</v>
+        <v>471</v>
       </c>
       <c r="P165" s="3" t="s">
-        <v>499</v>
+        <v>467</v>
       </c>
       <c r="Q165" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R165" s="3" t="s">
-        <v>501</v>
+        <v>469</v>
       </c>
       <c r="S165" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T165" s="4">
         <v>0.01</v>
       </c>
       <c r="U165" s="2">
-        <v>49790</v>
+        <v>60748</v>
       </c>
       <c r="V165" s="4">
-        <v>4.3817500000000003</v>
+        <v>4.1354600000000001</v>
       </c>
       <c r="W165" s="3" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
       <c r="X165" s="4">
-        <v>1668.9625454300001</v>
+        <v>3779.49131403</v>
       </c>
       <c r="Y165" s="4">
-        <v>1668.9625450000001</v>
+        <v>3779.4913139999999</v>
       </c>
       <c r="Z165" s="6">
-        <v>1.4499999999999999E-3</v>
+        <v>3.5379999999999999E-3</v>
       </c>
     </row>
     <row r="166" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D166" s="4">
-        <v>6855164.4287769999</v>
+        <v>3000000</v>
       </c>
       <c r="E166" s="5">
-        <v>95.294520000000006</v>
+        <v>95.335800000000006</v>
       </c>
       <c r="F166" s="4">
-        <v>6538036.8007211303</v>
+        <v>2877476</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H166" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I166" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J166" s="5">
-        <v>95.294520000000006</v>
+        <v>95.335800000000006</v>
       </c>
       <c r="K166" s="5">
         <v>1</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="4">
-        <v>6538036.8007209999</v>
+        <v>2877476</v>
       </c>
       <c r="N166" s="4">
-        <v>6538036.8007211303</v>
+        <v>2877476</v>
       </c>
       <c r="O166" s="3" t="s">
-        <v>506</v>
+        <v>34</v>
       </c>
       <c r="P166" s="3" t="s">
-        <v>499</v>
+        <v>475</v>
       </c>
       <c r="Q166" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R166" s="3" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="S166" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T166" s="4">
         <v>0.01</v>
       </c>
       <c r="U166" s="2">
-        <v>50124</v>
+        <v>50976</v>
       </c>
       <c r="V166" s="4">
-        <v>4.0817500000000004</v>
+        <v>3.1640000000000001</v>
       </c>
       <c r="W166" s="3" t="s">
-        <v>507</v>
+        <v>476</v>
       </c>
       <c r="X166" s="4">
-        <v>5440.7631069500003</v>
+        <v>17402</v>
       </c>
       <c r="Y166" s="4">
-        <v>5440.7631060000003</v>
+        <v>17402</v>
       </c>
       <c r="Z166" s="6">
-        <v>5.1359999999999999E-3</v>
+        <v>2.2650000000000001E-3</v>
       </c>
     </row>
     <row r="167" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
-        <v>508</v>
+        <v>477</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>509</v>
+        <v>478</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D167" s="4">
-        <v>1626220.9306910001</v>
+        <v>3751389.9302520002</v>
       </c>
       <c r="E167" s="5">
-        <v>100.1396</v>
+        <v>100.16273</v>
       </c>
       <c r="F167" s="4">
-        <v>1631627.7290580799</v>
+        <v>3760583.2114614099</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H167" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I167" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J167" s="5">
-        <v>100.1396</v>
+        <v>100.16273</v>
       </c>
       <c r="K167" s="5">
         <v>1</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="4">
-        <v>1631627.729058</v>
+        <v>3760583.2114610001</v>
       </c>
       <c r="N167" s="4">
-        <v>1631627.7290580799</v>
+        <v>3760583.2114614099</v>
       </c>
       <c r="O167" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="3" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
       <c r="Q167" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R167" s="3" t="s">
-        <v>508</v>
+        <v>477</v>
       </c>
       <c r="S167" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T167" s="4">
         <v>0.01</v>
       </c>
       <c r="U167" s="2">
-        <v>48075</v>
+        <v>47324</v>
       </c>
       <c r="V167" s="4">
-        <v>4.8906400000000003</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="W167" s="3" t="s">
-        <v>511</v>
+        <v>480</v>
       </c>
       <c r="X167" s="4">
-        <v>3136.5939478300002</v>
+        <v>3088.6443759099998</v>
       </c>
       <c r="Y167" s="4">
-        <v>3136.5939469999998</v>
+        <v>3088.6443749999999</v>
       </c>
       <c r="Z167" s="6">
-        <v>1.281E-3</v>
+        <v>2.96E-3</v>
       </c>
     </row>
     <row r="168" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>513</v>
+        <v>482</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D168" s="4">
-        <v>7911854.7792699998</v>
+        <v>3071251.3536040001</v>
       </c>
       <c r="E168" s="5">
-        <v>100.042</v>
+        <v>59.172510000000003</v>
       </c>
       <c r="F168" s="4">
-        <v>7962687.9890974201</v>
+        <v>1817336.51433646</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H168" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I168" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J168" s="5">
-        <v>100.042</v>
+        <v>59.172510000000003</v>
       </c>
       <c r="K168" s="5">
         <v>1</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="4">
-        <v>7962687.9890970001</v>
+        <v>1817336.514336</v>
       </c>
       <c r="N168" s="4">
-        <v>7962687.9890974201</v>
+        <v>1817336.51433646</v>
       </c>
       <c r="O168" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P168" s="3" t="s">
-        <v>510</v>
+        <v>483</v>
       </c>
       <c r="Q168" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R168" s="3" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="S168" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T168" s="4">
         <v>0.01</v>
       </c>
       <c r="U168" s="2">
-        <v>48596</v>
+        <v>49881</v>
       </c>
       <c r="V168" s="4">
-        <v>4.6995199999999997</v>
+        <v>4.6033489999999997</v>
       </c>
       <c r="W168" s="3" t="s">
-        <v>514</v>
+        <v>484</v>
       </c>
       <c r="X168" s="4">
-        <v>47510.230820129997</v>
+        <v>0</v>
       </c>
       <c r="Y168" s="4">
-        <v>47510.230819999997</v>
+        <v>0</v>
       </c>
       <c r="Z168" s="6">
-        <v>6.2550000000000001E-3</v>
+        <v>1.4300000000000001E-3</v>
       </c>
     </row>
     <row r="169" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
-        <v>515</v>
+        <v>485</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>516</v>
+        <v>486</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D169" s="4">
-        <v>1351593.733455</v>
+        <v>829094.85265000002</v>
       </c>
       <c r="E169" s="5">
-        <v>100.0561</v>
+        <v>97.206810000000004</v>
       </c>
       <c r="F169" s="4">
-        <v>1360360.74333576</v>
+        <v>805936.65813527</v>
       </c>
       <c r="G169" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H169" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J169" s="5">
-        <v>100.0561</v>
+        <v>97.206810000000004</v>
       </c>
       <c r="K169" s="5">
         <v>1</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="4">
-        <v>1360360.743335</v>
+        <v>805936.65813500003</v>
       </c>
       <c r="N169" s="4">
-        <v>1360360.74333576</v>
+        <v>805936.65813527</v>
       </c>
       <c r="O169" s="3" t="s">
-        <v>517</v>
+        <v>487</v>
       </c>
       <c r="P169" s="3" t="s">
-        <v>510</v>
+        <v>435</v>
       </c>
       <c r="Q169" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R169" s="3" t="s">
-        <v>515</v>
+        <v>485</v>
       </c>
       <c r="S169" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T169" s="4">
         <v>0.01</v>
       </c>
       <c r="U169" s="2">
-        <v>47956</v>
+        <v>62603</v>
       </c>
       <c r="V169" s="4">
-        <v>4.96082</v>
+        <v>5.1189999999999998</v>
       </c>
       <c r="W169" s="3" t="s">
-        <v>518</v>
+        <v>488</v>
       </c>
       <c r="X169" s="4">
-        <v>8008.7657962900003</v>
+        <v>0</v>
       </c>
       <c r="Y169" s="4">
-        <v>8008.7657959999997</v>
+        <v>0</v>
       </c>
       <c r="Z169" s="6">
-        <v>1.0679999999999999E-3</v>
+        <v>6.3400000000000001E-4</v>
       </c>
     </row>
     <row r="170" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
-        <v>519</v>
+        <v>489</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>520</v>
+        <v>490</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D170" s="4">
-        <v>4073437.04</v>
+        <v>2226273.3606599998</v>
       </c>
       <c r="E170" s="5">
-        <v>87.585830000000001</v>
+        <v>84.184939999999997</v>
       </c>
       <c r="F170" s="4">
-        <v>3569600.2658028998</v>
+        <v>1874632.14757974</v>
       </c>
       <c r="G170" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H170" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I170" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J170" s="5">
-        <v>87.585830000000001</v>
+        <v>84.184939999999997</v>
       </c>
       <c r="K170" s="5">
         <v>1</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="4">
-        <v>3569600.2658020002</v>
+        <v>1874632.1475790001</v>
       </c>
       <c r="N170" s="4">
-        <v>3569600.2658028998</v>
+        <v>1874632.14757974</v>
       </c>
       <c r="O170" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="3" t="s">
-        <v>521</v>
+        <v>491</v>
       </c>
       <c r="Q170" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R170" s="3" t="s">
-        <v>519</v>
+        <v>489</v>
       </c>
       <c r="S170" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T170" s="4">
         <v>0.01</v>
       </c>
       <c r="U170" s="2">
-        <v>61934</v>
+        <v>55603</v>
       </c>
       <c r="V170" s="4">
-        <v>2.72</v>
+        <v>1.2</v>
       </c>
       <c r="W170" s="3" t="s">
-        <v>522</v>
+        <v>492</v>
       </c>
       <c r="X170" s="4">
-        <v>1846.62479147</v>
+        <v>445.25467213000002</v>
       </c>
       <c r="Y170" s="4">
-        <v>1846.624791</v>
+        <v>445.25467200000003</v>
       </c>
       <c r="Z170" s="6">
-        <v>2.8040000000000001E-3</v>
+        <v>1.475E-3</v>
       </c>
     </row>
     <row r="171" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
-        <v>523</v>
+        <v>493</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>524</v>
+        <v>494</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D171" s="4">
-        <v>7865000</v>
+        <v>3905771.300756</v>
       </c>
       <c r="E171" s="5">
-        <v>98.820400000000006</v>
+        <v>100.95826</v>
       </c>
       <c r="F171" s="4">
-        <v>7772224.46</v>
+        <v>3943198.74482287</v>
       </c>
       <c r="G171" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H171" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I171" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J171" s="5">
-        <v>98.820400000000006</v>
+        <v>100.95826</v>
       </c>
       <c r="K171" s="5">
         <v>1</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="4">
-        <v>7772224.46</v>
+        <v>3943198.7448220002</v>
       </c>
       <c r="N171" s="4">
-        <v>7772224.46</v>
+        <v>3943198.74482287</v>
       </c>
       <c r="O171" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P171" s="3" t="s">
-        <v>525</v>
+        <v>495</v>
       </c>
       <c r="Q171" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R171" s="3" t="s">
-        <v>523</v>
+        <v>493</v>
       </c>
       <c r="S171" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T171" s="4">
         <v>0.01</v>
       </c>
       <c r="U171" s="2">
-        <v>53459</v>
+        <v>48700</v>
       </c>
       <c r="V171" s="4">
-        <v>5.537623</v>
+        <v>7.15</v>
       </c>
       <c r="W171" s="3" t="s">
-        <v>526</v>
+        <v>496</v>
       </c>
       <c r="X171" s="4">
         <v>0</v>
       </c>
       <c r="Y171" s="4">
         <v>0</v>
       </c>
       <c r="Z171" s="6">
-        <v>6.1060000000000003E-3</v>
+        <v>3.104E-3</v>
       </c>
     </row>
     <row r="172" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
-        <v>527</v>
+        <v>497</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>528</v>
+        <v>498</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D172" s="4">
-        <v>28616887.324999999</v>
+        <v>3136884.8665</v>
       </c>
       <c r="E172" s="5">
-        <v>2.6955</v>
+        <v>97.024460000000005</v>
       </c>
       <c r="F172" s="4">
-        <v>771368.19784537004</v>
+        <v>3043545.6025433498</v>
       </c>
       <c r="G172" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H172" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I172" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J172" s="5">
-        <v>2.6955</v>
+        <v>97.024460000000005</v>
       </c>
       <c r="K172" s="5">
         <v>1</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="4">
-        <v>771368.19784499996</v>
+        <v>3043545.6025430001</v>
       </c>
       <c r="N172" s="4">
-        <v>771368.19784537004</v>
+        <v>3043545.6025433498</v>
       </c>
       <c r="O172" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="3" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="Q172" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R172" s="3" t="s">
-        <v>527</v>
+        <v>497</v>
       </c>
       <c r="S172" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T172" s="4">
         <v>0.01</v>
       </c>
       <c r="U172" s="2">
-        <v>51220</v>
+        <v>52505</v>
       </c>
       <c r="V172" s="4">
-        <v>0</v>
+        <v>9.5459999999999994</v>
       </c>
       <c r="W172" s="3" t="s">
-        <v>530</v>
+        <v>499</v>
       </c>
       <c r="X172" s="4">
         <v>0</v>
       </c>
       <c r="Y172" s="4">
         <v>0</v>
       </c>
       <c r="Z172" s="6">
-        <v>6.0599999999999998E-4</v>
+        <v>2.3960000000000001E-3</v>
       </c>
     </row>
     <row r="173" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>531</v>
+        <v>500</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>532</v>
+        <v>501</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D173" s="4">
-        <v>81273569.983999997</v>
+        <v>3560616.6538</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1056699999999999</v>
+        <v>100.20075</v>
       </c>
       <c r="F173" s="4">
-        <v>1711353.1810820899</v>
+        <v>3567764.5917325001</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H173" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I173" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J173" s="5">
-        <v>2.1056699999999999</v>
+        <v>100.20075</v>
       </c>
       <c r="K173" s="5">
         <v>1</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="4">
-        <v>1711353.181082</v>
+        <v>3567764.591732</v>
       </c>
       <c r="N173" s="4">
-        <v>1711353.1810820899</v>
+        <v>3567764.5917325001</v>
       </c>
       <c r="O173" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="3" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
       <c r="Q173" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R173" s="3" t="s">
-        <v>531</v>
+        <v>500</v>
       </c>
       <c r="S173" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T173" s="4">
         <v>0.01</v>
       </c>
       <c r="U173" s="2">
-        <v>50885</v>
+        <v>52718</v>
       </c>
       <c r="V173" s="4">
-        <v>0.86049900000000001</v>
+        <v>9.1630000000000003</v>
       </c>
       <c r="W173" s="3" t="s">
-        <v>533</v>
+        <v>502</v>
       </c>
       <c r="X173" s="4">
         <v>0</v>
       </c>
       <c r="Y173" s="4">
         <v>0</v>
       </c>
       <c r="Z173" s="6">
-        <v>1.3439999999999999E-3</v>
+        <v>2.8089999999999999E-3</v>
       </c>
     </row>
     <row r="174" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>534</v>
+        <v>503</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>535</v>
+        <v>504</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D174" s="4">
-        <v>67174329.018572003</v>
+        <v>177678.29125000001</v>
       </c>
       <c r="E174" s="5">
-        <v>2.4141400000000002</v>
+        <v>98.282880000000006</v>
       </c>
       <c r="F174" s="4">
-        <v>1621682.34656894</v>
+        <v>174627.34177529</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H174" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I174" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J174" s="5">
-        <v>2.4141400000000002</v>
+        <v>98.282880000000006</v>
       </c>
       <c r="K174" s="5">
         <v>1</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="4">
-        <v>1621682.346568</v>
+        <v>174627.34177500001</v>
       </c>
       <c r="N174" s="4">
-        <v>1621682.34656894</v>
+        <v>174627.34177529</v>
       </c>
       <c r="O174" s="3" t="s">
-        <v>536</v>
+        <v>34</v>
       </c>
       <c r="P174" s="3" t="s">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="Q174" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R174" s="3" t="s">
-        <v>534</v>
+        <v>503</v>
       </c>
       <c r="S174" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T174" s="4">
         <v>0.01</v>
       </c>
       <c r="U174" s="2">
-        <v>47628</v>
+        <v>55989</v>
       </c>
       <c r="V174" s="4">
-        <v>0</v>
+        <v>1.569</v>
       </c>
       <c r="W174" s="3" t="s">
-        <v>537</v>
+        <v>506</v>
       </c>
       <c r="X174" s="4">
         <v>0</v>
       </c>
       <c r="Y174" s="4">
         <v>0</v>
       </c>
       <c r="Z174" s="6">
-        <v>1.274E-3</v>
+        <v>1.37E-4</v>
       </c>
     </row>
     <row r="175" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>538</v>
+        <v>507</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>539</v>
+        <v>508</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D175" s="4">
-        <v>184187123.38416901</v>
+        <v>5782912.8283169996</v>
       </c>
       <c r="E175" s="5">
-        <v>3.2700200000000001</v>
+        <v>97.728849999999994</v>
       </c>
       <c r="F175" s="4">
-        <v>6022955.7720870096</v>
+        <v>5651574.2036167001</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H175" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I175" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J175" s="5">
-        <v>3.2700200000000001</v>
+        <v>97.728849999999994</v>
       </c>
       <c r="K175" s="5">
         <v>1</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="4">
-        <v>6022955.7720870003</v>
+        <v>5651574.2036159998</v>
       </c>
       <c r="N175" s="4">
-        <v>6022955.7720870096</v>
+        <v>5651574.2036167001</v>
       </c>
       <c r="O175" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P175" s="3" t="s">
-        <v>529</v>
+        <v>509</v>
       </c>
       <c r="Q175" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R175" s="3" t="s">
-        <v>538</v>
+        <v>507</v>
       </c>
       <c r="S175" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T175" s="4">
         <v>0.01</v>
       </c>
       <c r="U175" s="2">
-        <v>51312</v>
+        <v>62603</v>
       </c>
       <c r="V175" s="4">
-        <v>0.69390099999999999</v>
+        <v>5.2679999999999998</v>
       </c>
       <c r="W175" s="3" t="s">
-        <v>540</v>
+        <v>510</v>
       </c>
       <c r="X175" s="4">
         <v>0</v>
       </c>
       <c r="Y175" s="4">
         <v>0</v>
       </c>
       <c r="Z175" s="6">
-        <v>4.731E-3</v>
+        <v>4.4489999999999998E-3</v>
       </c>
     </row>
     <row r="176" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
-        <v>541</v>
+        <v>511</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>542</v>
+        <v>512</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D176" s="4">
-        <v>3853543.0877499999</v>
+        <v>5998740.7169030001</v>
       </c>
       <c r="E176" s="5">
-        <v>62.69079</v>
+        <v>85.728129999999993</v>
       </c>
       <c r="F176" s="4">
-        <v>2420560.98525979</v>
+        <v>5142608.2401491096</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H176" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I176" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J176" s="5">
-        <v>62.69079</v>
+        <v>85.728129999999993</v>
       </c>
       <c r="K176" s="5">
         <v>1</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M176" s="4">
-        <v>2420560.9852590002</v>
+        <v>5142608.2401489997</v>
       </c>
       <c r="N176" s="4">
-        <v>2420560.98525979</v>
+        <v>5142608.2401491096</v>
       </c>
       <c r="O176" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="3" t="s">
-        <v>543</v>
+        <v>513</v>
       </c>
       <c r="Q176" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R176" s="3" t="s">
-        <v>541</v>
+        <v>511</v>
       </c>
       <c r="S176" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T176" s="4">
         <v>0.01</v>
       </c>
       <c r="U176" s="2">
-        <v>60566</v>
+        <v>49485</v>
       </c>
       <c r="V176" s="4">
-        <v>6.3317500000000004</v>
+        <v>5.25</v>
       </c>
       <c r="W176" s="3" t="s">
-        <v>544</v>
+        <v>514</v>
       </c>
       <c r="X176" s="4">
-        <v>4744.3805589200001</v>
+        <v>0</v>
       </c>
       <c r="Y176" s="4">
-        <v>4744.3805579999998</v>
+        <v>0</v>
       </c>
       <c r="Z176" s="6">
-        <v>1.9009999999999999E-3</v>
+        <v>4.0489999999999996E-3</v>
       </c>
     </row>
     <row r="177" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
-        <v>545</v>
+        <v>515</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>546</v>
+        <v>516</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D177" s="4">
-        <v>7306422.4119999995</v>
+        <v>1950742.86302</v>
       </c>
       <c r="E177" s="5">
-        <v>98.755240000000001</v>
+        <v>92.714169999999996</v>
       </c>
       <c r="F177" s="4">
-        <v>7215474.9883843902</v>
+        <v>1810115.6502256601</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H177" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J177" s="5">
-        <v>98.755240000000001</v>
+        <v>92.714169999999996</v>
       </c>
       <c r="K177" s="5">
         <v>1</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M177" s="4">
-        <v>7215474.988384</v>
+        <v>1810115.650225</v>
       </c>
       <c r="N177" s="4">
-        <v>7215474.9883843902</v>
+        <v>1810115.6502256601</v>
       </c>
       <c r="O177" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P177" s="3" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="Q177" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R177" s="3" t="s">
-        <v>545</v>
+        <v>515</v>
       </c>
       <c r="S177" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T177" s="4">
         <v>0.01</v>
       </c>
       <c r="U177" s="2">
-        <v>56031</v>
+        <v>49790</v>
       </c>
       <c r="V177" s="4">
-        <v>5.6806700000000001</v>
+        <v>4.6154599999999997</v>
       </c>
       <c r="W177" s="3" t="s">
-        <v>548</v>
+        <v>517</v>
       </c>
       <c r="X177" s="4">
-        <v>0</v>
+        <v>1500.5959424299999</v>
       </c>
       <c r="Y177" s="4">
-        <v>0</v>
+        <v>1500.5959419999999</v>
       </c>
       <c r="Z177" s="6">
-        <v>5.6680000000000003E-3</v>
+        <v>1.4250000000000001E-3</v>
       </c>
     </row>
     <row r="178" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
-        <v>549</v>
+        <v>518</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>550</v>
+        <v>519</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="4">
-        <v>1720697.9593780001</v>
+        <v>6780134.5683230003</v>
       </c>
       <c r="E178" s="5">
-        <v>93.580889999999997</v>
+        <v>90.746740000000003</v>
       </c>
       <c r="F178" s="4">
-        <v>1611544.8940302399</v>
+        <v>6157627.6549535096</v>
       </c>
       <c r="G178" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H178" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J178" s="5">
-        <v>93.580889999999997</v>
+        <v>90.746740000000003</v>
       </c>
       <c r="K178" s="5">
         <v>1</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M178" s="4">
-        <v>1611544.8940300001</v>
+        <v>6157627.6549530001</v>
       </c>
       <c r="N178" s="4">
-        <v>1611544.8940302399</v>
+        <v>6157627.6549535096</v>
       </c>
       <c r="O178" s="3" t="s">
-        <v>34</v>
+        <v>520</v>
       </c>
       <c r="P178" s="3" t="s">
-        <v>551</v>
+        <v>513</v>
       </c>
       <c r="Q178" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R178" s="3" t="s">
-        <v>549</v>
+        <v>518</v>
       </c>
       <c r="S178" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T178" s="4">
         <v>0.01</v>
       </c>
       <c r="U178" s="2">
-        <v>49943</v>
+        <v>50124</v>
       </c>
       <c r="V178" s="4">
-        <v>3.8867500000000001</v>
+        <v>4.3154599999999999</v>
       </c>
       <c r="W178" s="3" t="s">
-        <v>552</v>
+        <v>521</v>
       </c>
       <c r="X178" s="4">
-        <v>1300.4294320900001</v>
+        <v>4876.56658737</v>
       </c>
       <c r="Y178" s="4">
-        <v>1300.4294319999999</v>
+        <v>4876.5665870000003</v>
       </c>
       <c r="Z178" s="6">
-        <v>1.266E-3</v>
+        <v>4.8479999999999999E-3</v>
       </c>
     </row>
     <row r="179" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>553</v>
+        <v>522</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>554</v>
+        <v>523</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D179" s="4">
-        <v>6065365.2867750004</v>
+        <v>1626220.9306910001</v>
       </c>
       <c r="E179" s="5">
-        <v>99.177009999999996</v>
+        <v>100.05500000000001</v>
       </c>
       <c r="F179" s="4">
-        <v>6015447.9370013699</v>
+        <v>1636525.1340463799</v>
       </c>
       <c r="G179" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H179" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I179" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J179" s="5">
-        <v>99.177009999999996</v>
+        <v>100.05500000000001</v>
       </c>
       <c r="K179" s="5">
         <v>1</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="4">
-        <v>6015447.9370010002</v>
+        <v>1636525.134046</v>
       </c>
       <c r="N179" s="4">
-        <v>6015447.9370013699</v>
+        <v>1636525.1340463799</v>
       </c>
       <c r="O179" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="3" t="s">
-        <v>555</v>
+        <v>524</v>
       </c>
       <c r="Q179" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R179" s="3" t="s">
-        <v>553</v>
+        <v>522</v>
       </c>
       <c r="S179" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T179" s="4">
         <v>0.01</v>
       </c>
       <c r="U179" s="2">
-        <v>50756</v>
+        <v>48075</v>
       </c>
       <c r="V179" s="4">
-        <v>2.1349999999999998</v>
+        <v>4.8906400000000003</v>
       </c>
       <c r="W179" s="3" t="s">
-        <v>556</v>
+        <v>525</v>
       </c>
       <c r="X179" s="4">
-        <v>0</v>
+        <v>9409.7818435000008</v>
       </c>
       <c r="Y179" s="4">
-        <v>0</v>
+        <v>9409.7818430000007</v>
       </c>
       <c r="Z179" s="6">
-        <v>4.725E-3</v>
+        <v>1.2880000000000001E-3</v>
       </c>
     </row>
     <row r="180" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>558</v>
+        <v>527</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D180" s="4">
-        <v>6655000</v>
+        <v>7911854.7792699998</v>
       </c>
       <c r="E180" s="5">
-        <v>99.66404</v>
+        <v>100.0539</v>
       </c>
       <c r="F180" s="4">
-        <v>6644118.03977778</v>
+        <v>7994614.4329597196</v>
       </c>
       <c r="G180" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H180" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I180" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J180" s="5">
-        <v>99.66404</v>
+        <v>100.0539</v>
       </c>
       <c r="K180" s="5">
         <v>1</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M180" s="4">
-        <v>6644118.0397770004</v>
+        <v>7994614.4329589996</v>
       </c>
       <c r="N180" s="4">
-        <v>6644118.03977778</v>
+        <v>7994614.4329597196</v>
       </c>
       <c r="O180" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P180" s="3" t="s">
-        <v>559</v>
+        <v>524</v>
       </c>
       <c r="Q180" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R180" s="3" t="s">
-        <v>557</v>
+        <v>526</v>
       </c>
       <c r="S180" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T180" s="4">
         <v>0.01</v>
       </c>
       <c r="U180" s="2">
-        <v>49263</v>
+        <v>48596</v>
       </c>
       <c r="V180" s="4">
-        <v>3.88</v>
+        <v>4.6995199999999997</v>
       </c>
       <c r="W180" s="3" t="s">
-        <v>560</v>
+        <v>528</v>
       </c>
       <c r="X180" s="4">
-        <v>11476.17777778</v>
+        <v>78495.163963690007</v>
       </c>
       <c r="Y180" s="4">
-        <v>11476.177777000001</v>
+        <v>78495.163962999999</v>
       </c>
       <c r="Z180" s="6">
-        <v>5.2189999999999997E-3</v>
+        <v>6.2940000000000001E-3</v>
       </c>
     </row>
     <row r="181" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
-        <v>561</v>
+        <v>529</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>562</v>
+        <v>530</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D181" s="4">
-        <v>707412.24600000004</v>
+        <v>1351593.733455</v>
       </c>
       <c r="E181" s="5">
-        <v>100.0184</v>
+        <v>100.02500000000001</v>
       </c>
       <c r="F181" s="4">
-        <v>711622.92148042005</v>
+        <v>1365527.90870532</v>
       </c>
       <c r="G181" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H181" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J181" s="5">
-        <v>100.0184</v>
+        <v>100.02500000000001</v>
       </c>
       <c r="K181" s="5">
         <v>1</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M181" s="4">
-        <v>711622.92148000002</v>
+        <v>1365527.9087050001</v>
       </c>
       <c r="N181" s="4">
-        <v>711622.92148042005</v>
+        <v>1365527.90870532</v>
       </c>
       <c r="O181" s="3" t="s">
-        <v>34</v>
+        <v>531</v>
       </c>
       <c r="P181" s="3" t="s">
-        <v>563</v>
+        <v>524</v>
       </c>
       <c r="Q181" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R181" s="3" t="s">
-        <v>561</v>
+        <v>529</v>
       </c>
       <c r="S181" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T181" s="4">
         <v>0.01</v>
       </c>
       <c r="U181" s="2">
-        <v>48689</v>
+        <v>47956</v>
       </c>
       <c r="V181" s="4">
-        <v>4.8292099999999998</v>
+        <v>4.96082</v>
       </c>
       <c r="W181" s="3" t="s">
-        <v>564</v>
+        <v>532</v>
       </c>
       <c r="X181" s="4">
-        <v>4080.51162716</v>
+        <v>13596.27681695</v>
       </c>
       <c r="Y181" s="4">
-        <v>4080.5116269999999</v>
+        <v>13596.276816</v>
       </c>
       <c r="Z181" s="6">
-        <v>5.5900000000000004E-4</v>
+        <v>1.075E-3</v>
       </c>
     </row>
     <row r="182" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>565</v>
+        <v>533</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D182" s="4">
-        <v>1567661.44936</v>
+        <v>4061059.49</v>
       </c>
       <c r="E182" s="5">
-        <v>98.672910000000002</v>
+        <v>86.007459999999995</v>
       </c>
       <c r="F182" s="4">
-        <v>1548162.3471671201</v>
+        <v>3494655.1300734198</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H182" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I182" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J182" s="5">
-        <v>98.672910000000002</v>
+        <v>86.007459999999995</v>
       </c>
       <c r="K182" s="5">
         <v>1</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M182" s="4">
-        <v>1548162.3471669999</v>
+        <v>3494655.1300730002</v>
       </c>
       <c r="N182" s="4">
-        <v>1548162.3471671201</v>
+        <v>3494655.1300734198</v>
       </c>
       <c r="O182" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="3" t="s">
-        <v>567</v>
+        <v>535</v>
       </c>
       <c r="Q182" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R182" s="3" t="s">
-        <v>565</v>
+        <v>533</v>
       </c>
       <c r="S182" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T182" s="4">
         <v>0.01</v>
       </c>
       <c r="U182" s="2">
-        <v>49242</v>
+        <v>61934</v>
       </c>
       <c r="V182" s="4">
-        <v>4.2817499999999997</v>
+        <v>2.72</v>
       </c>
       <c r="W182" s="3" t="s">
-        <v>568</v>
+        <v>536</v>
       </c>
       <c r="X182" s="4">
-        <v>1305.1761354299999</v>
+        <v>1841.0136354700001</v>
       </c>
       <c r="Y182" s="4">
-        <v>1305.1761349999999</v>
+        <v>1841.013635</v>
       </c>
       <c r="Z182" s="6">
-        <v>1.2160000000000001E-3</v>
+        <v>2.751E-3</v>
       </c>
     </row>
     <row r="183" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>569</v>
+        <v>537</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>570</v>
+        <v>538</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D183" s="4">
-        <v>913863.26467900001</v>
+        <v>7865000</v>
       </c>
       <c r="E183" s="5">
-        <v>96.508960000000002</v>
+        <v>94.649169999999998</v>
       </c>
       <c r="F183" s="4">
-        <v>883026.10637225001</v>
+        <v>7444157.2204999998</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H183" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I183" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J183" s="5">
-        <v>96.508960000000002</v>
+        <v>94.649169999999998</v>
       </c>
       <c r="K183" s="5">
         <v>1</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M183" s="4">
-        <v>883026.10637199995</v>
+        <v>7444157.2204999998</v>
       </c>
       <c r="N183" s="4">
-        <v>883026.10637225001</v>
+        <v>7444157.2204999998</v>
       </c>
       <c r="O183" s="3" t="s">
-        <v>571</v>
+        <v>34</v>
       </c>
       <c r="P183" s="3" t="s">
-        <v>567</v>
+        <v>539</v>
       </c>
       <c r="Q183" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R183" s="3" t="s">
-        <v>569</v>
+        <v>537</v>
       </c>
       <c r="S183" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T183" s="4">
         <v>0.01</v>
       </c>
       <c r="U183" s="2">
-        <v>50308</v>
+        <v>53459</v>
       </c>
       <c r="V183" s="4">
-        <v>7</v>
+        <v>5.537623</v>
       </c>
       <c r="W183" s="3" t="s">
-        <v>572</v>
+        <v>540</v>
       </c>
       <c r="X183" s="4">
-        <v>1066.1738087900001</v>
+        <v>0</v>
       </c>
       <c r="Y183" s="4">
-        <v>1066.173808</v>
+        <v>0</v>
       </c>
       <c r="Z183" s="6">
-        <v>6.9300000000000004E-4</v>
+        <v>5.8609999999999999E-3</v>
       </c>
     </row>
     <row r="184" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
-        <v>573</v>
+        <v>541</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>574</v>
+        <v>542</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D184" s="4">
-        <v>9825971.6890530009</v>
+        <v>1914963.519262</v>
       </c>
       <c r="E184" s="5">
-        <v>55.599220000000003</v>
+        <v>98.180610000000001</v>
       </c>
       <c r="F184" s="4">
-        <v>5463163.61653441</v>
+        <v>1881897.3973502801</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H184" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I184" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J184" s="5">
-        <v>55.599220000000003</v>
+        <v>98.180610000000001</v>
       </c>
       <c r="K184" s="5">
         <v>1</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M184" s="4">
-        <v>5463163.6165340003</v>
+        <v>1881897.39735</v>
       </c>
       <c r="N184" s="4">
-        <v>5463163.61653441</v>
+        <v>1881897.3973502801</v>
       </c>
       <c r="O184" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="3" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="Q184" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R184" s="3" t="s">
-        <v>573</v>
+        <v>541</v>
       </c>
       <c r="S184" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T184" s="4">
         <v>0.01</v>
       </c>
       <c r="U184" s="2">
-        <v>53868</v>
+        <v>54660</v>
       </c>
       <c r="V184" s="4">
-        <v>3.1620900000000001</v>
+        <v>5.56</v>
       </c>
       <c r="W184" s="3" t="s">
-        <v>576</v>
+        <v>544</v>
       </c>
       <c r="X184" s="4">
-        <v>0</v>
+        <v>1774.5328611800001</v>
       </c>
       <c r="Y184" s="4">
-        <v>0</v>
+        <v>1774.5328609999999</v>
       </c>
       <c r="Z184" s="6">
-        <v>4.2909999999999997E-3</v>
+        <v>1.4809999999999999E-3</v>
       </c>
     </row>
     <row r="185" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>578</v>
+        <v>546</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D185" s="4">
-        <v>10047263.053053999</v>
+        <v>27415172.135000002</v>
       </c>
       <c r="E185" s="5">
-        <v>16.773630000000001</v>
+        <v>2.6428199999999999</v>
       </c>
       <c r="F185" s="4">
-        <v>1693304.0498846699</v>
+        <v>724533.65221821005</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H185" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I185" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J185" s="5">
-        <v>16.773630000000001</v>
+        <v>2.6428199999999999</v>
       </c>
       <c r="K185" s="5">
         <v>1</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M185" s="4">
-        <v>1693304.0498840001</v>
+        <v>724533.65221800003</v>
       </c>
       <c r="N185" s="4">
-        <v>1693304.0498846699</v>
+        <v>724533.65221821005</v>
       </c>
       <c r="O185" s="3" t="s">
-        <v>579</v>
+        <v>34</v>
       </c>
       <c r="P185" s="3" t="s">
-        <v>580</v>
+        <v>547</v>
       </c>
       <c r="Q185" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R185" s="3" t="s">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="S185" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T185" s="4">
         <v>0.01</v>
       </c>
       <c r="U185" s="2">
-        <v>59621</v>
+        <v>51220</v>
       </c>
       <c r="V185" s="4">
-        <v>4.10175</v>
+        <v>0</v>
       </c>
       <c r="W185" s="3" t="s">
-        <v>581</v>
+        <v>548</v>
       </c>
       <c r="X185" s="4">
-        <v>8013.3202387499996</v>
+        <v>0</v>
       </c>
       <c r="Y185" s="4">
-        <v>8013.3202380000002</v>
+        <v>0</v>
       </c>
       <c r="Z185" s="6">
-        <v>1.33E-3</v>
+        <v>5.6999999999999998E-4</v>
       </c>
     </row>
     <row r="186" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>583</v>
+        <v>550</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D186" s="4">
-        <v>2648359.3733199998</v>
+        <v>81199688.192000002</v>
       </c>
       <c r="E186" s="5">
-        <v>100.22722</v>
+        <v>1.99369</v>
       </c>
       <c r="F186" s="4">
-        <v>2659728.8683883101</v>
+        <v>1618870.0635150799</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H186" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I186" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J186" s="5">
-        <v>100.22722</v>
+        <v>1.99369</v>
       </c>
       <c r="K186" s="5">
         <v>1</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M186" s="4">
-        <v>2659728.8683879999</v>
+        <v>1618870.063515</v>
       </c>
       <c r="N186" s="4">
-        <v>2659728.8683883101</v>
+        <v>1618870.0635150799</v>
       </c>
       <c r="O186" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P186" s="3" t="s">
-        <v>584</v>
+        <v>547</v>
       </c>
       <c r="Q186" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R186" s="3" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="S186" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T186" s="4">
-        <v>1</v>
+        <v>0.01</v>
       </c>
       <c r="U186" s="2">
-        <v>47105</v>
+        <v>50885</v>
       </c>
       <c r="V186" s="4">
-        <v>4.8499999999999996</v>
+        <v>0.123561</v>
       </c>
       <c r="W186" s="3" t="s">
-        <v>585</v>
+        <v>551</v>
       </c>
       <c r="X186" s="4">
-        <v>5351.8929002499999</v>
+        <v>0</v>
       </c>
       <c r="Y186" s="4">
-        <v>5351.8928999999998</v>
+        <v>0</v>
       </c>
       <c r="Z186" s="6">
-        <v>2.0890000000000001E-3</v>
+        <v>1.274E-3</v>
       </c>
     </row>
     <row r="187" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
-        <v>586</v>
+        <v>552</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>587</v>
+        <v>553</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D187" s="4">
-        <v>2556037.7091399999</v>
+        <v>66245264.952182002</v>
       </c>
       <c r="E187" s="5">
-        <v>98.761660000000006</v>
+        <v>2.2939500000000002</v>
       </c>
       <c r="F187" s="4">
-        <v>2524385.2717726398</v>
+        <v>1519633.2553705799</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H187" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I187" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J187" s="5">
-        <v>98.761660000000006</v>
+        <v>2.2939500000000002</v>
       </c>
       <c r="K187" s="5">
         <v>1</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M187" s="4">
-        <v>2524385.271772</v>
+        <v>1519633.2553699999</v>
       </c>
       <c r="N187" s="4">
-        <v>2524385.2717726398</v>
+        <v>1519633.2553705799</v>
       </c>
       <c r="O187" s="3" t="s">
-        <v>34</v>
+        <v>554</v>
       </c>
       <c r="P187" s="3" t="s">
-        <v>588</v>
+        <v>547</v>
       </c>
       <c r="Q187" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R187" s="3" t="s">
-        <v>586</v>
+        <v>552</v>
       </c>
       <c r="S187" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T187" s="4">
         <v>0.01</v>
       </c>
       <c r="U187" s="2">
-        <v>52331</v>
+        <v>47628</v>
       </c>
       <c r="V187" s="4">
-        <v>5.822616</v>
+        <v>0</v>
       </c>
       <c r="W187" s="3" t="s">
-        <v>589</v>
+        <v>555</v>
       </c>
       <c r="X187" s="4">
         <v>0</v>
       </c>
       <c r="Y187" s="4">
         <v>0</v>
       </c>
       <c r="Z187" s="6">
-        <v>1.983E-3</v>
+        <v>1.196E-3</v>
       </c>
     </row>
     <row r="188" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
-        <v>590</v>
+        <v>556</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D188" s="4">
-        <v>8719859.4315000009</v>
+        <v>183912190.94772401</v>
       </c>
       <c r="E188" s="5">
-        <v>100.1294</v>
+        <v>3.1289799999999999</v>
       </c>
       <c r="F188" s="4">
-        <v>8785933.7836372498</v>
+        <v>5754575.6723160902</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H188" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I188" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J188" s="5">
-        <v>100.1294</v>
+        <v>3.1289799999999999</v>
       </c>
       <c r="K188" s="5">
         <v>1</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M188" s="4">
-        <v>8785933.7836370002</v>
+        <v>5754575.6723159999</v>
       </c>
       <c r="N188" s="4">
-        <v>8785933.7836372498</v>
+        <v>5754575.6723160902</v>
       </c>
       <c r="O188" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="3" t="s">
-        <v>592</v>
+        <v>547</v>
       </c>
       <c r="Q188" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R188" s="3" t="s">
-        <v>590</v>
+        <v>556</v>
       </c>
       <c r="S188" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T188" s="4">
         <v>0.01</v>
       </c>
       <c r="U188" s="2">
-        <v>49050</v>
+        <v>51312</v>
       </c>
       <c r="V188" s="4">
-        <v>4.8128599999999997</v>
+        <v>0.69899100000000003</v>
       </c>
       <c r="W188" s="3" t="s">
-        <v>593</v>
+        <v>558</v>
       </c>
       <c r="X188" s="4">
-        <v>54790.854032889998</v>
+        <v>0</v>
       </c>
       <c r="Y188" s="4">
-        <v>54790.854032000003</v>
+        <v>0</v>
       </c>
       <c r="Z188" s="6">
-        <v>6.9020000000000001E-3</v>
+        <v>4.5300000000000002E-3</v>
       </c>
     </row>
     <row r="189" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
-        <v>594</v>
+        <v>559</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>595</v>
+        <v>560</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D189" s="4">
-        <v>3085154.7779399999</v>
+        <v>3842453.74725</v>
       </c>
       <c r="E189" s="5">
-        <v>100.0754</v>
+        <v>61.913879999999999</v>
       </c>
       <c r="F189" s="4">
-        <v>3108478.6714674202</v>
+        <v>2383216.7815244398</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H189" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I189" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J189" s="5">
-        <v>100.0754</v>
+        <v>61.913879999999999</v>
       </c>
       <c r="K189" s="5">
         <v>1</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M189" s="4">
-        <v>3108478.6714670002</v>
+        <v>2383216.7815240002</v>
       </c>
       <c r="N189" s="4">
-        <v>3108478.6714674202</v>
+        <v>2383216.7815244398</v>
       </c>
       <c r="O189" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P189" s="3" t="s">
-        <v>596</v>
+        <v>561</v>
       </c>
       <c r="Q189" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R189" s="3" t="s">
-        <v>594</v>
+        <v>559</v>
       </c>
       <c r="S189" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T189" s="4">
         <v>0.01</v>
       </c>
       <c r="U189" s="2">
-        <v>48044</v>
+        <v>60566</v>
       </c>
       <c r="V189" s="4">
-        <v>5.1045299999999996</v>
+        <v>6.5654599999999999</v>
       </c>
       <c r="W189" s="3" t="s">
-        <v>597</v>
+        <v>562</v>
       </c>
       <c r="X189" s="4">
-        <v>20997.68682485</v>
+        <v>4204.5793965700004</v>
       </c>
       <c r="Y189" s="4">
-        <v>20997.686824</v>
+        <v>4204.5793960000001</v>
       </c>
       <c r="Z189" s="6">
-        <v>2.4420000000000002E-3</v>
+        <v>1.8760000000000001E-3</v>
       </c>
     </row>
     <row r="190" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>598</v>
+        <v>563</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>599</v>
+        <v>564</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D190" s="4">
-        <v>8625000</v>
+        <v>7274217.9967999998</v>
       </c>
       <c r="E190" s="5">
-        <v>88.605170000000001</v>
+        <v>95.398219999999995</v>
       </c>
       <c r="F190" s="4">
-        <v>7642195.9124999996</v>
+        <v>6939474.4878668599</v>
       </c>
       <c r="G190" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H190" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I190" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J190" s="5">
-        <v>88.605170000000001</v>
+        <v>95.398219999999995</v>
       </c>
       <c r="K190" s="5">
         <v>1</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M190" s="4">
-        <v>7642195.9124999996</v>
+        <v>6939474.4878660003</v>
       </c>
       <c r="N190" s="4">
-        <v>7642195.9124999996</v>
+        <v>6939474.4878668599</v>
       </c>
       <c r="O190" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="3" t="s">
-        <v>600</v>
+        <v>565</v>
       </c>
       <c r="Q190" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R190" s="3" t="s">
-        <v>598</v>
+        <v>563</v>
       </c>
       <c r="S190" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T190" s="4">
         <v>0.01</v>
       </c>
       <c r="U190" s="2">
-        <v>51480</v>
+        <v>56031</v>
       </c>
       <c r="V190" s="4">
-        <v>2.347</v>
+        <v>5.6806700000000001</v>
       </c>
       <c r="W190" s="3" t="s">
-        <v>601</v>
+        <v>566</v>
       </c>
       <c r="X190" s="4">
         <v>0</v>
       </c>
       <c r="Y190" s="4">
         <v>0</v>
       </c>
       <c r="Z190" s="6">
-        <v>6.0029999999999997E-3</v>
+        <v>5.463E-3</v>
       </c>
     </row>
     <row r="191" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>602</v>
+        <v>567</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>603</v>
+        <v>568</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D191" s="4">
-        <v>678214.18085999996</v>
+        <v>1711579.2281830001</v>
       </c>
       <c r="E191" s="5">
-        <v>100.59448999999999</v>
+        <v>92.336129999999997</v>
       </c>
       <c r="F191" s="4">
-        <v>682246.09634338995</v>
+        <v>1581581.43681266</v>
       </c>
       <c r="G191" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H191" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J191" s="5">
-        <v>100.59448999999999</v>
+        <v>92.336129999999997</v>
       </c>
       <c r="K191" s="5">
         <v>1</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M191" s="4">
-        <v>682246.09634299995</v>
+        <v>1581581.4368120001</v>
       </c>
       <c r="N191" s="4">
-        <v>682246.09634338995</v>
+        <v>1581581.43681266</v>
       </c>
       <c r="O191" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P191" s="3" t="s">
-        <v>604</v>
+        <v>569</v>
       </c>
       <c r="Q191" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R191" s="3" t="s">
-        <v>602</v>
+        <v>567</v>
       </c>
       <c r="S191" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T191" s="4">
         <v>0.01</v>
       </c>
       <c r="U191" s="2">
-        <v>47635</v>
+        <v>49943</v>
       </c>
       <c r="V191" s="4">
-        <v>6.63</v>
+        <v>4.1204599999999996</v>
       </c>
       <c r="W191" s="3" t="s">
-        <v>605</v>
+        <v>570</v>
       </c>
       <c r="X191" s="4">
-        <v>0</v>
+        <v>1175.41562443</v>
       </c>
       <c r="Y191" s="4">
-        <v>0</v>
+        <v>1175.415624</v>
       </c>
       <c r="Z191" s="6">
-        <v>5.3499999999999999E-4</v>
+        <v>1.245E-3</v>
       </c>
     </row>
     <row r="192" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
-        <v>606</v>
+        <v>571</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>607</v>
+        <v>572</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D192" s="4">
-        <v>599739.74502799998</v>
+        <v>6057770.2807250004</v>
       </c>
       <c r="E192" s="5">
-        <v>100.77093000000001</v>
+        <v>99.344350000000006</v>
       </c>
       <c r="F192" s="4">
-        <v>606285.15133882</v>
+        <v>6018052.5098794298</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H192" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J192" s="5">
-        <v>100.77093000000001</v>
+        <v>99.344350000000006</v>
       </c>
       <c r="K192" s="5">
         <v>1</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M192" s="4">
-        <v>606285.15133799997</v>
+        <v>6018052.5098789996</v>
       </c>
       <c r="N192" s="4">
-        <v>606285.15133882</v>
+        <v>6018052.5098794298</v>
       </c>
       <c r="O192" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P192" s="3" t="s">
-        <v>604</v>
+        <v>573</v>
       </c>
       <c r="Q192" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R192" s="3" t="s">
-        <v>606</v>
+        <v>571</v>
       </c>
       <c r="S192" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T192" s="4">
         <v>0.01</v>
       </c>
       <c r="U192" s="2">
-        <v>47133</v>
+        <v>50756</v>
       </c>
       <c r="V192" s="4">
-        <v>7.21</v>
+        <v>2.1349999999999998</v>
       </c>
       <c r="W192" s="3" t="s">
-        <v>608</v>
+        <v>574</v>
       </c>
       <c r="X192" s="4">
-        <v>1921.8326940699999</v>
+        <v>0</v>
       </c>
       <c r="Y192" s="4">
-        <v>1921.8326939999999</v>
+        <v>0</v>
       </c>
       <c r="Z192" s="6">
-        <v>4.7600000000000002E-4</v>
+        <v>4.738E-3</v>
       </c>
     </row>
     <row r="193" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>610</v>
+        <v>576</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D193" s="4">
-        <v>2755665.4500060002</v>
+        <v>6655000</v>
       </c>
       <c r="E193" s="5">
-        <v>100.05119999999999</v>
+        <v>99.508449999999996</v>
       </c>
       <c r="F193" s="4">
-        <v>2774645.0896692201</v>
+        <v>6633763.5252777804</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H193" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I193" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J193" s="5">
-        <v>100.05119999999999</v>
+        <v>99.508449999999996</v>
       </c>
       <c r="K193" s="5">
         <v>1</v>
       </c>
       <c r="L193" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M193" s="4">
-        <v>2774645.0896689999</v>
+        <v>6633763.5252769999</v>
       </c>
       <c r="N193" s="4">
-        <v>2774645.0896692201</v>
+        <v>6633763.5252777804</v>
       </c>
       <c r="O193" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="3" t="s">
-        <v>611</v>
+        <v>577</v>
       </c>
       <c r="Q193" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R193" s="3" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="S193" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T193" s="4">
         <v>0.01</v>
       </c>
       <c r="U193" s="2">
-        <v>49051</v>
+        <v>49263</v>
       </c>
       <c r="V193" s="4">
-        <v>4.9895199999999997</v>
+        <v>3.88</v>
       </c>
       <c r="W193" s="3" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="X193" s="4">
-        <v>17568.738952809999</v>
+        <v>11476.17777778</v>
       </c>
       <c r="Y193" s="4">
-        <v>17568.738952</v>
+        <v>11476.177777000001</v>
       </c>
       <c r="Z193" s="6">
-        <v>2.1789999999999999E-3</v>
+        <v>5.2230000000000002E-3</v>
       </c>
     </row>
     <row r="194" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>614</v>
+        <v>580</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D194" s="4">
-        <v>4835823.2634150004</v>
+        <v>707412.24600000004</v>
       </c>
       <c r="E194" s="5">
-        <v>92.039370000000005</v>
+        <v>100.01090000000001</v>
       </c>
       <c r="F194" s="4">
-        <v>4458198.70627023</v>
+        <v>714416.73413906002</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H194" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I194" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J194" s="5">
-        <v>92.039370000000005</v>
+        <v>100.01090000000001</v>
       </c>
       <c r="K194" s="5">
         <v>1</v>
       </c>
       <c r="L194" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M194" s="4">
-        <v>4458198.70627</v>
+        <v>714416.73413899995</v>
       </c>
       <c r="N194" s="4">
-        <v>4458198.70627023</v>
+        <v>714416.73413906002</v>
       </c>
       <c r="O194" s="3" t="s">
-        <v>615</v>
+        <v>34</v>
       </c>
       <c r="P194" s="3" t="s">
-        <v>616</v>
+        <v>581</v>
       </c>
       <c r="Q194" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R194" s="3" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="S194" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T194" s="4">
         <v>0.01</v>
       </c>
       <c r="U194" s="2">
-        <v>50240</v>
+        <v>48689</v>
       </c>
       <c r="V194" s="4">
-        <v>3.9817800000000001</v>
+        <v>4.8292099999999998</v>
       </c>
       <c r="W194" s="3" t="s">
-        <v>617</v>
+        <v>582</v>
       </c>
       <c r="X194" s="4">
-        <v>7337.4403092399998</v>
+        <v>6927.3802042500001</v>
       </c>
       <c r="Y194" s="4">
-        <v>7337.4403089999996</v>
+        <v>6927.380204</v>
       </c>
       <c r="Z194" s="6">
-        <v>3.5019999999999999E-3</v>
+        <v>5.62E-4</v>
       </c>
     </row>
     <row r="195" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
-        <v>618</v>
+        <v>583</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>619</v>
+        <v>584</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D195" s="4">
-        <v>1295000</v>
+        <v>1536112.1949</v>
       </c>
       <c r="E195" s="5">
-        <v>97.122960000000006</v>
+        <v>98.214110000000005</v>
       </c>
       <c r="F195" s="4">
-        <v>1257742.3319999999</v>
+        <v>1509834.9630177601</v>
       </c>
       <c r="G195" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H195" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I195" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J195" s="5">
-        <v>97.122960000000006</v>
+        <v>98.214110000000005</v>
       </c>
       <c r="K195" s="5">
         <v>1</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M195" s="4">
-        <v>1257742.3319999999</v>
+        <v>1509834.9630169999</v>
       </c>
       <c r="N195" s="4">
-        <v>1257742.3319999999</v>
+        <v>1509834.9630177601</v>
       </c>
       <c r="O195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="3" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="Q195" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R195" s="3" t="s">
-        <v>618</v>
+        <v>583</v>
       </c>
       <c r="S195" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T195" s="4">
         <v>0.01</v>
       </c>
       <c r="U195" s="2">
-        <v>53595</v>
+        <v>49242</v>
       </c>
       <c r="V195" s="4">
-        <v>4.6399999999999997</v>
+        <v>4.51546</v>
       </c>
       <c r="W195" s="3" t="s">
-        <v>621</v>
+        <v>586</v>
       </c>
       <c r="X195" s="4">
-        <v>0</v>
+        <v>1156.04219526</v>
       </c>
       <c r="Y195" s="4">
-        <v>0</v>
+        <v>1156.042195</v>
       </c>
       <c r="Z195" s="6">
-        <v>9.8799999999999995E-4</v>
+        <v>1.188E-3</v>
       </c>
     </row>
     <row r="196" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>622</v>
+        <v>587</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>623</v>
+        <v>588</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D196" s="4">
-        <v>3500000</v>
+        <v>903425.23812400002</v>
       </c>
       <c r="E196" s="5">
-        <v>96.811390000000003</v>
+        <v>95.578130000000002</v>
       </c>
       <c r="F196" s="4">
-        <v>3388398.65</v>
+        <v>864530.94465814997</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H196" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I196" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J196" s="5">
-        <v>96.811390000000003</v>
+        <v>95.578130000000002</v>
       </c>
       <c r="K196" s="5">
         <v>1</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M196" s="4">
-        <v>3388398.65</v>
+        <v>864530.94465800002</v>
       </c>
       <c r="N196" s="4">
-        <v>3388398.65</v>
+        <v>864530.94465814997</v>
       </c>
       <c r="O196" s="3" t="s">
-        <v>34</v>
+        <v>589</v>
       </c>
       <c r="P196" s="3" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="Q196" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R196" s="3" t="s">
-        <v>622</v>
+        <v>587</v>
       </c>
       <c r="S196" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T196" s="4">
         <v>0.01</v>
       </c>
       <c r="U196" s="2">
-        <v>53595</v>
+        <v>50308</v>
       </c>
       <c r="V196" s="4">
-        <v>5.73</v>
+        <v>7</v>
       </c>
       <c r="W196" s="3" t="s">
-        <v>624</v>
+        <v>590</v>
       </c>
       <c r="X196" s="4">
-        <v>0</v>
+        <v>1053.99611114</v>
       </c>
       <c r="Y196" s="4">
-        <v>0</v>
+        <v>1053.9961109999999</v>
       </c>
       <c r="Z196" s="6">
-        <v>2.6619999999999999E-3</v>
+        <v>6.8000000000000005E-4</v>
       </c>
     </row>
     <row r="197" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>626</v>
+        <v>592</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D197" s="4">
-        <v>3230000</v>
+        <v>9803524.7578890007</v>
       </c>
       <c r="E197" s="5">
-        <v>96.588049999999996</v>
+        <v>55.573430000000002</v>
       </c>
       <c r="F197" s="4">
-        <v>3119794.0150000001</v>
+        <v>5448154.9688583603</v>
       </c>
       <c r="G197" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H197" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I197" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J197" s="5">
-        <v>96.588049999999996</v>
+        <v>55.573430000000002</v>
       </c>
       <c r="K197" s="5">
         <v>1</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M197" s="4">
-        <v>3119794.0150000001</v>
+        <v>5448154.9688579999</v>
       </c>
       <c r="N197" s="4">
-        <v>3119794.0150000001</v>
+        <v>5448154.9688583603</v>
       </c>
       <c r="O197" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P197" s="3" t="s">
-        <v>620</v>
+        <v>593</v>
       </c>
       <c r="Q197" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R197" s="3" t="s">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="S197" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T197" s="4">
         <v>0.01</v>
       </c>
       <c r="U197" s="2">
-        <v>55634</v>
+        <v>53868</v>
       </c>
       <c r="V197" s="4">
-        <v>5.9640000000000004</v>
+        <v>3.1529099999999999</v>
       </c>
       <c r="W197" s="3" t="s">
-        <v>627</v>
+        <v>594</v>
       </c>
       <c r="X197" s="4">
         <v>0</v>
       </c>
       <c r="Y197" s="4">
         <v>0</v>
       </c>
       <c r="Z197" s="6">
-        <v>2.4499999999999999E-3</v>
+        <v>4.2890000000000003E-3</v>
       </c>
     </row>
     <row r="198" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
-        <v>628</v>
+        <v>595</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>629</v>
+        <v>596</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D198" s="4">
-        <v>2863411.96</v>
+        <v>10034920.165624</v>
       </c>
       <c r="E198" s="5">
-        <v>100.89643</v>
+        <v>16.527609999999999</v>
       </c>
       <c r="F198" s="4">
-        <v>2889080.4438330298</v>
+        <v>1665783.46794926</v>
       </c>
       <c r="G198" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H198" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I198" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J198" s="5">
-        <v>100.89643</v>
+        <v>16.527609999999999</v>
       </c>
       <c r="K198" s="5">
         <v>1</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M198" s="4">
-        <v>2889080.443833</v>
+        <v>1665783.467949</v>
       </c>
       <c r="N198" s="4">
-        <v>2889080.4438330298</v>
+        <v>1665783.46794926</v>
       </c>
       <c r="O198" s="3" t="s">
-        <v>34</v>
+        <v>597</v>
       </c>
       <c r="P198" s="3" t="s">
-        <v>620</v>
+        <v>598</v>
       </c>
       <c r="Q198" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R198" s="3" t="s">
-        <v>628</v>
+        <v>595</v>
       </c>
       <c r="S198" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T198" s="4">
         <v>0.01</v>
       </c>
       <c r="U198" s="2">
-        <v>57278</v>
+        <v>59531</v>
       </c>
       <c r="V198" s="4">
-        <v>6.5807000000000002</v>
+        <v>4.3354600000000003</v>
       </c>
       <c r="W198" s="3" t="s">
-        <v>630</v>
+        <v>599</v>
       </c>
       <c r="X198" s="4">
-        <v>0</v>
+        <v>7250.9991635400002</v>
       </c>
       <c r="Y198" s="4">
-        <v>0</v>
+        <v>7250.9991630000004</v>
       </c>
       <c r="Z198" s="6">
-        <v>2.2690000000000002E-3</v>
+        <v>1.3110000000000001E-3</v>
       </c>
     </row>
     <row r="199" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
-        <v>631</v>
+        <v>600</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>632</v>
+        <v>601</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D199" s="4">
-        <v>1668076.170227</v>
+        <v>2368772.8354000002</v>
       </c>
       <c r="E199" s="5">
-        <v>98.197370000000006</v>
+        <v>100.1328</v>
       </c>
       <c r="F199" s="4">
-        <v>1639418.4107962099</v>
+        <v>2376705.4608302801</v>
       </c>
       <c r="G199" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I199" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J199" s="5">
-        <v>98.197370000000006</v>
+        <v>100.1328</v>
       </c>
       <c r="K199" s="5">
         <v>1</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M199" s="4">
-        <v>1639418.4107959999</v>
+        <v>2376705.4608300002</v>
       </c>
       <c r="N199" s="4">
-        <v>1639418.4107962099</v>
+        <v>2376705.4608302801</v>
       </c>
       <c r="O199" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="3" t="s">
-        <v>633</v>
+        <v>602</v>
       </c>
       <c r="Q199" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R199" s="3" t="s">
-        <v>631</v>
+        <v>600</v>
       </c>
       <c r="S199" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T199" s="4">
-        <v>0.01</v>
+        <v>1</v>
       </c>
       <c r="U199" s="2">
-        <v>49820</v>
+        <v>47105</v>
       </c>
       <c r="V199" s="4">
-        <v>4.35175</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="W199" s="3" t="s">
-        <v>634</v>
+        <v>603</v>
       </c>
       <c r="X199" s="4">
-        <v>1411.48203657</v>
+        <v>4786.8951048700001</v>
       </c>
       <c r="Y199" s="4">
-        <v>1411.4820360000001</v>
+        <v>4786.8951040000002</v>
       </c>
       <c r="Z199" s="6">
-        <v>1.2869999999999999E-3</v>
+        <v>1.8710000000000001E-3</v>
       </c>
     </row>
     <row r="200" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>635</v>
+        <v>604</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>636</v>
+        <v>605</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D200" s="4">
-        <v>7572883.9768709997</v>
+        <v>2552755.9939000001</v>
       </c>
       <c r="E200" s="5">
-        <v>13.92657</v>
+        <v>96.799300000000002</v>
       </c>
       <c r="F200" s="4">
-        <v>1054642.98805772</v>
+        <v>2471049.9328032401</v>
       </c>
       <c r="G200" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H200" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J200" s="5">
-        <v>13.92657</v>
+        <v>96.799300000000002</v>
       </c>
       <c r="K200" s="5">
         <v>1</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M200" s="4">
-        <v>1054642.9880570001</v>
+        <v>2471049.9328029999</v>
       </c>
       <c r="N200" s="4">
-        <v>1054642.98805772</v>
+        <v>2471049.9328032401</v>
       </c>
       <c r="O200" s="3" t="s">
-        <v>637</v>
+        <v>34</v>
       </c>
       <c r="P200" s="3" t="s">
-        <v>638</v>
+        <v>606</v>
       </c>
       <c r="Q200" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R200" s="3" t="s">
-        <v>635</v>
+        <v>604</v>
       </c>
       <c r="S200" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T200" s="4">
         <v>0.01</v>
       </c>
       <c r="U200" s="2">
-        <v>49943</v>
+        <v>52331</v>
       </c>
       <c r="V200" s="4">
-        <v>6.22</v>
+        <v>5.822616</v>
       </c>
       <c r="W200" s="3" t="s">
-        <v>639</v>
+        <v>607</v>
       </c>
       <c r="X200" s="4">
         <v>0</v>
       </c>
       <c r="Y200" s="4">
         <v>0</v>
       </c>
       <c r="Z200" s="6">
-        <v>8.2799999999999996E-4</v>
+        <v>1.9449999999999999E-3</v>
       </c>
     </row>
     <row r="201" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>640</v>
+        <v>608</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>641</v>
+        <v>609</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D201" s="4">
-        <v>8162270.3806220004</v>
+        <v>8719859.4315000009</v>
       </c>
       <c r="E201" s="5">
-        <v>7.0559000000000003</v>
+        <v>100.0005</v>
       </c>
       <c r="F201" s="4">
-        <v>575921.63578630995</v>
+        <v>8809666.7703829501</v>
       </c>
       <c r="G201" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H201" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I201" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J201" s="5">
-        <v>7.0559000000000003</v>
+        <v>100.0005</v>
       </c>
       <c r="K201" s="5">
         <v>1</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M201" s="4">
-        <v>575921.63578600006</v>
+        <v>8809666.7703820001</v>
       </c>
       <c r="N201" s="4">
-        <v>575921.63578630995</v>
+        <v>8809666.7703829501</v>
       </c>
       <c r="O201" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="3" t="s">
-        <v>638</v>
+        <v>610</v>
       </c>
       <c r="Q201" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R201" s="3" t="s">
-        <v>640</v>
+        <v>608</v>
       </c>
       <c r="S201" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T201" s="4">
         <v>0.01</v>
       </c>
       <c r="U201" s="2">
-        <v>50124</v>
+        <v>49050</v>
       </c>
       <c r="V201" s="4">
-        <v>6.43</v>
+        <v>4.8128599999999997</v>
       </c>
       <c r="W201" s="3" t="s">
-        <v>642</v>
+        <v>611</v>
       </c>
       <c r="X201" s="4">
-        <v>0</v>
+        <v>89763.739585799995</v>
       </c>
       <c r="Y201" s="4">
-        <v>0</v>
+        <v>89763.739585000003</v>
       </c>
       <c r="Z201" s="6">
-        <v>4.5199999999999998E-4</v>
+        <v>6.9360000000000003E-3</v>
       </c>
     </row>
     <row r="202" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>643</v>
+        <v>612</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>644</v>
+        <v>613</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D202" s="4">
-        <v>4636000</v>
+        <v>3085154.7779399999</v>
       </c>
       <c r="E202" s="5">
-        <v>99.925550000000001</v>
+        <v>100.012</v>
       </c>
       <c r="F202" s="4">
-        <v>4632548.4979999997</v>
+        <v>3119646.2376037398</v>
       </c>
       <c r="G202" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H202" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I202" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J202" s="5">
-        <v>99.925550000000001</v>
+        <v>100.012</v>
       </c>
       <c r="K202" s="5">
         <v>1</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M202" s="4">
-        <v>4632548.4979999997</v>
+        <v>3119646.2376029999</v>
       </c>
       <c r="N202" s="4">
-        <v>4632548.4979999997</v>
+        <v>3119646.2376037398</v>
       </c>
       <c r="O202" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P202" s="3" t="s">
-        <v>645</v>
+        <v>614</v>
       </c>
       <c r="Q202" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R202" s="3" t="s">
-        <v>643</v>
+        <v>612</v>
       </c>
       <c r="S202" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T202" s="4">
         <v>0.01</v>
       </c>
       <c r="U202" s="2">
-        <v>52998</v>
+        <v>48044</v>
       </c>
       <c r="V202" s="4">
-        <v>5.6439120000000003</v>
+        <v>5.1045299999999996</v>
       </c>
       <c r="W202" s="3" t="s">
-        <v>646</v>
+        <v>615</v>
       </c>
       <c r="X202" s="4">
-        <v>0</v>
+        <v>34121.241090379997</v>
       </c>
       <c r="Y202" s="4">
-        <v>0</v>
+        <v>34121.241090000003</v>
       </c>
       <c r="Z202" s="6">
-        <v>3.6389999999999999E-3</v>
+        <v>2.4559999999999998E-3</v>
       </c>
     </row>
     <row r="203" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>648</v>
+        <v>617</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D203" s="4">
-        <v>5785965.5360500002</v>
+        <v>8625000</v>
       </c>
       <c r="E203" s="5">
-        <v>100.34954</v>
+        <v>86.898889999999994</v>
       </c>
       <c r="F203" s="4">
-        <v>5819021.7857735502</v>
+        <v>7495029.2625000002</v>
       </c>
       <c r="G203" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H203" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I203" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J203" s="5">
-        <v>100.34954</v>
+        <v>86.898889999999994</v>
       </c>
       <c r="K203" s="5">
         <v>1</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M203" s="4">
-        <v>5819021.7857729997</v>
+        <v>7495029.2625000002</v>
       </c>
       <c r="N203" s="4">
-        <v>5819021.7857735502</v>
+        <v>7495029.2625000002</v>
       </c>
       <c r="O203" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="3" t="s">
-        <v>649</v>
+        <v>618</v>
       </c>
       <c r="Q203" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R203" s="3" t="s">
-        <v>647</v>
+        <v>616</v>
       </c>
       <c r="S203" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T203" s="4">
         <v>0.01</v>
       </c>
       <c r="U203" s="2">
-        <v>47164</v>
+        <v>51480</v>
       </c>
       <c r="V203" s="4">
-        <v>4.99</v>
+        <v>2.347</v>
       </c>
       <c r="W203" s="3" t="s">
-        <v>650</v>
+        <v>619</v>
       </c>
       <c r="X203" s="4">
-        <v>12831.98578884</v>
+        <v>0</v>
       </c>
       <c r="Y203" s="4">
-        <v>12831.985788</v>
+        <v>0</v>
       </c>
       <c r="Z203" s="6">
-        <v>4.5710000000000004E-3</v>
+        <v>5.901E-3</v>
       </c>
     </row>
     <row r="204" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
-        <v>651</v>
+        <v>620</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>652</v>
+        <v>621</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D204" s="4">
-        <v>3430183.2064</v>
+        <v>653319.06255000003</v>
       </c>
       <c r="E204" s="5">
-        <v>44.048139999999997</v>
+        <v>99.879900000000006</v>
       </c>
       <c r="F204" s="4">
-        <v>1510931.9010115601</v>
+        <v>652534.42635587999</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H204" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I204" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J204" s="5">
-        <v>44.048139999999997</v>
+        <v>99.879900000000006</v>
       </c>
       <c r="K204" s="5">
         <v>1</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M204" s="4">
-        <v>1510931.9010109999</v>
+        <v>652534.426355</v>
       </c>
       <c r="N204" s="4">
-        <v>1510931.9010115601</v>
+        <v>652534.42635587999</v>
       </c>
       <c r="O204" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="3" t="s">
-        <v>653</v>
+        <v>622</v>
       </c>
       <c r="Q204" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R204" s="3" t="s">
-        <v>651</v>
+        <v>620</v>
       </c>
       <c r="S204" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T204" s="4">
         <v>0.01</v>
       </c>
       <c r="U204" s="2">
-        <v>49515</v>
+        <v>47635</v>
       </c>
       <c r="V204" s="4">
-        <v>5</v>
+        <v>6.63</v>
       </c>
       <c r="W204" s="3" t="s">
-        <v>654</v>
+        <v>623</v>
       </c>
       <c r="X204" s="4">
         <v>0</v>
       </c>
       <c r="Y204" s="4">
         <v>0</v>
       </c>
       <c r="Z204" s="6">
-        <v>1.1869999999999999E-3</v>
+        <v>5.13E-4</v>
       </c>
     </row>
     <row r="205" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
-        <v>655</v>
+        <v>624</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>656</v>
+        <v>625</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D205" s="4">
-        <v>5877189.1961329998</v>
+        <v>564635.79463699996</v>
       </c>
       <c r="E205" s="5">
-        <v>90.532579999999996</v>
+        <v>100.621</v>
       </c>
       <c r="F205" s="4">
-        <v>5325595.5708633</v>
+        <v>569951.52695674996</v>
       </c>
       <c r="G205" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H205" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I205" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J205" s="5">
-        <v>90.532579999999996</v>
+        <v>100.621</v>
       </c>
       <c r="K205" s="5">
         <v>1</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M205" s="4">
-        <v>5325595.5708630001</v>
+        <v>569951.52695600002</v>
       </c>
       <c r="N205" s="4">
-        <v>5325595.5708633</v>
+        <v>569951.52695674996</v>
       </c>
       <c r="O205" s="3" t="s">
-        <v>657</v>
+        <v>34</v>
       </c>
       <c r="P205" s="3" t="s">
-        <v>658</v>
+        <v>622</v>
       </c>
       <c r="Q205" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R205" s="3" t="s">
-        <v>655</v>
+        <v>624</v>
       </c>
       <c r="S205" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T205" s="4">
         <v>0.01</v>
       </c>
       <c r="U205" s="2">
-        <v>53442</v>
+        <v>47133</v>
       </c>
       <c r="V205" s="4">
-        <v>4.2217500000000001</v>
+        <v>7.21</v>
       </c>
       <c r="W205" s="3" t="s">
-        <v>659</v>
+        <v>626</v>
       </c>
       <c r="X205" s="4">
-        <v>4824.5601228200003</v>
+        <v>1809.3440352600001</v>
       </c>
       <c r="Y205" s="4">
-        <v>4824.5601219999999</v>
+        <v>1809.3440350000001</v>
       </c>
       <c r="Z205" s="6">
-        <v>4.1830000000000001E-3</v>
+        <v>4.4799999999999999E-4</v>
       </c>
     </row>
     <row r="206" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>661</v>
+        <v>628</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D206" s="4">
-        <v>1651706.6116190001</v>
+        <v>2755665.4500060002</v>
       </c>
       <c r="E206" s="5">
-        <v>75.50027</v>
+        <v>100.02979999999999</v>
       </c>
       <c r="F206" s="4">
-        <v>1247042.95138039</v>
+        <v>2785513.25049301</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H206" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J206" s="5">
-        <v>75.50027</v>
+        <v>100.02979999999999</v>
       </c>
       <c r="K206" s="5">
         <v>1</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M206" s="4">
-        <v>1247042.95138</v>
+        <v>2785513.2504929998</v>
       </c>
       <c r="N206" s="4">
-        <v>1247042.95138039</v>
+        <v>2785513.25049301</v>
       </c>
       <c r="O206" s="3" t="s">
-        <v>662</v>
+        <v>34</v>
       </c>
       <c r="P206" s="3" t="s">
-        <v>663</v>
+        <v>629</v>
       </c>
       <c r="Q206" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R206" s="3" t="s">
-        <v>660</v>
+        <v>627</v>
       </c>
       <c r="S206" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T206" s="4">
         <v>0.01</v>
       </c>
       <c r="U206" s="2">
-        <v>50034</v>
+        <v>49051</v>
       </c>
       <c r="V206" s="4">
-        <v>3.8182269999999998</v>
+        <v>4.9895199999999997</v>
       </c>
       <c r="W206" s="3" t="s">
-        <v>664</v>
+        <v>630</v>
       </c>
       <c r="X206" s="4">
-        <v>0</v>
+        <v>29026.612182910001</v>
       </c>
       <c r="Y206" s="4">
-        <v>0</v>
+        <v>29026.612182000001</v>
       </c>
       <c r="Z206" s="6">
-        <v>9.7900000000000005E-4</v>
+        <v>2.1930000000000001E-3</v>
       </c>
     </row>
     <row r="207" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>666</v>
+        <v>632</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D207" s="4">
-        <v>762650.91905300005</v>
+        <v>4720764.1772539997</v>
       </c>
       <c r="E207" s="5">
-        <v>72.765010000000004</v>
+        <v>90.75779</v>
       </c>
       <c r="F207" s="4">
-        <v>554943.01751420996</v>
+        <v>4290290.3986536805</v>
       </c>
       <c r="G207" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H207" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J207" s="5">
-        <v>72.765010000000004</v>
+        <v>90.75779</v>
       </c>
       <c r="K207" s="5">
         <v>1</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M207" s="4">
-        <v>554943.01751399995</v>
+        <v>4290290.3986529997</v>
       </c>
       <c r="N207" s="4">
-        <v>554943.01751420996</v>
+        <v>4290290.3986536805</v>
       </c>
       <c r="O207" s="3" t="s">
-        <v>34</v>
+        <v>633</v>
       </c>
       <c r="P207" s="3" t="s">
-        <v>663</v>
+        <v>634</v>
       </c>
       <c r="Q207" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R207" s="3" t="s">
-        <v>665</v>
+        <v>631</v>
       </c>
       <c r="S207" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T207" s="4">
         <v>0.01</v>
       </c>
       <c r="U207" s="2">
-        <v>50124</v>
+        <v>50240</v>
       </c>
       <c r="V207" s="4">
-        <v>3.8761990000000002</v>
+        <v>4.22525</v>
       </c>
       <c r="W207" s="3" t="s">
-        <v>667</v>
+        <v>635</v>
       </c>
       <c r="X207" s="4">
-        <v>0</v>
+        <v>5829.1602663699996</v>
       </c>
       <c r="Y207" s="4">
-        <v>0</v>
+        <v>5829.1602659999999</v>
       </c>
       <c r="Z207" s="6">
-        <v>4.35E-4</v>
+        <v>3.3769999999999998E-3</v>
       </c>
     </row>
     <row r="208" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>668</v>
+        <v>636</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>669</v>
+        <v>637</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D208" s="4">
-        <v>8472722.1909999996</v>
+        <v>1295000</v>
       </c>
       <c r="E208" s="5">
-        <v>96.78331</v>
+        <v>96.055310000000006</v>
       </c>
       <c r="F208" s="4">
-        <v>8217126.4279363202</v>
+        <v>1243916.2645</v>
       </c>
       <c r="G208" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H208" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I208" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J208" s="5">
-        <v>96.78331</v>
+        <v>96.055310000000006</v>
       </c>
       <c r="K208" s="5">
         <v>1</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M208" s="4">
-        <v>8217126.4279359998</v>
+        <v>1243916.2645</v>
       </c>
       <c r="N208" s="4">
-        <v>8217126.4279363202</v>
+        <v>1243916.2645</v>
       </c>
       <c r="O208" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P208" s="3" t="s">
-        <v>670</v>
+        <v>638</v>
       </c>
       <c r="Q208" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R208" s="3" t="s">
-        <v>668</v>
+        <v>636</v>
       </c>
       <c r="S208" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T208" s="4">
         <v>0.01</v>
       </c>
       <c r="U208" s="2">
-        <v>51761</v>
+        <v>53595</v>
       </c>
       <c r="V208" s="4">
-        <v>4</v>
+        <v>4.6399999999999997</v>
       </c>
       <c r="W208" s="3" t="s">
-        <v>671</v>
+        <v>639</v>
       </c>
       <c r="X208" s="4">
-        <v>16945.444382000001</v>
+        <v>0</v>
       </c>
       <c r="Y208" s="4">
-        <v>16945.444382000001</v>
+        <v>0</v>
       </c>
       <c r="Z208" s="6">
-        <v>6.4549999999999998E-3</v>
+        <v>9.7900000000000005E-4</v>
       </c>
     </row>
     <row r="209" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>672</v>
+        <v>640</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>673</v>
+        <v>641</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D209" s="4">
-        <v>11393000</v>
+        <v>3500000</v>
       </c>
       <c r="E209" s="5">
-        <v>100.33991</v>
+        <v>95.672269999999997</v>
       </c>
       <c r="F209" s="4">
-        <v>11431725.9463</v>
+        <v>3348529.45</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H209" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I209" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J209" s="5">
-        <v>100.33991</v>
+        <v>95.672269999999997</v>
       </c>
       <c r="K209" s="5">
         <v>1</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M209" s="4">
-        <v>11431725.9463</v>
+        <v>3348529.45</v>
       </c>
       <c r="N209" s="4">
-        <v>11431725.9463</v>
+        <v>3348529.45</v>
       </c>
       <c r="O209" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="3" t="s">
-        <v>674</v>
+        <v>638</v>
       </c>
       <c r="Q209" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R209" s="3" t="s">
-        <v>672</v>
+        <v>640</v>
       </c>
       <c r="S209" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T209" s="4">
         <v>0.01</v>
       </c>
       <c r="U209" s="2">
-        <v>51048</v>
+        <v>53595</v>
       </c>
       <c r="V209" s="4">
-        <v>5.9903880000000003</v>
+        <v>5.73</v>
       </c>
       <c r="W209" s="3" t="s">
-        <v>675</v>
+        <v>642</v>
       </c>
       <c r="X209" s="4">
         <v>0</v>
       </c>
       <c r="Y209" s="4">
         <v>0</v>
       </c>
       <c r="Z209" s="6">
-        <v>8.9809999999999994E-3</v>
+        <v>2.6359999999999999E-3</v>
       </c>
     </row>
     <row r="210" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>676</v>
+        <v>643</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>677</v>
+        <v>644</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D210" s="4">
-        <v>26996.309964</v>
+        <v>3230000</v>
       </c>
       <c r="E210" s="5">
-        <v>60.017479999999999</v>
+        <v>94.424090000000007</v>
       </c>
       <c r="F210" s="4">
-        <v>16334.15491365</v>
+        <v>3049898.1069999998</v>
       </c>
       <c r="G210" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H210" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I210" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J210" s="5">
-        <v>60.017479999999999</v>
+        <v>94.424090000000007</v>
       </c>
       <c r="K210" s="5">
         <v>1</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M210" s="4">
-        <v>16334.154913</v>
+        <v>3049898.1069999998</v>
       </c>
       <c r="N210" s="4">
-        <v>16334.15491365</v>
+        <v>3049898.1069999998</v>
       </c>
       <c r="O210" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="3" t="s">
-        <v>678</v>
+        <v>638</v>
       </c>
       <c r="Q210" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R210" s="3" t="s">
-        <v>676</v>
+        <v>643</v>
       </c>
       <c r="S210" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T210" s="4">
         <v>0.01</v>
       </c>
       <c r="U210" s="2">
-        <v>50097</v>
+        <v>55634</v>
       </c>
       <c r="V210" s="4">
-        <v>6.0537000000000001</v>
+        <v>5.9640000000000004</v>
       </c>
       <c r="W210" s="3" t="s">
-        <v>679</v>
+        <v>645</v>
       </c>
       <c r="X210" s="4">
-        <v>131.64998019999999</v>
+        <v>0</v>
       </c>
       <c r="Y210" s="4">
-        <v>131.64998</v>
+        <v>0</v>
       </c>
       <c r="Z210" s="6">
-        <v>1.2E-5</v>
+        <v>2.4009999999999999E-3</v>
       </c>
     </row>
     <row r="211" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
-        <v>680</v>
+        <v>646</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>681</v>
+        <v>647</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D211" s="4">
-        <v>2970790.5687079998</v>
+        <v>2795086.1359999999</v>
       </c>
       <c r="E211" s="5">
-        <v>97.279730000000001</v>
+        <v>98.626499999999993</v>
       </c>
       <c r="F211" s="4">
-        <v>2905786.8785210401</v>
+        <v>2756695.6279220399</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H211" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I211" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J211" s="5">
-        <v>97.279730000000001</v>
+        <v>98.626499999999993</v>
       </c>
       <c r="K211" s="5">
         <v>1</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M211" s="4">
-        <v>2905786.878521</v>
+        <v>2756695.6279219999</v>
       </c>
       <c r="N211" s="4">
-        <v>2905786.8785210401</v>
+        <v>2756695.6279220399</v>
       </c>
       <c r="O211" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P211" s="3" t="s">
-        <v>682</v>
+        <v>638</v>
       </c>
       <c r="Q211" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R211" s="3" t="s">
-        <v>680</v>
+        <v>646</v>
       </c>
       <c r="S211" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T211" s="4">
         <v>0.01</v>
       </c>
       <c r="U211" s="2">
-        <v>52075</v>
+        <v>57278</v>
       </c>
       <c r="V211" s="4">
-        <v>5.3217600000000003</v>
+        <v>6.5807000000000002</v>
       </c>
       <c r="W211" s="3" t="s">
-        <v>683</v>
+        <v>648</v>
       </c>
       <c r="X211" s="4">
-        <v>15809.834416920001</v>
+        <v>0</v>
       </c>
       <c r="Y211" s="4">
-        <v>15809.834416</v>
+        <v>0</v>
       </c>
       <c r="Z211" s="6">
-        <v>2.2820000000000002E-3</v>
+        <v>2.1700000000000001E-3</v>
       </c>
     </row>
     <row r="212" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>684</v>
+        <v>649</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>685</v>
+        <v>650</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D212" s="4">
-        <v>3552354.5253039999</v>
+        <v>1652461.3246510001</v>
       </c>
       <c r="E212" s="5">
-        <v>98.444820000000007</v>
+        <v>97.063019999999995</v>
       </c>
       <c r="F212" s="4">
-        <v>3530617.22589288</v>
+        <v>1605191.74858922</v>
       </c>
       <c r="G212" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H212" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I212" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J212" s="5">
-        <v>98.444820000000007</v>
+        <v>97.063019999999995</v>
       </c>
       <c r="K212" s="5">
         <v>1</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M212" s="4">
-        <v>3530617.2258919999</v>
+        <v>1605191.748589</v>
       </c>
       <c r="N212" s="4">
-        <v>3530617.22589288</v>
+        <v>1605191.74858922</v>
       </c>
       <c r="O212" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P212" s="3" t="s">
-        <v>682</v>
+        <v>651</v>
       </c>
       <c r="Q212" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R212" s="3" t="s">
-        <v>684</v>
+        <v>649</v>
       </c>
       <c r="S212" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T212" s="4">
         <v>0.01</v>
       </c>
       <c r="U212" s="2">
-        <v>50766</v>
+        <v>49820</v>
       </c>
       <c r="V212" s="4">
-        <v>5.3058800000000002</v>
+        <v>4.5854600000000003</v>
       </c>
       <c r="W212" s="3" t="s">
-        <v>686</v>
+        <v>652</v>
       </c>
       <c r="X212" s="4">
-        <v>33508.207695500001</v>
+        <v>1262.8825509599999</v>
       </c>
       <c r="Y212" s="4">
-        <v>33508.207694999997</v>
+        <v>1262.88255</v>
       </c>
       <c r="Z212" s="6">
-        <v>2.7729999999999999E-3</v>
+        <v>1.263E-3</v>
       </c>
     </row>
     <row r="213" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>687</v>
+        <v>653</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>688</v>
+        <v>654</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D213" s="4">
-        <v>10046759.9823</v>
+        <v>7555046.2878830004</v>
       </c>
       <c r="E213" s="5">
-        <v>79.837310000000002</v>
+        <v>13.447699999999999</v>
       </c>
       <c r="F213" s="4">
-        <v>8113151.6033270899</v>
+        <v>1015979.9596556399</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H213" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I213" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J213" s="5">
-        <v>79.837310000000002</v>
+        <v>13.447699999999999</v>
       </c>
       <c r="K213" s="5">
         <v>1</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M213" s="4">
-        <v>8113151.6033269996</v>
+        <v>1015979.959655</v>
       </c>
       <c r="N213" s="4">
-        <v>8113151.6033270899</v>
+        <v>1015979.9596556399</v>
       </c>
       <c r="O213" s="3" t="s">
-        <v>689</v>
+        <v>655</v>
       </c>
       <c r="P213" s="3" t="s">
-        <v>682</v>
+        <v>656</v>
       </c>
       <c r="Q213" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R213" s="3" t="s">
-        <v>687</v>
+        <v>653</v>
       </c>
       <c r="S213" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T213" s="4">
         <v>0.01</v>
       </c>
       <c r="U213" s="2">
-        <v>51952</v>
+        <v>49943</v>
       </c>
       <c r="V213" s="4">
-        <v>5.1558799999999998</v>
+        <v>6.22</v>
       </c>
       <c r="W213" s="3" t="s">
-        <v>690</v>
+        <v>657</v>
       </c>
       <c r="X213" s="4">
-        <v>92088.691302289997</v>
+        <v>0</v>
       </c>
       <c r="Y213" s="4">
-        <v>92088.691302000007</v>
+        <v>0</v>
       </c>
       <c r="Z213" s="6">
-        <v>6.3730000000000002E-3</v>
+        <v>7.9900000000000001E-4</v>
       </c>
     </row>
     <row r="214" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>691</v>
+        <v>658</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D214" s="4">
-        <v>18383.802919999998</v>
+        <v>8148123.4111449998</v>
       </c>
       <c r="E214" s="5">
-        <v>99.980900000000005</v>
+        <v>6.8357299999999999</v>
       </c>
       <c r="F214" s="4">
-        <v>18508.546858149999</v>
+        <v>556983.71645266004</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H214" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I214" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J214" s="5">
-        <v>99.980900000000005</v>
+        <v>6.8357299999999999</v>
       </c>
       <c r="K214" s="5">
         <v>1</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M214" s="4">
-        <v>18508.546858000002</v>
+        <v>556983.71645199996</v>
       </c>
       <c r="N214" s="4">
-        <v>18508.546858149999</v>
+        <v>556983.71645266004</v>
       </c>
       <c r="O214" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="3" t="s">
-        <v>693</v>
+        <v>656</v>
       </c>
       <c r="Q214" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R214" s="3" t="s">
-        <v>691</v>
+        <v>658</v>
       </c>
       <c r="S214" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T214" s="4">
         <v>0.01</v>
       </c>
       <c r="U214" s="2">
-        <v>47958</v>
+        <v>50124</v>
       </c>
       <c r="V214" s="4">
-        <v>5.8408199999999999</v>
+        <v>6.43</v>
       </c>
       <c r="W214" s="3" t="s">
-        <v>694</v>
+        <v>660</v>
       </c>
       <c r="X214" s="4">
-        <v>128.2552445</v>
+        <v>0</v>
       </c>
       <c r="Y214" s="4">
-        <v>128.255244</v>
+        <v>0</v>
       </c>
       <c r="Z214" s="6">
-        <v>1.4E-5</v>
+        <v>4.3800000000000002E-4</v>
       </c>
     </row>
     <row r="215" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>695</v>
+        <v>661</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>696</v>
+        <v>662</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D215" s="4">
-        <v>3351184.68102</v>
+        <v>4636000</v>
       </c>
       <c r="E215" s="5">
-        <v>99.952100000000002</v>
+        <v>96.418360000000007</v>
       </c>
       <c r="F215" s="4">
-        <v>3371084.7752577602</v>
+        <v>4469955.1695999997</v>
       </c>
       <c r="G215" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H215" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I215" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J215" s="5">
-        <v>99.952100000000002</v>
+        <v>96.418360000000007</v>
       </c>
       <c r="K215" s="5">
         <v>1</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M215" s="4">
-        <v>3371084.7752569998</v>
+        <v>4469955.1695999997</v>
       </c>
       <c r="N215" s="4">
-        <v>3371084.7752577602</v>
+        <v>4469955.1695999997</v>
       </c>
       <c r="O215" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="3" t="s">
-        <v>693</v>
+        <v>663</v>
       </c>
       <c r="Q215" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R215" s="3" t="s">
-        <v>695</v>
+        <v>661</v>
       </c>
       <c r="S215" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T215" s="4">
         <v>0.01</v>
       </c>
       <c r="U215" s="2">
-        <v>49049</v>
+        <v>52998</v>
       </c>
       <c r="V215" s="4">
-        <v>4.8129200000000001</v>
+        <v>5.6439120000000003</v>
       </c>
       <c r="W215" s="3" t="s">
-        <v>697</v>
+        <v>664</v>
       </c>
       <c r="X215" s="4">
-        <v>21505.31169997</v>
+        <v>0</v>
       </c>
       <c r="Y215" s="4">
-        <v>21505.311699000002</v>
+        <v>0</v>
       </c>
       <c r="Z215" s="6">
-        <v>2.6480000000000002E-3</v>
+        <v>3.519E-3</v>
       </c>
     </row>
     <row r="216" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>698</v>
+        <v>665</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>699</v>
+        <v>666</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D216" s="4">
-        <v>3335418.9989999998</v>
+        <v>5247400.3536499999</v>
       </c>
       <c r="E216" s="5">
-        <v>95.551810000000003</v>
+        <v>100.17440999999999</v>
       </c>
       <c r="F216" s="4">
-        <v>3197682.0931718601</v>
+        <v>5268189.9125022301</v>
       </c>
       <c r="G216" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H216" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J216" s="5">
-        <v>95.551810000000003</v>
+        <v>100.17440999999999</v>
       </c>
       <c r="K216" s="5">
         <v>1</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M216" s="4">
-        <v>3197682.093171</v>
+        <v>5268189.9125020001</v>
       </c>
       <c r="N216" s="4">
-        <v>3197682.0931718601</v>
+        <v>5268189.9125022301</v>
       </c>
       <c r="O216" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P216" s="3" t="s">
-        <v>700</v>
+        <v>667</v>
       </c>
       <c r="Q216" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R216" s="3" t="s">
-        <v>698</v>
+        <v>665</v>
       </c>
       <c r="S216" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T216" s="4">
         <v>0.01</v>
       </c>
       <c r="U216" s="2">
-        <v>51241</v>
+        <v>47164</v>
       </c>
       <c r="V216" s="4">
-        <v>7.17</v>
+        <v>4.99</v>
       </c>
       <c r="W216" s="3" t="s">
-        <v>701</v>
+        <v>668</v>
       </c>
       <c r="X216" s="4">
-        <v>10628.868543480001</v>
+        <v>11637.56789543</v>
       </c>
       <c r="Y216" s="4">
-        <v>10628.868543</v>
+        <v>11637.567895</v>
       </c>
       <c r="Z216" s="6">
-        <v>2.5119999999999999E-3</v>
+        <v>4.1469999999999996E-3</v>
       </c>
     </row>
     <row r="217" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>702</v>
+        <v>669</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>703</v>
+        <v>670</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D217" s="4">
-        <v>1839961.2986999999</v>
+        <v>3430183.2064</v>
       </c>
       <c r="E217" s="5">
-        <v>92.661649999999995</v>
+        <v>42.93985</v>
       </c>
       <c r="F217" s="4">
-        <v>1706470.3815156</v>
+        <v>1472915.52355335</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H217" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I217" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J217" s="5">
-        <v>92.661649999999995</v>
+        <v>42.93985</v>
       </c>
       <c r="K217" s="5">
         <v>1</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M217" s="4">
-        <v>1706470.381515</v>
+        <v>1472915.5235530001</v>
       </c>
       <c r="N217" s="4">
-        <v>1706470.3815156</v>
+        <v>1472915.52355335</v>
       </c>
       <c r="O217" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P217" s="3" t="s">
-        <v>704</v>
+        <v>671</v>
       </c>
       <c r="Q217" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R217" s="3" t="s">
-        <v>702</v>
+        <v>669</v>
       </c>
       <c r="S217" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T217" s="4">
         <v>0.01</v>
       </c>
       <c r="U217" s="2">
-        <v>50124</v>
+        <v>49515</v>
       </c>
       <c r="V217" s="4">
-        <v>4.2817499999999997</v>
+        <v>5</v>
       </c>
       <c r="W217" s="3" t="s">
-        <v>705</v>
+        <v>672</v>
       </c>
       <c r="X217" s="4">
-        <v>1531.8827787499999</v>
+        <v>0</v>
       </c>
       <c r="Y217" s="4">
-        <v>1531.8827779999999</v>
+        <v>0</v>
       </c>
       <c r="Z217" s="6">
-        <v>1.34E-3</v>
+        <v>1.1590000000000001E-3</v>
       </c>
     </row>
     <row r="218" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>706</v>
+        <v>673</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>707</v>
+        <v>674</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D218" s="4">
-        <v>580160.61362900003</v>
+        <v>5842176.9747139998</v>
       </c>
       <c r="E218" s="5">
-        <v>99.031660000000002</v>
+        <v>89.065860000000001</v>
       </c>
       <c r="F218" s="4">
-        <v>575025.70631435001</v>
+        <v>5207723.4295549002</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H218" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I218" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J218" s="5">
-        <v>99.031660000000002</v>
+        <v>89.065860000000001</v>
       </c>
       <c r="K218" s="5">
         <v>1</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M218" s="4">
-        <v>575025.70631399995</v>
+        <v>5207723.4295539996</v>
       </c>
       <c r="N218" s="4">
-        <v>575025.70631435001</v>
+        <v>5207723.4295549002</v>
       </c>
       <c r="O218" s="3" t="s">
-        <v>34</v>
+        <v>675</v>
       </c>
       <c r="P218" s="3" t="s">
-        <v>708</v>
+        <v>676</v>
       </c>
       <c r="Q218" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R218" s="3" t="s">
-        <v>706</v>
+        <v>673</v>
       </c>
       <c r="S218" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T218" s="4">
         <v>0.01</v>
       </c>
       <c r="U218" s="2">
-        <v>50277</v>
+        <v>53442</v>
       </c>
       <c r="V218" s="4">
-        <v>4.2817499999999997</v>
+        <v>4.4554600000000004</v>
       </c>
       <c r="W218" s="3" t="s">
-        <v>709</v>
+        <v>677</v>
       </c>
       <c r="X218" s="4">
-        <v>483.01997088000002</v>
+        <v>4338.2643039599998</v>
       </c>
       <c r="Y218" s="4">
-        <v>483.01997</v>
+        <v>4338.2643029999999</v>
       </c>
       <c r="Z218" s="6">
-        <v>4.5100000000000001E-4</v>
+        <v>4.1000000000000003E-3</v>
       </c>
     </row>
     <row r="219" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
-        <v>710</v>
+        <v>678</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>711</v>
+        <v>679</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D219" s="4">
-        <v>22100000</v>
+        <v>1643871.3264659999</v>
       </c>
       <c r="E219" s="5">
-        <v>89.978579999999994</v>
+        <v>75.292699999999996</v>
       </c>
       <c r="F219" s="4">
-        <v>19885266.18</v>
+        <v>1237715.10622203</v>
       </c>
       <c r="G219" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H219" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I219" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J219" s="5">
-        <v>89.978579999999994</v>
+        <v>75.292699999999996</v>
       </c>
       <c r="K219" s="5">
         <v>1</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M219" s="4">
-        <v>19885266.18</v>
+        <v>1237715.106222</v>
       </c>
       <c r="N219" s="4">
-        <v>19885266.18</v>
+        <v>1237715.10622203</v>
       </c>
       <c r="O219" s="3" t="s">
-        <v>34</v>
+        <v>680</v>
       </c>
       <c r="P219" s="3" t="s">
-        <v>712</v>
+        <v>681</v>
       </c>
       <c r="Q219" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R219" s="3" t="s">
-        <v>710</v>
+        <v>678</v>
       </c>
       <c r="S219" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T219" s="4">
         <v>0.01</v>
       </c>
       <c r="U219" s="2">
-        <v>51178</v>
+        <v>50034</v>
       </c>
       <c r="V219" s="4">
-        <v>2.694</v>
+        <v>3.8166000000000002</v>
       </c>
       <c r="W219" s="3" t="s">
-        <v>713</v>
+        <v>682</v>
       </c>
       <c r="X219" s="4">
         <v>0</v>
       </c>
       <c r="Y219" s="4">
         <v>0</v>
       </c>
       <c r="Z219" s="6">
-        <v>1.5622E-2</v>
+        <v>9.7400000000000004E-4</v>
       </c>
     </row>
     <row r="220" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>714</v>
+        <v>683</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>715</v>
+        <v>684</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D220" s="4">
-        <v>1778290.053057</v>
+        <v>761058.95901500003</v>
       </c>
       <c r="E220" s="5">
-        <v>100.0056</v>
+        <v>72.736949999999993</v>
       </c>
       <c r="F220" s="4">
-        <v>1787621.2744527501</v>
+        <v>553571.07448931003</v>
       </c>
       <c r="G220" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H220" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J220" s="5">
-        <v>100.0056</v>
+        <v>72.736949999999993</v>
       </c>
       <c r="K220" s="5">
         <v>1</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M220" s="4">
-        <v>1787621.2744519999</v>
+        <v>553571.07448900002</v>
       </c>
       <c r="N220" s="4">
-        <v>1787621.2744527501</v>
+        <v>553571.07448931003</v>
       </c>
       <c r="O220" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P220" s="3" t="s">
-        <v>716</v>
+        <v>681</v>
       </c>
       <c r="Q220" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R220" s="3" t="s">
-        <v>714</v>
+        <v>683</v>
       </c>
       <c r="S220" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T220" s="4">
         <v>0.01</v>
       </c>
       <c r="U220" s="2">
-        <v>47808</v>
+        <v>50124</v>
       </c>
       <c r="V220" s="4">
-        <v>4.6721700000000004</v>
+        <v>3.8743539999999999</v>
       </c>
       <c r="W220" s="3" t="s">
-        <v>717</v>
+        <v>685</v>
       </c>
       <c r="X220" s="4">
-        <v>9231.6371524400001</v>
+        <v>0</v>
       </c>
       <c r="Y220" s="4">
-        <v>9231.6371519999993</v>
+        <v>0</v>
       </c>
       <c r="Z220" s="6">
-        <v>1.4040000000000001E-3</v>
+        <v>4.35E-4</v>
       </c>
     </row>
     <row r="221" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
-        <v>718</v>
+        <v>686</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>719</v>
+        <v>687</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D221" s="4">
-        <v>3436591.334456</v>
+        <v>8472722.1909999996</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8746600000000004</v>
+        <v>95.043660000000003</v>
       </c>
       <c r="F221" s="4">
-        <v>170263.03952038</v>
+        <v>8069730.7163405903</v>
       </c>
       <c r="G221" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H221" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I221" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J221" s="5">
-        <v>4.8746600000000004</v>
+        <v>95.043660000000003</v>
       </c>
       <c r="K221" s="5">
         <v>1</v>
       </c>
       <c r="L221" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M221" s="4">
-        <v>170263.03951999999</v>
+        <v>8069730.7163399998</v>
       </c>
       <c r="N221" s="4">
-        <v>170263.03952038</v>
+        <v>8069730.7163405903</v>
       </c>
       <c r="O221" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P221" s="3" t="s">
-        <v>720</v>
+        <v>688</v>
       </c>
       <c r="Q221" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R221" s="3" t="s">
-        <v>718</v>
+        <v>686</v>
       </c>
       <c r="S221" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T221" s="4">
         <v>0.01</v>
       </c>
       <c r="U221" s="2">
-        <v>49759</v>
+        <v>51761</v>
       </c>
       <c r="V221" s="4">
-        <v>4.10175</v>
+        <v>4</v>
       </c>
       <c r="W221" s="3" t="s">
-        <v>721</v>
+        <v>689</v>
       </c>
       <c r="X221" s="4">
-        <v>2740.89637619</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Y221" s="4">
-        <v>2740.8963760000001</v>
+        <v>16945.444382000001</v>
       </c>
       <c r="Z221" s="6">
-        <v>1.3300000000000001E-4</v>
+        <v>6.3530000000000001E-3</v>
       </c>
     </row>
     <row r="222" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
-        <v>722</v>
+        <v>690</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>723</v>
+        <v>691</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D222" s="4">
-        <v>64965.900399999999</v>
+        <v>11393000</v>
       </c>
       <c r="E222" s="5">
-        <v>94.691969999999998</v>
+        <v>99.890169999999998</v>
       </c>
       <c r="F222" s="4">
-        <v>61517.490917000003</v>
+        <v>11380487.0681</v>
       </c>
       <c r="G222" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H222" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I222" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J222" s="5">
-        <v>94.691969999999998</v>
+        <v>99.890169999999998</v>
       </c>
       <c r="K222" s="5">
         <v>1</v>
       </c>
       <c r="L222" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M222" s="4">
-        <v>61517.490917000003</v>
+        <v>11380487.0681</v>
       </c>
       <c r="N222" s="4">
-        <v>61517.490917000003</v>
+        <v>11380487.0681</v>
       </c>
       <c r="O222" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="3" t="s">
-        <v>724</v>
+        <v>692</v>
       </c>
       <c r="Q222" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R222" s="3" t="s">
-        <v>722</v>
+        <v>690</v>
       </c>
       <c r="S222" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T222" s="4">
         <v>0.01</v>
       </c>
       <c r="U222" s="2">
-        <v>49001</v>
+        <v>51048</v>
       </c>
       <c r="V222" s="4">
-        <v>4.0476599999999996</v>
+        <v>5.9903880000000003</v>
       </c>
       <c r="W222" s="3" t="s">
-        <v>725</v>
+        <v>693</v>
       </c>
       <c r="X222" s="4">
         <v>0</v>
       </c>
       <c r="Y222" s="4">
         <v>0</v>
       </c>
       <c r="Z222" s="6">
-        <v>4.8000000000000001E-5</v>
+        <v>8.9599999999999992E-3</v>
       </c>
     </row>
     <row r="223" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>726</v>
+        <v>694</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>727</v>
+        <v>695</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D223" s="4">
-        <v>853486.44209999999</v>
+        <v>26996.309964</v>
       </c>
       <c r="E223" s="5">
-        <v>94.888869999999997</v>
+        <v>57.613549999999996</v>
       </c>
       <c r="F223" s="4">
-        <v>810740.17701492005</v>
+        <v>15685.182519530001</v>
       </c>
       <c r="G223" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H223" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I223" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J223" s="5">
-        <v>94.888869999999997</v>
+        <v>57.613549999999996</v>
       </c>
       <c r="K223" s="5">
         <v>1</v>
       </c>
       <c r="L223" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M223" s="4">
-        <v>810740.17701400002</v>
+        <v>15685.182519</v>
       </c>
       <c r="N223" s="4">
-        <v>810740.17701492005</v>
+        <v>15685.182519530001</v>
       </c>
       <c r="O223" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="3" t="s">
-        <v>728</v>
+        <v>696</v>
       </c>
       <c r="Q223" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R223" s="3" t="s">
-        <v>726</v>
+        <v>694</v>
       </c>
       <c r="S223" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T223" s="4">
         <v>0.01</v>
       </c>
       <c r="U223" s="2">
-        <v>58039</v>
+        <v>50097</v>
       </c>
       <c r="V223" s="4">
-        <v>6.7817499999999997</v>
+        <v>6.0537000000000001</v>
       </c>
       <c r="W223" s="3" t="s">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="X223" s="4">
-        <v>876.53650302999995</v>
+        <v>131.64998019999999</v>
       </c>
       <c r="Y223" s="4">
-        <v>876.53650300000004</v>
+        <v>131.64998</v>
       </c>
       <c r="Z223" s="6">
-        <v>6.3599999999999996E-4</v>
+        <v>1.2E-5</v>
       </c>
     </row>
     <row r="224" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>730</v>
+        <v>698</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>731</v>
+        <v>699</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D224" s="4">
-        <v>1596749.0533799999</v>
+        <v>2970790.5687079998</v>
       </c>
       <c r="E224" s="5">
-        <v>37.150860000000002</v>
+        <v>97.372699999999995</v>
       </c>
       <c r="F224" s="4">
-        <v>593206.00537260005</v>
+        <v>2921723.6845268798</v>
       </c>
       <c r="G224" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H224" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I224" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J224" s="5">
-        <v>37.150860000000002</v>
+        <v>97.372699999999995</v>
       </c>
       <c r="K224" s="5">
         <v>1</v>
       </c>
       <c r="L224" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M224" s="4">
-        <v>593206.00537200004</v>
+        <v>2921723.6845260002</v>
       </c>
       <c r="N224" s="4">
-        <v>593206.00537260005</v>
+        <v>2921723.6845268798</v>
       </c>
       <c r="O224" s="3" t="s">
-        <v>732</v>
+        <v>34</v>
       </c>
       <c r="P224" s="3" t="s">
-        <v>733</v>
+        <v>700</v>
       </c>
       <c r="Q224" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R224" s="3" t="s">
-        <v>730</v>
+        <v>698</v>
       </c>
       <c r="S224" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T224" s="4">
         <v>0.01</v>
       </c>
       <c r="U224" s="2">
-        <v>49730</v>
+        <v>52075</v>
       </c>
       <c r="V224" s="4">
-        <v>6.5</v>
+        <v>5.3217600000000003</v>
       </c>
       <c r="W224" s="3" t="s">
-        <v>734</v>
+        <v>701</v>
       </c>
       <c r="X224" s="4">
-        <v>0</v>
+        <v>28984.696431029999</v>
       </c>
       <c r="Y224" s="4">
-        <v>0</v>
+        <v>28984.696431</v>
       </c>
       <c r="Z224" s="6">
-        <v>4.66E-4</v>
+        <v>2.3E-3</v>
       </c>
     </row>
     <row r="225" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
-        <v>735</v>
+        <v>702</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>736</v>
+        <v>703</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D225" s="4">
-        <v>2734379.2880000002</v>
+        <v>3223053.6345799998</v>
       </c>
       <c r="E225" s="5">
-        <v>100.1756</v>
+        <v>98.307779999999994</v>
       </c>
       <c r="F225" s="4">
-        <v>2760806.1903362498</v>
+        <v>3170026.2211066801</v>
       </c>
       <c r="G225" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H225" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I225" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J225" s="5">
-        <v>100.1756</v>
+        <v>98.307779999999994</v>
       </c>
       <c r="K225" s="5">
         <v>1</v>
       </c>
       <c r="L225" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M225" s="4">
-        <v>2760806.1903360002</v>
+        <v>3170026.2211059998</v>
       </c>
       <c r="N225" s="4">
-        <v>2760806.1903362498</v>
+        <v>3170026.2211066801</v>
       </c>
       <c r="O225" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P225" s="3" t="s">
-        <v>737</v>
+        <v>700</v>
       </c>
       <c r="Q225" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R225" s="3" t="s">
-        <v>735</v>
+        <v>702</v>
       </c>
       <c r="S225" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T225" s="4">
         <v>0.01</v>
       </c>
       <c r="U225" s="2">
-        <v>47768</v>
+        <v>50766</v>
       </c>
       <c r="V225" s="4">
-        <v>5.6942500000000003</v>
+        <v>5.6359399999999997</v>
       </c>
       <c r="W225" s="3" t="s">
-        <v>738</v>
+        <v>704</v>
       </c>
       <c r="X225" s="4">
-        <v>21625.332306519998</v>
+        <v>1513.74474177</v>
       </c>
       <c r="Y225" s="4">
-        <v>21625.332306</v>
+        <v>1513.744741</v>
       </c>
       <c r="Z225" s="6">
-        <v>2.1679999999999998E-3</v>
+        <v>2.4949999999999998E-3</v>
       </c>
     </row>
     <row r="226" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>739</v>
+        <v>705</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>740</v>
+        <v>706</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D226" s="4">
-        <v>3510526.2940469999</v>
+        <v>9578476.2350999992</v>
       </c>
       <c r="E226" s="5">
-        <v>99.974999999999994</v>
+        <v>77.644030000000001</v>
       </c>
       <c r="F226" s="4">
-        <v>3531384.5297146002</v>
+        <v>7441493.8736836798</v>
       </c>
       <c r="G226" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H226" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I226" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J226" s="5">
-        <v>99.974999999999994</v>
+        <v>77.644030000000001</v>
       </c>
       <c r="K226" s="5">
         <v>1</v>
       </c>
       <c r="L226" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M226" s="4">
-        <v>3531384.5297139999</v>
+        <v>7441493.873683</v>
       </c>
       <c r="N226" s="4">
-        <v>3531384.5297146002</v>
+        <v>7441493.8736836798</v>
       </c>
       <c r="O226" s="3" t="s">
-        <v>34</v>
+        <v>707</v>
       </c>
       <c r="P226" s="3" t="s">
-        <v>741</v>
+        <v>700</v>
       </c>
       <c r="Q226" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R226" s="3" t="s">
-        <v>739</v>
+        <v>705</v>
       </c>
       <c r="S226" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T226" s="4">
         <v>0.01</v>
       </c>
       <c r="U226" s="2">
-        <v>48683</v>
+        <v>51952</v>
       </c>
       <c r="V226" s="4">
-        <v>4.6205499999999997</v>
+        <v>5.4859400000000003</v>
       </c>
       <c r="W226" s="3" t="s">
-        <v>742</v>
+        <v>708</v>
       </c>
       <c r="X226" s="4">
-        <v>21735.867241110001</v>
+        <v>4378.9121597699996</v>
       </c>
       <c r="Y226" s="4">
-        <v>21735.867241</v>
+        <v>4378.9121590000004</v>
       </c>
       <c r="Z226" s="6">
-        <v>2.774E-3</v>
+        <v>5.8589999999999996E-3</v>
       </c>
     </row>
     <row r="227" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>744</v>
+        <v>710</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D227" s="4">
-        <v>4000000</v>
+        <v>18383.802919999998</v>
       </c>
       <c r="E227" s="5">
-        <v>98.715450000000004</v>
+        <v>99.990700000000004</v>
       </c>
       <c r="F227" s="4">
-        <v>3948618</v>
+        <v>18599.828873980001</v>
       </c>
       <c r="G227" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H227" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I227" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J227" s="5">
-        <v>98.715450000000004</v>
+        <v>99.990700000000004</v>
       </c>
       <c r="K227" s="5">
         <v>1</v>
       </c>
       <c r="L227" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M227" s="4">
-        <v>3948618</v>
+        <v>18599.828872999999</v>
       </c>
       <c r="N227" s="4">
-        <v>3948618</v>
+        <v>18599.828873980001</v>
       </c>
       <c r="O227" s="3" t="s">
-        <v>745</v>
+        <v>34</v>
       </c>
       <c r="P227" s="3" t="s">
-        <v>746</v>
+        <v>711</v>
       </c>
       <c r="Q227" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R227" s="3" t="s">
-        <v>743</v>
+        <v>709</v>
       </c>
       <c r="S227" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T227" s="4">
         <v>0.01</v>
       </c>
       <c r="U227" s="2">
-        <v>52366</v>
+        <v>47958</v>
       </c>
       <c r="V227" s="4">
-        <v>5.1532439999999999</v>
+        <v>5.8408199999999999</v>
       </c>
       <c r="W227" s="3" t="s">
-        <v>747</v>
+        <v>712</v>
       </c>
       <c r="X227" s="4">
-        <v>0</v>
+        <v>217.73564765</v>
       </c>
       <c r="Y227" s="4">
-        <v>0</v>
+        <v>217.735647</v>
       </c>
       <c r="Z227" s="6">
-        <v>3.1020000000000002E-3</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="228" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>748</v>
+        <v>713</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>749</v>
+        <v>714</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D228" s="4">
-        <v>2893000</v>
+        <v>4397449.0210199999</v>
       </c>
       <c r="E228" s="5">
-        <v>99.879390000000001</v>
+        <v>100.0771</v>
       </c>
       <c r="F228" s="4">
-        <v>2895404.2758666701</v>
+        <v>4446696.02329008</v>
       </c>
       <c r="G228" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H228" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I228" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J228" s="5">
-        <v>99.879390000000001</v>
+        <v>100.0771</v>
       </c>
       <c r="K228" s="5">
         <v>1</v>
       </c>
       <c r="L228" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M228" s="4">
-        <v>2895404.275866</v>
+        <v>4446696.0232899999</v>
       </c>
       <c r="N228" s="4">
-        <v>2895404.2758666701</v>
+        <v>4446696.02329008</v>
       </c>
       <c r="O228" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P228" s="3" t="s">
-        <v>750</v>
+        <v>711</v>
       </c>
       <c r="Q228" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R228" s="3" t="s">
-        <v>748</v>
+        <v>713</v>
       </c>
       <c r="S228" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T228" s="4">
         <v>0.01</v>
       </c>
       <c r="U228" s="2">
-        <v>52277</v>
+        <v>49049</v>
       </c>
       <c r="V228" s="4">
-        <v>4.8888100000000003</v>
+        <v>4.8129200000000001</v>
       </c>
       <c r="W228" s="3" t="s">
-        <v>751</v>
+        <v>715</v>
       </c>
       <c r="X228" s="4">
-        <v>5893.5231666700001</v>
+        <v>45856.56907487</v>
       </c>
       <c r="Y228" s="4">
-        <v>5893.5231659999999</v>
+        <v>45856.569073999999</v>
       </c>
       <c r="Z228" s="6">
-        <v>2.274E-3</v>
+        <v>3.5010000000000002E-3</v>
       </c>
     </row>
     <row r="229" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>752</v>
+        <v>716</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>753</v>
+        <v>717</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D229" s="4">
-        <v>7625000</v>
+        <v>3335374.4160000002</v>
       </c>
       <c r="E229" s="5">
-        <v>10.875</v>
+        <v>95.236220000000003</v>
       </c>
       <c r="F229" s="4">
-        <v>834121.61864582996</v>
+        <v>3187113.2431178</v>
       </c>
       <c r="G229" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H229" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I229" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J229" s="5">
-        <v>10.875</v>
+        <v>95.236220000000003</v>
       </c>
       <c r="K229" s="5">
         <v>1</v>
       </c>
       <c r="L229" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M229" s="4">
-        <v>834121.61864500004</v>
+        <v>3187113.243117</v>
       </c>
       <c r="N229" s="4">
-        <v>834121.61864582996</v>
+        <v>3187113.2431178</v>
       </c>
       <c r="O229" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P229" s="3" t="s">
-        <v>754</v>
+        <v>718</v>
       </c>
       <c r="Q229" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R229" s="3" t="s">
-        <v>752</v>
+        <v>716</v>
       </c>
       <c r="S229" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T229" s="4">
         <v>0.01</v>
       </c>
       <c r="U229" s="2">
-        <v>50489</v>
+        <v>51241</v>
       </c>
       <c r="V229" s="4">
-        <v>5.33467</v>
+        <v>7.17</v>
       </c>
       <c r="W229" s="3" t="s">
-        <v>755</v>
+        <v>719</v>
       </c>
       <c r="X229" s="4">
-        <v>4902.8686458299999</v>
+        <v>10628.726472320001</v>
       </c>
       <c r="Y229" s="4">
-        <v>4902.8686449999996</v>
+        <v>10628.726472</v>
       </c>
       <c r="Z229" s="6">
-        <v>6.5499999999999998E-4</v>
+        <v>2.5089999999999999E-3</v>
       </c>
     </row>
     <row r="230" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
-        <v>756</v>
+        <v>720</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>757</v>
+        <v>721</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D230" s="4">
-        <v>1862993.7406029999</v>
+        <v>1826117.2881</v>
       </c>
       <c r="E230" s="5">
-        <v>98.531599999999997</v>
+        <v>92.287850000000006</v>
       </c>
       <c r="F230" s="4">
-        <v>1837112.52699725</v>
+        <v>1686658.6769274201</v>
       </c>
       <c r="G230" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H230" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J230" s="5">
-        <v>98.531599999999997</v>
+        <v>92.287850000000006</v>
       </c>
       <c r="K230" s="5">
         <v>1</v>
       </c>
       <c r="L230" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M230" s="4">
-        <v>1837112.526997</v>
+        <v>1686658.6769270001</v>
       </c>
       <c r="N230" s="4">
-        <v>1837112.52699725</v>
+        <v>1686658.6769274201</v>
       </c>
       <c r="O230" s="3" t="s">
-        <v>758</v>
+        <v>34</v>
       </c>
       <c r="P230" s="3" t="s">
-        <v>759</v>
+        <v>722</v>
       </c>
       <c r="Q230" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R230" s="3" t="s">
-        <v>756</v>
+        <v>720</v>
       </c>
       <c r="S230" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T230" s="4">
         <v>0.01</v>
       </c>
       <c r="U230" s="2">
-        <v>48604</v>
+        <v>50124</v>
       </c>
       <c r="V230" s="4">
-        <v>4.0717499999999998</v>
+        <v>4.2817499999999997</v>
       </c>
       <c r="W230" s="3" t="s">
-        <v>760</v>
+        <v>723</v>
       </c>
       <c r="X230" s="4">
-        <v>1474.9864817499999</v>
+        <v>1374.2932616200001</v>
       </c>
       <c r="Y230" s="4">
-        <v>1474.9864809999999</v>
+        <v>1374.293261</v>
       </c>
       <c r="Z230" s="6">
-        <v>1.4430000000000001E-3</v>
+        <v>1.3270000000000001E-3</v>
       </c>
     </row>
     <row r="231" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>761</v>
+        <v>724</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>762</v>
+        <v>725</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D231" s="4">
-        <v>660001.77521300002</v>
+        <v>572954.50279499998</v>
       </c>
       <c r="E231" s="5">
-        <v>99.404259999999994</v>
+        <v>97.790329999999997</v>
       </c>
       <c r="F231" s="4">
-        <v>656602.68998661998</v>
+        <v>560725.29122301994</v>
       </c>
       <c r="G231" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H231" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I231" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J231" s="5">
-        <v>99.404259999999994</v>
+        <v>97.790329999999997</v>
       </c>
       <c r="K231" s="5">
         <v>1</v>
       </c>
       <c r="L231" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M231" s="4">
-        <v>656602.68998599995</v>
+        <v>560725.29122300004</v>
       </c>
       <c r="N231" s="4">
-        <v>656602.68998661998</v>
+        <v>560725.29122301994</v>
       </c>
       <c r="O231" s="3" t="s">
-        <v>763</v>
+        <v>34</v>
       </c>
       <c r="P231" s="3" t="s">
-        <v>759</v>
+        <v>726</v>
       </c>
       <c r="Q231" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R231" s="3" t="s">
-        <v>761</v>
+        <v>724</v>
       </c>
       <c r="S231" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T231" s="4">
         <v>0.01</v>
       </c>
       <c r="U231" s="2">
-        <v>48755</v>
+        <v>50277</v>
       </c>
       <c r="V231" s="4">
-        <v>4.1517499999999998</v>
+        <v>4.51546</v>
       </c>
       <c r="W231" s="3" t="s">
-        <v>764</v>
+        <v>727</v>
       </c>
       <c r="X231" s="4">
-        <v>532.80934977000004</v>
+        <v>431.19218986999999</v>
       </c>
       <c r="Y231" s="4">
-        <v>532.809349</v>
+        <v>431.19218899999998</v>
       </c>
       <c r="Z231" s="6">
-        <v>5.1500000000000005E-4</v>
+        <v>4.4099999999999999E-4</v>
       </c>
     </row>
     <row r="232" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>765</v>
+        <v>728</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>766</v>
+        <v>729</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D232" s="4">
-        <v>1731576.4853999999</v>
+        <v>22100000</v>
       </c>
       <c r="E232" s="5">
-        <v>99.133610000000004</v>
+        <v>87.865480000000005</v>
       </c>
       <c r="F232" s="4">
-        <v>1717965.4212216099</v>
+        <v>19418271.079999998</v>
       </c>
       <c r="G232" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H232" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I232" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J232" s="5">
-        <v>99.133610000000004</v>
+        <v>87.865480000000005</v>
       </c>
       <c r="K232" s="5">
         <v>1</v>
       </c>
       <c r="L232" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M232" s="4">
-        <v>1717965.4212209999</v>
+        <v>19418271.079999998</v>
       </c>
       <c r="N232" s="4">
-        <v>1717965.4212216099</v>
+        <v>19418271.079999998</v>
       </c>
       <c r="O232" s="3" t="s">
-        <v>767</v>
+        <v>34</v>
       </c>
       <c r="P232" s="3" t="s">
-        <v>759</v>
+        <v>730</v>
       </c>
       <c r="Q232" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R232" s="3" t="s">
-        <v>765</v>
+        <v>728</v>
       </c>
       <c r="S232" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T232" s="4">
         <v>0.01</v>
       </c>
       <c r="U232" s="2">
-        <v>48663</v>
+        <v>51178</v>
       </c>
       <c r="V232" s="4">
-        <v>4.1317500000000003</v>
+        <v>2.694</v>
       </c>
       <c r="W232" s="3" t="s">
-        <v>768</v>
+        <v>731</v>
       </c>
       <c r="X232" s="4">
-        <v>1391.1413334700001</v>
+        <v>0</v>
       </c>
       <c r="Y232" s="4">
-        <v>1391.141333</v>
+        <v>0</v>
       </c>
       <c r="Z232" s="6">
-        <v>1.3489999999999999E-3</v>
+        <v>1.5289000000000001E-2</v>
       </c>
     </row>
     <row r="233" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>769</v>
+        <v>732</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>770</v>
+        <v>733</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D233" s="4">
-        <v>198271.63935000001</v>
+        <v>1778290.053057</v>
       </c>
       <c r="E233" s="5">
-        <v>99.870689999999996</v>
+        <v>100.0031</v>
       </c>
       <c r="F233" s="4">
-        <v>198173.00278933</v>
+        <v>1794500.5450657499</v>
       </c>
       <c r="G233" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H233" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I233" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J233" s="5">
-        <v>99.870689999999996</v>
+        <v>100.0031</v>
       </c>
       <c r="K233" s="5">
         <v>1</v>
       </c>
       <c r="L233" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M233" s="4">
-        <v>198173.00278899999</v>
+        <v>1794500.545065</v>
       </c>
       <c r="N233" s="4">
-        <v>198173.00278933</v>
+        <v>1794500.5450657499</v>
       </c>
       <c r="O233" s="3" t="s">
-        <v>771</v>
+        <v>34</v>
       </c>
       <c r="P233" s="3" t="s">
-        <v>759</v>
+        <v>734</v>
       </c>
       <c r="Q233" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R233" s="3" t="s">
-        <v>769</v>
+        <v>732</v>
       </c>
       <c r="S233" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T233" s="4">
         <v>0.01</v>
       </c>
       <c r="U233" s="2">
-        <v>48359</v>
+        <v>47808</v>
       </c>
       <c r="V233" s="4">
-        <v>4.0917500000000002</v>
+        <v>4.6721700000000004</v>
       </c>
       <c r="W233" s="3" t="s">
-        <v>772</v>
+        <v>735</v>
       </c>
       <c r="X233" s="4">
-        <v>157.74849617000001</v>
+        <v>16155.365016760001</v>
       </c>
       <c r="Y233" s="4">
-        <v>157.74849599999999</v>
+        <v>16155.365016</v>
       </c>
       <c r="Z233" s="6">
-        <v>1.55E-4</v>
+        <v>1.4120000000000001E-3</v>
       </c>
     </row>
     <row r="234" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
-        <v>773</v>
+        <v>736</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>774</v>
+        <v>737</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D234" s="4">
-        <v>5859000</v>
+        <v>3425750.5387960002</v>
       </c>
       <c r="E234" s="5">
-        <v>56.948819999999998</v>
+        <v>4.7864000000000004</v>
       </c>
       <c r="F234" s="4">
-        <v>3341327.0674875001</v>
+        <v>166445.49119408999</v>
       </c>
       <c r="G234" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H234" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J234" s="5">
-        <v>56.948819999999998</v>
+        <v>4.7864000000000004</v>
       </c>
       <c r="K234" s="5">
         <v>1</v>
       </c>
       <c r="L234" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M234" s="4">
-        <v>3341327.067487</v>
+        <v>166445.491194</v>
       </c>
       <c r="N234" s="4">
-        <v>3341327.0674875001</v>
+        <v>166445.49119408999</v>
       </c>
       <c r="O234" s="3" t="s">
-        <v>775</v>
+        <v>34</v>
       </c>
       <c r="P234" s="3" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="Q234" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R234" s="3" t="s">
-        <v>773</v>
+        <v>736</v>
       </c>
       <c r="S234" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T234" s="4">
         <v>0.01</v>
       </c>
       <c r="U234" s="2">
-        <v>48359</v>
+        <v>49759</v>
       </c>
       <c r="V234" s="4">
-        <v>4.1217499999999996</v>
+        <v>4.3354600000000003</v>
       </c>
       <c r="W234" s="3" t="s">
-        <v>776</v>
+        <v>739</v>
       </c>
       <c r="X234" s="4">
-        <v>4695.7036875000003</v>
+        <v>2475.3674051500002</v>
       </c>
       <c r="Y234" s="4">
-        <v>4695.7036870000002</v>
+        <v>2475.367405</v>
       </c>
       <c r="Z234" s="6">
-        <v>2.6250000000000002E-3</v>
+        <v>1.3100000000000001E-4</v>
       </c>
     </row>
     <row r="235" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>777</v>
+        <v>740</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>778</v>
+        <v>741</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D235" s="4">
-        <v>4470420.7787330002</v>
+        <v>63393.261599999998</v>
       </c>
       <c r="E235" s="5">
-        <v>99.062809999999999</v>
+        <v>94.280519999999996</v>
       </c>
       <c r="F235" s="4">
-        <v>4432076.8434818601</v>
+        <v>59767.496681440003</v>
       </c>
       <c r="G235" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H235" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I235" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J235" s="5">
-        <v>99.062809999999999</v>
+        <v>94.280519999999996</v>
       </c>
       <c r="K235" s="5">
         <v>1</v>
       </c>
       <c r="L235" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M235" s="4">
-        <v>4432076.8434809996</v>
+        <v>59767.496680999997</v>
       </c>
       <c r="N235" s="4">
-        <v>4432076.8434818601</v>
+        <v>59767.496681440003</v>
       </c>
       <c r="O235" s="3" t="s">
-        <v>779</v>
+        <v>34</v>
       </c>
       <c r="P235" s="3" t="s">
-        <v>759</v>
+        <v>742</v>
       </c>
       <c r="Q235" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R235" s="3" t="s">
-        <v>777</v>
+        <v>740</v>
       </c>
       <c r="S235" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T235" s="4">
         <v>0.01</v>
       </c>
       <c r="U235" s="2">
-        <v>48877</v>
+        <v>49001</v>
       </c>
       <c r="V235" s="4">
-        <v>4.0867500000000003</v>
+        <v>4.2647899999999996</v>
       </c>
       <c r="W235" s="3" t="s">
-        <v>780</v>
+        <v>743</v>
       </c>
       <c r="X235" s="4">
-        <v>3552.4012450700002</v>
+        <v>0</v>
       </c>
       <c r="Y235" s="4">
-        <v>3552.401245</v>
+        <v>0</v>
       </c>
       <c r="Z235" s="6">
-        <v>3.4810000000000002E-3</v>
+        <v>4.6999999999999997E-5</v>
       </c>
     </row>
     <row r="236" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>782</v>
+        <v>745</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D236" s="4">
-        <v>24944.444449999999</v>
+        <v>831121.23540000001</v>
       </c>
       <c r="E236" s="5">
-        <v>76</v>
+        <v>94.057689999999994</v>
       </c>
       <c r="F236" s="4">
-        <v>18972.923535919999</v>
+        <v>782497.43777154002</v>
       </c>
       <c r="G236" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H236" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I236" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J236" s="5">
-        <v>76</v>
+        <v>94.057689999999994</v>
       </c>
       <c r="K236" s="5">
         <v>1</v>
       </c>
       <c r="L236" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M236" s="4">
-        <v>18972.923535000002</v>
+        <v>782497.43777099997</v>
       </c>
       <c r="N236" s="4">
-        <v>18972.923535919999</v>
+        <v>782497.43777154002</v>
       </c>
       <c r="O236" s="3" t="s">
-        <v>783</v>
+        <v>34</v>
       </c>
       <c r="P236" s="3" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="Q236" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R236" s="3" t="s">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="S236" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T236" s="4">
         <v>0.01</v>
       </c>
       <c r="U236" s="2">
-        <v>50489</v>
+        <v>58039</v>
       </c>
       <c r="V236" s="4">
-        <v>7.2949999999999999</v>
+        <v>7.01546</v>
       </c>
       <c r="W236" s="3" t="s">
-        <v>784</v>
+        <v>747</v>
       </c>
       <c r="X236" s="4">
-        <v>15.145753920000001</v>
+        <v>764.00265482999998</v>
       </c>
       <c r="Y236" s="4">
-        <v>15.145752999999999</v>
+        <v>764.00265400000001</v>
       </c>
       <c r="Z236" s="6">
-        <v>1.4E-5</v>
+        <v>6.1600000000000001E-4</v>
       </c>
     </row>
     <row r="237" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
-        <v>785</v>
+        <v>748</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>786</v>
+        <v>749</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D237" s="4">
-        <v>75000</v>
+        <v>1596222.2453340001</v>
       </c>
       <c r="E237" s="5">
-        <v>76</v>
+        <v>36.26576</v>
       </c>
       <c r="F237" s="4">
-        <v>57090.912499999999</v>
+        <v>578882.12855942</v>
       </c>
       <c r="G237" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H237" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I237" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J237" s="5">
-        <v>76</v>
+        <v>36.26576</v>
       </c>
       <c r="K237" s="5">
         <v>1</v>
       </c>
       <c r="L237" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M237" s="4">
-        <v>57090.912499999999</v>
+        <v>578882.12855899998</v>
       </c>
       <c r="N237" s="4">
-        <v>57090.912499999999</v>
+        <v>578882.12855942</v>
       </c>
       <c r="O237" s="3" t="s">
-        <v>787</v>
+        <v>750</v>
       </c>
       <c r="P237" s="3" t="s">
-        <v>759</v>
+        <v>751</v>
       </c>
       <c r="Q237" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R237" s="3" t="s">
-        <v>785</v>
+        <v>748</v>
       </c>
       <c r="S237" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T237" s="4">
         <v>0.01</v>
       </c>
       <c r="U237" s="2">
-        <v>50489</v>
+        <v>49730</v>
       </c>
       <c r="V237" s="4">
-        <v>7.29</v>
+        <v>6.5</v>
       </c>
       <c r="W237" s="3" t="s">
-        <v>788</v>
+        <v>752</v>
       </c>
       <c r="X237" s="4">
-        <v>90.912499999999994</v>
+        <v>0</v>
       </c>
       <c r="Y237" s="4">
-        <v>90.912499999999994</v>
+        <v>0</v>
       </c>
       <c r="Z237" s="6">
-        <v>4.3999999999999999E-5</v>
+        <v>4.55E-4</v>
       </c>
     </row>
     <row r="238" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>790</v>
+        <v>754</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D238" s="4">
-        <v>8758010.6523000002</v>
+        <v>2734379.2880000002</v>
       </c>
       <c r="E238" s="5">
-        <v>10.875</v>
+        <v>100.10469999999999</v>
       </c>
       <c r="F238" s="4">
-        <v>960340.76266997005</v>
+        <v>2771842.7148049702</v>
       </c>
       <c r="G238" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H238" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I238" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J238" s="5">
-        <v>10.875</v>
+        <v>100.10469999999999</v>
       </c>
       <c r="K238" s="5">
         <v>1</v>
       </c>
       <c r="L238" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M238" s="4">
-        <v>960340.76266899996</v>
+        <v>2771842.7148040002</v>
       </c>
       <c r="N238" s="4">
-        <v>960340.76266997005</v>
+        <v>2771842.7148049702</v>
       </c>
       <c r="O238" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P238" s="3" t="s">
-        <v>791</v>
+        <v>755</v>
       </c>
       <c r="Q238" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R238" s="3" t="s">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="S238" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T238" s="4">
         <v>0.01</v>
       </c>
       <c r="U238" s="2">
-        <v>50495</v>
+        <v>47768</v>
       </c>
       <c r="V238" s="4">
-        <v>5.2919999999999998</v>
+        <v>5.6942500000000003</v>
       </c>
       <c r="W238" s="3" t="s">
-        <v>792</v>
+        <v>756</v>
       </c>
       <c r="X238" s="4">
-        <v>7907.1042323499996</v>
+        <v>34600.531690429998</v>
       </c>
       <c r="Y238" s="4">
-        <v>7907.1042319999997</v>
+        <v>34600.531690000003</v>
       </c>
       <c r="Z238" s="6">
-        <v>7.54E-4</v>
+        <v>2.1819999999999999E-3</v>
       </c>
     </row>
     <row r="239" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
-        <v>793</v>
+        <v>757</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>794</v>
+        <v>758</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D239" s="4">
-        <v>4469216.0593600003</v>
+        <v>19192039.775049001</v>
       </c>
       <c r="E239" s="5">
-        <v>97.215559999999996</v>
+        <v>99.978099999999998</v>
       </c>
       <c r="F239" s="4">
-        <v>4353637.3649011496</v>
+        <v>19379419.682711601</v>
       </c>
       <c r="G239" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H239" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I239" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J239" s="5">
-        <v>97.215559999999996</v>
+        <v>99.978099999999998</v>
       </c>
       <c r="K239" s="5">
         <v>1</v>
       </c>
       <c r="L239" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M239" s="4">
-        <v>4353637.3649009997</v>
+        <v>19379419.682711001</v>
       </c>
       <c r="N239" s="4">
-        <v>4353637.3649011496</v>
+        <v>19379419.682711601</v>
       </c>
       <c r="O239" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P239" s="3" t="s">
-        <v>795</v>
+        <v>759</v>
       </c>
       <c r="Q239" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R239" s="3" t="s">
-        <v>793</v>
+        <v>757</v>
       </c>
       <c r="S239" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T239" s="4">
         <v>0.01</v>
       </c>
       <c r="U239" s="2">
-        <v>58546</v>
+        <v>48683</v>
       </c>
       <c r="V239" s="4">
-        <v>4.76</v>
+        <v>4.6205499999999997</v>
       </c>
       <c r="W239" s="3" t="s">
-        <v>796</v>
+        <v>760</v>
       </c>
       <c r="X239" s="4">
-        <v>8863.9451843999996</v>
+        <v>191582.96437338999</v>
       </c>
       <c r="Y239" s="4">
-        <v>8863.9451840000002</v>
+        <v>191582.964373</v>
       </c>
       <c r="Z239" s="6">
-        <v>3.4199999999999999E-3</v>
+        <v>1.5258000000000001E-2</v>
       </c>
     </row>
     <row r="240" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>797</v>
+        <v>761</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>798</v>
+        <v>762</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D240" s="4">
-        <v>3216757.3331189998</v>
+        <v>4000000</v>
       </c>
       <c r="E240" s="5">
-        <v>90.637100000000004</v>
+        <v>96.089039999999997</v>
       </c>
       <c r="F240" s="4">
-        <v>2918763.724711</v>
+        <v>3843561.6</v>
       </c>
       <c r="G240" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H240" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I240" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J240" s="5">
-        <v>90.637100000000004</v>
+        <v>96.089039999999997</v>
       </c>
       <c r="K240" s="5">
         <v>1</v>
       </c>
       <c r="L240" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M240" s="4">
-        <v>2918763.724711</v>
+        <v>3843561.6</v>
       </c>
       <c r="N240" s="4">
-        <v>2918763.724711</v>
+        <v>3843561.6</v>
       </c>
       <c r="O240" s="3" t="s">
-        <v>34</v>
+        <v>763</v>
       </c>
       <c r="P240" s="3" t="s">
-        <v>795</v>
+        <v>764</v>
       </c>
       <c r="Q240" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R240" s="3" t="s">
-        <v>797</v>
+        <v>761</v>
       </c>
       <c r="S240" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T240" s="4">
         <v>0.01</v>
       </c>
       <c r="U240" s="2">
-        <v>62289</v>
+        <v>52366</v>
       </c>
       <c r="V240" s="4">
-        <v>2.23</v>
+        <v>5.1532439999999999</v>
       </c>
       <c r="W240" s="3" t="s">
-        <v>799</v>
+        <v>765</v>
       </c>
       <c r="X240" s="4">
-        <v>3188.1639346000002</v>
+        <v>0</v>
       </c>
       <c r="Y240" s="4">
-        <v>3188.1639340000002</v>
+        <v>0</v>
       </c>
       <c r="Z240" s="6">
-        <v>2.2929999999999999E-3</v>
+        <v>3.026E-3</v>
       </c>
     </row>
     <row r="241" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
-        <v>800</v>
+        <v>766</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>801</v>
+        <v>767</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D241" s="4">
-        <v>730748.92054800002</v>
+        <v>2893000</v>
       </c>
       <c r="E241" s="5">
-        <v>101.22407</v>
+        <v>99.59375</v>
       </c>
       <c r="F241" s="4">
-        <v>741798.35575093003</v>
+        <v>2887761.9149133302</v>
       </c>
       <c r="G241" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H241" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I241" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J241" s="5">
-        <v>101.22407</v>
+        <v>99.59375</v>
       </c>
       <c r="K241" s="5">
         <v>1</v>
       </c>
       <c r="L241" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M241" s="4">
-        <v>741798.35574999999</v>
+        <v>2887761.9149130001</v>
       </c>
       <c r="N241" s="4">
-        <v>741798.35575093003</v>
+        <v>2887761.9149133302</v>
       </c>
       <c r="O241" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P241" s="3" t="s">
-        <v>795</v>
+        <v>768</v>
       </c>
       <c r="Q241" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R241" s="3" t="s">
-        <v>800</v>
+        <v>766</v>
       </c>
       <c r="S241" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T241" s="4">
         <v>0.01</v>
       </c>
       <c r="U241" s="2">
-        <v>62898</v>
+        <v>52277</v>
       </c>
       <c r="V241" s="4">
-        <v>6.48</v>
+        <v>5.11151</v>
       </c>
       <c r="W241" s="3" t="s">
-        <v>802</v>
+        <v>769</v>
       </c>
       <c r="X241" s="4">
-        <v>2104.5568911800001</v>
+        <v>6514.7274133299998</v>
       </c>
       <c r="Y241" s="4">
-        <v>2104.5568910000002</v>
+        <v>6514.7274129999996</v>
       </c>
       <c r="Z241" s="6">
-        <v>5.8200000000000005E-4</v>
+        <v>2.2729999999999998E-3</v>
       </c>
     </row>
     <row r="242" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>803</v>
+        <v>770</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>804</v>
+        <v>771</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D242" s="4">
-        <v>1003353.701208</v>
+        <v>7625000</v>
       </c>
       <c r="E242" s="5">
-        <v>100.49030999999999</v>
+        <v>10.125</v>
       </c>
       <c r="F242" s="4">
-        <v>1010504.24350143</v>
+        <v>775985.29965278006</v>
       </c>
       <c r="G242" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H242" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I242" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J242" s="5">
-        <v>100.49030999999999</v>
+        <v>10.125</v>
       </c>
       <c r="K242" s="5">
         <v>1</v>
       </c>
       <c r="L242" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M242" s="4">
-        <v>1010504.243501</v>
+        <v>775985.29965199996</v>
       </c>
       <c r="N242" s="4">
-        <v>1010504.24350143</v>
+        <v>775985.29965278006</v>
       </c>
       <c r="O242" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P242" s="3" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="Q242" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R242" s="3" t="s">
-        <v>803</v>
+        <v>770</v>
       </c>
       <c r="S242" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T242" s="4">
         <v>0.01</v>
       </c>
       <c r="U242" s="2">
-        <v>62898</v>
+        <v>50489</v>
       </c>
       <c r="V242" s="4">
-        <v>5.3365</v>
+        <v>5.33467</v>
       </c>
       <c r="W242" s="3" t="s">
-        <v>805</v>
+        <v>773</v>
       </c>
       <c r="X242" s="4">
-        <v>2230.9987610399999</v>
+        <v>3954.0496527800001</v>
       </c>
       <c r="Y242" s="4">
-        <v>2230.9987609999998</v>
+        <v>3954.0496520000002</v>
       </c>
       <c r="Z242" s="6">
-        <v>7.9299999999999998E-4</v>
+        <v>6.0999999999999997E-4</v>
       </c>
     </row>
     <row r="243" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>806</v>
+        <v>774</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>807</v>
+        <v>775</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D243" s="4">
-        <v>2253064.5331999999</v>
+        <v>1776310.629528</v>
       </c>
       <c r="E243" s="5">
-        <v>99.644689999999997</v>
+        <v>98.552509999999998</v>
       </c>
       <c r="F243" s="4">
-        <v>2248406.41991041</v>
+        <v>1751873.34985665</v>
       </c>
       <c r="G243" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H243" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I243" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J243" s="5">
-        <v>99.644689999999997</v>
+        <v>98.552509999999998</v>
       </c>
       <c r="K243" s="5">
         <v>1</v>
       </c>
       <c r="L243" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M243" s="4">
-        <v>2248406.4199100002</v>
+        <v>1751873.3498559999</v>
       </c>
       <c r="N243" s="4">
-        <v>2248406.41991041</v>
+        <v>1751873.34985665</v>
       </c>
       <c r="O243" s="3" t="s">
-        <v>34</v>
+        <v>776</v>
       </c>
       <c r="P243" s="3" t="s">
-        <v>808</v>
+        <v>777</v>
       </c>
       <c r="Q243" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R243" s="3" t="s">
-        <v>806</v>
+        <v>774</v>
       </c>
       <c r="S243" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T243" s="4">
         <v>0.01</v>
       </c>
       <c r="U243" s="2">
-        <v>59281</v>
+        <v>48604</v>
       </c>
       <c r="V243" s="4">
-        <v>4.4569299999999998</v>
+        <v>4.3054600000000001</v>
       </c>
       <c r="W243" s="3" t="s">
-        <v>809</v>
+        <v>778</v>
       </c>
       <c r="X243" s="4">
-        <v>3347.2503033200001</v>
+        <v>1274.6390604999999</v>
       </c>
       <c r="Y243" s="4">
-        <v>3347.2503029999998</v>
+        <v>1274.63906</v>
       </c>
       <c r="Z243" s="6">
-        <v>1.766E-3</v>
+        <v>1.379E-3</v>
       </c>
     </row>
     <row r="244" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>810</v>
+        <v>779</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>811</v>
+        <v>780</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D244" s="4">
-        <v>1483741.6406700001</v>
+        <v>595596.26772500004</v>
       </c>
       <c r="E244" s="5">
-        <v>95.154610000000005</v>
+        <v>99.388030000000001</v>
       </c>
       <c r="F244" s="4">
-        <v>1412465.1486689299</v>
+        <v>592386.72451295005</v>
       </c>
       <c r="G244" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H244" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I244" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J244" s="5">
-        <v>95.154610000000005</v>
+        <v>99.388030000000001</v>
       </c>
       <c r="K244" s="5">
         <v>1</v>
       </c>
       <c r="L244" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M244" s="4">
-        <v>1412465.148668</v>
+        <v>592386.72451199999</v>
       </c>
       <c r="N244" s="4">
-        <v>1412465.1486689299</v>
+        <v>592386.72451295005</v>
       </c>
       <c r="O244" s="3" t="s">
-        <v>34</v>
+        <v>781</v>
       </c>
       <c r="P244" s="3" t="s">
-        <v>808</v>
+        <v>777</v>
       </c>
       <c r="Q244" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R244" s="3" t="s">
-        <v>810</v>
+        <v>779</v>
       </c>
       <c r="S244" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T244" s="4">
         <v>0.01</v>
       </c>
       <c r="U244" s="2">
-        <v>59281</v>
+        <v>48755</v>
       </c>
       <c r="V244" s="4">
-        <v>1.36</v>
+        <v>4.3854600000000001</v>
       </c>
       <c r="W244" s="3" t="s">
-        <v>812</v>
+        <v>782</v>
       </c>
       <c r="X244" s="4">
-        <v>616.57708178999997</v>
+        <v>435.32726803999998</v>
       </c>
       <c r="Y244" s="4">
-        <v>616.57708100000002</v>
+        <v>435.327268</v>
       </c>
       <c r="Z244" s="6">
-        <v>1.109E-3</v>
+        <v>4.66E-4</v>
       </c>
     </row>
     <row r="245" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>813</v>
+        <v>783</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>814</v>
+        <v>784</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D245" s="4">
-        <v>589745.71120400005</v>
+        <v>1603719.6498</v>
       </c>
       <c r="E245" s="5">
-        <v>98.980980000000002</v>
+        <v>99.14058</v>
       </c>
       <c r="F245" s="4">
-        <v>584281.55419076001</v>
+        <v>1591103.79138276</v>
       </c>
       <c r="G245" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H245" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I245" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J245" s="5">
-        <v>98.980980000000002</v>
+        <v>99.14058</v>
       </c>
       <c r="K245" s="5">
         <v>1</v>
       </c>
       <c r="L245" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M245" s="4">
-        <v>584281.55419000005</v>
+        <v>1591103.7913820001</v>
       </c>
       <c r="N245" s="4">
-        <v>584281.55419076001</v>
+        <v>1591103.79138276</v>
       </c>
       <c r="O245" s="3" t="s">
-        <v>34</v>
+        <v>785</v>
       </c>
       <c r="P245" s="3" t="s">
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="Q245" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R245" s="3" t="s">
-        <v>813</v>
+        <v>783</v>
       </c>
       <c r="S245" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T245" s="4">
         <v>0.01</v>
       </c>
       <c r="U245" s="2">
-        <v>50124</v>
+        <v>48663</v>
       </c>
       <c r="V245" s="4">
-        <v>4.7567500000000003</v>
+        <v>4.3654599999999997</v>
       </c>
       <c r="W245" s="3" t="s">
-        <v>816</v>
+        <v>786</v>
       </c>
       <c r="X245" s="4">
-        <v>545.46973284000001</v>
+        <v>1166.82899707</v>
       </c>
       <c r="Y245" s="4">
-        <v>545.46973200000002</v>
+        <v>1166.8289970000001</v>
       </c>
       <c r="Z245" s="6">
-        <v>4.5899999999999999E-4</v>
+        <v>1.2520000000000001E-3</v>
       </c>
     </row>
     <row r="246" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>817</v>
+        <v>787</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>818</v>
+        <v>788</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D246" s="4">
-        <v>7653384.0106939999</v>
+        <v>131423.09448599999</v>
       </c>
       <c r="E246" s="5">
-        <v>1.7000599999999999</v>
+        <v>99.895660000000007</v>
       </c>
       <c r="F246" s="4">
-        <v>136245.93545727999</v>
+        <v>131380.71185225999</v>
       </c>
       <c r="G246" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H246" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I246" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J246" s="5">
-        <v>1.7000599999999999</v>
+        <v>99.895660000000007</v>
       </c>
       <c r="K246" s="5">
         <v>1</v>
       </c>
       <c r="L246" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M246" s="4">
-        <v>136245.93545700001</v>
+        <v>131380.71185200001</v>
       </c>
       <c r="N246" s="4">
-        <v>136245.93545727999</v>
+        <v>131380.71185225999</v>
       </c>
       <c r="O246" s="3" t="s">
-        <v>34</v>
+        <v>789</v>
       </c>
       <c r="P246" s="3" t="s">
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="Q246" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R246" s="3" t="s">
-        <v>817</v>
+        <v>787</v>
       </c>
       <c r="S246" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T246" s="4">
         <v>0.01</v>
       </c>
       <c r="U246" s="2">
-        <v>53107</v>
+        <v>48359</v>
       </c>
       <c r="V246" s="4">
-        <v>4.1217499999999996</v>
+        <v>4.3254599999999996</v>
       </c>
       <c r="W246" s="3" t="s">
-        <v>819</v>
+        <v>790</v>
       </c>
       <c r="X246" s="4">
-        <v>6133.8152450699999</v>
+        <v>94.744223050000002</v>
       </c>
       <c r="Y246" s="4">
-        <v>6133.8152449999998</v>
+        <v>94.744223000000005</v>
       </c>
       <c r="Z246" s="6">
-        <v>1.07E-4</v>
+        <v>1.03E-4</v>
       </c>
     </row>
     <row r="247" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
-        <v>820</v>
+        <v>791</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>821</v>
+        <v>792</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D247" s="4">
-        <v>13417091.356871</v>
+        <v>5859000</v>
       </c>
       <c r="E247" s="5">
-        <v>1.7023699999999999</v>
+        <v>56.806809999999999</v>
       </c>
       <c r="F247" s="4">
-        <v>238796.44159228</v>
+        <v>3332564.1045900001</v>
       </c>
       <c r="G247" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H247" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I247" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J247" s="5">
-        <v>1.7023699999999999</v>
+        <v>56.806809999999999</v>
       </c>
       <c r="K247" s="5">
         <v>1</v>
       </c>
       <c r="L247" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M247" s="4">
-        <v>238796.44159199999</v>
+        <v>3332564.1045900001</v>
       </c>
       <c r="N247" s="4">
-        <v>238796.44159228</v>
+        <v>3332564.1045900001</v>
       </c>
       <c r="O247" s="3" t="s">
-        <v>34</v>
+        <v>793</v>
       </c>
       <c r="P247" s="3" t="s">
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="Q247" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R247" s="3" t="s">
-        <v>820</v>
+        <v>791</v>
       </c>
       <c r="S247" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T247" s="4">
         <v>0.01</v>
       </c>
       <c r="U247" s="2">
-        <v>53018</v>
+        <v>48359</v>
       </c>
       <c r="V247" s="4">
-        <v>3.9817499999999999</v>
+        <v>4.3554599999999999</v>
       </c>
       <c r="W247" s="3" t="s">
-        <v>822</v>
+        <v>794</v>
       </c>
       <c r="X247" s="4">
-        <v>10387.90346032</v>
+        <v>4253.1066899999996</v>
       </c>
       <c r="Y247" s="4">
-        <v>10387.90346</v>
+        <v>4253.1066899999996</v>
       </c>
       <c r="Z247" s="6">
-        <v>1.8699999999999999E-4</v>
+        <v>2.6229999999999999E-3</v>
       </c>
     </row>
     <row r="248" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
-        <v>823</v>
+        <v>795</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>824</v>
+        <v>796</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D248" s="4">
-        <v>20404764.215672001</v>
+        <v>4198177.227097</v>
       </c>
       <c r="E248" s="5">
-        <v>1.69903</v>
+        <v>99.077889999999996</v>
       </c>
       <c r="F248" s="4">
-        <v>363274.54765666003</v>
+        <v>4162488.42453198</v>
       </c>
       <c r="G248" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H248" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J248" s="5">
-        <v>1.69903</v>
+        <v>99.077889999999996</v>
       </c>
       <c r="K248" s="5">
         <v>1</v>
       </c>
       <c r="L248" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M248" s="4">
-        <v>363274.54765600001</v>
+        <v>4162488.4245310002</v>
       </c>
       <c r="N248" s="4">
-        <v>363274.54765666003</v>
+        <v>4162488.42453198</v>
       </c>
       <c r="O248" s="3" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="P248" s="3" t="s">
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="Q248" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R248" s="3" t="s">
-        <v>823</v>
+        <v>795</v>
       </c>
       <c r="S248" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T248" s="4">
         <v>0.01</v>
       </c>
       <c r="U248" s="2">
-        <v>53107</v>
+        <v>48877</v>
       </c>
       <c r="V248" s="4">
-        <v>4.1817500000000001</v>
+        <v>4.3204599999999997</v>
       </c>
       <c r="W248" s="3" t="s">
-        <v>826</v>
+        <v>798</v>
       </c>
       <c r="X248" s="4">
-        <v>16591.482203119998</v>
+        <v>3023.00946376</v>
       </c>
       <c r="Y248" s="4">
-        <v>16591.482203</v>
+        <v>3023.0094629999999</v>
       </c>
       <c r="Z248" s="6">
-        <v>2.8499999999999999E-4</v>
+        <v>3.277E-3</v>
       </c>
     </row>
     <row r="249" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>827</v>
+        <v>799</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>828</v>
+        <v>800</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D249" s="4">
-        <v>10725</v>
+        <v>24944.444445000001</v>
       </c>
       <c r="E249" s="5">
-        <v>1842.5634</v>
+        <v>76</v>
       </c>
       <c r="F249" s="4">
-        <v>197624.80718932999</v>
+        <v>18960.33987752</v>
       </c>
       <c r="G249" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H249" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I249" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J249" s="5">
-        <v>1842.5634</v>
+        <v>76</v>
       </c>
       <c r="K249" s="5">
         <v>1</v>
       </c>
       <c r="L249" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M249" s="4">
-        <v>197624.80718900001</v>
+        <v>18960.339876999999</v>
       </c>
       <c r="N249" s="4">
-        <v>197624.80718932999</v>
+        <v>18960.33987752</v>
       </c>
       <c r="O249" s="3" t="s">
-        <v>34</v>
+        <v>801</v>
       </c>
       <c r="P249" s="3" t="s">
-        <v>829</v>
+        <v>777</v>
       </c>
       <c r="Q249" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R249" s="3" t="s">
-        <v>827</v>
+        <v>799</v>
       </c>
       <c r="S249" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T249" s="4">
         <v>0.01</v>
       </c>
       <c r="U249" s="2">
-        <v>49546</v>
+        <v>50489</v>
       </c>
       <c r="V249" s="4">
-        <v>4.73888</v>
+        <v>7.2949999999999999</v>
       </c>
       <c r="W249" s="3" t="s">
-        <v>830</v>
+        <v>802</v>
       </c>
       <c r="X249" s="4">
-        <v>9.8825393300000002</v>
+        <v>2.5620993200000002</v>
       </c>
       <c r="Y249" s="4">
-        <v>9.8825389999999995</v>
+        <v>2.5620989999999999</v>
       </c>
       <c r="Z249" s="6">
-        <v>1.55E-4</v>
+        <v>1.4E-5</v>
       </c>
     </row>
     <row r="250" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>831</v>
+        <v>803</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>832</v>
+        <v>804</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D250" s="4">
-        <v>473447.77350000001</v>
+        <v>75000</v>
       </c>
       <c r="E250" s="5">
-        <v>100.129</v>
+        <v>76</v>
       </c>
       <c r="F250" s="4">
-        <v>476784.10774909001</v>
+        <v>57093.8125</v>
       </c>
       <c r="G250" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H250" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I250" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J250" s="5">
-        <v>100.129</v>
+        <v>76</v>
       </c>
       <c r="K250" s="5">
         <v>1</v>
       </c>
       <c r="L250" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M250" s="4">
-        <v>476784.10774900002</v>
+        <v>57093.8125</v>
       </c>
       <c r="N250" s="4">
-        <v>476784.10774909001</v>
+        <v>57093.8125</v>
       </c>
       <c r="O250" s="3" t="s">
-        <v>34</v>
+        <v>805</v>
       </c>
       <c r="P250" s="3" t="s">
-        <v>833</v>
+        <v>777</v>
       </c>
       <c r="Q250" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R250" s="3" t="s">
-        <v>831</v>
+        <v>803</v>
       </c>
       <c r="S250" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T250" s="4">
         <v>0.01</v>
       </c>
       <c r="U250" s="2">
-        <v>47960</v>
+        <v>50489</v>
       </c>
       <c r="V250" s="4">
-        <v>5.0548299999999999</v>
+        <v>7.5149999999999997</v>
       </c>
       <c r="W250" s="3" t="s">
-        <v>834</v>
+        <v>806</v>
       </c>
       <c r="X250" s="4">
-        <v>2725.5866212699998</v>
+        <v>93.8125</v>
       </c>
       <c r="Y250" s="4">
-        <v>2725.5866209999999</v>
+        <v>93.8125</v>
       </c>
       <c r="Z250" s="6">
-        <v>3.7399999999999998E-4</v>
+        <v>4.3999999999999999E-5</v>
       </c>
     </row>
     <row r="251" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>835</v>
+        <v>807</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>836</v>
+        <v>808</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D251" s="4">
-        <v>5351187.5594969997</v>
+        <v>8758010.6523000002</v>
       </c>
       <c r="E251" s="5">
-        <v>31.264340000000001</v>
+        <v>10.125</v>
       </c>
       <c r="F251" s="4">
-        <v>1673013.4726388401</v>
+        <v>893594.84684243996</v>
       </c>
       <c r="G251" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H251" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I251" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J251" s="5">
-        <v>31.264340000000001</v>
+        <v>10.125</v>
       </c>
       <c r="K251" s="5">
         <v>1</v>
       </c>
       <c r="L251" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M251" s="4">
-        <v>1673013.472638</v>
+        <v>893594.84684200003</v>
       </c>
       <c r="N251" s="4">
-        <v>1673013.4726388401</v>
+        <v>893594.84684243996</v>
       </c>
       <c r="O251" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P251" s="3" t="s">
-        <v>837</v>
+        <v>809</v>
       </c>
       <c r="Q251" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R251" s="3" t="s">
-        <v>835</v>
+        <v>807</v>
       </c>
       <c r="S251" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T251" s="4">
         <v>0.01</v>
       </c>
       <c r="U251" s="2">
-        <v>54132</v>
+        <v>50495</v>
       </c>
       <c r="V251" s="4">
-        <v>7.6079999999999997</v>
+        <v>5.2919999999999998</v>
       </c>
       <c r="W251" s="3" t="s">
-        <v>838</v>
+        <v>810</v>
       </c>
       <c r="X251" s="4">
-        <v>0</v>
+        <v>6846.2682970599999</v>
       </c>
       <c r="Y251" s="4">
-        <v>0</v>
+        <v>6846.2682969999996</v>
       </c>
       <c r="Z251" s="6">
-        <v>1.3140000000000001E-3</v>
+        <v>7.0299999999999996E-4</v>
       </c>
     </row>
     <row r="252" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>839</v>
+        <v>811</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>840</v>
+        <v>812</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D252" s="4">
-        <v>11752083.851600001</v>
+        <v>4415624.5153599996</v>
       </c>
       <c r="E252" s="5">
-        <v>9.1046999999999993</v>
+        <v>97.206680000000006</v>
       </c>
       <c r="F252" s="4">
-        <v>1069991.97843665</v>
+        <v>4301623.4916222598</v>
       </c>
       <c r="G252" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H252" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I252" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J252" s="5">
-        <v>9.1046999999999993</v>
+        <v>97.206680000000006</v>
       </c>
       <c r="K252" s="5">
         <v>1</v>
       </c>
       <c r="L252" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M252" s="4">
-        <v>1069991.9784359999</v>
+        <v>4301623.491622</v>
       </c>
       <c r="N252" s="4">
-        <v>1069991.97843665</v>
+        <v>4301623.4916222598</v>
       </c>
       <c r="O252" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P252" s="3" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="Q252" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R252" s="3" t="s">
-        <v>839</v>
+        <v>811</v>
       </c>
       <c r="S252" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T252" s="4">
         <v>0.01</v>
       </c>
       <c r="U252" s="2">
-        <v>50086</v>
+        <v>58546</v>
       </c>
       <c r="V252" s="4">
-        <v>7.4</v>
+        <v>4.76</v>
       </c>
       <c r="W252" s="3" t="s">
-        <v>841</v>
+        <v>814</v>
       </c>
       <c r="X252" s="4">
-        <v>0</v>
+        <v>9341.4989747199998</v>
       </c>
       <c r="Y252" s="4">
-        <v>0</v>
+        <v>9341.4989740000001</v>
       </c>
       <c r="Z252" s="6">
-        <v>8.4000000000000003E-4</v>
+        <v>3.3860000000000001E-3</v>
       </c>
     </row>
     <row r="253" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>842</v>
+        <v>815</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>843</v>
+        <v>816</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D253" s="4">
-        <v>2563212.7872669999</v>
+        <v>3166218.663135</v>
       </c>
       <c r="E253" s="5">
-        <v>97.522080000000003</v>
+        <v>88.741320000000002</v>
       </c>
       <c r="F253" s="4">
-        <v>2499698.4249687502</v>
+        <v>2812882.3102495898</v>
       </c>
       <c r="G253" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H253" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I253" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J253" s="5">
-        <v>97.522080000000003</v>
+        <v>88.741320000000002</v>
       </c>
       <c r="K253" s="5">
         <v>1</v>
       </c>
       <c r="L253" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M253" s="4">
-        <v>2499698.424968</v>
+        <v>2812882.3102489999</v>
       </c>
       <c r="N253" s="4">
-        <v>2499698.4249687502</v>
+        <v>2812882.3102495898</v>
       </c>
       <c r="O253" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P253" s="3" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="Q253" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R253" s="3" t="s">
-        <v>842</v>
+        <v>815</v>
       </c>
       <c r="S253" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T253" s="4">
         <v>0.01</v>
       </c>
       <c r="U253" s="2">
-        <v>48625</v>
+        <v>62289</v>
       </c>
       <c r="V253" s="4">
-        <v>7.92</v>
+        <v>2.23</v>
       </c>
       <c r="W253" s="3" t="s">
-        <v>844</v>
+        <v>817</v>
       </c>
       <c r="X253" s="4">
-        <v>0</v>
+        <v>3138.0744972399998</v>
       </c>
       <c r="Y253" s="4">
-        <v>0</v>
+        <v>3138.0744970000001</v>
       </c>
       <c r="Z253" s="6">
-        <v>1.9629999999999999E-3</v>
+        <v>2.2139999999999998E-3</v>
       </c>
     </row>
     <row r="254" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>845</v>
+        <v>818</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>846</v>
+        <v>819</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D254" s="4">
-        <v>2335120.192177</v>
+        <v>709039.066872</v>
       </c>
       <c r="E254" s="5">
-        <v>32.861130000000003</v>
+        <v>99.941659999999999</v>
       </c>
       <c r="F254" s="4">
-        <v>767346.88200744998</v>
+        <v>710667.44599298004</v>
       </c>
       <c r="G254" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H254" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I254" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J254" s="5">
-        <v>32.861130000000003</v>
+        <v>99.941659999999999</v>
       </c>
       <c r="K254" s="5">
         <v>1</v>
       </c>
       <c r="L254" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M254" s="4">
-        <v>767346.88200700004</v>
+        <v>710667.44599200005</v>
       </c>
       <c r="N254" s="4">
-        <v>767346.88200744998</v>
+        <v>710667.44599298004</v>
       </c>
       <c r="O254" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P254" s="3" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="Q254" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R254" s="3" t="s">
-        <v>845</v>
+        <v>818</v>
       </c>
       <c r="S254" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T254" s="4">
         <v>0.01</v>
       </c>
       <c r="U254" s="2">
-        <v>49232</v>
+        <v>62898</v>
       </c>
       <c r="V254" s="4">
-        <v>6.93</v>
+        <v>6.48</v>
       </c>
       <c r="W254" s="3" t="s">
-        <v>847</v>
+        <v>820</v>
       </c>
       <c r="X254" s="4">
-        <v>0</v>
+        <v>2042.0325125899999</v>
       </c>
       <c r="Y254" s="4">
-        <v>0</v>
+        <v>2042.032512</v>
       </c>
       <c r="Z254" s="6">
-        <v>6.02E-4</v>
+        <v>5.5900000000000004E-4</v>
       </c>
     </row>
     <row r="255" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>848</v>
+        <v>821</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>849</v>
+        <v>822</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D255" s="4">
-        <v>1577915.7812349999</v>
+        <v>973545.01293600001</v>
       </c>
       <c r="E255" s="5">
-        <v>99.751230000000007</v>
+        <v>100.48233</v>
       </c>
       <c r="F255" s="4">
-        <v>1573990.4001460201</v>
+        <v>980554.93726430996</v>
       </c>
       <c r="G255" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H255" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I255" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="5">
-        <v>99.751230000000007</v>
+        <v>100.48233</v>
       </c>
       <c r="K255" s="5">
         <v>1</v>
       </c>
       <c r="L255" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M255" s="4">
-        <v>1573990.4001460001</v>
+        <v>980554.93726399995</v>
       </c>
       <c r="N255" s="4">
-        <v>1573990.4001460201</v>
+        <v>980554.93726430996</v>
       </c>
       <c r="O255" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P255" s="3" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="Q255" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R255" s="3" t="s">
-        <v>848</v>
+        <v>821</v>
       </c>
       <c r="S255" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T255" s="4">
         <v>0.01</v>
       </c>
       <c r="U255" s="2">
-        <v>50024</v>
+        <v>62898</v>
       </c>
       <c r="V255" s="4">
-        <v>6.89</v>
+        <v>5.3484999999999996</v>
       </c>
       <c r="W255" s="3" t="s">
-        <v>850</v>
+        <v>823</v>
       </c>
       <c r="X255" s="4">
-        <v>0</v>
+        <v>2314.2246674200001</v>
       </c>
       <c r="Y255" s="4">
-        <v>0</v>
+        <v>2314.224667</v>
       </c>
       <c r="Z255" s="6">
-        <v>1.2359999999999999E-3</v>
+        <v>7.7200000000000001E-4</v>
       </c>
     </row>
     <row r="256" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>851</v>
+        <v>824</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>852</v>
+        <v>825</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D256" s="4">
-        <v>1083456</v>
+        <v>2164883.2418</v>
       </c>
       <c r="E256" s="5">
-        <v>0.01</v>
+        <v>99.654489999999996</v>
       </c>
       <c r="F256" s="4">
-        <v>108.3456</v>
+        <v>2160226.8726115501</v>
       </c>
       <c r="G256" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H256" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="5">
-        <v>0.01</v>
+        <v>99.654489999999996</v>
       </c>
       <c r="K256" s="5">
         <v>1</v>
       </c>
       <c r="L256" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M256" s="4">
-        <v>108.3456</v>
+        <v>2160226.8726110002</v>
       </c>
       <c r="N256" s="4">
-        <v>108.3456</v>
+        <v>2160226.8726115501</v>
       </c>
       <c r="O256" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P256" s="3" t="s">
-        <v>853</v>
+        <v>826</v>
       </c>
       <c r="Q256" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R256" s="3" t="s">
-        <v>851</v>
+        <v>824</v>
       </c>
       <c r="S256" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T256" s="4">
         <v>0.01</v>
       </c>
       <c r="U256" s="2">
-        <v>46220</v>
+        <v>59281</v>
       </c>
       <c r="V256" s="4">
-        <v>0</v>
+        <v>4.6952499999999997</v>
       </c>
       <c r="W256" s="3" t="s">
-        <v>854</v>
+        <v>827</v>
       </c>
       <c r="X256" s="4">
-        <v>0</v>
+        <v>2823.5189002900001</v>
       </c>
       <c r="Y256" s="4">
-        <v>0</v>
+        <v>2823.5189</v>
       </c>
       <c r="Z256" s="6">
-        <v>0</v>
+        <v>1.6999999999999999E-3</v>
       </c>
     </row>
     <row r="257" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>856</v>
+        <v>829</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D257" s="4">
-        <v>2694420.3254359998</v>
+        <v>1430313.2305699999</v>
       </c>
       <c r="E257" s="5">
-        <v>99.952100000000002</v>
+        <v>94.860979999999998</v>
       </c>
       <c r="F257" s="4">
-        <v>2708510.79877277</v>
+        <v>1357403.5221975101</v>
       </c>
       <c r="G257" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H257" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I257" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="5">
-        <v>99.952100000000002</v>
+        <v>94.860979999999998</v>
       </c>
       <c r="K257" s="5">
         <v>1</v>
       </c>
       <c r="L257" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M257" s="4">
-        <v>2708510.7987719998</v>
+        <v>1357403.522197</v>
       </c>
       <c r="N257" s="4">
-        <v>2708510.79877277</v>
+        <v>1357403.5221975101</v>
       </c>
       <c r="O257" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P257" s="3" t="s">
-        <v>853</v>
+        <v>826</v>
       </c>
       <c r="Q257" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R257" s="3" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="S257" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T257" s="4">
         <v>0.01</v>
       </c>
       <c r="U257" s="2">
-        <v>48689</v>
+        <v>59281</v>
       </c>
       <c r="V257" s="4">
-        <v>4.77921</v>
+        <v>1.36</v>
       </c>
       <c r="W257" s="3" t="s">
-        <v>857</v>
+        <v>830</v>
       </c>
       <c r="X257" s="4">
-        <v>15381.1006731</v>
+        <v>594.37460914999997</v>
       </c>
       <c r="Y257" s="4">
-        <v>15381.100673000001</v>
+        <v>594.37460899999996</v>
       </c>
       <c r="Z257" s="6">
-        <v>2.127E-3</v>
+        <v>1.0679999999999999E-3</v>
       </c>
     </row>
     <row r="258" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>859</v>
+        <v>832</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D258" s="4">
-        <v>6936590.4440000001</v>
+        <v>568429.18417699996</v>
       </c>
       <c r="E258" s="5">
-        <v>99.766360000000006</v>
+        <v>98.333150000000003</v>
       </c>
       <c r="F258" s="4">
-        <v>6920383.7940866398</v>
+        <v>559427.10950508004</v>
       </c>
       <c r="G258" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H258" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="5">
-        <v>99.766360000000006</v>
+        <v>98.333150000000003</v>
       </c>
       <c r="K258" s="5">
         <v>1</v>
       </c>
       <c r="L258" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M258" s="4">
-        <v>6920383.794086</v>
+        <v>559427.10950499994</v>
       </c>
       <c r="N258" s="4">
-        <v>6920383.7940866398</v>
+        <v>559427.10950508004</v>
       </c>
       <c r="O258" s="3" t="s">
-        <v>860</v>
+        <v>34</v>
       </c>
       <c r="P258" s="3" t="s">
-        <v>861</v>
+        <v>833</v>
       </c>
       <c r="Q258" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R258" s="3" t="s">
-        <v>858</v>
+        <v>831</v>
       </c>
       <c r="S258" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T258" s="4">
         <v>0.01</v>
       </c>
       <c r="U258" s="2">
-        <v>60808</v>
+        <v>48877</v>
       </c>
       <c r="V258" s="4">
-        <v>5.5919999999999996</v>
+        <v>4.9904599999999997</v>
       </c>
       <c r="W258" s="3" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="X258" s="4">
-        <v>0</v>
+        <v>472.78718441000001</v>
       </c>
       <c r="Y258" s="4">
-        <v>0</v>
+        <v>472.78718400000002</v>
       </c>
       <c r="Z258" s="6">
-        <v>5.4359999999999999E-3</v>
+        <v>4.4000000000000002E-4</v>
       </c>
     </row>
     <row r="259" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
-        <v>863</v>
+        <v>835</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>864</v>
+        <v>836</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D259" s="4">
-        <v>7750000</v>
+        <v>7648147.1855490003</v>
       </c>
       <c r="E259" s="5">
-        <v>99.612939999999995</v>
+        <v>1.5795399999999999</v>
       </c>
       <c r="F259" s="4">
-        <v>7720002.8499999996</v>
+        <v>126357.41057809</v>
       </c>
       <c r="G259" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H259" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I259" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="5">
-        <v>99.612939999999995</v>
+        <v>1.5795399999999999</v>
       </c>
       <c r="K259" s="5">
         <v>1</v>
       </c>
       <c r="L259" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M259" s="4">
-        <v>7720002.8499999996</v>
+        <v>126357.410578</v>
       </c>
       <c r="N259" s="4">
-        <v>7720002.8499999996</v>
+        <v>126357.41057809</v>
       </c>
       <c r="O259" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P259" s="3" t="s">
-        <v>861</v>
+        <v>833</v>
       </c>
       <c r="Q259" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R259" s="3" t="s">
-        <v>863</v>
+        <v>835</v>
       </c>
       <c r="S259" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T259" s="4">
         <v>0.01</v>
       </c>
       <c r="U259" s="2">
-        <v>60814</v>
+        <v>53107</v>
       </c>
       <c r="V259" s="4">
-        <v>5.6390000000000002</v>
+        <v>4.3554599999999999</v>
       </c>
       <c r="W259" s="3" t="s">
-        <v>865</v>
+        <v>837</v>
       </c>
       <c r="X259" s="4">
-        <v>0</v>
+        <v>5551.8665234600003</v>
       </c>
       <c r="Y259" s="4">
-        <v>0</v>
+        <v>5551.8665229999997</v>
       </c>
       <c r="Z259" s="6">
-        <v>6.0650000000000001E-3</v>
+        <v>9.8999999999999994E-5</v>
       </c>
     </row>
     <row r="260" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
-        <v>866</v>
+        <v>838</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>867</v>
+        <v>839</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D260" s="4">
-        <v>289564.802394</v>
+        <v>13407910.715727</v>
       </c>
       <c r="E260" s="5">
-        <v>100.07879</v>
+        <v>1.5814600000000001</v>
       </c>
       <c r="F260" s="4">
-        <v>289792.95050144999</v>
+        <v>221460.83002255001</v>
       </c>
       <c r="G260" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H260" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I260" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J260" s="5">
-        <v>100.07879</v>
+        <v>1.5814600000000001</v>
       </c>
       <c r="K260" s="5">
         <v>1</v>
       </c>
       <c r="L260" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M260" s="4">
-        <v>289792.95050099998</v>
+        <v>221460.83002200001</v>
       </c>
       <c r="N260" s="4">
-        <v>289792.95050144999</v>
+        <v>221460.83002255001</v>
       </c>
       <c r="O260" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P260" s="3" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="Q260" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R260" s="3" t="s">
-        <v>866</v>
+        <v>838</v>
       </c>
       <c r="S260" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T260" s="4">
         <v>0.01</v>
       </c>
       <c r="U260" s="2">
-        <v>47802</v>
+        <v>53018</v>
       </c>
       <c r="V260" s="4">
-        <v>7.5</v>
+        <v>4.2154600000000002</v>
       </c>
       <c r="W260" s="3" t="s">
-        <v>868</v>
+        <v>840</v>
       </c>
       <c r="X260" s="4">
-        <v>0</v>
+        <v>9420.0852176200005</v>
       </c>
       <c r="Y260" s="4">
-        <v>0</v>
+        <v>9420.0852169999998</v>
       </c>
       <c r="Z260" s="6">
-        <v>2.2699999999999999E-4</v>
+        <v>1.74E-4</v>
       </c>
     </row>
     <row r="261" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
-        <v>869</v>
+        <v>841</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>870</v>
+        <v>842</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D261" s="4">
-        <v>1222206.617319</v>
+        <v>20390802.267248001</v>
       </c>
       <c r="E261" s="5">
-        <v>100.2133</v>
+        <v>1.5786800000000001</v>
       </c>
       <c r="F261" s="4">
-        <v>1224813.5840332401</v>
+        <v>336911.31252908998</v>
       </c>
       <c r="G261" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H261" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J261" s="5">
-        <v>100.2133</v>
+        <v>1.5786800000000001</v>
       </c>
       <c r="K261" s="5">
         <v>1</v>
       </c>
       <c r="L261" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M261" s="4">
-        <v>1224813.5840330001</v>
+        <v>336911.31252899999</v>
       </c>
       <c r="N261" s="4">
-        <v>1224813.5840332401</v>
+        <v>336911.31252908998</v>
       </c>
       <c r="O261" s="3" t="s">
-        <v>34</v>
+        <v>843</v>
       </c>
       <c r="P261" s="3" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="Q261" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R261" s="3" t="s">
-        <v>869</v>
+        <v>841</v>
       </c>
       <c r="S261" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T261" s="4">
         <v>0.01</v>
       </c>
       <c r="U261" s="2">
-        <v>47802</v>
+        <v>53107</v>
       </c>
       <c r="V261" s="4">
-        <v>7.415</v>
+        <v>4.4154600000000004</v>
       </c>
       <c r="W261" s="3" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="X261" s="4">
-        <v>0</v>
+        <v>15005.79529649</v>
       </c>
       <c r="Y261" s="4">
-        <v>0</v>
+        <v>15005.795296</v>
       </c>
       <c r="Z261" s="6">
-        <v>9.6199999999999996E-4</v>
+        <v>2.6499999999999999E-4</v>
       </c>
     </row>
     <row r="262" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>872</v>
+        <v>845</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>873</v>
+        <v>846</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D262" s="4">
-        <v>5110855.6535099996</v>
+        <v>10725</v>
       </c>
       <c r="E262" s="5">
-        <v>99.685630000000003</v>
+        <v>1842.5634</v>
       </c>
       <c r="F262" s="4">
-        <v>5094788.6565920599</v>
+        <v>197623.29327811999</v>
       </c>
       <c r="G262" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H262" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J262" s="5">
-        <v>99.685630000000003</v>
+        <v>1842.5634</v>
       </c>
       <c r="K262" s="5">
         <v>1</v>
       </c>
       <c r="L262" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M262" s="4">
-        <v>5094788.6565920003</v>
+        <v>197623.293278</v>
       </c>
       <c r="N262" s="4">
-        <v>5094788.6565920599</v>
+        <v>197623.29327811999</v>
       </c>
       <c r="O262" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P262" s="3" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="Q262" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R262" s="3" t="s">
-        <v>872</v>
+        <v>845</v>
       </c>
       <c r="S262" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T262" s="4">
         <v>0.01</v>
       </c>
       <c r="U262" s="2">
-        <v>60351</v>
+        <v>49546</v>
       </c>
       <c r="V262" s="4">
-        <v>5.4720000000000004</v>
+        <v>4.6817500000000001</v>
       </c>
       <c r="W262" s="3" t="s">
-        <v>874</v>
+        <v>848</v>
       </c>
       <c r="X262" s="4">
-        <v>0</v>
+        <v>8.3686281299999994</v>
       </c>
       <c r="Y262" s="4">
-        <v>0</v>
+        <v>8.3686279999999993</v>
       </c>
       <c r="Z262" s="6">
-        <v>4.0020000000000003E-3</v>
+        <v>1.55E-4</v>
       </c>
     </row>
     <row r="263" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>875</v>
+        <v>849</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>876</v>
+        <v>850</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D263" s="4">
-        <v>1040234.022</v>
+        <v>473447.77350000001</v>
       </c>
       <c r="E263" s="5">
-        <v>96.540570000000002</v>
+        <v>100.0408</v>
       </c>
       <c r="F263" s="4">
-        <v>1004247.85417273</v>
+        <v>478360.85848696</v>
       </c>
       <c r="G263" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H263" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I263" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J263" s="5">
-        <v>96.540570000000002</v>
+        <v>100.0408</v>
       </c>
       <c r="K263" s="5">
         <v>1</v>
       </c>
       <c r="L263" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M263" s="4">
-        <v>1004247.854172</v>
+        <v>478360.85848599998</v>
       </c>
       <c r="N263" s="4">
-        <v>1004247.85417273</v>
+        <v>478360.85848696</v>
       </c>
       <c r="O263" s="3" t="s">
-        <v>877</v>
+        <v>34</v>
       </c>
       <c r="P263" s="3" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="Q263" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R263" s="3" t="s">
-        <v>875</v>
+        <v>849</v>
       </c>
       <c r="S263" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T263" s="4">
         <v>0.01</v>
       </c>
       <c r="U263" s="2">
-        <v>47922</v>
+        <v>47960</v>
       </c>
       <c r="V263" s="4">
-        <v>5.05</v>
+        <v>5.0548299999999999</v>
       </c>
       <c r="W263" s="3" t="s">
-        <v>878</v>
+        <v>852</v>
       </c>
       <c r="X263" s="4">
-        <v>0</v>
+        <v>4719.9182953700001</v>
       </c>
       <c r="Y263" s="4">
-        <v>0</v>
+        <v>4719.9182950000004</v>
       </c>
       <c r="Z263" s="6">
-        <v>7.8799999999999996E-4</v>
+        <v>3.7599999999999998E-4</v>
       </c>
     </row>
     <row r="264" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
-        <v>879</v>
+        <v>853</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>880</v>
+        <v>854</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D264" s="4">
-        <v>214847.03959299999</v>
+        <v>5311658.3034969997</v>
       </c>
       <c r="E264" s="5">
-        <v>97.633889999999994</v>
+        <v>30.17238</v>
       </c>
       <c r="F264" s="4">
-        <v>209763.52230467999</v>
+        <v>1602653.72763267</v>
       </c>
       <c r="G264" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H264" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I264" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J264" s="5">
-        <v>97.633889999999994</v>
+        <v>30.17238</v>
       </c>
       <c r="K264" s="5">
         <v>1</v>
       </c>
       <c r="L264" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M264" s="4">
-        <v>209763.52230400001</v>
+        <v>1602653.7276320001</v>
       </c>
       <c r="N264" s="4">
-        <v>209763.52230467999</v>
+        <v>1602653.72763267</v>
       </c>
       <c r="O264" s="3" t="s">
-        <v>881</v>
+        <v>34</v>
       </c>
       <c r="P264" s="3" t="s">
-        <v>837</v>
+        <v>855</v>
       </c>
       <c r="Q264" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R264" s="3" t="s">
-        <v>879</v>
+        <v>853</v>
       </c>
       <c r="S264" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T264" s="4">
         <v>0.01</v>
       </c>
       <c r="U264" s="2">
-        <v>48197</v>
+        <v>54132</v>
       </c>
       <c r="V264" s="4">
-        <v>5.69</v>
+        <v>7.6079999999999997</v>
       </c>
       <c r="W264" s="3" t="s">
-        <v>882</v>
+        <v>856</v>
       </c>
       <c r="X264" s="4">
         <v>0</v>
       </c>
       <c r="Y264" s="4">
         <v>0</v>
       </c>
       <c r="Z264" s="6">
-        <v>1.64E-4</v>
+        <v>1.261E-3</v>
       </c>
     </row>
     <row r="265" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
-        <v>883</v>
+        <v>857</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>884</v>
+        <v>858</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D265" s="4">
-        <v>1264640.2089499999</v>
+        <v>11752083.851600001</v>
       </c>
       <c r="E265" s="5">
-        <v>94.286590000000004</v>
+        <v>8.6593400000000003</v>
       </c>
       <c r="F265" s="4">
-        <v>1192386.12878783</v>
+        <v>1017652.89779517</v>
       </c>
       <c r="G265" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H265" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J265" s="5">
-        <v>94.286590000000004</v>
+        <v>8.6593400000000003</v>
       </c>
       <c r="K265" s="5">
         <v>1</v>
       </c>
       <c r="L265" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M265" s="4">
-        <v>1192386.128787</v>
+        <v>1017652.897795</v>
       </c>
       <c r="N265" s="4">
-        <v>1192386.12878783</v>
+        <v>1017652.89779517</v>
       </c>
       <c r="O265" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P265" s="3" t="s">
-        <v>885</v>
+        <v>855</v>
       </c>
       <c r="Q265" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R265" s="3" t="s">
-        <v>883</v>
+        <v>857</v>
       </c>
       <c r="S265" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T265" s="4">
         <v>0.01</v>
       </c>
       <c r="U265" s="2">
-        <v>51487</v>
+        <v>50086</v>
       </c>
       <c r="V265" s="4">
-        <v>2.3929999999999998</v>
+        <v>7.4</v>
       </c>
       <c r="W265" s="3" t="s">
-        <v>886</v>
+        <v>859</v>
       </c>
       <c r="X265" s="4">
         <v>0</v>
       </c>
       <c r="Y265" s="4">
         <v>0</v>
       </c>
       <c r="Z265" s="6">
-        <v>9.3599999999999998E-4</v>
+        <v>8.0099999999999995E-4</v>
       </c>
     </row>
     <row r="266" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
-        <v>887</v>
+        <v>860</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>888</v>
+        <v>861</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D266" s="4">
-        <v>8971813.5858200006</v>
+        <v>2508703.840506</v>
       </c>
       <c r="E266" s="5">
-        <v>99.171760000000006</v>
+        <v>96.732259999999997</v>
       </c>
       <c r="F266" s="4">
-        <v>8897505.4369768109</v>
+        <v>2426725.9216282498</v>
       </c>
       <c r="G266" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H266" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J266" s="5">
-        <v>99.171760000000006</v>
+        <v>96.732259999999997</v>
       </c>
       <c r="K266" s="5">
         <v>1</v>
       </c>
       <c r="L266" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M266" s="4">
-        <v>8897505.4369760007</v>
+        <v>2426725.9216280002</v>
       </c>
       <c r="N266" s="4">
-        <v>8897505.4369768109</v>
+        <v>2426725.9216282498</v>
       </c>
       <c r="O266" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P266" s="3" t="s">
-        <v>889</v>
+        <v>855</v>
       </c>
       <c r="Q266" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R266" s="3" t="s">
-        <v>887</v>
+        <v>860</v>
       </c>
       <c r="S266" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T266" s="4">
         <v>0.01</v>
       </c>
       <c r="U266" s="2">
-        <v>57125</v>
+        <v>48502</v>
       </c>
       <c r="V266" s="4">
-        <v>5.2480000000000002</v>
+        <v>7.92</v>
       </c>
       <c r="W266" s="3" t="s">
-        <v>890</v>
+        <v>862</v>
       </c>
       <c r="X266" s="4">
         <v>0</v>
       </c>
       <c r="Y266" s="4">
         <v>0</v>
       </c>
       <c r="Z266" s="6">
-        <v>6.9899999999999997E-3</v>
+        <v>1.91E-3</v>
       </c>
     </row>
     <row r="267" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>891</v>
+        <v>863</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>892</v>
+        <v>864</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D267" s="4">
-        <v>14000000</v>
+        <v>2328815.9546710001</v>
       </c>
       <c r="E267" s="5">
-        <v>99.747380000000007</v>
+        <v>31.97589</v>
       </c>
       <c r="F267" s="4">
-        <v>13964633.199999999</v>
+        <v>744659.62796807999</v>
       </c>
       <c r="G267" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H267" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I267" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J267" s="5">
-        <v>99.747380000000007</v>
+        <v>31.97589</v>
       </c>
       <c r="K267" s="5">
         <v>1</v>
       </c>
       <c r="L267" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M267" s="4">
-        <v>13964633.199999999</v>
+        <v>744659.62796800002</v>
       </c>
       <c r="N267" s="4">
-        <v>13964633.199999999</v>
+        <v>744659.62796807999</v>
       </c>
       <c r="O267" s="3" t="s">
-        <v>893</v>
+        <v>34</v>
       </c>
       <c r="P267" s="3" t="s">
-        <v>889</v>
+        <v>855</v>
       </c>
       <c r="Q267" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R267" s="3" t="s">
-        <v>891</v>
+        <v>863</v>
       </c>
       <c r="S267" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T267" s="4">
         <v>0.01</v>
       </c>
       <c r="U267" s="2">
-        <v>57217</v>
+        <v>49232</v>
       </c>
       <c r="V267" s="4">
-        <v>5.6139999999999999</v>
+        <v>6.93</v>
       </c>
       <c r="W267" s="3" t="s">
-        <v>894</v>
+        <v>865</v>
       </c>
       <c r="X267" s="4">
         <v>0</v>
       </c>
       <c r="Y267" s="4">
         <v>0</v>
       </c>
       <c r="Z267" s="6">
-        <v>1.0970000000000001E-2</v>
+        <v>5.8600000000000004E-4</v>
       </c>
     </row>
     <row r="268" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
-        <v>895</v>
+        <v>866</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D268" s="4">
-        <v>4000000</v>
+        <v>1554080.2773549999</v>
       </c>
       <c r="E268" s="5">
-        <v>100.34244</v>
+        <v>98.444460000000007</v>
       </c>
       <c r="F268" s="4">
-        <v>4013697.6</v>
+        <v>1529905.93700863</v>
       </c>
       <c r="G268" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H268" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I268" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J268" s="5">
-        <v>100.34244</v>
+        <v>98.444460000000007</v>
       </c>
       <c r="K268" s="5">
         <v>1</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M268" s="4">
-        <v>4013697.6</v>
+        <v>1529905.937008</v>
       </c>
       <c r="N268" s="4">
-        <v>4013697.6</v>
+        <v>1529905.93700863</v>
       </c>
       <c r="O268" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P268" s="3" t="s">
-        <v>897</v>
+        <v>855</v>
       </c>
       <c r="Q268" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R268" s="3" t="s">
-        <v>895</v>
+        <v>866</v>
       </c>
       <c r="S268" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T268" s="4">
         <v>0.01</v>
       </c>
       <c r="U268" s="2">
-        <v>51818</v>
+        <v>49994</v>
       </c>
       <c r="V268" s="4">
-        <v>5.3883400000000004</v>
+        <v>6.89</v>
       </c>
       <c r="W268" s="3" t="s">
-        <v>898</v>
+        <v>868</v>
       </c>
       <c r="X268" s="4">
         <v>0</v>
       </c>
       <c r="Y268" s="4">
         <v>0</v>
       </c>
       <c r="Z268" s="6">
-        <v>3.153E-3</v>
+        <v>1.204E-3</v>
       </c>
     </row>
     <row r="269" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
-        <v>899</v>
+        <v>869</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>900</v>
+        <v>870</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D269" s="4">
-        <v>4000000</v>
+        <v>2694420.3254359998</v>
       </c>
       <c r="E269" s="5">
-        <v>103.59638</v>
+        <v>99.957099999999997</v>
       </c>
       <c r="F269" s="4">
-        <v>4143855.2</v>
+        <v>2719376.5202586399</v>
       </c>
       <c r="G269" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H269" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I269" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J269" s="5">
-        <v>103.59638</v>
+        <v>99.957099999999997</v>
       </c>
       <c r="K269" s="5">
         <v>1</v>
       </c>
       <c r="L269" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M269" s="4">
-        <v>4143855.2</v>
+        <v>2719376.5202580001</v>
       </c>
       <c r="N269" s="4">
-        <v>4143855.2</v>
+        <v>2719376.5202586399</v>
       </c>
       <c r="O269" s="3" t="s">
-        <v>901</v>
+        <v>34</v>
       </c>
       <c r="P269" s="3" t="s">
-        <v>897</v>
+        <v>871</v>
       </c>
       <c r="Q269" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R269" s="3" t="s">
-        <v>899</v>
+        <v>869</v>
       </c>
       <c r="S269" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T269" s="4">
         <v>0.01</v>
       </c>
       <c r="U269" s="2">
-        <v>51818</v>
+        <v>48689</v>
       </c>
       <c r="V269" s="4">
-        <v>8.8190600000000003</v>
+        <v>4.77921</v>
       </c>
       <c r="W269" s="3" t="s">
-        <v>902</v>
+        <v>872</v>
       </c>
       <c r="X269" s="4">
-        <v>0</v>
+        <v>26112.101142700001</v>
       </c>
       <c r="Y269" s="4">
-        <v>0</v>
+        <v>26112.101142</v>
       </c>
       <c r="Z269" s="6">
-        <v>3.2550000000000001E-3</v>
+        <v>2.1410000000000001E-3</v>
       </c>
     </row>
     <row r="270" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
-        <v>903</v>
+        <v>873</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>904</v>
+        <v>874</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D270" s="4">
-        <v>4328989.1145900004</v>
+        <v>6828505.8310000002</v>
       </c>
       <c r="E270" s="5">
-        <v>0.79437000000000002</v>
+        <v>98.349639999999994</v>
       </c>
       <c r="F270" s="4">
-        <v>34388.190829569998</v>
+        <v>6715810.9021675102</v>
       </c>
       <c r="G270" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H270" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I270" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J270" s="5">
-        <v>0.79437000000000002</v>
+        <v>98.349639999999994</v>
       </c>
       <c r="K270" s="5">
         <v>1</v>
       </c>
       <c r="L270" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M270" s="4">
-        <v>34388.190828999999</v>
+        <v>6715810.9021669999</v>
       </c>
       <c r="N270" s="4">
-        <v>34388.190829569998</v>
+        <v>6715810.9021675102</v>
       </c>
       <c r="O270" s="3" t="s">
-        <v>34</v>
+        <v>875</v>
       </c>
       <c r="P270" s="3" t="s">
-        <v>638</v>
+        <v>876</v>
       </c>
       <c r="Q270" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R270" s="3" t="s">
-        <v>903</v>
+        <v>873</v>
       </c>
       <c r="S270" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T270" s="4">
         <v>0.01</v>
       </c>
       <c r="U270" s="2">
-        <v>49577</v>
+        <v>60808</v>
       </c>
       <c r="V270" s="4">
-        <v>5.4437300000000004</v>
+        <v>5.5919999999999996</v>
       </c>
       <c r="W270" s="3" t="s">
-        <v>905</v>
+        <v>877</v>
       </c>
       <c r="X270" s="4">
         <v>0</v>
       </c>
       <c r="Y270" s="4">
         <v>0</v>
       </c>
       <c r="Z270" s="6">
-        <v>2.6999999999999999E-5</v>
+        <v>5.287E-3</v>
       </c>
     </row>
     <row r="271" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
-        <v>906</v>
+        <v>878</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>907</v>
+        <v>879</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D271" s="4">
-        <v>3194047.6288109999</v>
+        <v>7681676.1472500004</v>
       </c>
       <c r="E271" s="5">
-        <v>81.079989999999995</v>
+        <v>98.495549999999994</v>
       </c>
       <c r="F271" s="4">
-        <v>2589733.4980349499</v>
+        <v>7566109.1704527</v>
       </c>
       <c r="G271" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H271" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I271" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J271" s="5">
-        <v>81.079989999999995</v>
+        <v>98.495549999999994</v>
       </c>
       <c r="K271" s="5">
         <v>1</v>
       </c>
       <c r="L271" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M271" s="4">
-        <v>2589733.4980339999</v>
+        <v>7566109.1704519996</v>
       </c>
       <c r="N271" s="4">
-        <v>2589733.4980349499</v>
+        <v>7566109.1704527</v>
       </c>
       <c r="O271" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P271" s="3" t="s">
-        <v>908</v>
+        <v>876</v>
       </c>
       <c r="Q271" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R271" s="3" t="s">
-        <v>906</v>
+        <v>878</v>
       </c>
       <c r="S271" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T271" s="4">
         <v>0.01</v>
       </c>
       <c r="U271" s="2">
-        <v>49515</v>
+        <v>60814</v>
       </c>
       <c r="V271" s="4">
-        <v>5.5</v>
+        <v>5.6390000000000002</v>
       </c>
       <c r="W271" s="3" t="s">
-        <v>909</v>
+        <v>880</v>
       </c>
       <c r="X271" s="4">
         <v>0</v>
       </c>
       <c r="Y271" s="4">
         <v>0</v>
       </c>
       <c r="Z271" s="6">
-        <v>2.0339999999999998E-3</v>
+        <v>5.9569999999999996E-3</v>
       </c>
     </row>
     <row r="272" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>910</v>
+        <v>881</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>911</v>
+        <v>882</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D272" s="4">
-        <v>507.89310599999999</v>
+        <v>270408.97885199997</v>
       </c>
       <c r="E272" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>99.880709999999993</v>
       </c>
       <c r="F272" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>270086.40798066999</v>
       </c>
       <c r="G272" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H272" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I272" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J272" s="5">
-        <v>9.9999999999999995E-7</v>
+        <v>99.880709999999993</v>
       </c>
       <c r="K272" s="5">
         <v>1</v>
       </c>
       <c r="L272" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M272" s="4">
-        <v>5.0000000000000004E-6</v>
+        <v>270086.40798000002</v>
       </c>
       <c r="N272" s="4">
-        <v>5.0799999999999996E-6</v>
+        <v>270086.40798066999</v>
       </c>
       <c r="O272" s="3" t="s">
-        <v>912</v>
+        <v>34</v>
       </c>
       <c r="P272" s="3" t="s">
-        <v>913</v>
+        <v>855</v>
       </c>
       <c r="Q272" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R272" s="3" t="s">
-        <v>910</v>
+        <v>881</v>
       </c>
       <c r="S272" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T272" s="4">
         <v>0.01</v>
       </c>
       <c r="U272" s="2">
-        <v>49577</v>
+        <v>47771</v>
       </c>
       <c r="V272" s="4">
-        <v>6.2288360000000003</v>
+        <v>7.5</v>
       </c>
       <c r="W272" s="3" t="s">
-        <v>914</v>
+        <v>883</v>
       </c>
       <c r="X272" s="4">
         <v>0</v>
       </c>
       <c r="Y272" s="4">
         <v>0</v>
       </c>
       <c r="Z272" s="6">
-        <v>0</v>
+        <v>2.12E-4</v>
       </c>
     </row>
     <row r="273" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>915</v>
+        <v>884</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>916</v>
+        <v>885</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D273" s="4">
-        <v>2028880.269198</v>
+        <v>1156188.3680660001</v>
       </c>
       <c r="E273" s="5">
-        <v>96.605930000000001</v>
+        <v>99.815929999999994</v>
       </c>
       <c r="F273" s="4">
-        <v>1961983.9754221099</v>
+        <v>1154060.1721363999</v>
       </c>
       <c r="G273" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H273" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I273" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J273" s="5">
-        <v>96.605930000000001</v>
+        <v>99.815929999999994</v>
       </c>
       <c r="K273" s="5">
         <v>1</v>
       </c>
       <c r="L273" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M273" s="4">
-        <v>1961983.975422</v>
+        <v>1154060.1721359999</v>
       </c>
       <c r="N273" s="4">
-        <v>1961983.9754221099</v>
+        <v>1154060.1721363999</v>
       </c>
       <c r="O273" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P273" s="3" t="s">
-        <v>917</v>
+        <v>855</v>
       </c>
       <c r="Q273" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R273" s="3" t="s">
-        <v>915</v>
+        <v>884</v>
       </c>
       <c r="S273" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T273" s="4">
         <v>0.01</v>
       </c>
       <c r="U273" s="2">
-        <v>53840</v>
+        <v>47802</v>
       </c>
       <c r="V273" s="4">
-        <v>4.5817500000000004</v>
+        <v>7.415</v>
       </c>
       <c r="W273" s="3" t="s">
-        <v>918</v>
+        <v>886</v>
       </c>
       <c r="X273" s="4">
-        <v>1965.32277688</v>
+        <v>0</v>
       </c>
       <c r="Y273" s="4">
-        <v>1965.322776</v>
+        <v>0</v>
       </c>
       <c r="Z273" s="6">
-        <v>1.5410000000000001E-3</v>
+        <v>9.0799999999999995E-4</v>
       </c>
     </row>
     <row r="274" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>919</v>
+        <v>887</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>920</v>
+        <v>888</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D274" s="4">
-        <v>15320085.691732001</v>
+        <v>5009671.1709000003</v>
       </c>
       <c r="E274" s="5">
-        <v>21.984770000000001</v>
+        <v>98.490920000000003</v>
       </c>
       <c r="F274" s="4">
-        <v>3368085.6031300998</v>
+        <v>4934071.2251941804</v>
       </c>
       <c r="G274" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H274" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I274" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J274" s="5">
-        <v>21.984770000000001</v>
+        <v>98.490920000000003</v>
       </c>
       <c r="K274" s="5">
         <v>1</v>
       </c>
       <c r="L274" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M274" s="4">
-        <v>3368085.6031300002</v>
+        <v>4934071.2251939997</v>
       </c>
       <c r="N274" s="4">
-        <v>3368085.6031300998</v>
+        <v>4934071.2251941804</v>
       </c>
       <c r="O274" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P274" s="3" t="s">
-        <v>653</v>
+        <v>876</v>
       </c>
       <c r="Q274" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R274" s="3" t="s">
-        <v>919</v>
+        <v>887</v>
       </c>
       <c r="S274" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T274" s="4">
         <v>0.01</v>
       </c>
       <c r="U274" s="2">
-        <v>49881</v>
+        <v>60351</v>
       </c>
       <c r="V274" s="4">
-        <v>6.5</v>
+        <v>5.4720000000000004</v>
       </c>
       <c r="W274" s="3" t="s">
-        <v>921</v>
+        <v>889</v>
       </c>
       <c r="X274" s="4">
         <v>0</v>
       </c>
       <c r="Y274" s="4">
         <v>0</v>
       </c>
       <c r="Z274" s="6">
-        <v>2.6459999999999999E-3</v>
+        <v>3.8839999999999999E-3</v>
       </c>
     </row>
     <row r="275" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>922</v>
+        <v>890</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>923</v>
+        <v>891</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D275" s="4">
-        <v>8310499.6255999999</v>
+        <v>1010052.45855</v>
       </c>
       <c r="E275" s="5">
-        <v>100.0243</v>
+        <v>95.559380000000004</v>
       </c>
       <c r="F275" s="4">
-        <v>8359959.5710471701</v>
+        <v>965199.86706514005</v>
       </c>
       <c r="G275" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H275" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I275" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J275" s="5">
-        <v>100.0243</v>
+        <v>95.559380000000004</v>
       </c>
       <c r="K275" s="5">
         <v>1</v>
       </c>
       <c r="L275" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M275" s="4">
-        <v>8359959.5710469997</v>
+        <v>965199.867065</v>
       </c>
       <c r="N275" s="4">
-        <v>8359959.5710471701</v>
+        <v>965199.86706514005</v>
       </c>
       <c r="O275" s="3" t="s">
-        <v>34</v>
+        <v>892</v>
       </c>
       <c r="P275" s="3" t="s">
-        <v>924</v>
+        <v>855</v>
       </c>
       <c r="Q275" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R275" s="3" t="s">
-        <v>922</v>
+        <v>890</v>
       </c>
       <c r="S275" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T275" s="4">
         <v>0.01</v>
       </c>
       <c r="U275" s="2">
-        <v>48962</v>
+        <v>47863</v>
       </c>
       <c r="V275" s="4">
-        <v>4.77921</v>
+        <v>5.05</v>
       </c>
       <c r="W275" s="3" t="s">
-        <v>925</v>
+        <v>893</v>
       </c>
       <c r="X275" s="4">
-        <v>47440.494038149998</v>
+        <v>0</v>
       </c>
       <c r="Y275" s="4">
-        <v>47440.494037999997</v>
+        <v>0</v>
       </c>
       <c r="Z275" s="6">
-        <v>6.5669999999999999E-3</v>
+        <v>7.5900000000000002E-4</v>
       </c>
     </row>
     <row r="276" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>926</v>
+        <v>894</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>927</v>
+        <v>895</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D276" s="4">
-        <v>2877920.7281999998</v>
+        <v>208613.42380600001</v>
       </c>
       <c r="E276" s="5">
-        <v>100.0472</v>
+        <v>96.633170000000007</v>
       </c>
       <c r="F276" s="4">
-        <v>2883944.36018016</v>
+        <v>201589.76446947001</v>
       </c>
       <c r="G276" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H276" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J276" s="5">
-        <v>100.0472</v>
+        <v>96.633170000000007</v>
       </c>
       <c r="K276" s="5">
         <v>1</v>
       </c>
       <c r="L276" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M276" s="4">
-        <v>2883944.3601799998</v>
+        <v>201589.76446899999</v>
       </c>
       <c r="N276" s="4">
-        <v>2883944.36018016</v>
+        <v>201589.76446947001</v>
       </c>
       <c r="O276" s="3" t="s">
-        <v>34</v>
+        <v>896</v>
       </c>
       <c r="P276" s="3" t="s">
-        <v>928</v>
+        <v>855</v>
       </c>
       <c r="Q276" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R276" s="3" t="s">
-        <v>926</v>
+        <v>894</v>
       </c>
       <c r="S276" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T276" s="4">
         <v>0.01</v>
       </c>
       <c r="U276" s="2">
-        <v>48446</v>
+        <v>48197</v>
       </c>
       <c r="V276" s="4">
-        <v>4.8631500000000001</v>
+        <v>5.69</v>
       </c>
       <c r="W276" s="3" t="s">
-        <v>929</v>
+        <v>897</v>
       </c>
       <c r="X276" s="4">
-        <v>4665.2533964499999</v>
+        <v>0</v>
       </c>
       <c r="Y276" s="4">
-        <v>4665.2533960000001</v>
+        <v>0</v>
       </c>
       <c r="Z276" s="6">
-        <v>2.2650000000000001E-3</v>
+        <v>1.5799999999999999E-4</v>
       </c>
     </row>
     <row r="277" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>930</v>
+        <v>898</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>931</v>
+        <v>899</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D277" s="4">
-        <v>2554429.9440000001</v>
+        <v>1263943.91175</v>
       </c>
       <c r="E277" s="5">
-        <v>100.2324</v>
+        <v>93.227720000000005</v>
       </c>
       <c r="F277" s="4">
-        <v>2565232.4238787801</v>
+        <v>1178346.09100334</v>
       </c>
       <c r="G277" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H277" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I277" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J277" s="5">
-        <v>100.2324</v>
+        <v>93.227720000000005</v>
       </c>
       <c r="K277" s="5">
         <v>1</v>
       </c>
       <c r="L277" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M277" s="4">
-        <v>2565232.4238780001</v>
+        <v>1178346.091003</v>
       </c>
       <c r="N277" s="4">
-        <v>2565232.4238787801</v>
+        <v>1178346.09100334</v>
       </c>
       <c r="O277" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P277" s="3" t="s">
-        <v>928</v>
+        <v>900</v>
       </c>
       <c r="Q277" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R277" s="3" t="s">
-        <v>930</v>
+        <v>898</v>
       </c>
       <c r="S277" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T277" s="4">
         <v>0.01</v>
       </c>
       <c r="U277" s="2">
-        <v>47988</v>
+        <v>51487</v>
       </c>
       <c r="V277" s="4">
-        <v>5.7147600000000001</v>
+        <v>2.3929999999999998</v>
       </c>
       <c r="W277" s="3" t="s">
-        <v>932</v>
+        <v>901</v>
       </c>
       <c r="X277" s="4">
-        <v>4865.9846889199998</v>
+        <v>0</v>
       </c>
       <c r="Y277" s="4">
-        <v>4865.9846879999996</v>
+        <v>0</v>
       </c>
       <c r="Z277" s="6">
-        <v>2.0149999999999999E-3</v>
+        <v>9.2699999999999998E-4</v>
       </c>
     </row>
     <row r="278" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
-        <v>933</v>
+        <v>902</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>934</v>
+        <v>903</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D278" s="4">
-        <v>1939288.7339999999</v>
+        <v>8835257.1807000004</v>
       </c>
       <c r="E278" s="5">
-        <v>43.325989999999997</v>
+        <v>97.778270000000006</v>
       </c>
       <c r="F278" s="4">
-        <v>863434.97890445997</v>
+        <v>8638961.6213392392</v>
       </c>
       <c r="G278" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H278" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I278" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J278" s="5">
-        <v>43.325989999999997</v>
+        <v>97.778270000000006</v>
       </c>
       <c r="K278" s="5">
         <v>1</v>
       </c>
       <c r="L278" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M278" s="4">
-        <v>863434.97890400002</v>
+        <v>8638961.6213390008</v>
       </c>
       <c r="N278" s="4">
-        <v>863434.97890445997</v>
+        <v>8638961.6213392392</v>
       </c>
       <c r="O278" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P278" s="3" t="s">
-        <v>935</v>
+        <v>904</v>
       </c>
       <c r="Q278" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R278" s="3" t="s">
-        <v>933</v>
+        <v>902</v>
       </c>
       <c r="S278" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T278" s="4">
         <v>0.01</v>
       </c>
       <c r="U278" s="2">
-        <v>50389</v>
+        <v>57125</v>
       </c>
       <c r="V278" s="4">
-        <v>5.5259600000000004</v>
+        <v>5.2480000000000002</v>
       </c>
       <c r="W278" s="3" t="s">
-        <v>936</v>
+        <v>905</v>
       </c>
       <c r="X278" s="4">
-        <v>23218.935940489999</v>
+        <v>0</v>
       </c>
       <c r="Y278" s="4">
-        <v>23218.935939999999</v>
+        <v>0</v>
       </c>
       <c r="Z278" s="6">
-        <v>6.78E-4</v>
+        <v>6.8009999999999998E-3</v>
       </c>
     </row>
     <row r="279" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>937</v>
+        <v>906</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>938</v>
+        <v>907</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D279" s="4">
-        <v>1500000</v>
+        <v>13866128.444</v>
       </c>
       <c r="E279" s="5">
-        <v>100.17</v>
+        <v>98.381489999999999</v>
       </c>
       <c r="F279" s="4">
-        <v>1504822.8125</v>
+        <v>13641703.768521</v>
       </c>
       <c r="G279" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H279" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I279" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J279" s="5">
-        <v>100.17</v>
+        <v>98.381489999999999</v>
       </c>
       <c r="K279" s="5">
         <v>1</v>
       </c>
       <c r="L279" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M279" s="4">
-        <v>1504822.8125</v>
+        <v>13641703.768521</v>
       </c>
       <c r="N279" s="4">
-        <v>1504822.8125</v>
+        <v>13641703.768521</v>
       </c>
       <c r="O279" s="3" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="P279" s="3" t="s">
-        <v>935</v>
+        <v>904</v>
       </c>
       <c r="Q279" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R279" s="3" t="s">
-        <v>937</v>
+        <v>906</v>
       </c>
       <c r="S279" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T279" s="4">
         <v>0.01</v>
       </c>
       <c r="U279" s="2">
-        <v>48382</v>
+        <v>57217</v>
       </c>
       <c r="V279" s="4">
-        <v>4.75</v>
+        <v>5.6139999999999999</v>
       </c>
       <c r="W279" s="3" t="s">
-        <v>940</v>
+        <v>909</v>
       </c>
       <c r="X279" s="4">
-        <v>2272.8125</v>
+        <v>0</v>
       </c>
       <c r="Y279" s="4">
-        <v>2272.8125</v>
+        <v>0</v>
       </c>
       <c r="Z279" s="6">
-        <v>1.1820000000000001E-3</v>
+        <v>1.074E-2</v>
       </c>
     </row>
     <row r="280" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
-        <v>941</v>
+        <v>910</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>942</v>
+        <v>911</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D280" s="4">
-        <v>7367782.2336360002</v>
+        <v>4000000</v>
       </c>
       <c r="E280" s="5">
-        <v>27.371230000000001</v>
+        <v>98.549670000000006</v>
       </c>
       <c r="F280" s="4">
-        <v>2104866.4392098398</v>
+        <v>3941986.8</v>
       </c>
       <c r="G280" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H280" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J280" s="5">
-        <v>27.371230000000001</v>
+        <v>98.549670000000006</v>
       </c>
       <c r="K280" s="5">
         <v>1</v>
       </c>
       <c r="L280" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M280" s="4">
-        <v>2104866.4392090002</v>
+        <v>3941986.8</v>
       </c>
       <c r="N280" s="4">
-        <v>2104866.4392098398</v>
+        <v>3941986.8</v>
       </c>
       <c r="O280" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P280" s="3" t="s">
-        <v>935</v>
+        <v>912</v>
       </c>
       <c r="Q280" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R280" s="3" t="s">
-        <v>941</v>
+        <v>910</v>
       </c>
       <c r="S280" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T280" s="4">
         <v>0.01</v>
       </c>
       <c r="U280" s="2">
-        <v>50663</v>
+        <v>51818</v>
       </c>
       <c r="V280" s="4">
-        <v>5.5256109999999996</v>
+        <v>5.3883400000000004</v>
       </c>
       <c r="W280" s="3" t="s">
-        <v>943</v>
+        <v>913</v>
       </c>
       <c r="X280" s="4">
-        <v>88213.818142200005</v>
+        <v>0</v>
       </c>
       <c r="Y280" s="4">
-        <v>88213.818142000004</v>
+        <v>0</v>
       </c>
       <c r="Z280" s="6">
-        <v>1.653E-3</v>
+        <v>3.1029999999999999E-3</v>
       </c>
     </row>
     <row r="281" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
-        <v>944</v>
+        <v>914</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>945</v>
+        <v>915</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D281" s="4">
-        <v>700000</v>
+        <v>4000000</v>
       </c>
       <c r="E281" s="5">
-        <v>100.71</v>
+        <v>101.68639</v>
       </c>
       <c r="F281" s="4">
-        <v>705884.66666667</v>
+        <v>4067455.6</v>
       </c>
       <c r="G281" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H281" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I281" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J281" s="5">
-        <v>100.71</v>
+        <v>101.68639</v>
       </c>
       <c r="K281" s="5">
         <v>1</v>
       </c>
       <c r="L281" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M281" s="4">
-        <v>705884.66666600003</v>
+        <v>4067455.6</v>
       </c>
       <c r="N281" s="4">
-        <v>705884.66666667</v>
+        <v>4067455.6</v>
       </c>
       <c r="O281" s="3" t="s">
-        <v>34</v>
+        <v>916</v>
       </c>
       <c r="P281" s="3" t="s">
-        <v>935</v>
+        <v>912</v>
       </c>
       <c r="Q281" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R281" s="3" t="s">
-        <v>944</v>
+        <v>914</v>
       </c>
       <c r="S281" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T281" s="4">
         <v>0.01</v>
       </c>
       <c r="U281" s="2">
-        <v>49996</v>
+        <v>51818</v>
       </c>
       <c r="V281" s="4">
-        <v>4.75</v>
+        <v>8.8190600000000003</v>
       </c>
       <c r="W281" s="3" t="s">
-        <v>946</v>
+        <v>917</v>
       </c>
       <c r="X281" s="4">
-        <v>914.66666667000004</v>
+        <v>0</v>
       </c>
       <c r="Y281" s="4">
-        <v>914.66666599999996</v>
+        <v>0</v>
       </c>
       <c r="Z281" s="6">
-        <v>5.5400000000000002E-4</v>
+        <v>3.202E-3</v>
       </c>
     </row>
     <row r="282" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>947</v>
+        <v>918</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>948</v>
+        <v>919</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D282" s="4">
-        <v>11085730.457268</v>
+        <v>4328989.1145900004</v>
       </c>
       <c r="E282" s="5">
-        <v>22.106110000000001</v>
+        <v>0.77849000000000002</v>
       </c>
       <c r="F282" s="4">
-        <v>2583343.8525097198</v>
+        <v>33700.747358170003</v>
       </c>
       <c r="G282" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H282" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I282" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J282" s="5">
-        <v>22.106110000000001</v>
+        <v>0.77849000000000002</v>
       </c>
       <c r="K282" s="5">
         <v>1</v>
       </c>
       <c r="L282" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M282" s="4">
-        <v>2583343.8525089999</v>
+        <v>33700.747358000001</v>
       </c>
       <c r="N282" s="4">
-        <v>2583343.8525097198</v>
+        <v>33700.747358170003</v>
       </c>
       <c r="O282" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P282" s="3" t="s">
-        <v>935</v>
+        <v>656</v>
       </c>
       <c r="Q282" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R282" s="3" t="s">
-        <v>947</v>
+        <v>918</v>
       </c>
       <c r="S282" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T282" s="4">
         <v>0.01</v>
       </c>
       <c r="U282" s="2">
-        <v>48472</v>
+        <v>49577</v>
       </c>
       <c r="V282" s="4">
-        <v>5.5256109999999996</v>
+        <v>5.4469099999999999</v>
       </c>
       <c r="W282" s="3" t="s">
-        <v>949</v>
+        <v>920</v>
       </c>
       <c r="X282" s="4">
-        <v>132720.08332263</v>
+        <v>0</v>
       </c>
       <c r="Y282" s="4">
-        <v>132720.08332199999</v>
+        <v>0</v>
       </c>
       <c r="Z282" s="6">
-        <v>2.029E-3</v>
+        <v>2.5999999999999998E-5</v>
       </c>
     </row>
     <row r="283" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
-        <v>950</v>
+        <v>921</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>951</v>
+        <v>922</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D283" s="4">
-        <v>937124.05420000001</v>
+        <v>3177354.564944</v>
       </c>
       <c r="E283" s="5">
-        <v>99.97784</v>
+        <v>79.269679999999994</v>
       </c>
       <c r="F283" s="4">
-        <v>945699.97005219001</v>
+        <v>2518678.7960961</v>
       </c>
       <c r="G283" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H283" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I283" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J283" s="5">
-        <v>99.97784</v>
+        <v>79.269679999999994</v>
       </c>
       <c r="K283" s="5">
         <v>1</v>
       </c>
       <c r="L283" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M283" s="4">
-        <v>945699.97005200002</v>
+        <v>2518678.7960959999</v>
       </c>
       <c r="N283" s="4">
-        <v>945699.97005219001</v>
+        <v>2518678.7960961</v>
       </c>
       <c r="O283" s="3" t="s">
-        <v>952</v>
+        <v>34</v>
       </c>
       <c r="P283" s="3" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="Q283" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R283" s="3" t="s">
-        <v>950</v>
+        <v>921</v>
       </c>
       <c r="S283" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T283" s="4">
         <v>0.01</v>
       </c>
       <c r="U283" s="2">
-        <v>48745</v>
+        <v>49515</v>
       </c>
       <c r="V283" s="4">
-        <v>4.3259600000000002</v>
+        <v>5.5</v>
       </c>
       <c r="W283" s="3" t="s">
-        <v>953</v>
+        <v>924</v>
       </c>
       <c r="X283" s="4">
-        <v>8783.5825425999992</v>
+        <v>0</v>
       </c>
       <c r="Y283" s="4">
-        <v>8783.5825420000001</v>
+        <v>0</v>
       </c>
       <c r="Z283" s="6">
-        <v>7.4200000000000004E-4</v>
+        <v>1.983E-3</v>
       </c>
     </row>
     <row r="284" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>954</v>
+        <v>925</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>955</v>
+        <v>926</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D284" s="4">
-        <v>3950397.4702599999</v>
+        <v>507.89310599999999</v>
       </c>
       <c r="E284" s="5">
-        <v>99.095179999999999</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="F284" s="4">
-        <v>3951936.9928261298</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="G284" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H284" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I284" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J284" s="5">
-        <v>99.095179999999999</v>
+        <v>9.9999999999999995E-7</v>
       </c>
       <c r="K284" s="5">
         <v>1</v>
       </c>
       <c r="L284" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M284" s="4">
-        <v>3951936.9928259999</v>
+        <v>5.0000000000000004E-6</v>
       </c>
       <c r="N284" s="4">
-        <v>3951936.9928261298</v>
+        <v>5.0799999999999996E-6</v>
       </c>
       <c r="O284" s="3" t="s">
-        <v>34</v>
+        <v>927</v>
       </c>
       <c r="P284" s="3" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="Q284" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R284" s="3" t="s">
-        <v>954</v>
+        <v>925</v>
       </c>
       <c r="S284" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T284" s="4">
         <v>0.01</v>
       </c>
       <c r="U284" s="2">
-        <v>48837</v>
+        <v>49577</v>
       </c>
       <c r="V284" s="4">
-        <v>4.3559599999999996</v>
+        <v>6.2288360000000003</v>
       </c>
       <c r="W284" s="3" t="s">
-        <v>956</v>
+        <v>929</v>
       </c>
       <c r="X284" s="4">
-        <v>37283.50895653</v>
+        <v>0</v>
       </c>
       <c r="Y284" s="4">
-        <v>37283.508955999998</v>
+        <v>0</v>
       </c>
       <c r="Z284" s="6">
-        <v>3.104E-3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
-        <v>957</v>
+        <v>930</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>958</v>
+        <v>931</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D285" s="4">
-        <v>13281498.635036999</v>
+        <v>2006194.38714</v>
       </c>
       <c r="E285" s="5">
-        <v>98.573539999999994</v>
+        <v>95.570980000000006</v>
       </c>
       <c r="F285" s="4">
-        <v>13213939.8130168</v>
+        <v>1919083.5075910799</v>
       </c>
       <c r="G285" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H285" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J285" s="5">
-        <v>98.573539999999994</v>
+        <v>95.570980000000006</v>
       </c>
       <c r="K285" s="5">
         <v>1</v>
       </c>
       <c r="L285" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M285" s="4">
-        <v>13213939.813015999</v>
+        <v>1919083.5075910001</v>
       </c>
       <c r="N285" s="4">
-        <v>13213939.8130168</v>
+        <v>1919083.5075910799</v>
       </c>
       <c r="O285" s="3" t="s">
-        <v>959</v>
+        <v>34</v>
       </c>
       <c r="P285" s="3" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="Q285" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R285" s="3" t="s">
-        <v>957</v>
+        <v>930</v>
       </c>
       <c r="S285" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T285" s="4">
         <v>0.01</v>
       </c>
       <c r="U285" s="2">
-        <v>50754</v>
+        <v>53260</v>
       </c>
       <c r="V285" s="4">
-        <v>4.2359600000000004</v>
+        <v>5.2154600000000002</v>
       </c>
       <c r="W285" s="3" t="s">
-        <v>960</v>
+        <v>933</v>
       </c>
       <c r="X285" s="4">
-        <v>121896.44340915</v>
+        <v>1743.87109639</v>
       </c>
       <c r="Y285" s="4">
-        <v>121896.443409</v>
+        <v>1743.8710960000001</v>
       </c>
       <c r="Z285" s="6">
-        <v>1.0381E-2</v>
+        <v>1.5100000000000001E-3</v>
       </c>
     </row>
     <row r="286" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>962</v>
+        <v>935</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D286" s="4">
-        <v>16609173.275997</v>
+        <v>15320085.691732001</v>
       </c>
       <c r="E286" s="5">
-        <v>98.522850000000005</v>
+        <v>21.469930000000002</v>
       </c>
       <c r="F286" s="4">
-        <v>16516988.156657901</v>
+        <v>3289211.67395479</v>
       </c>
       <c r="G286" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H286" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J286" s="5">
-        <v>98.522850000000005</v>
+        <v>21.469930000000002</v>
       </c>
       <c r="K286" s="5">
         <v>1</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M286" s="4">
-        <v>16516988.156656999</v>
+        <v>3289211.6739540002</v>
       </c>
       <c r="N286" s="4">
-        <v>16516988.156657901</v>
+        <v>3289211.67395479</v>
       </c>
       <c r="O286" s="3" t="s">
-        <v>963</v>
+        <v>34</v>
       </c>
       <c r="P286" s="3" t="s">
-        <v>935</v>
+        <v>671</v>
       </c>
       <c r="Q286" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R286" s="3" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="S286" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T286" s="4">
         <v>0.01</v>
       </c>
       <c r="U286" s="2">
-        <v>50936</v>
+        <v>49881</v>
       </c>
       <c r="V286" s="4">
-        <v>4.25596</v>
+        <v>6.5</v>
       </c>
       <c r="W286" s="3" t="s">
-        <v>964</v>
+        <v>936</v>
       </c>
       <c r="X286" s="4">
-        <v>153157.28370738</v>
+        <v>0</v>
       </c>
       <c r="Y286" s="4">
-        <v>153157.283707</v>
+        <v>0</v>
       </c>
       <c r="Z286" s="6">
-        <v>1.2976E-2</v>
+        <v>2.5890000000000002E-3</v>
       </c>
     </row>
     <row r="287" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>966</v>
+        <v>938</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D287" s="4">
-        <v>13806711.095362</v>
+        <v>8310499.6255999999</v>
       </c>
       <c r="E287" s="5">
-        <v>97.666809999999998</v>
+        <v>100.01900000000001</v>
       </c>
       <c r="F287" s="4">
-        <v>13610692.799793201</v>
+        <v>8392617.1336633991</v>
       </c>
       <c r="G287" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H287" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J287" s="5">
-        <v>97.666809999999998</v>
+        <v>100.01900000000001</v>
       </c>
       <c r="K287" s="5">
         <v>1</v>
       </c>
       <c r="L287" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M287" s="4">
-        <v>13610692.799792999</v>
+        <v>8392617.1336630005</v>
       </c>
       <c r="N287" s="4">
-        <v>13610692.799793201</v>
+        <v>8392617.1336633991</v>
       </c>
       <c r="O287" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P287" s="3" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="Q287" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R287" s="3" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="S287" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T287" s="4">
         <v>0.01</v>
       </c>
       <c r="U287" s="2">
-        <v>50936</v>
+        <v>48962</v>
       </c>
       <c r="V287" s="4">
-        <v>4.2159599999999999</v>
+        <v>4.77921</v>
       </c>
       <c r="W287" s="3" t="s">
-        <v>967</v>
+        <v>940</v>
       </c>
       <c r="X287" s="4">
-        <v>126118.50703747</v>
+        <v>80538.51313454</v>
       </c>
       <c r="Y287" s="4">
-        <v>126118.507037</v>
+        <v>80538.513133999993</v>
       </c>
       <c r="Z287" s="6">
-        <v>1.0692E-2</v>
+        <v>6.607E-3</v>
       </c>
     </row>
     <row r="288" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
-        <v>968</v>
+        <v>941</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>969</v>
+        <v>942</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D288" s="4">
-        <v>6197241.9466700004</v>
+        <v>4476765.5772000002</v>
       </c>
       <c r="E288" s="5">
-        <v>97.897620000000003</v>
+        <v>100.02379999999999</v>
       </c>
       <c r="F288" s="4">
-        <v>6123293.0266217897</v>
+        <v>4503230.7603435898</v>
       </c>
       <c r="G288" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H288" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I288" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="5">
-        <v>97.897620000000003</v>
+        <v>100.02379999999999</v>
       </c>
       <c r="K288" s="5">
         <v>1</v>
       </c>
       <c r="L288" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M288" s="4">
-        <v>6123293.0266209999</v>
+        <v>4503230.7603430003</v>
       </c>
       <c r="N288" s="4">
-        <v>6123293.0266217897</v>
+        <v>4503230.7603435898</v>
       </c>
       <c r="O288" s="3" t="s">
-        <v>970</v>
+        <v>34</v>
       </c>
       <c r="P288" s="3" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="Q288" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R288" s="3" t="s">
-        <v>968</v>
+        <v>941</v>
       </c>
       <c r="S288" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T288" s="4">
         <v>0.01</v>
       </c>
       <c r="U288" s="2">
-        <v>51119</v>
+        <v>48446</v>
       </c>
       <c r="V288" s="4">
-        <v>4.1959600000000004</v>
+        <v>4.8631500000000001</v>
       </c>
       <c r="W288" s="3" t="s">
-        <v>971</v>
+        <v>944</v>
       </c>
       <c r="X288" s="4">
-        <v>56340.655190190002</v>
+        <v>25399.712936219999</v>
       </c>
       <c r="Y288" s="4">
-        <v>56340.655189999998</v>
+        <v>25399.712936</v>
       </c>
       <c r="Z288" s="6">
-        <v>4.81E-3</v>
+        <v>3.545E-3</v>
       </c>
     </row>
     <row r="289" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>972</v>
+        <v>945</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>973</v>
+        <v>946</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D289" s="4">
-        <v>3687634.1151009998</v>
+        <v>2554429.9440000001</v>
       </c>
       <c r="E289" s="5">
-        <v>97.752269999999996</v>
+        <v>100.1314</v>
       </c>
       <c r="F289" s="4">
-        <v>3638271.24816244</v>
+        <v>2574817.4113576501</v>
       </c>
       <c r="G289" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H289" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I289" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="5">
-        <v>97.752269999999996</v>
+        <v>100.1314</v>
       </c>
       <c r="K289" s="5">
         <v>1</v>
       </c>
       <c r="L289" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M289" s="4">
-        <v>3638271.248162</v>
+        <v>2574817.411357</v>
       </c>
       <c r="N289" s="4">
-        <v>3638271.24816244</v>
+        <v>2574817.4113576501</v>
       </c>
       <c r="O289" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P289" s="3" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="Q289" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R289" s="3" t="s">
-        <v>972</v>
+        <v>945</v>
       </c>
       <c r="S289" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T289" s="4">
         <v>0.01</v>
       </c>
       <c r="U289" s="2">
-        <v>51119</v>
+        <v>47988</v>
       </c>
       <c r="V289" s="4">
-        <v>4.1259600000000001</v>
+        <v>5.7147600000000001</v>
       </c>
       <c r="W289" s="3" t="s">
-        <v>974</v>
+        <v>947</v>
       </c>
       <c r="X289" s="4">
-        <v>33525.191356800002</v>
+        <v>17030.946411239998</v>
       </c>
       <c r="Y289" s="4">
-        <v>33525.191356000003</v>
+        <v>17030.946411000001</v>
       </c>
       <c r="Z289" s="6">
-        <v>2.8579999999999999E-3</v>
+        <v>2.0270000000000002E-3</v>
       </c>
     </row>
     <row r="290" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>975</v>
+        <v>948</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>976</v>
+        <v>949</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D290" s="4">
-        <v>7049351.9249999998</v>
+        <v>1939288.7339999999</v>
       </c>
       <c r="E290" s="5">
-        <v>98.332409999999996</v>
+        <v>43.420569999999998</v>
       </c>
       <c r="F290" s="4">
-        <v>6995426.8265490802</v>
+        <v>847011.49168818002</v>
       </c>
       <c r="G290" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H290" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J290" s="5">
-        <v>98.332409999999996</v>
+        <v>43.420569999999998</v>
       </c>
       <c r="K290" s="5">
         <v>1</v>
       </c>
       <c r="L290" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M290" s="4">
-        <v>6995426.8265490001</v>
+        <v>847011.49168800004</v>
       </c>
       <c r="N290" s="4">
-        <v>6995426.8265490802</v>
+        <v>847011.49168818002</v>
       </c>
       <c r="O290" s="3" t="s">
-        <v>977</v>
+        <v>34</v>
       </c>
       <c r="P290" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q290" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R290" s="3" t="s">
-        <v>975</v>
+        <v>948</v>
       </c>
       <c r="S290" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T290" s="4">
         <v>0.01</v>
       </c>
       <c r="U290" s="2">
-        <v>51851</v>
+        <v>50479</v>
       </c>
       <c r="V290" s="4">
-        <v>4.1659600000000001</v>
+        <v>5.7561600000000004</v>
       </c>
       <c r="W290" s="3" t="s">
-        <v>978</v>
+        <v>951</v>
       </c>
       <c r="X290" s="4">
-        <v>63629.18931519</v>
+        <v>4961.2694395999997</v>
       </c>
       <c r="Y290" s="4">
-        <v>63629.189315000003</v>
+        <v>4961.2694389999997</v>
       </c>
       <c r="Z290" s="6">
-        <v>5.4949999999999999E-3</v>
+        <v>6.6600000000000003E-4</v>
       </c>
     </row>
     <row r="291" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>979</v>
+        <v>952</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>980</v>
+        <v>953</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D291" s="4">
-        <v>2672290.9504</v>
+        <v>1500000</v>
       </c>
       <c r="E291" s="5">
-        <v>95.542289999999994</v>
+        <v>100.22</v>
       </c>
       <c r="F291" s="4">
-        <v>2578157.22131722</v>
+        <v>1505428.29166667</v>
       </c>
       <c r="G291" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H291" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I291" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J291" s="5">
-        <v>95.542289999999994</v>
+        <v>100.22</v>
       </c>
       <c r="K291" s="5">
         <v>1</v>
       </c>
       <c r="L291" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M291" s="4">
-        <v>2578157.2213170002</v>
+        <v>1505428.2916659999</v>
       </c>
       <c r="N291" s="4">
-        <v>2578157.22131722</v>
+        <v>1505428.29166667</v>
       </c>
       <c r="O291" s="3" t="s">
-        <v>34</v>
+        <v>954</v>
       </c>
       <c r="P291" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q291" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R291" s="3" t="s">
-        <v>979</v>
+        <v>952</v>
       </c>
       <c r="S291" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T291" s="4">
         <v>0.01</v>
       </c>
       <c r="U291" s="2">
-        <v>51119</v>
+        <v>48382</v>
       </c>
       <c r="V291" s="4">
-        <v>4.3159599999999996</v>
+        <v>4.75</v>
       </c>
       <c r="W291" s="3" t="s">
-        <v>981</v>
+        <v>955</v>
       </c>
       <c r="X291" s="4">
-        <v>24989.251842289999</v>
+        <v>2128.2916666699998</v>
       </c>
       <c r="Y291" s="4">
-        <v>24989.251842000001</v>
+        <v>2128.2916660000001</v>
       </c>
       <c r="Z291" s="6">
-        <v>2.0249999999999999E-3</v>
+        <v>1.1850000000000001E-3</v>
       </c>
     </row>
     <row r="292" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>982</v>
+        <v>956</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>983</v>
+        <v>957</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D292" s="4">
-        <v>3066818.5048000002</v>
+        <v>8596981.7296200003</v>
       </c>
       <c r="E292" s="5">
-        <v>99.283420000000007</v>
+        <v>27.226690000000001</v>
       </c>
       <c r="F292" s="4">
-        <v>3057777.1558296299</v>
+        <v>2362667.1659259498</v>
       </c>
       <c r="G292" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H292" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I292" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J292" s="5">
-        <v>99.283420000000007</v>
+        <v>27.226690000000001</v>
       </c>
       <c r="K292" s="5">
         <v>1</v>
       </c>
       <c r="L292" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M292" s="4">
-        <v>3057777.1558289998</v>
+        <v>2362667.1659249999</v>
       </c>
       <c r="N292" s="4">
-        <v>3057777.1558296299</v>
+        <v>2362667.1659259498</v>
       </c>
       <c r="O292" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P292" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q292" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R292" s="3" t="s">
-        <v>982</v>
+        <v>956</v>
       </c>
       <c r="S292" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T292" s="4">
         <v>0.01</v>
       </c>
       <c r="U292" s="2">
-        <v>47051</v>
+        <v>48653</v>
       </c>
       <c r="V292" s="4">
-        <v>4.2176799999999997</v>
+        <v>5.7558109999999996</v>
       </c>
       <c r="W292" s="3" t="s">
-        <v>984</v>
+        <v>958</v>
       </c>
       <c r="X292" s="4">
-        <v>12934.859071319999</v>
+        <v>21993.60104568</v>
       </c>
       <c r="Y292" s="4">
-        <v>12934.859071000001</v>
+        <v>21993.601044999999</v>
       </c>
       <c r="Z292" s="6">
-        <v>2.4020000000000001E-3</v>
+        <v>1.8600000000000001E-3</v>
       </c>
     </row>
     <row r="293" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>985</v>
+        <v>959</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>986</v>
+        <v>960</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D293" s="4">
-        <v>8369501.83292</v>
+        <v>700000</v>
       </c>
       <c r="E293" s="5">
-        <v>99.338840000000005</v>
+        <v>100.84</v>
       </c>
       <c r="F293" s="4">
-        <v>8402162.6978893895</v>
+        <v>707023.33333333</v>
       </c>
       <c r="G293" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H293" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I293" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J293" s="5">
-        <v>99.338840000000005</v>
+        <v>100.84</v>
       </c>
       <c r="K293" s="5">
         <v>1</v>
       </c>
       <c r="L293" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M293" s="4">
-        <v>8402162.6978890002</v>
+        <v>707023.33333299996</v>
       </c>
       <c r="N293" s="4">
-        <v>8402162.6978893895</v>
+        <v>707023.33333333</v>
       </c>
       <c r="O293" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P293" s="3" t="s">
-        <v>987</v>
+        <v>950</v>
       </c>
       <c r="Q293" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R293" s="3" t="s">
-        <v>985</v>
+        <v>959</v>
       </c>
       <c r="S293" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T293" s="4">
         <v>0.01</v>
       </c>
       <c r="U293" s="2">
-        <v>51302</v>
+        <v>50055</v>
       </c>
       <c r="V293" s="4">
-        <v>4.7983500000000001</v>
+        <v>4.75</v>
       </c>
       <c r="W293" s="3" t="s">
-        <v>988</v>
+        <v>961</v>
       </c>
       <c r="X293" s="4">
-        <v>87996.663287930001</v>
+        <v>1143.33333333</v>
       </c>
       <c r="Y293" s="4">
-        <v>87996.663287000003</v>
+        <v>1143.333333</v>
       </c>
       <c r="Z293" s="6">
-        <v>6.6E-3</v>
+        <v>5.5599999999999996E-4</v>
       </c>
     </row>
     <row r="294" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>989</v>
+        <v>962</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>990</v>
+        <v>963</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D294" s="4">
-        <v>1250000</v>
+        <v>11085730.457268</v>
       </c>
       <c r="E294" s="5">
-        <v>88.819310000000002</v>
+        <v>21.61562</v>
       </c>
       <c r="F294" s="4">
-        <v>1112741.375</v>
+        <v>2424608.20067123</v>
       </c>
       <c r="G294" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H294" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J294" s="5">
-        <v>88.819310000000002</v>
+        <v>21.61562</v>
       </c>
       <c r="K294" s="5">
         <v>1</v>
       </c>
       <c r="L294" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M294" s="4">
-        <v>1112741.375</v>
+        <v>2424608.2006709999</v>
       </c>
       <c r="N294" s="4">
-        <v>1112741.375</v>
+        <v>2424608.20067123</v>
       </c>
       <c r="O294" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P294" s="3" t="s">
-        <v>991</v>
+        <v>950</v>
       </c>
       <c r="Q294" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R294" s="3" t="s">
-        <v>989</v>
+        <v>962</v>
       </c>
       <c r="S294" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T294" s="4">
         <v>0.01</v>
       </c>
       <c r="U294" s="2">
-        <v>53220</v>
+        <v>48472</v>
       </c>
       <c r="V294" s="4">
-        <v>4.5</v>
+        <v>5.7558109999999996</v>
       </c>
       <c r="W294" s="3" t="s">
-        <v>992</v>
+        <v>964</v>
       </c>
       <c r="X294" s="4">
-        <v>2500</v>
+        <v>28358.83080399</v>
       </c>
       <c r="Y294" s="4">
-        <v>2500</v>
+        <v>28358.830803000001</v>
       </c>
       <c r="Z294" s="6">
-        <v>8.7399999999999999E-4</v>
+        <v>1.9090000000000001E-3</v>
       </c>
     </row>
     <row r="295" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>993</v>
+        <v>965</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>994</v>
+        <v>966</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D295" s="4">
-        <v>5743234.3636159999</v>
+        <v>499930.04359999998</v>
       </c>
       <c r="E295" s="5">
-        <v>100.14888999999999</v>
+        <v>99.895930000000007</v>
       </c>
       <c r="F295" s="4">
-        <v>5791793.6398898503</v>
+        <v>500422.10474471003</v>
       </c>
       <c r="G295" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H295" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J295" s="5">
-        <v>100.14888999999999</v>
+        <v>99.895930000000007</v>
       </c>
       <c r="K295" s="5">
         <v>1</v>
       </c>
       <c r="L295" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M295" s="4">
-        <v>5791793.639889</v>
+        <v>500422.10474400001</v>
       </c>
       <c r="N295" s="4">
-        <v>5791793.6398898503</v>
+        <v>500422.10474471003</v>
       </c>
       <c r="O295" s="3" t="s">
-        <v>34</v>
+        <v>967</v>
       </c>
       <c r="P295" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q295" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R295" s="3" t="s">
-        <v>993</v>
+        <v>965</v>
       </c>
       <c r="S295" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T295" s="4">
         <v>0.01</v>
       </c>
       <c r="U295" s="2">
-        <v>47051</v>
+        <v>48745</v>
       </c>
       <c r="V295" s="4">
-        <v>5.5376799999999999</v>
+        <v>4.5561600000000002</v>
       </c>
       <c r="W295" s="3" t="s">
-        <v>995</v>
+        <v>968</v>
       </c>
       <c r="X295" s="4">
-        <v>40008.174629759997</v>
+        <v>1012.33834109</v>
       </c>
       <c r="Y295" s="4">
-        <v>40008.174629000001</v>
+        <v>1012.338341</v>
       </c>
       <c r="Z295" s="6">
-        <v>4.5500000000000002E-3</v>
+        <v>3.9399999999999998E-4</v>
       </c>
     </row>
     <row r="296" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>996</v>
+        <v>969</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>997</v>
+        <v>970</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D296" s="4">
-        <v>1997027.668048</v>
+        <v>3514048.6374599999</v>
       </c>
       <c r="E296" s="5">
-        <v>99.955539999999999</v>
+        <v>99.082740000000001</v>
       </c>
       <c r="F296" s="4">
-        <v>2006100.3245061601</v>
+        <v>3488978.33683878</v>
       </c>
       <c r="G296" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H296" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I296" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J296" s="5">
-        <v>99.955539999999999</v>
+        <v>99.082740000000001</v>
       </c>
       <c r="K296" s="5">
         <v>1</v>
       </c>
       <c r="L296" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M296" s="4">
-        <v>2006100.3245059999</v>
+        <v>3488978.336838</v>
       </c>
       <c r="N296" s="4">
-        <v>2006100.3245061601</v>
+        <v>3488978.33683878</v>
       </c>
       <c r="O296" s="3" t="s">
-        <v>998</v>
+        <v>34</v>
       </c>
       <c r="P296" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q296" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R296" s="3" t="s">
-        <v>996</v>
+        <v>969</v>
       </c>
       <c r="S296" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T296" s="4">
         <v>0.01</v>
       </c>
       <c r="U296" s="2">
-        <v>46412</v>
+        <v>48837</v>
       </c>
       <c r="V296" s="4">
-        <v>4.9876800000000001</v>
+        <v>4.5861599999999996</v>
       </c>
       <c r="W296" s="3" t="s">
-        <v>999</v>
+        <v>971</v>
       </c>
       <c r="X296" s="4">
-        <v>9960.5349593699993</v>
+        <v>7162.6619107400002</v>
       </c>
       <c r="Y296" s="4">
-        <v>9960.5349590000005</v>
+        <v>7162.6619099999998</v>
       </c>
       <c r="Z296" s="6">
-        <v>1.5759999999999999E-3</v>
+        <v>2.7469999999999999E-3</v>
       </c>
     </row>
     <row r="297" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
-        <v>1000</v>
+        <v>972</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>1001</v>
+        <v>973</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D297" s="4">
-        <v>4233608.2619200004</v>
+        <v>12022313.862366</v>
       </c>
       <c r="E297" s="5">
-        <v>103.57217</v>
+        <v>98.983140000000006</v>
       </c>
       <c r="F297" s="4">
-        <v>4399840.4669634597</v>
+        <v>11923927.5737493</v>
       </c>
       <c r="G297" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H297" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I297" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J297" s="5">
-        <v>103.57217</v>
+        <v>98.983140000000006</v>
       </c>
       <c r="K297" s="5">
         <v>1</v>
       </c>
       <c r="L297" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M297" s="4">
-        <v>4399840.4669629997</v>
+        <v>11923927.573749</v>
       </c>
       <c r="N297" s="4">
-        <v>4399840.4669634597</v>
+        <v>11923927.5737493</v>
       </c>
       <c r="O297" s="3" t="s">
-        <v>34</v>
+        <v>974</v>
       </c>
       <c r="P297" s="3" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="Q297" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R297" s="3" t="s">
-        <v>1000</v>
+        <v>972</v>
       </c>
       <c r="S297" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T297" s="4">
         <v>0.01</v>
       </c>
       <c r="U297" s="2">
-        <v>51789</v>
+        <v>50754</v>
       </c>
       <c r="V297" s="4">
-        <v>8.5036799999999992</v>
+        <v>4.4661600000000004</v>
       </c>
       <c r="W297" s="3" t="s">
-        <v>1002</v>
+        <v>975</v>
       </c>
       <c r="X297" s="4">
-        <v>15000.520793629999</v>
+        <v>23863.812124240001</v>
       </c>
       <c r="Y297" s="4">
-        <v>15000.520793</v>
+        <v>23863.812124</v>
       </c>
       <c r="Z297" s="6">
-        <v>3.4559999999999999E-3</v>
+        <v>9.3880000000000005E-3</v>
       </c>
     </row>
     <row r="298" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>1003</v>
+        <v>976</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>1004</v>
+        <v>977</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D298" s="4">
-        <v>3784541.7783909999</v>
+        <v>15321168.038906001</v>
       </c>
       <c r="E298" s="5">
-        <v>96.289500000000004</v>
+        <v>98.480649999999997</v>
       </c>
       <c r="F298" s="4">
-        <v>3648001.8185962802</v>
+        <v>15118933.966178101</v>
       </c>
       <c r="G298" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H298" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J298" s="5">
-        <v>96.289500000000004</v>
+        <v>98.480649999999997</v>
       </c>
       <c r="K298" s="5">
         <v>1</v>
       </c>
       <c r="L298" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M298" s="4">
-        <v>3648001.8185959999</v>
+        <v>15118933.966178</v>
       </c>
       <c r="N298" s="4">
-        <v>3648001.8185962802</v>
+        <v>15118933.966178101</v>
       </c>
       <c r="O298" s="3" t="s">
-        <v>34</v>
+        <v>978</v>
       </c>
       <c r="P298" s="3" t="s">
-        <v>991</v>
+        <v>950</v>
       </c>
       <c r="Q298" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R298" s="3" t="s">
-        <v>1003</v>
+        <v>976</v>
       </c>
       <c r="S298" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T298" s="4">
         <v>0.01</v>
       </c>
       <c r="U298" s="2">
-        <v>55899</v>
+        <v>50936</v>
       </c>
       <c r="V298" s="4">
-        <v>2.31</v>
+        <v>4.4861599999999999</v>
       </c>
       <c r="W298" s="3" t="s">
-        <v>1005</v>
+        <v>979</v>
       </c>
       <c r="X298" s="4">
-        <v>3885.4628924799999</v>
+        <v>30548.09387085</v>
       </c>
       <c r="Y298" s="4">
-        <v>3885.462892</v>
+        <v>30548.093870000001</v>
       </c>
       <c r="Z298" s="6">
-        <v>2.8649999999999999E-3</v>
+        <v>1.1903E-2</v>
       </c>
     </row>
     <row r="299" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>1007</v>
+        <v>981</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D299" s="4">
-        <v>1000</v>
+        <v>13030923.660102</v>
       </c>
       <c r="E299" s="5">
-        <v>10364.578390000001</v>
+        <v>97.603719999999996</v>
       </c>
       <c r="F299" s="4">
-        <v>103645.78389999999</v>
+        <v>12744416.2744151</v>
       </c>
       <c r="G299" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H299" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J299" s="5">
-        <v>10364.578390000001</v>
+        <v>97.603719999999996</v>
       </c>
       <c r="K299" s="5">
         <v>1</v>
       </c>
       <c r="L299" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M299" s="4">
-        <v>103645.78389999999</v>
+        <v>12744416.274414999</v>
       </c>
       <c r="N299" s="4">
-        <v>103645.78389999999</v>
+        <v>12744416.2744151</v>
       </c>
       <c r="O299" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P299" s="3" t="s">
-        <v>991</v>
+        <v>950</v>
       </c>
       <c r="Q299" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R299" s="3" t="s">
-        <v>1006</v>
+        <v>980</v>
       </c>
       <c r="S299" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T299" s="4">
         <v>0.01</v>
       </c>
       <c r="U299" s="2">
-        <v>57269</v>
+        <v>50936</v>
       </c>
       <c r="V299" s="4">
-        <v>0</v>
+        <v>4.4461599999999999</v>
       </c>
       <c r="W299" s="3" t="s">
-        <v>1008</v>
+        <v>982</v>
       </c>
       <c r="X299" s="4">
-        <v>0</v>
+        <v>25750.031795819999</v>
       </c>
       <c r="Y299" s="4">
-        <v>0</v>
+        <v>25750.031794999999</v>
       </c>
       <c r="Z299" s="6">
-        <v>8.1000000000000004E-5</v>
+        <v>1.0034E-2</v>
       </c>
     </row>
     <row r="300" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>1009</v>
+        <v>983</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1010</v>
+        <v>984</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D300" s="4">
-        <v>732268.61213999998</v>
+        <v>5811242.6003200002</v>
       </c>
       <c r="E300" s="5">
-        <v>97.925380000000004</v>
+        <v>97.819569999999999</v>
       </c>
       <c r="F300" s="4">
-        <v>717743.43467059999</v>
+        <v>5695964.2964222096</v>
       </c>
       <c r="G300" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H300" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I300" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J300" s="5">
-        <v>97.925380000000004</v>
+        <v>97.819569999999999</v>
       </c>
       <c r="K300" s="5">
         <v>1</v>
       </c>
       <c r="L300" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M300" s="4">
-        <v>717743.43466999999</v>
+        <v>5695964.296422</v>
       </c>
       <c r="N300" s="4">
-        <v>717743.43467059999</v>
+        <v>5695964.2964222096</v>
       </c>
       <c r="O300" s="3" t="s">
-        <v>34</v>
+        <v>985</v>
       </c>
       <c r="P300" s="3" t="s">
-        <v>1011</v>
+        <v>950</v>
       </c>
       <c r="Q300" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R300" s="3" t="s">
-        <v>1009</v>
+        <v>983</v>
       </c>
       <c r="S300" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T300" s="4">
         <v>0.01</v>
       </c>
       <c r="U300" s="2">
-        <v>49304</v>
+        <v>51119</v>
       </c>
       <c r="V300" s="4">
-        <v>4.6817500000000001</v>
+        <v>4.4261600000000003</v>
       </c>
       <c r="W300" s="3" t="s">
-        <v>1012</v>
+        <v>986</v>
       </c>
       <c r="X300" s="4">
-        <v>666.61361178000004</v>
+        <v>11431.773132370001</v>
       </c>
       <c r="Y300" s="4">
-        <v>666.61361099999999</v>
+        <v>11431.773132</v>
       </c>
       <c r="Z300" s="6">
-        <v>5.6300000000000002E-4</v>
+        <v>4.4840000000000001E-3</v>
       </c>
     </row>
     <row r="301" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>1013</v>
+        <v>987</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1014</v>
+        <v>988</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D301" s="4">
-        <v>248836.30386300001</v>
+        <v>3457947.3656959999</v>
       </c>
       <c r="E301" s="5">
-        <v>100.0754</v>
+        <v>97.669880000000006</v>
       </c>
       <c r="F301" s="4">
-        <v>250551.88682078</v>
+        <v>3384175.4551216201</v>
       </c>
       <c r="G301" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H301" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I301" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J301" s="5">
-        <v>100.0754</v>
+        <v>97.669880000000006</v>
       </c>
       <c r="K301" s="5">
         <v>1</v>
       </c>
       <c r="L301" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M301" s="4">
-        <v>250551.88682000001</v>
+        <v>3384175.4551209998</v>
       </c>
       <c r="N301" s="4">
-        <v>250551.88682078</v>
+        <v>3384175.4551216201</v>
       </c>
       <c r="O301" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P301" s="3" t="s">
-        <v>1015</v>
+        <v>950</v>
       </c>
       <c r="Q301" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R301" s="3" t="s">
-        <v>1013</v>
+        <v>987</v>
       </c>
       <c r="S301" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T301" s="4">
         <v>0.01</v>
       </c>
       <c r="U301" s="2">
-        <v>47956</v>
+        <v>51119</v>
       </c>
       <c r="V301" s="4">
-        <v>5.1408199999999997</v>
+        <v>4.35616</v>
       </c>
       <c r="W301" s="3" t="s">
-        <v>1016</v>
+        <v>989</v>
       </c>
       <c r="X301" s="4">
-        <v>1527.96038466</v>
+        <v>6802.4125831800002</v>
       </c>
       <c r="Y301" s="4">
-        <v>1527.960384</v>
+        <v>6802.4125830000003</v>
       </c>
       <c r="Z301" s="6">
-        <v>1.9599999999999999E-4</v>
+        <v>2.6640000000000001E-3</v>
       </c>
     </row>
     <row r="302" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>1017</v>
+        <v>990</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>1018</v>
+        <v>991</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D302" s="4">
-        <v>3463023.3889919999</v>
+        <v>6417457.9648200003</v>
       </c>
       <c r="E302" s="5">
-        <v>80.028130000000004</v>
+        <v>98.119609999999994</v>
       </c>
       <c r="F302" s="4">
-        <v>2771392.8596729198</v>
+        <v>6309323.4701093799</v>
       </c>
       <c r="G302" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H302" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J302" s="5">
-        <v>80.028130000000004</v>
+        <v>98.119609999999994</v>
       </c>
       <c r="K302" s="5">
         <v>1</v>
       </c>
       <c r="L302" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M302" s="4">
-        <v>2771392.8596720002</v>
+        <v>6309323.4701089999</v>
       </c>
       <c r="N302" s="4">
-        <v>2771392.8596729198</v>
+        <v>6309323.4701093799</v>
       </c>
       <c r="O302" s="3" t="s">
-        <v>1019</v>
+        <v>992</v>
       </c>
       <c r="P302" s="3" t="s">
-        <v>1020</v>
+        <v>950</v>
       </c>
       <c r="Q302" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R302" s="3" t="s">
-        <v>1017</v>
+        <v>990</v>
       </c>
       <c r="S302" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T302" s="4">
         <v>0.01</v>
       </c>
       <c r="U302" s="2">
-        <v>49454</v>
+        <v>51851</v>
       </c>
       <c r="V302" s="4">
-        <v>5.1070500000000001</v>
+        <v>4.3961600000000001</v>
       </c>
       <c r="W302" s="3" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="X302" s="4">
-        <v>0</v>
+        <v>12538.743114049999</v>
       </c>
       <c r="Y302" s="4">
-        <v>0</v>
+        <v>12538.743114000001</v>
       </c>
       <c r="Z302" s="6">
-        <v>2.1770000000000001E-3</v>
+        <v>4.9670000000000001E-3</v>
       </c>
     </row>
     <row r="303" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>1022</v>
+        <v>994</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>1023</v>
+        <v>995</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D303" s="4">
-        <v>2790946.6228800002</v>
+        <v>2672290.9504</v>
       </c>
       <c r="E303" s="5">
-        <v>90.702129999999997</v>
+        <v>95.618549999999999</v>
       </c>
       <c r="F303" s="4">
-        <v>2533673.9884811402</v>
+        <v>2560605.26398795</v>
       </c>
       <c r="G303" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H303" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I303" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J303" s="5">
-        <v>90.702129999999997</v>
+        <v>95.618549999999999</v>
       </c>
       <c r="K303" s="5">
         <v>1</v>
       </c>
       <c r="L303" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M303" s="4">
-        <v>2533673.9884810001</v>
+        <v>2560605.2639870001</v>
       </c>
       <c r="N303" s="4">
-        <v>2533673.9884811402</v>
+        <v>2560605.26398795</v>
       </c>
       <c r="O303" s="3" t="s">
-        <v>1024</v>
+        <v>34</v>
       </c>
       <c r="P303" s="3" t="s">
-        <v>1025</v>
+        <v>950</v>
       </c>
       <c r="Q303" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R303" s="3" t="s">
-        <v>1022</v>
+        <v>994</v>
       </c>
       <c r="S303" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T303" s="4">
         <v>0.01</v>
       </c>
       <c r="U303" s="2">
-        <v>50065</v>
+        <v>51119</v>
       </c>
       <c r="V303" s="4">
-        <v>4.10175</v>
+        <v>4.5461600000000004</v>
       </c>
       <c r="W303" s="3" t="s">
-        <v>1026</v>
+        <v>996</v>
       </c>
       <c r="X303" s="4">
-        <v>2225.95436591</v>
+        <v>5399.4054342500003</v>
       </c>
       <c r="Y303" s="4">
-        <v>2225.9543650000001</v>
+        <v>5399.4054340000002</v>
       </c>
       <c r="Z303" s="6">
-        <v>1.99E-3</v>
+        <v>2.016E-3</v>
       </c>
     </row>
     <row r="304" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>1027</v>
+        <v>997</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1028</v>
+        <v>998</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D304" s="4">
-        <v>7476258.8154300004</v>
+        <v>3087946.6744639999</v>
       </c>
       <c r="E304" s="5">
-        <v>42.308349999999997</v>
+        <v>99.361530000000002</v>
       </c>
       <c r="F304" s="4">
-        <v>3168971.8443598701</v>
+        <v>3092108.3413697998</v>
       </c>
       <c r="G304" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H304" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J304" s="5">
-        <v>42.308349999999997</v>
+        <v>99.361530000000002</v>
       </c>
       <c r="K304" s="5">
         <v>1</v>
       </c>
       <c r="L304" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M304" s="4">
-        <v>3168971.8443590002</v>
+        <v>3092108.3413689998</v>
       </c>
       <c r="N304" s="4">
-        <v>3168971.8443598701</v>
+        <v>3092108.3413697998</v>
       </c>
       <c r="O304" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P304" s="3" t="s">
-        <v>1029</v>
+        <v>950</v>
       </c>
       <c r="Q304" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R304" s="3" t="s">
-        <v>1027</v>
+        <v>997</v>
       </c>
       <c r="S304" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T304" s="4">
         <v>0.01</v>
       </c>
       <c r="U304" s="2">
-        <v>57490</v>
+        <v>47051</v>
       </c>
       <c r="V304" s="4">
-        <v>4.3217499999999998</v>
+        <v>4.2176799999999997</v>
       </c>
       <c r="W304" s="3" t="s">
-        <v>1030</v>
+        <v>999</v>
       </c>
       <c r="X304" s="4">
-        <v>5890.09782189</v>
+        <v>23877.280038249999</v>
       </c>
       <c r="Y304" s="4">
-        <v>5890.0978210000003</v>
+        <v>23877.280038000001</v>
       </c>
       <c r="Z304" s="6">
-        <v>2.4889999999999999E-3</v>
+        <v>2.434E-3</v>
       </c>
     </row>
     <row r="305" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>1031</v>
+        <v>1000</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1032</v>
+        <v>1001</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D305" s="4">
-        <v>5545782.6000899998</v>
+        <v>7945226.5585399996</v>
       </c>
       <c r="E305" s="5">
-        <v>97.946759999999998</v>
+        <v>99.311610000000002</v>
       </c>
       <c r="F305" s="4">
-        <v>5431914.3734319098</v>
+        <v>7907514.7878647204</v>
       </c>
       <c r="G305" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H305" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J305" s="5">
-        <v>97.946759999999998</v>
+        <v>99.311610000000002</v>
       </c>
       <c r="K305" s="5">
         <v>1</v>
       </c>
       <c r="L305" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M305" s="4">
-        <v>5431914.3734309999</v>
+        <v>7907514.7878639996</v>
       </c>
       <c r="N305" s="4">
-        <v>5431914.3734319098</v>
+        <v>7907514.7878647204</v>
       </c>
       <c r="O305" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P305" s="3" t="s">
-        <v>1033</v>
+        <v>1002</v>
       </c>
       <c r="Q305" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R305" s="3" t="s">
-        <v>1031</v>
+        <v>1000</v>
       </c>
       <c r="S305" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T305" s="4">
         <v>0.01</v>
       </c>
       <c r="U305" s="2">
-        <v>59130</v>
+        <v>51302</v>
       </c>
       <c r="V305" s="4">
-        <v>1.05</v>
+        <v>4.8092199999999998</v>
       </c>
       <c r="W305" s="3" t="s">
-        <v>1034</v>
+        <v>1003</v>
       </c>
       <c r="X305" s="4">
-        <v>0</v>
+        <v>16982.374431050001</v>
       </c>
       <c r="Y305" s="4">
-        <v>0</v>
+        <v>16982.374431</v>
       </c>
       <c r="Z305" s="6">
-        <v>4.267E-3</v>
+        <v>6.2259999999999998E-3</v>
       </c>
     </row>
     <row r="306" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>1035</v>
+        <v>1004</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1036</v>
+        <v>1005</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D306" s="4">
-        <v>7500000</v>
+        <v>1250000</v>
       </c>
       <c r="E306" s="5">
-        <v>99.296869999999998</v>
+        <v>87.158190000000005</v>
       </c>
       <c r="F306" s="4">
-        <v>7459307.5750000002</v>
+        <v>1091977.375</v>
       </c>
       <c r="G306" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H306" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I306" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J306" s="5">
-        <v>99.296869999999998</v>
+        <v>87.158190000000005</v>
       </c>
       <c r="K306" s="5">
         <v>1</v>
       </c>
       <c r="L306" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M306" s="4">
-        <v>7459307.5750000002</v>
+        <v>1091977.375</v>
       </c>
       <c r="N306" s="4">
-        <v>7459307.5750000002</v>
+        <v>1091977.375</v>
       </c>
       <c r="O306" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P306" s="3" t="s">
-        <v>1033</v>
+        <v>1006</v>
       </c>
       <c r="Q306" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R306" s="3" t="s">
-        <v>1035</v>
+        <v>1004</v>
       </c>
       <c r="S306" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T306" s="4">
         <v>0.01</v>
       </c>
       <c r="U306" s="2">
-        <v>59130</v>
+        <v>53220</v>
       </c>
       <c r="V306" s="4">
-        <v>4.8169300000000002</v>
+        <v>4.5</v>
       </c>
       <c r="W306" s="3" t="s">
-        <v>1037</v>
+        <v>1007</v>
       </c>
       <c r="X306" s="4">
-        <v>12042.325000000001</v>
+        <v>2500</v>
       </c>
       <c r="Y306" s="4">
-        <v>12042.325000000001</v>
+        <v>2500</v>
       </c>
       <c r="Z306" s="6">
-        <v>5.8599999999999998E-3</v>
+        <v>8.5899999999999995E-4</v>
       </c>
     </row>
     <row r="307" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
-        <v>1038</v>
+        <v>1008</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1039</v>
+        <v>1009</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D307" s="4">
-        <v>18941000</v>
+        <v>5833770.8470219998</v>
       </c>
       <c r="E307" s="5">
-        <v>98.835849999999994</v>
+        <v>100.16164999999999</v>
       </c>
       <c r="F307" s="4">
-        <v>18753120.62221</v>
+        <v>5917705.7224181499</v>
       </c>
       <c r="G307" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H307" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I307" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J307" s="5">
-        <v>98.835849999999994</v>
+        <v>100.16164999999999</v>
       </c>
       <c r="K307" s="5">
         <v>1</v>
       </c>
       <c r="L307" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M307" s="4">
-        <v>18753120.62221</v>
+        <v>5917705.722418</v>
       </c>
       <c r="N307" s="4">
-        <v>18753120.62221</v>
+        <v>5917705.7224181499</v>
       </c>
       <c r="O307" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P307" s="3" t="s">
-        <v>1033</v>
+        <v>950</v>
       </c>
       <c r="Q307" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R307" s="3" t="s">
-        <v>1038</v>
+        <v>1008</v>
       </c>
       <c r="S307" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T307" s="4">
         <v>0.01</v>
       </c>
       <c r="U307" s="2">
-        <v>59130</v>
+        <v>47051</v>
       </c>
       <c r="V307" s="4">
-        <v>5.1669299999999998</v>
+        <v>5.5376799999999999</v>
       </c>
       <c r="W307" s="3" t="s">
-        <v>1040</v>
+        <v>1010</v>
       </c>
       <c r="X307" s="4">
-        <v>32622.273710000001</v>
+        <v>74504.584821840006</v>
       </c>
       <c r="Y307" s="4">
-        <v>32622.273710000001</v>
+        <v>74504.584820999997</v>
       </c>
       <c r="Z307" s="6">
-        <v>1.4732E-2</v>
+        <v>4.6589999999999999E-3</v>
       </c>
     </row>
     <row r="308" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>1041</v>
+        <v>1011</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1042</v>
+        <v>1012</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D308" s="4">
-        <v>9733378.8900000006</v>
+        <v>1997027.668048</v>
       </c>
       <c r="E308" s="5">
-        <v>96.835449999999994</v>
+        <v>99.968720000000005</v>
       </c>
       <c r="F308" s="4">
-        <v>9425361.2483364996</v>
+        <v>2014663.97855228</v>
       </c>
       <c r="G308" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H308" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J308" s="5">
-        <v>96.835449999999994</v>
+        <v>99.968720000000005</v>
       </c>
       <c r="K308" s="5">
         <v>1</v>
       </c>
       <c r="L308" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M308" s="4">
-        <v>9425361.2483360004</v>
+        <v>2014663.9785519999</v>
       </c>
       <c r="N308" s="4">
-        <v>9425361.2483364996</v>
+        <v>2014663.97855228</v>
       </c>
       <c r="O308" s="3" t="s">
-        <v>34</v>
+        <v>1013</v>
       </c>
       <c r="P308" s="3" t="s">
-        <v>1043</v>
+        <v>950</v>
       </c>
       <c r="Q308" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R308" s="3" t="s">
-        <v>1041</v>
+        <v>1011</v>
       </c>
       <c r="S308" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T308" s="4">
         <v>0.01</v>
       </c>
       <c r="U308" s="2">
-        <v>51822</v>
+        <v>46412</v>
       </c>
       <c r="V308" s="4">
-        <v>4.3</v>
+        <v>4.9876800000000001</v>
       </c>
       <c r="W308" s="3" t="s">
-        <v>1044</v>
+        <v>1014</v>
       </c>
       <c r="X308" s="4">
-        <v>0</v>
+        <v>18260.98075884</v>
       </c>
       <c r="Y308" s="4">
-        <v>0</v>
+        <v>18260.980758000002</v>
       </c>
       <c r="Z308" s="6">
-        <v>7.404E-3</v>
+        <v>1.586E-3</v>
       </c>
     </row>
     <row r="309" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
-        <v>1045</v>
+        <v>1015</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1046</v>
+        <v>1016</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D309" s="4">
-        <v>9567206.5738050006</v>
+        <v>4180480.2</v>
       </c>
       <c r="E309" s="5">
-        <v>95.965490000000003</v>
+        <v>103.48464</v>
       </c>
       <c r="F309" s="4">
-        <v>9181216.6678641792</v>
+        <v>4342284.5527663697</v>
       </c>
       <c r="G309" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H309" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I309" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J309" s="5">
-        <v>95.965490000000003</v>
+        <v>103.48464</v>
       </c>
       <c r="K309" s="5">
         <v>1</v>
       </c>
       <c r="L309" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M309" s="4">
-        <v>9181216.6678640004</v>
+        <v>4342284.5527659999</v>
       </c>
       <c r="N309" s="4">
-        <v>9181216.6678641792</v>
+        <v>4342284.5527663697</v>
       </c>
       <c r="O309" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P309" s="3" t="s">
-        <v>1047</v>
+        <v>950</v>
       </c>
       <c r="Q309" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R309" s="3" t="s">
-        <v>1045</v>
+        <v>1015</v>
       </c>
       <c r="S309" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T309" s="4">
         <v>0.01</v>
       </c>
       <c r="U309" s="2">
-        <v>51091</v>
+        <v>51789</v>
       </c>
       <c r="V309" s="4">
-        <v>1.482</v>
+        <v>8.6812400000000007</v>
       </c>
       <c r="W309" s="3" t="s">
-        <v>1048</v>
+        <v>1017</v>
       </c>
       <c r="X309" s="4">
-        <v>0</v>
+        <v>16129.667525090001</v>
       </c>
       <c r="Y309" s="4">
-        <v>0</v>
+        <v>16129.667525000001</v>
       </c>
       <c r="Z309" s="6">
-        <v>7.2119999999999997E-3</v>
+        <v>3.418E-3</v>
       </c>
     </row>
     <row r="310" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
-        <v>1049</v>
+        <v>1018</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1050</v>
+        <v>1019</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D310" s="4">
-        <v>8098306.4676550003</v>
+        <v>2872498.6948460001</v>
       </c>
       <c r="E310" s="5">
-        <v>100.0698</v>
+        <v>94.29786</v>
       </c>
       <c r="F310" s="4">
-        <v>8143318.0697481995</v>
+        <v>2711653.8964277501</v>
       </c>
       <c r="G310" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H310" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I310" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J310" s="5">
-        <v>100.0698</v>
+        <v>94.29786</v>
       </c>
       <c r="K310" s="5">
         <v>1</v>
       </c>
       <c r="L310" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M310" s="4">
-        <v>8143318.0697480002</v>
+        <v>2711653.8964269999</v>
       </c>
       <c r="N310" s="4">
-        <v>8143318.0697481995</v>
+        <v>2711653.8964277501</v>
       </c>
       <c r="O310" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P310" s="3" t="s">
-        <v>1051</v>
+        <v>1006</v>
       </c>
       <c r="Q310" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R310" s="3" t="s">
-        <v>1049</v>
+        <v>1018</v>
       </c>
       <c r="S310" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T310" s="4">
         <v>0.01</v>
       </c>
       <c r="U310" s="2">
-        <v>48694</v>
+        <v>55899</v>
       </c>
       <c r="V310" s="4">
-        <v>4.86015</v>
+        <v>2.31</v>
       </c>
       <c r="W310" s="3" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="X310" s="4">
-        <v>39358.984178769999</v>
+        <v>2949.0986600400001</v>
       </c>
       <c r="Y310" s="4">
-        <v>39358.984177999999</v>
+        <v>2949.0986600000001</v>
       </c>
       <c r="Z310" s="6">
-        <v>6.3969999999999999E-3</v>
+        <v>2.1350000000000002E-3</v>
       </c>
     </row>
     <row r="311" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1054</v>
+        <v>1022</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D311" s="4">
-        <v>831052.79957699997</v>
+        <v>1000</v>
       </c>
       <c r="E311" s="5">
-        <v>97.728989999999996</v>
+        <v>10608.556560000001</v>
       </c>
       <c r="F311" s="4">
-        <v>812179.50739332999</v>
+        <v>106085.5656</v>
       </c>
       <c r="G311" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H311" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I311" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J311" s="5">
-        <v>97.728989999999996</v>
+        <v>10608.556560000001</v>
       </c>
       <c r="K311" s="5">
         <v>1</v>
       </c>
       <c r="L311" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M311" s="4">
-        <v>812179.50739299995</v>
+        <v>106085.5656</v>
       </c>
       <c r="N311" s="4">
-        <v>812179.50739332999</v>
+        <v>106085.5656</v>
       </c>
       <c r="O311" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P311" s="3" t="s">
-        <v>1055</v>
+        <v>1006</v>
       </c>
       <c r="Q311" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R311" s="3" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
       <c r="S311" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T311" s="4">
         <v>0.01</v>
       </c>
       <c r="U311" s="2">
-        <v>52642</v>
+        <v>57269</v>
       </c>
       <c r="V311" s="4">
-        <v>6.726</v>
+        <v>0</v>
       </c>
       <c r="W311" s="3" t="s">
-        <v>1056</v>
+        <v>1023</v>
       </c>
       <c r="X311" s="4">
         <v>0</v>
       </c>
       <c r="Y311" s="4">
         <v>0</v>
       </c>
       <c r="Z311" s="6">
-        <v>6.38E-4</v>
+        <v>8.2999999999999998E-5</v>
       </c>
     </row>
     <row r="312" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
-        <v>1057</v>
+        <v>1024</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1058</v>
+        <v>1025</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D312" s="4">
-        <v>3314459.6128199999</v>
+        <v>697814.85434700001</v>
       </c>
       <c r="E312" s="5">
-        <v>86.984700000000004</v>
+        <v>97.828909999999993</v>
       </c>
       <c r="F312" s="4">
-        <v>2883072.7508326401</v>
+        <v>683236.34599307994</v>
       </c>
       <c r="G312" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H312" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I312" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J312" s="5">
-        <v>86.984700000000004</v>
+        <v>97.828909999999993</v>
       </c>
       <c r="K312" s="5">
         <v>1</v>
       </c>
       <c r="L312" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M312" s="4">
-        <v>2883072.7508319998</v>
+        <v>683236.34599299997</v>
       </c>
       <c r="N312" s="4">
-        <v>2883072.7508326401</v>
+        <v>683236.34599307994</v>
       </c>
       <c r="O312" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P312" s="3" t="s">
-        <v>1059</v>
+        <v>1026</v>
       </c>
       <c r="Q312" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R312" s="3" t="s">
-        <v>1057</v>
+        <v>1024</v>
       </c>
       <c r="S312" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T312" s="4">
         <v>0.01</v>
       </c>
       <c r="U312" s="2">
-        <v>55513</v>
+        <v>49304</v>
       </c>
       <c r="V312" s="4">
-        <v>2.52</v>
+        <v>4.9154600000000004</v>
       </c>
       <c r="W312" s="3" t="s">
-        <v>1060</v>
+        <v>1027</v>
       </c>
       <c r="X312" s="4">
-        <v>0</v>
+        <v>571.68016732000001</v>
       </c>
       <c r="Y312" s="4">
-        <v>0</v>
+        <v>571.68016699999998</v>
       </c>
       <c r="Z312" s="6">
-        <v>2.2650000000000001E-3</v>
+        <v>5.3700000000000004E-4</v>
       </c>
     </row>
     <row r="313" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>1061</v>
+        <v>1028</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1062</v>
+        <v>1029</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D313" s="4">
-        <v>1164207.656</v>
+        <v>248836.30386300001</v>
       </c>
       <c r="E313" s="5">
-        <v>81.002049999999997</v>
+        <v>100.04819999999999</v>
       </c>
       <c r="F313" s="4">
-        <v>943032.06761695002</v>
+        <v>251550.22221914999</v>
       </c>
       <c r="G313" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H313" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I313" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J313" s="5">
-        <v>81.002049999999997</v>
+        <v>100.04819999999999</v>
       </c>
       <c r="K313" s="5">
         <v>1</v>
       </c>
       <c r="L313" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M313" s="4">
-        <v>943032.06761599996</v>
+        <v>251550.22221899999</v>
       </c>
       <c r="N313" s="4">
-        <v>943032.06761695002</v>
+        <v>251550.22221914999</v>
       </c>
       <c r="O313" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P313" s="3" t="s">
-        <v>1059</v>
+        <v>1030</v>
       </c>
       <c r="Q313" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R313" s="3" t="s">
-        <v>1061</v>
+        <v>1028</v>
       </c>
       <c r="S313" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T313" s="4">
         <v>0.01</v>
       </c>
       <c r="U313" s="2">
-        <v>55513</v>
+        <v>47956</v>
       </c>
       <c r="V313" s="4">
-        <v>3.81</v>
+        <v>5.1408199999999997</v>
       </c>
       <c r="W313" s="3" t="s">
-        <v>1063</v>
+        <v>1031</v>
       </c>
       <c r="X313" s="4">
-        <v>0</v>
+        <v>2593.97925768</v>
       </c>
       <c r="Y313" s="4">
-        <v>0</v>
+        <v>2593.979257</v>
       </c>
       <c r="Z313" s="6">
-        <v>7.3999999999999999E-4</v>
+        <v>1.9799999999999999E-4</v>
       </c>
     </row>
     <row r="314" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
-        <v>1064</v>
+        <v>1032</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1065</v>
+        <v>1033</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D314" s="4">
-        <v>2153453.9495000001</v>
+        <v>3449673.0349440002</v>
       </c>
       <c r="E314" s="5">
-        <v>87.142470000000003</v>
+        <v>78.086290000000005</v>
       </c>
       <c r="F314" s="4">
-        <v>1876572.9619068501</v>
+        <v>2693721.6901181699</v>
       </c>
       <c r="G314" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H314" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I314" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J314" s="5">
-        <v>87.142470000000003</v>
+        <v>78.086290000000005</v>
       </c>
       <c r="K314" s="5">
         <v>1</v>
       </c>
       <c r="L314" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M314" s="4">
-        <v>1876572.961906</v>
+        <v>2693721.6901179999</v>
       </c>
       <c r="N314" s="4">
-        <v>1876572.9619068501</v>
+        <v>2693721.6901181699</v>
       </c>
       <c r="O314" s="3" t="s">
-        <v>34</v>
+        <v>1034</v>
       </c>
       <c r="P314" s="3" t="s">
-        <v>1059</v>
+        <v>1035</v>
       </c>
       <c r="Q314" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R314" s="3" t="s">
-        <v>1064</v>
+        <v>1032</v>
       </c>
       <c r="S314" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T314" s="4">
         <v>0.01</v>
       </c>
       <c r="U314" s="2">
-        <v>55574</v>
+        <v>49454</v>
       </c>
       <c r="V314" s="4">
-        <v>3.38</v>
+        <v>5.1049300000000004</v>
       </c>
       <c r="W314" s="3" t="s">
-        <v>1066</v>
+        <v>1036</v>
       </c>
       <c r="X314" s="4">
         <v>0</v>
       </c>
       <c r="Y314" s="4">
         <v>0</v>
       </c>
       <c r="Z314" s="6">
-        <v>1.474E-3</v>
+        <v>2.1199999999999999E-3</v>
       </c>
     </row>
     <row r="315" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
-        <v>1067</v>
+        <v>1037</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1068</v>
+        <v>1038</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D315" s="4">
-        <v>170446.65231</v>
+        <v>2734221.7094399999</v>
       </c>
       <c r="E315" s="5">
-        <v>100.0685</v>
+        <v>88.879450000000006</v>
       </c>
       <c r="F315" s="4">
-        <v>171599.84350980999</v>
+        <v>2432136.90193961</v>
       </c>
       <c r="G315" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H315" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I315" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J315" s="5">
-        <v>100.0685</v>
+        <v>88.879450000000006</v>
       </c>
       <c r="K315" s="5">
         <v>1</v>
       </c>
       <c r="L315" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M315" s="4">
-        <v>171599.843509</v>
+        <v>2432136.901939</v>
       </c>
       <c r="N315" s="4">
-        <v>171599.84350980999</v>
+        <v>2432136.90193961</v>
       </c>
       <c r="O315" s="3" t="s">
-        <v>34</v>
+        <v>1039</v>
       </c>
       <c r="P315" s="3" t="s">
-        <v>1069</v>
+        <v>1040</v>
       </c>
       <c r="Q315" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R315" s="3" t="s">
-        <v>1067</v>
+        <v>1037</v>
       </c>
       <c r="S315" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T315" s="4">
         <v>0.01</v>
       </c>
       <c r="U315" s="2">
-        <v>48047</v>
+        <v>50065</v>
       </c>
       <c r="V315" s="4">
-        <v>5.0908199999999999</v>
+        <v>4.3354600000000003</v>
       </c>
       <c r="W315" s="3" t="s">
-        <v>1070</v>
+        <v>1041</v>
       </c>
       <c r="X315" s="4">
-        <v>1036.43524278</v>
+        <v>1975.68480873</v>
       </c>
       <c r="Y315" s="4">
-        <v>1036.435242</v>
+        <v>1975.684808</v>
       </c>
       <c r="Z315" s="6">
-        <v>1.34E-4</v>
+        <v>1.9139999999999999E-3</v>
       </c>
     </row>
     <row r="316" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>1071</v>
+        <v>1042</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>1072</v>
+        <v>1043</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D316" s="4">
-        <v>809363.46600000001</v>
+        <v>7429574.1568050003</v>
       </c>
       <c r="E316" s="5">
-        <v>100.0694</v>
+        <v>41.402889999999999</v>
       </c>
       <c r="F316" s="4">
-        <v>813518.26590576</v>
+        <v>3081364.9394214</v>
       </c>
       <c r="G316" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H316" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I316" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J316" s="5">
-        <v>100.0694</v>
+        <v>41.402889999999999</v>
       </c>
       <c r="K316" s="5">
         <v>1</v>
       </c>
       <c r="L316" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M316" s="4">
-        <v>813518.26590500004</v>
+        <v>3081364.939421</v>
       </c>
       <c r="N316" s="4">
-        <v>813518.26590576</v>
+        <v>3081364.9394214</v>
       </c>
       <c r="O316" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P316" s="3" t="s">
-        <v>1069</v>
+        <v>1044</v>
       </c>
       <c r="Q316" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R316" s="3" t="s">
-        <v>1071</v>
+        <v>1042</v>
       </c>
       <c r="S316" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T316" s="4">
         <v>0.01</v>
       </c>
       <c r="U316" s="2">
-        <v>48425</v>
+        <v>57430</v>
       </c>
       <c r="V316" s="4">
-        <v>4.843</v>
+        <v>4.5554600000000001</v>
       </c>
       <c r="W316" s="3" t="s">
-        <v>1073</v>
+        <v>1045</v>
       </c>
       <c r="X316" s="4">
-        <v>3593.1016603500002</v>
+        <v>5306.523811</v>
       </c>
       <c r="Y316" s="4">
-        <v>3593.1016599999998</v>
+        <v>5306.523811</v>
       </c>
       <c r="Z316" s="6">
-        <v>6.3900000000000003E-4</v>
+        <v>2.4260000000000002E-3</v>
       </c>
     </row>
     <row r="317" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>1074</v>
+        <v>1046</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>1075</v>
+        <v>1047</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D317" s="4">
-        <v>10200000</v>
+        <v>5108550.5863049999</v>
       </c>
       <c r="E317" s="5">
-        <v>100</v>
+        <v>97.93741</v>
       </c>
       <c r="F317" s="4">
-        <v>10273479.711999999</v>
+        <v>5003182.1327669304</v>
       </c>
       <c r="G317" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H317" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I317" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J317" s="5">
-        <v>100</v>
+        <v>97.93741</v>
       </c>
       <c r="K317" s="5">
         <v>1</v>
       </c>
       <c r="L317" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M317" s="4">
-        <v>10273479.711999999</v>
+        <v>5003182.132766</v>
       </c>
       <c r="N317" s="4">
-        <v>10273479.711999999</v>
+        <v>5003182.1327669304</v>
       </c>
       <c r="O317" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P317" s="3" t="s">
-        <v>1076</v>
+        <v>1048</v>
       </c>
       <c r="Q317" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R317" s="3" t="s">
-        <v>1074</v>
+        <v>1046</v>
       </c>
       <c r="S317" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T317" s="4">
         <v>0.01</v>
       </c>
       <c r="U317" s="2">
-        <v>48319</v>
+        <v>59130</v>
       </c>
       <c r="V317" s="4">
-        <v>5.4029199999999999</v>
+        <v>1.05</v>
       </c>
       <c r="W317" s="3" t="s">
-        <v>1077</v>
+        <v>1049</v>
       </c>
       <c r="X317" s="4">
-        <v>73479.712</v>
+        <v>0</v>
       </c>
       <c r="Y317" s="4">
-        <v>73479.712</v>
+        <v>0</v>
       </c>
       <c r="Z317" s="6">
-        <v>8.071E-3</v>
+        <v>3.9389999999999998E-3</v>
       </c>
     </row>
     <row r="318" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
-        <v>1078</v>
+        <v>1050</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>1079</v>
+        <v>1051</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D318" s="4">
-        <v>4201627.0319999997</v>
+        <v>7500000</v>
       </c>
       <c r="E318" s="5">
-        <v>95.977950000000007</v>
+        <v>99.326049999999995</v>
       </c>
       <c r="F318" s="4">
-        <v>4032635.4919594401</v>
+        <v>7459985.5208333302</v>
       </c>
       <c r="G318" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H318" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J318" s="5">
-        <v>95.977950000000007</v>
+        <v>99.326049999999995</v>
       </c>
       <c r="K318" s="5">
         <v>1</v>
       </c>
       <c r="L318" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M318" s="4">
-        <v>4032635.491959</v>
+        <v>7459985.5208329996</v>
       </c>
       <c r="N318" s="4">
-        <v>4032635.4919594401</v>
+        <v>7459985.5208333302</v>
       </c>
       <c r="O318" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P318" s="3" t="s">
-        <v>1080</v>
+        <v>1048</v>
       </c>
       <c r="Q318" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R318" s="3" t="s">
-        <v>1078</v>
+        <v>1050</v>
       </c>
       <c r="S318" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T318" s="4">
         <v>0.01</v>
       </c>
       <c r="U318" s="2">
-        <v>61112</v>
+        <v>59130</v>
       </c>
       <c r="V318" s="4">
-        <v>4.8</v>
+        <v>5.05525</v>
       </c>
       <c r="W318" s="3" t="s">
-        <v>1081</v>
+        <v>1052</v>
       </c>
       <c r="X318" s="4">
-        <v>0</v>
+        <v>10531.77083333</v>
       </c>
       <c r="Y318" s="4">
-        <v>0</v>
+        <v>10531.770833</v>
       </c>
       <c r="Z318" s="6">
-        <v>3.1679999999999998E-3</v>
+        <v>5.8729999999999997E-3</v>
       </c>
     </row>
     <row r="319" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
-        <v>1082</v>
+        <v>1053</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>1083</v>
+        <v>1054</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D319" s="4">
-        <v>611344.21483399998</v>
+        <v>18941000</v>
       </c>
       <c r="E319" s="5">
-        <v>100.21328</v>
+        <v>98.864930000000001</v>
       </c>
       <c r="F319" s="4">
-        <v>613585.82387382002</v>
+        <v>18754445.513591599</v>
       </c>
       <c r="G319" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H319" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I319" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J319" s="5">
-        <v>100.21328</v>
+        <v>98.864930000000001</v>
       </c>
       <c r="K319" s="5">
         <v>1</v>
       </c>
       <c r="L319" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M319" s="4">
-        <v>613585.82387299999</v>
+        <v>18754445.513590999</v>
       </c>
       <c r="N319" s="4">
-        <v>613585.82387382002</v>
+        <v>18754445.513591599</v>
       </c>
       <c r="O319" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P319" s="3" t="s">
-        <v>1084</v>
+        <v>1048</v>
       </c>
       <c r="Q319" s="3" t="s">
-        <v>1085</v>
+        <v>81</v>
       </c>
       <c r="R319" s="3" t="s">
-        <v>1082</v>
+        <v>1053</v>
       </c>
       <c r="S319" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T319" s="4">
         <v>0.01</v>
       </c>
       <c r="U319" s="2">
-        <v>46924</v>
+        <v>59130</v>
       </c>
       <c r="V319" s="4">
-        <v>5.0199999999999996</v>
+        <v>5.4052499999999997</v>
       </c>
       <c r="W319" s="3" t="s">
-        <v>1086</v>
+        <v>1055</v>
       </c>
       <c r="X319" s="4">
-        <v>937.73409842000001</v>
+        <v>28439.122291669999</v>
       </c>
       <c r="Y319" s="4">
-        <v>937.73409800000002</v>
+        <v>28439.122291</v>
       </c>
       <c r="Z319" s="6">
-        <v>4.8200000000000001E-4</v>
+        <v>1.4766E-2</v>
       </c>
     </row>
     <row r="320" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>1087</v>
+        <v>1056</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>1088</v>
+        <v>1057</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D320" s="4">
-        <v>3621000</v>
+        <v>9712795.7799999993</v>
       </c>
       <c r="E320" s="5">
-        <v>100.17137</v>
+        <v>95.072749999999999</v>
       </c>
       <c r="F320" s="4">
-        <v>3632328.01686667</v>
+        <v>9234222.0499299504</v>
       </c>
       <c r="G320" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H320" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I320" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J320" s="5">
-        <v>100.17137</v>
+        <v>95.072749999999999</v>
       </c>
       <c r="K320" s="5">
         <v>1</v>
       </c>
       <c r="L320" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M320" s="4">
-        <v>3632328.0168659999</v>
+        <v>9234222.0499290004</v>
       </c>
       <c r="N320" s="4">
-        <v>3632328.01686667</v>
+        <v>9234222.0499299504</v>
       </c>
       <c r="O320" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P320" s="3" t="s">
-        <v>1084</v>
+        <v>1058</v>
       </c>
       <c r="Q320" s="3" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="R320" s="3" t="s">
-        <v>1087</v>
+        <v>1056</v>
       </c>
       <c r="S320" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T320" s="4">
         <v>0.01</v>
       </c>
       <c r="U320" s="2">
-        <v>47319</v>
+        <v>51822</v>
       </c>
       <c r="V320" s="4">
-        <v>4.63</v>
+        <v>4.3</v>
       </c>
       <c r="W320" s="3" t="s">
-        <v>1089</v>
+        <v>1059</v>
       </c>
       <c r="X320" s="4">
-        <v>5122.7091666699998</v>
+        <v>0</v>
       </c>
       <c r="Y320" s="4">
-        <v>5122.7091659999996</v>
+        <v>0</v>
       </c>
       <c r="Z320" s="6">
-        <v>2.8530000000000001E-3</v>
+        <v>7.2700000000000004E-3</v>
       </c>
     </row>
     <row r="321" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
-        <v>1090</v>
+        <v>1060</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>1091</v>
+        <v>1061</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D321" s="4">
-        <v>5909476.6137600001</v>
+        <v>9523689.3211630005</v>
       </c>
       <c r="E321" s="5">
-        <v>100.0998</v>
+        <v>95.673919999999995</v>
       </c>
       <c r="F321" s="4">
-        <v>5953817.3833355401</v>
+        <v>9111686.9021780305</v>
       </c>
       <c r="G321" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H321" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I321" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J321" s="5">
-        <v>100.0998</v>
+        <v>95.673919999999995</v>
       </c>
       <c r="K321" s="5">
         <v>1</v>
       </c>
       <c r="L321" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M321" s="4">
-        <v>5953817.3833349999</v>
+        <v>9111686.9021780007</v>
       </c>
       <c r="N321" s="4">
-        <v>5953817.3833355401</v>
+        <v>9111686.9021780305</v>
       </c>
       <c r="O321" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P321" s="3" t="s">
-        <v>1092</v>
+        <v>1062</v>
       </c>
       <c r="Q321" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R321" s="3" t="s">
-        <v>1090</v>
+        <v>1060</v>
       </c>
       <c r="S321" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T321" s="4">
         <v>0.01</v>
       </c>
       <c r="U321" s="2">
-        <v>48504</v>
+        <v>51091</v>
       </c>
       <c r="V321" s="4">
-        <v>5.0911299999999997</v>
+        <v>1.482</v>
       </c>
       <c r="W321" s="3" t="s">
-        <v>1093</v>
+        <v>1063</v>
       </c>
       <c r="X321" s="4">
-        <v>38443.111915000001</v>
+        <v>0</v>
       </c>
       <c r="Y321" s="4">
-        <v>38443.111915000001</v>
+        <v>0</v>
       </c>
       <c r="Z321" s="6">
-        <v>4.6769999999999997E-3</v>
+        <v>7.1739999999999998E-3</v>
       </c>
     </row>
     <row r="322" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
-        <v>1094</v>
+        <v>1064</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>1095</v>
+        <v>1065</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D322" s="4">
-        <v>533235.68227800005</v>
+        <v>8098306.4676550003</v>
       </c>
       <c r="E322" s="5">
-        <v>94.578860000000006</v>
+        <v>100.0506</v>
       </c>
       <c r="F322" s="4">
-        <v>504328.22941153002</v>
+        <v>8174562.3483887203</v>
       </c>
       <c r="G322" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H322" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J322" s="5">
-        <v>94.578860000000006</v>
+        <v>100.0506</v>
       </c>
       <c r="K322" s="5">
         <v>1</v>
       </c>
       <c r="L322" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M322" s="4">
-        <v>504328.22941099998</v>
+        <v>8174562.3483880004</v>
       </c>
       <c r="N322" s="4">
-        <v>504328.22941153002</v>
+        <v>8174562.3483887203</v>
       </c>
       <c r="O322" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P322" s="3" t="s">
-        <v>1096</v>
+        <v>1066</v>
       </c>
       <c r="Q322" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R322" s="3" t="s">
-        <v>1094</v>
+        <v>1064</v>
       </c>
       <c r="S322" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T322" s="4">
         <v>0.01</v>
       </c>
       <c r="U322" s="2">
-        <v>49577</v>
+        <v>48694</v>
       </c>
       <c r="V322" s="4">
-        <v>4.3329820000000003</v>
+        <v>4.86015</v>
       </c>
       <c r="W322" s="3" t="s">
-        <v>1097</v>
+        <v>1067</v>
       </c>
       <c r="X322" s="4">
-        <v>0</v>
+        <v>72158.137661080007</v>
       </c>
       <c r="Y322" s="4">
-        <v>0</v>
+        <v>72158.137661000001</v>
       </c>
       <c r="Z322" s="6">
-        <v>3.9599999999999998E-4</v>
+        <v>6.4359999999999999E-3</v>
       </c>
     </row>
     <row r="323" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
-        <v>1098</v>
+        <v>1068</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>1099</v>
+        <v>1069</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D323" s="4">
-        <v>6698800.6176260002</v>
+        <v>777158.59221000003</v>
       </c>
       <c r="E323" s="5">
-        <v>98.25</v>
+        <v>97.583659999999995</v>
       </c>
       <c r="F323" s="4">
-        <v>6581571.6068175202</v>
+        <v>758379.79828299</v>
       </c>
       <c r="G323" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I323" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J323" s="5">
-        <v>98.25</v>
+        <v>97.583659999999995</v>
       </c>
       <c r="K323" s="5">
         <v>1</v>
       </c>
       <c r="L323" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M323" s="4">
-        <v>6581571.6068169996</v>
+        <v>758379.798282</v>
       </c>
       <c r="N323" s="4">
-        <v>6581571.6068175202</v>
+        <v>758379.79828299</v>
       </c>
       <c r="O323" s="3" t="s">
-        <v>1100</v>
+        <v>34</v>
       </c>
       <c r="P323" s="3" t="s">
-        <v>1101</v>
+        <v>1070</v>
       </c>
       <c r="Q323" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R323" s="3" t="s">
-        <v>1098</v>
+        <v>1068</v>
       </c>
       <c r="S323" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T323" s="4">
         <v>0.01</v>
       </c>
       <c r="U323" s="2">
-        <v>53919</v>
+        <v>52489</v>
       </c>
       <c r="V323" s="4">
-        <v>4.234</v>
+        <v>6.726</v>
       </c>
       <c r="W323" s="3" t="s">
-        <v>1102</v>
+        <v>1071</v>
       </c>
       <c r="X323" s="4">
         <v>0</v>
       </c>
       <c r="Y323" s="4">
         <v>0</v>
       </c>
       <c r="Z323" s="6">
-        <v>5.1700000000000001E-3</v>
+        <v>5.9699999999999998E-4</v>
       </c>
     </row>
     <row r="324" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
-        <v>1103</v>
+        <v>1072</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>1104</v>
+        <v>1073</v>
       </c>
       <c r="C324" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D324" s="4">
-        <v>1380000.01104</v>
+        <v>3260599.7975400002</v>
       </c>
       <c r="E324" s="5">
-        <v>100.0311</v>
+        <v>85.717160000000007</v>
       </c>
       <c r="F324" s="4">
-        <v>1388059.67225448</v>
+        <v>2794893.5454170401</v>
       </c>
       <c r="G324" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H324" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J324" s="5">
-        <v>100.0311</v>
+        <v>85.717160000000007</v>
       </c>
       <c r="K324" s="5">
         <v>1</v>
       </c>
       <c r="L324" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M324" s="4">
-        <v>1388059.6722540001</v>
+        <v>2794893.5454170001</v>
       </c>
       <c r="N324" s="4">
-        <v>1388059.67225448</v>
+        <v>2794893.5454170401</v>
       </c>
       <c r="O324" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P324" s="3" t="s">
-        <v>1092</v>
+        <v>1074</v>
       </c>
       <c r="Q324" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R324" s="3" t="s">
-        <v>1103</v>
+        <v>1072</v>
       </c>
       <c r="S324" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T324" s="4">
         <v>0.01</v>
       </c>
       <c r="U324" s="2">
-        <v>50515</v>
+        <v>55513</v>
       </c>
       <c r="V324" s="4">
-        <v>4.6292099999999996</v>
+        <v>2.52</v>
       </c>
       <c r="W324" s="3" t="s">
-        <v>1105</v>
+        <v>1075</v>
       </c>
       <c r="X324" s="4">
-        <v>7630.4812110399998</v>
+        <v>0</v>
       </c>
       <c r="Y324" s="4">
-        <v>7630.4812110000003</v>
+        <v>0</v>
       </c>
       <c r="Z324" s="6">
-        <v>1.09E-3</v>
+        <v>2.2000000000000001E-3</v>
       </c>
     </row>
     <row r="325" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>1106</v>
+        <v>1076</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>1107</v>
+        <v>1077</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D325" s="4">
-        <v>2937470.6497499999</v>
+        <v>1151024.4979999999</v>
       </c>
       <c r="E325" s="5">
-        <v>99.100520000000003</v>
+        <v>79.675849999999997</v>
       </c>
       <c r="F325" s="4">
-        <v>2911048.68874963</v>
+        <v>917088.55248972995</v>
       </c>
       <c r="G325" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H325" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I325" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J325" s="5">
-        <v>99.100520000000003</v>
+        <v>79.675849999999997</v>
       </c>
       <c r="K325" s="5">
         <v>1</v>
       </c>
       <c r="L325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M325" s="4">
-        <v>2911048.688749</v>
+        <v>917088.55248900002</v>
       </c>
       <c r="N325" s="4">
-        <v>2911048.68874963</v>
+        <v>917088.55248972995</v>
       </c>
       <c r="O325" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P325" s="3" t="s">
-        <v>1108</v>
+        <v>1074</v>
       </c>
       <c r="Q325" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R325" s="3" t="s">
-        <v>1106</v>
+        <v>1076</v>
       </c>
       <c r="S325" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T325" s="4">
         <v>0.01</v>
       </c>
       <c r="U325" s="2">
-        <v>52558</v>
+        <v>55513</v>
       </c>
       <c r="V325" s="4">
-        <v>5.4578769999999999</v>
+        <v>3.81</v>
       </c>
       <c r="W325" s="3" t="s">
-        <v>1109</v>
+        <v>1078</v>
       </c>
       <c r="X325" s="4">
         <v>0</v>
       </c>
       <c r="Y325" s="4">
         <v>0</v>
       </c>
       <c r="Z325" s="6">
-        <v>2.2859999999999998E-3</v>
+        <v>7.2199999999999999E-4</v>
       </c>
     </row>
     <row r="326" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
-        <v>1110</v>
+        <v>1079</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>1111</v>
+        <v>1080</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D326" s="4">
-        <v>728066.94055499998</v>
+        <v>2098530.1575000002</v>
       </c>
       <c r="E326" s="5">
-        <v>89.450779999999995</v>
+        <v>84.337239999999994</v>
       </c>
       <c r="F326" s="4">
-        <v>651261.55724895</v>
+        <v>1769842.41540315</v>
       </c>
       <c r="G326" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H326" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I326" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J326" s="5">
-        <v>89.450779999999995</v>
+        <v>84.337239999999994</v>
       </c>
       <c r="K326" s="5">
         <v>1</v>
       </c>
       <c r="L326" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M326" s="4">
-        <v>651261.55724800006</v>
+        <v>1769842.4154030001</v>
       </c>
       <c r="N326" s="4">
-        <v>651261.55724895</v>
+        <v>1769842.41540315</v>
       </c>
       <c r="O326" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P326" s="3" t="s">
-        <v>1096</v>
+        <v>1074</v>
       </c>
       <c r="Q326" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R326" s="3" t="s">
-        <v>1110</v>
+        <v>1079</v>
       </c>
       <c r="S326" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T326" s="4">
         <v>0.01</v>
       </c>
       <c r="U326" s="2">
-        <v>53717</v>
+        <v>55574</v>
       </c>
       <c r="V326" s="4">
-        <v>4.9570499999999997</v>
+        <v>3.38</v>
       </c>
       <c r="W326" s="3" t="s">
-        <v>1112</v>
+        <v>1081</v>
       </c>
       <c r="X326" s="4">
         <v>0</v>
       </c>
       <c r="Y326" s="4">
         <v>0</v>
       </c>
       <c r="Z326" s="6">
-        <v>5.1099999999999995E-4</v>
+        <v>1.3929999999999999E-3</v>
       </c>
     </row>
     <row r="327" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>1113</v>
+        <v>1082</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>1114</v>
+        <v>1083</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D327" s="4">
-        <v>11594960</v>
+        <v>170446.65231</v>
       </c>
       <c r="E327" s="5">
-        <v>92.504760000000005</v>
+        <v>100.0257</v>
       </c>
       <c r="F327" s="4">
-        <v>10725889.920096001</v>
+        <v>172249.98669804999</v>
       </c>
       <c r="G327" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H327" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I327" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J327" s="5">
-        <v>92.504760000000005</v>
+        <v>100.0257</v>
       </c>
       <c r="K327" s="5">
         <v>1</v>
       </c>
       <c r="L327" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M327" s="4">
-        <v>10725889.920096001</v>
+        <v>172249.98669799999</v>
       </c>
       <c r="N327" s="4">
-        <v>10725889.920096001</v>
+        <v>172249.98669804999</v>
       </c>
       <c r="O327" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P327" s="3" t="s">
-        <v>1108</v>
+        <v>1084</v>
       </c>
       <c r="Q327" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R327" s="3" t="s">
-        <v>1113</v>
+        <v>1082</v>
       </c>
       <c r="S327" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T327" s="4">
         <v>0.01</v>
       </c>
       <c r="U327" s="2">
-        <v>53044</v>
+        <v>48047</v>
       </c>
       <c r="V327" s="4">
-        <v>6.1371760000000002</v>
+        <v>5.0908199999999999</v>
       </c>
       <c r="W327" s="3" t="s">
-        <v>1115</v>
+        <v>1085</v>
       </c>
       <c r="X327" s="4">
-        <v>0</v>
+        <v>1759.5295982099999</v>
       </c>
       <c r="Y327" s="4">
-        <v>0</v>
+        <v>1759.5295980000001</v>
       </c>
       <c r="Z327" s="6">
-        <v>8.4259999999999995E-3</v>
+        <v>1.35E-4</v>
       </c>
     </row>
     <row r="328" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
-        <v>1116</v>
+        <v>1086</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>1117</v>
+        <v>1087</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D328" s="4">
-        <v>1381727.4194</v>
+        <v>809363.46600000001</v>
       </c>
       <c r="E328" s="5">
-        <v>87.827449999999999</v>
+        <v>100</v>
       </c>
       <c r="F328" s="4">
-        <v>1214510.47924432</v>
+        <v>816223.02371522004</v>
       </c>
       <c r="G328" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H328" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J328" s="5">
-        <v>87.827449999999999</v>
+        <v>100</v>
       </c>
       <c r="K328" s="5">
         <v>1</v>
       </c>
       <c r="L328" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M328" s="4">
-        <v>1214510.479244</v>
+        <v>816223.02371500002</v>
       </c>
       <c r="N328" s="4">
-        <v>1214510.47924432</v>
+        <v>816223.02371522004</v>
       </c>
       <c r="O328" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P328" s="3" t="s">
-        <v>1118</v>
+        <v>1084</v>
       </c>
       <c r="Q328" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R328" s="3" t="s">
-        <v>1116</v>
+        <v>1086</v>
       </c>
       <c r="S328" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T328" s="4">
         <v>0.01</v>
       </c>
       <c r="U328" s="2">
-        <v>49485</v>
+        <v>48425</v>
       </c>
       <c r="V328" s="4">
-        <v>4.2317499999999999</v>
+        <v>4.843</v>
       </c>
       <c r="W328" s="3" t="s">
-        <v>1119</v>
+        <v>1088</v>
       </c>
       <c r="X328" s="4">
-        <v>974.52083450999999</v>
+        <v>6859.5577152200003</v>
       </c>
       <c r="Y328" s="4">
-        <v>974.52083400000004</v>
+        <v>6859.5577149999999</v>
       </c>
       <c r="Z328" s="6">
-        <v>9.5399999999999999E-4</v>
+        <v>6.4199999999999999E-4</v>
       </c>
     </row>
     <row r="329" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
-        <v>1120</v>
+        <v>1089</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>1121</v>
+        <v>1090</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D329" s="4">
-        <v>1395792.1485979999</v>
+        <v>4178633.8139999998</v>
       </c>
       <c r="E329" s="5">
-        <v>86.932770000000005</v>
+        <v>93.745829999999998</v>
       </c>
       <c r="F329" s="4">
-        <v>1213400.77821839</v>
+        <v>3917294.9515949599</v>
       </c>
       <c r="G329" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H329" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J329" s="5">
-        <v>86.932770000000005</v>
+        <v>93.745829999999998</v>
       </c>
       <c r="K329" s="5">
         <v>1</v>
       </c>
       <c r="L329" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M329" s="4">
-        <v>1213400.778218</v>
+        <v>3917294.9515940002</v>
       </c>
       <c r="N329" s="4">
-        <v>1213400.77821839</v>
+        <v>3917294.9515949599</v>
       </c>
       <c r="O329" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P329" s="3" t="s">
-        <v>1118</v>
+        <v>1091</v>
       </c>
       <c r="Q329" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R329" s="3" t="s">
-        <v>1120</v>
+        <v>1089</v>
       </c>
       <c r="S329" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T329" s="4">
         <v>0.01</v>
       </c>
       <c r="U329" s="2">
-        <v>53656</v>
+        <v>61112</v>
       </c>
       <c r="V329" s="4">
-        <v>4.5470499999999996</v>
+        <v>4.8</v>
       </c>
       <c r="W329" s="3" t="s">
-        <v>1122</v>
+        <v>1092</v>
       </c>
       <c r="X329" s="4">
         <v>0</v>
       </c>
       <c r="Y329" s="4">
         <v>0</v>
       </c>
       <c r="Z329" s="6">
-        <v>9.5299999999999996E-4</v>
+        <v>3.0839999999999999E-3</v>
       </c>
     </row>
     <row r="330" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>1123</v>
+        <v>1093</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>1124</v>
+        <v>1094</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D330" s="4">
-        <v>1519336.2885749999</v>
+        <v>7942559.4900000002</v>
       </c>
       <c r="E330" s="5">
-        <v>89.502459999999999</v>
+        <v>96.261718999999999</v>
       </c>
       <c r="F330" s="4">
-        <v>1360952.9125779599</v>
+        <v>7645644.2778152302</v>
       </c>
       <c r="G330" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H330" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I330" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J330" s="5">
-        <v>89.502459999999999</v>
+        <v>96.26171875</v>
       </c>
       <c r="K330" s="5">
         <v>1</v>
       </c>
       <c r="L330" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M330" s="4">
-        <v>1360952.912577</v>
+        <v>7645644.2778150002</v>
       </c>
       <c r="N330" s="4">
-        <v>1360952.9125779599</v>
+        <v>7645644.2778152302</v>
       </c>
       <c r="O330" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P330" s="3" t="s">
-        <v>1118</v>
+        <v>1095</v>
       </c>
       <c r="Q330" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R330" s="3" t="s">
-        <v>1123</v>
+        <v>1093</v>
       </c>
       <c r="S330" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T330" s="4">
         <v>0.01</v>
       </c>
       <c r="U330" s="2">
-        <v>49668</v>
+        <v>51577</v>
       </c>
       <c r="V330" s="4">
-        <v>4.3817500000000003</v>
+        <v>4.5</v>
       </c>
       <c r="W330" s="3" t="s">
-        <v>1125</v>
+        <v>1096</v>
       </c>
       <c r="X330" s="4">
-        <v>1109.55863041</v>
+        <v>0</v>
       </c>
       <c r="Y330" s="4">
-        <v>1109.55863</v>
+        <v>0</v>
       </c>
       <c r="Z330" s="6">
-        <v>1.0690000000000001E-3</v>
+        <v>6.019E-3</v>
       </c>
     </row>
     <row r="331" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>1126</v>
+        <v>1097</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>1127</v>
+        <v>1098</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D331" s="4">
-        <v>3735169.52</v>
+        <v>511272.37071400002</v>
       </c>
       <c r="E331" s="5">
-        <v>34.019260000000003</v>
+        <v>100.1463</v>
       </c>
       <c r="F331" s="4">
-        <v>1270677.0304495499</v>
+        <v>512733.30310929002</v>
       </c>
       <c r="G331" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H331" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J331" s="5">
-        <v>34.019260000000003</v>
+        <v>100.1463</v>
       </c>
       <c r="K331" s="5">
         <v>1</v>
       </c>
       <c r="L331" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M331" s="4">
-        <v>1270677.030449</v>
+        <v>512733.30310899997</v>
       </c>
       <c r="N331" s="4">
-        <v>1270677.0304495499</v>
+        <v>512733.30310929002</v>
       </c>
       <c r="O331" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P331" s="3" t="s">
-        <v>1118</v>
+        <v>1099</v>
       </c>
       <c r="Q331" s="3" t="s">
-        <v>87</v>
+        <v>1100</v>
       </c>
       <c r="R331" s="3" t="s">
-        <v>1126</v>
+        <v>1097</v>
       </c>
       <c r="S331" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T331" s="4">
         <v>0.01</v>
       </c>
       <c r="U331" s="2">
-        <v>49973</v>
+        <v>46924</v>
       </c>
       <c r="V331" s="4">
-        <v>4.0455870000000003</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="W331" s="3" t="s">
-        <v>1128</v>
+        <v>1101</v>
       </c>
       <c r="X331" s="4">
-        <v>0</v>
+        <v>712.94091693999997</v>
       </c>
       <c r="Y331" s="4">
-        <v>0</v>
+        <v>712.94091600000002</v>
       </c>
       <c r="Z331" s="6">
-        <v>9.9799999999999997E-4</v>
+        <v>4.0299999999999998E-4</v>
       </c>
     </row>
     <row r="332" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
-        <v>1129</v>
+        <v>1102</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>1130</v>
+        <v>1103</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D332" s="4">
-        <v>6765378.2888359996</v>
+        <v>3436945.5331859998</v>
       </c>
       <c r="E332" s="5">
-        <v>90.631190000000004</v>
+        <v>99.880139999999997</v>
       </c>
       <c r="F332" s="4">
-        <v>6131542.8511737203</v>
+        <v>3437688.3334922902</v>
       </c>
       <c r="G332" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H332" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J332" s="5">
-        <v>90.631190000000004</v>
+        <v>99.880139999999997</v>
       </c>
       <c r="K332" s="5">
         <v>1</v>
       </c>
       <c r="L332" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M332" s="4">
-        <v>6131542.8511730004</v>
+        <v>3437688.3334920001</v>
       </c>
       <c r="N332" s="4">
-        <v>6131542.8511737203</v>
+        <v>3437688.3334922902</v>
       </c>
       <c r="O332" s="3" t="s">
-        <v>1131</v>
+        <v>34</v>
       </c>
       <c r="P332" s="3" t="s">
-        <v>1118</v>
+        <v>1099</v>
       </c>
       <c r="Q332" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R332" s="3" t="s">
-        <v>1129</v>
+        <v>1102</v>
       </c>
       <c r="S332" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T332" s="4">
         <v>0.01</v>
       </c>
       <c r="U332" s="2">
-        <v>50216</v>
+        <v>47319</v>
       </c>
       <c r="V332" s="4">
-        <v>6</v>
+        <v>4.63</v>
       </c>
       <c r="W332" s="3" t="s">
-        <v>1132</v>
+        <v>1104</v>
       </c>
       <c r="X332" s="4">
-        <v>0</v>
+        <v>4862.3232223699997</v>
       </c>
       <c r="Y332" s="4">
-        <v>0</v>
+        <v>4862.323222</v>
       </c>
       <c r="Z332" s="6">
-        <v>4.8170000000000001E-3</v>
+        <v>2.7060000000000001E-3</v>
       </c>
     </row>
     <row r="333" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
-        <v>1133</v>
+        <v>1105</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>1134</v>
+        <v>1106</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D333" s="4">
-        <v>7446787.1344079999</v>
+        <v>5909476.6137600001</v>
       </c>
       <c r="E333" s="5">
-        <v>100.0159</v>
+        <v>100.0722</v>
       </c>
       <c r="F333" s="4">
-        <v>7495063.8610764099</v>
+        <v>5977257.9625173099</v>
       </c>
       <c r="G333" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H333" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I333" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J333" s="5">
-        <v>100.0159</v>
+        <v>100.0722</v>
       </c>
       <c r="K333" s="5">
         <v>1</v>
       </c>
       <c r="L333" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M333" s="4">
-        <v>7495063.8610760001</v>
+        <v>5977257.9625169998</v>
       </c>
       <c r="N333" s="4">
-        <v>7495063.8610764099</v>
+        <v>5977257.9625173099</v>
       </c>
       <c r="O333" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P333" s="3" t="s">
-        <v>1135</v>
+        <v>1107</v>
       </c>
       <c r="Q333" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R333" s="3" t="s">
-        <v>1133</v>
+        <v>1105</v>
       </c>
       <c r="S333" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T333" s="4">
         <v>0.01</v>
       </c>
       <c r="U333" s="2">
-        <v>48684</v>
+        <v>48504</v>
       </c>
       <c r="V333" s="4">
-        <v>4.7429199999999998</v>
+        <v>5.0911299999999997</v>
       </c>
       <c r="W333" s="3" t="s">
-        <v>1136</v>
+        <v>1108</v>
       </c>
       <c r="X333" s="4">
-        <v>47092.687514040001</v>
+        <v>63514.706642179997</v>
       </c>
       <c r="Y333" s="4">
-        <v>47092.687513999997</v>
+        <v>63514.706641999997</v>
       </c>
       <c r="Z333" s="6">
-        <v>5.888E-3</v>
+        <v>4.7060000000000001E-3</v>
       </c>
     </row>
     <row r="334" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>1137</v>
+        <v>1109</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>1138</v>
+        <v>1110</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D334" s="4">
-        <v>803416.61609999998</v>
+        <v>530896.155715</v>
       </c>
       <c r="E334" s="5">
-        <v>100.02160000000001</v>
+        <v>94.580399999999997</v>
       </c>
       <c r="F334" s="4">
-        <v>808895.83172402997</v>
+        <v>502123.70766006003</v>
       </c>
       <c r="G334" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H334" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I334" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J334" s="5">
-        <v>100.02160000000001</v>
+        <v>94.580399999999997</v>
       </c>
       <c r="K334" s="5">
         <v>1</v>
       </c>
       <c r="L334" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M334" s="4">
-        <v>808895.83172400005</v>
+        <v>502123.70766000001</v>
       </c>
       <c r="N334" s="4">
-        <v>808895.83172402997</v>
+        <v>502123.70766006003</v>
       </c>
       <c r="O334" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P334" s="3" t="s">
-        <v>1139</v>
+        <v>1111</v>
       </c>
       <c r="Q334" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R334" s="3" t="s">
-        <v>1137</v>
+        <v>1109</v>
       </c>
       <c r="S334" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T334" s="4">
         <v>0.01</v>
       </c>
       <c r="U334" s="2">
-        <v>49414</v>
+        <v>49577</v>
       </c>
       <c r="V334" s="4">
-        <v>4.9529199999999998</v>
+        <v>4.3414010000000003</v>
       </c>
       <c r="W334" s="3" t="s">
-        <v>1140</v>
+        <v>1112</v>
       </c>
       <c r="X334" s="4">
-        <v>5305.6776349499996</v>
+        <v>0</v>
       </c>
       <c r="Y334" s="4">
-        <v>5305.6776339999997</v>
+        <v>0</v>
       </c>
       <c r="Z334" s="6">
-        <v>6.3500000000000004E-4</v>
+        <v>3.9500000000000001E-4</v>
       </c>
     </row>
     <row r="335" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
-        <v>1141</v>
+        <v>1113</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>1142</v>
+        <v>1114</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D335" s="4">
-        <v>4718621.7581399996</v>
+        <v>6698800.6176260002</v>
       </c>
       <c r="E335" s="5">
-        <v>100.04276</v>
+        <v>98.125</v>
       </c>
       <c r="F335" s="4">
-        <v>4729929.8827542504</v>
+        <v>6573198.1060454799</v>
       </c>
       <c r="G335" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H335" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I335" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J335" s="5">
-        <v>100.04276</v>
+        <v>98.125</v>
       </c>
       <c r="K335" s="5">
         <v>1</v>
       </c>
       <c r="L335" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M335" s="4">
-        <v>4729929.8827539999</v>
+        <v>6573198.1060450003</v>
       </c>
       <c r="N335" s="4">
-        <v>4729929.8827542504</v>
+        <v>6573198.1060454799</v>
       </c>
       <c r="O335" s="3" t="s">
-        <v>34</v>
+        <v>1115</v>
       </c>
       <c r="P335" s="3" t="s">
-        <v>1143</v>
+        <v>1116</v>
       </c>
       <c r="Q335" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R335" s="3" t="s">
-        <v>1141</v>
+        <v>1113</v>
       </c>
       <c r="S335" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T335" s="4">
         <v>0.01</v>
       </c>
       <c r="U335" s="2">
-        <v>47469</v>
+        <v>53919</v>
       </c>
       <c r="V335" s="4">
-        <v>4.43</v>
+        <v>4.234</v>
       </c>
       <c r="W335" s="3" t="s">
-        <v>1144</v>
+        <v>1117</v>
       </c>
       <c r="X335" s="4">
-        <v>9290.4419504699999</v>
+        <v>0</v>
       </c>
       <c r="Y335" s="4">
-        <v>9290.4419500000004</v>
+        <v>0</v>
       </c>
       <c r="Z335" s="6">
-        <v>3.715E-3</v>
+        <v>5.1749999999999999E-3</v>
       </c>
     </row>
     <row r="336" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>1145</v>
+        <v>1118</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>1146</v>
+        <v>1119</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D336" s="4">
-        <v>5368000</v>
+        <v>1380000.01104</v>
       </c>
       <c r="E336" s="5">
-        <v>99.762500000000003</v>
+        <v>100.02809999999999</v>
       </c>
       <c r="F336" s="4">
-        <v>5386407.1746955598</v>
+        <v>1393341.8637967301</v>
       </c>
       <c r="G336" s="3" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H336" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I336" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J336" s="5">
-        <v>99.762500000000003</v>
+        <v>100.02809999999999</v>
       </c>
       <c r="K336" s="5">
         <v>1</v>
       </c>
       <c r="L336" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M336" s="4">
-        <v>5386407.1746950001</v>
+        <v>1393341.8637959999</v>
       </c>
       <c r="N336" s="4">
-        <v>5386407.1746955598</v>
+        <v>1393341.8637967301</v>
       </c>
       <c r="O336" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P336" s="3" t="s">
-        <v>1147</v>
+        <v>1107</v>
       </c>
       <c r="Q336" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R336" s="3" t="s">
-        <v>1145</v>
+        <v>1118</v>
       </c>
       <c r="S336" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T336" s="4">
         <v>0.01</v>
       </c>
       <c r="U336" s="2">
-        <v>49237</v>
+        <v>50515</v>
       </c>
       <c r="V336" s="4">
-        <v>4.85921</v>
+        <v>4.6292099999999996</v>
       </c>
       <c r="W336" s="3" t="s">
-        <v>1148</v>
+        <v>1120</v>
       </c>
       <c r="X336" s="4">
-        <v>31156.174695559999</v>
+        <v>12954.07275363</v>
       </c>
       <c r="Y336" s="4">
-        <v>31156.174695000002</v>
+        <v>12954.072753</v>
       </c>
       <c r="Z336" s="6">
-        <v>4.2310000000000004E-3</v>
+        <v>1.0970000000000001E-3</v>
       </c>
     </row>
     <row r="337" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>1149</v>
+        <v>1121</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>1150</v>
+        <v>1122</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D337" s="4">
-        <v>6900000</v>
+        <v>2897234.8450500001</v>
       </c>
       <c r="E337" s="5">
-        <v>100.14068399999999</v>
+        <v>98.850229999999996</v>
       </c>
       <c r="F337" s="4">
-        <v>6933837.6020838097</v>
+        <v>2863923.3079720698</v>
       </c>
       <c r="G337" s="3" t="s">
-        <v>1151</v>
+        <v>206</v>
       </c>
       <c r="H337" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I337" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J337" s="5">
-        <v>100.14068399999999</v>
+        <v>98.850229999999996</v>
       </c>
       <c r="K337" s="5">
         <v>1</v>
       </c>
       <c r="L337" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M337" s="4">
-        <v>6933837.6020830004</v>
+        <v>2863923.307972</v>
       </c>
       <c r="N337" s="4">
-        <v>6933837.6020838097</v>
+        <v>2863923.3079720698</v>
       </c>
       <c r="O337" s="3" t="s">
-        <v>1152</v>
+        <v>34</v>
       </c>
       <c r="P337" s="3" t="s">
-        <v>1153</v>
+        <v>1123</v>
       </c>
       <c r="Q337" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R337" s="3" t="s">
-        <v>1149</v>
+        <v>1121</v>
       </c>
       <c r="S337" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T337" s="4">
         <v>0.01</v>
       </c>
       <c r="U337" s="2">
-        <v>46599</v>
+        <v>52558</v>
       </c>
       <c r="V337" s="4">
-        <v>3.9652727219999999</v>
+        <v>5.4572089999999998</v>
       </c>
       <c r="W337" s="3" t="s">
-        <v>1154</v>
+        <v>1124</v>
       </c>
       <c r="X337" s="4">
-        <v>24130.4060838</v>
+        <v>0</v>
       </c>
       <c r="Y337" s="4">
-        <v>24130.406083000002</v>
+        <v>0</v>
       </c>
       <c r="Z337" s="6">
-        <v>5.4469999999999996E-3</v>
+        <v>2.2539999999999999E-3</v>
       </c>
     </row>
     <row r="338" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
-        <v>1155</v>
+        <v>1125</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>1156</v>
+        <v>1126</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D338" s="4">
-        <v>153150000</v>
+        <v>725882.275134</v>
       </c>
       <c r="E338" s="5">
-        <v>100.08963799999999</v>
+        <v>87.136930000000007</v>
       </c>
       <c r="F338" s="4">
-        <v>153814702.69725099</v>
+        <v>632511.52996626997</v>
       </c>
       <c r="G338" s="3" t="s">
-        <v>1151</v>
+        <v>206</v>
       </c>
       <c r="H338" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I338" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J338" s="5">
-        <v>100.08963799999999</v>
+        <v>87.136930000000007</v>
       </c>
       <c r="K338" s="5">
         <v>1</v>
       </c>
       <c r="L338" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M338" s="4">
-        <v>153814702.69725099</v>
+        <v>632511.529966</v>
       </c>
       <c r="N338" s="4">
-        <v>153814702.69725099</v>
+        <v>632511.52996626997</v>
       </c>
       <c r="O338" s="3" t="s">
-        <v>1157</v>
+        <v>34</v>
       </c>
       <c r="P338" s="3" t="s">
-        <v>1153</v>
+        <v>1111</v>
       </c>
       <c r="Q338" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R338" s="3" t="s">
-        <v>1155</v>
+        <v>1125</v>
       </c>
       <c r="S338" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T338" s="4">
         <v>0.01</v>
       </c>
       <c r="U338" s="2">
-        <v>46783</v>
+        <v>53717</v>
       </c>
       <c r="V338" s="4">
-        <v>3.9052727219999999</v>
+        <v>4.9549300000000001</v>
       </c>
       <c r="W338" s="3" t="s">
-        <v>1158</v>
+        <v>1127</v>
       </c>
       <c r="X338" s="4">
-        <v>527422.10025134997</v>
+        <v>0</v>
       </c>
       <c r="Y338" s="4">
-        <v>527422.10025100003</v>
+        <v>0</v>
       </c>
       <c r="Z338" s="6">
-        <v>0.12084</v>
+        <v>4.9799999999999996E-4</v>
       </c>
     </row>
     <row r="339" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>1159</v>
+        <v>1128</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>1160</v>
+        <v>1129</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D339" s="4">
-        <v>2400000</v>
+        <v>11594960</v>
       </c>
       <c r="E339" s="5">
-        <v>99.994370000000004</v>
+        <v>92.599940000000004</v>
       </c>
       <c r="F339" s="4">
-        <v>2408025.5313914702</v>
+        <v>10736926.003024001</v>
       </c>
       <c r="G339" s="3" t="s">
-        <v>1151</v>
+        <v>206</v>
       </c>
       <c r="H339" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I339" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J339" s="5">
-        <v>99.994370000000004</v>
+        <v>92.599940000000004</v>
       </c>
       <c r="K339" s="5">
         <v>1</v>
       </c>
       <c r="L339" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M339" s="4">
-        <v>2408025.5313909999</v>
+        <v>10736926.003024001</v>
       </c>
       <c r="N339" s="4">
-        <v>2408025.5313914702</v>
+        <v>10736926.003024001</v>
       </c>
       <c r="O339" s="3" t="s">
-        <v>1161</v>
+        <v>34</v>
       </c>
       <c r="P339" s="3" t="s">
-        <v>1153</v>
+        <v>1123</v>
       </c>
       <c r="Q339" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R339" s="3" t="s">
-        <v>1159</v>
+        <v>1128</v>
       </c>
       <c r="S339" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T339" s="4">
         <v>0.01</v>
       </c>
       <c r="U339" s="2">
-        <v>46965</v>
+        <v>53044</v>
       </c>
       <c r="V339" s="4">
-        <v>3.8562727219999999</v>
+        <v>6.0708659999999997</v>
       </c>
       <c r="W339" s="3" t="s">
-        <v>1162</v>
+        <v>1130</v>
       </c>
       <c r="X339" s="4">
-        <v>8160.6513914699999</v>
+        <v>0</v>
       </c>
       <c r="Y339" s="4">
-        <v>8160.6513910000003</v>
+        <v>0</v>
       </c>
       <c r="Z339" s="6">
-        <v>1.8910000000000001E-3</v>
+        <v>8.4530000000000004E-3</v>
       </c>
     </row>
     <row r="340" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
-        <v>1163</v>
+        <v>1131</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>1164</v>
+        <v>1132</v>
       </c>
       <c r="C340" s="3" t="s">
-        <v>1165</v>
+        <v>186</v>
       </c>
       <c r="D340" s="4">
-        <v>-1095807.6399999999</v>
+        <v>1363007.6782849999</v>
       </c>
       <c r="E340" s="5">
-        <v>1</v>
+        <v>89.492630000000005</v>
       </c>
       <c r="F340" s="4">
-        <v>-1095807.6399999999</v>
+        <v>1220805.8277773799</v>
       </c>
       <c r="G340" s="3" t="s">
-        <v>1166</v>
+        <v>206</v>
       </c>
       <c r="H340" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I340" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J340" s="5">
-        <v>1</v>
+        <v>89.492630000000005</v>
       </c>
       <c r="K340" s="5">
         <v>1</v>
       </c>
       <c r="L340" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M340" s="4">
-        <v>-1095807.6399999999</v>
+        <v>1220805.8277769999</v>
       </c>
       <c r="N340" s="4">
-        <v>-1095807.6399999999</v>
+        <v>1220805.8277773799</v>
       </c>
       <c r="O340" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P340" s="3" t="s">
-        <v>34</v>
+        <v>1133</v>
       </c>
       <c r="Q340" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R340" s="3" t="s">
-        <v>34</v>
+        <v>1131</v>
       </c>
       <c r="S340" s="3" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="T340" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U340" s="2">
+        <v>49485</v>
+      </c>
+      <c r="V340" s="4">
+        <v>4.4654600000000002</v>
       </c>
       <c r="W340" s="3" t="s">
-        <v>34</v>
+        <v>1134</v>
       </c>
       <c r="X340" s="4">
-        <v>0</v>
+        <v>1014.4093778500001</v>
       </c>
       <c r="Y340" s="4">
-        <v>0</v>
+        <v>1014.4093769999999</v>
       </c>
       <c r="Z340" s="6">
-        <v>-8.5999999999999998E-4</v>
+        <v>9.6100000000000005E-4</v>
       </c>
     </row>
     <row r="341" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
-        <v>1167</v>
+        <v>1135</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>1168</v>
+        <v>1136</v>
       </c>
       <c r="C341" s="3" t="s">
-        <v>1169</v>
+        <v>186</v>
       </c>
       <c r="D341" s="4">
-        <v>2323242.2009999999</v>
+        <v>1392863.478996</v>
       </c>
       <c r="E341" s="5">
-        <v>5</v>
+        <v>85.510080000000002</v>
       </c>
       <c r="F341" s="4">
-        <v>11616211.005000001</v>
+        <v>1191038.6751800999</v>
       </c>
       <c r="G341" s="3" t="s">
-        <v>1170</v>
+        <v>206</v>
       </c>
       <c r="H341" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I341" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J341" s="5">
-        <v>5</v>
+        <v>85.510080000000002</v>
       </c>
       <c r="K341" s="5">
         <v>1</v>
       </c>
       <c r="L341" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M341" s="4">
-        <v>11616211.005000001</v>
+        <v>1191038.67518</v>
       </c>
       <c r="N341" s="4">
-        <v>11616211.005000001</v>
+        <v>1191038.6751800999</v>
       </c>
       <c r="O341" s="3" t="s">
-        <v>1171</v>
+        <v>34</v>
       </c>
       <c r="P341" s="3" t="s">
-        <v>1172</v>
+        <v>1133</v>
       </c>
       <c r="Q341" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R341" s="3" t="s">
-        <v>1173</v>
+        <v>1135</v>
       </c>
       <c r="S341" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T341" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U341" s="2">
+        <v>53656</v>
+      </c>
+      <c r="V341" s="4">
+        <v>4.5449299999999999</v>
       </c>
       <c r="W341" s="3" t="s">
-        <v>1167</v>
+        <v>1137</v>
       </c>
       <c r="X341" s="4">
         <v>0</v>
       </c>
       <c r="Y341" s="4">
         <v>0</v>
       </c>
       <c r="Z341" s="6">
-        <v>9.1249999999999994E-3</v>
+        <v>9.3700000000000001E-4</v>
       </c>
     </row>
     <row r="342" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>1174</v>
+        <v>1138</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>1175</v>
+        <v>1139</v>
       </c>
       <c r="C342" s="3" t="s">
-        <v>1169</v>
+        <v>186</v>
       </c>
       <c r="D342" s="4">
-        <v>199600</v>
+        <v>1509929.598362</v>
       </c>
       <c r="E342" s="5">
-        <v>50.075000000000003</v>
+        <v>91.260469999999998</v>
       </c>
       <c r="F342" s="4">
-        <v>9994970</v>
+        <v>1379130.3514120299</v>
       </c>
       <c r="G342" s="3" t="s">
-        <v>1170</v>
+        <v>206</v>
       </c>
       <c r="H342" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I342" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J342" s="5">
-        <v>50.075000000000003</v>
+        <v>91.260469999999998</v>
       </c>
       <c r="K342" s="5">
         <v>1</v>
       </c>
       <c r="L342" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M342" s="4">
-        <v>9994970</v>
+        <v>1379130.3514119999</v>
       </c>
       <c r="N342" s="4">
-        <v>9994970</v>
+        <v>1379130.3514120299</v>
       </c>
       <c r="O342" s="3" t="s">
-        <v>1176</v>
+        <v>34</v>
       </c>
       <c r="P342" s="3" t="s">
-        <v>1177</v>
+        <v>1133</v>
       </c>
       <c r="Q342" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R342" s="3" t="s">
-        <v>1178</v>
+        <v>1138</v>
       </c>
       <c r="S342" s="3" t="s">
-        <v>1179</v>
+        <v>82</v>
       </c>
       <c r="T342" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U342" s="2">
+        <v>49668</v>
+      </c>
+      <c r="V342" s="4">
+        <v>4.6154599999999997</v>
       </c>
       <c r="W342" s="3" t="s">
-        <v>1174</v>
+        <v>1140</v>
       </c>
       <c r="X342" s="4">
-        <v>0</v>
+        <v>1161.5032773400001</v>
       </c>
       <c r="Y342" s="4">
-        <v>0</v>
+        <v>1161.503277</v>
       </c>
       <c r="Z342" s="6">
-        <v>7.8519999999999996E-3</v>
+        <v>1.085E-3</v>
       </c>
     </row>
     <row r="343" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>1180</v>
+        <v>1141</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>1181</v>
+        <v>1142</v>
       </c>
       <c r="C343" s="3" t="s">
-        <v>1169</v>
+        <v>186</v>
       </c>
       <c r="D343" s="4">
-        <v>494294.73</v>
+        <v>3729767.87</v>
       </c>
       <c r="E343" s="5">
-        <v>1</v>
+        <v>33.262970000000003</v>
       </c>
       <c r="F343" s="4">
-        <v>494294.73</v>
+        <v>1240631.5676677399</v>
       </c>
       <c r="G343" s="3" t="s">
-        <v>1170</v>
+        <v>206</v>
       </c>
       <c r="H343" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I343" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J343" s="5">
-        <v>1</v>
+        <v>33.262970000000003</v>
       </c>
       <c r="K343" s="5">
         <v>1</v>
       </c>
       <c r="L343" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M343" s="4">
-        <v>494294.73</v>
+        <v>1240631.567667</v>
       </c>
       <c r="N343" s="4">
-        <v>494294.73</v>
+        <v>1240631.5676677399</v>
       </c>
       <c r="O343" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P343" s="3" t="s">
-        <v>1182</v>
+        <v>1133</v>
       </c>
       <c r="Q343" s="3" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="R343" s="3" t="s">
-        <v>34</v>
+        <v>1141</v>
       </c>
       <c r="S343" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T343" s="4">
-        <v>1</v>
+        <v>0.01</v>
+      </c>
+      <c r="U343" s="2">
+        <v>49973</v>
+      </c>
+      <c r="V343" s="4">
+        <v>4.0425680000000002</v>
       </c>
       <c r="W343" s="3" t="s">
-        <v>34</v>
+        <v>1143</v>
       </c>
       <c r="X343" s="4">
         <v>0</v>
       </c>
       <c r="Y343" s="4">
         <v>0</v>
       </c>
       <c r="Z343" s="6">
-        <v>3.88E-4</v>
+        <v>9.7599999999999998E-4</v>
       </c>
     </row>
     <row r="344" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>1183</v>
+        <v>1144</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>1184</v>
+        <v>1145</v>
       </c>
       <c r="C344" s="3" t="s">
-        <v>1185</v>
+        <v>186</v>
       </c>
       <c r="D344" s="4">
-        <v>150041185</v>
+        <v>6740713.3906190004</v>
       </c>
       <c r="E344" s="5">
-        <v>100</v>
+        <v>88.077579999999998</v>
       </c>
       <c r="F344" s="4">
-        <v>150041185</v>
+        <v>5937057.2291934201</v>
       </c>
       <c r="G344" s="3" t="s">
-        <v>1186</v>
+        <v>206</v>
       </c>
       <c r="H344" s="3" t="s">
         <v>38</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J344" s="5">
-        <v>100</v>
+        <v>88.077579999999998</v>
       </c>
       <c r="K344" s="5">
         <v>1</v>
       </c>
       <c r="L344" s="3" t="s">
         <v>40</v>
       </c>
       <c r="M344" s="4">
-        <v>150041185</v>
+        <v>5937057.2291930001</v>
       </c>
       <c r="N344" s="4">
-        <v>150041185</v>
+        <v>5937057.2291934201</v>
       </c>
       <c r="O344" s="3" t="s">
-        <v>34</v>
+        <v>1146</v>
       </c>
       <c r="P344" s="3" t="s">
-        <v>34</v>
+        <v>1133</v>
       </c>
       <c r="Q344" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="R344" s="3" t="s">
-        <v>34</v>
+        <v>1144</v>
       </c>
       <c r="S344" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="T344" s="4">
         <v>0.01</v>
       </c>
       <c r="U344" s="2">
-        <v>46266</v>
+        <v>50216</v>
       </c>
       <c r="V344" s="4">
-        <v>3.66</v>
+        <v>6</v>
       </c>
       <c r="W344" s="3" t="s">
-        <v>34</v>
+        <v>1147</v>
       </c>
       <c r="X344" s="4">
         <v>0</v>
       </c>
       <c r="Y344" s="4">
         <v>0</v>
       </c>
       <c r="Z344" s="6">
-        <v>0.11787499999999999</v>
+        <v>4.6740000000000002E-3</v>
       </c>
     </row>
     <row r="345" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
-        <v>1187</v>
+        <v>1148</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>1188</v>
+        <v>1149</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D345" s="4">
+        <v>7446787.1344079999</v>
+      </c>
+      <c r="E345" s="5">
+        <v>100.012</v>
       </c>
       <c r="F345" s="4">
-        <v>-345848693.19999999</v>
+        <v>7524206.3660744401</v>
+      </c>
+      <c r="G345" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H345" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J345" s="5">
+        <v>100.012</v>
+      </c>
+      <c r="K345" s="5">
+        <v>1</v>
+      </c>
+      <c r="L345" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M345" s="4">
+        <v>7524206.3660739996</v>
+      </c>
+      <c r="N345" s="4">
+        <v>7524206.3660744401</v>
+      </c>
+      <c r="O345" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P345" s="3" t="s">
+        <v>1150</v>
+      </c>
+      <c r="Q345" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R345" s="3" t="s">
+        <v>1148</v>
+      </c>
+      <c r="S345" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T345" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U345" s="2">
+        <v>48684</v>
+      </c>
+      <c r="V345" s="4">
+        <v>4.7429199999999998</v>
+      </c>
+      <c r="W345" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="X345" s="4">
+        <v>76525.617210309996</v>
+      </c>
+      <c r="Y345" s="4">
+        <v>76525.617209999997</v>
       </c>
       <c r="Z345" s="6">
-        <v>-0.27170639737612901</v>
+        <v>5.9239999999999996E-3</v>
       </c>
     </row>
     <row r="346" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>1189</v>
+        <v>1152</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1190</v>
+        <v>1153</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D346" s="4">
+        <v>4417190.59662</v>
+      </c>
+      <c r="E346" s="5">
+        <v>99.817890000000006</v>
       </c>
       <c r="F346" s="4">
-        <v>2797900</v>
+        <v>4417843.4083102904</v>
+      </c>
+      <c r="G346" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H346" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I346" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J346" s="5">
+        <v>99.817890000000006</v>
+      </c>
+      <c r="K346" s="5">
+        <v>1</v>
+      </c>
+      <c r="L346" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M346" s="4">
+        <v>4417843.4083099999</v>
+      </c>
+      <c r="N346" s="4">
+        <v>4417843.4083102904</v>
+      </c>
+      <c r="O346" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P346" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="Q346" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R346" s="3" t="s">
+        <v>1152</v>
+      </c>
+      <c r="S346" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T346" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U346" s="2">
+        <v>47469</v>
+      </c>
+      <c r="V346" s="4">
+        <v>4.43</v>
+      </c>
+      <c r="W346" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="X346" s="4">
+        <v>8696.9574857900006</v>
+      </c>
+      <c r="Y346" s="4">
+        <v>8696.9574850000008</v>
       </c>
       <c r="Z346" s="6">
-        <v>2.1980922413925401E-3</v>
+        <v>3.4780000000000002E-3</v>
       </c>
     </row>
     <row r="347" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>1191</v>
+        <v>1156</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>1192</v>
+        <v>1157</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D347" s="4">
+        <v>5368000</v>
+      </c>
+      <c r="E347" s="5">
+        <v>99.775499999999994</v>
       </c>
       <c r="F347" s="4">
-        <v>249271143.95907399</v>
+        <v>5408841.8807622204</v>
+      </c>
+      <c r="G347" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="H347" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J347" s="5">
+        <v>99.775499999999994</v>
+      </c>
+      <c r="K347" s="5">
+        <v>1</v>
+      </c>
+      <c r="L347" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M347" s="4">
+        <v>5408841.8807619996</v>
+      </c>
+      <c r="N347" s="4">
+        <v>5408841.8807622204</v>
+      </c>
+      <c r="O347" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P347" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="Q347" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R347" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="S347" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T347" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U347" s="2">
+        <v>49237</v>
+      </c>
+      <c r="V347" s="4">
+        <v>4.85921</v>
+      </c>
+      <c r="W347" s="3" t="s">
+        <v>1159</v>
+      </c>
+      <c r="X347" s="4">
+        <v>52893.04076222</v>
+      </c>
+      <c r="Y347" s="4">
+        <v>52893.040761999997</v>
       </c>
       <c r="Z347" s="6">
-        <v>0.195832934536432</v>
+        <v>4.2579999999999996E-3</v>
       </c>
     </row>
     <row r="348" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
-        <v>1193</v>
+        <v>1160</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>1194</v>
+        <v>1161</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D348" s="4">
+        <v>138150000</v>
+      </c>
+      <c r="E348" s="5">
+        <v>100.1122</v>
       </c>
       <c r="F348" s="4">
-        <v>33630000</v>
+        <v>139245921.88157699</v>
+      </c>
+      <c r="G348" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H348" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I348" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J348" s="5">
+        <v>100.1122</v>
+      </c>
+      <c r="K348" s="5">
+        <v>1</v>
+      </c>
+      <c r="L348" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M348" s="4">
+        <v>139245921.88157699</v>
+      </c>
+      <c r="N348" s="4">
+        <v>139245921.88157699</v>
+      </c>
+      <c r="O348" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="P348" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="Q348" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R348" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="S348" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T348" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U348" s="2">
+        <v>46783</v>
+      </c>
+      <c r="V348" s="4">
+        <v>4.1908907309999996</v>
+      </c>
+      <c r="W348" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="X348" s="4">
+        <v>940917.58157743001</v>
+      </c>
+      <c r="Y348" s="4">
+        <v>940917.58157699998</v>
       </c>
       <c r="Z348" s="6">
-        <v>2.6420473239941102E-2</v>
+        <v>0.109635</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A349" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D349" s="4">
+        <v>24300000</v>
+      </c>
+      <c r="E349" s="5">
+        <v>100.03785999999999</v>
+      </c>
+      <c r="F349" s="4">
+        <v>24472652.748257902</v>
+      </c>
+      <c r="G349" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H349" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J349" s="5">
+        <v>100.03785999999999</v>
+      </c>
+      <c r="K349" s="5">
+        <v>1</v>
+      </c>
+      <c r="L349" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M349" s="4">
+        <v>24472652.748257</v>
+      </c>
+      <c r="N349" s="4">
+        <v>24472652.748257902</v>
+      </c>
+      <c r="O349" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="P349" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="Q349" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R349" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="S349" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T349" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U349" s="2">
+        <v>46965</v>
+      </c>
+      <c r="V349" s="4">
+        <v>4.1418907310000002</v>
+      </c>
+      <c r="W349" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="X349" s="4">
+        <v>163452.76825793</v>
+      </c>
+      <c r="Y349" s="4">
+        <v>163452.76825699999</v>
+      </c>
+      <c r="Z349" s="6">
+        <v>1.9268E-2</v>
       </c>
     </row>
     <row r="350" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
-        <v>1195</v>
+        <v>1170</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D350" s="4">
+        <v>-1053861.07</v>
+      </c>
+      <c r="E350" s="5">
+        <v>1</v>
+      </c>
+      <c r="F350" s="4">
+        <v>-1053861.07</v>
+      </c>
+      <c r="G350" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H350" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I350" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J350" s="5">
+        <v>1</v>
+      </c>
+      <c r="K350" s="5">
+        <v>1</v>
+      </c>
+      <c r="L350" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M350" s="4">
+        <v>-1053861.07</v>
+      </c>
+      <c r="N350" s="4">
+        <v>-1053861.07</v>
+      </c>
+      <c r="O350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S350" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="T350" s="4">
+        <v>1</v>
+      </c>
+      <c r="W350" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X350" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y350" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z350" s="6">
+        <v>-8.2899999999999998E-4</v>
       </c>
     </row>
     <row r="351" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
-        <v>1196</v>
+        <v>1174</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D351" s="4">
+        <v>2323242.2009999999</v>
+      </c>
+      <c r="E351" s="5">
+        <v>5</v>
+      </c>
+      <c r="F351" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="G351" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H351" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I351" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J351" s="5">
+        <v>5</v>
+      </c>
+      <c r="K351" s="5">
+        <v>1</v>
+      </c>
+      <c r="L351" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M351" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="N351" s="4">
+        <v>11616211.005000001</v>
+      </c>
+      <c r="O351" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="P351" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q351" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R351" s="3" t="s">
+        <v>1180</v>
+      </c>
+      <c r="S351" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T351" s="4">
+        <v>1</v>
+      </c>
+      <c r="W351" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="X351" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y351" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z351" s="6">
+        <v>9.1459999999999996E-3</v>
       </c>
     </row>
     <row r="352" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D352" s="4">
+        <v>199600</v>
+      </c>
+      <c r="E352" s="5">
+        <v>50.024999999999999</v>
+      </c>
+      <c r="F352" s="4">
+        <v>9984990</v>
+      </c>
+      <c r="G352" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H352" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I352" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J352" s="5">
+        <v>50.024999999999999</v>
+      </c>
+      <c r="K352" s="5">
+        <v>1</v>
+      </c>
+      <c r="L352" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M352" s="4">
+        <v>9984990</v>
+      </c>
+      <c r="N352" s="4">
+        <v>9984990</v>
+      </c>
+      <c r="O352" s="3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="P352" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="Q352" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R352" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="S352" s="3" t="s">
+        <v>1186</v>
+      </c>
+      <c r="T352" s="4">
+        <v>1</v>
+      </c>
+      <c r="W352" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="X352" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y352" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z352" s="6">
+        <v>7.8609999999999999E-3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A353" s="3" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D353" s="4">
+        <v>3603674.78</v>
+      </c>
+      <c r="E353" s="5">
+        <v>1</v>
+      </c>
+      <c r="F353" s="4">
+        <v>3603674.78</v>
+      </c>
+      <c r="G353" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H353" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I353" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J353" s="5">
+        <v>1</v>
+      </c>
+      <c r="K353" s="5">
+        <v>1</v>
+      </c>
+      <c r="L353" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M353" s="4">
+        <v>3603674.78</v>
+      </c>
+      <c r="N353" s="4">
+        <v>3603674.78</v>
+      </c>
+      <c r="O353" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P353" s="3" t="s">
+        <v>1189</v>
+      </c>
+      <c r="Q353" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R353" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S353" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T353" s="4">
+        <v>1</v>
+      </c>
+      <c r="W353" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X353" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y353" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z353" s="6">
+        <v>2.8370000000000001E-3</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A354" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D354" s="4">
+        <v>145002625.25</v>
+      </c>
+      <c r="E354" s="5">
+        <v>100</v>
+      </c>
+      <c r="F354" s="4">
+        <v>145002625.25</v>
+      </c>
+      <c r="G354" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H354" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I354" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J354" s="5">
+        <v>100</v>
+      </c>
+      <c r="K354" s="5">
+        <v>1</v>
+      </c>
+      <c r="L354" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M354" s="4">
+        <v>145002625.25</v>
+      </c>
+      <c r="N354" s="4">
+        <v>145002625.25</v>
+      </c>
+      <c r="O354" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P354" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q354" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="R354" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S354" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="T354" s="4">
+        <v>0.01</v>
+      </c>
+      <c r="U354" s="2">
+        <v>46296</v>
+      </c>
+      <c r="V354" s="4">
+        <v>3.85</v>
+      </c>
+      <c r="W354" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="X354" s="4">
+        <v>0</v>
+      </c>
+      <c r="Y354" s="4">
+        <v>0</v>
+      </c>
+      <c r="Z354" s="6">
+        <v>0.11416800000000001</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A355" s="3" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F355" s="4">
+        <v>-329994719.80000001</v>
+      </c>
+      <c r="Z355" s="6">
+        <v>-0.25982245679092802</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A356" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B356" s="3" t="s">
         <v>1197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A353" s="3" t="s">
+      <c r="F356" s="4">
+        <v>248681950.27729699</v>
+      </c>
+      <c r="Z356" s="6">
+        <v>0.19580057317210001</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A357" s="3" t="s">
         <v>1198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A354" s="3" t="s">
+      <c r="B357" s="3" t="s">
         <v>1199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A355" s="3" t="s">
+      <c r="F357" s="4">
+        <v>152115056.90000001</v>
+      </c>
+      <c r="Z357" s="6">
+        <v>0.119768303634081</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A359" s="3" t="s">
         <v>1200</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A360" s="3" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A361" s="3" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A362" s="3" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A363" s="3" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="A364" s="3" t="s">
+        <v>1205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>August</vt:lpstr>
+      <vt:lpstr>September</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>