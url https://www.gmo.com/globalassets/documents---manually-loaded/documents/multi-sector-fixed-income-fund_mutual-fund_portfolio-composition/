--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb41f702a48f41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e16f33ea012141b78deddc3002a46ebb.psmdcp" Id="Ra76f3ceb518546a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4db5376ab040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d192c0355b436f8b6528fcf1abb748.psmdcp" Id="R6e6d68cf503b40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Currencies" sheetId="4" r:id="rId4"/>
     <x:sheet name="Credit Ratings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Country CTD" sheetId="6" r:id="rId6"/>
     <x:sheet name="Sector CTD" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <x:si>
@@ -324,63 +324,63 @@
   <x:si>
     <x:t>Credit Ratings - Multi-Sector Fixed Income Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
     <x:t>CCC</x:t>
   </x:si>
   <x:si>
     <x:t>CC</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>NR</x:t>
   </x:si>
   <x:si>
     <x:t>The credit ratings above may encompass emerging debt, developed rates, and asset-backed exposures. Ratings for the developed rates exposures are derived by taking the lowest issue level</x:t>
   </x:si>
   <x:si>
     <x:t>rating between Standard and Poor's &amp; Moody's scores and rolling these up into the portfolio's overall quality brackets. Ratings for emerging debt are determined using the middle of the</x:t>
   </x:si>
   <x:si>
     <x:t>Moody’s, S&amp;P, and Fitch ratings when all three are available, the lower of the two ratings when two ratings are available, and the sole rating when only one rating is available. Ratings</x:t>
   </x:si>
   <x:si>
     <x:t>for the asset-backed exposures are derived by using the lowest rating among rating agencies at the issue level. Final credit ratings are expressed based upon Standard and Poor's ratings</x:t>
   </x:si>
   <x:si>
     <x:t>scale. Standard &amp; Poor's rates securities from AAA (highest quality) to C (lowest quality), and D to indicate securities in default; some securities are not rated and are included in the</x:t>
   </x:si>
   <x:si>
     <x:t>NR category. BB and below are considered below investment grade securities.</x:t>
   </x:si>
   <x:si>
     <x:t>By accessing the credit ratings in this file (“Ratings”), you acknowledge and agree: (1) the Ratings are not intended for distribution to any party that is not a Wholesale Client as</x:t>
   </x:si>
   <x:si>
     <x:t>defined in Chapter 7 of the Corporations Act of 2001 (Australia); and (2) you will not distribute the Ratings to any third party.</x:t>
   </x:si>
@@ -1618,95 +1618,95 @@
         <x:v>67</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>