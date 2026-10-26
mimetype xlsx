--- v8 (2026-10-06)
+++ v9 (2026-10-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4db5376ab040fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2d192c0355b436f8b6528fcf1abb748.psmdcp" Id="R6e6d68cf503b40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c82e4368574bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/344973af79fd462ca45198e2ea024efd.psmdcp" Id="Rac00a3924b5c4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Countries" sheetId="3" r:id="rId3"/>
     <x:sheet name="Currencies" sheetId="4" r:id="rId4"/>
     <x:sheet name="Credit Ratings" sheetId="5" r:id="rId5"/>
     <x:sheet name="Country CTD" sheetId="6" r:id="rId6"/>
     <x:sheet name="Sector CTD" sheetId="7" r:id="rId7"/>
     <x:sheet name="Characteristics" sheetId="8" r:id="rId8"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <x:si>