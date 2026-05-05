--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da37399e02d46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4d2dface3ee49ba9fdf0a85b9d9ae52.psmdcp" Id="Ra71e51742d85496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820190ac44f4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d151a3936c3481a88ece46e147a4c61.psmdcp" Id="R52e50757f25042f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
     <x:t>As of 03/31/2026 (AUD,%)</x:t>