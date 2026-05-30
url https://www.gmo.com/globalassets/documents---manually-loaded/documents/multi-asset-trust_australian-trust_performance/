--- v1 (2026-05-05)
+++ v2 (2026-05-30)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820190ac44f4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d151a3936c3481a88ece46e147a4c61.psmdcp" Id="R52e50757f25042f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a9cdf448c3496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bed2149458a4ad1a6614486072d5b90.psmdcp" Id="R7c3e2d1923cb4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="100">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (AUD,%)</x:t>
+    <x:t>As of 04/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Trust Blended Index</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2025</x:t>
@@ -158,50 +161,53 @@
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
+    <x:t>QTD Q2-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2024</x:t>
@@ -251,111 +257,117 @@
   <x:si>
     <x:t>The Trust accepts investments from wholesale investors only. Retail investors are not able to directly invest in the Trust but may gain exposure to the Trusts by investing with certain</x:t>
   </x:si>
   <x:si>
     <x:t>investor directed portfolio services, master trusts, wrap accounts or custodians (“services”). GMO Australia Limited, GMO LLC, and their affiliates, do not guarantee the performance of the</x:t>
   </x:si>
   <x:si>
     <x:t>Trust or the repayment of an investor’s capital. This information is of a general nature only and is not advice. It does not take into account the objectives, financial situation or needs</x:t>
   </x:si>
   <x:si>
     <x:t>of any specific investor. The offer to invest in the Trust for wholesale investors is contained in the current information memorandum. A Product Disclosure Statement (“PDS”) is also</x:t>
   </x:si>
   <x:si>
     <x:t>available solely for use by retail investors gaining exposure to the Trust through a service. The information memorandum and PDS can be obtained by visiting our website www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Investors should read the information memorandum or PDS, consider their own circumstances, and obtain their own advice before making an investment decision.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 03/31/2026 (AUD,%)</x:t>
+    <x:t>Month-End as of 04/30/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
+  </x:si>
+  <x:si>
+    <x:t>income and capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Since Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Multi-Asset Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Value Added</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gross returns are presented gross of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign income and</x:t>
+  </x:si>
+  <x:si>
+    <x:t>capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 03/31/2026</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -696,1796 +708,1824 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D88"/>
+  <x:dimension ref="A1:D90"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="29.110625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.02</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>-2.21</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>0.91</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>2.51</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>2.58</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>2.51</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>2.58</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.22</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.88</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>0.08</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.68</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>0.42</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1.85</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.08</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>3.15</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.38</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.38</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>1.27</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.52</x:v>
+        <x:v>2.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>2.52</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>0.57</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>0.64</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>1.59</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>0.26</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-0.13</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>-1.58</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>-1.51</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-0.14</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.58</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>-1.51</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.47</x:v>
+        <x:v>-0.23</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>-0.54</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>-0.47</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.83</x:v>
+        <x:v>3.47</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>1.71</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.07</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>2.27</x:v>
+        <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>1.07</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1.11</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>3.41</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>3.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.11</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>3.41</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3.18</x:v>
+        <x:v>3.48</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>4.62</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>-2.29</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>3.18</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>4.62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-0.49</x:v>
+        <x:v>-2.29</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-2.77</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.49</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>-2.77</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>2.38</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>2.48</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>2.38</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>2.48</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>-1.64</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>1.21</x:v>
+        <x:v>-1.71</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-1.64</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1.25</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>0.38</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>2.64</x:v>
+        <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-1.01</x:v>
+        <x:v>2.64</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>3.26</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>-1.01</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-1.41</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-3.16</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>-1.41</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>-1.34</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>3.09</x:v>
+        <x:v>-3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C48" s="4" t="n">
+        <x:v>4.36</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>3.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:4">
+      <x:c r="A49" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B49" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
-      <x:c r="C48" s="4" t="n">
+      <x:c r="C49" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="D48" s="4" t="n">
+      <x:c r="D49" s="4" t="n">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="51" spans="1:4">
-      <x:c r="A51" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A51" s="2" t="s"/>
+      <x:c r="B51" s="3" t="s"/>
+      <x:c r="C51" s="3" t="s"/>
+      <x:c r="D51" s="3" t="s"/>
     </x:row>
     <x:row r="52" spans="1:4">
       <x:c r="A52" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="4" t="n">
-        <x:v>6.02</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
-        <x:v>6.23</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>5.09</x:v>
+        <x:v>4.41</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>-2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>2.07</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>2.28</x:v>
+        <x:v>6.23</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>3.77</x:v>
+        <x:v>4.88</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>3.97</x:v>
+        <x:v>5.09</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>2.41</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>2.74</x:v>
+        <x:v>3.97</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>0.88</x:v>
+        <x:v>2.41</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>5.42</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>5.41</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>4.19</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>6.15</x:v>
+        <x:v>0.88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>1.76</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>5.42</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>-1.84</x:v>
+        <x:v>5.41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>4.19</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>3.16</x:v>
+        <x:v>6.15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>5.03</x:v>
+        <x:v>-1.84</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
+        <x:v>1.95</x:v>
+      </x:c>
+      <x:c r="C64" s="4" t="n">
+        <x:v>2.15</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>3.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="C65" s="4" t="n">
+        <x:v>3.34</x:v>
+      </x:c>
+      <x:c r="D65" s="4" t="n">
+        <x:v>5.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C64" s="4" t="n">
+      <x:c r="C66" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="n">
+      <x:c r="D66" s="4" t="n">
         <x:v>3.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="68" spans="1:4">
-      <x:c r="A68" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A68" s="2" t="s"/>
+      <x:c r="B68" s="3" t="s"/>
+      <x:c r="C68" s="3" t="s"/>
+      <x:c r="D68" s="3" t="s"/>
     </x:row>
     <x:row r="69" spans="1:4">
-      <x:c r="A69" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A69" s="2" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B69" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="C69" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>5.92</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>13.05</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:4">
       <x:c r="A70" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>11.48</x:v>
+        <x:v>17.77</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>12.38</x:v>
+        <x:v>18.71</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>10.54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B71" s="4" t="n">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="C71" s="4" t="n">
+        <x:v>6.96</x:v>
+      </x:c>
+      <x:c r="D71" s="4" t="n">
+        <x:v>13.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:4">
+      <x:c r="A72" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B72" s="4" t="n">
+        <x:v>11.48</x:v>
+      </x:c>
+      <x:c r="C72" s="4" t="n">
+        <x:v>12.38</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:4">
+      <x:c r="A73" s="2" t="n">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="B71" s="4" t="n">
+      <x:c r="B73" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C71" s="4" t="n">
+      <x:c r="C73" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D71" s="4" t="n">
+      <x:c r="D73" s="4" t="n">
         <x:v>3.04</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
-      <x:c r="A76" s="2" t="s">
+      <x:c r="A76" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
-      <x:c r="A77" s="2" t="s">
+      <x:c r="A77" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
-      <x:c r="A81" s="1" t="s">
+      <x:c r="A81" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
-      <x:c r="A82" s="1" t="s">
+      <x:c r="A82" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
-      <x:c r="A87" s="2" t="s">
+      <x:c r="A87" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="1" t="s">
         <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:4">
+      <x:c r="A89" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:4">
+      <x:c r="A90" s="1" t="s">
+        <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>5.65</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>18.26</x:v>
+        <x:v>20.87</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>12.07</x:v>
+        <x:v>12.13</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.61</x:v>
+        <x:v>12.74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>8.49</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>9.49</x:v>
+        <x:v>10.37</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>10.68</x:v>
+        <x:v>11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.08</x:v>
+        <x:v>-2.31</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>-2.31</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>9.77</x:v>
+        <x:v>8.28</x:v>
       </x:c>
       <x:c r="G12" s="4" t="n">
-        <x:v>2.57</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I12" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>1.19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>5.92</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>19.21</x:v>
+        <x:v>21.83</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>12.97</x:v>
+        <x:v>13.03</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>13.52</x:v>
+        <x:v>13.65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>1.35</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8.49</x:v>
+        <x:v>12.59</x:v>
       </x:c>
       <x:c r="G20" s="4" t="n">
-        <x:v>9.49</x:v>
+        <x:v>10.37</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J20" s="4" t="n">
-        <x:v>10.68</x:v>
+        <x:v>11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.15</x:v>
+        <x:v>-2.25</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>-2.25</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>4.58</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>10.72</x:v>
+        <x:v>9.24</x:v>
       </x:c>
       <x:c r="G21" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>2.66</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I21" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J21" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>2.09</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>12.07</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>12.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>8.49</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>9.49</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>10.68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
         <x:v>6.47</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>6.47</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>9.77</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>2.57</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
         <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>4.41</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.41</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>12.97</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>13.52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>8.49</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>9.49</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I20" s="4" t="n">
         <x:v>10.68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>10.72</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
         <x:v>3.47</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I21" s="4" t="n">
         <x:v>2.84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>