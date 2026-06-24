--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a9cdf448c3496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bed2149458a4ad1a6614486072d5b90.psmdcp" Id="R7c3e2d1923cb4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfe5b57ddb448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/792c9d7a96af4a03ab8a6ab21b3637f4.psmdcp" Id="R722cb0eea41e49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (AUD,%)</x:t>
+    <x:t>As of 05/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Trust Blended Index</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025</x:t>
@@ -257,102 +260,102 @@
   <x:si>
     <x:t>The Trust accepts investments from wholesale investors only. Retail investors are not able to directly invest in the Trust but may gain exposure to the Trusts by investing with certain</x:t>
   </x:si>
   <x:si>
     <x:t>investor directed portfolio services, master trusts, wrap accounts or custodians (“services”). GMO Australia Limited, GMO LLC, and their affiliates, do not guarantee the performance of the</x:t>
   </x:si>
   <x:si>
     <x:t>Trust or the repayment of an investor’s capital. This information is of a general nature only and is not advice. It does not take into account the objectives, financial situation or needs</x:t>
   </x:si>
   <x:si>
     <x:t>of any specific investor. The offer to invest in the Trust for wholesale investors is contained in the current information memorandum. A Product Disclosure Statement (“PDS”) is also</x:t>
   </x:si>
   <x:si>
     <x:t>available solely for use by retail investors gaining exposure to the Trust through a service. The information memorandum and PDS can be obtained by visiting our website www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Investors should read the information memorandum or PDS, consider their own circumstances, and obtain their own advice before making an investment decision.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 04/30/2026 (AUD,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in AUD as of 04/30/2026</x:t>
+    <x:t>Month-End as of 05/31/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
   </x:si>
   <x:si>
     <x:t>income and capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>QTD</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
     <x:t>1-Year</x:t>
   </x:si>
   <x:si>
     <x:t>3-Year</x:t>
   </x:si>
   <x:si>
     <x:t>5-Year</x:t>
   </x:si>
   <x:si>
     <x:t>10-Year</x:t>
   </x:si>
   <x:si>
     <x:t>Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>GMO Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>Value Added</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in AUD as of 04/30/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gross returns are presented gross of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign income and</x:t>
   </x:si>
   <x:si>
     <x:t>capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 03/31/2026</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
@@ -708,1824 +711,1838 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D90"/>
+  <x:dimension ref="A1:D91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="29.110625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.02</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>-2.21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>0.91</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>2.51</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.58</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>2.51</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>2.58</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.88</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>0.08</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.68</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>0.42</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1.85</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.08</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>3.15</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.85</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>1.38</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.38</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>1.27</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.52</x:v>
+        <x:v>2.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>2.52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>0.57</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.64</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.59</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>0.26</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-0.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>-1.58</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>-1.51</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-0.14</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.58</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>-1.51</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.47</x:v>
+        <x:v>-0.23</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>-0.54</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>-0.47</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.83</x:v>
+        <x:v>3.47</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>1.71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>1.07</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2.27</x:v>
+        <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>1.07</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1.11</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>3.41</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>3.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.11</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>3.41</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>3.18</x:v>
+        <x:v>3.48</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>4.62</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>-2.29</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>3.18</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>4.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-0.49</x:v>
+        <x:v>-2.29</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-2.77</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.49</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>-2.77</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>2.38</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.39</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>2.48</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>2.38</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>2.48</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>-1.64</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>1.21</x:v>
+        <x:v>-1.71</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-1.64</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1.25</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>0.38</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>2.64</x:v>
+        <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>-1.01</x:v>
+        <x:v>2.64</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>3.26</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>-1.01</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-1.41</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-3.16</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>-1.41</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>-1.34</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>3.09</x:v>
+        <x:v>-3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C49" s="4" t="n">
+        <x:v>4.36</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>3.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:4">
+      <x:c r="A50" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B50" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
-      <x:c r="C49" s="4" t="n">
+      <x:c r="C50" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="D49" s="4" t="n">
+      <x:c r="D50" s="4" t="n">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="52" spans="1:4">
-      <x:c r="A52" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A52" s="2" t="s"/>
+      <x:c r="B52" s="3" t="s"/>
+      <x:c r="C52" s="3" t="s"/>
+      <x:c r="D52" s="3" t="s"/>
     </x:row>
     <x:row r="53" spans="1:4">
       <x:c r="A53" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.74</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>3.87</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>6.02</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>6.23</x:v>
+        <x:v>4.41</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>5.09</x:v>
+        <x:v>6.23</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>2.07</x:v>
+        <x:v>4.88</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>2.28</x:v>
+        <x:v>5.09</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>3.77</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>3.97</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>3.97</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>2.41</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>2.74</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.41</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>0.88</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>5.42</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>5.41</x:v>
+        <x:v>0.88</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>4.19</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.42</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6.15</x:v>
+        <x:v>5.41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>1.76</x:v>
+        <x:v>4.19</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>-1.84</x:v>
+        <x:v>6.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>3.16</x:v>
+        <x:v>-1.84</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>5.03</x:v>
+        <x:v>3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="C66" s="4" t="n">
+        <x:v>3.34</x:v>
+      </x:c>
+      <x:c r="D66" s="4" t="n">
+        <x:v>5.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C66" s="4" t="n">
+      <x:c r="C67" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D66" s="4" t="n">
+      <x:c r="D67" s="4" t="n">
         <x:v>3.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="69" spans="1:4">
-      <x:c r="A69" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A69" s="2" t="s"/>
+      <x:c r="B69" s="3" t="s"/>
+      <x:c r="C69" s="3" t="s"/>
+      <x:c r="D69" s="3" t="s"/>
     </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A70" s="2" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B70" s="4" t="n">
-        <x:v>17.77</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="C70" s="4" t="n">
-        <x:v>18.71</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>10.54</x:v>
+        <x:v>4.38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:4">
       <x:c r="A71" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>17.77</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>18.71</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>13.05</x:v>
+        <x:v>10.54</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>11.48</x:v>
+        <x:v>6.11</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>12.38</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>13.05</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B73" s="4" t="n">
+        <x:v>11.48</x:v>
+      </x:c>
+      <x:c r="C73" s="4" t="n">
+        <x:v>12.38</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:4">
+      <x:c r="A74" s="2" t="n">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="B73" s="4" t="n">
+      <x:c r="B74" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C73" s="4" t="n">
+      <x:c r="C74" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D73" s="4" t="n">
+      <x:c r="D74" s="4" t="n">
         <x:v>3.04</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:4">
       <x:c r="A76" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
-      <x:c r="A78" s="2" t="s">
+      <x:c r="A78" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
-      <x:c r="A83" s="1" t="s">
+      <x:c r="A83" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
-      <x:c r="A89" s="2" t="s">
+      <x:c r="A89" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
-      <x:c r="A90" s="1" t="s">
+      <x:c r="A90" s="2" t="s">
         <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:4">
+      <x:c r="A91" s="1" t="s">
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>3.74</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>5.65</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.96</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>12.13</x:v>
+        <x:v>13.64</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.74</x:v>
+        <x:v>13.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.99</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>4.38</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>12.59</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>10.37</x:v>
+        <x:v>11.49</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>11.56</x:v>
+        <x:v>12.18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
-        <x:v>-2.31</x:v>
+        <x:v>-0.67</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>-2.31</x:v>
+        <x:v>-3.06</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.72</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>8.28</x:v>
+        <x:v>8.85</x:v>
       </x:c>
       <x:c r="G12" s="4" t="n">
-        <x:v>1.76</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I12" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>0.96</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.87</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.92</x:v>
+        <x:v>8.45</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>21.83</x:v>
+        <x:v>22.93</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>13.03</x:v>
+        <x:v>14.56</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>13.65</x:v>
+        <x:v>14.05</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.99</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>4.38</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>12.59</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="G20" s="4" t="n">
-        <x:v>10.37</x:v>
+        <x:v>11.49</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J20" s="4" t="n">
-        <x:v>11.56</x:v>
+        <x:v>12.18</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
-        <x:v>-2.25</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-2.25</x:v>
+        <x:v>-2.92</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>4.58</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>9.24</x:v>
+        <x:v>9.83</x:v>
       </x:c>
       <x:c r="G21" s="4" t="n">
-        <x:v>2.66</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J21" s="4" t="n">
-        <x:v>2.09</x:v>
+        <x:v>1.87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>18.26</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>12.07</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>12.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>8.49</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>9.49</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>10.68</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
         <x:v>6.47</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>6.47</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>9.77</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>2.57</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
         <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>4.41</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>4.41</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>19.21</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>12.97</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>13.52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>-2.27</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>8.49</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>9.49</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I20" s="4" t="n">
         <x:v>10.68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>6.68</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>10.72</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
         <x:v>3.47</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I21" s="4" t="n">
         <x:v>2.84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>