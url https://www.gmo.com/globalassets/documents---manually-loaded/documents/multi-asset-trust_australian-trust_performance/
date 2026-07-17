--- v3 (2026-06-24)
+++ v4 (2026-07-17)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfe5b57ddb448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/792c9d7a96af4a03ab8a6ab21b3637f4.psmdcp" Id="R722cb0eea41e49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dff68674d84f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1341fff8c7f54836a316530519f0848e.psmdcp" Id="Rf8ae649dcc25422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="105">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (AUD,%)</x:t>
+    <x:t>As of 06/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Trust Blended Index</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025</x:t>
@@ -164,51 +167,51 @@
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
-    <x:t>QTD Q2-2026</x:t>
+    <x:t>Q2-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
   </x:si>
@@ -260,117 +263,111 @@
   <x:si>
     <x:t>The Trust accepts investments from wholesale investors only. Retail investors are not able to directly invest in the Trust but may gain exposure to the Trusts by investing with certain</x:t>
   </x:si>
   <x:si>
     <x:t>investor directed portfolio services, master trusts, wrap accounts or custodians (“services”). GMO Australia Limited, GMO LLC, and their affiliates, do not guarantee the performance of the</x:t>
   </x:si>
   <x:si>
     <x:t>Trust or the repayment of an investor’s capital. This information is of a general nature only and is not advice. It does not take into account the objectives, financial situation or needs</x:t>
   </x:si>
   <x:si>
     <x:t>of any specific investor. The offer to invest in the Trust for wholesale investors is contained in the current information memorandum. A Product Disclosure Statement (“PDS”) is also</x:t>
   </x:si>
   <x:si>
     <x:t>available solely for use by retail investors gaining exposure to the Trust through a service. The information memorandum and PDS can be obtained by visiting our website www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Investors should read the information memorandum or PDS, consider their own circumstances, and obtain their own advice before making an investment decision.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 05/31/2026 (AUD,%)</x:t>
-[...2 lines deleted...]
-    <x:t>Average Annual Total Return (Net) in AUD as of 05/31/2026</x:t>
+    <x:t>Month-End as of 06/30/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
   </x:si>
   <x:si>
     <x:t>income and capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
   </x:si>
   <x:si>
     <x:t>Inception</x:t>
   </x:si>
   <x:si>
     <x:t>MTD</x:t>
   </x:si>
   <x:si>
     <x:t>QTD</x:t>
   </x:si>
   <x:si>
     <x:t>YTD</x:t>
   </x:si>
   <x:si>
     <x:t>1-Year</x:t>
   </x:si>
   <x:si>
     <x:t>3-Year</x:t>
   </x:si>
   <x:si>
     <x:t>5-Year</x:t>
   </x:si>
   <x:si>
     <x:t>10-Year</x:t>
   </x:si>
   <x:si>
     <x:t>Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>GMO Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>Value Added</x:t>
   </x:si>
   <x:si>
-    <x:t>Average Annual Total Return (Gross) in AUD as of 05/31/2026</x:t>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Gross returns are presented gross of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign income and</x:t>
   </x:si>
   <x:si>
     <x:t>capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
   </x:si>
   <x:si>
-    <x:t>Quarter-End as of 03/31/2026 (AUD,%)</x:t>
-[...5 lines deleted...]
-    <x:t>Average Annual Total Return (Gross) in AUD as of 03/31/2026</x:t>
+    <x:t>Quarter-End as of 06/30/2026 (AUD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -711,1838 +708,1852 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D91"/>
+  <x:dimension ref="A1:D92"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="29.110625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>2.32</x:v>
+        <x:v>-0.26</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>0.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.02</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>-2.21</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>0.91</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>2.51</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.58</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>2.51</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>2.58</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>2.88</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>0.08</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>1.68</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>0.42</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.85</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>3.08</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.15</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.85</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>1.38</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.38</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>1.27</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.52</x:v>
+        <x:v>2.08</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>2.52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.57</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>0.64</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>1.59</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>0.26</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-0.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>-1.58</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>-1.51</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>-0.14</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.58</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>-1.51</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.47</x:v>
+        <x:v>-0.23</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>-0.54</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>-0.47</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>-0.83</x:v>
+        <x:v>3.47</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>1.71</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>1.07</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2.27</x:v>
+        <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>1.07</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1.11</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>3.41</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>3.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>3.41</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>3.18</x:v>
+        <x:v>3.48</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>4.62</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>-2.29</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>3.18</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>4.62</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-0.49</x:v>
+        <x:v>-2.29</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-2.77</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.49</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>-2.77</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>2.38</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.39</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>2.48</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>2.38</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>2.48</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>-1.64</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>1.21</x:v>
+        <x:v>-1.71</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-1.64</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1.25</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>0.38</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>2.64</x:v>
+        <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>-1.01</x:v>
+        <x:v>2.64</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>3.26</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>-1.01</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>-1.41</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>-3.16</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>-1.41</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>-1.34</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>3.09</x:v>
+        <x:v>-3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="n">
+        <x:v>4.36</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>3.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:4">
+      <x:c r="A51" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B51" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
-      <x:c r="C50" s="4" t="n">
+      <x:c r="C51" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="D50" s="4" t="n">
+      <x:c r="D51" s="4" t="n">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="53" spans="1:4">
-      <x:c r="A53" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A53" s="2" t="s"/>
+      <x:c r="B53" s="3" t="s"/>
+      <x:c r="C53" s="3" t="s"/>
+      <x:c r="D53" s="3" t="s"/>
     </x:row>
     <x:row r="54" spans="1:4">
       <x:c r="A54" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.46</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>7.85</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>6.02</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>6.23</x:v>
+        <x:v>4.41</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>-2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>5.09</x:v>
+        <x:v>6.23</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>2.07</x:v>
+        <x:v>4.88</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>2.28</x:v>
+        <x:v>5.09</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>3.77</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>3.97</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>3.97</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>2.41</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>2.74</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.41</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>0.88</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>5.42</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>5.41</x:v>
+        <x:v>0.88</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>4.19</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>5.42</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>6.15</x:v>
+        <x:v>5.41</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>1.76</x:v>
+        <x:v>4.19</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>-1.84</x:v>
+        <x:v>6.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>3.16</x:v>
+        <x:v>-1.84</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>1.95</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>2.15</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>5.03</x:v>
+        <x:v>3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="C67" s="4" t="n">
+        <x:v>3.34</x:v>
+      </x:c>
+      <x:c r="D67" s="4" t="n">
+        <x:v>5.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C67" s="4" t="n">
+      <x:c r="C68" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D67" s="4" t="n">
+      <x:c r="D68" s="4" t="n">
         <x:v>3.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="70" spans="1:4">
-      <x:c r="A70" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A70" s="2" t="s"/>
+      <x:c r="B70" s="3" t="s"/>
+      <x:c r="C70" s="3" t="s"/>
+      <x:c r="D70" s="3" t="s"/>
     </x:row>
     <x:row r="71" spans="1:4">
-      <x:c r="A71" s="2" t="n">
-        <x:v>2025</x:v>
+      <x:c r="A71" s="2" t="s">
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B71" s="4" t="n">
-        <x:v>17.77</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="C71" s="4" t="n">
-        <x:v>18.71</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>10.54</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:4">
       <x:c r="A72" s="2" t="n">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B72" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>17.77</x:v>
       </x:c>
       <x:c r="C72" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>18.71</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>13.05</x:v>
+        <x:v>10.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:4">
       <x:c r="A73" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>11.48</x:v>
+        <x:v>6.11</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>12.38</x:v>
+        <x:v>6.96</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>13.05</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B74" s="4" t="n">
+        <x:v>11.48</x:v>
+      </x:c>
+      <x:c r="C74" s="4" t="n">
+        <x:v>12.38</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:4">
+      <x:c r="A75" s="2" t="n">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="B74" s="4" t="n">
+      <x:c r="B75" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C74" s="4" t="n">
+      <x:c r="C75" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D74" s="4" t="n">
+      <x:c r="D75" s="4" t="n">
         <x:v>3.04</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:4">
       <x:c r="A77" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:4">
       <x:c r="A78" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
-      <x:c r="A79" s="2" t="s">
+      <x:c r="A79" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
       <x:c r="A80" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
       <x:c r="A81" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
-      <x:c r="A84" s="1" t="s">
+      <x:c r="A84" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
       <x:c r="A85" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
       <x:c r="A86" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
-      <x:c r="A90" s="2" t="s">
+      <x:c r="A90" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
-      <x:c r="A91" s="1" t="s">
+      <x:c r="A91" s="2" t="s">
         <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:4">
+      <x:c r="A92" s="1" t="s">
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J9" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.32</x:v>
+        <x:v>-0.26</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3.74</x:v>
+        <x:v>3.46</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>21.96</x:v>
+        <x:v>19.87</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>13.64</x:v>
+        <x:v>12.62</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>13.14</x:v>
+        <x:v>12.75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4.38</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>11.89</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>11.49</x:v>
+        <x:v>11.13</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>12.18</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
-        <x:v>-0.67</x:v>
+        <x:v>-1.25</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>-3.06</x:v>
+        <x:v>-4.39</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.72</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>8.85</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="G12" s="4" t="n">
-        <x:v>2.16</x:v>
+        <x:v>1.49</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I12" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>0.96</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J18" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.87</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.45</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>22.93</x:v>
+        <x:v>20.83</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>14.56</x:v>
+        <x:v>13.52</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>14.05</x:v>
+        <x:v>13.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>0.98</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>4.38</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>11.89</x:v>
       </x:c>
       <x:c r="G20" s="4" t="n">
-        <x:v>11.49</x:v>
+        <x:v>11.13</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J20" s="4" t="n">
-        <x:v>12.18</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-1.18</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-2.92</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>2.84</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>9.83</x:v>
+        <x:v>8.94</x:v>
       </x:c>
       <x:c r="G21" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J21" s="4" t="n">
-        <x:v>1.87</x:v>
+        <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="6.200625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="5.170625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.46</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>7.81</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>18.26</x:v>
+        <x:v>19.87</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>12.07</x:v>
+        <x:v>12.62</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>12.61</x:v>
+        <x:v>12.75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>8.49</x:v>
+        <x:v>11.89</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>9.49</x:v>
+        <x:v>11.13</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>10.68</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>-4.39</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>6.47</x:v>
+        <x:v>2.41</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>9.77</x:v>
+        <x:v>7.98</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>2.57</x:v>
+        <x:v>1.49</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>8.24</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>19.21</x:v>
+        <x:v>20.83</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>12.97</x:v>
+        <x:v>13.52</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
-        <x:v>13.52</x:v>
+        <x:v>13.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>7.85</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>8.49</x:v>
+        <x:v>11.89</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>9.49</x:v>
+        <x:v>11.13</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I20" s="4" t="n">
-        <x:v>10.68</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>-4.18</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>6.68</x:v>
+        <x:v>2.84</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>10.72</x:v>
+        <x:v>8.94</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>