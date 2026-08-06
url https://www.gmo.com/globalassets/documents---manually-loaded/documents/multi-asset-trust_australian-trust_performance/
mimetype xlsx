--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20dff68674d84f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1341fff8c7f54836a316530519f0848e.psmdcp" Id="Rf8ae649dcc25422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f44d3d34d74c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91b0724d856a4557a494af5a5914168e.psmdcp" Id="R2a1cc8d6a8d54d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
     <x:t>As of 06/30/2026 (AUD,%)</x:t>