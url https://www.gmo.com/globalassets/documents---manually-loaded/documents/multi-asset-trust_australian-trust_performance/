--- v5 (2026-08-06)
+++ v6 (2026-08-27)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07f44d3d34d74c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91b0724d856a4557a494af5a5914168e.psmdcp" Id="R2a1cc8d6a8d54d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a595e7ef54411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb7cb6648d974065afb9c9b61a15a4e6.psmdcp" Id="Rc963a798439c4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Historical" sheetId="2" r:id="rId2"/>
     <x:sheet name="Month-End" sheetId="3" r:id="rId3"/>
     <x:sheet name="Quarter-End" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="104">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="108">
   <x:si>
     <x:t>Performance - Multi-Asset Trust</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (AUD,%)</x:t>
+    <x:t>As of 07/31/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Inception date: 10/14/2022</x:t>
   </x:si>
   <x:si>
     <x:t>Net</x:t>
   </x:si>
   <x:si>
     <x:t>Gross</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Trust Blended Index</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2025</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025</x:t>
@@ -167,50 +170,53 @@
   <x:si>
     <x:t>05/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2023</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2023</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2023</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2022</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2022</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2022</x:t>
   </x:si>
   <x:si>
+    <x:t>QTD Q3-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Q2-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2026</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q1-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Q4-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q3-2024</x:t>
   </x:si>
   <x:si>
     <x:t>Q2-2024</x:t>
@@ -263,111 +269,117 @@
   <x:si>
     <x:t>The Trust accepts investments from wholesale investors only. Retail investors are not able to directly invest in the Trust but may gain exposure to the Trusts by investing with certain</x:t>
   </x:si>
   <x:si>
     <x:t>investor directed portfolio services, master trusts, wrap accounts or custodians (“services”). GMO Australia Limited, GMO LLC, and their affiliates, do not guarantee the performance of the</x:t>
   </x:si>
   <x:si>
     <x:t>Trust or the repayment of an investor’s capital. This information is of a general nature only and is not advice. It does not take into account the objectives, financial situation or needs</x:t>
   </x:si>
   <x:si>
     <x:t>of any specific investor. The offer to invest in the Trust for wholesale investors is contained in the current information memorandum. A Product Disclosure Statement (“PDS”) is also</x:t>
   </x:si>
   <x:si>
     <x:t>available solely for use by retail investors gaining exposure to the Trust through a service. The information memorandum and PDS can be obtained by visiting our website www.gmo.com.</x:t>
   </x:si>
   <x:si>
     <x:t>Investors should read the information memorandum or PDS, consider their own circumstances, and obtain their own advice before making an investment decision.</x:t>
   </x:si>
   <x:si>
     <x:t>Returns shown for periods greater than one year are on an annualized basis.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
-    <x:t>Month-End as of 06/30/2026 (AUD,%)</x:t>
+    <x:t>Month-End as of 07/31/2026 (AUD,%)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Net) in AUD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
+  </x:si>
+  <x:si>
+    <x:t>income and capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Since Inception</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMO Multi-Asset Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Value Added</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Average Annual Total Return (Gross) in AUD as of 07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gross returns are presented gross of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign income and</x:t>
+  </x:si>
+  <x:si>
+    <x:t>capital gains and include the reinvestment of dividends and other income, as applicable.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quarter-End as of 06/30/2026 (AUD,%)</x:t>
   </x:si>
   <x:si>
     <x:t>Average Annual Total Return (Net) in AUD as of 06/30/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>Net returns are presented after the deduction of management fees and incentive fees if applicable. These returns include transaction costs, commissions and withholding taxes on foreign</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Average Annual Total Return (Gross) in AUD as of 06/30/2026</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Quarter-End as of 06/30/2026 (AUD,%)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -708,1852 +720,1880 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D92"/>
+  <x:dimension ref="A1:D94"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.200625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="6.640625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="29.110625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="2" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>0.98</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>2.32</x:v>
+        <x:v>-0.26</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2.39</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>2.99</x:v>
+        <x:v>0.98</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>1.39</x:v>
+        <x:v>2.32</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>2.39</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.99</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>-2.28</x:v>
+        <x:v>1.39</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>-2.21</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>-3.36</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.02</x:v>
+        <x:v>-2.28</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.08</x:v>
+        <x:v>-2.21</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>0.91</x:v>
+        <x:v>-3.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.51</x:v>
+        <x:v>4.02</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>2.58</x:v>
+        <x:v>4.08</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.91</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>2.51</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>1.48</x:v>
+        <x:v>2.58</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.22</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>2.88</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2.94</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>0.08</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>1.62</x:v>
+        <x:v>2.88</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.68</x:v>
+        <x:v>2.94</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:4">
       <x:c r="A16" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>1.62</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.42</x:v>
+        <x:v>1.68</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>1.85</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
-        <x:v>3.08</x:v>
+        <x:v>0.36</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>3.15</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>0.94</x:v>
+        <x:v>1.85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>1.38</x:v>
+        <x:v>3.08</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>1.45</x:v>
+        <x:v>3.15</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>1.27</x:v>
+        <x:v>0.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.38</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.54</x:v>
+        <x:v>1.45</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>2.08</x:v>
+        <x:v>1.27</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:4">
       <x:c r="A20" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>1.41</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2.52</x:v>
+        <x:v>2.08</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:4">
       <x:c r="A21" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.41</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>-0.73</x:v>
+        <x:v>1.47</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>2.52</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="4" t="n">
-        <x:v>0.57</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>0.64</x:v>
+        <x:v>-0.73</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>-2.39</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:4">
       <x:c r="A23" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B23" s="4" t="n">
-        <x:v>1.59</x:v>
+        <x:v>0.57</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.64</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>0.36</x:v>
+        <x:v>-2.39</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:4">
       <x:c r="A24" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B24" s="4" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.59</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>1.63</x:v>
+        <x:v>1.65</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>1.65</x:v>
+        <x:v>0.36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B25" s="4" t="n">
-        <x:v>0.19</x:v>
+        <x:v>1.56</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>0.26</x:v>
+        <x:v>1.63</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>-0.13</x:v>
+        <x:v>1.65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:4">
       <x:c r="A26" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B26" s="4" t="n">
-        <x:v>0.15</x:v>
+        <x:v>0.19</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>0.22</x:v>
+        <x:v>0.26</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>2.69</x:v>
+        <x:v>-0.13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:4">
       <x:c r="A27" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B27" s="4" t="n">
-        <x:v>-1.58</x:v>
+        <x:v>0.15</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>-1.51</x:v>
+        <x:v>0.22</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>-0.14</x:v>
+        <x:v>2.69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B28" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.58</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>-0.23</x:v>
+        <x:v>-1.51</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-0.14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B29" s="4" t="n">
-        <x:v>-0.54</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>-0.47</x:v>
+        <x:v>-0.23</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>-0.54</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>3.47</x:v>
+        <x:v>-0.47</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B31" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>-0.83</x:v>
+        <x:v>3.47</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1.46</x:v>
+        <x:v>2.21</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B32" s="4" t="n">
-        <x:v>1.73</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>-0.83</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1.71</x:v>
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:4">
       <x:c r="A33" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B33" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>1.73</x:v>
       </x:c>
       <x:c r="C33" s="4" t="n">
-        <x:v>-1.14</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>-2.24</x:v>
+        <x:v>1.71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:4">
       <x:c r="A34" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="C34" s="4" t="n">
-        <x:v>3.07</x:v>
+        <x:v>-1.14</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>1.94</x:v>
+        <x:v>-2.24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:4">
       <x:c r="A35" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="4" t="n">
-        <x:v>1.01</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C35" s="4" t="n">
-        <x:v>1.07</x:v>
+        <x:v>3.07</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>2.27</x:v>
+        <x:v>1.94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="4" t="n">
-        <x:v>1.12</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="C36" s="4" t="n">
-        <x:v>1.19</x:v>
+        <x:v>1.07</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>1.11</x:v>
+        <x:v>2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:4">
       <x:c r="A37" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B37" s="4" t="n">
-        <x:v>3.41</x:v>
+        <x:v>1.12</x:v>
       </x:c>
       <x:c r="C37" s="4" t="n">
-        <x:v>3.48</x:v>
+        <x:v>1.19</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:4">
       <x:c r="A38" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="4" t="n">
-        <x:v>3.11</x:v>
+        <x:v>3.41</x:v>
       </x:c>
       <x:c r="C38" s="4" t="n">
-        <x:v>3.18</x:v>
+        <x:v>3.48</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>4.62</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:4">
       <x:c r="A39" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B39" s="4" t="n">
-        <x:v>-2.29</x:v>
+        <x:v>3.11</x:v>
       </x:c>
       <x:c r="C39" s="4" t="n">
-        <x:v>-2.22</x:v>
+        <x:v>3.18</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>4.62</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:4">
       <x:c r="A40" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="4" t="n">
-        <x:v>-0.49</x:v>
+        <x:v>-2.29</x:v>
       </x:c>
       <x:c r="C40" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>-2.22</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>-2.77</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:4">
       <x:c r="A41" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="4" t="n">
-        <x:v>-0.05</x:v>
+        <x:v>-0.49</x:v>
       </x:c>
       <x:c r="C41" s="4" t="n">
-        <x:v>0.02</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>-0.39</x:v>
+        <x:v>-2.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:4">
       <x:c r="A42" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="4" t="n">
-        <x:v>2.31</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
-        <x:v>2.38</x:v>
+        <x:v>0.02</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>1.35</x:v>
+        <x:v>-0.39</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:4">
       <x:c r="A43" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="4" t="n">
-        <x:v>2.48</x:v>
+        <x:v>2.31</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
-        <x:v>2.55</x:v>
+        <x:v>2.38</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>1.35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:4">
       <x:c r="A44" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B44" s="4" t="n">
-        <x:v>-1.71</x:v>
+        <x:v>2.48</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
-        <x:v>-1.64</x:v>
+        <x:v>2.55</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>-0.08</x:v>
+        <x:v>1.97</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:4">
       <x:c r="A45" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B45" s="4" t="n">
-        <x:v>1.21</x:v>
+        <x:v>-1.71</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>-1.64</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1.25</x:v>
+        <x:v>-0.08</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:4">
       <x:c r="A46" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B46" s="4" t="n">
-        <x:v>0.31</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
-        <x:v>0.38</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>2.64</x:v>
+        <x:v>1.25</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="4" t="n">
-        <x:v>-0.36</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.38</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>-1.01</x:v>
+        <x:v>2.64</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:4">
       <x:c r="A48" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B48" s="4" t="n">
-        <x:v>3.19</x:v>
+        <x:v>-0.36</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
-        <x:v>3.26</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>3.37</x:v>
+        <x:v>-1.01</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:4">
       <x:c r="A49" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="4" t="n">
-        <x:v>-1.41</x:v>
+        <x:v>3.19</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
-        <x:v>-1.34</x:v>
+        <x:v>3.26</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>-3.16</x:v>
+        <x:v>3.37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:4">
       <x:c r="A50" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B50" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>-1.41</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>4.36</x:v>
+        <x:v>-1.34</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>3.09</x:v>
+        <x:v>-3.16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:4">
       <x:c r="A51" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B51" s="4" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="n">
+        <x:v>4.36</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>3.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:4">
+      <x:c r="A52" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B52" s="4" t="n">
         <x:v>1.06</x:v>
       </x:c>
-      <x:c r="C51" s="4" t="n">
+      <x:c r="C52" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="D51" s="4" t="n">
+      <x:c r="D52" s="4" t="n">
         <x:v>3.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:4">
-[...4 lines deleted...]
-    </x:row>
     <x:row r="54" spans="1:4">
-      <x:c r="A54" s="2" t="s">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A54" s="2" t="s"/>
+      <x:c r="B54" s="3" t="s"/>
+      <x:c r="C54" s="3" t="s"/>
+      <x:c r="D54" s="3" t="s"/>
     </x:row>
     <x:row r="55" spans="1:4">
       <x:c r="A55" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
-        <x:v>4.41</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>-2.27</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:4">
       <x:c r="A56" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="4" t="n">
-        <x:v>6.02</x:v>
+        <x:v>3.46</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
-        <x:v>6.23</x:v>
+        <x:v>3.67</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>1.96</x:v>
+        <x:v>7.85</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:4">
       <x:c r="A57" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="4" t="n">
-        <x:v>4.88</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>5.09</x:v>
+        <x:v>4.41</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>4.12</x:v>
+        <x:v>-2.27</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:4">
       <x:c r="A58" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="4" t="n">
-        <x:v>2.07</x:v>
+        <x:v>6.02</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
-        <x:v>2.28</x:v>
+        <x:v>6.23</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>4.57</x:v>
+        <x:v>1.96</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:4">
       <x:c r="A59" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="4" t="n">
-        <x:v>3.77</x:v>
+        <x:v>4.88</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
-        <x:v>3.97</x:v>
+        <x:v>5.09</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>-0.42</x:v>
+        <x:v>4.12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:4">
       <x:c r="A60" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="4" t="n">
-        <x:v>-1.24</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
-        <x:v>-1.04</x:v>
+        <x:v>2.28</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>2.41</x:v>
+        <x:v>4.57</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:4">
       <x:c r="A61" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="4" t="n">
-        <x:v>2.53</x:v>
+        <x:v>3.77</x:v>
       </x:c>
       <x:c r="C61" s="4" t="n">
-        <x:v>2.74</x:v>
+        <x:v>3.97</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>-0.42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:4">
       <x:c r="A62" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-1.24</x:v>
       </x:c>
       <x:c r="C62" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-1.04</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>0.88</x:v>
+        <x:v>2.41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:4">
       <x:c r="A63" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="4" t="n">
-        <x:v>5.21</x:v>
+        <x:v>2.53</x:v>
       </x:c>
       <x:c r="C63" s="4" t="n">
-        <x:v>5.42</x:v>
+        <x:v>2.74</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>5.41</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:4">
       <x:c r="A64" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="4" t="n">
-        <x:v>4.19</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="C64" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>6.15</x:v>
+        <x:v>0.88</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:4">
       <x:c r="A65" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="4" t="n">
-        <x:v>1.76</x:v>
+        <x:v>5.21</x:v>
       </x:c>
       <x:c r="C65" s="4" t="n">
-        <x:v>1.97</x:v>
+        <x:v>5.42</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>-1.84</x:v>
+        <x:v>5.41</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:4">
       <x:c r="A66" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="4" t="n">
-        <x:v>1.95</x:v>
+        <x:v>4.19</x:v>
       </x:c>
       <x:c r="C66" s="4" t="n">
-        <x:v>2.15</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>3.16</x:v>
+        <x:v>6.15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:4">
       <x:c r="A67" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="4" t="n">
-        <x:v>3.13</x:v>
+        <x:v>1.76</x:v>
       </x:c>
       <x:c r="C67" s="4" t="n">
-        <x:v>3.34</x:v>
+        <x:v>1.97</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>5.03</x:v>
+        <x:v>-1.84</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:4">
       <x:c r="A68" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="4" t="n">
+        <x:v>1.95</x:v>
+      </x:c>
+      <x:c r="C68" s="4" t="n">
+        <x:v>2.15</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>3.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="4" t="n">
+        <x:v>3.13</x:v>
+      </x:c>
+      <x:c r="C69" s="4" t="n">
+        <x:v>3.34</x:v>
+      </x:c>
+      <x:c r="D69" s="4" t="n">
+        <x:v>5.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C68" s="4" t="n">
+      <x:c r="C70" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="n">
+      <x:c r="D70" s="4" t="n">
         <x:v>3.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:4">
-[...18 lines deleted...]
-    </x:row>
     <x:row r="72" spans="1:4">
-      <x:c r="A72" s="2" t="n">
-[...10 lines deleted...]
-      </x:c>
+      <x:c r="A72" s="2" t="s"/>
+      <x:c r="B72" s="3" t="s"/>
+      <x:c r="C72" s="3" t="s"/>
+      <x:c r="D72" s="3" t="s"/>
     </x:row>
     <x:row r="73" spans="1:4">
-      <x:c r="A73" s="2" t="n">
-        <x:v>2024</x:v>
+      <x:c r="A73" s="2" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B73" s="4" t="n">
-        <x:v>6.11</x:v>
+        <x:v>12.28</x:v>
       </x:c>
       <x:c r="C73" s="4" t="n">
-        <x:v>6.96</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>13.05</x:v>
+        <x:v>4.47</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:4">
       <x:c r="A74" s="2" t="n">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="B74" s="4" t="n">
-        <x:v>11.48</x:v>
+        <x:v>17.77</x:v>
       </x:c>
       <x:c r="C74" s="4" t="n">
-        <x:v>12.38</x:v>
+        <x:v>18.71</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>10.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:4">
       <x:c r="A75" s="2" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="B75" s="4" t="n">
+        <x:v>6.11</x:v>
+      </x:c>
+      <x:c r="C75" s="4" t="n">
+        <x:v>6.96</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>13.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:4">
+      <x:c r="A76" s="2" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="B76" s="4" t="n">
+        <x:v>11.48</x:v>
+      </x:c>
+      <x:c r="C76" s="4" t="n">
+        <x:v>12.38</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
+        <x:v>12.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:4">
+      <x:c r="A77" s="2" t="n">
         <x:v>2022</x:v>
       </x:c>
-      <x:c r="B75" s="4" t="n">
+      <x:c r="B77" s="4" t="n">
         <x:v>3.91</x:v>
       </x:c>
-      <x:c r="C75" s="4" t="n">
+      <x:c r="C77" s="4" t="n">
         <x:v>4.09</x:v>
       </x:c>
-      <x:c r="D75" s="4" t="n">
+      <x:c r="D77" s="4" t="n">
         <x:v>3.04</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:4">
       <x:c r="A79" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:4">
-      <x:c r="A80" s="2" t="s">
+      <x:c r="A80" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:4">
-      <x:c r="A81" s="2" t="s">
+      <x:c r="A81" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:4">
       <x:c r="A82" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:4">
       <x:c r="A83" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:4">
       <x:c r="A84" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:4">
-      <x:c r="A85" s="1" t="s">
+      <x:c r="A85" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:4">
-      <x:c r="A86" s="1" t="s">
+      <x:c r="A86" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:4">
       <x:c r="A87" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:4">
       <x:c r="A88" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:4">
       <x:c r="A89" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:4">
       <x:c r="A90" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:4">
-      <x:c r="A91" s="2" t="s">
+      <x:c r="A91" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:4">
       <x:c r="A92" s="1" t="s">
         <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:4">
+      <x:c r="A93" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:4">
+      <x:c r="A94" s="1" t="s">
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.940625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.560625" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="5.170625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="6.620625" style="0" customWidth="1"/>
     <x:col min="6" max="8" width="7.340625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.400625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J9" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>-0.26</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>3.46</x:v>
+        <x:v>4.15</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>7.81</x:v>
+        <x:v>12.28</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>19.87</x:v>
+        <x:v>23.14</x:v>
       </x:c>
       <x:c r="G10" s="4" t="n">
-        <x:v>12.62</x:v>
+        <x:v>13.29</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I10" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>12.75</x:v>
+        <x:v>13.66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
-        <x:v>0.98</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>7.85</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>11.89</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="G11" s="4" t="n">
-        <x:v>11.13</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I11" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>12.19</x:v>
+        <x:v>11.64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
-        <x:v>-1.25</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>-4.39</x:v>
+        <x:v>5.04</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.41</x:v>
+        <x:v>7.82</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>7.98</x:v>
+        <x:v>13.64</x:v>
       </x:c>
       <x:c r="G12" s="4" t="n">
-        <x:v>1.49</x:v>
+        <x:v>2.99</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I12" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>0.56</x:v>
+        <x:v>2.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>3.67</x:v>
+        <x:v>4.21</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>8.24</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>20.83</x:v>
+        <x:v>24.12</x:v>
       </x:c>
       <x:c r="G19" s="4" t="n">
-        <x:v>13.52</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I19" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="4" t="n">
-        <x:v>13.66</x:v>
+        <x:v>14.57</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
-        <x:v>0.98</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>7.85</x:v>
+        <x:v>-0.89</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>4.47</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>11.89</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="G20" s="4" t="n">
-        <x:v>11.13</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J20" s="4" t="n">
-        <x:v>12.19</x:v>
+        <x:v>11.64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
-        <x:v>-1.18</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>-4.18</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.84</x:v>
+        <x:v>8.34</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8.94</x:v>
+        <x:v>14.62</x:v>
       </x:c>
       <x:c r="G21" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I21" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J21" s="4" t="n">
-        <x:v>1.47</x:v>
+        <x:v>2.93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:I38"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="29.110625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.950625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.560625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="5.170625" style="0" customWidth="1"/>
     <x:col min="5" max="7" width="7.340625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.400625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="14.830625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9">
       <x:c r="A2" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9">
       <x:c r="A5" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9">
       <x:c r="A6" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9">
       <x:c r="A7" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="2" t="s"/>
       <x:c r="B9" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H9" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I9" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9">
       <x:c r="A10" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>3.46</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>7.81</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>19.87</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>12.62</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H10" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
         <x:v>12.75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9">
       <x:c r="A11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s"/>
       <x:c r="C11" s="4" t="n">
         <x:v>7.85</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11.89</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>11.13</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H11" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
         <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9">
       <x:c r="A12" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s"/>
       <x:c r="C12" s="4" t="n">
         <x:v>-4.39</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>2.41</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>7.98</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>1.49</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H12" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
         <x:v>0.56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9">
       <x:c r="A14" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9">
       <x:c r="A15" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9">
       <x:c r="A16" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9">
       <x:c r="A18" s="2" t="s"/>
       <x:c r="B18" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H18" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9">
       <x:c r="A19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>3.67</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8.24</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>20.83</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
         <x:v>13.52</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H19" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I19" s="4" t="n">
         <x:v>13.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9">
       <x:c r="A20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s"/>
       <x:c r="C20" s="4" t="n">
         <x:v>7.85</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>11.89</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>11.13</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H20" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I20" s="4" t="n">
         <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9">
       <x:c r="A21" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s"/>
       <x:c r="C21" s="4" t="n">
         <x:v>-4.18</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>2.84</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>8.94</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H21" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I21" s="4" t="n">
         <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9">
       <x:c r="A23" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9">
       <x:c r="A24" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9">
       <x:c r="A25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9">
       <x:c r="A26" s="2" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9">
       <x:c r="A27" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9">
       <x:c r="A28" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9">
       <x:c r="A29" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9">
       <x:c r="A30" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9">
       <x:c r="A31" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9">
       <x:c r="A32" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9">
       <x:c r="A33" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9">
       <x:c r="A34" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9">
       <x:c r="A35" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9">
       <x:c r="A36" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9">
       <x:c r="A37" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9">
       <x:c r="A38" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>