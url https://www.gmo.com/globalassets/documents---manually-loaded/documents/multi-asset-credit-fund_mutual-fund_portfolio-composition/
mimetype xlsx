--- v8 (2026-09-16)
+++ v9 (2026-10-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ef7ca900eb496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b107baa2bb74347b891598f9e005383.psmdcp" Id="R7571172f5c4b4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156dcb59d0804519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8324050b8ac46bca99dc4e4641c9f1d.psmdcp" Id="Rbd9c741129484bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <x:si>
     <x:t>Risk Profile - Multi-Asset Credit Fund</x:t>
   </x:si>
   <x:si>