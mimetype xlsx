--- v9 (2026-10-06)
+++ v10 (2026-10-26)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156dcb59d0804519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8324050b8ac46bca99dc4e4641c9f1d.psmdcp" Id="Rbd9c741129484bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48fbb75aa104a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78db564fccf745bb922dd1aa8d210d9a.psmdcp" Id="Ra719e03f7446492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Credit Ratings" sheetId="3" r:id="rId3"/>
     <x:sheet name="Sectors" sheetId="4" r:id="rId4"/>
     <x:sheet name="Characteristics" sheetId="5" r:id="rId5"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Risk Profile - Multi-Asset Credit Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>From 05/30/2025 to 08/31/2026</x:t>
+    <x:t>From 05/30/2025 to 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Credit Fund</x:t>
   </x:si>
   <x:si>
     <x:t>Multi-Asset Credit Blended Benchmark</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -174,51 +174,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The Multi-Asset Credit Blended Benchmark is an internally maintained benchmark computed by GMO, comprised of (i) 25% Bloomberg U.S. Securitized Index, (ii) 25% Bloomberg U.S. Corporate</x:t>
   </x:si>
   <x:si>
     <x:t>High Yield Index, (iii) 25% Bloomberg U.S. Corporate Index, and (iv) 25% J.P. Morgan EMBI Global Diversified.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Ratings - Multi-Asset Credit Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026 (%)</x:t>
+    <x:t>As of 09/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Rating</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>AA</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
@@ -306,72 +306,66 @@
   <x:si>
     <x:t>Agency MBS</x:t>
   </x:si>
   <x:si>
     <x:t>Emerging Debt</x:t>
   </x:si>
   <x:si>
     <x:t>High Yield Corporates</x:t>
   </x:si>
   <x:si>
     <x:t>Investment Grade Corporates</x:t>
   </x:si>
   <x:si>
     <x:t>Securitized</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term Investments</x:t>
   </x:si>
   <x:si>
     <x:t>Tactical Long/Short</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - Multi-Asset Credit Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/31/2026</x:t>
+    <x:t>As of 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Spread Duration</x:t>
   </x:si>
   <x:si>
     <x:t>Spread</x:t>
   </x:si>
   <x:si>
-    <x:t>115.6bps</x:t>
+    <x:t>109.6bps</x:t>
   </x:si>
   <x:si>
     <x:t>Effective Duration</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>80.7%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -753,98 +747,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>0.44</x:v>
+        <x:v>0.18</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>0.73</x:v>
+        <x:v>0.77</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.94</x:v>
+        <x:v>0.97</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>0.77</x:v>
+        <x:v>-0.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.42</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>3.33</x:v>
+        <x:v>4.36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -899,142 +893,142 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>20.1</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>35.5</x:v>
+        <x:v>31.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>26.2</x:v>
+        <x:v>26.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>20.3</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17.9</x:v>
+        <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
@@ -1186,213 +1180,205 @@
       <x:c r="A1" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>45.2</x:v>
+        <x:v>45.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>13.2</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B11"/>
+  <x:dimension ref="A1:B10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="17.230625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.470625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.9</x:v>
-[...11 lines deleted...]
-      <x:c r="A11" s="1" t="s">
+        <x:v>4.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:2">
+      <x:c r="A10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>