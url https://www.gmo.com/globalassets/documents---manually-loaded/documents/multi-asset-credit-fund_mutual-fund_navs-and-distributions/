--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -1,88 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf280d7508c415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b46134c3ff8646889508c2a7bdeac449.psmdcp" Id="R7fefaaaf521e47ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62085c23cc474cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc26b7d99bbe4469b748dceb0dd6f6ed.psmdcp" Id="R3edd836005814f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="229">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>04/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/31/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/29/2025</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2026</x:t>
   </x:si>
@@ -1092,4053 +1140,4437 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G153"/>
+  <x:dimension ref="A1:G169"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.12</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:7">
+      <x:c r="A147" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
-      <x:c r="A153" s="1" t="s">
-        <x:v>154</x:v>
+      <x:c r="A153" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:7">
+      <x:c r="A154" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:7">
+      <x:c r="A155" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:7">
+      <x:c r="A156" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:7">
+      <x:c r="A157" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:7">
+      <x:c r="A158" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:7">
+      <x:c r="A159" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:7">
+      <x:c r="A160" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:7">
+      <x:c r="A161" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:7">
+      <x:c r="A162" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:7">
+      <x:c r="A164" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:7">
+      <x:c r="A165" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:7">
+      <x:c r="A166" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:7">
+      <x:c r="A167" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:7">
+      <x:c r="A168" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:7">
+      <x:c r="A169" s="1" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G225"/>
+  <x:dimension ref="A1:G241"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.14</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:7">
+      <x:c r="A219" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B219" s="3" t="n">
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="n">
+        <x:v>20.21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B221" s="3" t="n">
+        <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B223" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
-      <x:c r="A225" s="1" t="s">
-        <x:v>154</x:v>
+      <x:c r="A225" s="2" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B225" s="3" t="n">
+        <x:v>20.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:7">
+      <x:c r="A226" s="2" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:7">
+      <x:c r="A227" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B227" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:7">
+      <x:c r="A228" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:7">
+      <x:c r="A229" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B229" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:7">
+      <x:c r="A230" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B230" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:7">
+      <x:c r="A231" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B231" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:7">
+      <x:c r="A232" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B232" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:7">
+      <x:c r="A233" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B233" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:7">
+      <x:c r="A234" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B234" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:7">
+      <x:c r="A236" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:7">
+      <x:c r="A237" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:7">
+      <x:c r="A238" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:7">
+      <x:c r="A239" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:7">
+      <x:c r="A240" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:7">
+      <x:c r="A241" s="1" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G121"/>
+  <x:dimension ref="A1:G137"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.13</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
         <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:7">
+      <x:c r="A115" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
-      <x:c r="A121" s="1" t="s">
-        <x:v>154</x:v>
+      <x:c r="A121" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:7">
+      <x:c r="A122" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:7">
+      <x:c r="A123" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:7">
+      <x:c r="A124" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:7">
+      <x:c r="A125" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:7">
+      <x:c r="A126" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:7">
+      <x:c r="A127" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:7">
+      <x:c r="A128" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:7">
+      <x:c r="A129" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:7">
+      <x:c r="A130" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:7">
+      <x:c r="A132" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:7">
+      <x:c r="A133" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:7">
+      <x:c r="A134" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:7">
+      <x:c r="A135" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:7">
+      <x:c r="A136" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:7">
+      <x:c r="A137" s="1" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>