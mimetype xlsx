--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,88 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62085c23cc474cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc26b7d99bbe4469b748dceb0dd6f6ed.psmdcp" Id="R3edd836005814f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae031099647d4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/106469c00d5847eeaaf0c4eee76e7335.psmdcp" Id="R8f62c33d216d4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="245">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="261">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>05/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/23/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/29/2025</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026</x:t>
   </x:si>
@@ -1140,4437 +1188,4821 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G169"/>
+  <x:dimension ref="A1:G185"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.98</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:7">
+      <x:c r="A163" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="n">
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
-      <x:c r="A169" s="1" t="s">
-        <x:v>170</x:v>
+      <x:c r="A169" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:7">
+      <x:c r="A170" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B170" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:7">
+      <x:c r="A171" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B171" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:7">
+      <x:c r="A174" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:7">
+      <x:c r="A175" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="2" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:7">
+      <x:c r="A181" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:7">
+      <x:c r="A182" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:7">
+      <x:c r="A183" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:7">
+      <x:c r="A184" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="1" t="s">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G241"/>
+  <x:dimension ref="A1:G257"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.99</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:7">
+      <x:c r="A235" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B235" s="3" t="n">
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="n">
+        <x:v>20.21</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B237" s="3" t="n">
+        <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B238" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B239" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B240" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
-      <x:c r="A241" s="1" t="s">
-        <x:v>170</x:v>
+      <x:c r="A241" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B241" s="3" t="n">
+        <x:v>20.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:7">
+      <x:c r="A242" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B242" s="3" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:7">
+      <x:c r="A243" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B243" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:7">
+      <x:c r="A244" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B244" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:7">
+      <x:c r="A245" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B245" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:7">
+      <x:c r="A246" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B246" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:7">
+      <x:c r="A247" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B247" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:7">
+      <x:c r="A248" s="2" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B248" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:7">
+      <x:c r="A249" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B249" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:7">
+      <x:c r="A250" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B250" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:7">
+      <x:c r="A252" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:7">
+      <x:c r="A253" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:7">
+      <x:c r="A254" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:7">
+      <x:c r="A255" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:7">
+      <x:c r="A256" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:7">
+      <x:c r="A257" s="1" t="s">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G137"/>
+  <x:dimension ref="A1:G153"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.99</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>102</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
         <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:7">
+      <x:c r="A131" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
-      <x:c r="A137" s="1" t="s">
-        <x:v>170</x:v>
+      <x:c r="A137" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:7">
+      <x:c r="A138" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:7">
+      <x:c r="A139" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:7">
+      <x:c r="A140" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:7">
+      <x:c r="A141" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:7">
+      <x:c r="A142" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:7">
+      <x:c r="A143" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:7">
+      <x:c r="A144" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:7">
+      <x:c r="A145" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:7">
+      <x:c r="A146" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:7">
+      <x:c r="A148" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:7">
+      <x:c r="A149" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:7">
+      <x:c r="A150" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:7">
+      <x:c r="A151" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:7">
+      <x:c r="A152" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:7">
+      <x:c r="A153" s="1" t="s">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>