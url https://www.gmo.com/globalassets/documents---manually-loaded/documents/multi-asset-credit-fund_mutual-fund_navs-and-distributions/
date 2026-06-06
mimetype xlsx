--- v2 (2026-05-16)
+++ v3 (2026-06-06)
@@ -1,88 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae031099647d4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/106469c00d5847eeaaf0c4eee76e7335.psmdcp" Id="R8f62c33d216d4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12986c63ad7c4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a002573d849c4f2c9f673d5c42e9c990.psmdcp" Id="Rfc3c6ed8468047f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="261">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="274">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>06/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/15/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/29/2025</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026</x:t>
   </x:si>
@@ -1188,4821 +1227,5133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G185"/>
+  <x:dimension ref="A1:G198"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.14</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B182" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="n">
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B184" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
-      <x:c r="A185" s="1" t="s">
-        <x:v>186</x:v>
+      <x:c r="A185" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B185" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:7">
+      <x:c r="A186" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:7">
+      <x:c r="A187" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B187" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:7">
+      <x:c r="A188" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:7">
+      <x:c r="A189" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B189" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:7">
+      <x:c r="A190" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:7">
+      <x:c r="A191" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B191" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:7">
+      <x:c r="A193" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:7">
+      <x:c r="A194" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:7">
+      <x:c r="A195" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:7">
+      <x:c r="A196" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:7">
+      <x:c r="A197" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:7">
+      <x:c r="A198" s="1" t="s">
+        <x:v>199</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G257"/>
+  <x:dimension ref="A1:G270"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="2" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="2" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B248" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="2" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B249" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.21</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:7">
+      <x:c r="A251" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B251" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B252" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B253" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B254" s="3" t="n">
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B255" s="3" t="n">
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B256" s="3" t="n">
+        <x:v>20.11</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
-      <x:c r="A257" s="1" t="s">
-        <x:v>186</x:v>
+      <x:c r="A257" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B257" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:7">
+      <x:c r="A258" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B258" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:7">
+      <x:c r="A259" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B259" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:7">
+      <x:c r="A260" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B260" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:7">
+      <x:c r="A261" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B261" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:7">
+      <x:c r="A262" s="2" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="B262" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:7">
+      <x:c r="A263" s="2" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B263" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:7">
+      <x:c r="A265" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:7">
+      <x:c r="A266" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:7">
+      <x:c r="A267" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:7">
+      <x:c r="A268" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:7">
+      <x:c r="A269" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:7">
+      <x:c r="A270" s="1" t="s">
+        <x:v>199</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G153"/>
+  <x:dimension ref="A1:G166"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>115</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:7">
+      <x:c r="A147" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
-      <x:c r="A153" s="1" t="s">
-        <x:v>186</x:v>
+      <x:c r="A153" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:7">
+      <x:c r="A154" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:7">
+      <x:c r="A155" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:7">
+      <x:c r="A156" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:7">
+      <x:c r="A157" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:7">
+      <x:c r="A158" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:7">
+      <x:c r="A159" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:7">
+      <x:c r="A161" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:7">
+      <x:c r="A162" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:7">
+      <x:c r="A163" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:7">
+      <x:c r="A164" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:7">
+      <x:c r="A165" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:7">
+      <x:c r="A166" s="1" t="s">
+        <x:v>199</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>