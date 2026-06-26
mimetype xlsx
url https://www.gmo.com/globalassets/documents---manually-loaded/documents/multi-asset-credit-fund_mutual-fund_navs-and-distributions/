--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,88 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12986c63ad7c4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a002573d849c4f2c9f673d5c42e9c990.psmdcp" Id="Rfc3c6ed8468047f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79238d4cbb864e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212a12ad936b4335b47d2bfcab76bed5.psmdcp" Id="R10a6c6e9dc914469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="274">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="288">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/04/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/29/2025</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026</x:t>
   </x:si>
@@ -1227,5133 +1269,5469 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G198"/>
+  <x:dimension ref="A1:G212"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.23</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:7">
+      <x:c r="A192" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B197" s="3" t="n">
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
-      <x:c r="A198" s="1" t="s">
-        <x:v>199</x:v>
+      <x:c r="A198" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:7">
+      <x:c r="A199" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:7">
+      <x:c r="A200" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:7">
+      <x:c r="A201" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:7">
+      <x:c r="A202" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:7">
+      <x:c r="A203" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:7">
+      <x:c r="A204" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:7">
+      <x:c r="A205" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:7">
+      <x:c r="A207" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:7">
+      <x:c r="A208" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:7">
+      <x:c r="A209" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:7">
+      <x:c r="A210" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:7">
+      <x:c r="A211" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:7">
+      <x:c r="A212" s="1" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G270"/>
+  <x:dimension ref="A1:G284"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.24</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="2" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="2" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="2" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="2" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="2" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="2" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="2" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B248" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="2" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B249" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="2" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B251" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="2" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B252" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B253" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B254" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B255" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B256" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="2" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B257" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B258" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B259" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B260" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B261" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B262" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B263" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:7">
+      <x:c r="A264" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B264" s="3" t="n">
+        <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B265" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B266" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B267" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B268" s="3" t="n">
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B269" s="3" t="n">
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
-      <x:c r="A270" s="1" t="s">
-        <x:v>199</x:v>
+      <x:c r="A270" s="2" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B270" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:7">
+      <x:c r="A271" s="2" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B271" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:7">
+      <x:c r="A272" s="2" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B272" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:7">
+      <x:c r="A273" s="2" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B273" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:7">
+      <x:c r="A274" s="2" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B274" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:7">
+      <x:c r="A275" s="2" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B275" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:7">
+      <x:c r="A276" s="2" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B276" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:7">
+      <x:c r="A277" s="2" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B277" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:7">
+      <x:c r="A279" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:7">
+      <x:c r="A280" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:7">
+      <x:c r="A281" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:7">
+      <x:c r="A282" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:7">
+      <x:c r="A283" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:7">
+      <x:c r="A284" s="1" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G166"/>
+  <x:dimension ref="A1:G180"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="2" t="s">
-        <x:v>8</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="2" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="2" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="2" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="2" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="2" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:7">
+      <x:c r="A160" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="n">
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
-      <x:c r="A166" s="1" t="s">
-        <x:v>199</x:v>
+      <x:c r="A166" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:7">
+      <x:c r="A167" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:7">
+      <x:c r="A168" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:7">
+      <x:c r="A169" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:7">
+      <x:c r="A170" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B170" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:7">
+      <x:c r="A171" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B171" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:7">
+      <x:c r="A175" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="1" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>