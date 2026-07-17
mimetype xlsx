--- v4 (2026-06-26)
+++ v5 (2026-07-17)
@@ -1,88 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79238d4cbb864e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/212a12ad936b4335b47d2bfcab76bed5.psmdcp" Id="R10a6c6e9dc914469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4d4f05430946b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b68e7f788b74fa79129e264c0a6a10a.psmdcp" Id="Rb2d048d314fb4a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="288">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="304">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>LT Cap Gain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/29/2025</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026</x:t>
   </x:si>
@@ -1269,5469 +1317,5862 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G212"/>
+  <x:dimension ref="A1:H226"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:7">
+    <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:7">
+    <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:7">
+    <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:7">
+      <x:c r="H4" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+      <x:c r="E5" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="n">
+        <x:v>0.0302</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="n">
+        <x:v>0.027</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="n">
+        <x:v>0.0014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:8">
+      <x:c r="A6" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>0.5406</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="n">
+        <x:v>0.0044</x:v>
+      </x:c>
+      <x:c r="H6" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:8">
+      <x:c r="A7" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>21.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8">
+      <x:c r="A12" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8">
+      <x:c r="A13" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>21.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>21.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
-      <x:c r="E5" s="2" t="s">
-[...13 lines deleted...]
-      <x:c r="B6" s="3" t="n">
+    </x:row>
+    <x:row r="20" spans="1:8">
+      <x:c r="A20" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
         <x:v>21.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B7" s="3" t="n">
+    <x:row r="21" spans="1:8">
+      <x:c r="A21" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="22" spans="1:7">
+    <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:7">
+    <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8">
+      <x:c r="A24" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8">
+      <x:c r="A25" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8">
+      <x:c r="A26" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8">
+      <x:c r="A27" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:7">
-[...11 lines deleted...]
-      <x:c r="B25" s="3" t="n">
+    <x:row r="28" spans="1:8">
+      <x:c r="A28" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8">
+      <x:c r="A29" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8">
+      <x:c r="A30" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8">
+      <x:c r="A31" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B31" s="3" t="n">
+        <x:v>21.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8">
+      <x:c r="A32" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>21.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8">
+      <x:c r="A33" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:7">
-[...71 lines deleted...]
-    <x:row r="35" spans="1:7">
+    <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.08</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:7">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:7">
+    <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:7">
+    <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:7">
+    <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.16</x:v>
-[...2 lines deleted...]
-    <x:row r="40" spans="1:7">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:7">
+    <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B44" s="3" t="n">
+        <x:v>20.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B42" s="3" t="n">
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B43" s="3" t="n">
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B44" s="3" t="n">
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B58" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B45" s="3" t="n">
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B46" s="3" t="n">
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B47" s="3" t="n">
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B48" s="3" t="n">
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B49" s="3" t="n">
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B50" s="3" t="n">
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B51" s="3" t="n">
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B52" s="3" t="n">
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B53" s="3" t="n">
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B54" s="3" t="n">
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B55" s="3" t="n">
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B56" s="3" t="n">
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B57" s="3" t="n">
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B71" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B58" s="3" t="n">
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B59" s="3" t="n">
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B60" s="3" t="n">
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B61" s="3" t="n">
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B62" s="3" t="n">
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B63" s="3" t="n">
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B64" s="3" t="n">
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B65" s="3" t="n">
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="n">
         <x:v>20.87</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B66" s="3" t="n">
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="n">
         <x:v>20.81</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B67" s="3" t="n">
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B68" s="3" t="n">
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B69" s="3" t="n">
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B70" s="3" t="n">
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B71" s="3" t="n">
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B72" s="3" t="n">
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B73" s="3" t="n">
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B74" s="3" t="n">
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B75" s="3" t="n">
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B76" s="3" t="n">
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B77" s="3" t="n">
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B78" s="3" t="n">
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B79" s="3" t="n">
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B80" s="3" t="n">
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B81" s="3" t="n">
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B82" s="3" t="n">
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B83" s="3" t="n">
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B84" s="3" t="n">
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B85" s="3" t="n">
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B86" s="3" t="n">
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B87" s="3" t="n">
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B88" s="3" t="n">
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B89" s="3" t="n">
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B90" s="3" t="n">
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B91" s="3" t="n">
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B92" s="3" t="n">
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B93" s="3" t="n">
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B94" s="3" t="n">
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B95" s="3" t="n">
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B96" s="3" t="n">
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B97" s="3" t="n">
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B98" s="3" t="n">
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B99" s="3" t="n">
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B100" s="3" t="n">
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B101" s="3" t="n">
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="102" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B102" s="3" t="n">
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B103" s="3" t="n">
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B104" s="3" t="n">
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B105" s="3" t="n">
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B106" s="3" t="n">
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B107" s="3" t="n">
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B108" s="3" t="n">
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B109" s="3" t="n">
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B110" s="3" t="n">
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B111" s="3" t="n">
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B112" s="3" t="n">
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B113" s="3" t="n">
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B114" s="3" t="n">
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B115" s="3" t="n">
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B116" s="3" t="n">
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="117" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B117" s="3" t="n">
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="118" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B118" s="3" t="n">
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B119" s="3" t="n">
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B120" s="3" t="n">
+    <x:row r="134" spans="1:8">
+      <x:c r="A134" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="121" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B121" s="3" t="n">
+    <x:row r="135" spans="1:8">
+      <x:c r="A135" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="122" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B122" s="3" t="n">
+    <x:row r="136" spans="1:8">
+      <x:c r="A136" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="123" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B123" s="3" t="n">
+    <x:row r="137" spans="1:8">
+      <x:c r="A137" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="124" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B124" s="3" t="n">
+    <x:row r="138" spans="1:8">
+      <x:c r="A138" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="125" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B125" s="3" t="n">
+    <x:row r="139" spans="1:8">
+      <x:c r="A139" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="n">
         <x:v>20.83</x:v>
       </x:c>
     </x:row>
-    <x:row r="126" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B126" s="3" t="n">
+    <x:row r="140" spans="1:8">
+      <x:c r="A140" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="127" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B127" s="3" t="n">
+    <x:row r="141" spans="1:8">
+      <x:c r="A141" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="128" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B128" s="3" t="n">
+    <x:row r="142" spans="1:8">
+      <x:c r="A142" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="n">
         <x:v>21.38</x:v>
       </x:c>
     </x:row>
-    <x:row r="129" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B129" s="3" t="n">
+    <x:row r="143" spans="1:8">
+      <x:c r="A143" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="n">
         <x:v>21.37</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B130" s="3" t="n">
+    <x:row r="144" spans="1:8">
+      <x:c r="A144" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="131" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B131" s="3" t="n">
+    <x:row r="145" spans="1:8">
+      <x:c r="A145" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="132" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B132" s="3" t="n">
+    <x:row r="146" spans="1:8">
+      <x:c r="A146" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="133" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B133" s="3" t="n">
+    <x:row r="147" spans="1:8">
+      <x:c r="A147" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
         <x:v>21.36</x:v>
       </x:c>
     </x:row>
-    <x:row r="134" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B134" s="3" t="n">
+    <x:row r="148" spans="1:8">
+      <x:c r="A148" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="135" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B135" s="3" t="n">
+    <x:row r="149" spans="1:8">
+      <x:c r="A149" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="136" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B136" s="3" t="n">
+    <x:row r="150" spans="1:8">
+      <x:c r="A150" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="137" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B137" s="3" t="n">
+    <x:row r="151" spans="1:8">
+      <x:c r="A151" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="138" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B138" s="3" t="n">
+    <x:row r="152" spans="1:8">
+      <x:c r="A152" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="139" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B139" s="3" t="n">
+    <x:row r="153" spans="1:8">
+      <x:c r="A153" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="140" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B140" s="3" t="n">
+    <x:row r="154" spans="1:8">
+      <x:c r="A154" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
         <x:v>21.25</x:v>
       </x:c>
     </x:row>
-    <x:row r="141" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B141" s="3" t="n">
+    <x:row r="155" spans="1:8">
+      <x:c r="A155" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="142" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B142" s="3" t="n">
+    <x:row r="156" spans="1:8">
+      <x:c r="A156" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="143" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B143" s="3" t="n">
+    <x:row r="157" spans="1:8">
+      <x:c r="A157" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="144" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B144" s="3" t="n">
+    <x:row r="158" spans="1:8">
+      <x:c r="A158" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="145" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B145" s="3" t="n">
+    <x:row r="159" spans="1:8">
+      <x:c r="A159" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="146" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B146" s="3" t="n">
+    <x:row r="160" spans="1:8">
+      <x:c r="A160" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="147" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B147" s="3" t="n">
+    <x:row r="161" spans="1:8">
+      <x:c r="A161" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="148" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B148" s="3" t="n">
+    <x:row r="162" spans="1:8">
+      <x:c r="A162" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="149" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B149" s="3" t="n">
+    <x:row r="163" spans="1:8">
+      <x:c r="A163" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="150" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B150" s="3" t="n">
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="n">
         <x:v>21.29</x:v>
       </x:c>
     </x:row>
-    <x:row r="151" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B151" s="3" t="n">
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="n">
         <x:v>21.25</x:v>
       </x:c>
     </x:row>
-    <x:row r="152" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B152" s="3" t="n">
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
     </x:row>
-    <x:row r="153" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B153" s="3" t="n">
+    <x:row r="167" spans="1:8">
+      <x:c r="A167" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="154" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B154" s="3" t="n">
+    <x:row r="168" spans="1:8">
+      <x:c r="A168" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="155" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B155" s="3" t="n">
+    <x:row r="169" spans="1:8">
+      <x:c r="A169" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="156" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B156" s="3" t="n">
+    <x:row r="170" spans="1:8">
+      <x:c r="A170" s="2" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B170" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="157" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B157" s="3" t="n">
+    <x:row r="171" spans="1:8">
+      <x:c r="A171" s="2" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B171" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="158" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B158" s="3" t="n">
+    <x:row r="172" spans="1:8">
+      <x:c r="A172" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="n">
         <x:v>21.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="159" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B159" s="3" t="n">
+    <x:row r="173" spans="1:8">
+      <x:c r="A173" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="160" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B160" s="3" t="n">
+    <x:row r="174" spans="1:8">
+      <x:c r="A174" s="2" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="161" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B161" s="3" t="n">
+    <x:row r="175" spans="1:8">
+      <x:c r="A175" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="162" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="176" spans="1:7">
+    <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="177" spans="1:7">
+    <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:8">
+      <x:c r="A178" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:8">
+      <x:c r="A179" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:8">
+      <x:c r="A180" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:8">
+      <x:c r="A181" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B182" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B184" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B185" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B187" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:8">
+      <x:c r="A188" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:8">
+      <x:c r="A189" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B189" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:8">
+      <x:c r="A190" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:8">
+      <x:c r="A191" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B191" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="178" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B178" s="3" t="n">
+    <x:row r="192" spans="1:8">
+      <x:c r="A192" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="179" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B179" s="3" t="n">
+    <x:row r="193" spans="1:8">
+      <x:c r="A193" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="180" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B180" s="3" t="n">
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="181" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B181" s="3" t="n">
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="182" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B182" s="3" t="n">
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="183" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="197" spans="1:7">
+    <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="198" spans="1:7">
+    <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="n">
+        <x:v>21.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:8">
+      <x:c r="A202" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:8">
+      <x:c r="A203" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:8">
+      <x:c r="A204" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:8">
+      <x:c r="A205" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:8">
+      <x:c r="A206" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row r="199" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B199" s="3" t="n">
+    <x:row r="207" spans="1:8">
+      <x:c r="A207" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="2" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B211" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="2" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="2" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B213" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="200" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B200" s="3" t="n">
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B214" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
-    <x:row r="201" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B201" s="3" t="n">
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B215" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="202" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B202" s="3" t="n">
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B216" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="203" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B203" s="3" t="n">
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="2" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B217" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="204" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B204" s="3" t="n">
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B218" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="205" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B205" s="3" t="n">
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B219" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
-    <x:row r="207" spans="1:7">
-[...26 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="1" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G284"/>
+  <x:dimension ref="A1:H298"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:7">
+    <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:7">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:7">
+    <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:7">
+      <x:c r="H4" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+      <x:c r="E5" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="n">
+        <x:v>0.0382</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="n">
+        <x:v>0.027</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="n">
+        <x:v>0.0014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:8">
+      <x:c r="A6" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>0.5425</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="n">
+        <x:v>0.0044</x:v>
+      </x:c>
+      <x:c r="H6" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:8">
+      <x:c r="A7" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>21.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>21.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8">
+      <x:c r="A12" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8">
+      <x:c r="A13" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
         <x:v>21.24</x:v>
       </x:c>
-      <x:c r="E5" s="2" t="s">
-[...13 lines deleted...]
-      <x:c r="B6" s="3" t="n">
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>21.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>21.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>21.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
+        <x:v>21.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:8">
+      <x:c r="A20" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="21" spans="1:7">
+    <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:7">
+    <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:7">
+    <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8">
+      <x:c r="A24" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:7">
-[...7 lines deleted...]
-    <x:row r="25" spans="1:7">
+    <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
+        <x:v>21.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8">
+      <x:c r="A26" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8">
+      <x:c r="A27" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:8">
+      <x:c r="A28" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8">
+      <x:c r="A29" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8">
+      <x:c r="A30" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8">
+      <x:c r="A31" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B31" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8">
+      <x:c r="A32" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8">
+      <x:c r="A33" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:7">
-[...71 lines deleted...]
-    <x:row r="35" spans="1:7">
+    <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.1</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:7">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:7">
+    <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:7">
+    <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.14</x:v>
-[...2 lines deleted...]
-    <x:row r="39" spans="1:7">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.18</x:v>
-[...2 lines deleted...]
-    <x:row r="40" spans="1:7">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="n">
+        <x:v>21.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B44" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:7">
-[...19 lines deleted...]
-      <x:c r="B43" s="3" t="n">
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:7">
-[...39 lines deleted...]
-    <x:row r="49" spans="1:7">
+    <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.16</x:v>
-[...2 lines deleted...]
-    <x:row r="50" spans="1:7">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:7">
+    <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="n">
+        <x:v>21.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:8">
+      <x:c r="A58" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B58" s="3" t="n">
+        <x:v>21.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:8">
+      <x:c r="A59" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B52" s="3" t="n">
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B53" s="3" t="n">
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B54" s="3" t="n">
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B55" s="3" t="n">
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B56" s="3" t="n">
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B57" s="3" t="n">
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B71" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B58" s="3" t="n">
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B59" s="3" t="n">
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B60" s="3" t="n">
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B61" s="3" t="n">
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B62" s="3" t="n">
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B63" s="3" t="n">
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B64" s="3" t="n">
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B65" s="3" t="n">
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B66" s="3" t="n">
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B67" s="3" t="n">
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="n">
         <x:v>20.83</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B68" s="3" t="n">
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B69" s="3" t="n">
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B70" s="3" t="n">
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B71" s="3" t="n">
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B72" s="3" t="n">
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B73" s="3" t="n">
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B74" s="3" t="n">
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B75" s="3" t="n">
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B76" s="3" t="n">
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B77" s="3" t="n">
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B78" s="3" t="n">
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B79" s="3" t="n">
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B80" s="3" t="n">
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B81" s="3" t="n">
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B82" s="3" t="n">
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B83" s="3" t="n">
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B84" s="3" t="n">
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B85" s="3" t="n">
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B86" s="3" t="n">
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B87" s="3" t="n">
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B88" s="3" t="n">
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B89" s="3" t="n">
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B90" s="3" t="n">
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B91" s="3" t="n">
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B92" s="3" t="n">
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B93" s="3" t="n">
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B94" s="3" t="n">
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B95" s="3" t="n">
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B96" s="3" t="n">
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B97" s="3" t="n">
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B98" s="3" t="n">
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B99" s="3" t="n">
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B100" s="3" t="n">
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B101" s="3" t="n">
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="102" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B102" s="3" t="n">
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B103" s="3" t="n">
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B104" s="3" t="n">
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B105" s="3" t="n">
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B106" s="3" t="n">
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B107" s="3" t="n">
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B108" s="3" t="n">
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B109" s="3" t="n">
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B110" s="3" t="n">
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B111" s="3" t="n">
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B112" s="3" t="n">
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B113" s="3" t="n">
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B114" s="3" t="n">
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B115" s="3" t="n">
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B116" s="3" t="n">
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="117" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B117" s="3" t="n">
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="118" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B118" s="3" t="n">
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B119" s="3" t="n">
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B120" s="3" t="n">
+    <x:row r="134" spans="1:8">
+      <x:c r="A134" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="121" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B121" s="3" t="n">
+    <x:row r="135" spans="1:8">
+      <x:c r="A135" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="122" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B122" s="3" t="n">
+    <x:row r="136" spans="1:8">
+      <x:c r="A136" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="123" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B123" s="3" t="n">
+    <x:row r="137" spans="1:8">
+      <x:c r="A137" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="124" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B124" s="3" t="n">
+    <x:row r="138" spans="1:8">
+      <x:c r="A138" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="125" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B125" s="3" t="n">
+    <x:row r="139" spans="1:8">
+      <x:c r="A139" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="n">
         <x:v>20.83</x:v>
       </x:c>
     </x:row>
-    <x:row r="126" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B126" s="3" t="n">
+    <x:row r="140" spans="1:8">
+      <x:c r="A140" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="127" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B127" s="3" t="n">
+    <x:row r="141" spans="1:8">
+      <x:c r="A141" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="128" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B128" s="3" t="n">
+    <x:row r="142" spans="1:8">
+      <x:c r="A142" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="n">
         <x:v>21.38</x:v>
       </x:c>
     </x:row>
-    <x:row r="129" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B129" s="3" t="n">
+    <x:row r="143" spans="1:8">
+      <x:c r="A143" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="n">
         <x:v>21.37</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B130" s="3" t="n">
+    <x:row r="144" spans="1:8">
+      <x:c r="A144" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="131" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B131" s="3" t="n">
+    <x:row r="145" spans="1:8">
+      <x:c r="A145" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="132" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B132" s="3" t="n">
+    <x:row r="146" spans="1:8">
+      <x:c r="A146" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="133" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B133" s="3" t="n">
+    <x:row r="147" spans="1:8">
+      <x:c r="A147" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
         <x:v>21.36</x:v>
       </x:c>
     </x:row>
-    <x:row r="134" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B134" s="3" t="n">
+    <x:row r="148" spans="1:8">
+      <x:c r="A148" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="135" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B135" s="3" t="n">
+    <x:row r="149" spans="1:8">
+      <x:c r="A149" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="136" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B136" s="3" t="n">
+    <x:row r="150" spans="1:8">
+      <x:c r="A150" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="137" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B137" s="3" t="n">
+    <x:row r="151" spans="1:8">
+      <x:c r="A151" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="138" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B138" s="3" t="n">
+    <x:row r="152" spans="1:8">
+      <x:c r="A152" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="139" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B139" s="3" t="n">
+    <x:row r="153" spans="1:8">
+      <x:c r="A153" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="140" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B140" s="3" t="n">
+    <x:row r="154" spans="1:8">
+      <x:c r="A154" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
         <x:v>21.25</x:v>
       </x:c>
     </x:row>
-    <x:row r="141" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B141" s="3" t="n">
+    <x:row r="155" spans="1:8">
+      <x:c r="A155" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="142" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B142" s="3" t="n">
+    <x:row r="156" spans="1:8">
+      <x:c r="A156" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="143" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B143" s="3" t="n">
+    <x:row r="157" spans="1:8">
+      <x:c r="A157" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="144" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B144" s="3" t="n">
+    <x:row r="158" spans="1:8">
+      <x:c r="A158" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="145" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B145" s="3" t="n">
+    <x:row r="159" spans="1:8">
+      <x:c r="A159" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="146" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B146" s="3" t="n">
+    <x:row r="160" spans="1:8">
+      <x:c r="A160" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="147" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B147" s="3" t="n">
+    <x:row r="161" spans="1:8">
+      <x:c r="A161" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="148" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B148" s="3" t="n">
+    <x:row r="162" spans="1:8">
+      <x:c r="A162" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="149" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B149" s="3" t="n">
+    <x:row r="163" spans="1:8">
+      <x:c r="A163" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="150" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B150" s="3" t="n">
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="151" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B151" s="3" t="n">
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="n">
         <x:v>21.25</x:v>
       </x:c>
     </x:row>
-    <x:row r="152" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B152" s="3" t="n">
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
     </x:row>
-    <x:row r="153" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B153" s="3" t="n">
+    <x:row r="167" spans="1:8">
+      <x:c r="A167" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="154" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B154" s="3" t="n">
+    <x:row r="168" spans="1:8">
+      <x:c r="A168" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="155" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B155" s="3" t="n">
+    <x:row r="169" spans="1:8">
+      <x:c r="A169" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="156" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="170" spans="1:7">
+    <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="171" spans="1:7">
+    <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.15</x:v>
-[...2 lines deleted...]
-    <x:row r="172" spans="1:7">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.16</x:v>
-[...2 lines deleted...]
-    <x:row r="173" spans="1:7">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.16</x:v>
-[...2 lines deleted...]
-    <x:row r="174" spans="1:7">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.15</x:v>
-[...2 lines deleted...]
-    <x:row r="175" spans="1:7">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.11</x:v>
-[...2 lines deleted...]
-    <x:row r="176" spans="1:7">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
-    <x:row r="177" spans="1:7">
+    <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:8">
+      <x:c r="A178" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:8">
+      <x:c r="A179" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:8">
+      <x:c r="A180" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:8">
+      <x:c r="A181" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B182" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B184" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B185" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B187" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:8">
+      <x:c r="A188" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:8">
+      <x:c r="A189" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B189" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:8">
+      <x:c r="A190" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:8">
+      <x:c r="A191" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B191" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="178" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B178" s="3" t="n">
+    <x:row r="192" spans="1:8">
+      <x:c r="A192" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="179" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B179" s="3" t="n">
+    <x:row r="193" spans="1:8">
+      <x:c r="A193" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="180" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B180" s="3" t="n">
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="181" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B181" s="3" t="n">
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="182" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B182" s="3" t="n">
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="183" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="197" spans="1:7">
+    <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="198" spans="1:7">
+    <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:8">
+      <x:c r="A202" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:8">
+      <x:c r="A203" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:8">
+      <x:c r="A204" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:8">
+      <x:c r="A205" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:8">
+      <x:c r="A206" s="2" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row r="199" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B199" s="3" t="n">
+    <x:row r="207" spans="1:8">
+      <x:c r="A207" s="2" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="200" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B200" s="3" t="n">
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="n">
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="2" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B211" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="2" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="2" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B213" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B214" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
-    <x:row r="201" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B201" s="3" t="n">
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B215" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="202" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B202" s="3" t="n">
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B216" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="203" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B203" s="3" t="n">
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="2" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B217" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="204" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B204" s="3" t="n">
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="2" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B218" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="205" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B205" s="3" t="n">
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="2" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B219" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
-    <x:row r="206" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B206" s="3" t="n">
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="2" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="n">
         <x:v>20.83</x:v>
       </x:c>
     </x:row>
-    <x:row r="207" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B207" s="3" t="n">
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B221" s="3" t="n">
         <x:v>20.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="208" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B208" s="3" t="n">
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="2" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="209" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B209" s="3" t="n">
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="2" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B223" s="3" t="n">
         <x:v>20.81</x:v>
       </x:c>
     </x:row>
-    <x:row r="210" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B210" s="3" t="n">
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="2" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="n">
         <x:v>20.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="211" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B211" s="3" t="n">
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B225" s="3" t="n">
         <x:v>20.78</x:v>
       </x:c>
     </x:row>
-    <x:row r="212" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B212" s="3" t="n">
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="n">
         <x:v>20.75</x:v>
       </x:c>
     </x:row>
-    <x:row r="213" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B213" s="3" t="n">
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B227" s="3" t="n">
         <x:v>20.77</x:v>
       </x:c>
     </x:row>
-    <x:row r="214" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B214" s="3" t="n">
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="n">
         <x:v>20.68</x:v>
       </x:c>
     </x:row>
-    <x:row r="215" spans="1:7">
-      <x:c r="A215" s="2" t="s">
+    <x:row r="229" spans="1:8">
+      <x:c r="A229" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B229" s="3" t="n">
+        <x:v>20.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:8">
+      <x:c r="A230" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B230" s="3" t="n">
+        <x:v>20.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:8">
+      <x:c r="A231" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B231" s="3" t="n">
+        <x:v>20.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:8">
+      <x:c r="A232" s="2" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B232" s="3" t="n">
+        <x:v>20.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:8">
+      <x:c r="A233" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B233" s="3" t="n">
+        <x:v>20.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:8">
+      <x:c r="A234" s="2" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B234" s="3" t="n">
+        <x:v>20.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:8">
+      <x:c r="A235" s="2" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B235" s="3" t="n">
+        <x:v>20.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:8">
+      <x:c r="A236" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="n">
+        <x:v>20.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:8">
+      <x:c r="A237" s="2" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B237" s="3" t="n">
+        <x:v>20.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:8">
+      <x:c r="A238" s="2" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B238" s="3" t="n">
+        <x:v>20.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:8">
+      <x:c r="A239" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B239" s="3" t="n">
+        <x:v>20.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:8">
+      <x:c r="A240" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B240" s="3" t="n">
+        <x:v>20.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:8">
+      <x:c r="A241" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B241" s="3" t="n">
+        <x:v>20.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:8">
+      <x:c r="A242" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B242" s="3" t="n">
+        <x:v>20.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:8">
+      <x:c r="A243" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B243" s="3" t="n">
+        <x:v>20.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:8">
+      <x:c r="A244" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B244" s="3" t="n">
+        <x:v>20.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:8">
+      <x:c r="A245" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B245" s="3" t="n">
+        <x:v>20.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:8">
+      <x:c r="A246" s="2" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B246" s="3" t="n">
+        <x:v>20.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:8">
+      <x:c r="A247" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B247" s="3" t="n">
+        <x:v>20.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:8">
+      <x:c r="A248" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B248" s="3" t="n">
+        <x:v>20.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:8">
+      <x:c r="A249" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B249" s="3" t="n">
+        <x:v>20.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:8">
+      <x:c r="A250" s="2" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B250" s="3" t="n">
+        <x:v>20.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:8">
+      <x:c r="A251" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B251" s="3" t="n">
+        <x:v>20.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:8">
+      <x:c r="A252" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B252" s="3" t="n">
+        <x:v>20.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:8">
+      <x:c r="A253" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B253" s="3" t="n">
+        <x:v>20.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:8">
+      <x:c r="A254" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="B254" s="3" t="n">
+        <x:v>20.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:8">
+      <x:c r="A255" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B255" s="3" t="n">
+        <x:v>20.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:8">
+      <x:c r="A256" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B256" s="3" t="n">
+        <x:v>20.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:8">
+      <x:c r="A257" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B257" s="3" t="n">
+        <x:v>20.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:8">
+      <x:c r="A258" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B258" s="3" t="n">
+        <x:v>20.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:8">
+      <x:c r="A259" s="2" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B259" s="3" t="n">
+        <x:v>20.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:8">
+      <x:c r="A260" s="2" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="B260" s="3" t="n">
+        <x:v>20.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:8">
+      <x:c r="A261" s="2" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B261" s="3" t="n">
+        <x:v>20.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:8">
+      <x:c r="A262" s="2" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B262" s="3" t="n">
+        <x:v>20.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:8">
+      <x:c r="A263" s="2" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B263" s="3" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:8">
+      <x:c r="A264" s="2" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="B264" s="3" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:8">
+      <x:c r="A265" s="2" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B265" s="3" t="n">
+        <x:v>20.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:8">
+      <x:c r="A266" s="2" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B266" s="3" t="n">
+        <x:v>20.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:8">
+      <x:c r="A267" s="2" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B267" s="3" t="n">
+        <x:v>20.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:8">
+      <x:c r="A268" s="2" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="B268" s="3" t="n">
+        <x:v>20.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:8">
+      <x:c r="A269" s="2" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B269" s="3" t="n">
+        <x:v>20.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:8">
+      <x:c r="A270" s="2" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="B270" s="3" t="n">
+        <x:v>20.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:8">
+      <x:c r="A271" s="2" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B271" s="3" t="n">
+        <x:v>20.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:8">
+      <x:c r="A272" s="2" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="B272" s="3" t="n">
+        <x:v>20.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:8">
+      <x:c r="A273" s="2" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B273" s="3" t="n">
+        <x:v>20.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:8">
+      <x:c r="A274" s="2" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="B274" s="3" t="n">
+        <x:v>20.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:8">
+      <x:c r="A275" s="2" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B275" s="3" t="n">
+        <x:v>20.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:8">
+      <x:c r="A276" s="2" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="B276" s="3" t="n">
+        <x:v>20.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:8">
+      <x:c r="A277" s="2" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B277" s="3" t="n">
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:8">
+      <x:c r="A278" s="2" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B278" s="3" t="n">
+        <x:v>20.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:8">
+      <x:c r="A279" s="2" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B279" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:8">
+      <x:c r="A280" s="2" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B280" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:8">
+      <x:c r="A281" s="2" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="B281" s="3" t="n">
+        <x:v>20.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:8">
+      <x:c r="A282" s="2" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B282" s="3" t="n">
+        <x:v>20.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:8">
+      <x:c r="A283" s="2" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B283" s="3" t="n">
+        <x:v>20.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:8">
+      <x:c r="A284" s="2" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B284" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:8">
+      <x:c r="A285" s="2" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="B285" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:8">
+      <x:c r="A286" s="2" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B286" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:8">
+      <x:c r="A287" s="2" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="B287" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:8">
+      <x:c r="A288" s="2" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B288" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:8">
+      <x:c r="A289" s="2" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B289" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:8">
+      <x:c r="A290" s="2" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B290" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:8">
+      <x:c r="A291" s="2" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="B291" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:8">
+      <x:c r="A293" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="B215" s="3" t="n">
-[...4 lines deleted...]
-      <x:c r="A216" s="2" t="s">
+    </x:row>
+    <x:row r="294" spans="1:8">
+      <x:c r="A294" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="B216" s="3" t="n">
-[...4 lines deleted...]
-      <x:c r="A217" s="2" t="s">
+    </x:row>
+    <x:row r="295" spans="1:8">
+      <x:c r="A295" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="B217" s="3" t="n">
-[...4 lines deleted...]
-      <x:c r="A218" s="2" t="s">
+    </x:row>
+    <x:row r="296" spans="1:8">
+      <x:c r="A296" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="B218" s="3" t="n">
-[...4 lines deleted...]
-      <x:c r="A219" s="2" t="s">
+    </x:row>
+    <x:row r="297" spans="1:8">
+      <x:c r="A297" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="B219" s="3" t="n">
-[...4 lines deleted...]
-      <x:c r="A220" s="2" t="s">
+    </x:row>
+    <x:row r="298" spans="1:8">
+      <x:c r="A298" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...487 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G180"/>
+  <x:dimension ref="A1:H194"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:7">
+    <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-    <x:row r="3" spans="1:7">
+        <x:v>303</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:7">
+    <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:7">
+      <x:c r="H4" s="1" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
+        <x:v>21.12</x:v>
+      </x:c>
+      <x:c r="E5" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="F5" s="4" t="n">
+        <x:v>0.0353</x:v>
+      </x:c>
+      <x:c r="G5" s="4" t="n">
+        <x:v>0.027</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="n">
+        <x:v>0.0014</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:8">
+      <x:c r="A6" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+      <x:c r="E6" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>0.5487</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="n">
+        <x:v>0.0044</x:v>
+      </x:c>
+      <x:c r="H6" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:8">
+      <x:c r="A7" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>21.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8">
+      <x:c r="A10" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:8">
+      <x:c r="A11" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:8">
+      <x:c r="A12" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:8">
+      <x:c r="A13" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
-      <x:c r="E5" s="2" t="s">
-[...13 lines deleted...]
-      <x:c r="B6" s="3" t="n">
+    </x:row>
+    <x:row r="14" spans="1:8">
+      <x:c r="A14" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:8">
+      <x:c r="A15" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:8">
+      <x:c r="A16" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>21.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:8">
+      <x:c r="A17" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>21.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:8">
+      <x:c r="A18" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>21.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:8">
+      <x:c r="A19" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
+        <x:v>21.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:8">
+      <x:c r="A20" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
         <x:v>21.22</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="21" spans="1:7">
+    <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:7">
+    <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:7">
+    <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:8">
+      <x:c r="A24" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:8">
+      <x:c r="A25" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="n">
+        <x:v>21.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:8">
+      <x:c r="A26" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:8">
+      <x:c r="A27" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:7">
-[...11 lines deleted...]
-      <x:c r="B25" s="3" t="n">
+    <x:row r="28" spans="1:8">
+      <x:c r="A28" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:8">
+      <x:c r="A29" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:8">
+      <x:c r="A30" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:8">
+      <x:c r="A31" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B31" s="3" t="n">
+        <x:v>21.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:8">
+      <x:c r="A32" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>21.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:8">
+      <x:c r="A33" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:8">
+      <x:c r="A34" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:7">
-[...71 lines deleted...]
-    <x:row r="35" spans="1:7">
+    <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.09</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:7">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:7">
+    <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.16</x:v>
-[...2 lines deleted...]
-    <x:row r="38" spans="1:7">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:7">
+    <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
+        <x:v>21.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:8">
+      <x:c r="A40" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B40" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:8">
+      <x:c r="A41" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:8">
+      <x:c r="A42" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="n">
+        <x:v>21.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:8">
+      <x:c r="A43" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="n">
+        <x:v>21.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:8">
+      <x:c r="A44" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B44" s="3" t="n">
+        <x:v>20.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:8">
+      <x:c r="A45" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:8">
+      <x:c r="A46" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="n">
+        <x:v>21.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="n">
+        <x:v>21.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:8">
+      <x:c r="A52" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:8">
+      <x:c r="A53" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B40" s="3" t="n">
+    <x:row r="54" spans="1:8">
+      <x:c r="A54" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B41" s="3" t="n">
+    <x:row r="55" spans="1:8">
+      <x:c r="A55" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B42" s="3" t="n">
+    <x:row r="56" spans="1:8">
+      <x:c r="A56" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B43" s="3" t="n">
+    <x:row r="57" spans="1:8">
+      <x:c r="A57" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="58" spans="1:7">
+    <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:7">
+    <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
+        <x:v>21.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:8">
+      <x:c r="A60" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:8">
+      <x:c r="A61" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:8">
+      <x:c r="A62" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="n">
+        <x:v>21.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:8">
+      <x:c r="A63" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:8">
+      <x:c r="A64" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:8">
+      <x:c r="A65" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="n">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="n">
+        <x:v>21.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="n">
+        <x:v>21.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:8">
+      <x:c r="A70" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="n">
+        <x:v>21.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:8">
+      <x:c r="A71" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B71" s="3" t="n">
+        <x:v>21.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:8">
+      <x:c r="A72" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="n">
+        <x:v>21.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:8">
+      <x:c r="A73" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B60" s="3" t="n">
+    <x:row r="74" spans="1:8">
+      <x:c r="A74" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B61" s="3" t="n">
+    <x:row r="75" spans="1:8">
+      <x:c r="A75" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B62" s="3" t="n">
+    <x:row r="76" spans="1:8">
+      <x:c r="A76" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B63" s="3" t="n">
+    <x:row r="77" spans="1:8">
+      <x:c r="A77" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B64" s="3" t="n">
+    <x:row r="78" spans="1:8">
+      <x:c r="A78" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B65" s="3" t="n">
+    <x:row r="79" spans="1:8">
+      <x:c r="A79" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="n">
         <x:v>20.88</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B66" s="3" t="n">
+    <x:row r="80" spans="1:8">
+      <x:c r="A80" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="n">
         <x:v>20.81</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B67" s="3" t="n">
+    <x:row r="81" spans="1:8">
+      <x:c r="A81" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B68" s="3" t="n">
+    <x:row r="82" spans="1:8">
+      <x:c r="A82" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B69" s="3" t="n">
+    <x:row r="83" spans="1:8">
+      <x:c r="A83" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B70" s="3" t="n">
+    <x:row r="84" spans="1:8">
+      <x:c r="A84" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B71" s="3" t="n">
+    <x:row r="85" spans="1:8">
+      <x:c r="A85" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B72" s="3" t="n">
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B73" s="3" t="n">
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B74" s="3" t="n">
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B75" s="3" t="n">
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B76" s="3" t="n">
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B77" s="3" t="n">
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B78" s="3" t="n">
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B79" s="3" t="n">
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B80" s="3" t="n">
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B81" s="3" t="n">
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="n">
         <x:v>21.06</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B82" s="3" t="n">
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="n">
         <x:v>21.08</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B83" s="3" t="n">
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B84" s="3" t="n">
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="n">
         <x:v>21.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B85" s="3" t="n">
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B86" s="3" t="n">
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B87" s="3" t="n">
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B88" s="3" t="n">
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B89" s="3" t="n">
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B90" s="3" t="n">
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B91" s="3" t="n">
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B92" s="3" t="n">
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B93" s="3" t="n">
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B94" s="3" t="n">
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B95" s="3" t="n">
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B96" s="3" t="n">
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B97" s="3" t="n">
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="n">
         <x:v>21.07</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B98" s="3" t="n">
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B99" s="3" t="n">
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B100" s="3" t="n">
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="2" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="n">
         <x:v>21.03</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B101" s="3" t="n">
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
         <x:v>21.02</x:v>
       </x:c>
     </x:row>
-    <x:row r="102" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B102" s="3" t="n">
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B103" s="3" t="n">
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B104" s="3" t="n">
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
         <x:v>20.96</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B105" s="3" t="n">
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
         <x:v>20.98</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B106" s="3" t="n">
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B107" s="3" t="n">
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B108" s="3" t="n">
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
         <x:v>20.97</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B109" s="3" t="n">
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B110" s="3" t="n">
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B111" s="3" t="n">
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B112" s="3" t="n">
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B113" s="3" t="n">
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
         <x:v>20.86</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B114" s="3" t="n">
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B115" s="3" t="n">
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B116" s="3" t="n">
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
         <x:v>20.92</x:v>
       </x:c>
     </x:row>
-    <x:row r="117" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B117" s="3" t="n">
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="118" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B118" s="3" t="n">
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B119" s="3" t="n">
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B120" s="3" t="n">
+    <x:row r="134" spans="1:8">
+      <x:c r="A134" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
         <x:v>20.89</x:v>
       </x:c>
     </x:row>
-    <x:row r="121" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B121" s="3" t="n">
+    <x:row r="135" spans="1:8">
+      <x:c r="A135" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="122" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B122" s="3" t="n">
+    <x:row r="136" spans="1:8">
+      <x:c r="A136" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
         <x:v>20.91</x:v>
       </x:c>
     </x:row>
-    <x:row r="123" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B123" s="3" t="n">
+    <x:row r="137" spans="1:8">
+      <x:c r="A137" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="124" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B124" s="3" t="n">
+    <x:row r="138" spans="1:8">
+      <x:c r="A138" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="n">
         <x:v>20.82</x:v>
       </x:c>
     </x:row>
-    <x:row r="125" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B125" s="3" t="n">
+    <x:row r="139" spans="1:8">
+      <x:c r="A139" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="n">
         <x:v>20.83</x:v>
       </x:c>
     </x:row>
-    <x:row r="126" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B126" s="3" t="n">
+    <x:row r="140" spans="1:8">
+      <x:c r="A140" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="127" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B127" s="3" t="n">
+    <x:row r="141" spans="1:8">
+      <x:c r="A141" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="n">
         <x:v>20.85</x:v>
       </x:c>
     </x:row>
-    <x:row r="128" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B128" s="3" t="n">
+    <x:row r="142" spans="1:8">
+      <x:c r="A142" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="n">
         <x:v>21.39</x:v>
       </x:c>
     </x:row>
-    <x:row r="129" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B129" s="3" t="n">
+    <x:row r="143" spans="1:8">
+      <x:c r="A143" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="n">
         <x:v>21.38</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B130" s="3" t="n">
+    <x:row r="144" spans="1:8">
+      <x:c r="A144" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="n">
         <x:v>21.35</x:v>
       </x:c>
     </x:row>
-    <x:row r="131" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B131" s="3" t="n">
+    <x:row r="145" spans="1:8">
+      <x:c r="A145" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="n">
         <x:v>21.35</x:v>
       </x:c>
     </x:row>
-    <x:row r="132" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B132" s="3" t="n">
+    <x:row r="146" spans="1:8">
+      <x:c r="A146" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="n">
         <x:v>21.35</x:v>
       </x:c>
     </x:row>
-    <x:row r="133" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B133" s="3" t="n">
+    <x:row r="147" spans="1:8">
+      <x:c r="A147" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="n">
         <x:v>21.37</x:v>
       </x:c>
     </x:row>
-    <x:row r="134" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B134" s="3" t="n">
+    <x:row r="148" spans="1:8">
+      <x:c r="A148" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="135" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B135" s="3" t="n">
+    <x:row r="149" spans="1:8">
+      <x:c r="A149" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="136" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B136" s="3" t="n">
+    <x:row r="150" spans="1:8">
+      <x:c r="A150" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="137" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B137" s="3" t="n">
+    <x:row r="151" spans="1:8">
+      <x:c r="A151" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="138" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B138" s="3" t="n">
+    <x:row r="152" spans="1:8">
+      <x:c r="A152" s="2" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="139" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B139" s="3" t="n">
+    <x:row r="153" spans="1:8">
+      <x:c r="A153" s="2" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="n">
         <x:v>21.29</x:v>
       </x:c>
     </x:row>
-    <x:row r="140" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B140" s="3" t="n">
+    <x:row r="154" spans="1:8">
+      <x:c r="A154" s="2" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="n">
         <x:v>21.26</x:v>
       </x:c>
     </x:row>
-    <x:row r="141" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B141" s="3" t="n">
+    <x:row r="155" spans="1:8">
+      <x:c r="A155" s="2" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="n">
         <x:v>21.28</x:v>
       </x:c>
     </x:row>
-    <x:row r="142" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B142" s="3" t="n">
+    <x:row r="156" spans="1:8">
+      <x:c r="A156" s="2" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="n">
         <x:v>21.31</x:v>
       </x:c>
     </x:row>
-    <x:row r="143" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B143" s="3" t="n">
+    <x:row r="157" spans="1:8">
+      <x:c r="A157" s="2" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="144" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B144" s="3" t="n">
+    <x:row r="158" spans="1:8">
+      <x:c r="A158" s="2" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="145" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B145" s="3" t="n">
+    <x:row r="159" spans="1:8">
+      <x:c r="A159" s="2" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="146" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B146" s="3" t="n">
+    <x:row r="160" spans="1:8">
+      <x:c r="A160" s="2" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="n">
         <x:v>21.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="147" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B147" s="3" t="n">
+    <x:row r="161" spans="1:8">
+      <x:c r="A161" s="2" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
-    <x:row r="148" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B148" s="3" t="n">
+    <x:row r="162" spans="1:8">
+      <x:c r="A162" s="2" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
-    <x:row r="149" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B149" s="3" t="n">
+    <x:row r="163" spans="1:8">
+      <x:c r="A163" s="2" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="n">
         <x:v>21.32</x:v>
       </x:c>
     </x:row>
-    <x:row r="150" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B150" s="3" t="n">
+    <x:row r="164" spans="1:8">
+      <x:c r="A164" s="2" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="n">
         <x:v>21.29</x:v>
       </x:c>
     </x:row>
-    <x:row r="151" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B151" s="3" t="n">
+    <x:row r="165" spans="1:8">
+      <x:c r="A165" s="2" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="n">
         <x:v>21.26</x:v>
       </x:c>
     </x:row>
-    <x:row r="152" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B152" s="3" t="n">
+    <x:row r="166" spans="1:8">
+      <x:c r="A166" s="2" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B166" s="3" t="n">
         <x:v>21.23</x:v>
       </x:c>
     </x:row>
-    <x:row r="153" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B153" s="3" t="n">
+    <x:row r="167" spans="1:8">
+      <x:c r="A167" s="2" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B167" s="3" t="n">
         <x:v>21.21</x:v>
       </x:c>
     </x:row>
-    <x:row r="154" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B154" s="3" t="n">
+    <x:row r="168" spans="1:8">
+      <x:c r="A168" s="2" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="155" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B155" s="3" t="n">
+    <x:row r="169" spans="1:8">
+      <x:c r="A169" s="2" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="n">
         <x:v>21.19</x:v>
       </x:c>
     </x:row>
-    <x:row r="156" spans="1:7">
-[...111 lines deleted...]
-    <x:row r="170" spans="1:7">
+    <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
-    <x:row r="171" spans="1:7">
+    <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
+        <x:v>21.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:8">
+      <x:c r="A172" s="2" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:8">
+      <x:c r="A173" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:8">
+      <x:c r="A174" s="2" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:8">
+      <x:c r="A175" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:8">
+      <x:c r="A176" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="n">
+        <x:v>21.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:8">
+      <x:c r="A177" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
-    <x:row r="172" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B172" s="3" t="n">
+    <x:row r="178" spans="1:8">
+      <x:c r="A178" s="2" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:8">
+      <x:c r="A179" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="173" spans="1:7">
-[...3 lines deleted...]
-      <x:c r="B173" s="3" t="n">
+    <x:row r="180" spans="1:8">
+      <x:c r="A180" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:8">
+      <x:c r="A181" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:8">
+      <x:c r="A182" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B182" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:8">
+      <x:c r="A183" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:8">
+      <x:c r="A184" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B184" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:8">
+      <x:c r="A185" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B185" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:8">
+      <x:c r="A186" s="2" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
-    <x:row r="175" spans="1:7">
-[...26 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="187" spans="1:8">
+      <x:c r="A187" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B187" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:8">
+      <x:c r="A189" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:8">
+      <x:c r="A190" s="2" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:8">
+      <x:c r="A191" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:8">
+      <x:c r="A192" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:8">
+      <x:c r="A193" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:8">
+      <x:c r="A194" s="1" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>