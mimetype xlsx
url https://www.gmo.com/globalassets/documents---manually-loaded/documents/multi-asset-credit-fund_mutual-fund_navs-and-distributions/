--- v5 (2026-07-17)
+++ v6 (2026-08-06)
@@ -1,100 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4d4f05430946b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b68e7f788b74fa79129e264c0a6a10a.psmdcp" Id="Rb2d048d314fb4a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6287ac0924a54549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b280480293d44279a725c1a4fe6c5456.psmdcp" Id="Rd552af1d992a4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="304">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
     <x:t>LT Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/15/2026</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026</x:t>
   </x:si>
@@ -1317,51 +1359,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H226"/>
+  <x:dimension ref="A1:H240"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
@@ -1370,5809 +1412,6145 @@
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.14</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0302</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="2" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B221" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B223" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B225" s="3" t="n">
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
-      <x:c r="A226" s="1" t="s">
-        <x:v>229</x:v>
+      <x:c r="A226" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="2" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B227" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:8">
+      <x:c r="A229" s="2" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B229" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:8">
+      <x:c r="A230" s="2" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B230" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:8">
+      <x:c r="A231" s="2" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="B231" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:8">
+      <x:c r="A232" s="2" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B232" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:8">
+      <x:c r="A233" s="2" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="B233" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:8">
+      <x:c r="A235" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:8">
+      <x:c r="A236" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:8">
+      <x:c r="A237" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:8">
+      <x:c r="A238" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:8">
+      <x:c r="A239" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:8">
+      <x:c r="A240" s="1" t="s">
+        <x:v>243</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H298"/>
+  <x:dimension ref="A1:H312"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0382</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="2" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="2" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="2" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="2" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="2" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="2" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B248" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="2" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B249" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="2" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B251" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B252" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B253" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B254" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="2" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B255" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B256" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B257" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B258" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B259" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B260" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B261" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B262" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B263" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="2" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B264" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="2" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B265" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B266" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B267" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B268" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B269" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="2" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B270" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B271" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="2" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B272" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="2" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B273" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B274" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="2" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B275" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B276" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B277" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="2" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B278" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B279" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B280" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="2" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B281" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B282" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="2" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B283" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B284" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B285" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="2" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B286" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B287" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="2" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B288" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B289" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B290" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B291" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:8">
+      <x:c r="A292" s="2" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B292" s="3" t="n">
+        <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="B293" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B294" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B295" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B296" s="3" t="n">
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B297" s="3" t="n">
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
-      <x:c r="A298" s="1" t="s">
-        <x:v>229</x:v>
+      <x:c r="A298" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B298" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:8">
+      <x:c r="A299" s="2" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B299" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:8">
+      <x:c r="A300" s="2" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B300" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:8">
+      <x:c r="A301" s="2" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B301" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:8">
+      <x:c r="A302" s="2" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B302" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:8">
+      <x:c r="A303" s="2" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B303" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:8">
+      <x:c r="A304" s="2" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B304" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:8">
+      <x:c r="A305" s="2" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="B305" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:8">
+      <x:c r="A307" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:8">
+      <x:c r="A308" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:8">
+      <x:c r="A309" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:8">
+      <x:c r="A310" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:8">
+      <x:c r="A311" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:8">
+      <x:c r="A312" s="1" t="s">
+        <x:v>243</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H194"/>
+  <x:dimension ref="A1:H208"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.15</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0353</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:8">
+      <x:c r="A188" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
-        <x:v>224</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B189" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
-        <x:v>225</x:v>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
-        <x:v>226</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B191" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
-        <x:v>227</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
-        <x:v>228</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="n">
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
-      <x:c r="A194" s="1" t="s">
-        <x:v>229</x:v>
+      <x:c r="A194" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B194" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:8">
+      <x:c r="A195" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:8">
+      <x:c r="A196" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:8">
+      <x:c r="A197" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B197" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:8">
+      <x:c r="A198" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:8">
+      <x:c r="A199" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="B199" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:8">
+      <x:c r="A200" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B200" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:8">
+      <x:c r="A201" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:8">
+      <x:c r="A203" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:8">
+      <x:c r="A204" s="2" t="s">
+        <x:v>239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:8">
+      <x:c r="A205" s="2" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:8">
+      <x:c r="A206" s="2" t="s">
+        <x:v>241</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:8">
+      <x:c r="A207" s="2" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="1" t="s">
+        <x:v>243</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>