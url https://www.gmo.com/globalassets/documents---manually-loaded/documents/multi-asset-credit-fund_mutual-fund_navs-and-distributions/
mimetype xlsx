--- v6 (2026-08-06)
+++ v7 (2026-08-27)
@@ -1,100 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6287ac0924a54549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b280480293d44279a725c1a4fe6c5456.psmdcp" Id="Rd552af1d992a4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d17e7d742f04b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dca554463a34497f9378d1eb4cb56ca6.psmdcp" Id="R8980ad356c344d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="318">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
     <x:t>LT Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/05/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/04/2026</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026</x:t>
   </x:si>
@@ -1359,51 +1401,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H240"/>
+  <x:dimension ref="A1:H254"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
@@ -1412,6145 +1454,6481 @@
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.18</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0302</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.12</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
         <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:8">
+      <x:c r="A234" s="2" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B234" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B235" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B236" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B237" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B238" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B239" s="3" t="n">
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
-      <x:c r="A240" s="1" t="s">
-        <x:v>243</x:v>
+      <x:c r="A240" s="2" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B240" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:8">
+      <x:c r="A241" s="2" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B241" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:8">
+      <x:c r="A242" s="2" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="B242" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:8">
+      <x:c r="A243" s="2" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B243" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:8">
+      <x:c r="A244" s="2" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B244" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:8">
+      <x:c r="A245" s="2" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B245" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:8">
+      <x:c r="A246" s="2" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B246" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:8">
+      <x:c r="A247" s="2" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="B247" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:8">
+      <x:c r="A249" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:8">
+      <x:c r="A250" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:8">
+      <x:c r="A251" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:8">
+      <x:c r="A252" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:8">
+      <x:c r="A253" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:8">
+      <x:c r="A254" s="1" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H312"/>
+  <x:dimension ref="A1:H326"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0382</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="2" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="2" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="2" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="2" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="2" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="2" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="2" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="2" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="2" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="2" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B248" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="2" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="B249" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="2" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="2" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B251" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="2" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="B252" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="2" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="B253" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="2" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B254" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="2" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="B255" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="2" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="B256" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="2" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B257" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="2" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="B258" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="2" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="B259" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="2" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B260" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B261" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B262" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B263" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="2" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B264" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="2" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B265" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B266" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B267" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B268" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B269" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="2" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B270" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B271" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="2" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B272" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="2" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B273" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B274" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="2" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B275" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B276" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B277" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="2" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B278" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B279" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B280" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="2" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B281" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B282" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="2" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B283" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B284" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B285" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="2" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B286" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B287" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="2" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B288" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B289" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B290" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B291" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B292" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B293" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="2" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B294" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B295" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="2" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B296" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="2" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B297" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="2" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B298" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="2" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B299" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B300" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="2" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B301" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="2" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B302" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B303" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="2" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B304" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="2" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B305" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:8">
+      <x:c r="A306" s="2" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B306" s="3" t="n">
+        <x:v>20.15</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B307" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B308" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B309" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="B310" s="3" t="n">
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B311" s="3" t="n">
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
-      <x:c r="A312" s="1" t="s">
-        <x:v>243</x:v>
+      <x:c r="A312" s="2" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="B312" s="3" t="n">
+        <x:v>20.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:8">
+      <x:c r="A313" s="2" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B313" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:8">
+      <x:c r="A314" s="2" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="B314" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:8">
+      <x:c r="A315" s="2" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B315" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:8">
+      <x:c r="A316" s="2" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="B316" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:8">
+      <x:c r="A317" s="2" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B317" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:8">
+      <x:c r="A318" s="2" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="B318" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:8">
+      <x:c r="A319" s="2" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B319" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:8">
+      <x:c r="A321" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:8">
+      <x:c r="A322" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:8">
+      <x:c r="A323" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:8">
+      <x:c r="A324" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:8">
+      <x:c r="A325" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:8">
+      <x:c r="A326" s="1" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H208"/>
+  <x:dimension ref="A1:H222"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0353</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>21.13</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>43</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
         <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
         <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>173</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
         <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:8">
+      <x:c r="A202" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
-        <x:v>238</x:v>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="B203" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
-        <x:v>239</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B204" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
-        <x:v>240</x:v>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B205" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
-        <x:v>241</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B206" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
-        <x:v>242</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B207" s="3" t="n">
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
-      <x:c r="A208" s="1" t="s">
-        <x:v>243</x:v>
+      <x:c r="A208" s="2" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B208" s="3" t="n">
+        <x:v>21.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="2" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="2" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B210" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="2" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B211" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:8">
+      <x:c r="A212" s="2" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B212" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:8">
+      <x:c r="A213" s="2" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B213" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:8">
+      <x:c r="A214" s="2" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B214" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:8">
+      <x:c r="A215" s="2" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B215" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:8">
+      <x:c r="A217" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:8">
+      <x:c r="A218" s="2" t="s">
+        <x:v>253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:8">
+      <x:c r="A219" s="2" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:8">
+      <x:c r="A220" s="2" t="s">
+        <x:v>255</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:8">
+      <x:c r="A221" s="2" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:8">
+      <x:c r="A222" s="1" t="s">
+        <x:v>257</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>