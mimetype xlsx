--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,100 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d17e7d742f04b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dca554463a34497f9378d1eb4cb56ca6.psmdcp" Id="R8980ad356c344d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8eac02aad146e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4ce183e42954cda8adad81ac0f0e0fa.psmdcp" Id="R867e36b7842344cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Share Class I" sheetId="2" r:id="rId2"/>
     <x:sheet name="Share Class IV" sheetId="3" r:id="rId3"/>
     <x:sheet name="Share Class R6" sheetId="4" r:id="rId4"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="345">
   <x:si>
     <x:t>Multi-Asset Credit Fund in USD | Share Class I</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
     <x:t>ST Cap Gain</x:t>
   </x:si>
   <x:si>
     <x:t>LT Cap Gain</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/29/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>N/A</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026</x:t>
   </x:si>
@@ -1401,51 +1440,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H254"/>
+  <x:dimension ref="A1:H267"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
@@ -1454,6481 +1493,6793 @@
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.88</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0302</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.89</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5406</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.87</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
         <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.87</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
         <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:8">
+      <x:c r="A248" s="2" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B248" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B249" s="3" t="n">
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="B250" s="3" t="n">
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B251" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="B252" s="3" t="n">
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="2" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B253" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
-      <x:c r="A254" s="1" t="s">
-        <x:v>257</x:v>
+      <x:c r="A254" s="2" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B254" s="3" t="n">
+        <x:v>20.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:8">
+      <x:c r="A255" s="2" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B255" s="3" t="n">
+        <x:v>20.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:8">
+      <x:c r="A256" s="2" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B256" s="3" t="n">
+        <x:v>20.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:8">
+      <x:c r="A257" s="2" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B257" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:8">
+      <x:c r="A258" s="2" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B258" s="3" t="n">
+        <x:v>20.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:8">
+      <x:c r="A259" s="2" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B259" s="3" t="n">
+        <x:v>20.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:8">
+      <x:c r="A260" s="2" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B260" s="3" t="n">
+        <x:v>20.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:8">
+      <x:c r="A262" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:8">
+      <x:c r="A263" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:8">
+      <x:c r="A264" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:8">
+      <x:c r="A265" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:8">
+      <x:c r="A266" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:8">
+      <x:c r="A267" s="1" t="s">
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H326"/>
+  <x:dimension ref="A1:H339"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.9</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0382</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.91</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5425</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.24</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
         <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.36</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.36</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
         <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B217" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B228" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B229" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
         <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
         <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B244" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
         <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="B247" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="2" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B248" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="2" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B249" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="2" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="2" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B251" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="2" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B252" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:8">
       <x:c r="A253" s="2" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B253" s="3" t="n">
-        <x:v>20.78</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="2" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B254" s="3" t="n">
-        <x:v>20.75</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="2" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B255" s="3" t="n">
-        <x:v>20.77</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="2" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B256" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="2" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B257" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="2" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B258" s="3" t="n">
-        <x:v>20.72</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:8">
       <x:c r="A259" s="2" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B259" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:8">
       <x:c r="A260" s="2" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B260" s="3" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:8">
       <x:c r="A261" s="2" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="B261" s="3" t="n">
-        <x:v>20.71</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:8">
       <x:c r="A262" s="2" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B262" s="3" t="n">
-        <x:v>20.74</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:8">
       <x:c r="A263" s="2" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B263" s="3" t="n">
-        <x:v>20.68</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:8">
       <x:c r="A264" s="2" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B264" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:8">
       <x:c r="A265" s="2" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B265" s="3" t="n">
-        <x:v>20.65</x:v>
+        <x:v>20.8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:8">
       <x:c r="A266" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B266" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.78</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B267" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.75</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B268" s="3" t="n">
-        <x:v>20.66</x:v>
+        <x:v>20.77</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B269" s="3" t="n">
-        <x:v>20.67</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="2" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B270" s="3" t="n">
-        <x:v>20.64</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B271" s="3" t="n">
-        <x:v>20.53</x:v>
+        <x:v>20.72</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="2" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B272" s="3" t="n">
-        <x:v>20.52</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="2" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B273" s="3" t="n">
-        <x:v>20.56</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B274" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.71</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="2" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B275" s="3" t="n">
-        <x:v>20.51</x:v>
+        <x:v>20.74</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:8">
       <x:c r="A276" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B276" s="3" t="n">
-        <x:v>20.49</x:v>
+        <x:v>20.68</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:8">
       <x:c r="A277" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B277" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="2" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B278" s="3" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.65</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B279" s="3" t="n">
-        <x:v>20.48</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B280" s="3" t="n">
-        <x:v>20.43</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="2" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B281" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.66</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B282" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.67</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="2" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B283" s="3" t="n">
-        <x:v>20.36</x:v>
+        <x:v>20.64</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B284" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.53</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B285" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.52</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="2" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B286" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.56</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:8">
       <x:c r="A287" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B287" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:8">
       <x:c r="A288" s="2" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B288" s="3" t="n">
-        <x:v>20.39</x:v>
+        <x:v>20.51</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:8">
       <x:c r="A289" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B289" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.49</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:8">
       <x:c r="A290" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B290" s="3" t="n">
-        <x:v>20.44</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:8">
       <x:c r="A291" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B291" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:8">
       <x:c r="A292" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="B292" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.48</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:8">
       <x:c r="A293" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B293" s="3" t="n">
-        <x:v>20.45</x:v>
+        <x:v>20.43</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:8">
       <x:c r="A294" s="2" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B294" s="3" t="n">
-        <x:v>20.4</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:8">
       <x:c r="A295" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B295" s="3" t="n">
-        <x:v>20.41</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="2" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B296" s="3" t="n">
-        <x:v>20.37</x:v>
+        <x:v>20.36</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="2" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B297" s="3" t="n">
-        <x:v>20.35</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="2" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B298" s="3" t="n">
-        <x:v>20.31</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="2" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B299" s="3" t="n">
-        <x:v>20.25</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B300" s="3" t="n">
-        <x:v>20.23</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="2" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B301" s="3" t="n">
-        <x:v>20.22</x:v>
+        <x:v>20.39</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="2" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B302" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B303" s="3" t="n">
-        <x:v>20.19</x:v>
+        <x:v>20.44</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="2" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B304" s="3" t="n">
-        <x:v>20.24</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="2" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B305" s="3" t="n">
-        <x:v>20.21</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="2" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B306" s="3" t="n">
-        <x:v>20.15</x:v>
+        <x:v>20.45</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="2" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B307" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.4</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:8">
       <x:c r="A308" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B308" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.41</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B309" s="3" t="n">
-        <x:v>20.18</x:v>
+        <x:v>20.37</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="2" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B310" s="3" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.35</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="2" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B311" s="3" t="n">
-        <x:v>20.12</x:v>
+        <x:v>20.31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="2" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B312" s="3" t="n">
-        <x:v>20.11</x:v>
+        <x:v>20.25</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="2" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="B313" s="3" t="n">
-        <x:v>20.13</x:v>
+        <x:v>20.23</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="2" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B314" s="3" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.22</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:8">
       <x:c r="A315" s="2" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="B315" s="3" t="n">
-        <x:v>20.06</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="2" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="B316" s="3" t="n">
-        <x:v>20.09</x:v>
+        <x:v>20.19</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="2" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B317" s="3" t="n">
-        <x:v>20.03</x:v>
+        <x:v>20.24</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:8">
       <x:c r="A318" s="2" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="B318" s="3" t="n">
-        <x:v>20.01</x:v>
+        <x:v>20.21</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:8">
       <x:c r="A319" s="2" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B319" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>20.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:8">
+      <x:c r="A320" s="2" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="B320" s="3" t="n">
+        <x:v>20.13</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:8">
       <x:c r="A321" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B321" s="3" t="n">
+        <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:8">
       <x:c r="A322" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B322" s="3" t="n">
+        <x:v>20.18</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="B323" s="3" t="n">
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B324" s="3" t="n">
+        <x:v>20.12</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="2" t="s">
-        <x:v>256</x:v>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="B325" s="3" t="n">
+        <x:v>20.11</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
-      <x:c r="A326" s="1" t="s">
-        <x:v>257</x:v>
+      <x:c r="A326" s="2" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B326" s="3" t="n">
+        <x:v>20.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:8">
+      <x:c r="A327" s="2" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="B327" s="3" t="n">
+        <x:v>20.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:8">
+      <x:c r="A328" s="2" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B328" s="3" t="n">
+        <x:v>20.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:8">
+      <x:c r="A329" s="2" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="B329" s="3" t="n">
+        <x:v>20.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:8">
+      <x:c r="A330" s="2" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B330" s="3" t="n">
+        <x:v>20.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:8">
+      <x:c r="A331" s="2" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B331" s="3" t="n">
+        <x:v>20.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:8">
+      <x:c r="A332" s="2" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B332" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:8">
+      <x:c r="A334" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:8">
+      <x:c r="A335" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:8">
+      <x:c r="A336" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:8">
+      <x:c r="A337" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:8">
+      <x:c r="A338" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:8">
+      <x:c r="A339" s="1" t="s">
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H222"/>
+  <x:dimension ref="A1:H235"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="5.730625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.090625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.990625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.89</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.0353</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>0.027</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.0014</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>20.9</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.5487</x:v>
       </x:c>
       <x:c r="G6" s="4" t="n">
         <x:v>0.0044</x:v>
       </x:c>
       <x:c r="H6" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
         <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="2" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="2" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B43" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B44" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>21.25</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B47" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="2" t="s">
-        <x:v>56</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B58" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.25</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B65" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B66" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="2" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="2" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="2" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="2" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="2" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="2" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B72" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="2" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="2" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>20.99</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="2" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="2" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="2" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B77" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="2" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="2" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="2" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="2" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="2" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B84" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="2" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>21.11</x:v>
+        <x:v>20.99</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B89" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>21.13</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B91" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B96" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>21.05</x:v>
+        <x:v>21.11</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.13</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>20.88</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>20.81</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>21.05</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>20.94</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B115" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>21.01</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
         <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>20.88</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>20.81</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>21.06</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>21.08</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>21.12</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.01</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>20.94</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B133" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.06</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.08</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B138" s="3" t="n">
         <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>21.07</x:v>
+        <x:v>21.1</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>21.09</x:v>
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>21.04</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>21.03</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>21.02</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>20.96</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>20.98</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>20.97</x:v>
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>20.95</x:v>
+        <x:v>21.12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B152" s="3" t="n">
-        <x:v>20.93</x:v>
+        <x:v>21.07</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>21.09</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B154" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.04</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>20.86</x:v>
+        <x:v>21.03</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>21.02</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>20.92</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.96</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.98</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>20.89</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.97</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>20.91</x:v>
+        <x:v>20.95</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>20.93</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>20.82</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>20.83</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.86</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>20.85</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="2" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>21.39</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="2" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>21.38</x:v>
+        <x:v>20.92</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="2" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B173" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="2" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>21.35</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>21.37</x:v>
+        <x:v>20.89</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>20.91</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>20.82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>20.83</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>20.85</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>21.28</x:v>
+        <x:v>21.39</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>21.31</x:v>
+        <x:v>21.38</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>21.34</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.35</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B188" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.37</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B189" s="3" t="n">
         <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>21.33</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="2" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>21.32</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="2" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>21.29</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="2" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>21.26</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="2" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>21.23</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="2" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="2" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.28</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="2" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B198" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="2" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>21.19</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="2" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="2" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.3</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="2" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.34</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="2" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.33</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="2" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>21.14</x:v>
+        <x:v>21.32</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="2" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.29</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B206" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.26</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="2" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B207" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.23</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="2" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B208" s="3" t="n">
-        <x:v>21.15</x:v>
+        <x:v>21.21</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="2" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B209" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.2</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>21.22</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>21.21</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>21.18</x:v>
+        <x:v>21.19</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>21.16</x:v>
+        <x:v>21.22</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:8">
       <x:c r="A214" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>21.17</x:v>
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:8">
+      <x:c r="A216" s="2" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B216" s="3" t="n">
+        <x:v>21.18</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="2" t="s">
-        <x:v>252</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B217" s="3" t="n">
+        <x:v>21.14</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="2" t="s">
-        <x:v>253</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B218" s="3" t="n">
+        <x:v>21.16</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="2" t="s">
-        <x:v>254</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="B219" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="2" t="s">
-        <x:v>255</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B220" s="3" t="n">
+        <x:v>21.17</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="2" t="s">
-        <x:v>256</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B221" s="3" t="n">
+        <x:v>21.15</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
-      <x:c r="A222" s="1" t="s">
-        <x:v>257</x:v>
+      <x:c r="A222" s="2" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B222" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:8">
+      <x:c r="A223" s="2" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="B223" s="3" t="n">
+        <x:v>21.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:8">
+      <x:c r="A224" s="2" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B224" s="3" t="n">
+        <x:v>21.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:8">
+      <x:c r="A225" s="2" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B225" s="3" t="n">
+        <x:v>21.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:8">
+      <x:c r="A226" s="2" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B226" s="3" t="n">
+        <x:v>21.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:8">
+      <x:c r="A227" s="2" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="B227" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:8">
+      <x:c r="A228" s="2" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B228" s="3" t="n">
+        <x:v>21.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:8">
+      <x:c r="A230" s="2" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:8">
+      <x:c r="A231" s="2" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:8">
+      <x:c r="A232" s="2" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:8">
+      <x:c r="A233" s="2" t="s">
+        <x:v>268</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:8">
+      <x:c r="A234" s="2" t="s">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:8">
+      <x:c r="A235" s="1" t="s">
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>