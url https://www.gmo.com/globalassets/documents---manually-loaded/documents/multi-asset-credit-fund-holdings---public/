--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5236C06D-657E-461B-98A8-E918F7E71F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0A470CF3-01EC-46BC-9E25-FF87BEED030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{C24CFC12-4DDD-4957-8E84-5079DD01EF6B}"/>
+    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{5606A800-74F8-41BA-BE6A-1E9E11D148E9}"/>
   </bookViews>
   <sheets>
-    <sheet name="February" sheetId="1" r:id="rId1"/>
+    <sheet name="March" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -691,92 +691,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC340118-0E4B-4AD4-9AE3-831BFAAB3407}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E66153D-1961-48FE-99C7-8F75CD6F9167}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46080</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -826,777 +826,777 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-4991395.3499999996</v>
+        <v>423916.53</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-4991395.3499999996</v>
+        <v>423916.53</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-4991395.3499999996</v>
+        <v>423916.53</v>
       </c>
       <c r="N4" s="4">
-        <v>-4991395.3499999996</v>
+        <v>423916.53</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-2.5499999999999998E-2</v>
+        <v>2.1810000000000002E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>-106899.35</v>
+        <v>-153038.06</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-106899.35</v>
+        <v>-153038.06</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-106899.35</v>
+        <v>-153038.06</v>
       </c>
       <c r="N5" s="4">
-        <v>-106899.35</v>
+        <v>-153038.06</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-5.4600000000000004E-4</v>
+        <v>-7.8700000000000005E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>3567379.1579999998</v>
+        <v>3596579.89</v>
       </c>
       <c r="E6" s="5">
-        <v>24.62</v>
+        <v>24.34</v>
       </c>
       <c r="F6" s="4">
-        <v>87828874.869959906</v>
+        <v>87540754.522599906</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>24.62</v>
+        <v>24.34</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>87828874.869958997</v>
+        <v>87540754.522598997</v>
       </c>
       <c r="N6" s="4">
-        <v>87828874.869959906</v>
+        <v>87540754.522599906</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0.44871100000000003</v>
+        <v>0.45045299999999999</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="4">
-        <v>1395952.602</v>
+        <v>589086.80900000001</v>
       </c>
       <c r="E7" s="5">
         <v>5.01</v>
       </c>
       <c r="F7" s="4">
-        <v>6993722.5360200005</v>
+        <v>2951324.9130899999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>5.01</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>6993722.5360200005</v>
+        <v>2951324.9130899999</v>
       </c>
       <c r="N7" s="4">
-        <v>6993722.5360200005</v>
+        <v>2951324.9130899999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>3.5729999999999998E-2</v>
+        <v>1.5186E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="4">
         <v>1689291.804</v>
       </c>
       <c r="E8" s="5">
-        <v>17.34</v>
+        <v>17.13</v>
       </c>
       <c r="F8" s="4">
-        <v>29292319.881359901</v>
+        <v>28937568.6025199</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>17.34</v>
+        <v>17.13</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>29292319.881359</v>
+        <v>28937568.602519002</v>
       </c>
       <c r="N8" s="4">
-        <v>29292319.881359901</v>
+        <v>28937568.6025199</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.14965200000000001</v>
+        <v>0.14890200000000001</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4">
         <v>2146314.4</v>
       </c>
       <c r="E9" s="5">
-        <v>10.91</v>
+        <v>10.57</v>
       </c>
       <c r="F9" s="4">
-        <v>23416290.103999998</v>
+        <v>22686543.208000001</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>10.91</v>
+        <v>10.57</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>23416290.103999998</v>
+        <v>22686543.208000001</v>
       </c>
       <c r="N9" s="4">
-        <v>23416290.103999998</v>
+        <v>22686543.208000001</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0.119632</v>
+        <v>0.11673600000000001</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="4">
         <v>1014040.297</v>
       </c>
       <c r="E10" s="5">
-        <v>23.69</v>
+        <v>22.98</v>
       </c>
       <c r="F10" s="4">
-        <v>24022614.635930002</v>
+        <v>23302646.025060002</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>23.69</v>
+        <v>22.98</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>24022614.635930002</v>
+        <v>23302646.025060002</v>
       </c>
       <c r="N10" s="4">
-        <v>24022614.635930002</v>
+        <v>23302646.025060002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.122729</v>
+        <v>0.119907</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>750879</v>
       </c>
       <c r="E11" s="5">
-        <v>25.965</v>
+        <v>25.282399999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>19496573.234999999</v>
+        <v>18984023.229600001</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>25.965</v>
+        <v>25.282399999999999</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>19496573.234999999</v>
+        <v>18984023.229600001</v>
       </c>
       <c r="N11" s="4">
-        <v>19496573.234999999</v>
+        <v>18984023.229600001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>9.9606E-2</v>
+        <v>9.7684999999999994E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="4">
         <v>190739</v>
       </c>
       <c r="E12" s="5">
-        <v>50.236199999999997</v>
+        <v>50.024999999999999</v>
       </c>
       <c r="F12" s="4">
-        <v>9582002.5517999995</v>
+        <v>9541718.4749999996</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>50.236199999999997</v>
+        <v>50.024999999999999</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>9582002.5517999995</v>
+        <v>9541718.4749999996</v>
       </c>
       <c r="N12" s="4">
-        <v>9582002.5517999995</v>
+        <v>9541718.4749999996</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>4.8953000000000003E-2</v>
+        <v>4.9098000000000003E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="4">
-        <v>201453.7</v>
+        <v>123723.94</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>201453.7</v>
+        <v>123723.94</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>201453.7</v>
+        <v>123723.94</v>
       </c>
       <c r="N13" s="4">
-        <v>201453.7</v>
+        <v>123723.94</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.029E-3</v>
+        <v>6.3599999999999996E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>85</v>
@@ -1607,44 +1607,44 @@
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>