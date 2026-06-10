--- v1 (2026-05-20)
+++ v2 (2026-06-10)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_03\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0A470CF3-01EC-46BC-9E25-FF87BEED030F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BFBC14FB-9833-4BC6-A636-93525E364F6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1950" yWindow="2325" windowWidth="11520" windowHeight="8265" xr2:uid="{5606A800-74F8-41BA-BE6A-1E9E11D148E9}"/>
+    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{C3BDA606-D25A-46C0-B802-55790FF43BC3}"/>
   </bookViews>
   <sheets>
-    <sheet name="March" sheetId="1" r:id="rId1"/>
+    <sheet name="April" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -691,92 +691,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E66153D-1961-48FE-99C7-8F75CD6F9167}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DDF4D7D0-54BF-47FC-8903-3AAC3FC4B7FA}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46112</v>
+        <v>46142</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -826,777 +826,777 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>423916.53</v>
+        <v>-674804.36</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>423916.53</v>
+        <v>-674804.36</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>423916.53</v>
+        <v>-674804.36</v>
       </c>
       <c r="N4" s="4">
-        <v>423916.53</v>
+        <v>-674804.36</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>2.1810000000000002E-3</v>
+        <v>-3.4199999999999999E-3</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>-153038.06</v>
+        <v>-128905.60000000001</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-153038.06</v>
+        <v>-128905.60000000001</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-153038.06</v>
+        <v>-128905.60000000001</v>
       </c>
       <c r="N5" s="4">
-        <v>-153038.06</v>
+        <v>-128905.60000000001</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-7.8700000000000005E-4</v>
+        <v>-6.5300000000000004E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>3596579.89</v>
+        <v>3655343.6510000001</v>
       </c>
       <c r="E6" s="5">
-        <v>24.34</v>
+        <v>24.31</v>
       </c>
       <c r="F6" s="4">
-        <v>87540754.522599906</v>
+        <v>88861404.155809894</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>24.34</v>
+        <v>24.31</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>87540754.522598997</v>
+        <v>88861404.155809</v>
       </c>
       <c r="N6" s="4">
-        <v>87540754.522599906</v>
+        <v>88861404.155809894</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0.45045299999999999</v>
+        <v>0.45037100000000002</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="4">
-        <v>589086.80900000001</v>
+        <v>811661.36100000003</v>
       </c>
       <c r="E7" s="5">
         <v>5.01</v>
       </c>
       <c r="F7" s="4">
-        <v>2951324.9130899999</v>
+        <v>4066423.4186100001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>5.01</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>2951324.9130899999</v>
+        <v>4066423.4186100001</v>
       </c>
       <c r="N7" s="4">
-        <v>2951324.9130899999</v>
+        <v>4066423.4186100001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>1.5186E-2</v>
+        <v>2.0608999999999999E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="4">
-        <v>1689291.804</v>
+        <v>1423997.1780000001</v>
       </c>
       <c r="E8" s="5">
-        <v>17.13</v>
+        <v>17.45</v>
       </c>
       <c r="F8" s="4">
-        <v>28937568.6025199</v>
+        <v>24848750.756099999</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>17.13</v>
+        <v>17.45</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>28937568.602519002</v>
+        <v>24848750.756099999</v>
       </c>
       <c r="N8" s="4">
-        <v>28937568.6025199</v>
+        <v>24848750.756099999</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.14890200000000001</v>
+        <v>0.125939</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4">
         <v>2146314.4</v>
       </c>
       <c r="E9" s="5">
-        <v>10.57</v>
+        <v>10.4</v>
       </c>
       <c r="F9" s="4">
-        <v>22686543.208000001</v>
+        <v>22321669.760000002</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>10.57</v>
+        <v>10.4</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>22686543.208000001</v>
+        <v>22321669.760000002</v>
       </c>
       <c r="N9" s="4">
-        <v>22686543.208000001</v>
+        <v>22321669.760000002</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0.11673600000000001</v>
+        <v>0.113131</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="4">
         <v>1014040.297</v>
       </c>
       <c r="E10" s="5">
-        <v>22.98</v>
+        <v>23.96</v>
       </c>
       <c r="F10" s="4">
-        <v>23302646.025060002</v>
+        <v>24296405.516120002</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>22.98</v>
+        <v>23.96</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>23302646.025060002</v>
+        <v>24296405.516120002</v>
       </c>
       <c r="N10" s="4">
-        <v>23302646.025060002</v>
+        <v>24296405.516120002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.119907</v>
+        <v>0.12314</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>750879</v>
       </c>
       <c r="E11" s="5">
-        <v>25.282399999999999</v>
+        <v>25.33</v>
       </c>
       <c r="F11" s="4">
-        <v>18984023.229600001</v>
+        <v>19019765.07</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>25.282399999999999</v>
+        <v>25.33</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>18984023.229600001</v>
+        <v>19019765.07</v>
       </c>
       <c r="N11" s="4">
-        <v>18984023.229600001</v>
+        <v>19019765.07</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>9.7684999999999994E-2</v>
+        <v>9.6395999999999996E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="4">
-        <v>190739</v>
+        <v>289384</v>
       </c>
       <c r="E12" s="5">
-        <v>50.024999999999999</v>
+        <v>50.09</v>
       </c>
       <c r="F12" s="4">
-        <v>9541718.4749999996</v>
+        <v>14495244.560000001</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>50.024999999999999</v>
+        <v>50.09</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>9541718.4749999996</v>
+        <v>14495244.560000001</v>
       </c>
       <c r="N12" s="4">
-        <v>9541718.4749999996</v>
+        <v>14495244.560000001</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>4.9098000000000003E-2</v>
+        <v>7.3465000000000003E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="4">
-        <v>123723.94</v>
+        <v>200754.65</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>123723.94</v>
+        <v>200754.65</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>123723.94</v>
+        <v>200754.65</v>
       </c>
       <c r="N13" s="4">
-        <v>123723.94</v>
+        <v>200754.65</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>6.3599999999999996E-4</v>
+        <v>1.0169999999999999E-3</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>85</v>
@@ -1607,44 +1607,44 @@
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>