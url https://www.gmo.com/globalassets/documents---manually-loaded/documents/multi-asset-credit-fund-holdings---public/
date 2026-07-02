--- v2 (2026-06-10)
+++ v3 (2026-07-02)
@@ -1,78 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BFBC14FB-9833-4BC6-A636-93525E364F6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8AD855A-BDDA-4BC7-B75C-9719FF800096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1560" yWindow="1860" windowWidth="11520" windowHeight="8265" xr2:uid="{C3BDA606-D25A-46C0-B802-55790FF43BC3}"/>
+    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{5FA31228-82C9-4A62-8ABE-5B92E7AE8078}"/>
   </bookViews>
   <sheets>
-    <sheet name="April" sheetId="1" r:id="rId1"/>
+    <sheet name="May" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="1"/>
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="87">
   <si>
     <t>GMO Multi-Asset Credit Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
@@ -691,95 +692,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DDF4D7D0-54BF-47FC-8903-3AAC3FC4B7FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0BE753F-EE1D-4456-B2DB-E1F188DBA21E}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="19.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="24.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.81640625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.7265625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.26953125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.7265625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="10.90625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="9.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.90625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.1796875" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="12.453125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46142</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
+        <v>46171</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -815,836 +816,842 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-674804.36</v>
+        <v>146958.29</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-674804.36</v>
+        <v>146958.29</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-674804.36</v>
+        <v>146958.29</v>
       </c>
       <c r="N4" s="4">
-        <v>-674804.36</v>
+        <v>146958.29</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-3.4199999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.2099999999999996E-4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>-128905.60000000001</v>
+        <v>-152007.47</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-128905.60000000001</v>
+        <v>-152007.47</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-128905.60000000001</v>
+        <v>-152007.47</v>
       </c>
       <c r="N5" s="4">
-        <v>-128905.60000000001</v>
+        <v>-152007.47</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-6.5300000000000004E-4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
+        <v>-7.4600000000000003E-4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>3655343.6510000001</v>
+        <v>3768804.8029999998</v>
       </c>
       <c r="E6" s="5">
-        <v>24.31</v>
+        <v>24.25</v>
       </c>
       <c r="F6" s="4">
-        <v>88861404.155809894</v>
+        <v>91393516.472749904</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>24.31</v>
+        <v>24.25</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>88861404.155809</v>
+        <v>91393516.472748995</v>
       </c>
       <c r="N6" s="4">
-        <v>88861404.155809894</v>
+        <v>91393516.472749904</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0.45037100000000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.44899</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="4">
-        <v>811661.36100000003</v>
+        <v>864293.58499999996</v>
       </c>
       <c r="E7" s="5">
         <v>5.01</v>
       </c>
       <c r="F7" s="4">
-        <v>4066423.4186100001</v>
+        <v>4330110.8608499998</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>5.01</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>4066423.4186100001</v>
+        <v>4330110.8608499998</v>
       </c>
       <c r="N7" s="4">
-        <v>4066423.4186100001</v>
+        <v>4330110.8608499998</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.0608999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
+        <v>2.1271999999999999E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="4">
-        <v>1423997.1780000001</v>
+        <v>1449023.7339999999</v>
       </c>
       <c r="E8" s="5">
-        <v>17.45</v>
+        <v>17.54</v>
       </c>
       <c r="F8" s="4">
-        <v>24848750.756099999</v>
+        <v>25415876.2943599</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>17.45</v>
+        <v>17.54</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>24848750.756099999</v>
+        <v>25415876.294358999</v>
       </c>
       <c r="N8" s="4">
-        <v>24848750.756099999</v>
+        <v>25415876.2943599</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.125939</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.12486</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4">
         <v>2146314.4</v>
       </c>
       <c r="E9" s="5">
-        <v>10.4</v>
+        <v>10.33</v>
       </c>
       <c r="F9" s="4">
-        <v>22321669.760000002</v>
+        <v>22171427.752</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>10.4</v>
+        <v>10.33</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>22321669.760000002</v>
+        <v>22171427.752</v>
       </c>
       <c r="N9" s="4">
-        <v>22321669.760000002</v>
+        <v>22171427.752</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0.113131</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.108921</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="4">
         <v>1014040.297</v>
       </c>
       <c r="E10" s="5">
-        <v>23.96</v>
+        <v>24.35</v>
       </c>
       <c r="F10" s="4">
-        <v>24296405.516120002</v>
+        <v>24691881.23195</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>23.96</v>
+        <v>24.35</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>24296405.516120002</v>
+        <v>24691881.23195</v>
       </c>
       <c r="N10" s="4">
-        <v>24296405.516120002</v>
+        <v>24691881.23195</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.12314</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
+        <v>0.121304</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>750879</v>
       </c>
       <c r="E11" s="5">
-        <v>25.33</v>
+        <v>25.427299999999999</v>
       </c>
       <c r="F11" s="4">
-        <v>19019765.07</v>
+        <v>19092825.596700002</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>25.33</v>
+        <v>25.427299999999999</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>19019765.07</v>
+        <v>19092825.596700002</v>
       </c>
       <c r="N11" s="4">
-        <v>19019765.07</v>
+        <v>19092825.596700002</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>9.6395999999999996E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.3797000000000005E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="4">
         <v>289384</v>
       </c>
       <c r="E12" s="5">
-        <v>50.09</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="F12" s="4">
-        <v>14495244.560000001</v>
+        <v>14482222.279999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>50.09</v>
+        <v>50.045000000000002</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>14495244.560000001</v>
+        <v>14482222.279999999</v>
       </c>
       <c r="N12" s="4">
-        <v>14495244.560000001</v>
+        <v>14482222.279999999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>7.3465000000000003E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
+        <v>7.1147000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="4">
-        <v>200754.65</v>
+        <v>1980578.31</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>200754.65</v>
+        <v>1980578.31</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>200754.65</v>
+        <v>1980578.31</v>
       </c>
       <c r="N13" s="4">
-        <v>200754.65</v>
+        <v>1980578.31</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>1.0169999999999999E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
+        <v>9.7300000000000008E-3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A20" s="3" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO</Company>
+  <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Service-PADB_PRD</dc:creator>
+  <dc:creator>Mat Raftree</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>