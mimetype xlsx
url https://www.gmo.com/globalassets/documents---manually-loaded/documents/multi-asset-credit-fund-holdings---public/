--- v3 (2026-07-02)
+++ v4 (2026-08-11)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8AD855A-BDDA-4BC7-B75C-9719FF800096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C39766F5-EC97-40E5-918C-57BF2FE42415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1140" yWindow="1140" windowWidth="18720" windowHeight="11650" xr2:uid="{5FA31228-82C9-4A62-8ABE-5B92E7AE8078}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{5752EFA7-228D-48ED-B0A9-5333D0A4EF14}"/>
   </bookViews>
   <sheets>
-    <sheet name="May" sheetId="1" r:id="rId1"/>
+    <sheet name="June" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -692,95 +692,95 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0BE753F-EE1D-4456-B2DB-E1F188DBA21E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9E22EC5-17B1-438F-BAD0-8D168FA40B17}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.81640625" style="3" bestFit="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="27" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="21.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="26.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46171</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" x14ac:dyDescent="0.3">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
@@ -816,643 +816,643 @@
       <c r="S3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>146958.29</v>
+        <v>-2861690.59</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>146958.29</v>
+        <v>-2861690.59</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>146958.29</v>
+        <v>-2861690.59</v>
       </c>
       <c r="N4" s="4">
-        <v>146958.29</v>
+        <v>-2861690.59</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>7.2099999999999996E-4</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-1.4141000000000001E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>-152007.47</v>
+        <v>-179644.14</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-152007.47</v>
+        <v>-179644.14</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-152007.47</v>
+        <v>-179644.14</v>
       </c>
       <c r="N5" s="4">
-        <v>-152007.47</v>
+        <v>-179644.14</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-7.4600000000000003E-4</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:26" x14ac:dyDescent="0.3">
+        <v>-8.8699999999999998E-4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>3768804.8029999998</v>
+        <v>3751887.3730000001</v>
       </c>
       <c r="E6" s="5">
-        <v>24.25</v>
+        <v>24.19</v>
       </c>
       <c r="F6" s="4">
-        <v>91393516.472749904</v>
+        <v>90758155.552869901</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>24.25</v>
+        <v>24.19</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>91393516.472748995</v>
+        <v>90758155.552869007</v>
       </c>
       <c r="N6" s="4">
-        <v>91393516.472749904</v>
+        <v>90758155.552869901</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0.44899</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.44850699999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="4">
-        <v>864293.58499999996</v>
+        <v>2337868.8130000001</v>
       </c>
       <c r="E7" s="5">
-        <v>5.01</v>
+        <v>5</v>
       </c>
       <c r="F7" s="4">
-        <v>4330110.8608499998</v>
+        <v>11689344.064999999</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
-        <v>5.01</v>
+        <v>5</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>4330110.8608499998</v>
+        <v>11689344.064999999</v>
       </c>
       <c r="N7" s="4">
-        <v>4330110.8608499998</v>
+        <v>11689344.064999999</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>2.1271999999999999E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:26" x14ac:dyDescent="0.3">
+        <v>5.7765999999999998E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="4">
         <v>1449023.7339999999</v>
       </c>
       <c r="E8" s="5">
-        <v>17.54</v>
+        <v>17.59</v>
       </c>
       <c r="F8" s="4">
-        <v>25415876.2943599</v>
+        <v>25488327.481059901</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>17.54</v>
+        <v>17.59</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>25415876.294358999</v>
+        <v>25488327.481059</v>
       </c>
       <c r="N8" s="4">
-        <v>25415876.2943599</v>
+        <v>25488327.481059901</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.12486</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.12595799999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4">
         <v>2146314.4</v>
       </c>
       <c r="E9" s="5">
-        <v>10.33</v>
+        <v>10.37</v>
       </c>
       <c r="F9" s="4">
-        <v>22171427.752</v>
+        <v>22257280.328000002</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>10.33</v>
+        <v>10.37</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>22171427.752</v>
+        <v>22257280.328000002</v>
       </c>
       <c r="N9" s="4">
-        <v>22171427.752</v>
+        <v>22257280.328000002</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0.108921</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.10999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="4">
-        <v>1014040.297</v>
+        <v>1028307.939</v>
       </c>
       <c r="E10" s="5">
-        <v>24.35</v>
+        <v>24.6</v>
       </c>
       <c r="F10" s="4">
-        <v>24691881.23195</v>
+        <v>25296375.299400002</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>24.35</v>
+        <v>24.6</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>24691881.23195</v>
+        <v>25296375.299400002</v>
       </c>
       <c r="N10" s="4">
-        <v>24691881.23195</v>
+        <v>25296375.299400002</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.121304</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:26" x14ac:dyDescent="0.3">
+        <v>0.12500900000000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="4">
-        <v>750879</v>
+        <v>600534</v>
       </c>
       <c r="E11" s="5">
-        <v>25.427299999999999</v>
+        <v>25.401700000000002</v>
       </c>
       <c r="F11" s="4">
-        <v>19092825.596700002</v>
+        <v>15254584.5078</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>25.427299999999999</v>
+        <v>25.401700000000002</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>19092825.596700002</v>
+        <v>15254584.5078</v>
       </c>
       <c r="N11" s="4">
-        <v>19092825.596700002</v>
+        <v>15254584.5078</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>9.3797000000000005E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.5384000000000007E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="4">
         <v>289384</v>
       </c>
       <c r="E12" s="5">
         <v>50.045000000000002</v>
       </c>
       <c r="F12" s="4">
         <v>14482222.279999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
@@ -1479,179 +1479,179 @@
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>7.1147000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:26" x14ac:dyDescent="0.3">
+        <v>7.1568000000000007E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="4">
-        <v>1980578.31</v>
+        <v>170783.51</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>1980578.31</v>
+        <v>170783.51</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>1980578.31</v>
+        <v>170783.51</v>
       </c>
       <c r="N13" s="4">
-        <v>1980578.31</v>
+        <v>170783.51</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>9.7300000000000008E-3</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+        <v>8.43E-4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ce0b8393-e000-47a8-a4cc-e08ec89756a7}" enabled="1" method="Standard" siteId="{337b9f7b-9e69-4689-9b0d-3417bd3d8566}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GMO, LLC</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Mat Raftree</dc:creator>
+  <dc:creator>Odayne Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>