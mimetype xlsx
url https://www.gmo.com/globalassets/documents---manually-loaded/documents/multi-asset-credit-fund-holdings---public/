--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -1,79 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\PerformanceSystems\ParcelsHoldings\ParcelsHoldingsExport\GMO\2026_06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\PerformanceSystems\ParcelsHoldingsExport\GMO\2026_07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C39766F5-EC97-40E5-918C-57BF2FE42415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{15DB5F81-574A-4AD0-9554-CEE51C71B953}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{5752EFA7-228D-48ED-B0A9-5333D0A4EF14}"/>
+    <workbookView xWindow="780" yWindow="780" windowWidth="11520" windowHeight="8325" xr2:uid="{86E050C3-0DC3-4F8E-8A43-81FF7B94606B}"/>
   </bookViews>
   <sheets>
-    <sheet name="June" sheetId="1" r:id="rId1"/>
+    <sheet name="July" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-      <xlwcv:version setVersion="2"/>
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="87">
   <si>
     <t>GMO Multi-Asset Credit Fund</t>
   </si>
   <si>
     <t>Security ID</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>Investment Type</t>
   </si>
   <si>
     <t>No. of Holdings</t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
@@ -692,92 +691,92 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9E22EC5-17B1-438F-BAD0-8D168FA40B17}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AD88A33-C579-4DCF-8E6E-03A2BE137082}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="23.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="16" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="16.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="13.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7">
-        <v>46203</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="3" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
@@ -827,831 +826,825 @@
       </c>
       <c r="W3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Z3" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="4">
-        <v>-2861690.59</v>
+        <v>33447.839999999997</v>
       </c>
       <c r="E4" s="5">
         <v>1</v>
       </c>
       <c r="F4" s="4">
-        <v>-2861690.59</v>
+        <v>33447.839999999997</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="5">
         <v>1</v>
       </c>
       <c r="K4" s="5">
         <v>1</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4">
-        <v>-2861690.59</v>
+        <v>33447.839999999997</v>
       </c>
       <c r="N4" s="4">
-        <v>-2861690.59</v>
+        <v>33447.839999999997</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T4" s="4">
         <v>1</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="4">
         <v>0</v>
       </c>
       <c r="Y4" s="4">
         <v>0</v>
       </c>
       <c r="Z4" s="6">
-        <v>-1.4141000000000001E-2</v>
+        <v>1.65E-4</v>
       </c>
     </row>
     <row r="5" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="4">
-        <v>-179644.14</v>
+        <v>-147035.65</v>
       </c>
       <c r="E5" s="5">
         <v>1</v>
       </c>
       <c r="F5" s="4">
-        <v>-179644.14</v>
+        <v>-147035.65</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="5">
         <v>1</v>
       </c>
       <c r="K5" s="5">
         <v>1</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M5" s="4">
-        <v>-179644.14</v>
+        <v>-147035.65</v>
       </c>
       <c r="N5" s="4">
-        <v>-179644.14</v>
+        <v>-147035.65</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="T5" s="4">
         <v>1</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="4">
         <v>0</v>
       </c>
       <c r="Y5" s="4">
         <v>0</v>
       </c>
       <c r="Z5" s="6">
-        <v>-8.8699999999999998E-4</v>
+        <v>-7.2599999999999997E-4</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D6" s="4">
-        <v>3751887.3730000001</v>
+        <v>3767047.6159999999</v>
       </c>
       <c r="E6" s="5">
-        <v>24.19</v>
+        <v>24.08</v>
       </c>
       <c r="F6" s="4">
-        <v>90758155.552869901</v>
+        <v>90710506.593279898</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="5">
-        <v>24.19</v>
+        <v>24.08</v>
       </c>
       <c r="K6" s="5">
         <v>1</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M6" s="4">
-        <v>90758155.552869007</v>
+        <v>90710506.593279004</v>
       </c>
       <c r="N6" s="4">
-        <v>90758155.552869901</v>
+        <v>90710506.593279898</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="4">
         <v>1</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="X6" s="4">
         <v>0</v>
       </c>
       <c r="Y6" s="4">
         <v>0</v>
       </c>
       <c r="Z6" s="6">
-        <v>0.44850699999999999</v>
+        <v>0.447963</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="4">
-        <v>2337868.8130000001</v>
+        <v>2084445.9350000001</v>
       </c>
       <c r="E7" s="5">
         <v>5</v>
       </c>
       <c r="F7" s="4">
-        <v>11689344.064999999</v>
+        <v>10422229.675000001</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="5">
         <v>5</v>
       </c>
       <c r="K7" s="5">
         <v>1</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M7" s="4">
-        <v>11689344.064999999</v>
+        <v>10422229.675000001</v>
       </c>
       <c r="N7" s="4">
-        <v>11689344.064999999</v>
+        <v>10422229.675000001</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="S7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="4">
         <v>1</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="4">
         <v>0</v>
       </c>
       <c r="Y7" s="4">
         <v>0</v>
       </c>
       <c r="Z7" s="6">
-        <v>5.7765999999999998E-2</v>
+        <v>5.1469000000000001E-2</v>
       </c>
     </row>
     <row r="8" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D8" s="4">
-        <v>1449023.7339999999</v>
+        <v>1470612.5970000001</v>
       </c>
       <c r="E8" s="5">
-        <v>17.59</v>
+        <v>17.28</v>
       </c>
       <c r="F8" s="4">
-        <v>25488327.481059901</v>
+        <v>25412185.67616</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="5">
-        <v>17.59</v>
+        <v>17.28</v>
       </c>
       <c r="K8" s="5">
         <v>1</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="4">
-        <v>25488327.481059</v>
+        <v>25412185.67616</v>
       </c>
       <c r="N8" s="4">
-        <v>25488327.481059901</v>
+        <v>25412185.67616</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="4">
         <v>1</v>
       </c>
       <c r="W8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="X8" s="4">
         <v>0</v>
       </c>
       <c r="Y8" s="4">
         <v>0</v>
       </c>
       <c r="Z8" s="6">
-        <v>0.12595799999999999</v>
+        <v>0.125495</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="4">
-        <v>2146314.4</v>
+        <v>2219063.8450000002</v>
       </c>
       <c r="E9" s="5">
-        <v>10.37</v>
+        <v>9.6</v>
       </c>
       <c r="F9" s="4">
-        <v>22257280.328000002</v>
+        <v>21303012.912</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="5">
-        <v>10.37</v>
+        <v>9.6</v>
       </c>
       <c r="K9" s="5">
         <v>1</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M9" s="4">
-        <v>22257280.328000002</v>
+        <v>21303012.912</v>
       </c>
       <c r="N9" s="4">
-        <v>22257280.328000002</v>
+        <v>21303012.912</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>61</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T9" s="4">
         <v>1</v>
       </c>
       <c r="W9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="4">
         <v>0</v>
       </c>
       <c r="Y9" s="4">
         <v>0</v>
       </c>
       <c r="Z9" s="6">
-        <v>0.10999</v>
+        <v>0.105202</v>
       </c>
     </row>
     <row r="10" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="4">
-        <v>1028307.939</v>
+        <v>1034714.028</v>
       </c>
       <c r="E10" s="5">
-        <v>24.6</v>
+        <v>24.32</v>
       </c>
       <c r="F10" s="4">
-        <v>25296375.299400002</v>
+        <v>25164245.16096</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="5">
-        <v>24.6</v>
+        <v>24.32</v>
       </c>
       <c r="K10" s="5">
         <v>1</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M10" s="4">
-        <v>25296375.299400002</v>
+        <v>25164245.16096</v>
       </c>
       <c r="N10" s="4">
-        <v>25296375.299400002</v>
+        <v>25164245.16096</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>65</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T10" s="4">
         <v>1</v>
       </c>
       <c r="W10" s="3" t="s">
         <v>63</v>
       </c>
       <c r="X10" s="4">
         <v>0</v>
       </c>
       <c r="Y10" s="4">
         <v>0</v>
       </c>
       <c r="Z10" s="6">
-        <v>0.12500900000000001</v>
+        <v>0.12427000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="4">
         <v>600534</v>
       </c>
       <c r="E11" s="5">
-        <v>25.401700000000002</v>
+        <v>24.835000000000001</v>
       </c>
       <c r="F11" s="4">
-        <v>15254584.5078</v>
+        <v>14914261.890000001</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="5">
-        <v>25.401700000000002</v>
+        <v>24.835000000000001</v>
       </c>
       <c r="K11" s="5">
         <v>1</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="4">
-        <v>15254584.5078</v>
+        <v>14914261.890000001</v>
       </c>
       <c r="N11" s="4">
-        <v>15254584.5078</v>
+        <v>14914261.890000001</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>70</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T11" s="4">
         <v>1</v>
       </c>
       <c r="W11" s="3" t="s">
         <v>67</v>
       </c>
       <c r="X11" s="4">
         <v>0</v>
       </c>
       <c r="Y11" s="4">
         <v>0</v>
       </c>
       <c r="Z11" s="6">
-        <v>7.5384000000000007E-2</v>
+        <v>7.3651999999999995E-2</v>
       </c>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="4">
         <v>289384</v>
       </c>
       <c r="E12" s="5">
-        <v>50.045000000000002</v>
+        <v>50.055</v>
       </c>
       <c r="F12" s="4">
-        <v>14482222.279999999</v>
+        <v>14485116.119999999</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="5">
-        <v>50.045000000000002</v>
+        <v>50.055</v>
       </c>
       <c r="K12" s="5">
         <v>1</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="4">
-        <v>14482222.279999999</v>
+        <v>14485116.119999999</v>
       </c>
       <c r="N12" s="4">
-        <v>14482222.279999999</v>
+        <v>14485116.119999999</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="T12" s="4">
         <v>1</v>
       </c>
       <c r="W12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="X12" s="4">
         <v>0</v>
       </c>
       <c r="Y12" s="4">
         <v>0</v>
       </c>
       <c r="Z12" s="6">
-        <v>7.1568000000000007E-2</v>
+        <v>7.1532999999999999E-2</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="4">
-        <v>170783.51</v>
+        <v>197230.95</v>
       </c>
       <c r="E13" s="5">
         <v>1</v>
       </c>
       <c r="F13" s="4">
-        <v>170783.51</v>
+        <v>197230.95</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="J13" s="5">
         <v>1</v>
       </c>
       <c r="K13" s="5">
         <v>1</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M13" s="4">
-        <v>170783.51</v>
+        <v>197230.95</v>
       </c>
       <c r="N13" s="4">
-        <v>170783.51</v>
+        <v>197230.95</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="R13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="T13" s="4">
         <v>1</v>
       </c>
       <c r="W13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="4">
         <v>0</v>
       </c>
       <c r="Y13" s="4">
         <v>0</v>
       </c>
       <c r="Z13" s="6">
-        <v>8.43E-4</v>
+        <v>9.7400000000000004E-4</v>
       </c>
     </row>
     <row r="15" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:26" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>June</vt:lpstr>
+      <vt:lpstr>July</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>GMO, LLC</Company>
+  <Company>GMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Odayne Smith</dc:creator>
+  <dc:creator>Service-PADB_PRD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>