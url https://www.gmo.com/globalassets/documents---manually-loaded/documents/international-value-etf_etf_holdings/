--- v6 (2026-09-05)
+++ v7 (2026-09-25)
@@ -1,1674 +1,1632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4472592a4844496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59188ee85eb34001ba3f9309c3668736.psmdcp" Id="Rc9de614d7fb148af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4987ff19d049ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85dcefaa0da9404196f57ec8b7f35b99.psmdcp" Id="R4aeb688e08c74e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="549">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="535">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/04/2026 (%)</x:t>
+    <x:t>As of 09/25/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>TOTALENERGIES SE</x:t>
   </x:si>
   <x:si>
     <x:t>F92124100</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>BNS</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>064149107</x:t>
   </x:si>
   <x:si>
+    <x:t>BNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP PARIBAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730968906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767204100</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBVA</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>05946K101</x:t>
   </x:si>
   <x:si>
-    <x:t>BNP</x:t>
-[...14 lines deleted...]
-    <x:t>767204100</x:t>
+    <x:t>9432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664137007</x:t>
   </x:si>
   <x:si>
     <x:t>SNY</x:t>
   </x:si>
   <x:si>
     <x:t>SANOFI ADR</x:t>
   </x:si>
   <x:si>
     <x:t>80105N105</x:t>
   </x:si>
   <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891160954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANULIFE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56501R106</x:t>
+  </x:si>
+  <x:si>
     <x:t>DBK</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
   </x:si>
   <x:si>
     <x:t>575035902</x:t>
   </x:si>
   <x:si>
-    <x:t>9432</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>HMC</x:t>
   </x:si>
   <x:si>
     <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>438128308</x:t>
   </x:si>
   <x:si>
-    <x:t>EQNR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DTEGY</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>251566105</x:t>
   </x:si>
   <x:si>
     <x:t>SLF</x:t>
   </x:si>
   <x:si>
     <x:t>SUN LIFE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>866796105</x:t>
   </x:si>
   <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAN</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO SANTANDER SA</x:t>
   </x:si>
   <x:si>
     <x:t>570594903</x:t>
   </x:si>
   <x:si>
-    <x:t>ROP</x:t>
-[...5 lines deleted...]
-    <x:t>ACI38LVK6</x:t>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>BHP GROUP LTD SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>088606108</x:t>
   </x:si>
   <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPSOL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566935904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INPEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B10RB1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659730006</x:t>
+  </x:si>
+  <x:si>
     <x:t>ING</x:t>
   </x:si>
   <x:si>
     <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>456837103</x:t>
   </x:si>
   <x:si>
-    <x:t>NVS</x:t>
-[...41 lines deleted...]
-    <x:t>892331307</x:t>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANZ SE REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523148906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENSO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664038007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
   </x:si>
   <x:si>
     <x:t>6301</x:t>
   </x:si>
   <x:si>
     <x:t>KOMATSU LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649658002</x:t>
   </x:si>
   <x:si>
-    <x:t>REP</x:t>
-[...133 lines deleted...]
-  <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
     <x:t>SUN HUNG KAI PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t>685992000</x:t>
   </x:si>
   <x:si>
-    <x:t>UNI</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BMO</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF MONTREAL</x:t>
   </x:si>
   <x:si>
     <x:t>063671952</x:t>
   </x:si>
   <x:si>
-    <x:t>OMV</x:t>
-[...5 lines deleted...]
-    <x:t>465145001</x:t>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUENCHENER RUECKVER AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529412900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC ENERGY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>HSBC</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>SONY</x:t>
   </x:si>
   <x:si>
     <x:t>SONY GROUP CORP   SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>835699307</x:t>
   </x:si>
   <x:si>
-    <x:t>ABN</x:t>
-[...5 lines deleted...]
-    <x:t>BYQP13905</x:t>
+    <x:t>7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZUKI MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686550005</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>NUTRIEN LTD</x:t>
   </x:si>
   <x:si>
     <x:t>67077M108</x:t>
   </x:si>
   <x:si>
     <x:t>2503</x:t>
   </x:si>
   <x:si>
     <x:t>KIRIN HOLDINGS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649374006</x:t>
   </x:si>
   <x:si>
-    <x:t>AD</x:t>
-[...5 lines deleted...]
-    <x:t>BD0Q39902</x:t>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK ASSET HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZQ07905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITOCHU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646780007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCOR ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867224107</x:t>
   </x:si>
   <x:si>
     <x:t>RBI</x:t>
   </x:si>
   <x:si>
     <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>B0704T905</x:t>
   </x:si>
   <x:si>
-    <x:t>POLI</x:t>
-[...5 lines deleted...]
-    <x:t>607580909</x:t>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B627LW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8KF9B904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135U109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642940001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRELLI + C SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZ5ZHK908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDS BANKING GROUP PLC ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539439109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICOH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673822003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AISIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601070006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOSOH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690028006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUBARU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635640006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY3S8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILMAR INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17KC6900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BC7H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRAEL DISCOUNT BANK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645127903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIKO EPSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661650903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474184900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COSMO ENERGY HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0GQS26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVERSEA CHINESE BANKING CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F9V2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP ICAP GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMDZN3909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP0RGD900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449586957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VNSX901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SGDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HKDZ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW ISRAELI SHEQEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999ILSZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUSTRALIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999AUDZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANKYO CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677543001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTOS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677670002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN SINDALL GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>080856008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY PROPERTIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648631901</x:t>
   </x:si>
   <x:si>
     <x:t>BAMI</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BPM SPA</x:t>
   </x:si>
   <x:si>
     <x:t>BYMD5K904</x:t>
-  </x:si>
-[...1054 lines deleted...]
-    <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
     <x:t>NORWEGIAN KRONE</x:t>
   </x:si>
   <x:si>
     <x:t>999NOKZ96</x:t>
   </x:si>
   <x:si>
     <x:t>POUND STERLING</x:t>
   </x:si>
   <x:si>
     <x:t>999GBPZ94</x:t>
   </x:si>
   <x:si>
     <x:t>8253</x:t>
   </x:si>
   <x:si>
     <x:t>CREDIT SAISON CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659180004</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
@@ -2039,51 +1997,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G190"/>
+  <x:dimension ref="A1:G185"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -2098,4199 +2056,4086 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>273850</x:v>
+        <x:v>279113</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>24441112.5</x:v>
+        <x:v>25647693.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>250698</x:v>
+        <x:v>252925</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>23796254.2</x:v>
+        <x:v>23327272.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>787630</x:v>
+        <x:v>193592</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>23345353.2</x:v>
+        <x:v>21679178.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>187697</x:v>
+        <x:v>212675</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>22733872.7</x:v>
+        <x:v>20091407.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>212675</x:v>
+        <x:v>677785</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>21871497</x:v>
+        <x:v>19296539</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>434143</x:v>
+        <x:v>15869800</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>19245559.2</x:v>
+        <x:v>17467766</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>432160</x:v>
+        <x:v>412226</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>17868277.6</x:v>
+        <x:v>16876532.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>16067200</x:v>
+        <x:v>324722</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>17867919</x:v>
+        <x:v>16122447.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>314596</x:v>
+        <x:v>132498</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>16003498.5</x:v>
+        <x:v>15805858.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>128604</x:v>
+        <x:v>358695</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>15847557.3</x:v>
+        <x:v>15484863.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>476673</x:v>
+        <x:v>347992</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>15749275.9</x:v>
+        <x:v>15134172.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>340025</x:v>
+        <x:v>425570</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>14505466.5</x:v>
+        <x:v>14975414.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>327658</x:v>
+        <x:v>434897</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>14610270.2</x:v>
+        <x:v>13999334.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>413584</x:v>
+        <x:v>429921</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>13855064</x:v>
+        <x:v>13172779.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>172799</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>13960431.2</x:v>
+        <x:v>13728880.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>828024</x:v>
+        <x:v>28778</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>12425059.6</x:v>
+        <x:v>12631107.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>27888</x:v>
+        <x:v>854222</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>12313688.4</x:v>
+        <x:v>12175321</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>130957</x:v>
+        <x:v>77539</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>11881728.6</x:v>
+        <x:v>11132274.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>286658</x:v>
+        <x:v>118999</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>10632145.2</x:v>
+        <x:v>10125624.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>66369</x:v>
+        <x:v>105266</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>10824120.2</x:v>
+        <x:v>9882372.1</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>101721</x:v>
+        <x:v>254051</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>9788611.8</x:v>
+        <x:v>9116130.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>270300</x:v>
+        <x:v>350800</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>9116735.1</x:v>
+        <x:v>8464236.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>339700</x:v>
+        <x:v>47107</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8482412.3</x:v>
+        <x:v>8795819</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>42269</x:v>
+        <x:v>261100</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>8448305</x:v>
+        <x:v>8270083.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>172800</x:v>
+        <x:v>199465</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>8335718</x:v>
+        <x:v>7202681.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>246698</x:v>
+        <x:v>210632</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>8131375.1</x:v>
+        <x:v>7287456.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>203634</x:v>
+        <x:v>14863</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>7784085.9</x:v>
+        <x:v>7088521.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>14406</x:v>
+        <x:v>560600</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>7594997.7</x:v>
+        <x:v>6743781.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>542300</x:v>
+        <x:v>160610</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>6744583.1</x:v>
+        <x:v>6618895.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>127647</x:v>
+        <x:v>488813</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>6997656.9</x:v>
+        <x:v>5742384.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>2188176</x:v>
+        <x:v>128100</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>6017343.4</x:v>
+        <x:v>5848744.5</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>3348</x:v>
+        <x:v>131606</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>5609841.8</x:v>
+        <x:v>6175539.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>474008</x:v>
+        <x:v>191791</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>5786801.4</x:v>
+        <x:v>5865234.9</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>125000</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>5849305</x:v>
+        <x:v>5450676</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>126375</x:v>
+        <x:v>635000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>5450034.6</x:v>
+        <x:v>5514099.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>620000</x:v>
+        <x:v>346600</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>5448863.5</x:v>
+        <x:v>5420396.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>335900</x:v>
+        <x:v>60392</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>5503976.4</x:v>
+        <x:v>5036296.7</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>157305</x:v>
+        <x:v>162272</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>4617449.2</x:v>
+        <x:v>4793976.8</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>155900</x:v>
+        <x:v>160100</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>4664637.7</x:v>
+        <x:v>4598467</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>154200</x:v>
+        <x:v>1962760</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>4718721</x:v>
+        <x:v>5018472.8</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>334000</x:v>
+        <x:v>129647</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>4912140.6</x:v>
+        <x:v>4660982.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>155872</x:v>
+        <x:v>157800</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>5163053.3</x:v>
+        <x:v>4500626.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>27253</x:v>
+        <x:v>100600</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>4814317.8</x:v>
+        <x:v>4564036.5</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>58546</x:v>
+        <x:v>344500</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>4688130.5</x:v>
+        <x:v>4753026.8</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s"/>
+      <x:c r="A50" s="3" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>4139162.3</x:v>
+        <x:v>27253</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>4139162.3</x:v>
+        <x:v>4666077.5</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>38209</x:v>
+        <x:v>323100</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>4067730.1</x:v>
+        <x:v>4796682.8</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>221053</x:v>
+        <x:v>39866</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>4297720.5</x:v>
+        <x:v>3993377.2</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>370900</x:v>
+        <x:v>7162</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>3928213.1</x:v>
+        <x:v>4176772.7</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>81502</x:v>
+        <x:v>227153</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>4190707</x:v>
+        <x:v>3931934.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>67251</x:v>
+        <x:v>382400</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>4511869.6</x:v>
+        <x:v>3863708</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>47145</x:v>
+        <x:v>144672</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>4039870.4</x:v>
+        <x:v>3717329.3</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>137595</x:v>
+        <x:v>84090</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>3434371.2</x:v>
+        <x:v>4206576</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>64365</x:v>
+        <x:v>69608</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>3209236.9</x:v>
+        <x:v>4331009.8</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>42432</x:v>
+        <x:v>48642</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>3425535.4</x:v>
+        <x:v>4141381.1</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
-      <x:c r="A60" s="3" t="s">
+      <x:c r="A60" s="3" t="s"/>
+      <x:c r="B60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="B60" s="3" t="s">
+      <x:c r="C60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>175100</x:v>
+        <x:v>3283570.6</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>3311548</x:v>
+        <x:v>3283570.6</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>97705</x:v>
+        <x:v>142329</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>3539756.3</x:v>
+        <x:v>3272143.7</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>47428</x:v>
+        <x:v>281700</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>3549620.2</x:v>
+        <x:v>3529670.9</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>140244</x:v>
+        <x:v>44621</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>3730911.3</x:v>
+        <x:v>3300169.2</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>199045</x:v>
+        <x:v>179700</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>3772282</x:v>
+        <x:v>3190268.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>36451</x:v>
+        <x:v>149200</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>3199925.4</x:v>
+        <x:v>3144561.4</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>51944</x:v>
+        <x:v>37606</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>3334824.5</x:v>
+        <x:v>3171177</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>187500</x:v>
+        <x:v>409000</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2538404.1</x:v>
+        <x:v>2408413.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>149325</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>2515646.1</x:v>
+        <x:v>2548616.2</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>928</x:v>
+        <x:v>111849</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>3121973.1</x:v>
+        <x:v>2723765</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>108293</x:v>
+        <x:v>181400</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>2988241.7</x:v>
+        <x:v>2534919.5</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>174300</x:v>
+        <x:v>41754</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>2475531.2</x:v>
+        <x:v>2866412.1</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>128900</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>2815614</x:v>
+        <x:v>2650282.7</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>188702</x:v>
+        <x:v>28766</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>2493178.4</x:v>
+        <x:v>2421804.7</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>88100</x:v>
+        <x:v>336300</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>2902363.1</x:v>
+        <x:v>3009557</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>22076</x:v>
+        <x:v>170139</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>2824305</x:v>
+        <x:v>2734973.9</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>389500</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2303275.6</x:v>
+        <x:v>2474292.4</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>25384</x:v>
+        <x:v>88100</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>2024604.8</x:v>
+        <x:v>2925652.5</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>79400</x:v>
+        <x:v>23222</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2073387.9</x:v>
+        <x:v>2741041.8</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>24261</x:v>
+        <x:v>368918</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>2154632.2</x:v>
+        <x:v>1864096.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>47895</x:v>
+        <x:v>25384</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1821660.1</x:v>
+        <x:v>1959215.3</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>163100</x:v>
+        <x:v>24261</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>2146810.5</x:v>
+        <x:v>1954756</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>436731</x:v>
+        <x:v>128977</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1875315</x:v>
+        <x:v>2129156.6</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>59417</x:v>
+        <x:v>163100</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>1948877.6</x:v>
+        <x:v>2110856.8</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>60400</x:v>
+        <x:v>459674</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>2020895.7</x:v>
+        <x:v>1939177.6</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>27248</x:v>
+        <x:v>74061</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>2418007.7</x:v>
+        <x:v>2316628.1</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>130500</x:v>
+        <x:v>183654</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>2086391.2</x:v>
+        <x:v>1746549.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>136400</x:v>
+        <x:v>3711</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>2278369.1</x:v>
+        <x:v>1687083</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>30754</x:v>
+        <x:v>408752</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>2097183</x:v>
+        <x:v>1773562</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>45400</x:v>
+        <x:v>130500</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1757757.9</x:v>
+        <x:v>1977210.5</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>105700</x:v>
+        <x:v>136400</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>2245051.9</x:v>
+        <x:v>2160596.6</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>53254</x:v>
+        <x:v>47900</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1765206.9</x:v>
+        <x:v>1701670.9</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>622</x:v>
+        <x:v>105700</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>2013164.2</x:v>
+        <x:v>2191828.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>123000</x:v>
+        <x:v>170123</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>2362939.4</x:v>
+        <x:v>2229684.6</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>23403</x:v>
+        <x:v>53254</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>2048464.6</x:v>
+        <x:v>1701285.7</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>76497</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>2009595.8</x:v>
+        <x:v>2279204.1</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>74000</x:v>
+        <x:v>112000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>1864309.4</x:v>
+        <x:v>2056387.7</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>61200</x:v>
+        <x:v>23403</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>1911308.9</x:v>
+        <x:v>2006339.2</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>84028</x:v>
+        <x:v>79209</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>1761921.7</x:v>
+        <x:v>1972362.1</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>39676</x:v>
+        <x:v>61200</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>2357106.9</x:v>
+        <x:v>1797870.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>1950000</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>1819466.1</x:v>
+        <x:v>2283292.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>33931</x:v>
+        <x:v>214260</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>1800717.8</x:v>
+        <x:v>1588120.5</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>161431</x:v>
+        <x:v>58500</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>1232594.4</x:v>
+        <x:v>1411510.4</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>86404</x:v>
+        <x:v>91272</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>1637355.8</x:v>
+        <x:v>1655674.1</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>1104198</x:v>
+        <x:v>48500</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>1064931.5</x:v>
+        <x:v>1160154.2</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>2675</x:v>
+        <x:v>260677</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>1642692.3</x:v>
+        <x:v>1472825.1</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>67651</x:v>
+        <x:v>47895</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1566120.7</x:v>
+        <x:v>1546081.8</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
         <x:v>18000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1414620.1</x:v>
+        <x:v>1250597.9</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>127316</x:v>
+        <x:v>41700</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1289711.1</x:v>
+        <x:v>1304273.1</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>3711</x:v>
+        <x:v>12670</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1685898.9</x:v>
+        <x:v>1028486.3</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>388302</x:v>
+        <x:v>327280</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>1563103.5</x:v>
+        <x:v>1042760.1</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>12670</x:v>
+        <x:v>93101</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>1115503.7</x:v>
+        <x:v>1636480.2</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>327280</x:v>
+        <x:v>57600</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>1100539.8</x:v>
+        <x:v>1628314.7</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>25717</x:v>
+        <x:v>1438172</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>1728521.9</x:v>
+        <x:v>1453380.8</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>93101</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>1624217.3</x:v>
+        <x:v>1162919.2</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>57600</x:v>
+        <x:v>13201</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1675723.8</x:v>
+        <x:v>1074744.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>128007</x:v>
+        <x:v>10937</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>1524004.4</x:v>
+        <x:v>1218600.5</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>1438172</x:v>
+        <x:v>17861</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>1607630.8</x:v>
+        <x:v>1176752.9</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>39582</x:v>
+        <x:v>47218</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1092067.4</x:v>
+        <x:v>1014399.1</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>13201</x:v>
+        <x:v>6900</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1096848.9</x:v>
+        <x:v>1288047</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="B120" s="3" t="s">
+      <x:c r="C120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C120" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>6900</x:v>
+        <x:v>10813</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>1263726</x:v>
+        <x:v>1262382</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>10813</x:v>
+        <x:v>203500</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>1379343.7</x:v>
+        <x:v>1556025.8</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>70500</x:v>
+        <x:v>245619</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1457574.9</x:v>
+        <x:v>1080020.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>203500</x:v>
+        <x:v>20544</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>1705143</x:v>
+        <x:v>1319634.9</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>20544</x:v>
+        <x:v>180050</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>1475675.3</x:v>
+        <x:v>1471057</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>180050</x:v>
+        <x:v>18452</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1609829</x:v>
+        <x:v>1438010.1</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>7719</x:v>
+        <x:v>1950000</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1237560.2</x:v>
+        <x:v>1628657.2</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>71931</x:v>
+        <x:v>33931</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>1180711.1</x:v>
+        <x:v>1615934.7</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>100800</x:v>
+        <x:v>133200</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1564310.9</x:v>
+        <x:v>1390678.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>18452</x:v>
+        <x:v>28400</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>1497950.2</x:v>
+        <x:v>398386.4</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>133200</x:v>
+        <x:v>25200</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>1452632.2</x:v>
+        <x:v>419867.8</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>25200</x:v>
+        <x:v>39400</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>435654.4</x:v>
+        <x:v>651624.9</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>40900</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>963774.1</x:v>
+        <x:v>403815.5</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>39400</x:v>
+        <x:v>138400</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>671655.6</x:v>
+        <x:v>394717.9</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>46125</x:v>
+        <x:v>18146</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>412238.3</x:v>
+        <x:v>869737.8</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>18482</x:v>
+        <x:v>123575</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>484743.4</x:v>
+        <x:v>945336.1</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>138400</x:v>
+        <x:v>1104198</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>419460.1</x:v>
+        <x:v>993397.3</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>56550</x:v>
+        <x:v>11983</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>591285.6</x:v>
+        <x:v>475248.6</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>12386</x:v>
+        <x:v>24178</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>633420</x:v>
+        <x:v>514991.4</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>112299</x:v>
+        <x:v>23496</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>880046.1</x:v>
+        <x:v>981042.7</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>45700</x:v>
+        <x:v>76665</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>975355.9</x:v>
+        <x:v>833137.9</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>11983</x:v>
+        <x:v>84058</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>522352.5</x:v>
+        <x:v>711603.8</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>24178</x:v>
+        <x:v>30757</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>575678.2</x:v>
+        <x:v>807298</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>14179</x:v>
+        <x:v>35726</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>661119.8</x:v>
+        <x:v>796689.8</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>76665</x:v>
+        <x:v>55700</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>861754.1</x:v>
+        <x:v>405218.4</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>75929</x:v>
+        <x:v>41920</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>685544.7</x:v>
+        <x:v>413538.4</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>30757</x:v>
+        <x:v>62400</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>881806.6</x:v>
+        <x:v>863546.9</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>76949</x:v>
+        <x:v>18080</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>767106.5</x:v>
+        <x:v>809414.7</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>55700</x:v>
+        <x:v>249681</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>431130.1</x:v>
+        <x:v>811363.2</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>41920</x:v>
+        <x:v>38621</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>417538.9</x:v>
+        <x:v>447006.4</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>62400</x:v>
+        <x:v>19900</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>894462.1</x:v>
+        <x:v>439954.1</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>18080</x:v>
+        <x:v>247099</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>811678.9</x:v>
+        <x:v>1005301.7</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>249681</x:v>
+        <x:v>136941</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>752464.2</x:v>
+        <x:v>468759.5</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>19900</x:v>
+        <x:v>43700</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>443500</x:v>
+        <x:v>882525.5</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>110500</x:v>
+        <x:v>119190</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>973424.5</x:v>
+        <x:v>624248.5</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>127352</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>543292.4</x:v>
+        <x:v>402391.4</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>4755</x:v>
+        <x:v>40444</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>561850.8</x:v>
+        <x:v>916461</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>136941</x:v>
+        <x:v>215644</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>555061.3</x:v>
+        <x:v>569184.8</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>62600</x:v>
+        <x:v>2716</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>740371.8</x:v>
+        <x:v>413904.8</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>46557</x:v>
+        <x:v>69120</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>531511.4</x:v>
+        <x:v>459064.3</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>47218</x:v>
+        <x:v>24500</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>1025103.7</x:v>
+        <x:v>691982.4</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>111860</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>667096</x:v>
+        <x:v>481329.1</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>245619</x:v>
+        <x:v>105823</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>1019301.1</x:v>
+        <x:v>458323.2</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>104281</x:v>
+        <x:v>7711</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>606539.1</x:v>
+        <x:v>339471.1</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>23000</x:v>
+        <x:v>378400</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>451449.5</x:v>
+        <x:v>697265.7</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>40444</x:v>
+        <x:v>47350</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>993709.1</x:v>
+        <x:v>897838.1</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>215644</x:v>
+        <x:v>5710</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>633031.4</x:v>
+        <x:v>342313.3</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>69120</x:v>
+        <x:v>4694</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>477327.6</x:v>
+        <x:v>356906.1</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>105823</x:v>
+        <x:v>20423</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>476088.3</x:v>
+        <x:v>411961.1</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>7711</x:v>
+        <x:v>18503</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>358801.6</x:v>
+        <x:v>197529.8</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
-      <x:c r="A170" s="3" t="s">
+      <x:c r="A170" s="3" t="s"/>
+      <x:c r="B170" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="B170" s="3" t="s">
+      <x:c r="C170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C170" s="3" t="s">
+      <x:c r="D170" s="4" t="n">
+        <x:v>6440</x:v>
+      </x:c>
+      <x:c r="E170" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F170" s="4" t="n">
+        <x:v>5032</x:v>
+      </x:c>
+      <x:c r="G170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="D170" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
-      <x:c r="A171" s="3" t="s">
+      <x:c r="A171" s="3" t="s"/>
+      <x:c r="B171" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="B171" s="3" t="s">
+      <x:c r="C171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C171" s="3" t="s">
+      <x:c r="D171" s="4" t="n">
+        <x:v>61560</x:v>
+      </x:c>
+      <x:c r="E171" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F171" s="4" t="n">
+        <x:v>7849.7</x:v>
+      </x:c>
+      <x:c r="G171" s="3" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="3" t="s"/>
+      <x:c r="B172" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D171" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A172" s="3" t="s">
+      <x:c r="C172" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="B172" s="3" t="s">
+      <x:c r="D172" s="4" t="n">
+        <x:v>16712.6</x:v>
+      </x:c>
+      <x:c r="E172" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F172" s="4" t="n">
+        <x:v>5484.4</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="3" t="s"/>
+      <x:c r="B173" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C172" s="3" t="s">
+      <x:c r="C173" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D172" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>5710</x:v>
+        <x:v>16806.7</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>360304.6</x:v>
+        <x:v>11787.4</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>4694</x:v>
+        <x:v>19900</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>380949.2</x:v>
+        <x:v>265500.3</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D175" s="4" t="n">
+        <x:v>41333</x:v>
+      </x:c>
+      <x:c r="E175" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F175" s="4" t="n">
+        <x:v>247855</x:v>
+      </x:c>
+      <x:c r="G175" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="B175" s="3" t="s">
+      <x:c r="B176" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C175" s="3" t="s">
+      <x:c r="C176" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D175" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="D176" s="4" t="n">
-        <x:v>6440</x:v>
+        <x:v>5047</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>5082.9</x:v>
+        <x:v>281307.8</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="3" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
-    </x:row>
-[...7 lines deleted...]
-      </x:c>
       <x:c r="D177" s="4" t="n">
-        <x:v>61560</x:v>
+        <x:v>110500</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>7852.2</x:v>
+        <x:v>245309.8</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
-      <x:c r="A178" s="3" t="s"/>
+      <x:c r="A178" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
       <x:c r="B178" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C178" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D178" s="4" t="n">
-        <x:v>23403220</x:v>
+        <x:v>16477</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>150266.3</x:v>
+        <x:v>303964.6</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="3" t="s"/>
       <x:c r="B179" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="D179" s="4" t="n">
-        <x:v>-23403220</x:v>
+        <x:v>217203.6</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>-2762.7</x:v>
+        <x:v>22855.5</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="3" t="s"/>
+      <x:c r="B180" s="3" t="s">
         <x:v>527</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A180" s="3" t="s">
+      <x:c r="C180" s="3" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="B180" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D180" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>31641.9</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
-        <x:v>277298.8</x:v>
+        <x:v>41832.2</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="3" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="B181" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D181" s="4" t="n">
-        <x:v>5047</x:v>
+        <x:v>7400</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
-        <x:v>284814.9</x:v>
+        <x:v>213757.1</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
-    <x:row r="182" spans="1:7">
-      <x:c r="A182" s="3" t="s">
+    <x:row r="183" spans="1:7">
+      <x:c r="A183" s="3" t="s">
+        <x:v>532</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:7">
+      <x:c r="A184" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...117 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>