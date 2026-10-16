--- v7 (2026-09-25)
+++ v8 (2026-10-16)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4987ff19d049ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85dcefaa0da9404196f57ec8b7f35b99.psmdcp" Id="R4aeb688e08c74e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149702f4de445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/856684ba23074b1ca7497086ac878957.psmdcp" Id="R4158210217404553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="535">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="529">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/25/2026 (%)</x:t>
+    <x:t>As of 10/15/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
@@ -76,1578 +76,1560 @@
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>064149107</x:t>
   </x:si>
   <x:si>
     <x:t>BNP</x:t>
   </x:si>
   <x:si>
     <x:t>BNP PARIBAS</x:t>
   </x:si>
   <x:si>
     <x:t>730968906</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>RIO TINTO PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>767204100</x:t>
   </x:si>
   <x:si>
+    <x:t>9432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664137007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBVA</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>05946K101</x:t>
   </x:si>
   <x:si>
-    <x:t>9432</x:t>
-[...23 lines deleted...]
-    <x:t>37733W204</x:t>
+    <x:t>MFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANULIFE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56501R106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438128308</x:t>
   </x:si>
   <x:si>
     <x:t>TD</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>891160954</x:t>
   </x:si>
   <x:si>
-    <x:t>EQNR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DBK</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
   </x:si>
   <x:si>
     <x:t>575035902</x:t>
   </x:si>
   <x:si>
-    <x:t>HMC</x:t>
-[...5 lines deleted...]
-    <x:t>438128308</x:t>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN LIFE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866796105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO SANTANDER SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570594903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
   </x:si>
   <x:si>
     <x:t>DTEGY</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>251566105</x:t>
   </x:si>
   <x:si>
-    <x:t>SLF</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>NOVARTIS AG SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>66987V109</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>BHP GROUP LTD SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>088606108</x:t>
   </x:si>
   <x:si>
-    <x:t>NSRGY</x:t>
-[...5 lines deleted...]
-    <x:t>641069406</x:t>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INPEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B10RB1904</x:t>
   </x:si>
   <x:si>
     <x:t>REP</x:t>
   </x:si>
   <x:si>
     <x:t>REPSOL SA</x:t>
   </x:si>
   <x:si>
     <x:t>566935904</x:t>
   </x:si>
   <x:si>
-    <x:t>1605</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>8031</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUI + CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659730006</x:t>
   </x:si>
   <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANZ SE REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523148906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUENCHENER RUECKVER AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529412900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENSO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664038007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZUKI MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686550005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN HUNG KAI PROPERTIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685992000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>063671952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
     <x:t>ING</x:t>
   </x:si>
   <x:si>
     <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>456837103</x:t>
   </x:si>
   <x:si>
-    <x:t>III</x:t>
-[...122 lines deleted...]
-    <x:t>617232004</x:t>
+    <x:t>5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B627LW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC ENERGY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY GROUP CORP   SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835699307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRIEN LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67077M108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCOR ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867224107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMATSU LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649658002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK ASSET HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZQ07905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>BT.A</x:t>
   </x:si>
   <x:si>
     <x:t>BT GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>309135903</x:t>
   </x:si>
   <x:si>
-    <x:t>AD</x:t>
-[...194 lines deleted...]
-    <x:t>BYZQ07905</x:t>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135U109</x:t>
   </x:si>
   <x:si>
     <x:t>MAERSK B</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S B</x:t>
   </x:si>
   <x:si>
     <x:t>425304003</x:t>
   </x:si>
   <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABF</x:t>
   </x:si>
   <x:si>
     <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
   </x:si>
   <x:si>
     <x:t>067312900</x:t>
   </x:si>
   <x:si>
     <x:t>8001</x:t>
   </x:si>
   <x:si>
     <x:t>ITOCHU CORP</x:t>
   </x:si>
   <x:si>
     <x:t>646780007</x:t>
   </x:si>
   <x:si>
-    <x:t>SU</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RBI</x:t>
   </x:si>
   <x:si>
     <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>B0704T905</x:t>
   </x:si>
   <x:si>
     <x:t>AGS</x:t>
   </x:si>
   <x:si>
     <x:t>AGEAS</x:t>
   </x:si>
   <x:si>
     <x:t>B86S2N903</x:t>
   </x:si>
   <x:si>
-    <x:t>5020</x:t>
-[...14 lines deleted...]
-    <x:t>671574002</x:t>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8KF9B904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642940001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRELLI + C SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZ5ZHK908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDS BANKING GROUP PLC ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539439109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINSBURY (J) PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B019KW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARUBENI CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656946001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICOH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673822003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AISIN CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>601070006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOSOH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690028006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUBARU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635640006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY3S8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILMAR INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17KC6900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLDRH3906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN GROUP NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNG8PQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIKO EPSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661650903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEMITSU KOSAN CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FF8P905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COSMO ENERGY HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0GQS26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVILLS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B135BJ900</x:t>
   </x:si>
   <x:si>
     <x:t>DHL</x:t>
   </x:si>
   <x:si>
     <x:t>DHL AG</x:t>
   </x:si>
   <x:si>
     <x:t>461785909</x:t>
   </x:si>
   <x:si>
-    <x:t>U11</x:t>
-[...760 lines deleted...]
-  <x:si>
     <x:t>TCAP</x:t>
   </x:si>
   <x:si>
     <x:t>TP ICAP GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BMDZN3909</x:t>
   </x:si>
   <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT SAISON CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659180004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SGDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW ISRAELI SHEQEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999ILSZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2689323D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D4XH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANKYO CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677543001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN SINDALL GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>080856008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY PROPERTIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648631901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
     <x:t>BKG</x:t>
   </x:si>
   <x:si>
     <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
   </x:si>
   <x:si>
     <x:t>BP0RGD900</x:t>
-  </x:si>
-[...145 lines deleted...]
-    <x:t>659180004</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1997,51 +1979,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G185"/>
+  <x:dimension ref="A1:G183"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -2062,4080 +2044,4036 @@
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>279113</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>25647693.6</x:v>
+        <x:v>25019689.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>252925</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>23327272.8</x:v>
+        <x:v>22775896.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>193592</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>21679178.2</x:v>
+        <x:v>19349740</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>212675</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>20091407.3</x:v>
+        <x:v>19406593.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>677785</x:v>
+        <x:v>15869800</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>19296539</x:v>
+        <x:v>17289547.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>15869800</x:v>
+        <x:v>358695</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>17467766</x:v>
+        <x:v>16245296.6</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>412226</x:v>
+        <x:v>324722</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>16876532.4</x:v>
+        <x:v>15544442.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>324722</x:v>
+        <x:v>388019</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>16122447.3</x:v>
+        <x:v>15431515.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>132498</x:v>
+        <x:v>561377</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>15805858.3</x:v>
+        <x:v>14461071.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>358695</x:v>
+        <x:v>333744</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>15484863.2</x:v>
+        <x:v>14384366.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>347992</x:v>
+        <x:v>421384</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>15134172.1</x:v>
+        <x:v>14095294.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>425570</x:v>
+        <x:v>115223</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>14975414.4</x:v>
+        <x:v>13561788.4</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>434897</x:v>
+        <x:v>407482</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>13999334.4</x:v>
+        <x:v>13447290.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>429921</x:v>
+        <x:v>138867</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>13172779.4</x:v>
+        <x:v>13128486.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>172799</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>13728880.6</x:v>
+        <x:v>13485234</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>28778</x:v>
+        <x:v>935176</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>12631107.2</x:v>
+        <x:v>12655588.5</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>854222</x:v>
+        <x:v>28778</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>12175321</x:v>
+        <x:v>12783711.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>77539</x:v>
+        <x:v>429921</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>11132274.2</x:v>
+        <x:v>12166764.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>118999</x:v>
+        <x:v>80407</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>10125624.9</x:v>
+        <x:v>11810180.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>105266</x:v>
+        <x:v>118999</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>9882372.1</x:v>
+        <x:v>9907856.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>254051</x:v>
+        <x:v>53712</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>9116130.3</x:v>
+        <x:v>10130083.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>350800</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>8464236.6</x:v>
+        <x:v>8310549.2</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>47107</x:v>
+        <x:v>254051</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8795819</x:v>
+        <x:v>8525638.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>261100</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>8270083.7</x:v>
+        <x:v>8192407.2</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>199465</x:v>
+        <x:v>190910</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>7202681.2</x:v>
+        <x:v>7959345.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>210632</x:v>
+        <x:v>14863</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>7287456.6</x:v>
+        <x:v>7067211.9</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>14863</x:v>
+        <x:v>10938</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>7088521.7</x:v>
+        <x:v>6509072.7</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>560600</x:v>
+        <x:v>210632</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>6743781.6</x:v>
+        <x:v>6685706.9</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>160610</x:v>
+        <x:v>560600</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>6618895.3</x:v>
+        <x:v>6530626.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>488813</x:v>
+        <x:v>3721</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>5742384.2</x:v>
+        <x:v>5964018.8</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>128100</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>5848744.5</x:v>
+        <x:v>6092911.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>131606</x:v>
+        <x:v>488813</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>6175539.8</x:v>
+        <x:v>5221436.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>191791</x:v>
+        <x:v>150364</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>5865234.9</x:v>
+        <x:v>5406701.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>3470</x:v>
+        <x:v>113111</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>5450676</x:v>
+        <x:v>4995324.2</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>635000</x:v>
+        <x:v>191791</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>5514099.7</x:v>
+        <x:v>5396367.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>346600</x:v>
+        <x:v>635000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>5420396.5</x:v>
+        <x:v>5368225.6</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>60392</x:v>
+        <x:v>346600</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>5036296.7</x:v>
+        <x:v>5112478.6</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>162272</x:v>
+        <x:v>60392</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>4793976.8</x:v>
+        <x:v>5002695.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>160100</x:v>
+        <x:v>344500</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>4598467</x:v>
+        <x:v>4446179</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1962760</x:v>
+        <x:v>160100</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>5018472.8</x:v>
+        <x:v>4797893.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>129647</x:v>
+        <x:v>257553</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>4660982.6</x:v>
+        <x:v>4426882.8</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>157800</x:v>
+        <x:v>315600</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>4500626.8</x:v>
+        <x:v>4356230.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>100600</x:v>
+        <x:v>344500</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>4564036.5</x:v>
+        <x:v>4714217.5</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>344500</x:v>
+        <x:v>27253</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>4753026.8</x:v>
+        <x:v>4463236.3</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>27253</x:v>
+        <x:v>323100</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>4666077.5</x:v>
+        <x:v>4616880.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>323100</x:v>
+        <x:v>69608</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>4796682.8</x:v>
+        <x:v>4486235.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>39866</x:v>
+        <x:v>162272</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>3993377.2</x:v>
+        <x:v>4116319.5</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>7162</x:v>
+        <x:v>39866</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>4176772.7</x:v>
+        <x:v>3743816.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>227153</x:v>
+        <x:v>117942</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>3931934.1</x:v>
+        <x:v>3946339.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>382400</x:v>
+        <x:v>472700</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>3863708</x:v>
+        <x:v>4207980.9</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>144672</x:v>
+        <x:v>382400</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>3717329.3</x:v>
+        <x:v>3871457.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>84090</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>4206576</x:v>
+        <x:v>3982449.1</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>69608</x:v>
+        <x:v>215208</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>4331009.8</x:v>
+        <x:v>3779854.2</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>48642</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>4141381.1</x:v>
+        <x:v>4126195</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
-      <x:c r="A60" s="3" t="s"/>
+      <x:c r="A60" s="3" t="s">
+        <x:v>172</x:v>
+      </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>3283570.6</x:v>
+        <x:v>122808</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>3283570.6</x:v>
+        <x:v>2991602.9</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>142329</x:v>
+        <x:v>44621</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>3272143.7</x:v>
+        <x:v>3117669.3</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>281700</x:v>
+        <x:v>510086</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>3529670.9</x:v>
+        <x:v>3502673.5</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>44621</x:v>
+        <x:v>179700</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>3300169.2</x:v>
+        <x:v>3234566</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>179700</x:v>
+        <x:v>41754</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>3190268.7</x:v>
+        <x:v>3168711.1</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
         <x:v>149200</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>3144561.4</x:v>
+        <x:v>3180282.3</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>37606</x:v>
+        <x:v>75600</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>3171177</x:v>
+        <x:v>3527538.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>409000</x:v>
+        <x:v>144672</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2408413.3</x:v>
+        <x:v>3526059.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>706</x:v>
+        <x:v>37606</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>2548616.2</x:v>
+        <x:v>3240616.2</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>111849</x:v>
+        <x:v>23222</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>2723765</x:v>
+        <x:v>3057101.2</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>181400</x:v>
+        <x:v>409000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>2534919.5</x:v>
+        <x:v>2311697.2</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
-      <x:c r="A71" s="3" t="s">
+      <x:c r="A71" s="3" t="s"/>
+      <x:c r="B71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B71" s="3" t="s">
+      <x:c r="C71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C71" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>41754</x:v>
+        <x:v>2547447.6</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>2866412.1</x:v>
+        <x:v>2547447.6</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>36947</x:v>
+        <x:v>1018782</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>2650282.7</x:v>
+        <x:v>2667225.4</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>28766</x:v>
+        <x:v>74061</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>2421804.7</x:v>
+        <x:v>2415869.8</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>336300</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>3009557</x:v>
+        <x:v>2564648.1</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>170139</x:v>
+        <x:v>250876</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>2734973.9</x:v>
+        <x:v>2403392.1</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>38506</x:v>
+        <x:v>111849</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2474292.4</x:v>
+        <x:v>2799891.8</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>88100</x:v>
+        <x:v>181400</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>2925652.5</x:v>
+        <x:v>2557140.2</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>23222</x:v>
+        <x:v>36947</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2741041.8</x:v>
+        <x:v>2328926.7</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>368918</x:v>
+        <x:v>34982</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1864096.7</x:v>
+        <x:v>2872437.9</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>25384</x:v>
+        <x:v>88100</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1959215.3</x:v>
+        <x:v>2815086.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>24261</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>1954756</x:v>
+        <x:v>2334686.9</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>128977</x:v>
+        <x:v>368918</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>2129156.6</x:v>
+        <x:v>1891298.2</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>163100</x:v>
+        <x:v>25384</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>2110856.8</x:v>
+        <x:v>1876173.1</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>459674</x:v>
+        <x:v>24261</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1939177.6</x:v>
+        <x:v>1814558.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>74061</x:v>
+        <x:v>128977</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>2316628.1</x:v>
+        <x:v>1965582</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>183654</x:v>
+        <x:v>163100</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1746549.5</x:v>
+        <x:v>2081820.8</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>3711</x:v>
+        <x:v>459674</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1687083</x:v>
+        <x:v>1856464.7</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>408752</x:v>
+        <x:v>3711</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>1773562</x:v>
+        <x:v>1682717.1</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>130500</x:v>
+        <x:v>408752</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1977210.5</x:v>
+        <x:v>1784905.6</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>136400</x:v>
+        <x:v>57600</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>2160596.6</x:v>
+        <x:v>1711611.5</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>47900</x:v>
+        <x:v>130500</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1701670.9</x:v>
+        <x:v>1867229.3</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>105700</x:v>
+        <x:v>1438172</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>2191828.2</x:v>
+        <x:v>1677980.5</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>170123</x:v>
+        <x:v>136400</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>2229684.6</x:v>
+        <x:v>2186397.2</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>53254</x:v>
+        <x:v>15587</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1701285.7</x:v>
+        <x:v>1721584.2</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>658</x:v>
+        <x:v>47900</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>2279204.1</x:v>
+        <x:v>1699877.5</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>112000</x:v>
+        <x:v>105700</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>2056387.7</x:v>
+        <x:v>2105521.8</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>23403</x:v>
+        <x:v>170123</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>2006339.2</x:v>
+        <x:v>2068796.3</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>79209</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>1972362.1</x:v>
+        <x:v>2294041.4</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>61200</x:v>
+        <x:v>236209</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>1797870.4</x:v>
+        <x:v>1854132.5</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>41056</x:v>
+        <x:v>112000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>2283292.6</x:v>
+        <x:v>1973537.1</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>214260</x:v>
+        <x:v>23403</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>1588120.5</x:v>
+        <x:v>2064261.6</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>58500</x:v>
+        <x:v>95126</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>1411510.4</x:v>
+        <x:v>2238421.2</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>91272</x:v>
+        <x:v>61200</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>1655674.1</x:v>
+        <x:v>1809697.2</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>48500</x:v>
+        <x:v>1950000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>1160154.2</x:v>
+        <x:v>1662175.3</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>260677</x:v>
+        <x:v>49190</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>1472825.1</x:v>
+        <x:v>2239057.1</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>47895</x:v>
+        <x:v>140662</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1546081.8</x:v>
+        <x:v>1049859.3</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>18000</x:v>
+        <x:v>58500</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1250597.9</x:v>
+        <x:v>1514456.7</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>41700</x:v>
+        <x:v>91272</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1304273.1</x:v>
+        <x:v>1606387.2</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>12670</x:v>
+        <x:v>48500</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1028486.3</x:v>
+        <x:v>1217898.8</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>327280</x:v>
+        <x:v>260677</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>1042760.1</x:v>
+        <x:v>1425903.2</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>93101</x:v>
+        <x:v>47895</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>1636480.2</x:v>
+        <x:v>1485259.7</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>57600</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>1628314.7</x:v>
+        <x:v>1305081</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>1438172</x:v>
+        <x:v>41700</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>1453380.8</x:v>
+        <x:v>1313404.5</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>39582</x:v>
+        <x:v>473218</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>1162919.2</x:v>
+        <x:v>1475829.2</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>13201</x:v>
+        <x:v>93101</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1074744.1</x:v>
+        <x:v>1491547.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>10937</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>1218600.5</x:v>
+        <x:v>1181126.9</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>17861</x:v>
+        <x:v>13201</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>1176752.9</x:v>
+        <x:v>1095446.6</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>47218</x:v>
+        <x:v>17861</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1014399.1</x:v>
+        <x:v>1136746</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>6900</x:v>
+        <x:v>47218</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1288047</x:v>
+        <x:v>997924</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
-        <x:v>19</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>10813</x:v>
+        <x:v>6900</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>1262382</x:v>
+        <x:v>1136943.5</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>203500</x:v>
+        <x:v>10813</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>1556025.8</x:v>
+        <x:v>1209917</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>245619</x:v>
+        <x:v>151000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1080020.8</x:v>
+        <x:v>1115798.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>20544</x:v>
+        <x:v>245619</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>1319634.9</x:v>
+        <x:v>1094583.7</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>180050</x:v>
+        <x:v>20544</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>1471057</x:v>
+        <x:v>1256011.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>18452</x:v>
+        <x:v>53254</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1438010.1</x:v>
+        <x:v>1618406.2</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>1950000</x:v>
+        <x:v>40444</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1628657.2</x:v>
+        <x:v>1009886.7</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>33931</x:v>
+        <x:v>297684</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>1615934.7</x:v>
+        <x:v>1352527.2</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>133200</x:v>
+        <x:v>39100</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1390678.4</x:v>
+        <x:v>1203114.9</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>28400</x:v>
+        <x:v>18452</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>398386.4</x:v>
+        <x:v>1448224</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>25200</x:v>
+        <x:v>133200</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>419867.8</x:v>
+        <x:v>1494908.9</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>39400</x:v>
+        <x:v>28400</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>651624.9</x:v>
+        <x:v>390211.9</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>46125</x:v>
+        <x:v>25200</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>403815.5</x:v>
+        <x:v>419695</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>138400</x:v>
+        <x:v>39400</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>394717.9</x:v>
+        <x:v>643996.6</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>18146</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>869737.8</x:v>
+        <x:v>488795</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>123575</x:v>
+        <x:v>138400</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>945336.1</x:v>
+        <x:v>378042</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>1104198</x:v>
+        <x:v>18146</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>993397.3</x:v>
+        <x:v>940325.7</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>11983</x:v>
+        <x:v>1104198</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>475248.6</x:v>
+        <x:v>918458.2</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>24178</x:v>
+        <x:v>11983</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>514991.4</x:v>
+        <x:v>441171.8</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>23496</x:v>
+        <x:v>24178</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>981042.7</x:v>
+        <x:v>475581.3</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>76665</x:v>
+        <x:v>12797</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>833137.9</x:v>
+        <x:v>522537.5</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>84058</x:v>
+        <x:v>76665</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>711603.8</x:v>
+        <x:v>851601.8</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
         <x:v>30757</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>807298</x:v>
+        <x:v>820604</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
         <x:v>35726</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>796689.8</x:v>
+        <x:v>823841.6</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
         <x:v>55700</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>405218.4</x:v>
+        <x:v>387667.9</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
         <x:v>41920</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>413538.4</x:v>
+        <x:v>412974.6</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>62400</x:v>
+        <x:v>12670</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>863546.9</x:v>
+        <x:v>937169.9</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>18080</x:v>
+        <x:v>62400</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>809414.7</x:v>
+        <x:v>836085.5</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>249681</x:v>
+        <x:v>18080</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>811363.2</x:v>
+        <x:v>773153</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>38621</x:v>
+        <x:v>249681</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>447006.4</x:v>
+        <x:v>911756.7</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>19900</x:v>
+        <x:v>53549</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>439954.1</x:v>
+        <x:v>348842.8</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>247099</x:v>
+        <x:v>19900</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>1005301.7</x:v>
+        <x:v>456605.9</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>136941</x:v>
+        <x:v>4863</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>468759.5</x:v>
+        <x:v>412982.1</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>43700</x:v>
+        <x:v>159166</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>882525.5</x:v>
+        <x:v>620797.4</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>119190</x:v>
+        <x:v>136941</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>624248.5</x:v>
+        <x:v>477675.7</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>23000</x:v>
+        <x:v>16500</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>402391.4</x:v>
+        <x:v>353686.8</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>40444</x:v>
+        <x:v>119190</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>916461</x:v>
+        <x:v>592298.6</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>215644</x:v>
+        <x:v>37000</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>569184.8</x:v>
+        <x:v>367581.4</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>2716</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>413904.8</x:v>
+        <x:v>411090.4</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>69120</x:v>
+        <x:v>215644</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>459064.3</x:v>
+        <x:v>500894.5</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>24500</x:v>
+        <x:v>69120</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>691982.4</x:v>
+        <x:v>489797.9</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>19500</x:v>
+        <x:v>24500</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>481329.1</x:v>
+        <x:v>640913.3</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>105823</x:v>
+        <x:v>28297</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>458323.2</x:v>
+        <x:v>373308.4</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>7711</x:v>
+        <x:v>15230</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>339471.1</x:v>
+        <x:v>964769.3</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>378400</x:v>
+        <x:v>105823</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>697265.7</x:v>
+        <x:v>449255.6</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>47350</x:v>
+        <x:v>378400</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>897838.1</x:v>
+        <x:v>678245</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>5710</x:v>
+        <x:v>47350</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>342313.3</x:v>
+        <x:v>862319.6</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
         <x:v>4694</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>356906.1</x:v>
+        <x:v>350876.9</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
         <x:v>20423</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>411961.1</x:v>
+        <x:v>439293.5</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>18503</x:v>
+        <x:v>22200</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>197529.8</x:v>
+        <x:v>582568.6</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s"/>
       <x:c r="B170" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
         <x:v>6440</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>5032</x:v>
+        <x:v>5011.7</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s"/>
       <x:c r="B171" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>61560</x:v>
+        <x:v>-64651.5</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>7849.7</x:v>
+        <x:v>233.4</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s"/>
       <x:c r="B172" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
         <x:v>16712.6</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>5484.4</x:v>
+        <x:v>5389.4</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
-      <x:c r="A173" s="3" t="s"/>
+      <x:c r="A173" s="3" t="s">
+        <x:v>509</x:v>
+      </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>16806.7</x:v>
+        <x:v>191791</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>11787.4</x:v>
+        <x:v>166256</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
-      <x:c r="A174" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A174" s="3" t="s"/>
       <x:c r="B174" s="3" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C174" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C174" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>19900</x:v>
+        <x:v>64539.3</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>265500.3</x:v>
+        <x:v>72003.3</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="B175" s="3" t="s">
+      <x:c r="C175" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C175" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>41333</x:v>
+        <x:v>19900</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>247855</x:v>
+        <x:v>266384.9</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="B176" s="3" t="s">
+      <x:c r="C176" s="3" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
       <x:c r="D176" s="4" t="n">
         <x:v>5047</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>281307.8</x:v>
+        <x:v>258207.3</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="3" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="B177" s="3" t="s">
+      <x:c r="C177" s="3" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
       <x:c r="D177" s="4" t="n">
         <x:v>110500</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>245309.8</x:v>
+        <x:v>250891.6</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
-      <x:c r="A178" s="3" t="s">
+      <x:c r="A178" s="3" t="s"/>
+      <x:c r="B178" s="3" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="B178" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D178" s="4" t="n">
-        <x:v>16477</x:v>
+        <x:v>72361.9</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>303964.6</x:v>
+        <x:v>72361.9</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
-      <x:c r="A179" s="3" t="s"/>
+      <x:c r="A179" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
       <x:c r="B179" s="3" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C179" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D179" s="4" t="n">
-        <x:v>217203.6</x:v>
+        <x:v>7711</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>22855.5</x:v>
+        <x:v>329190</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
-        <x:v>503</x:v>
-[...20 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="3" t="s">
-        <x:v>529</x:v>
-[...17 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>526</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:7">
+      <x:c r="A182" s="3" t="s">
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
-      <x:c r="A183" s="3" t="s">
-[...10 lines deleted...]
-        <x:v>534</x:v>
+      <x:c r="A183" s="1" t="s">
+        <x:v>528</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>