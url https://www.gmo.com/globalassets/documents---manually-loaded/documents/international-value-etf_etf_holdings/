--- v8 (2026-10-16)
+++ v9 (2026-11-05)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149702f4de445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/856684ba23074b1ca7497086ac878957.psmdcp" Id="R4158210217404553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171f00e454674fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a855543b78464333a57b6fedd39ff5dd.psmdcp" Id="R8d5fcdc298774c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="529">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="535">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 10/15/2026 (%)</x:t>
+    <x:t>As of 11/04/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
@@ -76,1560 +76,1578 @@
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>064149107</x:t>
   </x:si>
   <x:si>
     <x:t>BNP</x:t>
   </x:si>
   <x:si>
     <x:t>BNP PARIBAS</x:t>
   </x:si>
   <x:si>
     <x:t>730968906</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>RIO TINTO PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>767204100</x:t>
   </x:si>
   <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
     <x:t>9432</x:t>
   </x:si>
   <x:si>
     <x:t>NTT INC</x:t>
   </x:si>
   <x:si>
     <x:t>664137007</x:t>
   </x:si>
   <x:si>
     <x:t>EQNR</x:t>
   </x:si>
   <x:si>
     <x:t>EQUINOR ASA SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>29446M102</x:t>
   </x:si>
   <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>GSK PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>37733W204</x:t>
   </x:si>
   <x:si>
-    <x:t>SNY</x:t>
-[...5 lines deleted...]
-    <x:t>80105N105</x:t>
+    <x:t>MFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANULIFE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56501R106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438128308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575035902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN LIFE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866796105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891160954</x:t>
   </x:si>
   <x:si>
     <x:t>BBVA</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>05946K101</x:t>
   </x:si>
   <x:si>
-    <x:t>MFC</x:t>
-[...50 lines deleted...]
-    <x:t>866796105</x:t>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTEGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251566105</x:t>
   </x:si>
   <x:si>
     <x:t>SAN</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO SANTANDER SA</x:t>
   </x:si>
   <x:si>
     <x:t>570594903</x:t>
   </x:si>
   <x:si>
-    <x:t>ROP</x:t>
-[...23 lines deleted...]
-    <x:t>66987V109</x:t>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>BHP GROUP LTD SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>088606108</x:t>
   </x:si>
   <x:si>
-    <x:t>TM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>1605</x:t>
   </x:si>
   <x:si>
     <x:t>INPEX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>B10RB1904</x:t>
   </x:si>
   <x:si>
     <x:t>REP</x:t>
   </x:si>
   <x:si>
     <x:t>REPSOL SA</x:t>
   </x:si>
   <x:si>
     <x:t>566935904</x:t>
   </x:si>
   <x:si>
     <x:t>8031</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUI + CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659730006</x:t>
   </x:si>
   <x:si>
     <x:t>INVE B</x:t>
   </x:si>
   <x:si>
     <x:t>INVESTOR AB B SHS</x:t>
   </x:si>
   <x:si>
     <x:t>BMV7PQ908</x:t>
   </x:si>
   <x:si>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALV</x:t>
   </x:si>
   <x:si>
     <x:t>ALLIANZ SE REG</x:t>
   </x:si>
   <x:si>
     <x:t>523148906</x:t>
   </x:si>
   <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
     <x:t>MUV2</x:t>
   </x:si>
   <x:si>
     <x:t>MUENCHENER RUECKVER AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>529412900</x:t>
   </x:si>
   <x:si>
-    <x:t>III</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>6902</x:t>
   </x:si>
   <x:si>
     <x:t>DENSO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>664038007</x:t>
   </x:si>
   <x:si>
-    <x:t>FRFHF</x:t>
-[...5 lines deleted...]
-    <x:t>303901102</x:t>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
   </x:si>
   <x:si>
     <x:t>9101</x:t>
   </x:si>
   <x:si>
     <x:t>NIPPON YUSEN KK</x:t>
   </x:si>
   <x:si>
     <x:t>664396009</x:t>
   </x:si>
   <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZUKI MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686550005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
     <x:t>FMG</x:t>
   </x:si>
   <x:si>
     <x:t>FORTESCUE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>608625901</x:t>
   </x:si>
   <x:si>
-    <x:t>AD</x:t>
-[...41 lines deleted...]
-    <x:t>BYT814908</x:t>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN HUNG KAI PROPERTIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685992000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>063671952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
   </x:si>
   <x:si>
     <x:t>OMV</x:t>
   </x:si>
   <x:si>
     <x:t>OMV AG</x:t>
   </x:si>
   <x:si>
     <x:t>465145001</x:t>
   </x:si>
   <x:si>
-    <x:t>7269</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>6326</x:t>
   </x:si>
   <x:si>
     <x:t>KUBOTA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>649750007</x:t>
   </x:si>
   <x:si>
-    <x:t>1925</x:t>
-[...50 lines deleted...]
-    <x:t>711072900</x:t>
+    <x:t>5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B627LW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC ENERGY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY GROUP CORP   SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835699307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRIEN LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67077M108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>404280406</x:t>
   </x:si>
   <x:si>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
     <x:t>ING</x:t>
   </x:si>
   <x:si>
     <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>456837103</x:t>
   </x:si>
   <x:si>
-    <x:t>5020</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>SU</x:t>
   </x:si>
   <x:si>
     <x:t>SUNCOR ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>867224107</x:t>
   </x:si>
   <x:si>
     <x:t>1928</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI HOUSE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679390005</x:t>
   </x:si>
   <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK ASSET HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZQ07905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITOCHU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646780007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
     <x:t>6301</x:t>
   </x:si>
   <x:si>
     <x:t>KOMATSU LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649658002</x:t>
   </x:si>
   <x:si>
-    <x:t>POLI</x:t>
-[...50 lines deleted...]
-    <x:t>309135903</x:t>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B8KF9B904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
   </x:si>
   <x:si>
     <x:t>CVE</x:t>
   </x:si>
   <x:si>
     <x:t>CENOVUS ENERGY INC</x:t>
   </x:si>
   <x:si>
     <x:t>15135U109</x:t>
   </x:si>
   <x:si>
-    <x:t>MAERSK B</x:t>
-[...32 lines deleted...]
-    <x:t>646780007</x:t>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
   </x:si>
   <x:si>
     <x:t>RBI</x:t>
   </x:si>
   <x:si>
     <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>B0704T905</x:t>
   </x:si>
   <x:si>
-    <x:t>AGS</x:t>
-[...50 lines deleted...]
-    <x:t>549716900</x:t>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRELLI + C SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZ5ZHK908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDS BANKING GROUP PLC ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539439109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
   </x:si>
   <x:si>
     <x:t>FR</x:t>
   </x:si>
   <x:si>
     <x:t>VALEO</x:t>
   </x:si>
   <x:si>
     <x:t>BDC5ST904</x:t>
   </x:si>
   <x:si>
-    <x:t>5406</x:t>
-[...77 lines deleted...]
-    <x:t>136069101</x:t>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
   </x:si>
   <x:si>
     <x:t>6305</x:t>
   </x:si>
   <x:si>
     <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
   </x:si>
   <x:si>
     <x:t>642940001</x:t>
   </x:si>
   <x:si>
-    <x:t>1878</x:t>
-[...68 lines deleted...]
-    <x:t>614650000</x:t>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINSBURY (J) PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B019KW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARUBENI CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>656946001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
   </x:si>
   <x:si>
     <x:t>288</x:t>
   </x:si>
   <x:si>
     <x:t>WH GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BLLHKZ904</x:t>
   </x:si>
   <x:si>
-    <x:t>DTG</x:t>
-[...220 lines deleted...]
-  <x:si>
     <x:t>7752</x:t>
   </x:si>
   <x:si>
     <x:t>RICOH CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>673822003</x:t>
   </x:si>
   <x:si>
     <x:t>7259</x:t>
   </x:si>
   <x:si>
     <x:t>AISIN CORP</x:t>
   </x:si>
   <x:si>
     <x:t>601070006</x:t>
   </x:si>
   <x:si>
     <x:t>4042</x:t>
   </x:si>
   <x:si>
     <x:t>TOSOH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690028006</x:t>
   </x:si>
   <x:si>
     <x:t>7270</x:t>
   </x:si>
   <x:si>
     <x:t>SUBARU CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635640006</x:t>
   </x:si>
   <x:si>
     <x:t>HAFNI</x:t>
   </x:si>
   <x:si>
     <x:t>HAFNIA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BSY3S8908</x:t>
   </x:si>
   <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLDRH3906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN GROUP NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNG8PQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDEMITSU KOSAN CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FF8P905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COSMO ENERGY HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0GQS26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAVILLS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B135BJ900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP ICAP GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMDZN3909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP0RGD900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT SAISON CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659180004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAD999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
     <x:t>F34</x:t>
   </x:si>
   <x:si>
     <x:t>WILMAR INTERNATIONAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B17KC6900</x:t>
   </x:si>
   <x:si>
-    <x:t>CNQ</x:t>
-[...167 lines deleted...]
-    <x:t>B12PJ2906</x:t>
+    <x:t>SWEDISH KRONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SEKZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SGDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW ISRAELI SHEQEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999ILSZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANKYO CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677543001</x:t>
   </x:si>
   <x:si>
     <x:t>6724</x:t>
   </x:si>
   <x:si>
     <x:t>SEIKO EPSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>661650903</x:t>
   </x:si>
   <x:si>
-    <x:t>ICL</x:t>
-[...166 lines deleted...]
-  <x:si>
     <x:t>MGNS</x:t>
   </x:si>
   <x:si>
     <x:t>MORGAN SINDALL GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>080856008</x:t>
   </x:si>
   <x:si>
+    <x:t>POUND STERLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBP999999</x:t>
+  </x:si>
+  <x:si>
     <x:t>683</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY PROPERTIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>648631901</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>BKG</x:t>
-[...5 lines deleted...]
-    <x:t>BP0RGD900</x:t>
+    <x:t>999GBPZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1979,51 +1997,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G183"/>
+  <x:dimension ref="A1:G187"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -2038,4042 +2056,4124 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>279113</x:v>
+        <x:v>287443</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>25019689.3</x:v>
+        <x:v>26645966.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>252925</x:v>
+        <x:v>260475</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>22775896.3</x:v>
+        <x:v>24396088.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>193592</x:v>
+        <x:v>199372</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>19349740</x:v>
+        <x:v>19549052.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>212675</x:v>
+        <x:v>219025</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>19406593.8</x:v>
+        <x:v>17876820.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>15869800</x:v>
+        <x:v>399599</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>17289547.5</x:v>
+        <x:v>18113822.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>358695</x:v>
+        <x:v>16343800</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>16245296.6</x:v>
+        <x:v>17967008.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>324722</x:v>
+        <x:v>369405</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>15544442.1</x:v>
+        <x:v>16855950.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>388019</x:v>
+        <x:v>334412</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>15431515.6</x:v>
+        <x:v>16285864.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>561377</x:v>
+        <x:v>343704</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>14461071.5</x:v>
+        <x:v>15391065.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>333744</x:v>
+        <x:v>433964</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>14384366.4</x:v>
+        <x:v>14750436.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>421384</x:v>
+        <x:v>419642</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>14095294.8</x:v>
+        <x:v>14305950.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>115223</x:v>
+        <x:v>143017</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>13561788.4</x:v>
+        <x:v>14644940.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>407482</x:v>
+        <x:v>177959</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>13447290.6</x:v>
+        <x:v>14323919.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>138867</x:v>
+        <x:v>118663</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>13128486.2</x:v>
+        <x:v>14801641.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>172799</x:v>
+        <x:v>578137</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>13485234</x:v>
+        <x:v>13875288</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>935176</x:v>
+        <x:v>29638</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>12655588.5</x:v>
+        <x:v>14115052.4</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>28778</x:v>
+        <x:v>82807</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>12783711.8</x:v>
+        <x:v>13187842.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>429921</x:v>
+        <x:v>442751</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>12166764.3</x:v>
+        <x:v>12737946.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>80407</x:v>
+        <x:v>963096</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>11810180.2</x:v>
+        <x:v>11029046.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>118999</x:v>
+        <x:v>55312</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>9907856.7</x:v>
+        <x:v>10675216</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>53712</x:v>
+        <x:v>122549</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>10130083.2</x:v>
+        <x:v>9574753.4</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>350800</x:v>
+        <x:v>360800</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>8310549.2</x:v>
+        <x:v>9214623.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>254051</x:v>
+        <x:v>261631</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8525638.9</x:v>
+        <x:v>8875299.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>261100</x:v>
+        <x:v>269100</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>8192407.2</x:v>
+        <x:v>8335683.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>190910</x:v>
+        <x:v>196610</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>7959345.4</x:v>
+        <x:v>8601894.5</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>14863</x:v>
+        <x:v>216922</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>7067211.9</x:v>
+        <x:v>7454604.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>10938</x:v>
+        <x:v>15303</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>6509072.7</x:v>
+        <x:v>7551349.1</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>210632</x:v>
+        <x:v>3831</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>6685706.9</x:v>
+        <x:v>6777460.4</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>560600</x:v>
+        <x:v>11268</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>6530626.2</x:v>
+        <x:v>7190878.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>3721</x:v>
+        <x:v>577600</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>5964018.8</x:v>
+        <x:v>6769929.8</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>128100</x:v>
+        <x:v>230021</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>6092911.2</x:v>
+        <x:v>6613623.5</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>488813</x:v>
+        <x:v>132100</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>5221436.2</x:v>
+        <x:v>6134180.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>150364</x:v>
+        <x:v>154854</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>5406701.2</x:v>
+        <x:v>5573735.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>113111</x:v>
+        <x:v>116491</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>4995324.2</x:v>
+        <x:v>5277652</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>191791</x:v>
+        <x:v>655000</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>5396367.2</x:v>
+        <x:v>5651157.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>635000</x:v>
+        <x:v>333100</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>5368225.6</x:v>
+        <x:v>5390959.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>346600</x:v>
+        <x:v>356600</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>5112478.6</x:v>
+        <x:v>5275932.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>60392</x:v>
+        <x:v>354500</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>5002695.4</x:v>
+        <x:v>4680958.8</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>344500</x:v>
+        <x:v>167112</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>4446179</x:v>
+        <x:v>4693791.4</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>160100</x:v>
+        <x:v>165100</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>4797893.7</x:v>
+        <x:v>4859339.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>257553</x:v>
+        <x:v>503403</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>4426882.8</x:v>
+        <x:v>5048569.2</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>315600</x:v>
+        <x:v>324600</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>4356230.8</x:v>
+        <x:v>4702288.1</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>344500</x:v>
+        <x:v>354500</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>4714217.5</x:v>
+        <x:v>5014719.4</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>27253</x:v>
+        <x:v>28063</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>4463236.3</x:v>
+        <x:v>4818755.3</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>323100</x:v>
+        <x:v>71688</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>4616880.4</x:v>
+        <x:v>4514193.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>69608</x:v>
+        <x:v>62192</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>4486235.6</x:v>
+        <x:v>5074227.4</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>162272</x:v>
+        <x:v>265553</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>4116319.5</x:v>
+        <x:v>4419052.2</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>39866</x:v>
+        <x:v>486700</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>3743816.1</x:v>
+        <x:v>4314025.9</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>117942</x:v>
+        <x:v>393400</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>3946339.3</x:v>
+        <x:v>4141313.5</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>472700</x:v>
+        <x:v>86600</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>4207980.9</x:v>
+        <x:v>4172524.8</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>382400</x:v>
+        <x:v>221628</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>3871457.4</x:v>
+        <x:v>3973042.3</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>84090</x:v>
+        <x:v>50092</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>3982449.1</x:v>
+        <x:v>4337170.4</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>215208</x:v>
+        <x:v>126478</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>3779854.2</x:v>
+        <x:v>3211276.4</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>48642</x:v>
+        <x:v>45951</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>4126195</x:v>
+        <x:v>3185323.3</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>122808</x:v>
+        <x:v>525316</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>2991602.9</x:v>
+        <x:v>3519960.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>44621</x:v>
+        <x:v>184700</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>3117669.3</x:v>
+        <x:v>3416254.8</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>510086</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>3502673.5</x:v>
+        <x:v>3468821.4</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>179700</x:v>
+        <x:v>1049192</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>3234566</x:v>
+        <x:v>3136945</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>41754</x:v>
+        <x:v>121462</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>3168711.1</x:v>
+        <x:v>3753175.8</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>149200</x:v>
+        <x:v>43004</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>3180282.3</x:v>
+        <x:v>3244651.8</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>75600</x:v>
+        <x:v>153200</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>3527538.5</x:v>
+        <x:v>3360584.6</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>144672</x:v>
+        <x:v>148992</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>3526059.3</x:v>
+        <x:v>3468226.8</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>37606</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>3240616.2</x:v>
+        <x:v>3509847.8</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>23222</x:v>
+        <x:v>23912</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>3057101.2</x:v>
+        <x:v>3350642.6</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>409000</x:v>
+        <x:v>419000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>2311697.2</x:v>
+        <x:v>2484054.7</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s"/>
       <x:c r="B71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>2547447.6</x:v>
+        <x:v>2497478.2</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>2547447.6</x:v>
+        <x:v>2497478.2</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>1018782</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>2667225.4</x:v>
+        <x:v>2457128.7</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>74061</x:v>
+        <x:v>258366</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>2415869.8</x:v>
+        <x:v>2813605.7</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>706</x:v>
+        <x:v>115189</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>2564648.1</x:v>
+        <x:v>2935664.9</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>250876</x:v>
+        <x:v>186400</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>2403392.1</x:v>
+        <x:v>2666799.4</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>111849</x:v>
+        <x:v>36022</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2799891.8</x:v>
+        <x:v>3055940.6</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>181400</x:v>
+        <x:v>77600</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>2557140.2</x:v>
+        <x:v>3037318.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>36947</x:v>
+        <x:v>24103</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2328926.7</x:v>
+        <x:v>2426123.6</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>34982</x:v>
+        <x:v>90700</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>2872437.9</x:v>
+        <x:v>2863614.5</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>88100</x:v>
+        <x:v>42286</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>2815086.4</x:v>
+        <x:v>2468129.6</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>41056</x:v>
+        <x:v>379928</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>2334686.9</x:v>
+        <x:v>2105733.9</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>368918</x:v>
+        <x:v>26144</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1891298.2</x:v>
+        <x:v>1859751.2</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>25384</x:v>
+        <x:v>24981</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>1876173.1</x:v>
+        <x:v>1919647.5</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>24261</x:v>
+        <x:v>168100</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1814558.2</x:v>
+        <x:v>2143940.8</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>128977</x:v>
+        <x:v>473394</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>1965582</x:v>
+        <x:v>1844313.1</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>163100</x:v>
+        <x:v>76271</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>2081820.8</x:v>
+        <x:v>2344570.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>459674</x:v>
+        <x:v>3821</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1856464.7</x:v>
+        <x:v>1856978.1</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>3711</x:v>
+        <x:v>420952</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>1682717.1</x:v>
+        <x:v>2048527.1</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>408752</x:v>
+        <x:v>38047</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1784905.6</x:v>
+        <x:v>2410153.6</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>57600</x:v>
+        <x:v>59600</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>1711611.5</x:v>
+        <x:v>1801873.6</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>130500</x:v>
+        <x:v>134500</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1867229.3</x:v>
+        <x:v>1958166.1</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>1438172</x:v>
+        <x:v>1481102</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>1677980.5</x:v>
+        <x:v>1874626.6</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>136400</x:v>
+        <x:v>140400</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>2186397.2</x:v>
+        <x:v>2347886.7</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>15587</x:v>
+        <x:v>16057</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1721584.2</x:v>
+        <x:v>1870961.6</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>47900</x:v>
+        <x:v>108700</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1699877.5</x:v>
+        <x:v>2319380.7</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>105700</x:v>
+        <x:v>175203</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>2105521.8</x:v>
+        <x:v>2139312.2</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>170123</x:v>
+        <x:v>54844</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>2068796.3</x:v>
+        <x:v>1788654.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>658</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>2294041.4</x:v>
+        <x:v>2243906.8</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>236209</x:v>
+        <x:v>243259</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>1854132.5</x:v>
+        <x:v>1974086.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>112000</x:v>
+        <x:v>115000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>1973537.1</x:v>
+        <x:v>2191545.7</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>23403</x:v>
+        <x:v>97966</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>2064261.6</x:v>
+        <x:v>2264089.4</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>95126</x:v>
+        <x:v>63200</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>2238421.2</x:v>
+        <x:v>1798832</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>61200</x:v>
+        <x:v>50660</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>1809697.2</x:v>
+        <x:v>2296297.1</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>1950000</x:v>
+        <x:v>144862</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>1662175.3</x:v>
+        <x:v>1074919.3</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>49190</x:v>
+        <x:v>60500</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>2239057.1</x:v>
+        <x:v>1517311.9</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>140662</x:v>
+        <x:v>93992</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1049859.3</x:v>
+        <x:v>1454996.2</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>58500</x:v>
+        <x:v>49500</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1514456.7</x:v>
+        <x:v>1257652.7</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>91272</x:v>
+        <x:v>268457</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1606387.2</x:v>
+        <x:v>1336915.9</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>48500</x:v>
+        <x:v>49325</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1217898.8</x:v>
+        <x:v>1647394.1</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>260677</x:v>
+        <x:v>132827</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>1425903.2</x:v>
+        <x:v>1623367.6</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>47895</x:v>
+        <x:v>19000</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>1485259.7</x:v>
+        <x:v>1408826</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>18000</x:v>
+        <x:v>42700</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>1305081</x:v>
+        <x:v>1401499.4</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>41700</x:v>
+        <x:v>487348</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>1313404.5</x:v>
+        <x:v>1462989.3</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>473218</x:v>
+        <x:v>95881</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>1475829.2</x:v>
+        <x:v>1663305.9</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>93101</x:v>
+        <x:v>40762</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1491547.1</x:v>
+        <x:v>1194326.6</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>39582</x:v>
+        <x:v>13591</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>1181126.9</x:v>
+        <x:v>1231791.1</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>13201</x:v>
+        <x:v>18391</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>1095446.6</x:v>
+        <x:v>1256697.6</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>17861</x:v>
+        <x:v>48900</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1136746</x:v>
+        <x:v>1577578.4</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>47218</x:v>
+        <x:v>48628</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>997924</x:v>
+        <x:v>1136908.9</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>6900</x:v>
+        <x:v>7110</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>1136943.5</x:v>
+        <x:v>1154929.9</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>10813</x:v>
+        <x:v>11133</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>1209917</x:v>
+        <x:v>1128223.3</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>151000</x:v>
+        <x:v>156000</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1115798.8</x:v>
+        <x:v>1230428.1</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>245619</x:v>
+        <x:v>252949</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>1094583.7</x:v>
+        <x:v>1152917.4</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>20544</x:v>
+        <x:v>21154</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>1256011.9</x:v>
+        <x:v>1368447.7</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>53254</x:v>
+        <x:v>41654</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1618406.2</x:v>
+        <x:v>1073007</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>40444</x:v>
+        <x:v>306574</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1009886.7</x:v>
+        <x:v>1420363.6</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>297684</x:v>
+        <x:v>40100</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>1352527.2</x:v>
+        <x:v>1217892.1</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>39100</x:v>
+        <x:v>19002</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1203114.9</x:v>
+        <x:v>1569508.1</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>18452</x:v>
+        <x:v>2010000</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>1448224</x:v>
+        <x:v>1686783.2</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>133200</x:v>
+        <x:v>137200</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>1494908.9</x:v>
+        <x:v>1541539</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>28400</x:v>
+        <x:v>29400</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>390211.9</x:v>
+        <x:v>389505.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>25200</x:v>
+        <x:v>26200</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>419695</x:v>
+        <x:v>420807.6</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>39400</x:v>
+        <x:v>40400</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>643996.6</x:v>
+        <x:v>673439.4</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>46125</x:v>
+        <x:v>47505</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>488795</x:v>
+        <x:v>484575.2</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>138400</x:v>
+        <x:v>18686</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>378042</x:v>
+        <x:v>1001569.6</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>18146</x:v>
+        <x:v>1137158</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>940325.7</x:v>
+        <x:v>991461.9</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>1104198</x:v>
+        <x:v>12343</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>918458.2</x:v>
+        <x:v>445925.3</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>11983</x:v>
+        <x:v>24898</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>441171.8</x:v>
+        <x:v>511404.9</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>24178</x:v>
+        <x:v>13177</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>475581.3</x:v>
+        <x:v>620288.4</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>12797</x:v>
+        <x:v>78955</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>522537.5</x:v>
+        <x:v>987575.6</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>76665</x:v>
+        <x:v>31677</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>851601.8</x:v>
+        <x:v>908194.4</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>30757</x:v>
+        <x:v>36796</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>820604</x:v>
+        <x:v>822758.6</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>35726</x:v>
+        <x:v>57700</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>823841.6</x:v>
+        <x:v>392760.6</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>55700</x:v>
+        <x:v>43170</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>387667.9</x:v>
+        <x:v>455701</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>41920</x:v>
+        <x:v>13050</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>412974.6</x:v>
+        <x:v>946440.7</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>12670</x:v>
+        <x:v>64400</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>937169.9</x:v>
+        <x:v>826629.3</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>62400</x:v>
+        <x:v>18620</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>836085.5</x:v>
+        <x:v>813574.6</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>18080</x:v>
+        <x:v>257131</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>773153</x:v>
+        <x:v>942273.6</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>249681</x:v>
+        <x:v>55149</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>911756.7</x:v>
+        <x:v>359957.8</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>53549</x:v>
+        <x:v>20900</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>348842.8</x:v>
+        <x:v>436472.7</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>19900</x:v>
+        <x:v>5013</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>456605.9</x:v>
+        <x:v>434481.1</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>4863</x:v>
+        <x:v>163916</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>412982.1</x:v>
+        <x:v>675480.8</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>159166</x:v>
+        <x:v>141031</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>620797.4</x:v>
+        <x:v>463093.1</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>136941</x:v>
+        <x:v>122750</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>477675.7</x:v>
+        <x:v>538680.8</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>16500</x:v>
+        <x:v>38000</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>353686.8</x:v>
+        <x:v>356216.3</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>119190</x:v>
+        <x:v>24000</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>592298.6</x:v>
+        <x:v>411175.9</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>37000</x:v>
+        <x:v>222084</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>367581.4</x:v>
+        <x:v>529425.4</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>23000</x:v>
+        <x:v>71180</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>411090.4</x:v>
+        <x:v>585744.9</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>215644</x:v>
+        <x:v>25500</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>500894.5</x:v>
+        <x:v>672460.4</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>69120</x:v>
+        <x:v>29137</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>489797.9</x:v>
+        <x:v>442418.4</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>24500</x:v>
+        <x:v>15680</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>640913.3</x:v>
+        <x:v>1033639.8</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>28297</x:v>
+        <x:v>108983</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>373308.4</x:v>
+        <x:v>467789.6</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>15230</x:v>
+        <x:v>7941</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>964769.3</x:v>
+        <x:v>388146.3</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>105823</x:v>
+        <x:v>389400</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>449255.6</x:v>
+        <x:v>714355.9</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>378400</x:v>
+        <x:v>48760</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>678245</x:v>
+        <x:v>882358.1</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>47350</x:v>
+        <x:v>4834</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>862319.6</x:v>
+        <x:v>348587.1</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>4694</x:v>
+        <x:v>21033</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>350876.9</x:v>
+        <x:v>458562</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>20423</x:v>
+        <x:v>23200</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>439293.5</x:v>
+        <x:v>599091.6</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
-      <x:c r="A169" s="3" t="s">
+      <x:c r="A169" s="3" t="s"/>
+      <x:c r="B169" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="B169" s="3" t="s">
+      <x:c r="C169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
+      <x:c r="D169" s="4" t="n">
+        <x:v>-139281.2</x:v>
+      </x:c>
+      <x:c r="E169" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F169" s="4" t="n">
+        <x:v>122.2</x:v>
+      </x:c>
+      <x:c r="G169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D169" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
-      <x:c r="A170" s="3" t="s"/>
+      <x:c r="A170" s="3" t="s">
+        <x:v>501</x:v>
+      </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>6440</x:v>
+        <x:v>142400</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>5011.7</x:v>
+        <x:v>332248.2</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s"/>
       <x:c r="B171" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>-64651.5</x:v>
+        <x:v>88864.3</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>233.4</x:v>
+        <x:v>9073.3</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s"/>
       <x:c r="B172" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>16712.6</x:v>
+        <x:v>6440</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>5389.4</x:v>
+        <x:v>5025.4</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
-      <x:c r="A173" s="3" t="s">
+      <x:c r="A173" s="3" t="s"/>
+      <x:c r="B173" s="3" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>191791</x:v>
+        <x:v>-99225.8</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>166256</x:v>
+        <x:v>-15.9</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s"/>
       <x:c r="B174" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>64539.3</x:v>
+        <x:v>16712.6</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>72003.3</x:v>
+        <x:v>5265.1</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
-      <x:c r="A175" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A175" s="3" t="s"/>
       <x:c r="B175" s="3" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C175" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>19900</x:v>
+        <x:v>99197</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>266384.9</x:v>
+        <x:v>111021.4</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="B176" s="3" t="s">
+      <x:c r="C176" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C176" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D176" s="4" t="n">
-        <x:v>5047</x:v>
+        <x:v>20900</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>258207.3</x:v>
+        <x:v>285254.4</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="3" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="B177" s="3" t="s">
+      <x:c r="C177" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C177" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D177" s="4" t="n">
-        <x:v>110500</x:v>
+        <x:v>16500</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>250891.6</x:v>
+        <x:v>322339.1</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
-      <x:c r="A178" s="3" t="s"/>
+      <x:c r="A178" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
       <x:c r="B178" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="D178" s="4" t="n">
-        <x:v>72361.9</x:v>
+        <x:v>5197</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>72361.9</x:v>
+        <x:v>287902</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
-      <x:c r="A179" s="3" t="s">
+      <x:c r="A179" s="3" t="s"/>
+      <x:c r="B179" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="B179" s="3" t="s">
+      <x:c r="C179" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C179" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D179" s="4" t="n">
-        <x:v>7711</x:v>
+        <x:v>-32831.6</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>329190</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
+        <x:v>500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="3" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C180" s="3" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D180" s="4" t="n">
+        <x:v>115500</x:v>
+      </x:c>
+      <x:c r="E180" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F180" s="4" t="n">
+        <x:v>268923</x:v>
+      </x:c>
+      <x:c r="G180" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
-      <x:c r="A181" s="3" t="s">
-        <x:v>526</x:v>
+      <x:c r="A181" s="3" t="s"/>
+      <x:c r="B181" s="3" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D181" s="4" t="n">
+        <x:v>99541.3</x:v>
+      </x:c>
+      <x:c r="E181" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F181" s="4" t="n">
+        <x:v>99541.3</x:v>
+      </x:c>
+      <x:c r="G181" s="3" t="s">
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
-      <x:c r="A182" s="3" t="s">
-        <x:v>527</x:v>
+      <x:c r="A182" s="3" t="s"/>
+      <x:c r="B182" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C182" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D182" s="4" t="n">
+        <x:v>32831.6</x:v>
+      </x:c>
+      <x:c r="E182" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F182" s="4" t="n">
+        <x:v>44038.6</x:v>
+      </x:c>
+      <x:c r="G182" s="3" t="s">
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
-      <x:c r="A183" s="1" t="s">
-        <x:v>528</x:v>
+      <x:c r="A183" s="3" t="s"/>
+      <x:c r="B183" s="3" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D183" s="4" t="n">
+        <x:v>139281.2</x:v>
+      </x:c>
+      <x:c r="E183" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F183" s="4" t="n">
+        <x:v>99419.1</x:v>
+      </x:c>
+      <x:c r="G183" s="3" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="3" t="s">
+        <x:v>532</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:7">
+      <x:c r="A186" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:7">
+      <x:c r="A187" s="1" t="s">
+        <x:v>534</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>