--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,1548 +1,1539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b48837e8dc7432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/368303145aad44b9a7d0368ff2bae21a.psmdcp" Id="Re9a4403d821a438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beaa2d7e525423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efd5398a09384f6087ecddaae8b333df.psmdcp" Id="Rd3d2ef435fd4469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="500">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="497">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/29/2026 (%)</x:t>
+    <x:t>As of 05/19/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK ASSET HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZQ07905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438128308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INPEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B10RB1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN AMRO BANK NV CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYQP13905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZUKI MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686550005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRIEN LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67077M108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOSOH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690028006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUBARU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635640006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY3S8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILMAR INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17KC6900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064149107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSAB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSAB AB   B SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17H3F907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUJIFILM HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635652001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITERRA CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661960005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SGDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP PARIBAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730968906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENDERSON LAND DEVELOPMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642053003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575035902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP GROUP LTD SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>088606108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTEGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251566105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUSSEL METALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781903950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763439908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAMAHA MOTOR CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698526001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOTALENERGIES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F92124100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767204100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0704T905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRAEL DISCOUNT BANK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645127903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NN GROUP NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNG8PQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELECTRIC POWER DEVELOPMENT C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B02Q32903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659730006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIKIN INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625072004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURIZON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B87CVM907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642940001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685894008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLV B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLVO AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1QH83908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN LIFE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866796105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTOS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677670002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPIRE CO LTD  A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291843951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORIX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666114004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCORP GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>658508007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIKO EPSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661650903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMATSU LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649658002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPSOL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566935904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POUND STERLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBP999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY PROPERTIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648631901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI KASEI CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605460005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
     <x:t>TD</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>891160954</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...35 lines deleted...]
-    <x:t>730968906</x:t>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENSO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664038007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474184900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BPM SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYMD5K904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN HUNG KAI PROPERTIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685992000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO SANTANDER SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570594903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVERSEA CHINESE BANKING CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F9V2906</x:t>
   </x:si>
   <x:si>
     <x:t>BBVA</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>05946K101</x:t>
   </x:si>
   <x:si>
-    <x:t>BHP</x:t>
-[...32 lines deleted...]
-    <x:t>866796105</x:t>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>063671952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
   </x:si>
   <x:si>
     <x:t>MFC</x:t>
   </x:si>
   <x:si>
     <x:t>MANULIFE FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>56501R106</x:t>
   </x:si>
   <x:si>
-    <x:t>SNY</x:t>
-[...14 lines deleted...]
-    <x:t>641069406</x:t>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP0RGD900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAREX RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69946Q997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANZ SE REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523148906</x:t>
   </x:si>
   <x:si>
     <x:t>9432</x:t>
   </x:si>
   <x:si>
     <x:t>NTT INC</x:t>
   </x:si>
   <x:si>
     <x:t>664137007</x:t>
   </x:si>
   <x:si>
-    <x:t>8031</x:t>
-[...68 lines deleted...]
-    <x:t>566935904</x:t>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF IRELAND GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD1RP6901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBS GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI09N1W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449586957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
   </x:si>
   <x:si>
     <x:t>6752</x:t>
   </x:si>
   <x:si>
     <x:t>PANASONIC HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>657270005</x:t>
   </x:si>
   <x:si>
-    <x:t>FMG</x:t>
-[...185 lines deleted...]
-    <x:t>404280406</x:t>
+    <x:t>STLAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STELLANTIS NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMD8KX906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT SAISON CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659180004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
   </x:si>
   <x:si>
     <x:t>DCC</x:t>
   </x:si>
   <x:si>
     <x:t>DCC PLC</x:t>
   </x:si>
   <x:si>
     <x:t>024249906</x:t>
   </x:si>
   <x:si>
-    <x:t>UNI</x:t>
-[...769 lines deleted...]
-  <x:si>
     <x:t>7752</x:t>
   </x:si>
   <x:si>
     <x:t>RICOH CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>673822003</x:t>
-  </x:si>
-[...274 lines deleted...]
-    <x:t>999NOKZ96</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1892,3871 +1883,3829 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G173"/>
+  <x:dimension ref="A1:G171"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="13.280625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>169046</x:v>
+        <x:v>285500</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>17803156.7</x:v>
+        <x:v>1833961.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>181709</x:v>
+        <x:v>316708</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>16540970.3</x:v>
+        <x:v>7984208.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
-      <x:c r="A8" s="3" t="s">
+      <x:c r="A8" s="3" t="s"/>
+      <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="s">
+      <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C8" s="3" t="s">
+      <x:c r="D8" s="4" t="n">
+        <x:v>1021883.4</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="n">
+        <x:v>1021883.4</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="s">
         <x:v>18</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>255077</x:v>
+        <x:v>243700</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>13894044.2</x:v>
+        <x:v>6034783</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>128130</x:v>
+        <x:v>59277</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>13731681.3</x:v>
+        <x:v>2237949.6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>594221</x:v>
+        <x:v>42700</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>13102573.1</x:v>
+        <x:v>475474.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>164197</x:v>
+        <x:v>10579</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>12827069.6</x:v>
+        <x:v>757668</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>300483</x:v>
+        <x:v>92886</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>11571600.3</x:v>
+        <x:v>1830721</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>104289</x:v>
+        <x:v>41900</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>10271423.6</x:v>
+        <x:v>680464.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>136848</x:v>
+        <x:v>30500</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>9742209.1</x:v>
+        <x:v>712271.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>247305</x:v>
+        <x:v>29000</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>9543500</x:v>
+        <x:v>435369.7</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>207245</x:v>
+        <x:v>31773</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>9522907.8</x:v>
+        <x:v>280850.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>85782</x:v>
+        <x:v>59572</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>8742901.4</x:v>
+        <x:v>910855.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>9049500</x:v>
+        <x:v>96800</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>8564052.6</x:v>
+        <x:v>280919.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>224000</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8165095.7</x:v>
+        <x:v>519459.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>19636</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>7985712.9</x:v>
+        <x:v>2129334.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>126944</x:v>
+        <x:v>180374</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>7288379</x:v>
+        <x:v>13935695.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>295012</x:v>
+        <x:v>77459</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>7139290.4</x:v>
+        <x:v>504728.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>123337</x:v>
+        <x:v>70129</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>6913750.2</x:v>
+        <x:v>635604.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>267300</x:v>
+        <x:v>702020</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>6902438.9</x:v>
+        <x:v>744960.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>46010</x:v>
+        <x:v>86900</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6694455</x:v>
+        <x:v>1721972.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>263055</x:v>
+        <x:v>8239</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>6675170.3</x:v>
+        <x:v>309519.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>304900</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>5845356.8</x:v>
+        <x:v>223321.7</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>402024</x:v>
+        <x:v>17480</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>5804815.1</x:v>
+        <x:v>1341717.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
-      <x:c r="A30" s="3" t="s">
+      <x:c r="A30" s="3" t="s"/>
+      <x:c r="B30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="s">
+      <x:c r="C30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
+      <x:c r="D30" s="4" t="n">
+        <x:v>9880</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="n">
+        <x:v>7728.4</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>170523</x:v>
+        <x:v>125415</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>5450331.8</x:v>
+        <x:v>12863226.8</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>33974</x:v>
+        <x:v>88800</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>5101871.3</x:v>
+        <x:v>1454147.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>159435</x:v>
+        <x:v>248167</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>4480123.5</x:v>
+        <x:v>9842303.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>245000</x:v>
+        <x:v>39595</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4283271.4</x:v>
+        <x:v>4049999.8</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>119900</x:v>
+        <x:v>26353</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>4251863.6</x:v>
+        <x:v>2375195.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>40450</x:v>
+        <x:v>81000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>4102925</x:v>
+        <x:v>339913.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>117088</x:v>
+        <x:v>212689</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>4102453.1</x:v>
+        <x:v>6668023.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>130011</x:v>
+        <x:v>4035</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>4075844.9</x:v>
+        <x:v>202882</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>452000</x:v>
+        <x:v>164807</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>3740566.3</x:v>
+        <x:v>13847084.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>51935</x:v>
+        <x:v>117419</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>3618545</x:v>
+        <x:v>1721910.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>319876</x:v>
+        <x:v>78289</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>3614598.8</x:v>
+        <x:v>2105832.1</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>112200</x:v>
+        <x:v>62389</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>3426469.2</x:v>
+        <x:v>1440562</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>1037219</x:v>
+        <x:v>163369</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>3029852.4</x:v>
+        <x:v>5451623.5</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>241200</x:v>
+        <x:v>881541</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>2753938.6</x:v>
+        <x:v>2750734.1</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>117646</x:v>
+        <x:v>393509</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>2736446</x:v>
+        <x:v>6191808</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>271900</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>2656587.2</x:v>
+        <x:v>319771.5</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>78600</x:v>
+        <x:v>15694</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>2633701.8</x:v>
+        <x:v>2940584.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>13319</x:v>
+        <x:v>9122</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>2570300.6</x:v>
+        <x:v>386338.1</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>26923</x:v>
+        <x:v>198604</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>2422262.3</x:v>
+        <x:v>750042.9</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>33186</x:v>
+        <x:v>34900</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>2413422.9</x:v>
+        <x:v>231985.7</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>90634</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>2360384.8</x:v>
+        <x:v>2114260.8</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>144553</x:v>
+        <x:v>70414</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>2351651.4</x:v>
+        <x:v>861563.6</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
-      <x:c r="A53" s="3" t="s"/>
+      <x:c r="A53" s="3" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>2349819.1</x:v>
+        <x:v>295143</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>2349819.1</x:v>
+        <x:v>3789636.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>1728000</x:v>
+        <x:v>523283</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>2330814.3</x:v>
+        <x:v>441828.8</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>43720</x:v>
+        <x:v>25532</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>2304849.2</x:v>
+        <x:v>1119536.2</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>83899</x:v>
+        <x:v>74701</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>2257237.4</x:v>
+        <x:v>1846295.1</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>183344</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>2225536.8</x:v>
+        <x:v>1017931.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>938</x:v>
+        <x:v>95200</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>2203444.5</x:v>
+        <x:v>763146.1</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>59000</x:v>
+        <x:v>356441</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>2143606.9</x:v>
+        <x:v>1324331.5</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>79984</x:v>
+        <x:v>8049</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>2121518.3</x:v>
+        <x:v>555711.5</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>60562</x:v>
+        <x:v>41600</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>2075063.6</x:v>
+        <x:v>580014.5</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>103800</x:v>
+        <x:v>141553</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>2067353.5</x:v>
+        <x:v>2504231.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>94200</x:v>
+        <x:v>189325</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>2038399.2</x:v>
+        <x:v>5590767.3</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>32435</x:v>
+        <x:v>177859</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>2008375.2</x:v>
+        <x:v>16617366.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>18254</x:v>
+        <x:v>206762</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>2000090.8</x:v>
+        <x:v>652117.3</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>76316</x:v>
+        <x:v>94462</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>1902788.4</x:v>
+        <x:v>9760758.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>47137</x:v>
+        <x:v>42795</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>1897530.2</x:v>
+        <x:v>2273929.3</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>25660</x:v>
+        <x:v>64189</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>1885202.7</x:v>
+        <x:v>1548281.9</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>36665</x:v>
+        <x:v>24510</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1823437.3</x:v>
+        <x:v>1088717.7</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>290500</x:v>
+        <x:v>29000</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>1801653.8</x:v>
+        <x:v>771252.3</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>28289</x:v>
+        <x:v>92200</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>1786450.4</x:v>
+        <x:v>1937845.3</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>77782</x:v>
+        <x:v>83967</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>1740748.5</x:v>
+        <x:v>8419371.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>147100</x:v>
+        <x:v>140402</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>1701187.8</x:v>
+        <x:v>3926547.9</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>99500</x:v>
+        <x:v>18482</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>1689571.2</x:v>
+        <x:v>1468765.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>433025</x:v>
+        <x:v>109700</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>1678173.7</x:v>
+        <x:v>3095616.4</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>35725</x:v>
+        <x:v>88900</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>1619393.1</x:v>
+        <x:v>1366250.3</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>46476</x:v>
+        <x:v>117854</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>1606726.3</x:v>
+        <x:v>1251669.2</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>65579</x:v>
+        <x:v>265267</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>1581935.9</x:v>
+        <x:v>261752.6</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>95088</x:v>
+        <x:v>9235</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1506106.1</x:v>
+        <x:v>817411.9</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>132965</x:v>
+        <x:v>68600</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1496919.1</x:v>
+        <x:v>1000727</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>119959</x:v>
+        <x:v>25159</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>1481979.4</x:v>
+        <x:v>645076.8</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>90800</x:v>
+        <x:v>117400</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1418883.3</x:v>
+        <x:v>4107318.8</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>17860</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>1404454.5</x:v>
+        <x:v>274511.1</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>805</x:v>
+        <x:v>206500</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1380567</x:v>
+        <x:v>7646992.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>10551</x:v>
+        <x:v>8396</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>1376989.3</x:v>
+        <x:v>738649.6</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>120404</x:v>
+        <x:v>6570</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1350622</x:v>
+        <x:v>736299.9</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>9700</x:v>
+        <x:v>21184</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1328346.9</x:v>
+        <x:v>1229765.2</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>71800</x:v>
+        <x:v>9700</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>1318720.5</x:v>
+        <x:v>1466616.3</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>90900</x:v>
+        <x:v>94405</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1316545.6</x:v>
+        <x:v>426706.9</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>16473</x:v>
+        <x:v>185803</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>1306638.4</x:v>
+        <x:v>555414.3</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>144100</x:v>
+        <x:v>32400</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1300072.3</x:v>
+        <x:v>1030339</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>28961</x:v>
+        <x:v>57500</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>1220723.3</x:v>
+        <x:v>2626616.9</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>59179</x:v>
+        <x:v>18915</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>1183882.7</x:v>
+        <x:v>631490.7</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>21644</x:v>
+        <x:v>133948</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1180840.6</x:v>
+        <x:v>9750074.9</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>41400</x:v>
+        <x:v>96244</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1166041.9</x:v>
+        <x:v>558149.4</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>32900</x:v>
+        <x:v>7895</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>1162982.5</x:v>
+        <x:v>269612</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>52200</x:v>
+        <x:v>77100</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>1146886.3</x:v>
+        <x:v>2804165.8</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>14282</x:v>
+        <x:v>24727</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>1128048.7</x:v>
+        <x:v>309665.4</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="B99" s="3" t="s">
+      <x:c r="C99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C99" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>140533</x:v>
+        <x:v>7485</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>1101756.9</x:v>
+        <x:v>960500</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="B100" s="3" t="s">
+      <x:c r="C100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C100" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>70100</x:v>
+        <x:v>51200</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>1081366</x:v>
+        <x:v>1122522.9</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="B101" s="3" t="s">
+      <x:c r="C101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C101" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>2474</x:v>
+        <x:v>63100</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>1029018.6</x:v>
+        <x:v>998343.6</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="B102" s="3" t="s">
+      <x:c r="C102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>104900</x:v>
+        <x:v>141100</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>1013094.9</x:v>
+        <x:v>1117768.9</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="B103" s="3" t="s">
+      <x:c r="C103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C103" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>424</x:v>
+        <x:v>132100</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>986711</x:v>
+        <x:v>5256892.3</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="B104" s="3" t="s">
+      <x:c r="C104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C104" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>20482</x:v>
+        <x:v>73974</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>982881.6</x:v>
+        <x:v>276832.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="B105" s="3" t="s">
+      <x:c r="C105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C105" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>37513</x:v>
+        <x:v>249672</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>969924.1</x:v>
+        <x:v>12548514.7</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="B106" s="3" t="s">
+      <x:c r="C106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C106" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>172988</x:v>
+        <x:v>236569</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>961349.4</x:v>
+        <x:v>6486327</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="B107" s="3" t="s">
+      <x:c r="C107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C107" s="3" t="s">
+      <x:c r="D107" s="4" t="n">
+        <x:v>71937</x:v>
+      </x:c>
+      <x:c r="E107" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F107" s="4" t="n">
+        <x:v>460388.9</x:v>
+      </x:c>
+      <x:c r="G107" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:7">
+      <x:c r="A108" s="3" t="s"/>
+      <x:c r="B108" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D107" s="4" t="n">
-[...16 lines deleted...]
-      <x:c r="B108" s="3" t="s">
+      <x:c r="C108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C108" s="3" t="s">
+      <x:c r="D108" s="4" t="n">
+        <x:v>-881041.5</x:v>
+      </x:c>
+      <x:c r="E108" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F108" s="4" t="n">
+        <x:v>-9550.6</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>45917</x:v>
+        <x:v>130150</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>877775.7</x:v>
+        <x:v>1475322</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>71939</x:v>
+        <x:v>58500</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>871548.1</x:v>
+        <x:v>173175.1</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>64600</x:v>
+        <x:v>45035</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>854509.1</x:v>
+        <x:v>6716970.3</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>12136</x:v>
+        <x:v>36718</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>842016.9</x:v>
+        <x:v>971234.2</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>29500</x:v>
+        <x:v>102900</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>830689.3</x:v>
+        <x:v>1094646.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>9435</x:v>
+        <x:v>265900</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>815149.8</x:v>
+        <x:v>2583430.3</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>43900</x:v>
+        <x:v>161267</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>813854</x:v>
+        <x:v>17406671.4</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>717215</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>770748.6</x:v>
+        <x:v>939933.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>222800</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>748473.4</x:v>
+        <x:v>2578401.8</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>13464</x:v>
+        <x:v>82119</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>720198.3</x:v>
+        <x:v>2133358.2</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>6179</x:v>
+        <x:v>27860</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>718351.2</x:v>
+        <x:v>663346.6</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
-      <x:c r="A120" s="3" t="s">
+      <x:c r="A120" s="3" t="s"/>
+      <x:c r="B120" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="B120" s="3" t="s">
+      <x:c r="C120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C120" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>25704</x:v>
+        <x:v>1173908.5</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>669589.2</x:v>
+        <x:v>1173908.5</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="B121" s="3" t="s">
+      <x:c r="C121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C121" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>97200</x:v>
+        <x:v>63795</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>665695.1</x:v>
+        <x:v>219294.5</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="B122" s="3" t="s">
+      <x:c r="C122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C122" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>42900</x:v>
+        <x:v>10326</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>648880.5</x:v>
+        <x:v>1416811.6</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="B123" s="3" t="s">
+      <x:c r="C123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C123" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>28465</x:v>
+        <x:v>22249</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>640177.9</x:v>
+        <x:v>339366.7</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B124" s="3" t="s">
+      <x:c r="C124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C124" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>11461</x:v>
+        <x:v>124254</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>635833.7</x:v>
+        <x:v>7235004.6</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="B125" s="3" t="s">
+      <x:c r="C125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C125" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>71649</x:v>
+        <x:v>101800</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>611015.3</x:v>
+        <x:v>1953785.9</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="B126" s="3" t="s">
+      <x:c r="C126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C126" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>29953</x:v>
+        <x:v>16123</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>607147.6</x:v>
+        <x:v>1341272.4</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="B127" s="3" t="s">
+      <x:c r="C127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C127" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>42600</x:v>
+        <x:v>20047</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>605922.4</x:v>
+        <x:v>935792.2</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B128" s="3" t="s">
+      <x:c r="C128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C128" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>211237</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>600204.1</x:v>
+        <x:v>4189824.3</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="B129" s="3" t="s">
+      <x:c r="C129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C129" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>189823</x:v>
+        <x:v>47696</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>566978.4</x:v>
+        <x:v>298534.6</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="B130" s="3" t="s">
+      <x:c r="C130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C130" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>8224</x:v>
+        <x:v>88714</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>552779.4</x:v>
+        <x:v>2173954.8</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="B131" s="3" t="s">
+      <x:c r="C131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>8576</x:v>
+        <x:v>324656</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>543299</x:v>
+        <x:v>3853418.6</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="B132" s="3" t="s">
+      <x:c r="C132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C132" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>79134</x:v>
+        <x:v>93073</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>535701.6</x:v>
+        <x:v>1551892.8</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="B133" s="3" t="s">
+      <x:c r="C133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C133" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>14718</x:v>
+        <x:v>97500</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>500798.1</x:v>
+        <x:v>1757196.5</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="B134" s="3" t="s">
+      <x:c r="C134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C134" s="3" t="s">
+      <x:c r="D134" s="4" t="n">
+        <x:v>602903</x:v>
+      </x:c>
+      <x:c r="E134" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="F134" s="4" t="n">
+        <x:v>13287982.1</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:7">
+      <x:c r="A135" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D134" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A135" s="3" t="s"/>
       <x:c r="B135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>402640.6</x:v>
+        <x:v>42900</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>471492.2</x:v>
+        <x:v>948112.6</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B136" s="3" t="s">
+      <x:c r="C136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C136" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>9800</x:v>
+        <x:v>29978</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>467179.8</x:v>
+        <x:v>4580648</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="B137" s="3" t="s">
+      <x:c r="C137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C137" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>55900</x:v>
+        <x:v>71577</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>459691.9</x:v>
+        <x:v>2792244.5</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="B138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="B138" s="3" t="s">
+      <x:c r="C138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C138" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>96450</x:v>
+        <x:v>25115</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>457658.3</x:v>
+        <x:v>1916288.7</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="B139" s="3" t="s">
+      <x:c r="C139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C139" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>29500</x:v>
+        <x:v>221632</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>450541.8</x:v>
+        <x:v>9649857.3</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="B140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="B140" s="3" t="s">
+      <x:c r="C140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C140" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>534608</x:v>
+        <x:v>109087</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>417559.3</x:v>
+        <x:v>6007389.6</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="B141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="B141" s="3" t="s">
+      <x:c r="C141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C141" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>5620</x:v>
+        <x:v>234111</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>409754.2</x:v>
+        <x:v>8950063.5</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="B142" s="3" t="s">
+      <x:c r="C142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C142" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>73492</x:v>
+        <x:v>442000</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>396790.7</x:v>
+        <x:v>4072627.2</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="B143" s="3" t="s">
+      <x:c r="C143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="C143" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>9317</x:v>
+        <x:v>19221</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>353238</x:v>
+        <x:v>7882962.4</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="B144" s="3" t="s">
+      <x:c r="C144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C144" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>22729</x:v>
+        <x:v>5319</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>332030.3</x:v>
+        <x:v>233490.3</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="B145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="B145" s="3" t="s">
+      <x:c r="C145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C145" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>48726</x:v>
+        <x:v>40400</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>328953.2</x:v>
+        <x:v>1178438.7</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="B146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="B146" s="3" t="s">
+      <x:c r="C146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C146" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>27500</x:v>
+        <x:v>57924</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>326472.6</x:v>
+        <x:v>1142923.4</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="B147" s="3" t="s">
+      <x:c r="C147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C147" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>81000</x:v>
+        <x:v>5937</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>313816.5</x:v>
+        <x:v>2638559.1</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="B148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="B148" s="3" t="s">
+      <x:c r="C148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C148" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>14384</x:v>
+        <x:v>8858000</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>308575.9</x:v>
+        <x:v>8497524.3</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="B149" s="3" t="s">
+      <x:c r="C149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C149" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>25262</x:v>
+        <x:v>6049</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>304176.1</x:v>
+        <x:v>711203.4</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="B150" s="3" t="s">
+      <x:c r="C150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C150" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>8419</x:v>
+        <x:v>20700</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>303449.2</x:v>
+        <x:v>299688.4</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="B151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="B151" s="3" t="s">
+      <x:c r="C151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C151" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>98800</x:v>
+        <x:v>31750</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>292511.5</x:v>
+        <x:v>1891982.5</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="B152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="B152" s="3" t="s">
+      <x:c r="C152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="C152" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>32463</x:v>
+        <x:v>15438</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>280599.7</x:v>
+        <x:v>210401.5</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B153" s="3" t="s">
+      <x:c r="C153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C153" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>271007</x:v>
+        <x:v>236200</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>251378.1</x:v>
+        <x:v>3053881</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="B154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="B154" s="3" t="s">
+      <x:c r="C154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C154" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>44942</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>250492.6</x:v>
+        <x:v>875080.3</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="B155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="B155" s="3" t="s">
+      <x:c r="C155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C155" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>5434</x:v>
+        <x:v>11216</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>237697.4</x:v>
+        <x:v>640494.5</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="B156" s="3" t="s">
+      <x:c r="C156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C156" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>35900</x:v>
+        <x:v>43378</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>233502.3</x:v>
+        <x:v>3232430.2</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="B157" s="3" t="s">
+      <x:c r="C157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C157" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>4120</x:v>
+        <x:v>28346</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>224581.4</x:v>
+        <x:v>1310334</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="B158" s="3" t="s">
+      <x:c r="C158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C158" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>65175</x:v>
+        <x:v>13179</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>222854.2</x:v>
+        <x:v>744726.9</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="B159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="B159" s="3" t="s">
+      <x:c r="C159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C159" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>10576</x:v>
+        <x:v>14079</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>219874.1</x:v>
+        <x:v>292347</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="B160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="B160" s="3" t="s">
+      <x:c r="C160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C160" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>15773</x:v>
+        <x:v>227400</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>196846.2</x:v>
+        <x:v>4792340.7</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="B161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="B161" s="3" t="s">
+      <x:c r="C161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C161" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>16233</x:v>
+        <x:v>96211</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>192966.3</x:v>
+        <x:v>717054.7</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="B162" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="B162" s="3" t="s">
+      <x:c r="C162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C162" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>3600</x:v>
+        <x:v>11881</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>192711</x:v>
+        <x:v>849349.9</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B163" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="B163" s="3" t="s">
+      <x:c r="C163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="C163" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>58500</x:v>
+        <x:v>1690500</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>172447.5</x:v>
+        <x:v>2018565.5</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B164" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="B164" s="3" t="s">
+      <x:c r="C164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C164" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>18681</x:v>
+        <x:v>4800</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>146335.5</x:v>
+        <x:v>128350.5</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="B165" s="3" t="s">
+      <x:c r="C165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="C165" s="3" t="s">
+      <x:c r="D165" s="4" t="n">
+        <x:v>35890</x:v>
+      </x:c>
+      <x:c r="E165" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F165" s="4" t="n">
+        <x:v>1669905.3</x:v>
+      </x:c>
+      <x:c r="G165" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:7">
+      <x:c r="A166" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="D165" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A166" s="3" t="s"/>
       <x:c r="B166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>3006720</x:v>
+        <x:v>32481</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>18831.4</x:v>
+        <x:v>2595991.3</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
-      <x:c r="A167" s="3" t="s"/>
+      <x:c r="A167" s="3" t="s">
+        <x:v>491</x:v>
+      </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>40991.3</x:v>
+        <x:v>54900</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>4421.6</x:v>
+        <x:v>498666.8</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>398</x:v>
-[...7 lines deleted...]
-      <x:c r="C168" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:7">
+      <x:c r="A169" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D168" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B169" s="3" t="s">
+    </x:row>
+    <x:row r="170" spans="1:7">
+      <x:c r="A170" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="s">
+    </x:row>
+    <x:row r="171" spans="1:7">
+      <x:c r="A171" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>