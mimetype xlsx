--- v1 (2026-05-20)
+++ v2 (2026-06-09)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3beaa2d7e525423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efd5398a09384f6087ecddaae8b333df.psmdcp" Id="Rd3d2ef435fd4469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2040a31770964eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71fb0feddbcc46f68ce1a5f105cd6fb5.psmdcp" Id="Re0a59c8bcf5b4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="497">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="506">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/19/2026 (%)</x:t>
+    <x:t>As of 06/08/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>1113</x:t>
   </x:si>
@@ -310,50 +310,59 @@
   <x:si>
     <x:t>EQUINOR ASA SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>29446M102</x:t>
   </x:si>
   <x:si>
     <x:t>VOW3</x:t>
   </x:si>
   <x:si>
     <x:t>VOLKSWAGEN AG PREF</x:t>
   </x:si>
   <x:si>
     <x:t>549716900</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>404280406</x:t>
   </x:si>
   <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>HENDERSON LAND DEVELOPMENT</x:t>
   </x:si>
   <x:si>
     <x:t>642053003</x:t>
   </x:si>
   <x:si>
     <x:t>DBK</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
   </x:si>
   <x:si>
     <x:t>575035902</x:t>
   </x:si>
   <x:si>
     <x:t>BZU</x:t>
   </x:si>
   <x:si>
     <x:t>BUZZI SPA</x:t>
   </x:si>
   <x:si>
     <x:t>578220907</x:t>
@@ -400,50 +409,56 @@
   <x:si>
     <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>251566105</x:t>
   </x:si>
   <x:si>
     <x:t>BT.A</x:t>
   </x:si>
   <x:si>
     <x:t>BT GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>309135903</x:t>
   </x:si>
   <x:si>
     <x:t>FMG</x:t>
   </x:si>
   <x:si>
     <x:t>FORTESCUE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>608625901</x:t>
   </x:si>
   <x:si>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HKD999999</x:t>
+  </x:si>
+  <x:si>
     <x:t>5406</x:t>
   </x:si>
   <x:si>
     <x:t>KOBE STEEL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649602000</x:t>
   </x:si>
   <x:si>
     <x:t>TM</x:t>
   </x:si>
   <x:si>
     <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>892331307</x:t>
   </x:si>
   <x:si>
     <x:t>RUS</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSEL METALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>781903950</x:t>
@@ -454,59 +469,71 @@
   <x:si>
     <x:t>BANCO DE SABADELL SA</x:t>
   </x:si>
   <x:si>
     <x:t>B1X8QN906</x:t>
   </x:si>
   <x:si>
     <x:t>7261</x:t>
   </x:si>
   <x:si>
     <x:t>MAZDA MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690030002</x:t>
   </x:si>
   <x:si>
     <x:t>MAERSK B</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S B</x:t>
   </x:si>
   <x:si>
     <x:t>425304003</x:t>
   </x:si>
   <x:si>
+    <x:t>JAPANESE YEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999JPYZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>ORK</x:t>
   </x:si>
   <x:si>
     <x:t>ORKLA ASA</x:t>
   </x:si>
   <x:si>
     <x:t>B1VQF4902</x:t>
   </x:si>
   <x:si>
+    <x:t>NEW ISRAELI SHEQEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999ILSZ93</x:t>
+  </x:si>
+  <x:si>
     <x:t>ERIC</x:t>
   </x:si>
   <x:si>
     <x:t>ERICSSON (LM) TEL SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>294821608</x:t>
   </x:si>
   <x:si>
     <x:t>TIT</x:t>
   </x:si>
   <x:si>
     <x:t>TELECOM ITALIA SPA</x:t>
   </x:si>
   <x:si>
     <x:t>763439908</x:t>
   </x:si>
   <x:si>
     <x:t>AD</x:t>
   </x:si>
   <x:si>
     <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
   </x:si>
   <x:si>
     <x:t>BD0Q39902</x:t>
@@ -634,50 +661,53 @@
   <x:si>
     <x:t>FRESENIUS MEDICAL CARE AG</x:t>
   </x:si>
   <x:si>
     <x:t>512907908</x:t>
   </x:si>
   <x:si>
     <x:t>2587</x:t>
   </x:si>
   <x:si>
     <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0690K5</x:t>
   </x:si>
   <x:si>
     <x:t>1928</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI HOUSE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679390005</x:t>
   </x:si>
   <x:si>
+    <x:t>JPY999999</x:t>
+  </x:si>
+  <x:si>
     <x:t>NSRGY</x:t>
   </x:si>
   <x:si>
     <x:t>NESTLE SA SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>641069406</x:t>
   </x:si>
   <x:si>
     <x:t>III</x:t>
   </x:si>
   <x:si>
     <x:t>3I GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>B1YW44908</x:t>
   </x:si>
   <x:si>
     <x:t>AGS</x:t>
   </x:si>
   <x:si>
     <x:t>AGEAS</x:t>
   </x:si>
   <x:si>
     <x:t>B86S2N903</x:t>
@@ -697,50 +727,53 @@
   <x:si>
     <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>666010004</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT</x:t>
   </x:si>
   <x:si>
     <x:t>ISRAEL DISCOUNT BANK A</x:t>
   </x:si>
   <x:si>
     <x:t>645127903</x:t>
   </x:si>
   <x:si>
     <x:t>JD.</x:t>
   </x:si>
   <x:si>
     <x:t>JD SPORTS FASHION PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BM8Q5M903</x:t>
   </x:si>
   <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>NN GROUP NV</x:t>
   </x:si>
   <x:si>
     <x:t>BNG8PQ901</x:t>
   </x:si>
   <x:si>
     <x:t>4204</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI CHEMICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679382002</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
   </x:si>
   <x:si>
     <x:t>M9T951109</x:t>
@@ -850,50 +883,53 @@
   <x:si>
     <x:t>VOLVO AB B SHS</x:t>
   </x:si>
   <x:si>
     <x:t>B1QH83908</x:t>
   </x:si>
   <x:si>
     <x:t>SLF</x:t>
   </x:si>
   <x:si>
     <x:t>SUN LIFE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>866796105</x:t>
   </x:si>
   <x:si>
     <x:t>STO</x:t>
   </x:si>
   <x:si>
     <x:t>SANTOS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>677670002</x:t>
   </x:si>
   <x:si>
+    <x:t>ILS999999</x:t>
+  </x:si>
+  <x:si>
     <x:t>EMP.A</x:t>
   </x:si>
   <x:si>
     <x:t>EMPIRE CO LTD  A</x:t>
   </x:si>
   <x:si>
     <x:t>291843951</x:t>
   </x:si>
   <x:si>
     <x:t>8591</x:t>
   </x:si>
   <x:si>
     <x:t>ORIX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666114004</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>SUNCORP GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>658508007</x:t>
@@ -953,59 +989,50 @@
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>GSK PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>37733W204</x:t>
   </x:si>
   <x:si>
     <x:t>REP</x:t>
   </x:si>
   <x:si>
     <x:t>REPSOL SA</x:t>
   </x:si>
   <x:si>
     <x:t>566935904</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>ICL GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>645553900</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Spot</x:t>
   </x:si>
   <x:si>
     <x:t>A5G</x:t>
   </x:si>
   <x:si>
     <x:t>AIB GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BF0L35906</x:t>
   </x:si>
   <x:si>
     <x:t>683</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY PROPERTIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>648631901</x:t>
   </x:si>
   <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>NOVARTIS AG SPONSORED ADR</x:t>
   </x:si>
@@ -1883,51 +1910,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G171"/>
+  <x:dimension ref="A1:G177"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.280625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1942,3770 +1969,3896 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>285500</x:v>
+        <x:v>298500</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1833961.2</x:v>
+        <x:v>1760140.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>316708</x:v>
+        <x:v>334531</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>7984208.7</x:v>
+        <x:v>8931977.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1021883.4</x:v>
+        <x:v>3694367.1</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1021883.4</x:v>
+        <x:v>3694367.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>243700</x:v>
+        <x:v>258000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>6034783</x:v>
+        <x:v>5935014.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>59277</x:v>
+        <x:v>62618</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2237949.6</x:v>
+        <x:v>2440803</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>42700</x:v>
+        <x:v>45300</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>475474.8</x:v>
+        <x:v>527543.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>10579</x:v>
+        <x:v>11177</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>757668</x:v>
+        <x:v>751094.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>92886</x:v>
+        <x:v>98112</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1830721</x:v>
+        <x:v>2040995.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>41900</x:v>
+        <x:v>44500</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>680464.6</x:v>
+        <x:v>770464.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>30500</x:v>
+        <x:v>31800</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>712271.4</x:v>
+        <x:v>724577.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>29000</x:v>
+        <x:v>30300</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>435369.7</x:v>
+        <x:v>464269.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>31773</x:v>
+        <x:v>33567</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>280850.6</x:v>
+        <x:v>246364.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>59572</x:v>
+        <x:v>62926</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>910855.9</x:v>
+        <x:v>993601.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>96800</x:v>
+        <x:v>102000</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>280919.9</x:v>
+        <x:v>271072.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>19500</x:v>
+        <x:v>20800</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>519459.9</x:v>
+        <x:v>566517.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1333</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2129334.2</x:v>
+        <x:v>2232681.7</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>180374</x:v>
+        <x:v>190527</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>13935695.2</x:v>
+        <x:v>15348855.1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>77459</x:v>
+        <x:v>81814</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>504728.9</x:v>
+        <x:v>534934.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>70129</x:v>
+        <x:v>74081</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>635604.2</x:v>
+        <x:v>760254.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>702020</x:v>
+        <x:v>741527</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>744960.9</x:v>
+        <x:v>817417.8</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>86900</x:v>
+        <x:v>92100</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>1721972.7</x:v>
+        <x:v>2028396.3</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>8239</x:v>
+        <x:v>8707</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>309519.9</x:v>
+        <x:v>339392.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>3600</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>223321.7</x:v>
+        <x:v>228216.5</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>17480</x:v>
+        <x:v>18468</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>1341717.6</x:v>
+        <x:v>1265171</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s"/>
       <x:c r="B30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>9880</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>7728.4</x:v>
+        <x:v>7655.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>125415</x:v>
+        <x:v>132474</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>12863226.8</x:v>
+        <x:v>14298759.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>88800</x:v>
+        <x:v>94000</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1454147.9</x:v>
+        <x:v>1530089.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>248167</x:v>
+        <x:v>262129</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>9842303.2</x:v>
+        <x:v>9683045.3</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>39595</x:v>
+        <x:v>41818</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4049999.8</x:v>
+        <x:v>4233655.5</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>26353</x:v>
+        <x:v>27835</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>2375195.9</x:v>
+        <x:v>2527418</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
-      <x:c r="A36" s="3" t="s">
+      <x:c r="A36" s="3" t="s"/>
+      <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B36" s="3" t="s">
+      <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
+      <x:c r="D36" s="4" t="n">
+        <x:v>-205950.5</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="n">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>212689</x:v>
+        <x:v>81000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>6668023.3</x:v>
+        <x:v>288023</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>4035</x:v>
+        <x:v>224662</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>202882</x:v>
+        <x:v>7128460.8</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>164807</x:v>
+        <x:v>4256</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>13847084.1</x:v>
+        <x:v>217302.8</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>117419</x:v>
+        <x:v>174076</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>1721910.9</x:v>
+        <x:v>14399566.7</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>78289</x:v>
+        <x:v>124023</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>2105832.1</x:v>
+        <x:v>2161294.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>62389</x:v>
+        <x:v>82696</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1440562</x:v>
+        <x:v>2241692</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>163369</x:v>
+        <x:v>65899</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>5451623.5</x:v>
+        <x:v>1405625.7</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>881541</x:v>
+        <x:v>172560</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>2750734.1</x:v>
+        <x:v>5515017.6</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>393509</x:v>
+        <x:v>931149</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>6191808</x:v>
+        <x:v>2502467.8</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>27000</x:v>
+        <x:v>415661</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>319771.5</x:v>
+        <x:v>6012290.4</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s">
+      <x:c r="A47" s="3" t="s"/>
+      <x:c r="B47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="B47" s="3" t="s">
+      <x:c r="C47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>15694</x:v>
+        <x:v>2291759.6</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>2940584.8</x:v>
+        <x:v>-45.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="B48" s="3" t="s">
+      <x:c r="C48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>9122</x:v>
+        <x:v>28300</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>386338.1</x:v>
+        <x:v>341935.5</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="B49" s="3" t="s">
+      <x:c r="C49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>198604</x:v>
+        <x:v>16578</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>750042.9</x:v>
+        <x:v>2936958.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B50" s="3" t="s">
+      <x:c r="C50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>34900</x:v>
+        <x:v>9629</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>231985.7</x:v>
+        <x:v>428684.6</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="B51" s="3" t="s">
+      <x:c r="C51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>918</x:v>
+        <x:v>209784</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>2114260.8</x:v>
+        <x:v>696587.3</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="B52" s="3" t="s">
+      <x:c r="C52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>70414</x:v>
+        <x:v>37500</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>861563.6</x:v>
+        <x:v>264061.4</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B53" s="3" t="s">
+      <x:c r="C53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="s">
+      <x:c r="D53" s="4" t="n">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="n">
+        <x:v>2664674.9</x:v>
+      </x:c>
+      <x:c r="G53" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:7">
+      <x:c r="A54" s="3" t="s"/>
+      <x:c r="B54" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D53" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A54" s="3" t="s">
+      <x:c r="C54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="B54" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>523283</x:v>
+        <x:v>38738929</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>441828.8</x:v>
+        <x:v>241831.1</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="B55" s="3" t="s">
+      <x:c r="D55" s="4" t="n">
+        <x:v>74379</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F55" s="4" t="n">
+        <x:v>769532.8</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:7">
+      <x:c r="A56" s="3" t="s"/>
+      <x:c r="B56" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
+      <x:c r="C56" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D55" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>74701</x:v>
+        <x:v>71171.3</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>1846295.1</x:v>
+        <x:v>24065.5</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>2424</x:v>
+        <x:v>311757</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>1017931.7</x:v>
+        <x:v>3915667.9</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>95200</x:v>
+        <x:v>552728</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>763146.1</x:v>
+        <x:v>468484.3</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>356441</x:v>
+        <x:v>26975</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>1324331.5</x:v>
+        <x:v>1114578.2</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>8049</x:v>
+        <x:v>78900</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>555711.5</x:v>
+        <x:v>1961540</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>41600</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>580014.5</x:v>
+        <x:v>1065810.9</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>141553</x:v>
+        <x:v>100400</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>2504231.3</x:v>
+        <x:v>767149</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>189325</x:v>
+        <x:v>376500</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>5590767.3</x:v>
+        <x:v>1426627.1</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>177859</x:v>
+        <x:v>8504</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>16617366.4</x:v>
+        <x:v>583666.8</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>206762</x:v>
+        <x:v>44200</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>652117.3</x:v>
+        <x:v>600682.9</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>94462</x:v>
+        <x:v>149353</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>9760758.5</x:v>
+        <x:v>2690293.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>42795</x:v>
+        <x:v>199985</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2273929.3</x:v>
+        <x:v>5933555</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>64189</x:v>
+        <x:v>187869</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>1548281.9</x:v>
+        <x:v>16665859</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>24510</x:v>
+        <x:v>218397</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1088717.7</x:v>
+        <x:v>695010.5</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>29000</x:v>
+        <x:v>99779</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>771252.3</x:v>
+        <x:v>10046747.5</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>92200</x:v>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>1937845.3</x:v>
+        <x:v>2565171.5</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>83967</x:v>
+        <x:v>67803</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>8419371.1</x:v>
+        <x:v>1637948.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>140402</x:v>
+        <x:v>25888</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>3926547.9</x:v>
+        <x:v>1139185.3</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>18482</x:v>
+        <x:v>30300</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>1468765.4</x:v>
+        <x:v>795377.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D75" s="4" t="n">
+        <x:v>97400</x:v>
+      </x:c>
+      <x:c r="E75" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F75" s="4" t="n">
+        <x:v>1947513.6</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:7">
+      <x:c r="A76" s="3" t="s"/>
+      <x:c r="B76" s="3" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="B75" s="3" t="s">
-[...27 lines deleted...]
-      </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>88900</x:v>
+        <x:v>-37028929</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>1366250.3</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>117854</x:v>
+        <x:v>88686</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>1251669.2</x:v>
+        <x:v>8551104.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>265267</x:v>
+        <x:v>148306</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>261752.6</x:v>
+        <x:v>4369469.3</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>9235</x:v>
+        <x:v>19522</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>817411.9</x:v>
+        <x:v>1428755.7</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>68600</x:v>
+        <x:v>116200</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1000727</x:v>
+        <x:v>3040103.6</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>25159</x:v>
+        <x:v>94100</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>645076.8</x:v>
+        <x:v>1307026</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>117400</x:v>
+        <x:v>124484</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>4107318.8</x:v>
+        <x:v>1257299.3</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>280191</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>274511.1</x:v>
+        <x:v>315705.7</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
-      <x:c r="A84" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A84" s="3" t="s"/>
       <x:c r="B84" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>206500</x:v>
+        <x:v>223897.6</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>7646992.7</x:v>
+        <x:v>258053.2</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>8396</x:v>
+        <x:v>9755</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>738649.6</x:v>
+        <x:v>801860</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>6570</x:v>
+        <x:v>72500</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>736299.9</x:v>
+        <x:v>1048192.8</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>21184</x:v>
+        <x:v>26576</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1229765.2</x:v>
+        <x:v>670778.2</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>9700</x:v>
+        <x:v>123900</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>1466616.3</x:v>
+        <x:v>4338317.6</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>94405</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>426706.9</x:v>
+        <x:v>254558.3</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>185803</x:v>
+        <x:v>218200</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>555414.3</x:v>
+        <x:v>6863785.5</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>32400</x:v>
+        <x:v>8864</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1030339</x:v>
+        <x:v>605208.1</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>57500</x:v>
+        <x:v>6934</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>2626616.9</x:v>
+        <x:v>754696.6</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>18915</x:v>
+        <x:v>22380</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>631490.7</x:v>
+        <x:v>1347904.6</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>133948</x:v>
+        <x:v>9700</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>9750074.9</x:v>
+        <x:v>1435108.3</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>96244</x:v>
+        <x:v>99722</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>558149.4</x:v>
+        <x:v>437379.5</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>7895</x:v>
+        <x:v>196255</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>269612</x:v>
+        <x:v>594567.2</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>77100</x:v>
+        <x:v>33700</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>2804165.8</x:v>
+        <x:v>1139181.6</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>24727</x:v>
+        <x:v>60100</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>309665.4</x:v>
+        <x:v>2566978</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>7485</x:v>
+        <x:v>19981</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>960500</x:v>
+        <x:v>678101.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>51200</x:v>
+        <x:v>141488</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>1122522.9</x:v>
+        <x:v>10430495.4</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>63100</x:v>
+        <x:v>101665</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>998343.6</x:v>
+        <x:v>560131.4</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
-      <x:c r="A102" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A102" s="3" t="s"/>
       <x:c r="B102" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>141100</x:v>
+        <x:v>-39970.4</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>1117768.9</x:v>
+        <x:v>291.3</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>132100</x:v>
+        <x:v>8337</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>5256892.3</x:v>
+        <x:v>295998.8</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>73974</x:v>
+        <x:v>81000</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>276832.5</x:v>
+        <x:v>3091035.7</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>249672</x:v>
+        <x:v>26118</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>12548514.7</x:v>
+        <x:v>323129.2</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>236569</x:v>
+        <x:v>7901</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>6486327</x:v>
+        <x:v>1027491.9</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>71937</x:v>
+        <x:v>53800</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>460388.9</x:v>
+        <x:v>984379.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
-      <x:c r="A108" s="3" t="s"/>
+      <x:c r="A108" s="3" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>-881041.5</x:v>
+        <x:v>67000</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>-9550.6</x:v>
+        <x:v>1239284.6</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>130150</x:v>
+        <x:v>148900</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1475322</x:v>
+        <x:v>1197223.3</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>58500</x:v>
+        <x:v>139900</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>173175.1</x:v>
+        <x:v>5885424.2</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>45035</x:v>
+        <x:v>78134</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>6716970.3</x:v>
+        <x:v>302420.9</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>36718</x:v>
+        <x:v>263725</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>971234.2</x:v>
+        <x:v>13587112</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>102900</x:v>
+        <x:v>249881</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>1094646.4</x:v>
+        <x:v>6647050.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>265900</x:v>
+        <x:v>75980</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>2583430.3</x:v>
+        <x:v>430332.4</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>161267</x:v>
+        <x:v>137469</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>17406671.4</x:v>
+        <x:v>1602620.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>414</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>939933.4</x:v>
+        <x:v>173056.8</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>222800</x:v>
+        <x:v>47570</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>2578401.8</x:v>
+        <x:v>7095541.2</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>82119</x:v>
+        <x:v>38785</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>2133358.2</x:v>
+        <x:v>1003999.5</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>27860</x:v>
+        <x:v>108100</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>663346.6</x:v>
+        <x:v>1205572.5</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
-      <x:c r="A120" s="3" t="s"/>
+      <x:c r="A120" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>1173908.5</x:v>
+        <x:v>281500</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>1173908.5</x:v>
+        <x:v>2592878.8</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>63795</x:v>
+        <x:v>170341</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>219294.5</x:v>
+        <x:v>19272406.6</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>10326</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1416811.6</x:v>
+        <x:v>1176490.5</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>22249</x:v>
+        <x:v>235800</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>339366.7</x:v>
+        <x:v>2777667.8</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>124254</x:v>
+        <x:v>86734</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>7235004.6</x:v>
+        <x:v>2015405.6</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>101800</x:v>
+        <x:v>29433</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1953785.9</x:v>
+        <x:v>680491</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
-      <x:c r="A126" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A126" s="3" t="s"/>
       <x:c r="B126" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>16123</x:v>
+        <x:v>-4684253.7</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1341272.4</x:v>
+        <x:v>-4684253.7</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>20047</x:v>
+        <x:v>67383</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>935792.2</x:v>
+        <x:v>227239.9</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>240000</x:v>
+        <x:v>10911</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>4189824.3</x:v>
+        <x:v>1720954.1</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>47696</x:v>
+        <x:v>23497</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>298534.6</x:v>
+        <x:v>357746.3</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>88714</x:v>
+        <x:v>131248</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>2173954.8</x:v>
+        <x:v>7260200.7</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>324656</x:v>
+        <x:v>107000</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>3853418.6</x:v>
+        <x:v>1913696.2</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>93073</x:v>
+        <x:v>17033</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>1551892.8</x:v>
+        <x:v>1373541.1</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>97500</x:v>
+        <x:v>21178</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>1757196.5</x:v>
+        <x:v>964632.3</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>602903</x:v>
+        <x:v>253000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>13287982.1</x:v>
+        <x:v>3903982.1</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>42900</x:v>
+        <x:v>50374</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>948112.6</x:v>
+        <x:v>347993.5</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>29978</x:v>
+        <x:v>93706</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>4580648</x:v>
+        <x:v>2253978.6</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>71577</x:v>
+        <x:v>342921</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>2792244.5</x:v>
+        <x:v>4218725</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>25115</x:v>
+        <x:v>98312</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>1916288.7</x:v>
+        <x:v>1570253.5</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>221632</x:v>
+        <x:v>102700</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>9649857.3</x:v>
+        <x:v>1904961.1</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>109087</x:v>
+        <x:v>636833</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>6007389.6</x:v>
+        <x:v>14150429.3</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>234111</x:v>
+        <x:v>45500</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>8950063.5</x:v>
+        <x:v>1075366.8</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>442000</x:v>
+        <x:v>31668</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>4072627.2</x:v>
+        <x:v>5206753.4</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>19221</x:v>
+        <x:v>75607</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>7882962.4</x:v>
+        <x:v>3032388.7</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>5319</x:v>
+        <x:v>26532</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>233490.3</x:v>
+        <x:v>2051882.3</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>40400</x:v>
+        <x:v>234099</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>1178438.7</x:v>
+        <x:v>10539137</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>57924</x:v>
+        <x:v>115223</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>1142923.4</x:v>
+        <x:v>6926864.5</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>5937</x:v>
+        <x:v>247280</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>2638559.1</x:v>
+        <x:v>9572208.8</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>8858000</x:v>
+        <x:v>468000</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>8497524.3</x:v>
+        <x:v>4073720.5</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>6049</x:v>
+        <x:v>20300</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>711203.4</x:v>
+        <x:v>8341347.9</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>20700</x:v>
+        <x:v>5618</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>299688.4</x:v>
+        <x:v>261505.9</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>31750</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>1891982.5</x:v>
+        <x:v>1284352.9</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>15438</x:v>
+        <x:v>61187</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>210401.5</x:v>
+        <x:v>1142593.3</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>236200</x:v>
+        <x:v>6275</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>3053881</x:v>
+        <x:v>2696184.3</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>44942</x:v>
+        <x:v>9355900</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>875080.3</x:v>
+        <x:v>8527132.8</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>11216</x:v>
+        <x:v>6387</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>640494.5</x:v>
+        <x:v>749384.4</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>43378</x:v>
+        <x:v>22000</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>3232430.2</x:v>
+        <x:v>296785.1</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>28346</x:v>
+        <x:v>33531</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>1310334</x:v>
+        <x:v>2216063.8</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>13179</x:v>
+        <x:v>16309</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>744726.9</x:v>
+        <x:v>224922</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>14079</x:v>
+        <x:v>249200</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>292347</x:v>
+        <x:v>3301872.8</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>227400</x:v>
+        <x:v>47477</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>4792340.7</x:v>
+        <x:v>951574.5</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>96211</x:v>
+        <x:v>11853</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>717054.7</x:v>
+        <x:v>702236.3</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>11881</x:v>
+        <x:v>45822</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>849349.9</x:v>
+        <x:v>3115917.8</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>1690500</x:v>
+        <x:v>29945</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>2018565.5</x:v>
+        <x:v>1415527.1</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>13920</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>128350.5</x:v>
+        <x:v>809520.6</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>35890</x:v>
+        <x:v>14872</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>1669905.3</x:v>
+        <x:v>274765.9</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>32481</x:v>
+        <x:v>240400</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2595991.3</x:v>
+        <x:v>5633695</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>54900</x:v>
+        <x:v>101619</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>498666.8</x:v>
+        <x:v>728492.8</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:7">
+      <x:c r="A168" s="3" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="B168" s="3" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C168" s="3" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D168" s="4" t="n">
+        <x:v>12544</x:v>
+      </x:c>
+      <x:c r="E168" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F168" s="4" t="n">
+        <x:v>902876.7</x:v>
+      </x:c>
+      <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B169" s="3" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D169" s="4" t="n">
+        <x:v>1788000</x:v>
+      </x:c>
+      <x:c r="E169" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F169" s="4" t="n">
+        <x:v>2051578.8</x:v>
+      </x:c>
+      <x:c r="G169" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B170" s="3" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D170" s="4" t="n">
+        <x:v>4800</x:v>
+      </x:c>
+      <x:c r="E170" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F170" s="4" t="n">
+        <x:v>124052.7</x:v>
+      </x:c>
+      <x:c r="G170" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:7">
+      <x:c r="A171" s="3" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B171" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A171" s="1" t="s">
+      <x:c r="C171" s="3" t="s">
         <x:v>496</x:v>
+      </x:c>
+      <x:c r="D171" s="4" t="n">
+        <x:v>37905</x:v>
+      </x:c>
+      <x:c r="E171" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F171" s="4" t="n">
+        <x:v>1796863.7</x:v>
+      </x:c>
+      <x:c r="G171" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:7">
+      <x:c r="A172" s="3" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B172" s="3" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C172" s="3" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D172" s="4" t="n">
+        <x:v>34314</x:v>
+      </x:c>
+      <x:c r="E172" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F172" s="4" t="n">
+        <x:v>2752841.7</x:v>
+      </x:c>
+      <x:c r="G172" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="3" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B173" s="3" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D173" s="4" t="n">
+        <x:v>57500</x:v>
+      </x:c>
+      <x:c r="E173" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F173" s="4" t="n">
+        <x:v>542730.5</x:v>
+      </x:c>
+      <x:c r="G173" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:7">
+      <x:c r="A175" s="3" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:7">
+      <x:c r="A176" s="3" t="s">
+        <x:v>504</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:7">
+      <x:c r="A177" s="1" t="s">
+        <x:v>505</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>