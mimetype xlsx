--- v2 (2026-06-09)
+++ v3 (2026-07-02)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2040a31770964eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71fb0feddbcc46f68ce1a5f105cd6fb5.psmdcp" Id="Re0a59c8bcf5b4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26ac8acf054456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df8fd471b0f441eb8aff5c6239b75c6c.psmdcp" Id="Rca956b9cb1b747ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="506">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="522">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/08/2026 (%)</x:t>
+    <x:t>As of 07/02/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>1113</x:t>
   </x:si>
@@ -76,50 +76,59 @@
   <x:si>
     <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>438128308</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
     <x:t>1605</x:t>
   </x:si>
   <x:si>
     <x:t>INPEX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>B10RB1904</x:t>
   </x:si>
   <x:si>
+    <x:t>SONY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY GROUP CORP   SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835699307</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABN</x:t>
   </x:si>
   <x:si>
     <x:t>ABN AMRO BANK NV CVA</x:t>
   </x:si>
   <x:si>
     <x:t>BYQP13905</x:t>
   </x:si>
   <x:si>
     <x:t>7269</x:t>
   </x:si>
   <x:si>
     <x:t>SUZUKI MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>686550005</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>NUTRIEN LTD</x:t>
   </x:si>
   <x:si>
     <x:t>67077M108</x:t>
@@ -238,476 +247,482 @@
   <x:si>
     <x:t>ITV PLC</x:t>
   </x:si>
   <x:si>
     <x:t>339864902</x:t>
   </x:si>
   <x:si>
     <x:t>4901</x:t>
   </x:si>
   <x:si>
     <x:t>FUJIFILM HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635652001</x:t>
   </x:si>
   <x:si>
     <x:t>8TRA</x:t>
   </x:si>
   <x:si>
     <x:t>TRATON SE</x:t>
   </x:si>
   <x:si>
     <x:t>BKF1H5908</x:t>
   </x:si>
   <x:si>
-    <x:t>5334</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MZTF</x:t>
   </x:si>
   <x:si>
     <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
   </x:si>
   <x:si>
     <x:t>691670004</x:t>
   </x:si>
   <x:si>
-    <x:t>SINGAPORE DOLLAR</x:t>
-[...2 lines deleted...]
-    <x:t>999SGDZ90</x:t>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP PARIBAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730968906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENDERSON LAND DEVELOPMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642053003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575035902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BC7H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP GROUP LTD SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>088606108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTEGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251566105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>BNP</x:t>
-[...47 lines deleted...]
-    <x:t>EUR999999</x:t>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUSSEL METALS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>781903950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPANESE YEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999JPYZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEW ISRAELI SHEQEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999ILSZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAMAHA MOTOR CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698526001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOTALENERGIES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F92124100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767204100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0704T905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY999999</x:t>
   </x:si>
   <x:si>
     <x:t>Spot</x:t>
   </x:si>
   <x:si>
-    <x:t>12</x:t>
-[...343 lines deleted...]
-  <x:si>
     <x:t>NSRGY</x:t>
   </x:si>
   <x:si>
     <x:t>NESTLE SA SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>641069406</x:t>
   </x:si>
   <x:si>
     <x:t>III</x:t>
   </x:si>
   <x:si>
     <x:t>3I GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>B1YW44908</x:t>
   </x:si>
   <x:si>
     <x:t>AGS</x:t>
   </x:si>
   <x:si>
     <x:t>AGEAS</x:t>
   </x:si>
   <x:si>
     <x:t>B86S2N903</x:t>
@@ -718,62 +733,68 @@
   <x:si>
     <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625136007</x:t>
   </x:si>
   <x:si>
     <x:t>4528</x:t>
   </x:si>
   <x:si>
     <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>666010004</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT</x:t>
   </x:si>
   <x:si>
     <x:t>ISRAEL DISCOUNT BANK A</x:t>
   </x:si>
   <x:si>
     <x:t>645127903</x:t>
   </x:si>
   <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
     <x:t>JD.</x:t>
   </x:si>
   <x:si>
     <x:t>JD SPORTS FASHION PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BM8Q5M903</x:t>
   </x:si>
   <x:si>
-    <x:t>999EURZ94</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>NN GROUP NV</x:t>
   </x:si>
   <x:si>
     <x:t>BNG8PQ901</x:t>
   </x:si>
   <x:si>
     <x:t>4204</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI CHEMICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679382002</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
   </x:si>
   <x:si>
     <x:t>M9T951109</x:t>
@@ -856,107 +877,95 @@
   <x:si>
     <x:t>AURIZON HOLDINGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B87CVM907</x:t>
   </x:si>
   <x:si>
     <x:t>6305</x:t>
   </x:si>
   <x:si>
     <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
   </x:si>
   <x:si>
     <x:t>642940001</x:t>
   </x:si>
   <x:si>
     <x:t>8053</x:t>
   </x:si>
   <x:si>
     <x:t>SUMITOMO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>685894008</x:t>
   </x:si>
   <x:si>
-    <x:t>VOLV B</x:t>
-[...5 lines deleted...]
-    <x:t>B1QH83908</x:t>
+    <x:t>PUBGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLICIS GROUPE ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74463M106</x:t>
   </x:si>
   <x:si>
     <x:t>SLF</x:t>
   </x:si>
   <x:si>
     <x:t>SUN LIFE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>866796105</x:t>
   </x:si>
   <x:si>
     <x:t>STO</x:t>
   </x:si>
   <x:si>
     <x:t>SANTOS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>677670002</x:t>
   </x:si>
   <x:si>
-    <x:t>ILS999999</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EMP.A</x:t>
   </x:si>
   <x:si>
     <x:t>EMPIRE CO LTD  A</x:t>
   </x:si>
   <x:si>
     <x:t>291843951</x:t>
   </x:si>
   <x:si>
     <x:t>8591</x:t>
   </x:si>
   <x:si>
     <x:t>ORIX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666114004</x:t>
   </x:si>
   <x:si>
-    <x:t>SUN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RIO TINTO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>622010007</x:t>
   </x:si>
   <x:si>
     <x:t>1878</x:t>
   </x:si>
   <x:si>
     <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625050000</x:t>
   </x:si>
   <x:si>
     <x:t>6724</x:t>
   </x:si>
   <x:si>
     <x:t>SEIKO EPSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>661650903</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
@@ -964,50 +973,59 @@
   <x:si>
     <x:t>SUMITOMO FORESTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>685886004</x:t>
   </x:si>
   <x:si>
     <x:t>6301</x:t>
   </x:si>
   <x:si>
     <x:t>KOMATSU LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649658002</x:t>
   </x:si>
   <x:si>
     <x:t>EMG</x:t>
   </x:si>
   <x:si>
     <x:t>MAN GROUP PLC/JERSEY</x:t>
   </x:si>
   <x:si>
     <x:t>BJ1DLW906</x:t>
   </x:si>
   <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
     <x:t>GSK</x:t>
   </x:si>
   <x:si>
     <x:t>GSK PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>37733W204</x:t>
   </x:si>
   <x:si>
     <x:t>REP</x:t>
   </x:si>
   <x:si>
     <x:t>REPSOL SA</x:t>
   </x:si>
   <x:si>
     <x:t>566935904</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>ICL GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>645553900</x:t>
@@ -1054,50 +1072,59 @@
   <x:si>
     <x:t>ASAHI KASEI CORP</x:t>
   </x:si>
   <x:si>
     <x:t>605460005</x:t>
   </x:si>
   <x:si>
     <x:t>2502</x:t>
   </x:si>
   <x:si>
     <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>605440007</x:t>
   </x:si>
   <x:si>
     <x:t>TD</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>891160954</x:t>
   </x:si>
   <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAERSK A</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S A</x:t>
   </x:si>
   <x:si>
     <x:t>425305000</x:t>
   </x:si>
   <x:si>
     <x:t>6902</x:t>
   </x:si>
   <x:si>
     <x:t>DENSO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>664038007</x:t>
   </x:si>
   <x:si>
     <x:t>POLI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK HAPOALIM BM</x:t>
   </x:si>
   <x:si>
     <x:t>607580909</x:t>
@@ -1186,50 +1213,62 @@
   <x:si>
     <x:t>SUN HUNG KAI PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t>685992000</x:t>
   </x:si>
   <x:si>
     <x:t>HLUNB</x:t>
   </x:si>
   <x:si>
     <x:t>H LUNDBECK A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BMGTJT908</x:t>
   </x:si>
   <x:si>
     <x:t>UNI</x:t>
   </x:si>
   <x:si>
     <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
   </x:si>
   <x:si>
     <x:t>ACI01TKW8</x:t>
   </x:si>
   <x:si>
+    <x:t>NORWEGIAN KRONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999NOKZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POUND STERLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999GBPZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAN</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO SANTANDER SA</x:t>
   </x:si>
   <x:si>
     <x:t>570594903</x:t>
   </x:si>
   <x:si>
     <x:t>QBE</x:t>
   </x:si>
   <x:si>
     <x:t>QBE INSURANCE GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>671574002</x:t>
   </x:si>
   <x:si>
     <x:t>O39</x:t>
   </x:si>
   <x:si>
     <x:t>OVERSEA CHINESE BANKING CORP</x:t>
   </x:si>
   <x:si>
     <x:t>B0F9V2906</x:t>
@@ -1339,50 +1378,59 @@
   <x:si>
     <x:t>UNITED OVERSEAS BANK LTD</x:t>
   </x:si>
   <x:si>
     <x:t>691678007</x:t>
   </x:si>
   <x:si>
     <x:t>PXT</x:t>
   </x:si>
   <x:si>
     <x:t>PAREX RESOURCES INC</x:t>
   </x:si>
   <x:si>
     <x:t>69946Q997</x:t>
   </x:si>
   <x:si>
     <x:t>ALV</x:t>
   </x:si>
   <x:si>
     <x:t>ALLIANZ SE REG</x:t>
   </x:si>
   <x:si>
     <x:t>523148906</x:t>
   </x:si>
   <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
     <x:t>9432</x:t>
   </x:si>
   <x:si>
     <x:t>NTT INC</x:t>
   </x:si>
   <x:si>
     <x:t>664137007</x:t>
   </x:si>
   <x:si>
     <x:t>CAP</x:t>
   </x:si>
   <x:si>
     <x:t>CAPGEMINI SE</x:t>
   </x:si>
   <x:si>
     <x:t>416343002</x:t>
   </x:si>
   <x:si>
     <x:t>4503</x:t>
   </x:si>
   <x:si>
     <x:t>ASTELLAS PHARMA INC</x:t>
   </x:si>
   <x:si>
     <x:t>698538006</x:t>
@@ -1438,75 +1486,75 @@
   <x:si>
     <x:t>OMV AG</x:t>
   </x:si>
   <x:si>
     <x:t>465145001</x:t>
   </x:si>
   <x:si>
     <x:t>UBSG</x:t>
   </x:si>
   <x:si>
     <x:t>UBS GROUP AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI09N1W4</x:t>
   </x:si>
   <x:si>
     <x:t>IGM</x:t>
   </x:si>
   <x:si>
     <x:t>IGM FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>449586957</x:t>
   </x:si>
   <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
     <x:t>PUIG</x:t>
   </x:si>
   <x:si>
     <x:t>PUIG BRANDS SA B</x:t>
   </x:si>
   <x:si>
     <x:t>ACI2NTSC6</x:t>
   </x:si>
   <x:si>
     <x:t>6752</x:t>
   </x:si>
   <x:si>
     <x:t>PANASONIC HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>657270005</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BMD8KX906</x:t>
   </x:si>
   <x:si>
     <x:t>HEN</x:t>
   </x:si>
   <x:si>
     <x:t>HENKEL AG + CO KGAA</x:t>
   </x:si>
   <x:si>
     <x:t>500246905</x:t>
   </x:si>
   <x:si>
     <x:t>288</x:t>
   </x:si>
   <x:si>
     <x:t>WH GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BLLHKZ904</x:t>
   </x:si>
   <x:si>
     <x:t>8253</x:t>
   </x:si>
   <x:si>
     <x:t>CREDIT SAISON CO LTD</x:t>
   </x:si>
@@ -1910,51 +1958,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G177"/>
+  <x:dimension ref="A1:G181"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.280625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -1975,3890 +2023,3986 @@
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>298500</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1760140.4</x:v>
+        <x:v>1681239.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>334531</x:v>
+        <x:v>347180</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>8931977.7</x:v>
+        <x:v>9464126.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>3694367.1</x:v>
+        <x:v>769418.8</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>3694367.1</x:v>
+        <x:v>769418.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>258000</x:v>
+        <x:v>253000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>5935014.7</x:v>
+        <x:v>4987943.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>62618</x:v>
+        <x:v>75118</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>2440803</x:v>
+        <x:v>1518134.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>45300</x:v>
+        <x:v>46893</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>527543.2</x:v>
+        <x:v>1975991.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>11177</x:v>
+        <x:v>45300</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>751094.4</x:v>
+        <x:v>554668.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>98112</x:v>
+        <x:v>30875</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>2040995.8</x:v>
+        <x:v>1962723.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>44500</x:v>
+        <x:v>112284</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>770464.8</x:v>
+        <x:v>2114299.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>31800</x:v>
+        <x:v>44500</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>724577.1</x:v>
+        <x:v>777822.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>30300</x:v>
+        <x:v>31800</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>464269.6</x:v>
+        <x:v>734139.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>33567</x:v>
+        <x:v>30300</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>246364.9</x:v>
+        <x:v>448447.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>62926</x:v>
+        <x:v>33567</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>993601.5</x:v>
+        <x:v>220041.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>102000</x:v>
+        <x:v>62926</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>271072.7</x:v>
+        <x:v>1132038.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>20800</x:v>
+        <x:v>102000</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>566517.3</x:v>
+        <x:v>285694.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>1411</x:v>
+        <x:v>56300</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2232681.7</x:v>
+        <x:v>1435855.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>190527</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>15348855.1</x:v>
+        <x:v>3967649.8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>81814</x:v>
+        <x:v>187175</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>534934.2</x:v>
+        <x:v>16349736.3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>74081</x:v>
+        <x:v>81814</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>760254.3</x:v>
+        <x:v>558322.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>741527</x:v>
+        <x:v>39684</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>817417.8</x:v>
+        <x:v>359261.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>92100</x:v>
+        <x:v>741527</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2028396.3</x:v>
+        <x:v>807402.2</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>8707</x:v>
+        <x:v>92100</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>339392.4</x:v>
+        <x:v>1963636.7</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>3600</x:v>
+        <x:v>8707</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>228216.5</x:v>
+        <x:v>330535.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>18468</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>1265171</x:v>
+        <x:v>1228112.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
-      <x:c r="A30" s="3" t="s"/>
+      <x:c r="A30" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>9880</x:v>
+        <x:v>13200</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>7655.1</x:v>
+        <x:v>276236.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>132474</x:v>
+        <x:v>137537</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>14298759.6</x:v>
+        <x:v>15832579</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>94000</x:v>
+        <x:v>129600</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>1530089.3</x:v>
+        <x:v>2179598.3</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>262129</x:v>
+        <x:v>242588</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>9683045.3</x:v>
+        <x:v>7571171.5</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>41818</x:v>
+        <x:v>33390</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4233655.5</x:v>
+        <x:v>2657451.5</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>27835</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>2527418</x:v>
+        <x:v>2666871.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
-      <x:c r="A36" s="3" t="s"/>
+      <x:c r="A36" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>-205950.5</x:v>
+        <x:v>7503</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>1975</x:v>
+        <x:v>243537.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>81000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>288023</x:v>
+        <x:v>256092.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>224662</x:v>
+        <x:v>220784</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>7128460.8</x:v>
+        <x:v>7473170.1</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>4256</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>217302.8</x:v>
+        <x:v>217407.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>174076</x:v>
+        <x:v>55272</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>14399566.7</x:v>
+        <x:v>511917</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>124023</x:v>
+        <x:v>150635</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>2161294.5</x:v>
+        <x:v>12385209.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>82696</x:v>
+        <x:v>124023</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>2241692</x:v>
+        <x:v>1783203</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>65899</x:v>
+        <x:v>82696</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>1405625.7</x:v>
+        <x:v>2328914.1</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>172560</x:v>
+        <x:v>65899</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>5515017.6</x:v>
+        <x:v>1273827.7</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>931149</x:v>
+        <x:v>183162</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>2502467.8</x:v>
+        <x:v>5055271.2</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s">
+      <x:c r="A46" s="3" t="s"/>
+      <x:c r="B46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="B46" s="3" t="s">
+      <x:c r="C46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="s">
+      <x:c r="D46" s="4" t="n">
+        <x:v>61560</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="n">
+        <x:v>7848</x:v>
+      </x:c>
+      <x:c r="G46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D46" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
-      <x:c r="A47" s="3" t="s"/>
+      <x:c r="A47" s="3" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>2291759.6</x:v>
+        <x:v>763081</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>-45.6</x:v>
+        <x:v>1889218.2</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>28300</x:v>
+        <x:v>388454</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>341935.5</x:v>
+        <x:v>5152101.6</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>16578</x:v>
+        <x:v>56500</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>2936958.5</x:v>
+        <x:v>642626</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>9629</x:v>
+        <x:v>34443</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>428684.6</x:v>
+        <x:v>5843599.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>209784</x:v>
+        <x:v>3891</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>696587.3</x:v>
+        <x:v>164645.6</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>37500</x:v>
+        <x:v>318067</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>264061.4</x:v>
+        <x:v>1126733</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
+        <x:v>37500</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="n">
+        <x:v>252129.9</x:v>
+      </x:c>
+      <x:c r="G53" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:7">
+      <x:c r="A54" s="3" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
         <x:v>970</x:v>
       </x:c>
-      <x:c r="E53" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>241831.1</x:v>
+        <x:v>2322252.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
-      <x:c r="A55" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A55" s="3" t="s"/>
       <x:c r="B55" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
+        <x:v>24389685</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F55" s="4" t="n">
+        <x:v>150030.4</x:v>
+      </x:c>
+      <x:c r="G55" s="3" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:7">
+      <x:c r="A56" s="3" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
         <x:v>74379</x:v>
       </x:c>
-      <x:c r="E55" s="4" t="n">
+      <x:c r="E56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
-      <x:c r="F55" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="E56" s="4" t="n">
+      <x:c r="F56" s="4" t="n">
+        <x:v>792873.9</x:v>
+      </x:c>
+      <x:c r="G56" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:7">
+      <x:c r="A57" s="3" t="s"/>
+      <x:c r="B57" s="3" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>8365.4</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F56" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>3915667.9</x:v>
+        <x:v>2796.8</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>552728</x:v>
+        <x:v>240951</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>468484.3</x:v>
+        <x:v>2619137.4</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>26975</x:v>
+        <x:v>48099</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>1114578.2</x:v>
+        <x:v>1924457</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>78900</x:v>
+        <x:v>26400</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>1961540</x:v>
+        <x:v>695219.8</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>2554</x:v>
+        <x:v>78900</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>1065810.9</x:v>
+        <x:v>2015200.6</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>100400</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>767149</x:v>
+        <x:v>1054607.8</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>376500</x:v>
+        <x:v>52000</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>1426627.1</x:v>
+        <x:v>389124.4</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>8504</x:v>
+        <x:v>282833</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>583666.8</x:v>
+        <x:v>1056449.9</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>44200</x:v>
+        <x:v>8504</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>600682.9</x:v>
+        <x:v>645464.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>149353</x:v>
+        <x:v>44200</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>2690293.3</x:v>
+        <x:v>585789.7</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>199985</x:v>
+        <x:v>143253</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>5933555</x:v>
+        <x:v>2344444.4</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>187869</x:v>
+        <x:v>195262</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>16665859</x:v>
+        <x:v>6146847.8</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>218397</x:v>
+        <x:v>195873</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>695010.5</x:v>
+        <x:v>14651300.4</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>99779</x:v>
+        <x:v>218397</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>10046747.5</x:v>
+        <x:v>720936.3</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>45200</x:v>
+        <x:v>86515</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>2565171.5</x:v>
+        <x:v>8076175.3</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>67803</x:v>
+        <x:v>45200</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>1637948.1</x:v>
+        <x:v>2813513.8</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>25888</x:v>
+        <x:v>67803</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>1139185.3</x:v>
+        <x:v>1265365.7</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>30300</x:v>
+        <x:v>25888</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>795377.4</x:v>
+        <x:v>1181021.6</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
+        <x:v>42200</x:v>
+      </x:c>
+      <x:c r="E75" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F75" s="4" t="n">
+        <x:v>1145304.3</x:v>
+      </x:c>
+      <x:c r="G75" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:7">
+      <x:c r="A76" s="3" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C76" s="3" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D76" s="4" t="n">
         <x:v>97400</x:v>
       </x:c>
-      <x:c r="E75" s="4" t="n">
+      <x:c r="E76" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="F75" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="E76" s="4" t="n">
+      <x:c r="F76" s="4" t="n">
+        <x:v>2014924.5</x:v>
+      </x:c>
+      <x:c r="G76" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:7">
+      <x:c r="A77" s="3" t="s"/>
+      <x:c r="B77" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C77" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>-33283485</x:v>
+      </x:c>
+      <x:c r="E77" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F76" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>8551104.1</x:v>
+        <x:v>-55.4</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>148306</x:v>
+        <x:v>88686</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>4369469.3</x:v>
+        <x:v>9115147.1</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>19522</x:v>
+        <x:v>148306</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1428755.7</x:v>
+        <x:v>4952743</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>116200</x:v>
+        <x:v>23800</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>3040103.6</x:v>
+        <x:v>1889054.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>94100</x:v>
+        <x:v>116200</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>1307026</x:v>
+        <x:v>3138647.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>124484</x:v>
+        <x:v>94100</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1257299.3</x:v>
+        <x:v>1370705.9</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>280191</x:v>
+        <x:v>124484</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>315705.7</x:v>
+        <x:v>1248585.8</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
-      <x:c r="A84" s="3" t="s"/>
+      <x:c r="A84" s="3" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>223897.6</x:v>
+        <x:v>7500</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>258053.2</x:v>
+        <x:v>147310.3</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>9755</x:v>
+        <x:v>280191</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>801860</x:v>
+        <x:v>310105.1</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>72500</x:v>
+        <x:v>9755</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1048192.8</x:v>
+        <x:v>841655.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>26576</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>670778.2</x:v>
+        <x:v>1592901.3</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>123900</x:v>
+        <x:v>26576</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>4338317.6</x:v>
+        <x:v>670512.5</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>123900</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>254558.3</x:v>
+        <x:v>3871755.9</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>218200</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>6863785.5</x:v>
+        <x:v>230311</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>8864</x:v>
+        <x:v>214400</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>605208.1</x:v>
+        <x:v>5855725.4</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>6934</x:v>
+        <x:v>8864</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>754696.6</x:v>
+        <x:v>506155.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>22380</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>1347904.6</x:v>
+        <x:v>404039.7</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>9700</x:v>
+        <x:v>31259</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1435108.3</x:v>
+        <x:v>1944369.2</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>99722</x:v>
+        <x:v>9700</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>437379.5</x:v>
+        <x:v>1479479</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>196255</x:v>
+        <x:v>99722</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>594567.2</x:v>
+        <x:v>371652.6</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>33700</x:v>
+        <x:v>119109</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>1139181.6</x:v>
+        <x:v>341568.4</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>60100</x:v>
+        <x:v>33700</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>2566978</x:v>
+        <x:v>1079212.6</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>19981</x:v>
+        <x:v>205600</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>678101.4</x:v>
+        <x:v>1979926.8</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>141488</x:v>
+        <x:v>16532</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>10430495.4</x:v>
+        <x:v>395445.4</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
+        <x:v>138994</x:v>
+      </x:c>
+      <x:c r="E101" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="F101" s="4" t="n">
+        <x:v>10959676.9</x:v>
+      </x:c>
+      <x:c r="G101" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:7">
+      <x:c r="A102" s="3" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D102" s="4" t="n">
         <x:v>101665</x:v>
       </x:c>
-      <x:c r="E101" s="4" t="n">
+      <x:c r="E102" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="F101" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>291.3</x:v>
+        <x:v>503895.1</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
         <x:v>8337</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>295998.8</x:v>
+        <x:v>291311.1</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>81000</x:v>
+        <x:v>53100</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>3091035.7</x:v>
+        <x:v>2024832.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>26118</x:v>
+        <x:v>7901</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>323129.2</x:v>
+        <x:v>930325.9</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>7901</x:v>
+        <x:v>78400</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1027491.9</x:v>
+        <x:v>1457415.8</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>53800</x:v>
+        <x:v>67000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>984379.8</x:v>
+        <x:v>1117731.4</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>67000</x:v>
+        <x:v>148900</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1239284.6</x:v>
+        <x:v>1216370.1</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>148900</x:v>
+        <x:v>137000</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1197223.3</x:v>
+        <x:v>5274708.6</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>139900</x:v>
+        <x:v>78134</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>5885424.2</x:v>
+        <x:v>311665.8</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>78134</x:v>
+        <x:v>13143</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>302420.9</x:v>
+        <x:v>870443.9</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>263725</x:v>
+        <x:v>232145</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>13587112</x:v>
+        <x:v>11909038.5</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>249881</x:v>
+        <x:v>234713</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>6647050.4</x:v>
+        <x:v>5902727.2</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
         <x:v>75980</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>430332.4</x:v>
+        <x:v>385107.6</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
         <x:v>137469</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1602620.1</x:v>
+        <x:v>1600308.5</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
         <x:v>65000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>173056.8</x:v>
+        <x:v>149489.1</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>47570</x:v>
+        <x:v>46788</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>7095541.2</x:v>
+        <x:v>7211902.3</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
         <x:v>38785</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1003999.5</x:v>
+        <x:v>925960.7</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
         <x:v>108100</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1205572.5</x:v>
+        <x:v>1185299.7</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
         <x:v>281500</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>2592878.8</x:v>
+        <x:v>2619067.8</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>170341</x:v>
+        <x:v>163375</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>19272406.6</x:v>
+        <x:v>19818772.4</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>440</x:v>
+        <x:v>9100</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1176490.5</x:v>
+        <x:v>130427.8</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>235800</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>2777667.8</x:v>
+        <x:v>1023583</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>86734</x:v>
+        <x:v>287000</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>2015405.6</x:v>
+        <x:v>3302269.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
+        <x:v>86734</x:v>
+      </x:c>
+      <x:c r="E125" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F125" s="4" t="n">
+        <x:v>1991895.2</x:v>
+      </x:c>
+      <x:c r="G125" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:7">
+      <x:c r="A126" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C126" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D126" s="4" t="n">
         <x:v>29433</x:v>
       </x:c>
-      <x:c r="E125" s="4" t="n">
+      <x:c r="E126" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="F125" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>-4684253.7</x:v>
+        <x:v>672544.1</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
-      <x:c r="A127" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A127" s="3" t="s"/>
       <x:c r="B127" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>67383</x:v>
+        <x:v>204684.2</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>227239.9</x:v>
+        <x:v>204684.2</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>10911</x:v>
+        <x:v>67383</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1720954.1</x:v>
+        <x:v>215620</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>23497</x:v>
+        <x:v>9143</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>357746.3</x:v>
+        <x:v>1503418.4</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>131248</x:v>
+        <x:v>23497</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>7260200.7</x:v>
+        <x:v>403750.1</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>107000</x:v>
+        <x:v>112060</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>1913696.2</x:v>
+        <x:v>5584044.3</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>17033</x:v>
+        <x:v>107000</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>1373541.1</x:v>
+        <x:v>1797868.5</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>21178</x:v>
+        <x:v>17033</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>964632.3</x:v>
+        <x:v>1511763.9</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>253000</x:v>
+        <x:v>46465</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>3903982.1</x:v>
+        <x:v>2300056.4</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>50374</x:v>
+        <x:v>253000</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>347993.5</x:v>
+        <x:v>3622095.7</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>93706</x:v>
+        <x:v>50374</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>2253978.6</x:v>
+        <x:v>329471.4</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>342921</x:v>
+        <x:v>93706</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>4218725</x:v>
+        <x:v>2704207.1</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
-      <x:c r="A138" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A138" s="3" t="s"/>
       <x:c r="B138" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>98312</x:v>
+        <x:v>89422</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>1570253.5</x:v>
+        <x:v>9018.3</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
-      <x:c r="A139" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A139" s="3" t="s"/>
       <x:c r="B139" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>102700</x:v>
+        <x:v>2974</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>1904961.1</x:v>
+        <x:v>3949</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>636833</x:v>
+        <x:v>459647</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>14150429.3</x:v>
+        <x:v>6337339.7</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>45500</x:v>
+        <x:v>98312</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>1075366.8</x:v>
+        <x:v>1690895.8</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>31668</x:v>
+        <x:v>55800</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>5206753.4</x:v>
+        <x:v>1061750</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>75607</x:v>
+        <x:v>618442</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>3032388.7</x:v>
+        <x:v>15448681.2</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>26532</x:v>
+        <x:v>45500</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>2051882.3</x:v>
+        <x:v>1023550.6</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>234099</x:v>
+        <x:v>27784</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>10539137</x:v>
+        <x:v>4899483.1</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>115223</x:v>
+        <x:v>90214</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>6926864.5</x:v>
+        <x:v>3701543.7</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>247280</x:v>
+        <x:v>26532</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>9572208.8</x:v>
+        <x:v>2242065.2</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>468000</x:v>
+        <x:v>285165</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>4073720.5</x:v>
+        <x:v>11871419</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>20300</x:v>
+        <x:v>87655</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>8341347.9</x:v>
+        <x:v>5370380.3</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>5618</x:v>
+        <x:v>243030</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>261505.9</x:v>
+        <x:v>9896181.6</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>468000</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>1284352.9</x:v>
+        <x:v>3952677.5</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>61187</x:v>
+        <x:v>19912</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>1142593.3</x:v>
+        <x:v>8089288.4</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>6275</x:v>
+        <x:v>5618</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>2696184.3</x:v>
+        <x:v>260050.8</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>9355900</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>8527132.8</x:v>
+        <x:v>1315547.8</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>6387</x:v>
+        <x:v>61187</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>749384.4</x:v>
+        <x:v>920710.5</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>22000</x:v>
+        <x:v>10286</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>296785.1</x:v>
+        <x:v>4847022.6</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>33531</x:v>
+        <x:v>89000</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>2216063.8</x:v>
+        <x:v>132652.8</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>16309</x:v>
+        <x:v>9177100</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>224922</x:v>
+        <x:v>8061328.6</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>249200</x:v>
+        <x:v>16070</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>3301872.8</x:v>
+        <x:v>1658984.1</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>47477</x:v>
+        <x:v>73500</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>951574.5</x:v>
+        <x:v>958282.8</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>11853</x:v>
+        <x:v>33531</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>702236.3</x:v>
+        <x:v>2114800.2</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>45822</x:v>
+        <x:v>16309</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>3115917.8</x:v>
+        <x:v>211353.4</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>29945</x:v>
+        <x:v>249200</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>1415527.1</x:v>
+        <x:v>3324148.5</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>13920</x:v>
+        <x:v>47477</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>809520.6</x:v>
+        <x:v>948164.5</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>14872</x:v>
+        <x:v>11853</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>274765.9</x:v>
+        <x:v>753789.1</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>240400</x:v>
+        <x:v>41789</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>5633695</x:v>
+        <x:v>2608326.2</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>101619</x:v>
+        <x:v>29945</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>728492.8</x:v>
+        <x:v>1489572.7</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>12544</x:v>
+        <x:v>13920</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>902876.7</x:v>
+        <x:v>775368</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>1788000</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>2051578.8</x:v>
+        <x:v>127713.8</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>14872</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>124052.7</x:v>
+        <x:v>278731.6</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>37905</x:v>
+        <x:v>119500</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>1796863.7</x:v>
+        <x:v>3506382.1</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>34314</x:v>
+        <x:v>12544</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>2752841.7</x:v>
+        <x:v>999211.4</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>57500</x:v>
+        <x:v>1788000</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>542730.5</x:v>
+        <x:v>1889651.4</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:7">
+      <x:c r="A174" s="3" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B174" s="3" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C174" s="3" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D174" s="4" t="n">
+        <x:v>4800</x:v>
+      </x:c>
+      <x:c r="E174" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F174" s="4" t="n">
+        <x:v>131186.9</x:v>
+      </x:c>
+      <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="B175" s="3" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D175" s="4" t="n">
+        <x:v>37905</x:v>
+      </x:c>
+      <x:c r="E175" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F175" s="4" t="n">
+        <x:v>1818961</x:v>
+      </x:c>
+      <x:c r="G175" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B176" s="3" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C176" s="3" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D176" s="4" t="n">
+        <x:v>34314</x:v>
+      </x:c>
+      <x:c r="E176" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F176" s="4" t="n">
+        <x:v>2806733.3</x:v>
+      </x:c>
+      <x:c r="G176" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
-      <x:c r="A177" s="1" t="s">
-        <x:v>505</x:v>
+      <x:c r="A177" s="3" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B177" s="3" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="D177" s="4" t="n">
+        <x:v>96800</x:v>
+      </x:c>
+      <x:c r="E177" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F177" s="4" t="n">
+        <x:v>831849.4</x:v>
+      </x:c>
+      <x:c r="G177" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="3" t="s">
+        <x:v>519</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:7">
+      <x:c r="A180" s="3" t="s">
+        <x:v>520</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:7">
+      <x:c r="A181" s="1" t="s">
+        <x:v>521</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>