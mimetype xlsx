--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26ac8acf054456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df8fd471b0f441eb8aff5c6239b75c6c.psmdcp" Id="Rca956b9cb1b747ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc982d857314185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83bcfb3db0240678352a51e575d6034.psmdcp" Id="R3e54fdb97f8b42a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="522">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="564">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/02/2026 (%)</x:t>
+    <x:t>As of 07/22/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>1113</x:t>
   </x:si>
@@ -121,185 +121,230 @@
   <x:si>
     <x:t>SUZUKI MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>686550005</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>NUTRIEN LTD</x:t>
   </x:si>
   <x:si>
     <x:t>67077M108</x:t>
   </x:si>
   <x:si>
     <x:t>ADEN</x:t>
   </x:si>
   <x:si>
     <x:t>ADECCO GROUP AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>711072900</x:t>
   </x:si>
   <x:si>
+    <x:t>PIRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRELLI + C SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZ5ZHK908</x:t>
+  </x:si>
+  <x:si>
     <x:t>4042</x:t>
   </x:si>
   <x:si>
     <x:t>TOSOH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690028006</x:t>
   </x:si>
   <x:si>
     <x:t>5105</x:t>
   </x:si>
   <x:si>
     <x:t>TOYO TIRE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690018007</x:t>
   </x:si>
   <x:si>
     <x:t>7270</x:t>
   </x:si>
   <x:si>
     <x:t>SUBARU CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635640006</x:t>
   </x:si>
   <x:si>
     <x:t>HAFNI</x:t>
   </x:si>
   <x:si>
     <x:t>HAFNIA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BSY3S8908</x:t>
   </x:si>
   <x:si>
     <x:t>NWG</x:t>
   </x:si>
   <x:si>
     <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>639057207</x:t>
   </x:si>
   <x:si>
+    <x:t>ICG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0N9S67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITIE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>046574901</x:t>
+  </x:si>
+  <x:si>
     <x:t>F34</x:t>
   </x:si>
   <x:si>
     <x:t>WILMAR INTERNATIONAL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B17KC6900</x:t>
   </x:si>
   <x:si>
+    <x:t>DRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VNSX901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
     <x:t>7751</x:t>
   </x:si>
   <x:si>
     <x:t>CANON INC</x:t>
   </x:si>
   <x:si>
     <x:t>617232004</x:t>
   </x:si>
   <x:si>
     <x:t>FRFHF</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>303901102</x:t>
   </x:si>
   <x:si>
     <x:t>BNS</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>064149107</x:t>
   </x:si>
   <x:si>
     <x:t>ISP</x:t>
   </x:si>
   <x:si>
     <x:t>INTESA SANPAOLO</x:t>
   </x:si>
   <x:si>
     <x:t>407683002</x:t>
   </x:si>
   <x:si>
-    <x:t>SSAB B</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ITV</x:t>
   </x:si>
   <x:si>
     <x:t>ITV PLC</x:t>
   </x:si>
   <x:si>
     <x:t>339864902</x:t>
   </x:si>
   <x:si>
     <x:t>4901</x:t>
   </x:si>
   <x:si>
     <x:t>FUJIFILM HOLDINGS CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635652001</x:t>
   </x:si>
   <x:si>
     <x:t>8TRA</x:t>
   </x:si>
   <x:si>
     <x:t>TRATON SE</x:t>
   </x:si>
   <x:si>
     <x:t>BKF1H5908</x:t>
   </x:si>
   <x:si>
     <x:t>MZTF</x:t>
   </x:si>
   <x:si>
     <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
   </x:si>
   <x:si>
     <x:t>691670004</x:t>
   </x:si>
   <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
     <x:t>5108</x:t>
   </x:si>
   <x:si>
     <x:t>BRIDGESTONE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>613210004</x:t>
   </x:si>
   <x:si>
     <x:t>BNP</x:t>
   </x:si>
   <x:si>
     <x:t>BNP PARIBAS</x:t>
   </x:si>
   <x:si>
     <x:t>730968906</x:t>
   </x:si>
   <x:si>
     <x:t>2503</x:t>
   </x:si>
   <x:si>
     <x:t>KIRIN HOLDINGS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649374006</x:t>
@@ -310,86 +355,95 @@
   <x:si>
     <x:t>EQUINOR ASA SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>29446M102</x:t>
   </x:si>
   <x:si>
     <x:t>VOW3</x:t>
   </x:si>
   <x:si>
     <x:t>VOLKSWAGEN AG PREF</x:t>
   </x:si>
   <x:si>
     <x:t>549716900</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC</x:t>
   </x:si>
   <x:si>
     <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>404280406</x:t>
   </x:si>
   <x:si>
+    <x:t>MUV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUENCHENER RUECKVER AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529412900</x:t>
+  </x:si>
+  <x:si>
     <x:t>RCI.B</x:t>
   </x:si>
   <x:si>
     <x:t>ROGERS COMMUNICATIONS INC B</x:t>
   </x:si>
   <x:si>
     <x:t>775109960</x:t>
   </x:si>
   <x:si>
-    <x:t>12</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DBK</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
   </x:si>
   <x:si>
     <x:t>575035902</x:t>
   </x:si>
   <x:si>
     <x:t>BZU</x:t>
   </x:si>
   <x:si>
     <x:t>BUZZI SPA</x:t>
   </x:si>
   <x:si>
     <x:t>578220907</x:t>
   </x:si>
   <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
     <x:t>TIT</x:t>
   </x:si>
   <x:si>
     <x:t>TELECOM ITALIA SPA</x:t>
   </x:si>
   <x:si>
     <x:t>ACI3BC7H6</x:t>
   </x:si>
   <x:si>
     <x:t>BHP</x:t>
   </x:si>
   <x:si>
     <x:t>BHP GROUP LTD SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>088606108</x:t>
   </x:si>
   <x:si>
     <x:t>FR</x:t>
   </x:si>
   <x:si>
     <x:t>VALEO</x:t>
   </x:si>
   <x:si>
     <x:t>BDC5ST904</x:t>
@@ -418,119 +472,122 @@
   <x:si>
     <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>251566105</x:t>
   </x:si>
   <x:si>
     <x:t>HONG KONG DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>BT.A</x:t>
   </x:si>
   <x:si>
     <x:t>BT GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>309135903</x:t>
   </x:si>
   <x:si>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
     <x:t>FMG</x:t>
   </x:si>
   <x:si>
     <x:t>FORTESCUE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>608625901</x:t>
   </x:si>
   <x:si>
     <x:t>5406</x:t>
   </x:si>
   <x:si>
     <x:t>KOBE STEEL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649602000</x:t>
   </x:si>
   <x:si>
+    <x:t>RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>030964001</x:t>
+  </x:si>
+  <x:si>
     <x:t>TM</x:t>
   </x:si>
   <x:si>
     <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>892331307</x:t>
   </x:si>
   <x:si>
-    <x:t>RUS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SAB</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO DE SABADELL SA</x:t>
   </x:si>
   <x:si>
     <x:t>B1X8QN906</x:t>
   </x:si>
   <x:si>
     <x:t>7261</x:t>
   </x:si>
   <x:si>
     <x:t>MAZDA MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690030002</x:t>
   </x:si>
   <x:si>
     <x:t>MAERSK B</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S B</x:t>
   </x:si>
   <x:si>
     <x:t>425304003</x:t>
   </x:si>
   <x:si>
-    <x:t>JAPANESE YEN</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ORK</x:t>
   </x:si>
   <x:si>
     <x:t>ORKLA ASA</x:t>
   </x:si>
   <x:si>
     <x:t>B1VQF4902</x:t>
   </x:si>
   <x:si>
     <x:t>NEW ISRAELI SHEQEL</x:t>
   </x:si>
   <x:si>
     <x:t>999ILSZ93</x:t>
   </x:si>
   <x:si>
     <x:t>ERIC</x:t>
   </x:si>
   <x:si>
     <x:t>ERICSSON (LM) TEL SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>294821608</x:t>
   </x:si>
   <x:si>
     <x:t>AD</x:t>
@@ -547,299 +604,326 @@
   <x:si>
     <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
   </x:si>
   <x:si>
     <x:t>B2Q4CS905</x:t>
   </x:si>
   <x:si>
     <x:t>ABF</x:t>
   </x:si>
   <x:si>
     <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
   </x:si>
   <x:si>
     <x:t>067312900</x:t>
   </x:si>
   <x:si>
     <x:t>RO</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDING AG BR</x:t>
   </x:si>
   <x:si>
     <x:t>710891904</x:t>
   </x:si>
   <x:si>
-    <x:t>7272</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>KGF</x:t>
   </x:si>
   <x:si>
     <x:t>KINGFISHER PLC</x:t>
   </x:si>
   <x:si>
     <x:t>331952903</x:t>
   </x:si>
   <x:si>
     <x:t>DWS</x:t>
   </x:si>
   <x:si>
     <x:t>DWS GROUP GMBH + CO KGAA</x:t>
   </x:si>
   <x:si>
     <x:t>ACI11F2W6</x:t>
   </x:si>
   <x:si>
     <x:t>7202</x:t>
   </x:si>
   <x:si>
     <x:t>ISUZU MOTORS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>646710004</x:t>
   </x:si>
   <x:si>
+    <x:t>8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITOCHU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646780007</x:t>
+  </x:si>
+  <x:si>
     <x:t>6326</x:t>
   </x:si>
   <x:si>
     <x:t>KUBOTA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>649750007</x:t>
   </x:si>
   <x:si>
     <x:t>ING</x:t>
   </x:si>
   <x:si>
     <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>456837103</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>TOTALENERGIES SE</x:t>
   </x:si>
   <x:si>
     <x:t>F92124100</x:t>
   </x:si>
   <x:si>
     <x:t>ABDN</x:t>
   </x:si>
   <x:si>
     <x:t>ABERDEEN GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BF8Q6K901</x:t>
   </x:si>
   <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>RIO TINTO PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>767204100</x:t>
   </x:si>
   <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCOR ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867224107</x:t>
+  </x:si>
+  <x:si>
     <x:t>RBI</x:t>
   </x:si>
   <x:si>
     <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>B0704T905</x:t>
   </x:si>
   <x:si>
     <x:t>LIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>SIGNIFY NV</x:t>
   </x:si>
   <x:si>
     <x:t>BYY7VY905</x:t>
   </x:si>
   <x:si>
     <x:t>FME</x:t>
   </x:si>
   <x:si>
     <x:t>FRESENIUS MEDICAL CARE AG</x:t>
   </x:si>
   <x:si>
     <x:t>512907908</x:t>
   </x:si>
   <x:si>
     <x:t>2587</x:t>
   </x:si>
   <x:si>
     <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0690K5</x:t>
   </x:si>
   <x:si>
     <x:t>1928</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI HOUSE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679390005</x:t>
   </x:si>
   <x:si>
-    <x:t>JPY999999</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>NSRGY</x:t>
   </x:si>
   <x:si>
     <x:t>NESTLE SA SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>641069406</x:t>
   </x:si>
   <x:si>
     <x:t>III</x:t>
   </x:si>
   <x:si>
     <x:t>3I GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>B1YW44908</x:t>
   </x:si>
   <x:si>
     <x:t>AGS</x:t>
   </x:si>
   <x:si>
     <x:t>AGEAS</x:t>
   </x:si>
   <x:si>
     <x:t>B86S2N903</x:t>
   </x:si>
   <x:si>
     <x:t>1925</x:t>
   </x:si>
   <x:si>
     <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625136007</x:t>
   </x:si>
   <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
     <x:t>4528</x:t>
   </x:si>
   <x:si>
     <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>666010004</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT</x:t>
   </x:si>
   <x:si>
     <x:t>ISRAEL DISCOUNT BANK A</x:t>
   </x:si>
   <x:si>
     <x:t>645127903</x:t>
   </x:si>
   <x:si>
     <x:t>6988</x:t>
   </x:si>
   <x:si>
     <x:t>NITTO DENKO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>664180007</x:t>
   </x:si>
   <x:si>
     <x:t>JD.</x:t>
   </x:si>
   <x:si>
     <x:t>JD SPORTS FASHION PLC</x:t>
   </x:si>
   <x:si>
     <x:t>BM8Q5M903</x:t>
   </x:si>
   <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>NN GROUP NV</x:t>
   </x:si>
   <x:si>
     <x:t>BNG8PQ901</x:t>
   </x:si>
   <x:si>
     <x:t>4204</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI CHEMICAL CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679382002</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
   </x:si>
   <x:si>
     <x:t>M9T951109</x:t>
   </x:si>
   <x:si>
     <x:t>9101</x:t>
   </x:si>
   <x:si>
     <x:t>NIPPON YUSEN KK</x:t>
   </x:si>
   <x:si>
     <x:t>664396009</x:t>
   </x:si>
   <x:si>
     <x:t>9513</x:t>
   </x:si>
   <x:si>
     <x:t>ELECTRIC POWER DEVELOPMENT C</x:t>
   </x:si>
   <x:si>
     <x:t>B02Q32903</x:t>
   </x:si>
   <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
     <x:t>8031</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUI + CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659730006</x:t>
   </x:si>
   <x:si>
     <x:t>TEP</x:t>
   </x:si>
   <x:si>
     <x:t>TELEPERFORMANCE</x:t>
   </x:si>
   <x:si>
     <x:t>599933900</x:t>
   </x:si>
   <x:si>
     <x:t>CM</x:t>
   </x:si>
   <x:si>
     <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
   </x:si>
   <x:si>
     <x:t>136069101</x:t>
@@ -850,155 +934,173 @@
   <x:si>
     <x:t>POWER CORP OF CANADA</x:t>
   </x:si>
   <x:si>
     <x:t>739239952</x:t>
   </x:si>
   <x:si>
     <x:t>6367</x:t>
   </x:si>
   <x:si>
     <x:t>DAIKIN INDUSTRIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625072004</x:t>
   </x:si>
   <x:si>
     <x:t>HUSQ B</x:t>
   </x:si>
   <x:si>
     <x:t>HUSQVARNA AB B SHS</x:t>
   </x:si>
   <x:si>
     <x:t>B12PJ2906</x:t>
   </x:si>
   <x:si>
-    <x:t>AZJ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>6305</x:t>
   </x:si>
   <x:si>
     <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
   </x:si>
   <x:si>
     <x:t>642940001</x:t>
   </x:si>
   <x:si>
     <x:t>8053</x:t>
   </x:si>
   <x:si>
     <x:t>SUMITOMO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>685894008</x:t>
   </x:si>
   <x:si>
     <x:t>PUBGY</x:t>
   </x:si>
   <x:si>
     <x:t>PUBLICIS GROUPE ADR</x:t>
   </x:si>
   <x:si>
     <x:t>74463M106</x:t>
   </x:si>
   <x:si>
+    <x:t>INCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCHCAPE PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B61TVQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
     <x:t>SLF</x:t>
   </x:si>
   <x:si>
     <x:t>SUN LIFE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>866796105</x:t>
   </x:si>
   <x:si>
-    <x:t>STO</x:t>
-[...14 lines deleted...]
-    <x:t>291843951</x:t>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
   </x:si>
   <x:si>
     <x:t>8591</x:t>
   </x:si>
   <x:si>
     <x:t>ORIX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666114004</x:t>
   </x:si>
   <x:si>
+    <x:t>ENI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714505906</x:t>
+  </x:si>
+  <x:si>
     <x:t>RIO TINTO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>622010007</x:t>
   </x:si>
   <x:si>
     <x:t>1878</x:t>
   </x:si>
   <x:si>
     <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625050000</x:t>
   </x:si>
   <x:si>
     <x:t>6724</x:t>
   </x:si>
   <x:si>
     <x:t>SEIKO EPSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>661650903</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>SUMITOMO FORESTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>685886004</x:t>
   </x:si>
   <x:si>
+    <x:t>MGNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN SINDALL GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>080856008</x:t>
+  </x:si>
+  <x:si>
     <x:t>6301</x:t>
   </x:si>
   <x:si>
     <x:t>KOMATSU LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649658002</x:t>
   </x:si>
   <x:si>
     <x:t>EMG</x:t>
   </x:si>
   <x:si>
     <x:t>MAN GROUP PLC/JERSEY</x:t>
   </x:si>
   <x:si>
     <x:t>BJ1DLW906</x:t>
   </x:si>
   <x:si>
     <x:t>BMW</x:t>
   </x:si>
   <x:si>
     <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
   </x:si>
   <x:si>
     <x:t>575602909</x:t>
@@ -1108,65 +1210,68 @@
   <x:si>
     <x:t>AP MOLLER MAERSK A/S A</x:t>
   </x:si>
   <x:si>
     <x:t>425305000</x:t>
   </x:si>
   <x:si>
     <x:t>6902</x:t>
   </x:si>
   <x:si>
     <x:t>DENSO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>664038007</x:t>
   </x:si>
   <x:si>
     <x:t>POLI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK HAPOALIM BM</x:t>
   </x:si>
   <x:si>
     <x:t>607580909</x:t>
   </x:si>
   <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
     <x:t>OTEX</x:t>
   </x:si>
   <x:si>
     <x:t>OPEN TEXT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>683715106</x:t>
   </x:si>
   <x:si>
-    <x:t>US DOLLAR</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MFEA</x:t>
   </x:si>
   <x:si>
     <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
   </x:si>
   <x:si>
     <x:t>BLC8J1901</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK KGAA</x:t>
   </x:si>
   <x:si>
     <x:t>474184900</x:t>
   </x:si>
   <x:si>
     <x:t>BAMI</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BPM SPA</x:t>
   </x:si>
   <x:si>
     <x:t>BYMD5K904</x:t>
@@ -1219,54 +1324,57 @@
   <x:si>
     <x:t>HLUNB</x:t>
   </x:si>
   <x:si>
     <x:t>H LUNDBECK A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BMGTJT908</x:t>
   </x:si>
   <x:si>
     <x:t>UNI</x:t>
   </x:si>
   <x:si>
     <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
   </x:si>
   <x:si>
     <x:t>ACI01TKW8</x:t>
   </x:si>
   <x:si>
     <x:t>NORWEGIAN KRONE</x:t>
   </x:si>
   <x:si>
     <x:t>999NOKZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>POUND STERLING</x:t>
-[...2 lines deleted...]
-    <x:t>999GBPZ94</x:t>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
   </x:si>
   <x:si>
     <x:t>SAN</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO SANTANDER SA</x:t>
   </x:si>
   <x:si>
     <x:t>570594903</x:t>
   </x:si>
   <x:si>
     <x:t>QBE</x:t>
   </x:si>
   <x:si>
     <x:t>QBE INSURANCE GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>671574002</x:t>
   </x:si>
   <x:si>
     <x:t>O39</x:t>
   </x:si>
   <x:si>
     <x:t>OVERSEA CHINESE BANKING CORP</x:t>
   </x:si>
@@ -1324,50 +1432,59 @@
   <x:si>
     <x:t>SANOFI ADR</x:t>
   </x:si>
   <x:si>
     <x:t>80105N105</x:t>
   </x:si>
   <x:si>
     <x:t>DHL</x:t>
   </x:si>
   <x:si>
     <x:t>DHL GROUP</x:t>
   </x:si>
   <x:si>
     <x:t>461785909</x:t>
   </x:si>
   <x:si>
     <x:t>MFC</x:t>
   </x:si>
   <x:si>
     <x:t>MANULIFE FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>56501R106</x:t>
   </x:si>
   <x:si>
+    <x:t>TCAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP ICAP GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMDZN3909</x:t>
+  </x:si>
+  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BW9P81905</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDING AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI38LVK6</x:t>
   </x:si>
   <x:si>
     <x:t>BKG</x:t>
   </x:si>
   <x:si>
     <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
   </x:si>
   <x:si>
     <x:t>BP0RGD900</x:t>
@@ -1396,50 +1513,59 @@
   <x:si>
     <x:t>ALLIANZ SE REG</x:t>
   </x:si>
   <x:si>
     <x:t>523148906</x:t>
   </x:si>
   <x:si>
     <x:t>2181</x:t>
   </x:si>
   <x:si>
     <x:t>PERSOL HOLDINGS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B3CY70909</x:t>
   </x:si>
   <x:si>
     <x:t>9432</x:t>
   </x:si>
   <x:si>
     <x:t>NTT INC</x:t>
   </x:si>
   <x:si>
     <x:t>664137007</x:t>
   </x:si>
   <x:si>
+    <x:t>LDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEONARDO SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0DJNG904</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP</x:t>
   </x:si>
   <x:si>
     <x:t>CAPGEMINI SE</x:t>
   </x:si>
   <x:si>
     <x:t>416343002</x:t>
   </x:si>
   <x:si>
     <x:t>4503</x:t>
   </x:si>
   <x:si>
     <x:t>ASTELLAS PHARMA INC</x:t>
   </x:si>
   <x:si>
     <x:t>698538006</x:t>
   </x:si>
   <x:si>
     <x:t>MGA</x:t>
   </x:si>
   <x:si>
     <x:t>MAGNA INTERNATIONAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>559222401</x:t>
@@ -1552,51 +1678,51 @@
   <x:si>
     <x:t>BLLHKZ904</x:t>
   </x:si>
   <x:si>
     <x:t>8253</x:t>
   </x:si>
   <x:si>
     <x:t>CREDIT SAISON CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659180004</x:t>
   </x:si>
   <x:si>
     <x:t>DTG</x:t>
   </x:si>
   <x:si>
     <x:t>DAIMLER TRUCK HOLDING AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI223RB9</x:t>
   </x:si>
   <x:si>
     <x:t>DCC</x:t>
   </x:si>
   <x:si>
-    <x:t>DCC PLC</x:t>
+    <x:t>DCC ENERGY PLC</x:t>
   </x:si>
   <x:si>
     <x:t>024249906</x:t>
   </x:si>
   <x:si>
     <x:t>7752</x:t>
   </x:si>
   <x:si>
     <x:t>RICOH CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>673822003</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1958,51 +2084,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G181"/>
+  <x:dimension ref="A1:G194"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="13.280625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -2023,3986 +2149,4291 @@
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>298500</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1681239.9</x:v>
+        <x:v>1820233.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>347180</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>9464126.8</x:v>
+        <x:v>9915460.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s"/>
       <x:c r="B8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>769418.8</x:v>
+        <x:v>1358795.3</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>769418.8</x:v>
+        <x:v>1358795.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>253000</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>4987943.3</x:v>
+        <x:v>5549367.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>75118</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1518134.8</x:v>
+        <x:v>1578980.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>46893</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>1975991.3</x:v>
+        <x:v>2041829.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>45300</x:v>
+        <x:v>88900</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>554668.3</x:v>
+        <x:v>1117139.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>30875</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1962723.8</x:v>
+        <x:v>2063685</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>112284</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2114299.3</x:v>
+        <x:v>2785510.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>44500</x:v>
+        <x:v>79950</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>777822.7</x:v>
+        <x:v>602078.4</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>31800</x:v>
+        <x:v>16100</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>734139.6</x:v>
+        <x:v>272895.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>30300</x:v>
+        <x:v>31800</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>448447.1</x:v>
+        <x:v>803499.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>33567</x:v>
+        <x:v>30300</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>220041.6</x:v>
+        <x:v>481005.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>62926</x:v>
+        <x:v>33567</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>1132038.7</x:v>
+        <x:v>254608.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>102000</x:v>
+        <x:v>62926</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>285694.4</x:v>
+        <x:v>1140848.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>56300</x:v>
+        <x:v>25816</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>1435855.2</x:v>
+        <x:v>638011.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>2382</x:v>
+        <x:v>136916</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>3967649.8</x:v>
+        <x:v>384721.1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>187175</x:v>
+        <x:v>102000</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>16349736.3</x:v>
+        <x:v>308648.4</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>81814</x:v>
+        <x:v>41171</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>558322.3</x:v>
+        <x:v>428591.4</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>39684</x:v>
+        <x:v>25225</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>359261.9</x:v>
+        <x:v>1132602.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>741527</x:v>
+        <x:v>100200</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>807402.2</x:v>
+        <x:v>2762613.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>92100</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>1963636.7</x:v>
+        <x:v>3867820.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>8707</x:v>
+        <x:v>182630</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>330535.3</x:v>
+        <x:v>15956383.1</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>18468</x:v>
+        <x:v>81814</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>1228112.7</x:v>
+        <x:v>593915</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>13200</x:v>
+        <x:v>741527</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>276236.6</x:v>
+        <x:v>735220.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>137537</x:v>
+        <x:v>73800</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>15832579</x:v>
+        <x:v>1659895.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>129600</x:v>
+        <x:v>8707</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>2179598.3</x:v>
+        <x:v>361551.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>242588</x:v>
+        <x:v>18468</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>7571171.5</x:v>
+        <x:v>1378001.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>33390</x:v>
+        <x:v>17626</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>2657451.5</x:v>
+        <x:v>381602.9</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>27835</x:v>
+        <x:v>45000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>2666871.4</x:v>
+        <x:v>1041632.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>7503</x:v>
+        <x:v>137537</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>243537.4</x:v>
+        <x:v>16490427.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>81000</x:v>
+        <x:v>129600</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>256092.2</x:v>
+        <x:v>2319801.5</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>220784</x:v>
+        <x:v>242588</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>7473170.1</x:v>
+        <x:v>9118882.9</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>4256</x:v>
+        <x:v>24495</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>217407.5</x:v>
+        <x:v>2026452.8</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>55272</x:v>
+        <x:v>27835</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>511917</x:v>
+        <x:v>2814675.2</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>150635</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>12385209.7</x:v>
+        <x:v>703412</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>124023</x:v>
+        <x:v>21506</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>1783203</x:v>
+        <x:v>741081.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>82696</x:v>
+        <x:v>270469</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>2328914.1</x:v>
+        <x:v>9581213.8</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>65899</x:v>
+        <x:v>10357</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>1273827.7</x:v>
+        <x:v>494305</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>183162</x:v>
+        <x:v>27975</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>5055271.2</x:v>
+        <x:v>324722.3</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s"/>
+      <x:c r="A46" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>61560</x:v>
+        <x:v>55272</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>7848</x:v>
+        <x:v>478939.4</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>763081</x:v>
+        <x:v>107913</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>1889218.2</x:v>
+        <x:v>9005339.9</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>388454</x:v>
+        <x:v>108739</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>5152101.6</x:v>
+        <x:v>1616062.5</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>56500</x:v>
+        <x:v>58783</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>642626</x:v>
+        <x:v>1678787.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>34443</x:v>
+        <x:v>49269</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>5843599.4</x:v>
+        <x:v>1095249.9</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>3891</x:v>
+        <x:v>268672</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="n">
+        <x:v>8170315.5</x:v>
+      </x:c>
+      <x:c r="G51" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:7">
+      <x:c r="A52" s="3" t="s"/>
+      <x:c r="B52" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C52" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>61560</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F51" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="C52" s="3" t="s">
+      <x:c r="F52" s="4" t="n">
+        <x:v>7850</x:v>
+      </x:c>
+      <x:c r="G52" s="3" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>37500</x:v>
+        <x:v>1559953</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>252129.9</x:v>
+        <x:v>4014913.4</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>970</x:v>
+        <x:v>5800</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>2322252.3</x:v>
+        <x:v>393738.3</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
-      <x:c r="A55" s="3" t="s"/>
+      <x:c r="A55" s="3" t="s">
+        <x:v>157</x:v>
+      </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>24389685</x:v>
+        <x:v>351980</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>150030.4</x:v>
+        <x:v>4565025.8</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>74379</x:v>
+        <x:v>88400</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>792873.9</x:v>
+        <x:v>1066714.5</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
-      <x:c r="A57" s="3" t="s"/>
+      <x:c r="A57" s="3" t="s">
+        <x:v>163</x:v>
+      </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>8365.4</x:v>
+        <x:v>56019</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>2796.8</x:v>
+        <x:v>500707.7</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>240951</x:v>
+        <x:v>34443</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>2619137.4</x:v>
+        <x:v>6211450.6</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>48099</x:v>
+        <x:v>318067</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>1924457</x:v>
+        <x:v>1184032.4</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>26400</x:v>
+        <x:v>37500</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>695219.8</x:v>
+        <x:v>267783.3</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>78900</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>2015200.6</x:v>
+        <x:v>1977835.4</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>2554</x:v>
+        <x:v>30545</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>1054607.8</x:v>
+        <x:v>337545.3</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
-      <x:c r="A63" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A63" s="3" t="s"/>
       <x:c r="B63" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>52000</x:v>
+        <x:v>8365.4</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>389124.4</x:v>
+        <x:v>2742.5</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>282833</x:v>
+        <x:v>165291</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>1056449.9</x:v>
+        <x:v>1585140.7</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>8504</x:v>
+        <x:v>57876</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>645464.5</x:v>
+        <x:v>2351127.1</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>44200</x:v>
+        <x:v>44500</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>585789.7</x:v>
+        <x:v>1292344.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>143253</x:v>
+        <x:v>78900</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2344444.4</x:v>
+        <x:v>2128335.1</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>195262</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>6146847.8</x:v>
+        <x:v>1060382.2</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>195873</x:v>
+        <x:v>282833</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>14651300.4</x:v>
+        <x:v>1112249.3</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>218397</x:v>
+        <x:v>8504</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>720936.3</x:v>
+        <x:v>683071.3</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>86515</x:v>
+        <x:v>44200</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>8076175.3</x:v>
+        <x:v>630848.3</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>45200</x:v>
+        <x:v>49700</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>2813513.8</x:v>
+        <x:v>592721.6</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>67803</x:v>
+        <x:v>143253</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>1265365.7</x:v>
+        <x:v>2416294.5</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>25888</x:v>
+        <x:v>205344</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>1181021.6</x:v>
+        <x:v>6798939.8</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>42200</x:v>
+        <x:v>195873</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>1145304.3</x:v>
+        <x:v>16361271.7</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>97400</x:v>
+        <x:v>218397</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2014924.5</x:v>
+        <x:v>717707.5</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
-      <x:c r="A77" s="3" t="s"/>
+      <x:c r="A77" s="3" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>-33283485</x:v>
+        <x:v>151642</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>-55.4</x:v>
+        <x:v>13731183.1</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>88686</x:v>
+        <x:v>18710</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>9115147.1</x:v>
+        <x:v>1191827</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>148306</x:v>
+        <x:v>41044</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>4952743</x:v>
+        <x:v>2576136</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>23800</x:v>
+        <x:v>67803</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1889054.4</x:v>
+        <x:v>1258534.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>116200</x:v>
+        <x:v>7524</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>3138647.3</x:v>
+        <x:v>371276.8</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>94100</x:v>
+        <x:v>42200</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1370705.9</x:v>
+        <x:v>1195556.8</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>124484</x:v>
+        <x:v>97400</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>1248585.8</x:v>
+        <x:v>2117897.3</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>7500</x:v>
+        <x:v>75430</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>147310.3</x:v>
+        <x:v>7824353.9</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>280191</x:v>
+        <x:v>148306</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>310105.1</x:v>
+        <x:v>4966975.8</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>9755</x:v>
+        <x:v>19877</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>841655.5</x:v>
+        <x:v>1604522.7</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>100000</x:v>
+        <x:v>116200</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1592901.3</x:v>
+        <x:v>3302709.9</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>26576</x:v>
+        <x:v>181886</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>670512.5</x:v>
+        <x:v>507188.6</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>123900</x:v>
+        <x:v>94100</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>3871755.9</x:v>
+        <x:v>1381966.7</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>93245</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>230311</x:v>
+        <x:v>976683.5</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>214400</x:v>
+        <x:v>7500</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>5855725.4</x:v>
+        <x:v>150905.3</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>8864</x:v>
+        <x:v>795255</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>506155.2</x:v>
+        <x:v>913203.1</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
-      <x:c r="A93" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A93" s="3" t="s"/>
       <x:c r="B93" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>3481</x:v>
+        <x:v>-6426.7</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>404039.7</x:v>
+        <x:v>-7327.4</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>31259</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1944369.2</x:v>
+        <x:v>170847.3</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>9700</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1479479</x:v>
+        <x:v>1619642.8</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>99722</x:v>
+        <x:v>26576</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>371652.6</x:v>
+        <x:v>662273.9</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>119109</x:v>
+        <x:v>92300</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>341568.4</x:v>
+        <x:v>3249430.5</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>33700</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>1079212.6</x:v>
+        <x:v>237597.7</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>205600</x:v>
+        <x:v>92772</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>1979926.8</x:v>
+        <x:v>409133.6</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>16532</x:v>
+        <x:v>200900</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>395445.4</x:v>
+        <x:v>5937821.9</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>138994</x:v>
+        <x:v>8864</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>10959676.9</x:v>
+        <x:v>538867.1</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>101665</x:v>
+        <x:v>3481</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>503895.1</x:v>
+        <x:v>408565</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>8337</x:v>
+        <x:v>31259</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>291311.1</x:v>
+        <x:v>2041313.6</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>53100</x:v>
+        <x:v>3300</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>2024832.5</x:v>
+        <x:v>495763.3</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>7901</x:v>
+        <x:v>99722</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>930325.9</x:v>
+        <x:v>365653.5</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>78400</x:v>
+        <x:v>33700</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1457415.8</x:v>
+        <x:v>1075121.2</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>67000</x:v>
+        <x:v>205600</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1117731.4</x:v>
+        <x:v>1982119.3</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>148900</x:v>
+        <x:v>16532</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1216370.1</x:v>
+        <x:v>405530</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>137000</x:v>
+        <x:v>33908</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>5274708.6</x:v>
+        <x:v>364326</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>78134</x:v>
+        <x:v>21937</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>311665.8</x:v>
+        <x:v>452033.3</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>13143</x:v>
+        <x:v>125843</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>870443.9</x:v>
+        <x:v>10189507.7</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>232145</x:v>
+        <x:v>2634</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>11909038.5</x:v>
+        <x:v>407071.1</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>234713</x:v>
+        <x:v>4400</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>5902727.2</x:v>
+        <x:v>175282.9</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>75980</x:v>
+        <x:v>11270</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>385107.6</x:v>
+        <x:v>281018.2</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>137469</x:v>
+        <x:v>7901</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1600308.5</x:v>
+        <x:v>874170.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>78400</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>149489.1</x:v>
+        <x:v>1573620.1</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>46788</x:v>
+        <x:v>67000</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>7211902.3</x:v>
+        <x:v>1177934</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>38785</x:v>
+        <x:v>148900</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>925960.7</x:v>
+        <x:v>1232964.8</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>108100</x:v>
+        <x:v>3682</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1185299.7</x:v>
+        <x:v>238649.4</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>281500</x:v>
+        <x:v>137000</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>2619067.8</x:v>
+        <x:v>5387164.2</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>163375</x:v>
+        <x:v>178916</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>19818772.4</x:v>
+        <x:v>704789.6</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>9100</x:v>
+        <x:v>13143</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>130427.8</x:v>
+        <x:v>862535.7</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>440</x:v>
+        <x:v>224482</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>1023583</x:v>
+        <x:v>11399196</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>287000</x:v>
+        <x:v>209704</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>3302269.9</x:v>
+        <x:v>5953438.1</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>86734</x:v>
+        <x:v>75980</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1991895.2</x:v>
+        <x:v>398544.4</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>29433</x:v>
+        <x:v>137469</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>672544.1</x:v>
+        <x:v>1706062.7</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
-      <x:c r="A127" s="3" t="s"/>
+      <x:c r="A127" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>204684.2</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>204684.2</x:v>
+        <x:v>159060.2</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>67383</x:v>
+        <x:v>49251</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>215620</x:v>
+        <x:v>7578251.4</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>9143</x:v>
+        <x:v>38785</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>1503418.4</x:v>
+        <x:v>978161.8</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>23497</x:v>
+        <x:v>16100</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>403750.1</x:v>
+        <x:v>183673.1</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>112060</x:v>
+        <x:v>281500</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>5584044.3</x:v>
+        <x:v>2808704.8</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>107000</x:v>
+        <x:v>104471</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>1797868.5</x:v>
+        <x:v>12593693.4</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>17033</x:v>
+        <x:v>9100</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>1511763.9</x:v>
+        <x:v>135762.6</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>46465</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>2300056.4</x:v>
+        <x:v>1092475.8</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>253000</x:v>
+        <x:v>352700</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>3622095.7</x:v>
+        <x:v>4305699.5</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>50374</x:v>
+        <x:v>99972</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>329471.4</x:v>
+        <x:v>2402369.5</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>93706</x:v>
+        <x:v>72382</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>2704207.1</x:v>
+        <x:v>611612.6</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
-      <x:c r="A138" s="3" t="s"/>
+      <x:c r="A138" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>89422</x:v>
+        <x:v>29433</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>9018.3</x:v>
+        <x:v>670189.4</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
-      <x:c r="A139" s="3" t="s"/>
+      <x:c r="A139" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>2974</x:v>
+        <x:v>157040</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>3949</x:v>
+        <x:v>460514.2</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>459647</x:v>
+        <x:v>5626</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>6337339.7</x:v>
+        <x:v>861144.1</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>98312</x:v>
+        <x:v>141902</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>1690895.8</x:v>
+        <x:v>2544139.7</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>55800</x:v>
+        <x:v>96950</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>1061750</x:v>
+        <x:v>4963686</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>618442</x:v>
+        <x:v>90600</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>15448681.2</x:v>
+        <x:v>1609778.5</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>45500</x:v>
+        <x:v>17033</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>1023550.6</x:v>
+        <x:v>1393980.7</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>27784</x:v>
+        <x:v>58111</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>4899483.1</x:v>
+        <x:v>2967571.5</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>90214</x:v>
+        <x:v>253000</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>3701543.7</x:v>
+        <x:v>3977926.6</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>26532</x:v>
+        <x:v>50374</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>2242065.2</x:v>
+        <x:v>328356.6</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>285165</x:v>
+        <x:v>93706</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>11871419</x:v>
+        <x:v>2795972.6</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
-      <x:c r="A149" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A149" s="3" t="s"/>
       <x:c r="B149" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>87655</x:v>
+        <x:v>89422</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>5370380.3</x:v>
+        <x:v>9278.7</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>243030</x:v>
+        <x:v>34096</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>9896181.6</x:v>
+        <x:v>805816</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>468000</x:v>
+        <x:v>590293</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>3952677.5</x:v>
+        <x:v>8013002.8</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>19912</x:v>
+        <x:v>52366</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>8089288.4</x:v>
+        <x:v>931833.5</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>5618</x:v>
+        <x:v>55800</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>260050.8</x:v>
+        <x:v>1236785.2</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>605431</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>1315547.8</x:v>
+        <x:v>15535359.5</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>61187</x:v>
+        <x:v>45500</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>920710.5</x:v>
+        <x:v>1088331.3</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>10286</x:v>
+        <x:v>19422</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>4847022.6</x:v>
+        <x:v>3471907.1</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>89000</x:v>
+        <x:v>90214</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>132652.8</x:v>
+        <x:v>3680610.7</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>9177100</x:v>
+        <x:v>26532</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>8061328.6</x:v>
+        <x:v>2262733.3</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>16070</x:v>
+        <x:v>309160</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>1658984.1</x:v>
+        <x:v>13525750</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>73500</x:v>
+        <x:v>60988</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>958282.8</x:v>
+        <x:v>3971864</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>33531</x:v>
+        <x:v>243030</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>2114800.2</x:v>
+        <x:v>10408974.9</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>16309</x:v>
+        <x:v>77067</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>211353.4</x:v>
+        <x:v>359474.7</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>249200</x:v>
+        <x:v>468000</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>3324148.5</x:v>
+        <x:v>4258071.9</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>47477</x:v>
+        <x:v>19912</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>948164.5</x:v>
+        <x:v>8178952.3</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>11853</x:v>
+        <x:v>5618</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>753789.1</x:v>
+        <x:v>250622.4</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>41789</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2608326.2</x:v>
+        <x:v>1421630.6</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>29945</x:v>
+        <x:v>61187</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>1489572.7</x:v>
+        <x:v>1002830.9</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>13920</x:v>
+        <x:v>10286</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>775368</x:v>
+        <x:v>4958419.7</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>1801</x:v>
+        <x:v>89000</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>127713.8</x:v>
+        <x:v>145702.3</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>14872</x:v>
+        <x:v>10802900</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>278731.6</x:v>
+        <x:v>10040743.4</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>119500</x:v>
+        <x:v>6591</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>3506382.1</x:v>
+        <x:v>380696</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>12544</x:v>
+        <x:v>16070</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>999211.4</x:v>
+        <x:v>1649364.6</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>1788000</x:v>
+        <x:v>73500</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>1889651.4</x:v>
+        <x:v>989141.6</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>39763</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>131186.9</x:v>
+        <x:v>2698714.8</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>37905</x:v>
+        <x:v>34519</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>1818961</x:v>
+        <x:v>505032.9</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D176" s="4" t="n">
-        <x:v>34314</x:v>
+        <x:v>249200</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>2806733.3</x:v>
+        <x:v>3692615.3</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D177" s="4" t="n">
-        <x:v>96800</x:v>
+        <x:v>32859</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>831849.4</x:v>
+        <x:v>685219.7</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="3" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="B178" s="3" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C178" s="3" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D178" s="4" t="n">
+        <x:v>20257</x:v>
+      </x:c>
+      <x:c r="E178" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F178" s="4" t="n">
+        <x:v>1291111.8</x:v>
+      </x:c>
+      <x:c r="G178" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B179" s="3" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D179" s="4" t="n">
+        <x:v>41789</x:v>
+      </x:c>
+      <x:c r="E179" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F179" s="4" t="n">
+        <x:v>3004061.7</x:v>
+      </x:c>
+      <x:c r="G179" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="B180" s="3" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C180" s="3" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D180" s="4" t="n">
+        <x:v>29945</x:v>
+      </x:c>
+      <x:c r="E180" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F180" s="4" t="n">
+        <x:v>1569381.1</x:v>
+      </x:c>
+      <x:c r="G180" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
-      <x:c r="A181" s="1" t="s">
-        <x:v>521</x:v>
+      <x:c r="A181" s="3" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B181" s="3" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D181" s="4" t="n">
+        <x:v>4163</x:v>
+      </x:c>
+      <x:c r="E181" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F181" s="4" t="n">
+        <x:v>248986.2</x:v>
+      </x:c>
+      <x:c r="G181" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:7">
+      <x:c r="A182" s="3" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="B182" s="3" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C182" s="3" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D182" s="4" t="n">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="E182" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F182" s="4" t="n">
+        <x:v>137393.9</x:v>
+      </x:c>
+      <x:c r="G182" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:7">
+      <x:c r="A183" s="3" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="B183" s="3" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C183" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="D183" s="4" t="n">
+        <x:v>14872</x:v>
+      </x:c>
+      <x:c r="E183" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F183" s="4" t="n">
+        <x:v>285544.1</x:v>
+      </x:c>
+      <x:c r="G183" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:7">
+      <x:c r="A184" s="3" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B184" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C184" s="3" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D184" s="4" t="n">
+        <x:v>16800</x:v>
+      </x:c>
+      <x:c r="E184" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F184" s="4" t="n">
+        <x:v>419240.9</x:v>
+      </x:c>
+      <x:c r="G184" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="3" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B185" s="3" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D185" s="4" t="n">
+        <x:v>12544</x:v>
+      </x:c>
+      <x:c r="E185" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F185" s="4" t="n">
+        <x:v>1011869</x:v>
+      </x:c>
+      <x:c r="G185" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:7">
+      <x:c r="A186" s="3" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B186" s="3" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D186" s="4" t="n">
+        <x:v>1404000</x:v>
+      </x:c>
+      <x:c r="E186" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="F186" s="4" t="n">
+        <x:v>1473466</x:v>
+      </x:c>
+      <x:c r="G186" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:7">
+      <x:c r="A187" s="3" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="B187" s="3" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D187" s="4" t="n">
+        <x:v>4800</x:v>
+      </x:c>
+      <x:c r="E187" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F187" s="4" t="n">
+        <x:v>139046</x:v>
+      </x:c>
+      <x:c r="G187" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:7">
+      <x:c r="A188" s="3" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B188" s="3" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C188" s="3" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D188" s="4" t="n">
+        <x:v>37905</x:v>
+      </x:c>
+      <x:c r="E188" s="4" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="F188" s="4" t="n">
+        <x:v>1868718.9</x:v>
+      </x:c>
+      <x:c r="G188" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:7">
+      <x:c r="A189" s="3" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B189" s="3" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C189" s="3" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D189" s="4" t="n">
+        <x:v>34314</x:v>
+      </x:c>
+      <x:c r="E189" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F189" s="4" t="n">
+        <x:v>2887981.9</x:v>
+      </x:c>
+      <x:c r="G189" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:7">
+      <x:c r="A190" s="3" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="B190" s="3" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C190" s="3" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D190" s="4" t="n">
+        <x:v>96800</x:v>
+      </x:c>
+      <x:c r="E190" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="F190" s="4" t="n">
+        <x:v>907120.1</x:v>
+      </x:c>
+      <x:c r="G190" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:7">
+      <x:c r="A192" s="3" t="s">
+        <x:v>561</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:7">
+      <x:c r="A193" s="3" t="s">
+        <x:v>562</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:7">
+      <x:c r="A194" s="1" t="s">
+        <x:v>563</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>