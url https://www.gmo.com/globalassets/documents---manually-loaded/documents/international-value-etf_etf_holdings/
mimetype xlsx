--- v4 (2026-07-22)
+++ v5 (2026-08-12)
@@ -1,1740 +1,1812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc982d857314185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83bcfb3db0240678352a51e575d6034.psmdcp" Id="R3e54fdb97f8b42a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ac3f2b2307479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d87f85c373c6483fb1c52adcb64870fb.psmdcp" Id="R94b0658435d84d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="564">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="588">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/22/2026 (%)</x:t>
+    <x:t>As of 08/12/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>BNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNP PARIBAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730968906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOTALENERGIES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F92124100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05946K101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064149107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>767204100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891160954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575035902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664137007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438128308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANULIFE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56501R106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN LIFE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866796105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP GROUP LTD SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>088606108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTEGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251566105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO SANTANDER SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570594903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPSOL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566935904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999USDZ92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INPEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B10RB1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659730006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMATSU LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649658002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANZ SE REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523148906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENSO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664038007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN HUNG KAI PROPERTIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685992000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>063671952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC ENERGY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0704T905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BPM SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYMD5K904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY GROUP CORP   SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835699307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN AMRO BANK NV CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYQP13905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRIEN LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67077M108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685894008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
     <x:t>1113</x:t>
   </x:si>
   <x:si>
     <x:t>CK ASSET HOLDINGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BYZQ07905</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>7269</x:t>
   </x:si>
   <x:si>
     <x:t>SUZUKI MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>686550005</x:t>
   </x:si>
   <x:si>
-    <x:t>NTR</x:t>
-[...14 lines deleted...]
-    <x:t>711072900</x:t>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITOCHU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646780007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIKO EPSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661650903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBS GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI09N1W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
   </x:si>
   <x:si>
     <x:t>PIRC</x:t>
   </x:si>
   <x:si>
     <x:t>PIRELLI + C SPA</x:t>
   </x:si>
   <x:si>
     <x:t>BZ5ZHK908</x:t>
   </x:si>
   <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUJIFILM HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635652001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUENCHENER RUECKVER AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529412900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135U109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCOR ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867224107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRAEL DISCOUNT BANK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645127903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642940001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474184900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVERSEA CHINESE BANKING CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F9V2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAREX RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69946Q997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICOH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673822003</x:t>
+  </x:si>
+  <x:si>
     <x:t>4042</x:t>
   </x:si>
   <x:si>
     <x:t>TOSOH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690028006</x:t>
   </x:si>
   <x:si>
     <x:t>5105</x:t>
   </x:si>
   <x:si>
     <x:t>TOYO TIRE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690018007</x:t>
   </x:si>
   <x:si>
     <x:t>7270</x:t>
   </x:si>
   <x:si>
     <x:t>SUBARU CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635640006</x:t>
   </x:si>
   <x:si>
+    <x:t>ICG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0N9S67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILMAR INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17KC6900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VNSX901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BC7H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>030964001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B627LW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIKIN INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625072004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUBLICIS GROUPE ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74463M106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCHCAPE PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B61TVQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTOS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677670002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>714505906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP ICAP GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMDZN3909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP0RGD900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEONARDO SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0DJNG904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF IRELAND GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD1RP6901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANASONIC HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657270005</x:t>
+  </x:si>
+  <x:si>
     <x:t>HAFNI</x:t>
   </x:si>
   <x:si>
     <x:t>HAFNIA LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BSY3S8908</x:t>
   </x:si>
   <x:si>
-    <x:t>NWG</x:t>
-[...284 lines deleted...]
-    <x:t>251566105</x:t>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUSTRALIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD999999</x:t>
   </x:si>
   <x:si>
     <x:t>HONG KONG DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999HKDZ99</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...89 lines deleted...]
-    <x:t>B1VQF4902</x:t>
+    <x:t>HKD999999</x:t>
   </x:si>
   <x:si>
     <x:t>NEW ISRAELI SHEQEL</x:t>
   </x:si>
   <x:si>
     <x:t>999ILSZ93</x:t>
   </x:si>
   <x:si>
-    <x:t>ERIC</x:t>
-[...263 lines deleted...]
-    <x:t>999EURZ94</x:t>
+    <x:t>JAPANESE YEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD999999</x:t>
   </x:si>
   <x:si>
     <x:t>NN</x:t>
   </x:si>
   <x:si>
     <x:t>NN GROUP NV</x:t>
   </x:si>
   <x:si>
     <x:t>BNG8PQ901</x:t>
   </x:si>
   <x:si>
-    <x:t>4204</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>9513</x:t>
   </x:si>
   <x:si>
     <x:t>ELECTRIC POWER DEVELOPMENT C</x:t>
   </x:si>
   <x:si>
     <x:t>B02Q32903</x:t>
   </x:si>
   <x:si>
-    <x:t>HER</x:t>
-[...122 lines deleted...]
-    <x:t>BF4HYT905</x:t>
+    <x:t>ILS999999</x:t>
   </x:si>
   <x:si>
     <x:t>8591</x:t>
   </x:si>
   <x:si>
     <x:t>ORIX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666114004</x:t>
   </x:si>
   <x:si>
-    <x:t>ENI</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>MGNS</x:t>
   </x:si>
   <x:si>
     <x:t>MORGAN SINDALL GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>080856008</x:t>
   </x:si>
   <x:si>
-    <x:t>6301</x:t>
-[...59 lines deleted...]
-    <x:t>BF0L35906</x:t>
+    <x:t>POUND STERLING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GBP999999</x:t>
   </x:si>
   <x:si>
     <x:t>683</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY PROPERTIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>648631901</x:t>
   </x:si>
   <x:si>
-    <x:t>NVS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>3407</x:t>
   </x:si>
   <x:si>
     <x:t>ASAHI KASEI CORP</x:t>
   </x:si>
   <x:si>
     <x:t>605460005</x:t>
   </x:si>
   <x:si>
-    <x:t>2502</x:t>
-[...158 lines deleted...]
-    <x:t>ACI01TKW8</x:t>
+    <x:t>SWISS FRANC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHF999999</x:t>
   </x:si>
   <x:si>
     <x:t>NORWEGIAN KRONE</x:t>
   </x:si>
   <x:si>
     <x:t>999NOKZ96</x:t>
   </x:si>
   <x:si>
-    <x:t>LUMI</x:t>
-[...275 lines deleted...]
-    <x:t>ACI09N1W4</x:t>
+    <x:t>999GBPZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEDISH KRONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK999999</x:t>
   </x:si>
   <x:si>
     <x:t>IGM</x:t>
   </x:si>
   <x:si>
     <x:t>IGM FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>449586957</x:t>
   </x:si>
   <x:si>
-    <x:t>FIBI</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>8253</x:t>
   </x:si>
   <x:si>
     <x:t>CREDIT SAISON CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659180004</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>673822003</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -2084,4356 +2156,4612 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G194"/>
+  <x:dimension ref="A1:G206"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="13.280625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="14.050625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>298500</x:v>
+        <x:v>175325</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>1820233.4</x:v>
+        <x:v>22609628.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>347180</x:v>
+        <x:v>254242</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>9915460.8</x:v>
+        <x:v>22360583.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
-      <x:c r="A8" s="3" t="s"/>
+      <x:c r="A8" s="3" t="s">
+        <x:v>16</x:v>
+      </x:c>
       <x:c r="B8" s="3" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>1358795.3</x:v>
+        <x:v>771658</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>1358795.3</x:v>
+        <x:v>21992253</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>253000</x:v>
+        <x:v>232746</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>5549367.4</x:v>
+        <x:v>20681809.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>75118</x:v>
+        <x:v>197435</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1578980.4</x:v>
+        <x:v>19938960.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
-      <x:c r="A11" s="3" t="s">
+      <x:c r="A11" s="3" t="s"/>
+      <x:c r="B11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B11" s="3" t="s">
+      <x:c r="C11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C11" s="3" t="s">
+      <x:c r="D11" s="4" t="n">
+        <x:v>19340251.2</x:v>
+      </x:c>
+      <x:c r="E11" s="4" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="F11" s="4" t="n">
+        <x:v>19340251.2</x:v>
+      </x:c>
+      <x:c r="G11" s="3" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>88900</x:v>
+        <x:v>403039</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1117139.4</x:v>
+        <x:v>17556378.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>30875</x:v>
+        <x:v>133147</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>2063685</x:v>
+        <x:v>16168293.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>112284</x:v>
+        <x:v>401200</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2785510.9</x:v>
+        <x:v>15361196.6</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>79950</x:v>
+        <x:v>292060</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>602078.4</x:v>
+        <x:v>14865854</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>16100</x:v>
+        <x:v>14915200</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>272895.6</x:v>
+        <x:v>14970907.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>31800</x:v>
+        <x:v>442521</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>803499.7</x:v>
+        <x:v>14027915.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>30300</x:v>
+        <x:v>309762</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>481005.4</x:v>
+        <x:v>13573770.8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>33567</x:v>
+        <x:v>315665</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>254608.1</x:v>
+        <x:v>12920168.5</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>62926</x:v>
+        <x:v>160415</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>1140848.4</x:v>
+        <x:v>12929449</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>25816</x:v>
+        <x:v>137527</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>638011.2</x:v>
+        <x:v>12380180.5</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>136916</x:v>
+        <x:v>383944</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>384721.1</x:v>
+        <x:v>12608721</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>102000</x:v>
+        <x:v>768696</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>308648.4</x:v>
+        <x:v>11400103.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>41171</x:v>
+        <x:v>25896</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>428591.4</x:v>
+        <x:v>11781506.3</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>25225</x:v>
+        <x:v>266114</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>1132602.5</x:v>
+        <x:v>9407129.9</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>100200</x:v>
+        <x:v>96133</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2762613.7</x:v>
+        <x:v>9496979.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>2382</x:v>
+        <x:v>62785</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>3867820.1</x:v>
+        <x:v>9707188.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>182630</x:v>
+        <x:v>43890</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>15956383.1</x:v>
+        <x:v>8331199.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>81814</x:v>
+        <x:v>267257</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>593915</x:v>
+        <x:v>8150430.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
-      <x:c r="A30" s="3" t="s">
+      <x:c r="A30" s="3" t="s"/>
+      <x:c r="B30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="s">
+      <x:c r="C30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C30" s="3" t="s">
+      <x:c r="D30" s="4" t="n">
+        <x:v>-8386954.6</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="n">
+        <x:v>-8386954.6</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>73800</x:v>
+        <x:v>320000</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>1659895.2</x:v>
+        <x:v>7255516.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>8707</x:v>
+        <x:v>254500</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>361551.6</x:v>
+        <x:v>7796114.4</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>18468</x:v>
+        <x:v>161900</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1378001.1</x:v>
+        <x:v>7567291.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>17626</x:v>
+        <x:v>189042</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>381602.9</x:v>
+        <x:v>7002170.3</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>45000</x:v>
+        <x:v>13374</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>1041632.2</x:v>
+        <x:v>6726165.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>137537</x:v>
+        <x:v>503900</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>16490427.2</x:v>
+        <x:v>6130116.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>129600</x:v>
+        <x:v>118503</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>2319801.5</x:v>
+        <x:v>6398942.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>242588</x:v>
+        <x:v>3108</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>9118882.9</x:v>
+        <x:v>5120181.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>24495</x:v>
+        <x:v>2031408</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2026452.8</x:v>
+        <x:v>5378487.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>27835</x:v>
+        <x:v>448661</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>2814675.2</x:v>
+        <x:v>5708727.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1228</x:v>
+        <x:v>117327</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>703412</x:v>
+        <x:v>5168397.6</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>21506</x:v>
+        <x:v>572000</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>741081.5</x:v>
+        <x:v>5292280.2</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>270469</x:v>
+        <x:v>119100</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>9581213.8</x:v>
+        <x:v>4603111.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>10357</x:v>
+        <x:v>310000</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>494305</x:v>
+        <x:v>4598591.8</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>27975</x:v>
+        <x:v>144712</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>324722.3</x:v>
+        <x:v>4757329</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>55272</x:v>
+        <x:v>25309</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>478939.4</x:v>
+        <x:v>4585989.7</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>107913</x:v>
+        <x:v>77738</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>9005339.9</x:v>
+        <x:v>4964027.6</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>108739</x:v>
+        <x:v>316200</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>1616062.5</x:v>
+        <x:v>4633683.2</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>58783</x:v>
+        <x:v>146025</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>1678787.5</x:v>
+        <x:v>4253697.4</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>49269</x:v>
+        <x:v>143900</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1095249.9</x:v>
+        <x:v>4180466.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>268672</x:v>
+        <x:v>149700</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>8170315.5</x:v>
+        <x:v>4287882.4</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
-      <x:c r="A52" s="3" t="s"/>
+      <x:c r="A52" s="3" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>61560</x:v>
+        <x:v>75670</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>7850</x:v>
+        <x:v>3915715.5</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>1559953</x:v>
+        <x:v>62427</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>4014913.4</x:v>
+        <x:v>4386745.3</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>5800</x:v>
+        <x:v>54346</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>393738.3</x:v>
+        <x:v>4105782</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>351980</x:v>
+        <x:v>43761</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>4565025.8</x:v>
+        <x:v>3765594.8</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>88400</x:v>
+        <x:v>35473</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>1066714.5</x:v>
+        <x:v>3661168.3</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>56019</x:v>
+        <x:v>90697</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>500707.7</x:v>
+        <x:v>3364786</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>34443</x:v>
+        <x:v>204253</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>6211450.6</x:v>
+        <x:v>3542582.1</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>318067</x:v>
+        <x:v>52300</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>1184032.4</x:v>
+        <x:v>3709729.4</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>37500</x:v>
+        <x:v>344500</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>267783.3</x:v>
+        <x:v>3646006.1</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>774</x:v>
+        <x:v>130188</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>1977835.4</x:v>
+        <x:v>3307462.5</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>30545</x:v>
+        <x:v>184789</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>337545.3</x:v>
+        <x:v>3616534.1</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
-      <x:c r="A63" s="3" t="s"/>
+      <x:c r="A63" s="3" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>8365.4</x:v>
+        <x:v>127731</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>2742.5</x:v>
+        <x:v>3015728.9</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>165291</x:v>
+        <x:v>59757</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>1585140.7</x:v>
+        <x:v>2745304.4</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>57876</x:v>
+        <x:v>39384</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>2351127.1</x:v>
+        <x:v>2649755.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>44500</x:v>
+        <x:v>163100</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>1292344.5</x:v>
+        <x:v>3060716.6</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>78900</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2128335.1</x:v>
+        <x:v>2552438.8</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>2554</x:v>
+        <x:v>100541</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>1060382.2</x:v>
+        <x:v>2815460.4</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>282833</x:v>
+        <x:v>124200</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1112249.3</x:v>
+        <x:v>2670255.2</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>8504</x:v>
+        <x:v>39835</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>683071.3</x:v>
+        <x:v>2662341.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>44200</x:v>
+        <x:v>259200</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>630848.3</x:v>
+        <x:v>2905129.2</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>49700</x:v>
+        <x:v>33835</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>592721.6</x:v>
+        <x:v>3051034.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>143253</x:v>
+        <x:v>80900</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>2416294.5</x:v>
+        <x:v>2664643.8</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>205344</x:v>
+        <x:v>20492</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>6798939.8</x:v>
+        <x:v>2590103.5</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>195873</x:v>
+        <x:v>36844</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>16361271.7</x:v>
+        <x:v>2465615.1</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>218397</x:v>
+        <x:v>48290</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>717707.5</x:v>
+        <x:v>2577470.4</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>151642</x:v>
+        <x:v>365500</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>13731183.1</x:v>
+        <x:v>2174344.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>18710</x:v>
+        <x:v>173100</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>1191827</x:v>
+        <x:v>2203614.5</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>41044</x:v>
+        <x:v>23560</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>2576136</x:v>
+        <x:v>1818702.4</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>67803</x:v>
+        <x:v>74600</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1258534.4</x:v>
+        <x:v>2022987.4</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>7524</x:v>
+        <x:v>22533</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>371276.8</x:v>
+        <x:v>1962182.3</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>42200</x:v>
+        <x:v>138621</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1195556.8</x:v>
+        <x:v>2344949.6</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>97400</x:v>
+        <x:v>74930</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>2117897.3</x:v>
+        <x:v>2188173.9</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>75430</x:v>
+        <x:v>151100</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>7824353.9</x:v>
+        <x:v>1905526.5</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>148306</x:v>
+        <x:v>210650</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>4966975.8</x:v>
+        <x:v>2121245.5</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>19877</x:v>
+        <x:v>57900</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1604522.7</x:v>
+        <x:v>1755118.2</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>116200</x:v>
+        <x:v>162300</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>3302709.9</x:v>
+        <x:v>2129802.3</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>181886</x:v>
+        <x:v>25304</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>507188.6</x:v>
+        <x:v>2123451</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>94100</x:v>
+        <x:v>120900</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1381966.7</x:v>
+        <x:v>1835831.3</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>93245</x:v>
+        <x:v>126800</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>976683.5</x:v>
+        <x:v>2140329.6</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>7500</x:v>
+        <x:v>98500</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>150905.3</x:v>
+        <x:v>2009510.1</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>795255</x:v>
+        <x:v>87100</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>913203.1</x:v>
+        <x:v>1785138.6</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
-      <x:c r="A93" s="3" t="s"/>
+      <x:c r="A93" s="3" t="s">
+        <x:v>271</x:v>
+      </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>-6426.7</x:v>
+        <x:v>175190</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>-7327.4</x:v>
+        <x:v>2168828.8</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>1892</x:v>
+        <x:v>117400</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>170847.3</x:v>
+        <x:v>2094415.1</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>100000</x:v>
+        <x:v>21723</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1619642.8</x:v>
+        <x:v>1928481.1</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>26576</x:v>
+        <x:v>71025</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>662273.9</x:v>
+        <x:v>1772019.5</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>92300</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>3249430.5</x:v>
+        <x:v>2055644</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>1806000</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>237597.7</x:v>
+        <x:v>1878097.3</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>92772</x:v>
+        <x:v>149863</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>409133.6</x:v>
+        <x:v>1111440.5</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>200900</x:v>
+        <x:v>80212</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>5937821.9</x:v>
+        <x:v>1528038.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>8864</x:v>
+        <x:v>32126</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>538867.1</x:v>
+        <x:v>1529518.9</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>3481</x:v>
+        <x:v>71000</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>408565</x:v>
+        <x:v>1409259</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>31259</x:v>
+        <x:v>2483</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>2041313.6</x:v>
+        <x:v>1474908.8</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>3300</x:v>
+        <x:v>44463</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>495763.3</x:v>
+        <x:v>1569639.2</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>99722</x:v>
+        <x:v>62803</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>365653.5</x:v>
+        <x:v>1463309.9</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>33700</x:v>
+        <x:v>15600</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1075121.2</x:v>
+        <x:v>1229942.6</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>205600</x:v>
+        <x:v>405435</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1982119.3</x:v>
+        <x:v>1642657.4</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>16532</x:v>
+        <x:v>55169</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>405530</x:v>
+        <x:v>1646243</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>33908</x:v>
+        <x:v>3447</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>364326</x:v>
+        <x:v>1589909.4</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>21937</x:v>
+        <x:v>360486</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>452033.3</x:v>
+        <x:v>1573862.1</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>125843</x:v>
+        <x:v>23869</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>10189507.7</x:v>
+        <x:v>1510430.3</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>2634</x:v>
+        <x:v>86429</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>407071.1</x:v>
+        <x:v>1528399.6</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>4400</x:v>
+        <x:v>55600</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>175282.9</x:v>
+        <x:v>1619085.4</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>11270</x:v>
+        <x:v>118839</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>281018.2</x:v>
+        <x:v>1310192</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>7901</x:v>
+        <x:v>1335140</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>874170.1</x:v>
+        <x:v>1662894.3</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>78400</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>1573620.1</x:v>
+        <x:v>1506167.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>67000</x:v>
+        <x:v>6396</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>1177934</x:v>
+        <x:v>1091236.1</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>148900</x:v>
+        <x:v>10045</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1232964.8</x:v>
+        <x:v>1275706.4</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>3682</x:v>
+        <x:v>189100</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>238649.4</x:v>
+        <x:v>1587654.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>137000</x:v>
+        <x:v>19080</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>5387164.2</x:v>
+        <x:v>1324085.4</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>178916</x:v>
+        <x:v>49438</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>704789.6</x:v>
+        <x:v>1548778.8</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>13143</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>862535.7</x:v>
+        <x:v>1457910</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>224482</x:v>
+        <x:v>167162</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>11399196</x:v>
+        <x:v>1512931.6</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>209704</x:v>
+        <x:v>7167</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>5953438.1</x:v>
+        <x:v>1158201.4</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>75980</x:v>
+        <x:v>66771</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>398544.4</x:v>
+        <x:v>1115498.1</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>137469</x:v>
+        <x:v>69200</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1706062.7</x:v>
+        <x:v>1695400</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>65000</x:v>
+        <x:v>58900</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>159060.2</x:v>
+        <x:v>1689670.8</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>49251</x:v>
+        <x:v>78004</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>7578251.4</x:v>
+        <x:v>1437350.6</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>38785</x:v>
+        <x:v>93600</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>978161.8</x:v>
+        <x:v>1388385.8</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>16100</x:v>
+        <x:v>17132</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>183673.1</x:v>
+        <x:v>1440642.7</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>281500</x:v>
+        <x:v>123600</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>2808704.8</x:v>
+        <x:v>1272427.1</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>104471</x:v>
+        <x:v>22800</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>12593693.4</x:v>
+        <x:v>392225</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>9100</x:v>
+        <x:v>38500</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>135762.6</x:v>
+        <x:v>913530.7</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>440</x:v>
+        <x:v>37000</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>1092475.8</x:v>
+        <x:v>607357</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>352700</x:v>
+        <x:v>17162</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>4305699.5</x:v>
+        <x:v>475720.8</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>99972</x:v>
+        <x:v>128800</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>2402369.5</x:v>
+        <x:v>398475</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>72382</x:v>
+        <x:v>52494</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>611612.6</x:v>
+        <x:v>525099.6</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>29433</x:v>
+        <x:v>104259</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>670189.4</x:v>
+        <x:v>822806.6</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>157040</x:v>
+        <x:v>1025094</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>460514.2</x:v>
+        <x:v>981786</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>5626</x:v>
+        <x:v>11119</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>861144.1</x:v>
+        <x:v>486947</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>141902</x:v>
+        <x:v>22450</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>2544139.7</x:v>
+        <x:v>524656.5</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>96950</x:v>
+        <x:v>13171</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>4963686</x:v>
+        <x:v>632304.6</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>90600</x:v>
+        <x:v>71169</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>1609778.5</x:v>
+        <x:v>867650.9</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>17033</x:v>
+        <x:v>70481</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>1393980.7</x:v>
+        <x:v>610008.9</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>58111</x:v>
+        <x:v>71429</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>2967571.5</x:v>
+        <x:v>705340.6</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>253000</x:v>
+        <x:v>50900</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>3977926.6</x:v>
+        <x:v>377344.7</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>50374</x:v>
+        <x:v>38920</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>328356.6</x:v>
+        <x:v>425966.8</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>93706</x:v>
+        <x:v>11758</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>2795972.6</x:v>
+        <x:v>1017919.4</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
-      <x:c r="A149" s="3" t="s"/>
+      <x:c r="A149" s="3" t="s">
+        <x:v>438</x:v>
+      </x:c>
       <x:c r="B149" s="3" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>89422</x:v>
+        <x:v>57600</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>9278.7</x:v>
+        <x:v>835770.4</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>34096</x:v>
+        <x:v>303832</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>805816</x:v>
+        <x:v>1022794.7</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
-        <x:v>441</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>590293</x:v>
+        <x:v>16784</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>8013002.8</x:v>
+        <x:v>810017.3</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>52366</x:v>
+        <x:v>231801</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>931833.5</x:v>
+        <x:v>738356.4</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>55800</x:v>
+        <x:v>17500</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>1236785.2</x:v>
+        <x:v>390524.5</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>605431</x:v>
+        <x:v>103300</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>15535359.5</x:v>
+        <x:v>821899.8</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>45500</x:v>
+        <x:v>36750</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>1088331.3</x:v>
+        <x:v>901477.5</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>19422</x:v>
+        <x:v>118232</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>3471907.1</x:v>
+        <x:v>524883.6</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>90214</x:v>
+        <x:v>12265</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>3680610.7</x:v>
+        <x:v>998952.4</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>26532</x:v>
+        <x:v>4419</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>2262733.3</x:v>
+        <x:v>525684.2</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>309160</x:v>
+        <x:v>3300</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>13525750</x:v>
+        <x:v>460390.5</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>60988</x:v>
+        <x:v>127125</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>3971864</x:v>
+        <x:v>524813.3</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>243030</x:v>
+        <x:v>20884</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>10408974.9</x:v>
+        <x:v>592270.2</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>77067</x:v>
+        <x:v>43221</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>359474.7</x:v>
+        <x:v>483136.4</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>468000</x:v>
+        <x:v>43834</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>4258071.9</x:v>
+        <x:v>969911.1</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>19912</x:v>
+        <x:v>103844</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>8178952.3</x:v>
+        <x:v>590993.4</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>5618</x:v>
+        <x:v>14030</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>250622.4</x:v>
+        <x:v>389485.6</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>228027</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>1421630.6</x:v>
+        <x:v>963518.2</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>61187</x:v>
+        <x:v>96817</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>1002830.9</x:v>
+        <x:v>519842.3</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>10286</x:v>
+        <x:v>20600</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>4958419.7</x:v>
+        <x:v>365693.5</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>89000</x:v>
+        <x:v>37540</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>145702.3</x:v>
+        <x:v>900209.2</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>10802900</x:v>
+        <x:v>200188</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>10040743.4</x:v>
+        <x:v>615126.9</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>6591</x:v>
+        <x:v>64176</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>380696</x:v>
+        <x:v>411021.3</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>16070</x:v>
+        <x:v>98239</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>1649364.6</x:v>
+        <x:v>429967.7</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="3" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>73500</x:v>
+        <x:v>7159</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>989141.6</x:v>
+        <x:v>343891.2</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>39763</x:v>
+        <x:v>220300</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>2698714.8</x:v>
+        <x:v>390249.3</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>34519</x:v>
+        <x:v>8319</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>505032.9</x:v>
+        <x:v>565594.4</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="3" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B176" s="3" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C176" s="3" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D176" s="4" t="n">
-        <x:v>249200</x:v>
+        <x:v>43966</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
-        <x:v>3692615.3</x:v>
+        <x:v>691455.3</x:v>
       </x:c>
       <x:c r="G176" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="3" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B177" s="3" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D177" s="4" t="n">
-        <x:v>32859</x:v>
+        <x:v>41499</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>685219.7</x:v>
+        <x:v>908227.4</x:v>
       </x:c>
       <x:c r="G177" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="3" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B178" s="3" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C178" s="3" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D178" s="4" t="n">
-        <x:v>20257</x:v>
+        <x:v>4358</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>1291111.8</x:v>
+        <x:v>343376.9</x:v>
       </x:c>
       <x:c r="G178" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="3" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B179" s="3" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D179" s="4" t="n">
-        <x:v>41789</x:v>
+        <x:v>18959</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>3004061.7</x:v>
+        <x:v>373785.1</x:v>
       </x:c>
       <x:c r="G179" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="3" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>529</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D180" s="4" t="n">
-        <x:v>29945</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
-        <x:v>1569381.1</x:v>
+        <x:v>556919.1</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D181" s="4" t="n">
-        <x:v>4163</x:v>
+        <x:v>42813</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
-        <x:v>248986.2</x:v>
+        <x:v>316817.6</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
-      <x:c r="A182" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A182" s="3" t="s"/>
       <x:c r="B182" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D182" s="4" t="n">
-        <x:v>1801</x:v>
+        <x:v>4258081</x:v>
       </x:c>
       <x:c r="E182" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F182" s="4" t="n">
-        <x:v>137393.9</x:v>
+        <x:v>-2001.8</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
-      <x:c r="A183" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A183" s="3" t="s"/>
       <x:c r="B183" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D183" s="4" t="n">
+        <x:v>794803.8</x:v>
+      </x:c>
+      <x:c r="E183" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F183" s="4" t="n">
+        <x:v>-341.8</x:v>
+      </x:c>
+      <x:c r="G183" s="3" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D183" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
-      <x:c r="A184" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A184" s="3" t="s"/>
       <x:c r="B184" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D184" s="4" t="n">
+        <x:v>61560</x:v>
+      </x:c>
+      <x:c r="E184" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F184" s="4" t="n">
+        <x:v>7845.3</x:v>
+      </x:c>
+      <x:c r="G184" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:7">
+      <x:c r="A185" s="3" t="s"/>
+      <x:c r="B185" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D184" s="4" t="n">
-[...16 lines deleted...]
-      <x:c r="B185" s="3" t="s">
+      <x:c r="C185" s="3" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C185" s="3" t="s">
+      <x:c r="D185" s="4" t="n">
+        <x:v>-2246437.6</x:v>
+      </x:c>
+      <x:c r="E185" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F185" s="4" t="n">
+        <x:v>52.6</x:v>
+      </x:c>
+      <x:c r="G185" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:7">
+      <x:c r="A186" s="3" t="s"/>
+      <x:c r="B186" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D185" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A186" s="3" t="s">
+      <x:c r="C186" s="3" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="B186" s="3" t="s">
+      <x:c r="D186" s="4" t="n">
+        <x:v>8365.4</x:v>
+      </x:c>
+      <x:c r="E186" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F186" s="4" t="n">
+        <x:v>2784.7</x:v>
+      </x:c>
+      <x:c r="G186" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:7">
+      <x:c r="A187" s="3" t="s"/>
+      <x:c r="B187" s="3" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C186" s="3" t="s">
+      <x:c r="C187" s="3" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="D186" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="D187" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>1012409350</x:v>
       </x:c>
       <x:c r="E187" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
-        <x:v>139046</x:v>
+        <x:v>-19648.1</x:v>
       </x:c>
       <x:c r="G187" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
-      <x:c r="A188" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A188" s="3" t="s"/>
       <x:c r="B188" s="3" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C188" s="3" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D188" s="4" t="n">
-        <x:v>37905</x:v>
+        <x:v>1058020.7</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>1868718.9</x:v>
+        <x:v>-32.3</x:v>
       </x:c>
       <x:c r="G188" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="3" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="B189" s="3" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D189" s="4" t="n">
-        <x:v>34314</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
-        <x:v>2887981.9</x:v>
+        <x:v>216278.6</x:v>
       </x:c>
       <x:c r="G189" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="3" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B190" s="3" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C190" s="3" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D190" s="4" t="n">
-        <x:v>96800</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E190" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
-        <x:v>907120.1</x:v>
+        <x:v>247502.6</x:v>
       </x:c>
       <x:c r="G190" s="3" t="s">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:7">
+      <x:c r="A191" s="3" t="s"/>
+      <x:c r="B191" s="3" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D191" s="4" t="n">
+        <x:v>2712057.6</x:v>
+      </x:c>
+      <x:c r="E191" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F191" s="4" t="n">
+        <x:v>-1746.4</x:v>
+      </x:c>
+      <x:c r="G191" s="3" t="s">
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="3" t="s">
-        <x:v>561</x:v>
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="B192" s="3" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C192" s="3" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D192" s="4" t="n">
+        <x:v>4400</x:v>
+      </x:c>
+      <x:c r="E192" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F192" s="4" t="n">
+        <x:v>173232.5</x:v>
+      </x:c>
+      <x:c r="G192" s="3" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="3" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="B193" s="3" t="s">
         <x:v>562</x:v>
       </x:c>
+      <x:c r="C193" s="3" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D193" s="4" t="n">
+        <x:v>4687</x:v>
+      </x:c>
+      <x:c r="E193" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F193" s="4" t="n">
+        <x:v>281748.7</x:v>
+      </x:c>
+      <x:c r="G193" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
-      <x:c r="A194" s="1" t="s">
-        <x:v>563</x:v>
+      <x:c r="A194" s="3" t="s"/>
+      <x:c r="B194" s="3" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C194" s="3" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D194" s="4" t="n">
+        <x:v>1308501.4</x:v>
+      </x:c>
+      <x:c r="E194" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F194" s="4" t="n">
+        <x:v>-2434.7</x:v>
+      </x:c>
+      <x:c r="G194" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:7">
+      <x:c r="A195" s="3" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="B195" s="3" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C195" s="3" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D195" s="4" t="n">
+        <x:v>98500</x:v>
+      </x:c>
+      <x:c r="E195" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F195" s="4" t="n">
+        <x:v>240263.8</x:v>
+      </x:c>
+      <x:c r="G195" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:7">
+      <x:c r="A196" s="3" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B196" s="3" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C196" s="3" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D196" s="4" t="n">
+        <x:v>3200</x:v>
+      </x:c>
+      <x:c r="E196" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F196" s="4" t="n">
+        <x:v>33766.7</x:v>
+      </x:c>
+      <x:c r="G196" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:7">
+      <x:c r="A197" s="3" t="s"/>
+      <x:c r="B197" s="3" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D197" s="4" t="n">
+        <x:v>337207.4</x:v>
+      </x:c>
+      <x:c r="E197" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F197" s="4" t="n">
+        <x:v>-729.6</x:v>
+      </x:c>
+      <x:c r="G197" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:7">
+      <x:c r="A198" s="3" t="s"/>
+      <x:c r="B198" s="3" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C198" s="3" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D198" s="4" t="n">
+        <x:v>89422</x:v>
+      </x:c>
+      <x:c r="E198" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F198" s="4" t="n">
+        <x:v>9419.6</x:v>
+      </x:c>
+      <x:c r="G198" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:7">
+      <x:c r="A199" s="3" t="s"/>
+      <x:c r="B199" s="3" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C199" s="3" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D199" s="4" t="n">
+        <x:v>2437.7</x:v>
+      </x:c>
+      <x:c r="E199" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F199" s="4" t="n">
+        <x:v>3292.9</x:v>
+      </x:c>
+      <x:c r="G199" s="3" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:7">
+      <x:c r="A200" s="3" t="s"/>
+      <x:c r="B200" s="3" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C200" s="3" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D200" s="4" t="n">
+        <x:v>982324.9</x:v>
+      </x:c>
+      <x:c r="E200" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F200" s="4" t="n">
+        <x:v>-296.1</x:v>
+      </x:c>
+      <x:c r="G200" s="3" t="s">
+        <x:v>539</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:7">
+      <x:c r="A201" s="3" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="B201" s="3" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D201" s="4" t="n">
+        <x:v>5302</x:v>
+      </x:c>
+      <x:c r="E201" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F201" s="4" t="n">
+        <x:v>340762.6</x:v>
+      </x:c>
+      <x:c r="G201" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:7">
+      <x:c r="A202" s="3" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="B202" s="3" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C202" s="3" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D202" s="4" t="n">
+        <x:v>7400</x:v>
+      </x:c>
+      <x:c r="E202" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F202" s="4" t="n">
+        <x:v>215907.9</x:v>
+      </x:c>
+      <x:c r="G202" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:7">
+      <x:c r="A204" s="3" t="s">
+        <x:v>585</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:7">
+      <x:c r="A205" s="3" t="s">
+        <x:v>586</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:7">
+      <x:c r="A206" s="1" t="s">
+        <x:v>587</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>