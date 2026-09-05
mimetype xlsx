--- v5 (2026-08-12)
+++ v6 (2026-09-05)
@@ -1,1803 +1,1686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0ac3f2b2307479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d87f85c373c6483fb1c52adcb64870fb.psmdcp" Id="R94b0658435d84d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4472592a4844496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59188ee85eb34001ba3f9309c3668736.psmdcp" Id="Rc9de614d7fb148af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="588">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="549">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/12/2026 (%)</x:t>
+    <x:t>As of 09/04/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>TTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOTALENERGIES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F92124100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF NOVA SCOTIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064149107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05946K101</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNP</x:t>
   </x:si>
   <x:si>
     <x:t>BNP PARIBAS</x:t>
   </x:si>
   <x:si>
     <x:t>730968906</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>RIO TINTO PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>767204100</x:t>
   </x:si>
   <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575035902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664137007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TORONTO DOMINION BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>891160954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>438128308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANULIFE FINANCIAL CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56501R106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTEGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>251566105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN LIFE FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866796105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO SANTANDER SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570594903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38LVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP GROUP LTD SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>088606108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MITSUI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659730006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INPEX CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B10RB1904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMATSU LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649658002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REPSOL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>566935904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3I GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1YW44908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLIANZ SE REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>523148906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENSO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664038007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCEDES BENZ GROUP AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>552902900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRFHF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>303901102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADECCO GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>711072900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANON INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>617232004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625136007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN HUNG KAI PROPERTIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685992000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF MONTREAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>063671952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>SNY</x:t>
-[...158 lines deleted...]
-    <x:t>566935904</x:t>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUBOTA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649750007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC ENERGY PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SONY GROUP CORP   SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>835699307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN AMRO BANK NV CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYQP13905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUTRIEN LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67077M108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0704T905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK HAPOALIM BM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607580909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BPM SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYMD5K904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUZUKI MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>686550005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDC5ST904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425304003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITOCHU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646780007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI HOUSE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679390005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>U11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED OVERSEAS BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691678007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK ASSET HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZQ07905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIDGESTONE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>613210004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RCI.B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGERS COMMUNICATIONS INC B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775109960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOBE STEEL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649602000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO DE SABADELL SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1X8QN906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENOVUS ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15135U109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MS+AD INSURANCE GROUP HOLDIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2Q4CS905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642940001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALMET OYJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH6XZT903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAERSK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AP MOLLER MAERSK A/S A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425305000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK LEUMI LE ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>607642907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVERSEA CHINESE BANKING CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F9V2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROTHER INDUSTRIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>614650000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAREX RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69946Q997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALIMENTATION COUCHE TARD INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01626P973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIRELLI + C SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZ5ZHK908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NWG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATWEST GROUP PLC  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>639057207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITV PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339864902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUENCHENER RUECKVER AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>529412900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERICSSON (LM) TEL SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294821608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KINGFISHER PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331952903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNCOR ENERGY INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>867224107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0690K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISRAEL DISCOUNT BANK A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645127903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JD SPORTS FASHION PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8Q5M903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M9T951109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LION FINANCE GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF4HYT905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEIKO EPSON CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661650903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO FORESTRY CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685886004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575602909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTEC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17BBQ907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCK KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>474184900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTELLAS PHARMA INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698538006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500246905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICOH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673822003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOSOH CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690028006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUBARU CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635640006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAFNIA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSY3S8908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICG PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0N9S67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILMAR INTERNATIONAL LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17KC6900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VNSX901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN NATURAL RESOURCES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136385101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUJIFILM HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635652001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8TRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRATON SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKF1H5908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05534B760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG YELLOW GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028694909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BC7H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSITY AKTIEBOLAG B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0V9407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RS GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>030964001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAZDA MOTOR CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690030002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISUZU MOTORS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646710004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRESENIUS MEDICAL CARE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512907908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B+M EUROPEAN VALUE RETAIL PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVSYJW907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITTO DENKO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664180007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEOS HOLDINGS INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B627LW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HERA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>759800907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUSQVARNA AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B12PJ2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685894008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCHCAPE PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B61TVQ901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HIKMA PHARMACEUTICALS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0LCW0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANTOS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>677670002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAN GROUP PLC/JERSEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJ1DLW906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICL GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>645553900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROHTO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>674736004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPEN TEXT CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683715106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLC8J1901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TP ICAP GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMDZN3909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP0RGD900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERSOL HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3CY70909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WALLENIUS WILHELMSEN ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B55WMQ902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBS GROUP AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI09N1W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449586957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST INTL BANK ISRAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>612381905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SINGAPORE DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SGDZ90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONG KONG DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999HKDZ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPANESE YEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999JPYZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELECTRIC POWER DEVELOPMENT C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B02Q32903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORGAN SINDALL GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>080856008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY PROPERTIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648631901</x:t>
   </x:si>
   <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...1436 lines deleted...]
-    <x:t>080856008</x:t>
+    <x:t>NORWEGIAN KRONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999NOKZ96</x:t>
   </x:si>
   <x:si>
     <x:t>POUND STERLING</x:t>
   </x:si>
   <x:si>
-    <x:t>GBP999999</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>999GBPZ94</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>449586957</x:t>
   </x:si>
   <x:si>
     <x:t>8253</x:t>
   </x:si>
   <x:si>
     <x:t>CREDIT SAISON CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659180004</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -2156,4612 +2039,4258 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G206"/>
+  <x:dimension ref="A1:G190"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.670625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="32.560625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="14.050625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>175325</x:v>
+        <x:v>273850</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>22609628.5</x:v>
+        <x:v>24441112.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>254242</x:v>
+        <x:v>250698</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>22360583.9</x:v>
+        <x:v>23796254.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>771658</x:v>
+        <x:v>787630</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>21992253</x:v>
+        <x:v>23345353.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>232746</x:v>
+        <x:v>187697</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>20681809.6</x:v>
+        <x:v>22733872.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>197435</x:v>
+        <x:v>212675</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>19938960.7</x:v>
+        <x:v>21871497</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
-      <x:c r="A11" s="3" t="s"/>
+      <x:c r="A11" s="3" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="B11" s="3" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>19340251.2</x:v>
+        <x:v>434143</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>19340251.2</x:v>
+        <x:v>19245559.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>27</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>403039</x:v>
+        <x:v>432160</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>17556378.8</x:v>
+        <x:v>17868277.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>133147</x:v>
+        <x:v>16067200</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>16168293.9</x:v>
+        <x:v>17867919</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>401200</x:v>
+        <x:v>314596</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>15361196.6</x:v>
+        <x:v>16003498.5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>292060</x:v>
+        <x:v>128604</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>14865854</x:v>
+        <x:v>15847557.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>14915200</x:v>
+        <x:v>476673</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>14970907.9</x:v>
+        <x:v>15749275.9</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>442521</x:v>
+        <x:v>340025</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>14027915.7</x:v>
+        <x:v>14505466.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>309762</x:v>
+        <x:v>327658</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>13573770.8</x:v>
+        <x:v>14610270.2</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>315665</x:v>
+        <x:v>413584</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>12920168.5</x:v>
+        <x:v>13855064</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>160415</x:v>
+        <x:v>172799</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>12929449</x:v>
+        <x:v>13960431.2</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>137527</x:v>
+        <x:v>828024</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>12380180.5</x:v>
+        <x:v>12425059.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>383944</x:v>
+        <x:v>27888</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>12608721</x:v>
+        <x:v>12313688.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>768696</x:v>
+        <x:v>130957</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>11400103.7</x:v>
+        <x:v>11881728.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>25896</x:v>
+        <x:v>286658</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>11781506.3</x:v>
+        <x:v>10632145.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>266114</x:v>
+        <x:v>66369</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>9407129.9</x:v>
+        <x:v>10824120.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>96133</x:v>
+        <x:v>101721</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>9496979.1</x:v>
+        <x:v>9788611.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>62785</x:v>
+        <x:v>270300</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>9707188.9</x:v>
+        <x:v>9116735.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>43890</x:v>
+        <x:v>339700</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8331199.8</x:v>
+        <x:v>8482412.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>267257</x:v>
+        <x:v>42269</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>8150430.6</x:v>
+        <x:v>8448305</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
-      <x:c r="A30" s="3" t="s"/>
+      <x:c r="A30" s="3" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>-8386954.6</x:v>
+        <x:v>172800</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>-8386954.6</x:v>
+        <x:v>8335718</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>320000</x:v>
+        <x:v>246698</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>7255516.2</x:v>
+        <x:v>8131375.1</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>254500</x:v>
+        <x:v>203634</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>7796114.4</x:v>
+        <x:v>7784085.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>161900</x:v>
+        <x:v>14406</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>7567291.7</x:v>
+        <x:v>7594997.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>189042</x:v>
+        <x:v>542300</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7002170.3</x:v>
+        <x:v>6744583.1</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>13374</x:v>
+        <x:v>127647</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>6726165.2</x:v>
+        <x:v>6997656.9</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>503900</x:v>
+        <x:v>2188176</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>6130116.4</x:v>
+        <x:v>6017343.4</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>118503</x:v>
+        <x:v>3348</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>6398942.6</x:v>
+        <x:v>5609841.8</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>3108</x:v>
+        <x:v>474008</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>5120181.4</x:v>
+        <x:v>5786801.4</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2031408</x:v>
+        <x:v>125000</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>5378487.3</x:v>
+        <x:v>5849305</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>448661</x:v>
+        <x:v>126375</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>5708727.6</x:v>
+        <x:v>5450034.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>117327</x:v>
+        <x:v>620000</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>5168397.6</x:v>
+        <x:v>5448863.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>572000</x:v>
+        <x:v>335900</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>5292280.2</x:v>
+        <x:v>5503976.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>119100</x:v>
+        <x:v>157305</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>4603111.6</x:v>
+        <x:v>4617449.2</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>310000</x:v>
+        <x:v>155900</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>4598591.8</x:v>
+        <x:v>4664637.7</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>144712</x:v>
+        <x:v>154200</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>4757329</x:v>
+        <x:v>4718721</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>25309</x:v>
+        <x:v>334000</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>4585989.7</x:v>
+        <x:v>4912140.6</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>77738</x:v>
+        <x:v>155872</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>4964027.6</x:v>
+        <x:v>5163053.3</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>316200</x:v>
+        <x:v>27253</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>4633683.2</x:v>
+        <x:v>4814317.8</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>146025</x:v>
+        <x:v>58546</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>4253697.4</x:v>
+        <x:v>4688130.5</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
-      <x:c r="A50" s="3" t="s">
+      <x:c r="A50" s="3" t="s"/>
+      <x:c r="B50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B50" s="3" t="s">
+      <x:c r="C50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C50" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>143900</x:v>
+        <x:v>4139162.3</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>4180466.4</x:v>
+        <x:v>4139162.3</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>149700</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>4287882.4</x:v>
+        <x:v>4067730.1</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>75670</x:v>
+        <x:v>221053</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>3915715.5</x:v>
+        <x:v>4297720.5</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>62427</x:v>
+        <x:v>370900</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>4386745.3</x:v>
+        <x:v>3928213.1</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>54346</x:v>
+        <x:v>81502</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>4105782</x:v>
+        <x:v>4190707</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>43761</x:v>
+        <x:v>67251</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>3765594.8</x:v>
+        <x:v>4511869.6</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>35473</x:v>
+        <x:v>47145</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>3661168.3</x:v>
+        <x:v>4039870.4</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>90697</x:v>
+        <x:v>137595</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>3364786</x:v>
+        <x:v>3434371.2</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>204253</x:v>
+        <x:v>64365</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>3542582.1</x:v>
+        <x:v>3209236.9</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>52300</x:v>
+        <x:v>42432</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>3709729.4</x:v>
+        <x:v>3425535.4</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>344500</x:v>
+        <x:v>175100</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>3646006.1</x:v>
+        <x:v>3311548</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>130188</x:v>
+        <x:v>97705</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>3307462.5</x:v>
+        <x:v>3539756.3</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>184789</x:v>
+        <x:v>47428</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>3616534.1</x:v>
+        <x:v>3549620.2</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>127731</x:v>
+        <x:v>140244</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>3015728.9</x:v>
+        <x:v>3730911.3</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>59757</x:v>
+        <x:v>199045</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>2745304.4</x:v>
+        <x:v>3772282</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>39384</x:v>
+        <x:v>36451</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>2649755.5</x:v>
+        <x:v>3199925.4</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>163100</x:v>
+        <x:v>51944</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>3060716.6</x:v>
+        <x:v>3334824.5</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>975</x:v>
+        <x:v>187500</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>2552438.8</x:v>
+        <x:v>2538404.1</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>100541</x:v>
+        <x:v>149325</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>2815460.4</x:v>
+        <x:v>2515646.1</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>124200</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>2670255.2</x:v>
+        <x:v>3121973.1</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>39835</x:v>
+        <x:v>108293</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>2662341.4</x:v>
+        <x:v>2988241.7</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>259200</x:v>
+        <x:v>174300</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>2905129.2</x:v>
+        <x:v>2475531.2</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>33835</x:v>
+        <x:v>128900</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>3051034.1</x:v>
+        <x:v>2815614</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>80900</x:v>
+        <x:v>188702</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>2664643.8</x:v>
+        <x:v>2493178.4</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>20492</x:v>
+        <x:v>88100</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>2590103.5</x:v>
+        <x:v>2902363.1</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>36844</x:v>
+        <x:v>22076</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>2465615.1</x:v>
+        <x:v>2824305</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>48290</x:v>
+        <x:v>389500</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>2577470.4</x:v>
+        <x:v>2303275.6</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>365500</x:v>
+        <x:v>25384</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>2174344.8</x:v>
+        <x:v>2024604.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>173100</x:v>
+        <x:v>79400</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2203614.5</x:v>
+        <x:v>2073387.9</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>23560</x:v>
+        <x:v>24261</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1818702.4</x:v>
+        <x:v>2154632.2</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>74600</x:v>
+        <x:v>47895</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>2022987.4</x:v>
+        <x:v>1821660.1</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>22533</x:v>
+        <x:v>163100</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>1962182.3</x:v>
+        <x:v>2146810.5</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>138621</x:v>
+        <x:v>436731</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>2344949.6</x:v>
+        <x:v>1875315</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>74930</x:v>
+        <x:v>59417</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>2188173.9</x:v>
+        <x:v>1948877.6</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>151100</x:v>
+        <x:v>60400</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1905526.5</x:v>
+        <x:v>2020895.7</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>210650</x:v>
+        <x:v>27248</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>2121245.5</x:v>
+        <x:v>2418007.7</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>57900</x:v>
+        <x:v>130500</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1755118.2</x:v>
+        <x:v>2086391.2</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>162300</x:v>
+        <x:v>136400</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>2129802.3</x:v>
+        <x:v>2278369.1</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>25304</x:v>
+        <x:v>30754</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>2123451</x:v>
+        <x:v>2097183</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>120900</x:v>
+        <x:v>45400</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1835831.3</x:v>
+        <x:v>1757757.9</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>126800</x:v>
+        <x:v>105700</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>2140329.6</x:v>
+        <x:v>2245051.9</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>98500</x:v>
+        <x:v>53254</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>2009510.1</x:v>
+        <x:v>1765206.9</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>87100</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>1785138.6</x:v>
+        <x:v>2013164.2</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>175190</x:v>
+        <x:v>123000</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>2168828.8</x:v>
+        <x:v>2362939.4</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>117400</x:v>
+        <x:v>23403</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>2094415.1</x:v>
+        <x:v>2048464.6</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>21723</x:v>
+        <x:v>76497</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1928481.1</x:v>
+        <x:v>2009595.8</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>71025</x:v>
+        <x:v>74000</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>1772019.5</x:v>
+        <x:v>1864309.4</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>38186</x:v>
+        <x:v>61200</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>2055644</x:v>
+        <x:v>1911308.9</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>1806000</x:v>
+        <x:v>84028</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>1878097.3</x:v>
+        <x:v>1761921.7</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>149863</x:v>
+        <x:v>39676</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>1111440.5</x:v>
+        <x:v>2357106.9</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>80212</x:v>
+        <x:v>1950000</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>1528038.6</x:v>
+        <x:v>1819466.1</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>32126</x:v>
+        <x:v>33931</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>1529518.9</x:v>
+        <x:v>1800717.8</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>71000</x:v>
+        <x:v>161431</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>1409259</x:v>
+        <x:v>1232594.4</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>2483</x:v>
+        <x:v>86404</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>1474908.8</x:v>
+        <x:v>1637355.8</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>44463</x:v>
+        <x:v>1104198</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>1569639.2</x:v>
+        <x:v>1064931.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>62803</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>1463309.9</x:v>
+        <x:v>1642692.3</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
-        <x:v>15600</x:v>
+        <x:v>67651</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>1229942.6</x:v>
+        <x:v>1566120.7</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>405435</x:v>
+        <x:v>18000</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>1642657.4</x:v>
+        <x:v>1414620.1</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>55169</x:v>
+        <x:v>127316</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1646243</x:v>
+        <x:v>1289711.1</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>3447</x:v>
+        <x:v>3711</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>1589909.4</x:v>
+        <x:v>1685898.9</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>360486</x:v>
+        <x:v>388302</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>1573862.1</x:v>
+        <x:v>1563103.5</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
-        <x:v>23869</x:v>
+        <x:v>12670</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>1510430.3</x:v>
+        <x:v>1115503.7</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C112" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>86429</x:v>
+        <x:v>327280</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>1528399.6</x:v>
+        <x:v>1100539.8</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>55600</x:v>
+        <x:v>25717</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>1619085.4</x:v>
+        <x:v>1728521.9</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>118839</x:v>
+        <x:v>93101</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>1310192</x:v>
+        <x:v>1624217.3</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>1335140</x:v>
+        <x:v>57600</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>1662894.3</x:v>
+        <x:v>1675723.8</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>128007</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>1506167.4</x:v>
+        <x:v>1524004.4</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
-        <x:v>6396</x:v>
+        <x:v>1438172</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>1091236.1</x:v>
+        <x:v>1607630.8</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
-        <x:v>22</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>10045</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>1275706.4</x:v>
+        <x:v>1092067.4</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>189100</x:v>
+        <x:v>13201</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>1587654.2</x:v>
+        <x:v>1096848.9</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>19080</x:v>
+        <x:v>6900</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>1324085.4</x:v>
+        <x:v>1263726</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>49438</x:v>
+        <x:v>10813</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>1548778.8</x:v>
+        <x:v>1379343.7</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>574</x:v>
+        <x:v>70500</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>1457910</x:v>
+        <x:v>1457574.9</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>167162</x:v>
+        <x:v>203500</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>1512931.6</x:v>
+        <x:v>1705143</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
-        <x:v>7167</x:v>
+        <x:v>20544</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>1158201.4</x:v>
+        <x:v>1475675.3</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
-        <x:v>66771</x:v>
+        <x:v>180050</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>1115498.1</x:v>
+        <x:v>1609829</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>69200</x:v>
+        <x:v>7719</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>1695400</x:v>
+        <x:v>1237560.2</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>58900</x:v>
+        <x:v>71931</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>1689670.8</x:v>
+        <x:v>1180711.1</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>78004</x:v>
+        <x:v>100800</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>1437350.6</x:v>
+        <x:v>1564310.9</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>93600</x:v>
+        <x:v>18452</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>1388385.8</x:v>
+        <x:v>1497950.2</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>17132</x:v>
+        <x:v>133200</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>1440642.7</x:v>
+        <x:v>1452632.2</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>123600</x:v>
+        <x:v>25200</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>1272427.1</x:v>
+        <x:v>435654.4</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>22800</x:v>
+        <x:v>40900</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>392225</x:v>
+        <x:v>963774.1</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>38500</x:v>
+        <x:v>39400</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>913530.7</x:v>
+        <x:v>671655.6</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>37000</x:v>
+        <x:v>46125</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>607357</x:v>
+        <x:v>412238.3</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
-        <x:v>17162</x:v>
+        <x:v>18482</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>475720.8</x:v>
+        <x:v>484743.4</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>128800</x:v>
+        <x:v>138400</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>398475</x:v>
+        <x:v>419460.1</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>52494</x:v>
+        <x:v>56550</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>525099.6</x:v>
+        <x:v>591285.6</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>104259</x:v>
+        <x:v>12386</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>822806.6</x:v>
+        <x:v>633420</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
-        <x:v>1025094</x:v>
+        <x:v>112299</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>981786</x:v>
+        <x:v>880046.1</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>11119</x:v>
+        <x:v>45700</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>486947</x:v>
+        <x:v>975355.9</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>22450</x:v>
+        <x:v>11983</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>524656.5</x:v>
+        <x:v>522352.5</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>13171</x:v>
+        <x:v>24178</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>632304.6</x:v>
+        <x:v>575678.2</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>71169</x:v>
+        <x:v>14179</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>867650.9</x:v>
+        <x:v>661119.8</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>70481</x:v>
+        <x:v>76665</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>610008.9</x:v>
+        <x:v>861754.1</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>71429</x:v>
+        <x:v>75929</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>705340.6</x:v>
+        <x:v>685544.7</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>50900</x:v>
+        <x:v>30757</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>377344.7</x:v>
+        <x:v>881806.6</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>38920</x:v>
+        <x:v>76949</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>425966.8</x:v>
+        <x:v>767106.5</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
-        <x:v>11758</x:v>
+        <x:v>55700</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>1017919.4</x:v>
+        <x:v>431130.1</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
-        <x:v>57600</x:v>
+        <x:v>41920</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>835770.4</x:v>
+        <x:v>417538.9</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
-        <x:v>303832</x:v>
+        <x:v>62400</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>1022794.7</x:v>
+        <x:v>894462.1</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
-        <x:v>16784</x:v>
+        <x:v>18080</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>810017.3</x:v>
+        <x:v>811678.9</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>231801</x:v>
+        <x:v>249681</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>738356.4</x:v>
+        <x:v>752464.2</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>17500</x:v>
+        <x:v>19900</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>390524.5</x:v>
+        <x:v>443500</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>103300</x:v>
+        <x:v>110500</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>821899.8</x:v>
+        <x:v>973424.5</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>36750</x:v>
+        <x:v>127352</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>901477.5</x:v>
+        <x:v>543292.4</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>118232</x:v>
+        <x:v>4755</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>524883.6</x:v>
+        <x:v>561850.8</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
-        <x:v>12265</x:v>
+        <x:v>136941</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>998952.4</x:v>
+        <x:v>555061.3</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
-        <x:v>4419</x:v>
+        <x:v>62600</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>525684.2</x:v>
+        <x:v>740371.8</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>3300</x:v>
+        <x:v>46557</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>460390.5</x:v>
+        <x:v>531511.4</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>127125</x:v>
+        <x:v>47218</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>524813.3</x:v>
+        <x:v>1025103.7</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
-        <x:v>20884</x:v>
+        <x:v>111860</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>592270.2</x:v>
+        <x:v>667096</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="3" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B162" s="3" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>43221</x:v>
+        <x:v>245619</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>483136.4</x:v>
+        <x:v>1019301.1</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="3" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="B163" s="3" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>43834</x:v>
+        <x:v>104281</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>969911.1</x:v>
+        <x:v>606539.1</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>103844</x:v>
+        <x:v>23000</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>590993.4</x:v>
+        <x:v>451449.5</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="B165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>14030</x:v>
+        <x:v>40444</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>389485.6</x:v>
+        <x:v>993709.1</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="B166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>228027</x:v>
+        <x:v>215644</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>963518.2</x:v>
+        <x:v>633031.4</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>96817</x:v>
+        <x:v>69120</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>519842.3</x:v>
+        <x:v>477327.6</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="B168" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>20600</x:v>
+        <x:v>105823</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>365693.5</x:v>
+        <x:v>476088.3</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="B169" s="3" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>37540</x:v>
+        <x:v>7711</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>900209.2</x:v>
+        <x:v>358801.6</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B170" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C170" s="3" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>200188</x:v>
+        <x:v>237100</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>615126.9</x:v>
+        <x:v>453815.6</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="B171" s="3" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>64176</x:v>
+        <x:v>47350</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>411021.3</x:v>
+        <x:v>836685.9</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="3" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="B172" s="3" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C172" s="3" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="D172" s="4" t="n">
-        <x:v>98239</x:v>
+        <x:v>16436</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>429967.7</x:v>
+        <x:v>907298.1</x:v>
       </x:c>
       <x:c r="G172" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="3" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="B173" s="3" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D173" s="4" t="n">
-        <x:v>7159</x:v>
+        <x:v>5710</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>343891.2</x:v>
+        <x:v>360304.6</x:v>
       </x:c>
       <x:c r="G173" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="3" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="B174" s="3" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C174" s="3" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="D174" s="4" t="n">
-        <x:v>220300</x:v>
+        <x:v>4694</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
-        <x:v>390249.3</x:v>
+        <x:v>380949.2</x:v>
       </x:c>
       <x:c r="G174" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="3" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="B175" s="3" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="D175" s="4" t="n">
-        <x:v>8319</x:v>
+        <x:v>20423</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>565594.4</x:v>
+        <x:v>436817.3</x:v>
       </x:c>
       <x:c r="G175" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
-      <x:c r="A176" s="3" t="s">
+      <x:c r="A176" s="3" t="s"/>
+      <x:c r="B176" s="3" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="B176" s="3" t="s">
+      <x:c r="C176" s="3" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C176" s="3" t="s">
+      <x:c r="D176" s="4" t="n">
+        <x:v>6440</x:v>
+      </x:c>
+      <x:c r="E176" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F176" s="4" t="n">
+        <x:v>5082.9</x:v>
+      </x:c>
+      <x:c r="G176" s="3" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D176" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
-      <x:c r="A177" s="3" t="s">
+      <x:c r="A177" s="3" t="s"/>
+      <x:c r="B177" s="3" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="B177" s="3" t="s">
+      <x:c r="C177" s="3" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C177" s="3" t="s">
+      <x:c r="D177" s="4" t="n">
+        <x:v>61560</x:v>
+      </x:c>
+      <x:c r="E177" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F177" s="4" t="n">
+        <x:v>7852.2</x:v>
+      </x:c>
+      <x:c r="G177" s="3" t="s">
+        <x:v>521</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:7">
+      <x:c r="A178" s="3" t="s"/>
+      <x:c r="B178" s="3" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D177" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="A178" s="3" t="s">
+      <x:c r="C178" s="3" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="B178" s="3" t="s">
+      <x:c r="D178" s="4" t="n">
+        <x:v>23403220</x:v>
+      </x:c>
+      <x:c r="E178" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F178" s="4" t="n">
+        <x:v>150266.3</x:v>
+      </x:c>
+      <x:c r="G178" s="3" t="s">
+        <x:v>521</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:7">
+      <x:c r="A179" s="3" t="s"/>
+      <x:c r="B179" s="3" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="C178" s="3" t="s">
+      <x:c r="D179" s="4" t="n">
+        <x:v>-23403220</x:v>
+      </x:c>
+      <x:c r="E179" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F179" s="4" t="n">
+        <x:v>-2762.7</x:v>
+      </x:c>
+      <x:c r="G179" s="3" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...33 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="3" t="s">
-        <x:v>531</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B180" s="3" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C180" s="3" t="s">
-        <x:v>533</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D180" s="4" t="n">
-        <x:v>20000</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
-        <x:v>556919.1</x:v>
+        <x:v>277298.8</x:v>
       </x:c>
       <x:c r="G180" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="3" t="s">
-        <x:v>534</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B181" s="3" t="s">
-        <x:v>535</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s">
-        <x:v>536</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D181" s="4" t="n">
-        <x:v>42813</x:v>
+        <x:v>5047</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
-        <x:v>316817.6</x:v>
+        <x:v>284814.9</x:v>
       </x:c>
       <x:c r="G181" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
-      <x:c r="A182" s="3" t="s"/>
+      <x:c r="A182" s="3" t="s">
+        <x:v>534</x:v>
+      </x:c>
       <x:c r="B182" s="3" t="s">
-        <x:v>537</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C182" s="3" t="s">
-        <x:v>538</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D182" s="4" t="n">
-        <x:v>4258081</x:v>
+        <x:v>110500</x:v>
       </x:c>
       <x:c r="E182" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F182" s="4" t="n">
-        <x:v>-2001.8</x:v>
+        <x:v>261598.5</x:v>
       </x:c>
       <x:c r="G182" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="3" t="s"/>
       <x:c r="B183" s="3" t="s">
-        <x:v>540</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D183" s="4" t="n">
-        <x:v>794803.8</x:v>
+        <x:v>147503.6</x:v>
       </x:c>
       <x:c r="E183" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F183" s="4" t="n">
-        <x:v>-341.8</x:v>
+        <x:v>147503.6</x:v>
       </x:c>
       <x:c r="G183" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="3" t="s"/>
       <x:c r="B184" s="3" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C184" s="3" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D184" s="4" t="n">
-        <x:v>61560</x:v>
+        <x:v>89422</x:v>
       </x:c>
       <x:c r="E184" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F184" s="4" t="n">
-        <x:v>7845.3</x:v>
+        <x:v>9628.9</x:v>
       </x:c>
       <x:c r="G184" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="3" t="s"/>
       <x:c r="B185" s="3" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C185" s="3" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="C185" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D185" s="4" t="n">
-        <x:v>-2246437.6</x:v>
+        <x:v>6682.1</x:v>
       </x:c>
       <x:c r="E185" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F185" s="4" t="n">
-        <x:v>52.6</x:v>
+        <x:v>9038.5</x:v>
       </x:c>
       <x:c r="G185" s="3" t="s">
-        <x:v>539</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
-      <x:c r="A186" s="3" t="s"/>
+      <x:c r="A186" s="3" t="s">
+        <x:v>543</x:v>
+      </x:c>
       <x:c r="B186" s="3" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C186" s="3" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C186" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D186" s="4" t="n">
-        <x:v>8365.4</x:v>
+        <x:v>7400</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
-        <x:v>2784.7</x:v>
+        <x:v>221603.3</x:v>
       </x:c>
       <x:c r="G186" s="3" t="s">
-        <x:v>84</x:v>
-[...20 lines deleted...]
-        <x:v>539</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
-      <x:c r="A188" s="3" t="s"/>
-[...16 lines deleted...]
-        <x:v>539</x:v>
+      <x:c r="A188" s="3" t="s">
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="3" t="s">
-        <x:v>551</x:v>
-[...17 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
-      <x:c r="A190" s="3" t="s">
-[...297 lines deleted...]
-        <x:v>587</x:v>
+      <x:c r="A190" s="1" t="s">
+        <x:v>548</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>