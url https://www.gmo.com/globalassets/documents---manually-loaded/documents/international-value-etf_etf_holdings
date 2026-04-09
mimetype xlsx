--- v6 (2026-03-20)
+++ v7 (2026-04-09)
@@ -1,1575 +1,1560 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47ae0a9e4514939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6840e7d4e24a49f9ab80104f194f8b8b.psmdcp" Id="R3e83d7ffa8ce4382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9278b0a5ba8b421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d63457c2b9a4cad8d869609e83dd7e5.psmdcp" Id="R6e58581395754511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="509" uniqueCount="509">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="504">
   <x:si>
     <x:t>Holdings - International Value ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/19/2026 (%)</x:t>
+    <x:t>As of 04/08/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TTE</x:t>
   </x:si>
   <x:si>
     <x:t>TOTALENERGIES SE</x:t>
   </x:si>
   <x:si>
     <x:t>F92124100</x:t>
   </x:si>
   <x:si>
     <x:t>Equity</x:t>
   </x:si>
   <x:si>
     <x:t>TD</x:t>
   </x:si>
   <x:si>
     <x:t>TORONTO DOMINION BANK</x:t>
   </x:si>
   <x:si>
     <x:t>891160954</x:t>
   </x:si>
   <x:si>
+    <x:t>GSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37733W204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQUINOR ASA SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29446M102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO BILBAO VIZCAYA SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05946K101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHP GROUP LTD SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>088606108</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNP</x:t>
   </x:si>
   <x:si>
     <x:t>BNP PARIBAS</x:t>
   </x:si>
   <x:si>
     <x:t>730968906</x:t>
   </x:si>
   <x:si>
-    <x:t>GSK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BNS</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF NOVA SCOTIA</x:t>
   </x:si>
   <x:si>
     <x:t>064149107</x:t>
   </x:si>
   <x:si>
-    <x:t>BBVA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>RIO</x:t>
   </x:si>
   <x:si>
     <x:t>RIO TINTO PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>767204100</x:t>
   </x:si>
   <x:si>
     <x:t>SLF</x:t>
   </x:si>
   <x:si>
     <x:t>SUN LIFE FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>866796105</x:t>
   </x:si>
   <x:si>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANOFI ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80105N105</x:t>
+  </x:si>
+  <x:si>
     <x:t>8031</x:t>
   </x:si>
   <x:si>
     <x:t>MITSUI + CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>659730006</x:t>
   </x:si>
   <x:si>
+    <x:t>9432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTT INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664137007</x:t>
+  </x:si>
+  <x:si>
     <x:t>1605</x:t>
   </x:si>
   <x:si>
     <x:t>INPEX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>B10RB1904</x:t>
   </x:si>
   <x:si>
-    <x:t>NSRGY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>NOVARTIS AG SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>66987V109</x:t>
   </x:si>
   <x:si>
-    <x:t>SNY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>REP</x:t>
   </x:si>
   <x:si>
     <x:t>REPSOL SA</x:t>
   </x:si>
   <x:si>
     <x:t>566935904</x:t>
   </x:si>
   <x:si>
     <x:t>ROP</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDING AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI38LVK6</x:t>
   </x:si>
   <x:si>
     <x:t>MFC</x:t>
   </x:si>
   <x:si>
     <x:t>MANULIFE FINANCIAL CORP</x:t>
   </x:si>
   <x:si>
     <x:t>56501R106</x:t>
   </x:si>
   <x:si>
+    <x:t>6752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANASONIC HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657270005</x:t>
+  </x:si>
+  <x:si>
     <x:t>DTEGY</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE TELEKOM AG SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>251566105</x:t>
   </x:si>
   <x:si>
-    <x:t>6752</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HMC</x:t>
   </x:si>
   <x:si>
     <x:t>HONDA MOTOR CO LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>438128308</x:t>
   </x:si>
   <x:si>
+    <x:t>FMG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTESCUE LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>608625901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHL GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461785909</x:t>
+  </x:si>
+  <x:si>
     <x:t>6301</x:t>
   </x:si>
   <x:si>
     <x:t>KOMATSU LTD</x:t>
   </x:si>
   <x:si>
     <x:t>649658002</x:t>
   </x:si>
   <x:si>
-    <x:t>FMG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ERIC</x:t>
   </x:si>
   <x:si>
     <x:t>ERICSSON (LM) TEL SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>294821608</x:t>
   </x:si>
   <x:si>
+    <x:t>9101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON YUSEN KK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664396009</x:t>
+  </x:si>
+  <x:si>
     <x:t>BMO</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF MONTREAL</x:t>
   </x:si>
   <x:si>
     <x:t>063671952</x:t>
   </x:si>
   <x:si>
     <x:t>MBG</x:t>
   </x:si>
   <x:si>
     <x:t>MERCEDES BENZ GROUP AG</x:t>
   </x:si>
   <x:si>
     <x:t>552902900</x:t>
   </x:si>
   <x:si>
-    <x:t>9101</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
     <x:t>SUN HUNG KAI PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t>685992000</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>BMW</x:t>
   </x:si>
   <x:si>
     <x:t>BAYERISCHE MOTOREN WERKE AG</x:t>
   </x:si>
   <x:si>
     <x:t>575602909</x:t>
   </x:si>
   <x:si>
+    <x:t>TS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TENARIS SA ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88031M109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OMV AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>465145001</x:t>
+  </x:si>
+  <x:si>
     <x:t>8591</x:t>
   </x:si>
   <x:si>
     <x:t>ORIX CORP</x:t>
   </x:si>
   <x:si>
     <x:t>666114004</x:t>
   </x:si>
   <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK HUTCHISON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BW9P81905</x:t>
+  </x:si>
+  <x:si>
     <x:t>1925</x:t>
   </x:si>
   <x:si>
     <x:t>DAIWA HOUSE INDUSTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625136007</x:t>
   </x:si>
   <x:si>
-    <x:t>OMV</x:t>
-[...14 lines deleted...]
-    <x:t>88031M109</x:t>
+    <x:t>TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYOTA MOTOR CORP  SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>892331307</x:t>
   </x:si>
   <x:si>
     <x:t>III</x:t>
   </x:si>
   <x:si>
     <x:t>3I GROUP PLC</x:t>
   </x:si>
   <x:si>
     <x:t>B1YW44908</x:t>
   </x:si>
   <x:si>
-    <x:t>1</x:t>
-[...14 lines deleted...]
-    <x:t>892331307</x:t>
+    <x:t>BT.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>309135903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WOODSIDE ENERGY GROUP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>980228308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAPAN POST HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYT814908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLKSWAGEN AG PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>549716900</x:t>
   </x:si>
   <x:si>
     <x:t>MAERSK B</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S B</x:t>
   </x:si>
   <x:si>
     <x:t>425304003</x:t>
   </x:si>
   <x:si>
-    <x:t>BT.A</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>POLI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK HAPOALIM BM</x:t>
   </x:si>
   <x:si>
     <x:t>607580909</x:t>
   </x:si>
   <x:si>
-    <x:t>6178</x:t>
-[...14 lines deleted...]
-    <x:t>980228308</x:t>
+    <x:t>8053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUMITOMO CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>685894008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAIMLER TRUCK HOLDING AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI223RB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIONOGI + CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680468006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WH GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLLHKZ904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSBC HOLDINGS PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>404280406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENKEL AG + CO KGAA VOR PREF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>507670909</x:t>
   </x:si>
   <x:si>
     <x:t>6326</x:t>
   </x:si>
   <x:si>
     <x:t>KUBOTA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>649750007</x:t>
   </x:si>
   <x:si>
-    <x:t>HEN3</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>FME</x:t>
   </x:si>
   <x:si>
     <x:t>FRESENIUS MEDICAL CARE AG</x:t>
   </x:si>
   <x:si>
     <x:t>512907908</x:t>
   </x:si>
   <x:si>
-    <x:t>HSBC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>VOLV B</x:t>
   </x:si>
   <x:si>
     <x:t>VOLVO AB B SHS</x:t>
   </x:si>
   <x:si>
     <x:t>B1QH83908</x:t>
   </x:si>
   <x:si>
+    <x:t>ABN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABN AMRO BANK NV CVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYQP13905</x:t>
+  </x:si>
+  <x:si>
     <x:t>RBI</x:t>
   </x:si>
   <x:si>
     <x:t>RAIFFEISEN BANK INTERNATIONA</x:t>
   </x:si>
   <x:si>
     <x:t>B0704T905</x:t>
   </x:si>
   <x:si>
-    <x:t>ABN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DBK</x:t>
   </x:si>
   <x:si>
     <x:t>DEUTSCHE BANK AG REGISTERED</x:t>
   </x:si>
   <x:si>
     <x:t>575035902</x:t>
   </x:si>
   <x:si>
+    <x:t>CM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAN IMPERIAL BK OF COMMERCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>136069101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASAHI GROUP HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605440007</x:t>
+  </x:si>
+  <x:si>
     <x:t>6902</x:t>
   </x:si>
   <x:si>
     <x:t>DENSO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>664038007</x:t>
   </x:si>
   <x:si>
+    <x:t>O39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OVERSEA CHINESE BANKING CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0F9V2906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIPOL ASSICURAZIONI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI01TKW8</x:t>
+  </x:si>
+  <x:si>
     <x:t>KGF</x:t>
   </x:si>
   <x:si>
     <x:t>KINGFISHER PLC</x:t>
   </x:si>
   <x:si>
     <x:t>331952903</x:t>
   </x:si>
   <x:si>
-    <x:t>CM</x:t>
-[...14 lines deleted...]
-    <x:t>605440007</x:t>
+    <x:t>DCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCC PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024249906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANCO SANTANDER SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>570594903</x:t>
   </x:si>
   <x:si>
     <x:t>1113</x:t>
   </x:si>
   <x:si>
     <x:t>CK ASSET HOLDINGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>BYZQ07905</x:t>
   </x:si>
   <x:si>
-    <x:t>O39</x:t>
-[...14 lines deleted...]
-    <x:t>ACI01TKW8</x:t>
+    <x:t>ING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ING GROEP N.V. SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456837103</x:t>
   </x:si>
   <x:si>
     <x:t>1928</x:t>
   </x:si>
   <x:si>
     <x:t>SEKISUI HOUSE LTD</x:t>
   </x:si>
   <x:si>
     <x:t>679390005</x:t>
   </x:si>
   <x:si>
-    <x:t>SAN</x:t>
-[...23 lines deleted...]
-    <x:t>456837103</x:t>
+    <x:t>4528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONO PHARMACEUTICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>666010004</x:t>
   </x:si>
   <x:si>
     <x:t>6367</x:t>
   </x:si>
   <x:si>
     <x:t>DAIKIN INDUSTRIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>625072004</x:t>
   </x:si>
   <x:si>
     <x:t>FR</x:t>
   </x:si>
   <x:si>
     <x:t>VALEO</x:t>
   </x:si>
   <x:si>
     <x:t>BDC5ST904</x:t>
   </x:si>
   <x:si>
+    <x:t>2503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIRIN HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649374006</x:t>
+  </x:si>
+  <x:si>
     <x:t>FRFHF</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRFAX FINANCIAL HLDGS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>303901102</x:t>
   </x:si>
   <x:si>
     <x:t>ADEN</x:t>
   </x:si>
   <x:si>
     <x:t>ADECCO GROUP AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>711072900</x:t>
   </x:si>
   <x:si>
     <x:t>NTR</x:t>
   </x:si>
   <x:si>
     <x:t>NUTRIEN LTD</x:t>
   </x:si>
   <x:si>
     <x:t>67077M108</x:t>
   </x:si>
   <x:si>
-    <x:t>2503</x:t>
-[...14 lines deleted...]
-    <x:t>666010004</x:t>
+    <x:t>LIGHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIGNIFY NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYY7VY905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONINKLIJKE AHOLD DELHAIZE N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD0Q39902</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT</x:t>
   </x:si>
   <x:si>
     <x:t>ISRAEL DISCOUNT BANK A</x:t>
   </x:si>
   <x:si>
     <x:t>645127903</x:t>
   </x:si>
   <x:si>
-    <x:t>LIGHT</x:t>
-[...14 lines deleted...]
-    <x:t>BD0Q39902</x:t>
+    <x:t>1878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAITO TRUST CONSTRUCT CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625050000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDZNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDOZ GROUP AG ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799926100</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI</x:t>
   </x:si>
   <x:si>
     <x:t>BANK LEUMI LE ISRAEL</x:t>
   </x:si>
   <x:si>
     <x:t>607642907</x:t>
   </x:si>
   <x:si>
     <x:t>ESSITY B</x:t>
   </x:si>
   <x:si>
     <x:t>ESSITY AKTIEBOLAG B</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0V9407</x:t>
   </x:si>
   <x:si>
-    <x:t>SDZNY</x:t>
-[...14 lines deleted...]
-    <x:t>625050000</x:t>
+    <x:t>ORK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORKLA ASA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VQF4902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSOCIATED BRITISH FOODS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>067312900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNA INTERNATIONAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>559222401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEKISUI CHEMICAL CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679382002</x:t>
   </x:si>
   <x:si>
     <x:t>6305</x:t>
   </x:si>
   <x:si>
     <x:t>HITACHI CONSTRUCTION MACHINE</x:t>
   </x:si>
   <x:si>
     <x:t>642940001</x:t>
   </x:si>
   <x:si>
+    <x:t>PXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAREX RESOURCES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69946Q997</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAERSK A</x:t>
   </x:si>
   <x:si>
     <x:t>AP MOLLER MAERSK A/S A</x:t>
   </x:si>
   <x:si>
     <x:t>425305000</x:t>
   </x:si>
   <x:si>
-    <x:t>4204</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>3407</x:t>
   </x:si>
   <x:si>
     <x:t>ASAHI KASEI CORP</x:t>
   </x:si>
   <x:si>
     <x:t>605460005</x:t>
   </x:si>
   <x:si>
-    <x:t>PXT</x:t>
-[...5 lines deleted...]
-    <x:t>69946Q997</x:t>
+    <x:t>AGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGEAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B86S2N903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWER CORP OF CANADA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739239952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDING AG BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>710891904</x:t>
   </x:si>
   <x:si>
     <x:t>VALMT</x:t>
   </x:si>
   <x:si>
     <x:t>VALMET OYJ</x:t>
   </x:si>
   <x:si>
     <x:t>BH6XZT903</x:t>
   </x:si>
   <x:si>
-    <x:t>RO</x:t>
-[...14 lines deleted...]
-    <x:t>739239952</x:t>
+    <x:t>STLAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STELLANTIS NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMD8KX906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXA SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>708842901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHRODERS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP9LHF908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVE B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INVESTOR AB B SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMV7PQ908</x:t>
   </x:si>
   <x:si>
     <x:t>1911</x:t>
   </x:si>
   <x:si>
     <x:t>SUMITOMO FORESTRY CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>685886004</x:t>
   </x:si>
   <x:si>
-    <x:t>SDR</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>U11</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED OVERSEAS BANK LTD</x:t>
   </x:si>
   <x:si>
     <x:t>691678007</x:t>
   </x:si>
   <x:si>
+    <x:t>MZTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIZRAHI TEFAHOT BANK LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>691670004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A5G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIB GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0L35906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUJIFILM HOLDINGS CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635652001</x:t>
+  </x:si>
+  <x:si>
     <x:t>HEN</x:t>
   </x:si>
   <x:si>
     <x:t>HENKEL AG + CO KGAA</x:t>
   </x:si>
   <x:si>
     <x:t>500246905</x:t>
   </x:si>
   <x:si>
-    <x:t>MZTF</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>6448</x:t>
   </x:si>
   <x:si>
     <x:t>BROTHER INDUSTRIES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>614650000</x:t>
   </x:si>
   <x:si>
-    <x:t>4901</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>6724</x:t>
   </x:si>
   <x:si>
     <x:t>SEIKO EPSON CORP</x:t>
   </x:si>
   <x:si>
     <x:t>661650903</x:t>
   </x:si>
   <x:si>
+    <x:t>RIO TINTO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622010007</x:t>
+  </x:si>
+  <x:si>
     <x:t>2587</x:t>
   </x:si>
   <x:si>
     <x:t>SUNTORY BEVERAGE + FOOD LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0690K5</x:t>
   </x:si>
   <x:si>
-    <x:t>RIO TINTO LTD</x:t>
-[...2 lines deleted...]
-    <x:t>622010007</x:t>
+    <x:t>5105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOYO TIRE CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>690018007</x:t>
   </x:si>
   <x:si>
     <x:t>ITV</x:t>
   </x:si>
   <x:si>
     <x:t>ITV PLC</x:t>
   </x:si>
   <x:si>
     <x:t>339864902</x:t>
   </x:si>
   <x:si>
-    <x:t>5105</x:t>
-[...5 lines deleted...]
-    <x:t>690018007</x:t>
+    <x:t>7272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YAMAHA MOTOR CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698526001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINSBURY (J) PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B019KW907</x:t>
   </x:si>
   <x:si>
     <x:t>SCMN</x:t>
   </x:si>
   <x:si>
     <x:t>SWISSCOM AG REG</x:t>
   </x:si>
   <x:si>
     <x:t>553397902</x:t>
   </x:si>
   <x:si>
-    <x:t>SBRY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ZIM</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM INTEGRATED SHIPPING SERV</x:t>
   </x:si>
   <x:si>
     <x:t>M9T951109</x:t>
   </x:si>
   <x:si>
-    <x:t>7272</x:t>
-[...5 lines deleted...]
-    <x:t>698526001</x:t>
+    <x:t>IGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGM FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449586957</x:t>
   </x:si>
   <x:si>
     <x:t>ATD</x:t>
   </x:si>
   <x:si>
     <x:t>ALIMENTATION COUCHE TARD INC</x:t>
   </x:si>
   <x:si>
     <x:t>01626P973</x:t>
   </x:si>
   <x:si>
     <x:t>OTEX</x:t>
   </x:si>
   <x:si>
     <x:t>OPEN TEXT CORP</x:t>
   </x:si>
   <x:si>
     <x:t>683715106</x:t>
   </x:si>
   <x:si>
     <x:t>7202</x:t>
   </x:si>
   <x:si>
     <x:t>ISUZU MOTORS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>646710004</x:t>
   </x:si>
   <x:si>
-    <x:t>IGM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>SWED A_SEK</x:t>
   </x:si>
   <x:si>
     <x:t>SWEDBANK AB   A SHARES</x:t>
   </x:si>
   <x:si>
     <x:t>484652904</x:t>
   </x:si>
   <x:si>
     <x:t>4042</x:t>
   </x:si>
   <x:si>
     <x:t>TOSOH CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690028006</x:t>
   </x:si>
   <x:si>
+    <x:t>SSAB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSAB AB   B SHARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B17H3F907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURIZON HOLDINGS LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B87CVM907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABDN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABERDEEN GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF8Q6K901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMPIRE CO LTD  A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291843951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS GROUP GMBH + CO KGAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI11F2W6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT AGRICOLE SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>726261902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELEPERFORMANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>599933900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTESA SANPAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>407683002</x:t>
+  </x:si>
+  <x:si>
     <x:t>7269</x:t>
   </x:si>
   <x:si>
     <x:t>SUZUKI MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>686550005</x:t>
   </x:si>
   <x:si>
-    <x:t>ABDN</x:t>
-[...59 lines deleted...]
-    <x:t>599933900</x:t>
+    <x:t>7752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICOH CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>673822003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF IRELAND GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BD1RP6901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QBE INSURANCE GROUP LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>671574002</x:t>
   </x:si>
   <x:si>
     <x:t>7270</x:t>
   </x:si>
   <x:si>
     <x:t>SUBARU CORP</x:t>
   </x:si>
   <x:si>
     <x:t>635640006</x:t>
   </x:si>
   <x:si>
-    <x:t>7752</x:t>
-[...23 lines deleted...]
-    <x:t>BD1RP6901</x:t>
+    <x:t>4578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTSUKA HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B5LTM9909</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>MERCK KGAA</x:t>
   </x:si>
   <x:si>
     <x:t>474184900</x:t>
   </x:si>
   <x:si>
-    <x:t>4578</x:t>
-[...14 lines deleted...]
-    <x:t>671574002</x:t>
+    <x:t>IGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IG GROUP HOLDINGS PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B06QFB906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAX GROUP PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1VNSX901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAYERISCHE MOTOREN WERKE PRF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>575603907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TELECOM ITALIA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>763439908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAWASAKI KISEN KAISHA LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648468007</x:t>
   </x:si>
   <x:si>
     <x:t>8015</x:t>
   </x:si>
   <x:si>
     <x:t>TOYOTA TSUSHO CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690058003</x:t>
   </x:si>
   <x:si>
-    <x:t>IGG</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>ICL GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>645553900</x:t>
   </x:si>
   <x:si>
-    <x:t>TIT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HUSQ B</x:t>
   </x:si>
   <x:si>
     <x:t>HUSQVARNA AB B SHS</x:t>
   </x:si>
   <x:si>
     <x:t>B12PJ2906</x:t>
   </x:si>
   <x:si>
     <x:t>RY</x:t>
   </x:si>
   <x:si>
     <x:t>ROYAL BANK OF CANADA</x:t>
   </x:si>
   <x:si>
     <x:t>780087102</x:t>
   </x:si>
   <x:si>
     <x:t>RUS</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSEL METALS INC</x:t>
   </x:si>
   <x:si>
     <x:t>781903950</x:t>
   </x:si>
   <x:si>
     <x:t>BAMI</x:t>
   </x:si>
   <x:si>
     <x:t>BANCO BPM SPA</x:t>
   </x:si>
   <x:si>
     <x:t>BYMD5K904</x:t>
   </x:si>
   <x:si>
+    <x:t>HLUNB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H LUNDBECK A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMGTJT908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUIG BRANDS SA B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI2NTSC6</x:t>
+  </x:si>
+  <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>SUNCORP GROUP LTD</x:t>
   </x:si>
   <x:si>
     <x:t>658508007</x:t>
   </x:si>
   <x:si>
-    <x:t>HLUNB</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CAP</x:t>
   </x:si>
   <x:si>
     <x:t>CAPGEMINI SE</x:t>
   </x:si>
   <x:si>
     <x:t>416343002</x:t>
   </x:si>
   <x:si>
     <x:t>BKG</x:t>
   </x:si>
   <x:si>
     <x:t>BERKELEY GROUP HOLDINGS/THE</x:t>
   </x:si>
   <x:si>
     <x:t>BP0RGD900</x:t>
   </x:si>
   <x:si>
-    <x:t>PUIG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>7261</x:t>
   </x:si>
   <x:si>
     <x:t>MAZDA MOTOR CORP</x:t>
   </x:si>
   <x:si>
     <x:t>690030002</x:t>
   </x:si>
   <x:si>
     <x:t>LOOMIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOOMIS AB</x:t>
   </x:si>
   <x:si>
     <x:t>BMVB56905</x:t>
   </x:si>
   <x:si>
+    <x:t>BZU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUZZI SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>578220907</x:t>
+  </x:si>
+  <x:si>
     <x:t>WAWI</x:t>
   </x:si>
   <x:si>
     <x:t>WALLENIUS WILHELMSEN ASA</x:t>
   </x:si>
   <x:si>
     <x:t>B55WMQ902</x:t>
   </x:si>
   <x:si>
-    <x:t>BZU</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MFEA</x:t>
   </x:si>
   <x:si>
     <x:t>MFE MEDIAFOREUROPE NV CL A</x:t>
   </x:si>
   <x:si>
     <x:t>BLC8J1901</x:t>
   </x:si>
   <x:si>
+    <x:t>5334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITERRA CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661960005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY PROPERTIES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>648631901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT SAISON CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659180004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWEDISH KRONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999SEKZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>US DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999USDZ92</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash</x:t>
-[...32 lines deleted...]
-    <x:t>659180004</x:t>
+    <x:t>JAPANESE YEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999JPYZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORWEGIAN KRONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999NOKZ96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEK999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
   </x:si>
   <x:si>
     <x:t>NEW ISRAELI SHEQEL</x:t>
   </x:si>
   <x:si>
     <x:t>999ILSZ93</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>ACI38SN20</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -1919,59 +1904,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G178"/>
+  <x:dimension ref="A1:G175"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.780625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.990625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="12.700625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="12.480625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
@@ -1981,3914 +1966,3851 @@
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>206242</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>17922429.8</x:v>
+        <x:v>18844331.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>165476</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>15613855.1</x:v>
+        <x:v>16059942.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>130473</x:v>
+        <x:v>250123</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>13064090.3</x:v>
+        <x:v>13966868.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>250123</x:v>
+        <x:v>328840</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>13021403.4</x:v>
+        <x:v>13834298.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>328840</x:v>
+        <x:v>598595</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>12670205.2</x:v>
+        <x:v>13300780.9</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>180617</x:v>
+        <x:v>174295</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>12605260.4</x:v>
+        <x:v>12777566.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>598595</x:v>
+        <x:v>130473</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>12432818.2</x:v>
+        <x:v>12664902.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>174295</x:v>
+        <x:v>180617</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>11904348.5</x:v>
+        <x:v>12625128.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>124693</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>10938070</x:v>
+        <x:v>11803439.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>146510</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>9281408.5</x:v>
+        <x:v>9360523.9</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>219300</x:v>
+        <x:v>90175</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>9136413.8</x:v>
+        <x:v>8894862</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>304500</x:v>
+        <x:v>189071</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>8906294</x:v>
+        <x:v>8854194.9</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>90175</x:v>
+        <x:v>219300</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>8799276.5</x:v>
+        <x:v>8765403.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>8858400</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>8756700.4</x:v>
+        <x:v>8626905.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>55462</x:v>
+        <x:v>304500</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8308762.2</x:v>
+        <x:v>8548975.4</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>189071</x:v>
+        <x:v>55462</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8264293.4</x:v>
+        <x:v>8386963.6</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>275175</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>7713552.8</x:v>
+        <x:v>7641286.2</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>19221</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>7631190.3</x:v>
+        <x:v>7499056.7</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>206304</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>7076227.2</x:v>
+        <x:v>7266026.9</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>181986</x:v>
+        <x:v>396800</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>6737121.7</x:v>
+        <x:v>7050989.5</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>396800</x:v>
+        <x:v>181986</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6583749.5</x:v>
+        <x:v>6500539.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>265287</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>6581770.5</x:v>
+        <x:v>6231591.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>132200</x:v>
+        <x:v>393532</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>5460533.7</x:v>
+        <x:v>5673573.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>393532</x:v>
+        <x:v>100523</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>5454715.9</x:v>
+        <x:v>5329894.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>100523</x:v>
+        <x:v>132200</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>5229772.2</x:v>
+        <x:v>5308049.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>433122</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>4967909.3</x:v>
+        <x:v>4985234.2</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>33256</x:v>
+        <x:v>117300</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>4594127.8</x:v>
+        <x:v>4637749.6</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>74351</x:v>
+        <x:v>33256</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>4559752.6</x:v>
+        <x:v>4600148.1</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>117300</x:v>
+        <x:v>74351</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4536857.4</x:v>
+        <x:v>4481001.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>240000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>4218986.2</x:v>
+        <x:v>4012430.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
-      <x:c r="A36" s="3" t="s">
+      <x:c r="A36" s="3" t="s"/>
+      <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B36" s="3" t="s">
+      <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>42906</x:v>
+        <x:v>3924754.7</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>3888654.3</x:v>
+        <x:v>3924754.7</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>119100</x:v>
+        <x:v>42906</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>3656418.8</x:v>
+        <x:v>3892233.1</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>109800</x:v>
+        <x:v>64392</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>3623018.7</x:v>
+        <x:v>3782386.1</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>50838</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>3577233.6</x:v>
+        <x:v>3748845.5</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>64392</x:v>
+        <x:v>119100</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>3553794.5</x:v>
+        <x:v>3531128</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>91026</x:v>
+        <x:v>442500</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>3474588.5</x:v>
+        <x:v>3430714.1</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>442500</x:v>
+        <x:v>109800</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>3440603.5</x:v>
+        <x:v>3420541.5</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>15510</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>3243296.1</x:v>
+        <x:v>3158766.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>1120</x:v>
+        <x:v>91026</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>3201719</x:v>
+        <x:v>3145930.3</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>1037219</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>3011752.7</x:v>
+        <x:v>2952803.7</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="3" t="s"/>
+      <x:c r="A46" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>2895365.2</x:v>
+        <x:v>117646</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>2895365.2</x:v>
+        <x:v>2903503.3</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>27873</x:v>
+        <x:v>241200</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>2826692.1</x:v>
+        <x:v>2808482.8</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
-        <x:v>111505</x:v>
+        <x:v>27873</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>2791832.3</x:v>
+        <x:v>2768303.9</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>241200</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>2783454.2</x:v>
+        <x:v>2756056.9</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
-        <x:v>117646</x:v>
+        <x:v>111505</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>2688211.1</x:v>
+        <x:v>2726511.4</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>144553</x:v>
+        <x:v>63700</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>2454059.3</x:v>
+        <x:v>2413151</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
-        <x:v>30625</x:v>
+        <x:v>48919</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>2413812.5</x:v>
+        <x:v>2367456.4</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
-        <x:v>63700</x:v>
+        <x:v>103800</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>2388027.7</x:v>
+        <x:v>2353502.5</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
-        <x:v>48919</x:v>
+        <x:v>1728000</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>2347542.8</x:v>
+        <x:v>2344239.5</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
-        <x:v>103800</x:v>
+        <x:v>26923</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>2278813.8</x:v>
+        <x:v>2292493.5</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>48488</x:v>
+        <x:v>30625</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
-        <x:v>2189495</x:v>
+        <x:v>2281753.9</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
-        <x:v>26923</x:v>
+        <x:v>144553</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>2152224.6</x:v>
+        <x:v>2269256.5</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>1728000</x:v>
+        <x:v>48488</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>2138272.8</x:v>
+        <x:v>2198740.9</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>60585</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>2012617.3</x:v>
+        <x:v>1973860.9</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>43720</x:v>
+        <x:v>60562</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>1931571.2</x:v>
+        <x:v>1951375</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>60562</x:v>
+        <x:v>43720</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>1931031.2</x:v>
+        <x:v>1915111.6</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
         <x:v>63835</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>1887862.2</x:v>
+        <x:v>1896965.6</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
-        <x:v>147100</x:v>
+        <x:v>18254</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>1808436.8</x:v>
+        <x:v>1793455.5</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>433025</x:v>
+        <x:v>174500</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>1790324.1</x:v>
+        <x:v>1779228.6</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>18254</x:v>
+        <x:v>147100</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
-        <x:v>1760598.3</x:v>
+        <x:v>1758894.5</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>174500</x:v>
+        <x:v>99500</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>1745163.8</x:v>
+        <x:v>1730502.3</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>273000</x:v>
+        <x:v>71167</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>1669584.2</x:v>
+        <x:v>1702275.6</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>99500</x:v>
+        <x:v>433025</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>1663503.5</x:v>
+        <x:v>1630632.5</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>71167</x:v>
+        <x:v>25134</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1632499</x:v>
+        <x:v>1591023.7</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>69600</x:v>
+        <x:v>140951</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
-        <x:v>1571100.2</x:v>
+        <x:v>1588660.4</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>140951</x:v>
+        <x:v>273000</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>1564581</x:v>
+        <x:v>1580376.9</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>25134</x:v>
+        <x:v>58654</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
-        <x:v>1551724.6</x:v>
+        <x:v>1577206.1</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>58654</x:v>
+        <x:v>69600</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>1509754</x:v>
+        <x:v>1560624.2</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
-        <x:v>11700</x:v>
+        <x:v>90900</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>1447905.7</x:v>
+        <x:v>1448065.4</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>119959</x:v>
+        <x:v>11700</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>1427464.2</x:v>
+        <x:v>1445544.3</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>805</x:v>
+        <x:v>119959</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
-        <x:v>1413225.8</x:v>
+        <x:v>1427722.4</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>58198</x:v>
+        <x:v>84800</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
-        <x:v>1393111.4</x:v>
+        <x:v>1398984.8</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>17732</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>1380968.2</x:v>
+        <x:v>1372887.3</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>84800</x:v>
+        <x:v>58198</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1377035.1</x:v>
+        <x:v>1366146.8</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>90900</x:v>
+        <x:v>17732</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>1370879</x:v>
+        <x:v>1363236.2</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>120404</x:v>
+        <x:v>60508</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>1330819.7</x:v>
+        <x:v>1307006.1</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>60508</x:v>
+        <x:v>26075</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>1300548.8</x:v>
+        <x:v>1260399.4</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>26075</x:v>
+        <x:v>120404</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
-        <x:v>1250997.6</x:v>
+        <x:v>1251668.7</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>52151</x:v>
+        <x:v>52200</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
-        <x:v>1233899.3</x:v>
+        <x:v>1242436.6</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>44173</x:v>
+        <x:v>15372</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
-        <x:v>1207188.5</x:v>
+        <x:v>1225917</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>15372</x:v>
+        <x:v>52151</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>1203397</x:v>
+        <x:v>1204015.5</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>52200</x:v>
+        <x:v>44173</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1194327.9</x:v>
+        <x:v>1133429.7</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
-        <x:v>32900</x:v>
+        <x:v>89317</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>1182946.8</x:v>
+        <x:v>1129831.7</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>424</x:v>
+        <x:v>45507</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>1177913.4</x:v>
+        <x:v>1125903.5</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>66000</x:v>
+        <x:v>20559</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>1145869.2</x:v>
+        <x:v>1112858.7</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="3" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>45507</x:v>
+        <x:v>66000</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>1123805.7</x:v>
+        <x:v>1096691.1</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="3" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>20559</x:v>
+        <x:v>32900</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>1113269.9</x:v>
+        <x:v>1096254.3</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="3" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>89317</x:v>
+        <x:v>54246</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>1096079.5</x:v>
+        <x:v>1072779</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="3" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>104900</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>1073709.8</x:v>
+        <x:v>1026260.1</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="3" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>54246</x:v>
+        <x:v>104900</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>1053658.1</x:v>
+        <x:v>1015670.2</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="3" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>35018</x:v>
+        <x:v>13413</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>1053900.1</x:v>
+        <x:v>1007750.2</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="3" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>2474</x:v>
+        <x:v>20342</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>1002205.6</x:v>
+        <x:v>995324.1</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="3" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>20342</x:v>
+        <x:v>2474</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
-        <x:v>985421</x:v>
+        <x:v>994064.9</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="3" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>101600</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>947762.4</x:v>
+        <x:v>990679.4</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="3" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>124319</x:v>
+        <x:v>131714</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>945784.5</x:v>
+        <x:v>965774.6</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="3" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>13413</x:v>
+        <x:v>20482</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>942272</x:v>
+        <x:v>957750.9</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="3" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="D102" s="4" t="n">
-        <x:v>25065</x:v>
+        <x:v>124319</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>933935.5</x:v>
+        <x:v>954791.7</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="3" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D103" s="4" t="n">
-        <x:v>20482</x:v>
+        <x:v>25065</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
-        <x:v>921819</x:v>
+        <x:v>940248.2</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="3" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D104" s="4" t="n">
-        <x:v>31600</x:v>
+        <x:v>101600</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>916473.9</x:v>
+        <x:v>913680.5</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="3" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D105" s="4" t="n">
-        <x:v>12136</x:v>
+        <x:v>31600</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>892928.1</x:v>
+        <x:v>908666.4</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="3" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D106" s="4" t="n">
         <x:v>11739</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
-        <x:v>878323.4</x:v>
+        <x:v>879690.4</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="3" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D107" s="4" t="n">
-        <x:v>131714</x:v>
+        <x:v>82062</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>870461.3</x:v>
+        <x:v>852324.8</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="3" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D108" s="4" t="n">
-        <x:v>82062</x:v>
+        <x:v>42800</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>866383.5</x:v>
+        <x:v>844895.7</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="3" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D109" s="4" t="n">
-        <x:v>43900</x:v>
+        <x:v>12136</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>818756.2</x:v>
+        <x:v>842857.9</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="3" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D110" s="4" t="n">
-        <x:v>42800</x:v>
+        <x:v>43900</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>815110.6</x:v>
+        <x:v>829194.7</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="3" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D111" s="4" t="n">
         <x:v>64600</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>813385.7</x:v>
+        <x:v>826071.9</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="3" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="B112" s="3" t="s">
+      <x:c r="C112" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C112" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D112" s="4" t="n">
-        <x:v>27000</x:v>
+        <x:v>6982</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>778740.6</x:v>
+        <x:v>809952</x:v>
       </x:c>
       <x:c r="G112" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B113" s="3" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D113" s="4" t="n">
-        <x:v>6982</x:v>
+        <x:v>27000</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>768222.3</x:v>
+        <x:v>781556.7</x:v>
       </x:c>
       <x:c r="G113" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="3" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="B114" s="3" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C114" s="3" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D114" s="4" t="n">
-        <x:v>717215</x:v>
+        <x:v>31000</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
-        <x:v>766558.5</x:v>
+        <x:v>746782</x:v>
       </x:c>
       <x:c r="G114" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="3" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B115" s="3" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D115" s="4" t="n">
-        <x:v>31000</x:v>
+        <x:v>717215</x:v>
       </x:c>
       <x:c r="E115" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F115" s="4" t="n">
-        <x:v>743798.3</x:v>
+        <x:v>740957.1</x:v>
       </x:c>
       <x:c r="G115" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="3" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="B116" s="3" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C116" s="3" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="4" t="n">
-        <x:v>813</x:v>
+        <x:v>97200</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>730049.2</x:v>
+        <x:v>724873.1</x:v>
       </x:c>
       <x:c r="G116" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="3" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="B117" s="3" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D117" s="4" t="n">
         <x:v>152376</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
-        <x:v>704037.6</x:v>
+        <x:v>698722.7</x:v>
       </x:c>
       <x:c r="G117" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="3" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="B118" s="3" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C118" s="3" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D118" s="4" t="n">
-        <x:v>25704</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>697606.6</x:v>
+        <x:v>683189</x:v>
       </x:c>
       <x:c r="G118" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="3" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="B119" s="3" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D119" s="4" t="n">
-        <x:v>97200</x:v>
+        <x:v>25704</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>681406.5</x:v>
+        <x:v>676015.2</x:v>
       </x:c>
       <x:c r="G119" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="3" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="B120" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C120" s="3" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D120" s="4" t="n">
-        <x:v>11461</x:v>
+        <x:v>13464</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
-        <x:v>657073.4</x:v>
+        <x:v>650260.2</x:v>
       </x:c>
       <x:c r="G120" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="3" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="B121" s="3" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="D121" s="4" t="n">
-        <x:v>28465</x:v>
+        <x:v>11461</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>653841.1</x:v>
+        <x:v>648952.2</x:v>
       </x:c>
       <x:c r="G121" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="3" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B122" s="3" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="3" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D122" s="4" t="n">
-        <x:v>42600</x:v>
+        <x:v>28465</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>652452.8</x:v>
+        <x:v>632207.7</x:v>
       </x:c>
       <x:c r="G122" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="3" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B123" s="3" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D123" s="4" t="n">
-        <x:v>13464</x:v>
+        <x:v>42600</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>629278.1</x:v>
+        <x:v>615093.1</x:v>
       </x:c>
       <x:c r="G123" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="3" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B124" s="3" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C124" s="3" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D124" s="4" t="n">
         <x:v>16970</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>613905.1</x:v>
+        <x:v>569354.9</x:v>
       </x:c>
       <x:c r="G124" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="3" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="B125" s="3" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="D125" s="4" t="n">
         <x:v>38000</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>577720.8</x:v>
+        <x:v>562843.9</x:v>
       </x:c>
       <x:c r="G125" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="3" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B126" s="3" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C126" s="3" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D126" s="4" t="n">
-        <x:v>43700</x:v>
+        <x:v>71649</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>540388.8</x:v>
+        <x:v>560752.3</x:v>
       </x:c>
       <x:c r="G126" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="3" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B127" s="3" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D127" s="4" t="n">
-        <x:v>211237</x:v>
+        <x:v>189823</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
-        <x:v>539604</x:v>
+        <x:v>547867.2</x:v>
       </x:c>
       <x:c r="G127" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="3" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="B128" s="3" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C128" s="3" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D128" s="4" t="n">
-        <x:v>14718</x:v>
+        <x:v>211237</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
-        <x:v>537549.3</x:v>
+        <x:v>534838</x:v>
       </x:c>
       <x:c r="G128" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="3" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B129" s="3" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="D129" s="4" t="n">
-        <x:v>189823</x:v>
+        <x:v>14718</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>534237.9</x:v>
+        <x:v>530761</x:v>
       </x:c>
       <x:c r="G129" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="3" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B130" s="3" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C130" s="3" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D130" s="4" t="n">
-        <x:v>71649</x:v>
+        <x:v>8224</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>533936.1</x:v>
+        <x:v>513953.5</x:v>
       </x:c>
       <x:c r="G130" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="3" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B131" s="3" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D131" s="4" t="n">
-        <x:v>8224</x:v>
+        <x:v>26558</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
-        <x:v>520203.1</x:v>
+        <x:v>505461.7</x:v>
       </x:c>
       <x:c r="G131" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="3" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B132" s="3" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C132" s="3" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="4" t="n">
-        <x:v>26558</x:v>
+        <x:v>8576</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>506865.8</x:v>
+        <x:v>497172.1</x:v>
       </x:c>
       <x:c r="G132" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="3" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B133" s="3" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D133" s="4" t="n">
-        <x:v>8576</x:v>
+        <x:v>79134</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>497713.7</x:v>
+        <x:v>492707.7</x:v>
       </x:c>
       <x:c r="G133" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="3" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B134" s="3" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C134" s="3" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D134" s="4" t="n">
-        <x:v>29500</x:v>
+        <x:v>43700</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>481438.7</x:v>
+        <x:v>477613.6</x:v>
       </x:c>
       <x:c r="G134" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="3" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B135" s="3" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D135" s="4" t="n">
         <x:v>55900</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
-        <x:v>481061.4</x:v>
+        <x:v>475379.5</x:v>
       </x:c>
       <x:c r="G135" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="3" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="B136" s="3" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C136" s="3" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="D136" s="4" t="n">
-        <x:v>79134</x:v>
+        <x:v>26055</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>473236.7</x:v>
+        <x:v>468699.9</x:v>
       </x:c>
       <x:c r="G136" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="3" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="B137" s="3" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="D137" s="4" t="n">
-        <x:v>26055</x:v>
+        <x:v>30606</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>472313</x:v>
+        <x:v>467706.3</x:v>
       </x:c>
       <x:c r="G137" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="3" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="B138" s="3" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="3" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D138" s="4" t="n">
-        <x:v>3654</x:v>
+        <x:v>29500</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>458280.8</x:v>
+        <x:v>466246.8</x:v>
       </x:c>
       <x:c r="G138" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="3" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B139" s="3" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D139" s="4" t="n">
         <x:v>6500</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>452216.4</x:v>
+        <x:v>456022.4</x:v>
       </x:c>
       <x:c r="G139" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="3" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B140" s="3" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C140" s="3" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="D140" s="4" t="n">
-        <x:v>30606</x:v>
+        <x:v>3654</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>447053.8</x:v>
+        <x:v>454802.2</x:v>
       </x:c>
       <x:c r="G140" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="3" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="B141" s="3" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D141" s="4" t="n">
-        <x:v>10300</x:v>
+        <x:v>23406</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>431113.3</x:v>
+        <x:v>446450.9</x:v>
       </x:c>
       <x:c r="G141" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="3" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B142" s="3" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C142" s="3" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D142" s="4" t="n">
-        <x:v>23406</x:v>
+        <x:v>35043</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>422635.7</x:v>
+        <x:v>413110.4</x:v>
       </x:c>
       <x:c r="G142" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="3" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B143" s="3" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="4" t="n">
-        <x:v>35043</x:v>
+        <x:v>4397</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>418041.5</x:v>
+        <x:v>399946</x:v>
       </x:c>
       <x:c r="G143" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="3" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B144" s="3" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C144" s="3" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D144" s="4" t="n">
-        <x:v>22600</x:v>
+        <x:v>534608</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>406513</x:v>
+        <x:v>390134.3</x:v>
       </x:c>
       <x:c r="G144" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="3" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B145" s="3" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D145" s="4" t="n">
-        <x:v>4397</x:v>
+        <x:v>22600</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>399164.3</x:v>
+        <x:v>389484.2</x:v>
       </x:c>
       <x:c r="G145" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="3" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B146" s="3" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C146" s="3" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="D146" s="4" t="n">
-        <x:v>73492</x:v>
+        <x:v>10300</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>390576</x:v>
+        <x:v>389033.7</x:v>
       </x:c>
       <x:c r="G146" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="3" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="B147" s="3" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="D147" s="4" t="n">
-        <x:v>534608</x:v>
+        <x:v>73492</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>382985</x:v>
+        <x:v>386682.8</x:v>
       </x:c>
       <x:c r="G147" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="3" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B148" s="3" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C148" s="3" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="4" t="n">
         <x:v>96450</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>379377.6</x:v>
+        <x:v>380581.8</x:v>
       </x:c>
       <x:c r="G148" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="3" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="B149" s="3" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D149" s="4" t="n">
         <x:v>2149</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>348890.2</x:v>
+        <x:v>355423.1</x:v>
       </x:c>
       <x:c r="G149" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="3" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B150" s="3" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C150" s="3" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D150" s="4" t="n">
         <x:v>9317</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>321959.4</x:v>
+        <x:v>323183.3</x:v>
       </x:c>
       <x:c r="G150" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="3" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="B151" s="3" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D151" s="4" t="n">
         <x:v>22729</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>310221.3</x:v>
+        <x:v>318082.4</x:v>
       </x:c>
       <x:c r="G151" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="3" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="B152" s="3" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C152" s="3" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D152" s="4" t="n">
-        <x:v>25262</x:v>
+        <x:v>48726</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
-        <x:v>277102</x:v>
+        <x:v>300136.1</x:v>
       </x:c>
       <x:c r="G152" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="3" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="B153" s="3" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="4" t="n">
-        <x:v>48726</x:v>
+        <x:v>14384</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>275592.4</x:v>
+        <x:v>286186.4</x:v>
       </x:c>
       <x:c r="G153" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="3" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="B154" s="3" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C154" s="3" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="D154" s="4" t="n">
-        <x:v>2268</x:v>
+        <x:v>25262</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>270533.3</x:v>
+        <x:v>275266.1</x:v>
       </x:c>
       <x:c r="G154" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="3" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="B155" s="3" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="D155" s="4" t="n">
-        <x:v>5434</x:v>
+        <x:v>2268</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>267666.3</x:v>
+        <x:v>267565.1</x:v>
       </x:c>
       <x:c r="G155" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="3" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="B156" s="3" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C156" s="3" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="4" t="n">
-        <x:v>14384</x:v>
+        <x:v>5434</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>261653.9</x:v>
+        <x:v>231775.7</x:v>
       </x:c>
       <x:c r="G156" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="3" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="3" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="4" t="n">
         <x:v>35900</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>257286.9</x:v>
+        <x:v>231504</x:v>
       </x:c>
       <x:c r="G157" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="3" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B158" s="3" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C158" s="3" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="D158" s="4" t="n">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>217031.5</x:v>
+        <x:v>225005.8</x:v>
       </x:c>
       <x:c r="G158" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="3" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B159" s="3" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="D159" s="4" t="n">
-        <x:v>15773</x:v>
+        <x:v>4120</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
-        <x:v>207025.4</x:v>
+        <x:v>207939.9</x:v>
       </x:c>
       <x:c r="G159" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="3" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B160" s="3" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C160" s="3" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D160" s="4" t="n">
-        <x:v>4120</x:v>
+        <x:v>15773</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>204989.2</x:v>
+        <x:v>208041.7</x:v>
       </x:c>
       <x:c r="G160" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="3" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="B161" s="3" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="4" t="n">
         <x:v>65175</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>185685</x:v>
+        <x:v>202520</x:v>
       </x:c>
       <x:c r="G161" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
-      <x:c r="A162" s="3" t="s"/>
+      <x:c r="A162" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
       <x:c r="B162" s="3" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C162" s="3" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="4" t="n">
-        <x:v>180855.8</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>180855.8</x:v>
+        <x:v>169475.5</x:v>
       </x:c>
       <x:c r="G162" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
-      <x:c r="A163" s="3" t="s"/>
+      <x:c r="A163" s="3" t="s">
+        <x:v>480</x:v>
+      </x:c>
       <x:c r="B163" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="4" t="n">
-        <x:v>142114.7</x:v>
+        <x:v>58500</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
-        <x:v>179234</x:v>
+        <x:v>164398.6</x:v>
       </x:c>
       <x:c r="G163" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="3" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B164" s="3" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C164" s="3" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D164" s="4" t="n">
-        <x:v>58500</x:v>
+        <x:v>4800</x:v>
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
-        <x:v>173436.2</x:v>
+        <x:v>128896.4</x:v>
       </x:c>
       <x:c r="G164" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
-      <x:c r="A165" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A165" s="3" t="s"/>
       <x:c r="B165" s="3" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="D165" s="4" t="n">
-        <x:v>3600</x:v>
+        <x:v>758386.8</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
-        <x:v>172325.2</x:v>
+        <x:v>80013.8</x:v>
       </x:c>
       <x:c r="G165" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
-      <x:c r="A166" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A166" s="3" t="s"/>
       <x:c r="B166" s="3" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C166" s="3" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D166" s="4" t="n">
-        <x:v>4800</x:v>
+        <x:v>61254.5</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>130334.4</x:v>
+        <x:v>61254.5</x:v>
       </x:c>
       <x:c r="G166" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="3" t="s"/>
       <x:c r="B167" s="3" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D167" s="4" t="n">
-        <x:v>17894</x:v>
+        <x:v>-1127700</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>5746.1</x:v>
+        <x:v>-7067.1</x:v>
       </x:c>
       <x:c r="G167" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="3" t="s"/>
       <x:c r="B168" s="3" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C168" s="3" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="D168" s="4" t="n">
-        <x:v>7472.1</x:v>
+        <x:v>3325.1</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>5257.4</x:v>
+        <x:v>3855.3</x:v>
       </x:c>
       <x:c r="G168" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="3" t="s"/>
       <x:c r="B169" s="3" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="D169" s="4" t="n">
-        <x:v>3339.5</x:v>
+        <x:v>424.8</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>3830.3</x:v>
+        <x:v>44.1</x:v>
       </x:c>
       <x:c r="G169" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="3" t="s"/>
       <x:c r="B170" s="3" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C170" s="3" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C170" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D170" s="4" t="n">
-        <x:v>3376.5</x:v>
+        <x:v>-758386.8</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>2460</x:v>
+        <x:v>-330.7</x:v>
       </x:c>
       <x:c r="G170" s="3" t="s">
-        <x:v>479</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="3" t="s"/>
       <x:c r="B171" s="3" t="s">
-        <x:v>480</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D171" s="4" t="n">
-        <x:v>-142114.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>1621.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G171" s="3" t="s">
-        <x:v>500</x:v>
-[...4 lines deleted...]
-      <x:c r="B172" s="3" t="s">
+        <x:v>488</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:7">
+      <x:c r="A173" s="3" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C172" s="3" t="s">
+    </x:row>
+    <x:row r="174" spans="1:7">
+      <x:c r="A174" s="3" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D172" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B173" s="3" t="s">
+    </x:row>
+    <x:row r="175" spans="1:7">
+      <x:c r="A175" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...49 lines deleted...]
-        <x:v>508</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>