--- v0 (2026-05-05)
+++ v1 (2026-05-28)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22010aef3758494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3694797e96453bbd63db4274975c30.psmdcp" Id="R45f28a49aca14ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3b2391ca47484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/096fbda1f84c4e319f2c338dfe4d6ed9.psmdcp" Id="Re2e2f37a1f904acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Risk Profile - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 10/31/2024 to 03/31/2026</x:t>
+    <x:t>From 10/31/2024 to 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,92 +182,92 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026 (%)</x:t>
+    <x:t>As of 04/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
-    <x:t>Australia</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
+    <x:t>Sweden</x:t>
+  </x:si>
+  <x:si>
     <x:t>Switzerland</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
     <x:t>CAD</x:t>
   </x:si>
   <x:si>
     <x:t>CHF</x:t>
   </x:si>
   <x:si>
     <x:t>DKK</x:t>
@@ -344,156 +344,156 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (135.7 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.0 &amp; Below)</x:t>
+    <x:t>Large (149.2 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.7 To 149.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.6 To 53.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 20.6)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Industria de Diseno Textil SA</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis AG</x:t>
   </x:si>
   <x:si>
+    <x:t>Air Liquide SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'Oreal SA</x:t>
+  </x:si>
+  <x:si>
     <x:t>LVMH Moet Hennessy Louis Vuitton SE</x:t>
   </x:si>
   <x:si>
+    <x:t>Roche Holding AG</x:t>
+  </x:si>
+  <x:si>
     <x:t>Haleon PLC</x:t>
   </x:si>
   <x:si>
-    <x:t>Air Liquide SA</x:t>
-[...11 lines deleted...]
-    <x:t>Safran SA</x:t>
+    <x:t>Kerry Group PLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML Holding NV</x:t>
   </x:si>
   <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 03/31/2026</x:t>
+    <x:t>As of 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.8x</x:t>
+    <x:t>19.6x</x:t>
   </x:si>
   <x:si>
     <x:t>15.7x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.1%</x:t>
-[...2 lines deleted...]
-    <x:t>15.2%</x:t>
+    <x:t>25.4%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.4%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>61.9 USD</x:t>
-[...2 lines deleted...]
-    <x:t>59.5 USD</x:t>
+    <x:t>64.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.0x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1x</x:t>
+    <x:t>1.2x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -875,98 +875,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-17.87</x:v>
+        <x:v>-19.12</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.09</x:v>
+        <x:v>1.04</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.93</x:v>
+        <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>-0.15</x:v>
+        <x:v>0.05</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.15</x:v>
+        <x:v>1.46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.21</x:v>
+        <x:v>14.19</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.53</x:v>
+        <x:v>13.04</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1021,76 +1021,76 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>80.6</x:v>
+        <x:v>78.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57.5</x:v>
+        <x:v>57.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>19.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>42.5</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1115,153 +1115,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>22.5</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>8.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>22.9</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1286,216 +1286,216 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>51.8</x:v>
+        <x:v>51.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30.6</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
         <x:v>3.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1526,161 +1526,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.6</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>26</x:v>
+        <x:v>26.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>21.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>18.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>18.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1725,95 +1725,95 @@
       <x:c r="A1" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>25.9</x:v>
+        <x:v>26.4</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>30.9</x:v>
+        <x:v>31.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>36</x:v>
+        <x:v>36.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>26.3</x:v>
+        <x:v>25.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>24.9</x:v>
+        <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>16.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1845,183 +1845,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2082,51 +2082,51 @@
         <x:v>102</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">