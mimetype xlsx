--- v1 (2026-05-28)
+++ v2 (2026-06-21)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3b2391ca47484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/096fbda1f84c4e319f2c338dfe4d6ed9.psmdcp" Id="Re2e2f37a1f904acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96120f7dd60e463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68bab6287a4e4c17b104afefe6b29d9b.psmdcp" Id="R77854eeab28d4882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Risk Profile - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 10/31/2024 to 04/30/2026</x:t>
+    <x:t>From 10/31/2024 to 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026 (%)</x:t>
+    <x:t>As of 05/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
@@ -344,156 +344,156 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (149.2 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.4 &amp; Below)</x:t>
+    <x:t>Large (151.4 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (55.2 To 151.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.3 To 55.2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.6 To 21.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.6 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Industria de Diseno Textil SA</x:t>
   </x:si>
   <x:si>
+    <x:t>SAP SE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Novartis AG</x:t>
   </x:si>
   <x:si>
+    <x:t>L'Oreal SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML Holding NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amadeus IT Group SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever PLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Air Liquide SA</x:t>
   </x:si>
   <x:si>
-    <x:t>L'Oreal SA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/30/2026</x:t>
+    <x:t>As of 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>19.6x</x:t>
-[...2 lines deleted...]
-    <x:t>15.7x</x:t>
+    <x:t>20.2x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.4%</x:t>
-[...2 lines deleted...]
-    <x:t>15.4%</x:t>
+    <x:t>25.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.6%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>64.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>65.8 USD</x:t>
+    <x:t>67.8 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69.4 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.0x</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2x</x:t>
+    <x:t>1.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -875,98 +875,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-19.12</x:v>
+        <x:v>-18.81</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.04</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.92</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.05</x:v>
+        <x:v>0.14</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.46</x:v>
+        <x:v>1.56</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>14.19</x:v>
+        <x:v>13.88</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>13.04</x:v>
+        <x:v>12.71</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1021,76 +1021,76 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>78.8</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57.2</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>19.8</x:v>
+        <x:v>19.7</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>42.8</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1115,153 +1115,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>22.5</x:v>
+        <x:v>22.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
         <x:v>3.2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1286,205 +1286,205 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>11</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>51.1</x:v>
+        <x:v>53.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30.8</x:v>
+        <x:v>30.9</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>13.6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
         <x:v>3.2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
@@ -1526,161 +1526,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.2</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>21.4</x:v>
+        <x:v>18.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>26.6</x:v>
+        <x:v>26.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>16.6</x:v>
+        <x:v>17.3</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>18.6</x:v>
+        <x:v>20.5</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>9.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1725,98 +1725,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>26.4</x:v>
+        <x:v>24.2</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>31.2</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>36.3</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>25.6</x:v>
+        <x:v>22.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>24.1</x:v>
+        <x:v>24.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1845,183 +1845,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2079,51 +2079,51 @@
         <x:v>101</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>