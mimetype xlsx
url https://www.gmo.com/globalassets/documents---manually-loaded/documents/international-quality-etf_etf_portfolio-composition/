--- v2 (2026-06-21)
+++ v3 (2026-07-15)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96120f7dd60e463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68bab6287a4e4c17b104afefe6b29d9b.psmdcp" Id="R77854eeab28d4882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725cd7d6d97045fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23a41d091b03447390b83a022156430c.psmdcp" Id="Re6128122a4644541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Risk Profile - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 10/31/2024 to 05/31/2026</x:t>
+    <x:t>From 10/31/2024 to 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,92 +182,92 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026 (%)</x:t>
+    <x:t>As of 06/30/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
-    <x:t>Sweden</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Switzerland</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>Currencies - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
     <x:t>CAD</x:t>
   </x:si>
   <x:si>
     <x:t>CHF</x:t>
   </x:si>
   <x:si>
     <x:t>DKK</x:t>
@@ -344,144 +344,144 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (151.4 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.6 &amp; Below)</x:t>
+    <x:t>Large (156.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 156.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.3 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.2 To 20.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.2 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Industria de Diseno Textil SA</x:t>
   </x:si>
   <x:si>
-    <x:t>SAP SE</x:t>
+    <x:t>ASML Holding NV</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis AG</x:t>
   </x:si>
   <x:si>
+    <x:t>Safran SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever PLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>L'Oreal SA</x:t>
   </x:si>
   <x:si>
-    <x:t>ASML Holding NV</x:t>
-[...2 lines deleted...]
-    <x:t>Amadeus IT Group SA</x:t>
+    <x:t>Air Liquide SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kerry Group PLC</x:t>
   </x:si>
   <x:si>
     <x:t>Roche Holding AG</x:t>
   </x:si>
   <x:si>
-    <x:t>Unilever PLC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/31/2026</x:t>
+    <x:t>As of 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>20.2x</x:t>
   </x:si>
   <x:si>
-    <x:t>16.2x</x:t>
+    <x:t>16.3x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>25.8%</x:t>
-[...2 lines deleted...]
-    <x:t>15.6%</x:t>
+    <x:t>26.0%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.8%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>67.8 USD</x:t>
-[...2 lines deleted...]
-    <x:t>69.4 USD</x:t>
+    <x:t>68.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68.8 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.0x</x:t>
   </x:si>
   <x:si>
     <x:t>1.1x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
@@ -875,98 +875,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-18.81</x:v>
+        <x:v>-15.84</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
-        <x:v>1.04</x:v>
+        <x:v>1.02</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.92</x:v>
+        <x:v>0.88</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.14</x:v>
+        <x:v>0.21</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.56</x:v>
+        <x:v>1.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.88</x:v>
+        <x:v>13.57</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.71</x:v>
+        <x:v>12.49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1021,76 +1021,76 @@
       <x:c r="A1" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>79</x:v>
+        <x:v>78.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57</x:v>
+        <x:v>57.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>19.7</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>43</x:v>
+        <x:v>42.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1115,153 +1115,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>22.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1286,216 +1286,216 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>53.3</x:v>
+        <x:v>52.6</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30.9</x:v>
+        <x:v>31.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>12.7</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1526,161 +1526,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>26.4</x:v>
+        <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>17.3</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>21.6</x:v>
+        <x:v>22.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>18.3</x:v>
+        <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.7</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>10.5</x:v>
+        <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1725,98 +1725,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>24.2</x:v>
+        <x:v>26.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>20.3</x:v>
+        <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>32</x:v>
+        <x:v>30.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>36</x:v>
+        <x:v>34.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>22.8</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>24.5</x:v>
+        <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>16.8</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>16.5</x:v>
+        <x:v>16.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1845,183 +1845,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2079,54 +2079,54 @@
         <x:v>101</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>752</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">