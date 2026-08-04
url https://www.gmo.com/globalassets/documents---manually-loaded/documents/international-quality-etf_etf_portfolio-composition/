--- v3 (2026-07-15)
+++ v4 (2026-08-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725cd7d6d97045fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23a41d091b03447390b83a022156430c.psmdcp" Id="Re6128122a4644541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e1d87d9aba4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d9266aa8dce4edda47fc9a8053f596f.psmdcp" Id="Rbb813ac853a14e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">