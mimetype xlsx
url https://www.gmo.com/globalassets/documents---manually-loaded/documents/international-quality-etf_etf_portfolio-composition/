--- v4 (2026-08-04)
+++ v5 (2026-08-25)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e1d87d9aba4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d9266aa8dce4edda47fc9a8053f596f.psmdcp" Id="Rbb813ac853a14e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fad8ab8530f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0bf5b778b1d42c98a0134377a7b91ab.psmdcp" Id="Raa4fd4693afa41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Risk Profile - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 10/31/2024 to 06/30/2026</x:t>
+    <x:t>From 10/31/2024 to 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026 (%)</x:t>
+    <x:t>As of 07/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
@@ -344,156 +344,156 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (156.8 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.2 &amp; Below)</x:t>
+    <x:t>Large (157.5 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (53.3 To 157.5)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (20.8 To 53.3)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.1 To 20.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.1 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Industria de Diseno Textil SA</x:t>
   </x:si>
   <x:si>
-    <x:t>ASML Holding NV</x:t>
+    <x:t>Unilever PLC</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis AG</x:t>
   </x:si>
   <x:si>
+    <x:t>SAP SE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Safran SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Unilever PLC</x:t>
+    <x:t>Roche Holding AG</x:t>
   </x:si>
   <x:si>
     <x:t>L'Oreal SA</x:t>
   </x:si>
   <x:si>
+    <x:t>Kerry Group PLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Air Liquide SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Kerry Group PLC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/30/2026</x:t>
+    <x:t>As of 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.2x</x:t>
-[...2 lines deleted...]
-    <x:t>16.3x</x:t>
+    <x:t>20.3x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.5x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.0%</x:t>
+    <x:t>26.7%</x:t>
   </x:si>
   <x:si>
     <x:t>15.8%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>68.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>68.8 USD</x:t>
+    <x:t>59.7 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73.3 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0x</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.1x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -875,98 +875,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-15.84</x:v>
+        <x:v>-16.29</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.02</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
         <x:v>0.88</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.21</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.47</x:v>
+        <x:v>1.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.57</x:v>
+        <x:v>13.25</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.49</x:v>
+        <x:v>12.19</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1032,65 +1032,65 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>78.9</x:v>
+        <x:v>80.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57.3</x:v>
+        <x:v>57.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>20.3</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>42.7</x:v>
+        <x:v>42.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1115,153 +1115,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>22.4</x:v>
+        <x:v>22.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
         <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>15.7</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1286,205 +1286,205 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>52.6</x:v>
+        <x:v>53.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>31.4</x:v>
+        <x:v>30.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>15</x:v>
+        <x:v>15.7</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>20.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
@@ -1526,161 +1526,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>15.1</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>18.1</x:v>
+        <x:v>18.9</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>27.1</x:v>
+        <x:v>28.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>16.7</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>22.1</x:v>
+        <x:v>22.3</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>20.7</x:v>
+        <x:v>19.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>11.6</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1725,98 +1725,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>26.6</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>22.6</x:v>
+        <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>30.8</x:v>
+        <x:v>32.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>34.7</x:v>
+        <x:v>36.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>21</x:v>
+        <x:v>22.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>24.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1845,183 +1845,183 @@
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:4">
       <x:c r="A5" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:4">
       <x:c r="A6" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>