--- v5 (2026-08-25)
+++ v6 (2026-09-14)
@@ -1,77 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fad8ab8530f4862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0bf5b778b1d42c98a0134377a7b91ab.psmdcp" Id="Raa4fd4693afa41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b4370a85cc49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df4a0ccf9a84428faac573eabc3e92cd.psmdcp" Id="Reb7ceceafa4240e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Risk Profile" sheetId="2" r:id="rId2"/>
     <x:sheet name="Regions" sheetId="3" r:id="rId3"/>
     <x:sheet name="Countries" sheetId="4" r:id="rId4"/>
     <x:sheet name="Currencies" sheetId="5" r:id="rId5"/>
     <x:sheet name="Sectors" sheetId="6" r:id="rId6"/>
     <x:sheet name="Market Cap Ranges" sheetId="7" r:id="rId7"/>
     <x:sheet name="Top Equity Holdings" sheetId="8" r:id="rId8"/>
     <x:sheet name="Characteristics" sheetId="9" r:id="rId9"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <x:si>
     <x:t>Risk Profile - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>From 10/31/2024 to 07/31/2026</x:t>
+    <x:t>From 10/31/2024 to 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Risk</x:t>
   </x:si>
   <x:si>
     <x:t>International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI World ex USA</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Alpha (Jensen's)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="superscript"/>
         <x:sz val="11"/>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>[3] R-Squared is a measure of how well a portfolio tracks the market.</x:t>
   </x:si>
   <x:si>
     <x:t>[4] Sharpe Ratio is the return over the risk free rate per unit of risk.</x:t>
   </x:si>
   <x:si>
     <x:t>[5] Std Deviation is a measure of the volatility of a portfolio.</x:t>
   </x:si>
   <x:si>
     <x:t>Risk profile data is net of fees.</x:t>
   </x:si>
   <x:si>
     <x:t>The MSCI World ex-USA Index (MSCI Standard Index Series, net of withholding tax) is an independently maintained and widely published index comprised of global developed markets, excluding</x:t>
   </x:si>
   <x:si>
     <x:t>the United States. MSCI data may not be reproduced or used for any other purpose. MSCI provides no warranties, has not prepared or approved this report, and has no liability hereunder.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
   <x:si>
     <x:t>Regions - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026 (%)</x:t>
+    <x:t>As of 08/31/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Region</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Equivalents</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>Rest of World</x:t>
   </x:si>
   <x:si>
     <x:t>Countries - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
@@ -344,144 +344,144 @@
   <x:si>
     <x:t>Real Estate</x:t>
   </x:si>
   <x:si>
     <x:t>Utilities</x:t>
   </x:si>
   <x:si>
     <x:t>The Global Industry Classification Standard (GICS) is the exclusive intellectual property of MSCI Inc. (MSCI) and Standard &amp; Poor's, a division of The McGraw-Hill Companies, Inc. (S&amp;P).</x:t>
   </x:si>
   <x:si>
     <x:t>Neither MSCI, S&amp;P, nor any third party makes any representations or warranties, express or implied, with respect to GICS or the results to be obtained by the use thereof, and expressly</x:t>
   </x:si>
   <x:si>
     <x:t>disclaim all warranties, including of merchantability and fitness for a particular purpose. Neither MSCI, S&amp;P, nor any third party shall have any liability for any damages of any kind</x:t>
   </x:si>
   <x:si>
     <x:t>relating to the use of GICS.</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Ranges - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap Band ($Billions)</x:t>
   </x:si>
   <x:si>
-    <x:t>Large (157.5 &amp; Above)</x:t>
-[...11 lines deleted...]
-    <x:t>Small (6.1 &amp; Below)</x:t>
+    <x:t>Large (163.8 &amp; Above)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium - Large (54.4 To 163.8)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medium (21.7 To 54.4)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small - Medium (6.4 To 21.7)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Small (6.4 &amp; Below)</x:t>
   </x:si>
   <x:si>
     <x:t>Top Equity Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>% of Equity</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Industria de Diseno Textil SA</x:t>
   </x:si>
   <x:si>
+    <x:t>SAP SE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unilever PLC</x:t>
   </x:si>
   <x:si>
     <x:t>Novartis AG</x:t>
   </x:si>
   <x:si>
-    <x:t>SAP SE</x:t>
+    <x:t>Amadeus IT Group SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kerry Group PLC</x:t>
   </x:si>
   <x:si>
     <x:t>Safran SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Roche Holding AG</x:t>
+    <x:t>ASML Holding NV</x:t>
   </x:si>
   <x:si>
     <x:t>L'Oreal SA</x:t>
   </x:si>
   <x:si>
-    <x:t>Kerry Group PLC</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Portfolio holdings are percent of equity. Where applicable, the top holdings are derived by looking through to the underlying funds in which the asset allocation funds invest and, where</x:t>
   </x:si>
   <x:si>
     <x:t>appropriate, individual security positions are aggregated. They are subject to change and should not be considered a recommendation to buy individual securities.</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristics - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/31/2026</x:t>
+    <x:t>As of 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Characteristic</x:t>
   </x:si>
   <x:si>
     <x:t>Price/Earnings - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>20.3x</x:t>
-[...2 lines deleted...]
-    <x:t>16.5x</x:t>
+    <x:t>20.6x</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.2x</x:t>
   </x:si>
   <x:si>
     <x:t>Return on Equity - Forecast 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
-    <x:t>26.7%</x:t>
-[...2 lines deleted...]
-    <x:t>15.8%</x:t>
+    <x:t>27.8%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.0%</x:t>
   </x:si>
   <x:si>
     <x:t>Market Cap - Wtd Mdn Bil USD</x:t>
   </x:si>
   <x:si>
-    <x:t>59.7 USD</x:t>
-[...2 lines deleted...]
-    <x:t>73.3 USD</x:t>
+    <x:t>61.8 USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73.2 USD</x:t>
   </x:si>
   <x:si>
     <x:t>Number of Equity Holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Net Debt/EBITDA - Hist 1 Yr Wtd Mdn</x:t>
   </x:si>
   <x:si>
     <x:t>1.1x</x:t>
   </x:si>
   <x:si>
     <x:t>1.2x</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.00"/>
     <x:numFmt numFmtId="166" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
@@ -875,98 +875,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B6" s="2" t="n">
-        <x:v>-16.29</x:v>
+        <x:v>-15.42</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="2" t="n">
         <x:v>1.02</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B8" s="2" t="n">
-        <x:v>0.88</x:v>
+        <x:v>0.87</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B9" s="2" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="C9" s="2" t="n">
-        <x:v>1.53</x:v>
+        <x:v>1.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="2" t="n">
-        <x:v>13.25</x:v>
+        <x:v>13.02</x:v>
       </x:c>
       <x:c r="C10" s="2" t="n">
-        <x:v>12.19</x:v>
+        <x:v>11.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>15</x:v>
@@ -1032,65 +1032,65 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>80.6</x:v>
+        <x:v>79.9</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>57.1</x:v>
+        <x:v>56.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>18.5</x:v>
+        <x:v>19.3</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>42.9</x:v>
+        <x:v>43.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1115,153 +1115,153 @@
       <x:c r="A1" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>22.6</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>8.8</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1286,216 +1286,216 @@
       <x:c r="A1" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>53.1</x:v>
+        <x:v>54.1</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>30.8</x:v>
+        <x:v>30.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>15.7</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.7</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>20.5</x:v>
+        <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:3">
       <x:c r="A17" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B19" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B20" s="4" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:3">
       <x:c r="A23" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:3">
       <x:c r="A24" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:3">
       <x:c r="A25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
@@ -1526,161 +1526,161 @@
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>18.9</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>28.4</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:3">
       <x:c r="A11" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
-        <x:v>22.3</x:v>
+        <x:v>22.6</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>19.6</x:v>
+        <x:v>20.6</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>9.8</x:v>
+        <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:3">
       <x:c r="A15" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3">
       <x:c r="A16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3">
       <x:c r="A18" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3">
       <x:c r="A20" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:3">
       <x:c r="A21" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:3">
       <x:c r="A22" s="3" t="s">
         <x:v>17</x:v>
@@ -1725,98 +1725,98 @@
       <x:c r="A1" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3">
       <x:c r="A2" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:3">
       <x:c r="A5" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:3">
       <x:c r="A6" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B6" s="4" t="n">
-        <x:v>23.6</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3">
       <x:c r="A7" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
-        <x:v>32.2</x:v>
+        <x:v>28.2</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>36.3</x:v>
+        <x:v>35.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
         <x:v>22.1</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>24.1</x:v>
+        <x:v>23.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>18</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3">
       <x:c r="A14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -1873,155 +1873,155 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:4">
       <x:c r="A7" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B7" s="4" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:4">
       <x:c r="A8" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B8" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B10" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B11" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B12" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B13" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B14" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:4">
       <x:c r="A15" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B15" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:4">
       <x:c r="A18" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:4">
       <x:c r="A19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
@@ -2079,51 +2079,51 @@
         <x:v>101</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3">
       <x:c r="A8" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:3">
       <x:c r="A9" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3">
       <x:c r="A10" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3">
       <x:c r="A12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3">
       <x:c r="A13" s="3" t="s">
         <x:v>18</x:v>
       </x:c>