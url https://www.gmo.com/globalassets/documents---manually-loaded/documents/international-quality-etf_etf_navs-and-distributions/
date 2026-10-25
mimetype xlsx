--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -1,99 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd883afa7b9764130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52d7bab2e484ccdbd313c77cf95b89b.psmdcp" Id="R541a16ac1d474777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8095b5547b334863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de5dab49b3a444528f81d577e0838de5.psmdcp" Id="Rd750027fbd6340d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NAV" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="493" uniqueCount="493">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="512">
   <x:si>
     <x:t>International Quality ETF in USD | NAV</x:t>
   </x:si>
   <x:si>
     <x:t>NAVs Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions Since Inception</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Income</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2026</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/25/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>12/30/2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/24/2026</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2025</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/23/2026</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/30/2024</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026</x:t>
   </x:si>
@@ -1883,3987 +1940,4139 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F492"/>
+  <x:dimension ref="A1:F511"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.950625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.740625" style="0" customWidth="1"/>
     <x:col min="3" max="4" width="9.140625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.950625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="8.280625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>26.8129</x:v>
+        <x:v>27.8477</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>0.0248</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="n">
-        <x:v>26.9027</x:v>
+      <x:c r="B6" s="4" t="n">
+        <x:v>27.96</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>0.0326</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>26.7314</x:v>
+        <x:v>27.7495</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>0.105</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>26.7539</x:v>
+        <x:v>27.6218</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>0.043</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>27.0218</x:v>
+        <x:v>27.3468</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>26.7734</x:v>
+        <x:v>27.4334</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B11" s="4" t="n">
-        <x:v>26.5</x:v>
+      <x:c r="B11" s="3" t="n">
+        <x:v>27.3352</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>26.6947</x:v>
+        <x:v>26.8893</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>26.5696</x:v>
+        <x:v>26.8712</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>26.5869</x:v>
+        <x:v>26.7437</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>26.7476</x:v>
+        <x:v>26.7817</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>26.6781</x:v>
+        <x:v>26.5156</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>26.6013</x:v>
+        <x:v>26.6359</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>26.8292</x:v>
+        <x:v>26.7579</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>27.2439</x:v>
+        <x:v>26.6236</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>27.5128</x:v>
+        <x:v>26.6093</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>27.6045</x:v>
+        <x:v>26.3743</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>27.4009</x:v>
+        <x:v>26.6375</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>27.4193</x:v>
+        <x:v>26.7626</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B24" s="5" t="n">
-        <x:v>27.765</x:v>
+      <x:c r="B24" s="3" t="n">
+        <x:v>26.8129</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>27.9321</x:v>
+        <x:v>26.9027</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>27.9771</x:v>
+        <x:v>26.7314</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>27.9861</x:v>
+        <x:v>26.7539</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>28.1084</x:v>
+        <x:v>27.0218</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>28.0349</x:v>
+        <x:v>26.7734</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="n">
-        <x:v>27.9669</x:v>
+      <x:c r="B30" s="4" t="n">
+        <x:v>26.5</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>27.7114</x:v>
+        <x:v>26.6947</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>27.8106</x:v>
+        <x:v>26.5696</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B33" s="3" t="n">
-        <x:v>27.4436</x:v>
+        <x:v>26.5869</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B34" s="3" t="n">
-        <x:v>27.5943</x:v>
+        <x:v>26.7476</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B35" s="3" t="n">
-        <x:v>27.8453</x:v>
+        <x:v>26.6781</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="3" t="n">
-        <x:v>27.8591</x:v>
+        <x:v>26.6013</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="3" t="n">
-        <x:v>27.8257</x:v>
+        <x:v>26.8292</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B38" s="3" t="n">
-        <x:v>28.0618</x:v>
+        <x:v>27.2439</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B39" s="3" t="n">
-        <x:v>28.0579</x:v>
+        <x:v>27.5128</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B40" s="3" t="n">
-        <x:v>28.0627</x:v>
+        <x:v>27.6045</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="2" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B41" s="3" t="n">
-        <x:v>27.8354</x:v>
+        <x:v>27.4009</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="3" t="n">
-        <x:v>27.8853</x:v>
+        <x:v>27.4193</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B43" s="3" t="n">
-        <x:v>27.7433</x:v>
+      <x:c r="B43" s="5" t="n">
+        <x:v>27.765</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="B44" s="5" t="n">
-        <x:v>27.326</x:v>
+      <x:c r="B44" s="3" t="n">
+        <x:v>27.9321</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B45" s="3" t="n">
-        <x:v>27.0516</x:v>
+        <x:v>27.9771</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="3" t="n">
-        <x:v>27.2286</x:v>
+        <x:v>27.9861</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="B47" s="5" t="n">
-        <x:v>26.898</x:v>
+      <x:c r="B47" s="3" t="n">
+        <x:v>28.1084</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="3" t="n">
-        <x:v>27.0544</x:v>
+        <x:v>28.0349</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="3" t="n">
-        <x:v>26.5231</x:v>
+        <x:v>27.9669</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="B50" s="5" t="n">
-        <x:v>26.229</x:v>
+      <x:c r="B50" s="3" t="n">
+        <x:v>27.7114</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B51" s="3" t="n">
-        <x:v>26.0557</x:v>
+        <x:v>27.8106</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="2" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="3" t="n">
-        <x:v>26.4122</x:v>
+        <x:v>27.4436</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="2" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B53" s="5" t="n">
-        <x:v>26.462</x:v>
+      <x:c r="B53" s="3" t="n">
+        <x:v>27.5943</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="3" t="n">
-        <x:v>26.4704</x:v>
+        <x:v>27.8453</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B55" s="3" t="n">
-        <x:v>26.6725</x:v>
+        <x:v>27.8591</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="3" t="n">
-        <x:v>26.8418</x:v>
+        <x:v>27.8257</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B57" s="3" t="n">
-        <x:v>26.7806</x:v>
+        <x:v>28.0618</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="B58" s="5" t="n">
-        <x:v>26.556</x:v>
+      <x:c r="B58" s="3" t="n">
+        <x:v>28.0579</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="2" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B59" s="3" t="n">
-        <x:v>26.6683</x:v>
+        <x:v>28.0627</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B60" s="3" t="n">
-        <x:v>26.8151</x:v>
+        <x:v>27.8354</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B61" s="3" t="n">
-        <x:v>26.7457</x:v>
+        <x:v>27.8853</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B62" s="3" t="n">
-        <x:v>26.6329</x:v>
+        <x:v>27.7433</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="B63" s="3" t="n">
-        <x:v>27.1487</x:v>
+      <x:c r="B63" s="5" t="n">
+        <x:v>27.326</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="3" t="n">
-        <x:v>27.2622</x:v>
+        <x:v>27.0516</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="B65" s="5" t="n">
-        <x:v>27.261</x:v>
+      <x:c r="B65" s="3" t="n">
+        <x:v>27.2286</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="B66" s="3" t="n">
-        <x:v>26.8558</x:v>
+      <x:c r="B66" s="5" t="n">
+        <x:v>26.898</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="2" t="s">
-        <x:v>7</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B67" s="3" t="n">
-        <x:v>27.0001</x:v>
+        <x:v>27.0544</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="2" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="3" t="n">
-        <x:v>26.9677</x:v>
+        <x:v>26.5231</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="2" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>26.7239</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B69" s="5" t="n">
+        <x:v>26.229</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="2" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>26.724</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="n">
+        <x:v>26.0557</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="2" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="3" t="n">
-        <x:v>26.5373</x:v>
+        <x:v>26.4122</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="2" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-        <x:v>26.3779</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B72" s="5" t="n">
+        <x:v>26.462</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="2" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B73" s="3" t="n">
-        <x:v>26.5688</x:v>
+        <x:v>26.4704</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="2" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="3" t="n">
-        <x:v>26.8384</x:v>
+        <x:v>26.6725</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="2" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B75" s="3" t="n">
-        <x:v>26.6755</x:v>
+        <x:v>26.8418</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="2" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B76" s="3" t="n">
-        <x:v>26.9129</x:v>
+        <x:v>26.7806</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="2" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>26.9582</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B77" s="5" t="n">
+        <x:v>26.556</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="2" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B78" s="3" t="n">
-        <x:v>26.7623</x:v>
+        <x:v>26.6683</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="2" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="3" t="n">
-        <x:v>26.5302</x:v>
+        <x:v>26.8151</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B80" s="3" t="n">
-        <x:v>26.1922</x:v>
+        <x:v>26.7457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="2" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B81" s="3" t="n">
-        <x:v>26.4315</x:v>
+        <x:v>26.6329</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="2" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B82" s="3" t="n">
-        <x:v>26.1562</x:v>
+        <x:v>27.1487</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="2" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B83" s="3" t="n">
-        <x:v>26.2445</x:v>
+        <x:v>27.2622</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="2" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-        <x:v>26.6268</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B84" s="5" t="n">
+        <x:v>27.261</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="2" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B85" s="3" t="n">
-        <x:v>26.1813</x:v>
+        <x:v>26.8558</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="2" t="s">
-        <x:v>90</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="3" t="n">
-        <x:v>26.3396</x:v>
+        <x:v>27.0001</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="2" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B87" s="3" t="n">
-        <x:v>26.4275</x:v>
+        <x:v>26.9677</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="2" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B88" s="3" t="n">
-        <x:v>26.4876</x:v>
+        <x:v>26.7239</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="B89" s="3" t="n">
-        <x:v>26.4403</x:v>
+      <x:c r="B89" s="5" t="n">
+        <x:v>26.724</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B90" s="3" t="n">
-        <x:v>26.4856</x:v>
+        <x:v>26.5373</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="B91" s="5" t="n">
-        <x:v>26.189</x:v>
+      <x:c r="B91" s="3" t="n">
+        <x:v>26.3779</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B92" s="3" t="n">
-        <x:v>26.0519</x:v>
+        <x:v>26.5688</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B93" s="3" t="n">
-        <x:v>26.0539</x:v>
+        <x:v>26.8384</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B94" s="3" t="n">
-        <x:v>25.9642</x:v>
+        <x:v>26.6755</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B95" s="3" t="n">
-        <x:v>25.6889</x:v>
+        <x:v>26.9129</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B96" s="5" t="n">
-        <x:v>25.742</x:v>
+      <x:c r="B96" s="3" t="n">
+        <x:v>26.9582</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B97" s="3" t="n">
-        <x:v>25.7021</x:v>
+        <x:v>26.7623</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B98" s="3" t="n">
-        <x:v>26.0037</x:v>
+        <x:v>26.5302</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B99" s="3" t="n">
-        <x:v>25.8901</x:v>
+        <x:v>26.1922</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B100" s="3" t="n">
-        <x:v>25.9371</x:v>
+        <x:v>26.4315</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B101" s="3" t="n">
-        <x:v>26.0454</x:v>
+        <x:v>26.1562</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B102" s="3" t="n">
-        <x:v>26.3705</x:v>
+        <x:v>26.2445</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B103" s="3" t="n">
-        <x:v>26.3594</x:v>
+        <x:v>26.6268</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B104" s="3" t="n">
-        <x:v>26.6424</x:v>
+        <x:v>26.1813</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B105" s="3" t="n">
-        <x:v>25.8233</x:v>
+        <x:v>26.3396</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B106" s="3" t="n">
-        <x:v>25.5506</x:v>
+        <x:v>26.4275</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B107" s="3" t="n">
-        <x:v>25.9475</x:v>
+        <x:v>26.4876</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B108" s="3" t="n">
-        <x:v>25.9236</x:v>
+        <x:v>26.4403</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B109" s="3" t="n">
-        <x:v>25.4262</x:v>
+        <x:v>26.4856</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="B110" s="3" t="n">
-        <x:v>25.6669</x:v>
+      <x:c r="B110" s="5" t="n">
+        <x:v>26.189</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B111" s="3" t="n">
-        <x:v>25.9704</x:v>
+        <x:v>26.0519</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B112" s="3" t="n">
-        <x:v>26.1023</x:v>
+        <x:v>26.0539</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B113" s="3" t="n">
-        <x:v>25.8831</x:v>
+        <x:v>25.9642</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B114" s="3" t="n">
-        <x:v>26.0941</x:v>
+        <x:v>25.6889</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="B115" s="3" t="n">
-        <x:v>26.1056</x:v>
+      <x:c r="B115" s="5" t="n">
+        <x:v>25.742</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B116" s="3" t="n">
-        <x:v>26.4896</x:v>
+        <x:v>25.7021</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B117" s="3" t="n">
-        <x:v>26.6934</x:v>
+        <x:v>26.0037</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B118" s="3" t="n">
-        <x:v>26.1354</x:v>
+        <x:v>25.8901</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B119" s="3" t="n">
-        <x:v>26.2898</x:v>
+        <x:v>25.9371</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B120" s="3" t="n">
-        <x:v>26.2987</x:v>
+        <x:v>26.0454</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B121" s="3" t="n">
-        <x:v>26.0799</x:v>
+        <x:v>26.3705</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B122" s="3" t="n">
-        <x:v>26.0513</x:v>
+        <x:v>26.3594</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B123" s="3" t="n">
-        <x:v>26.0139</x:v>
+        <x:v>26.6424</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B124" s="3" t="n">
-        <x:v>26.0579</x:v>
+        <x:v>25.8233</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B125" s="3" t="n">
-        <x:v>25.0051</x:v>
+        <x:v>25.5506</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B126" s="3" t="n">
-        <x:v>25.1018</x:v>
+        <x:v>25.9475</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B127" s="3" t="n">
-        <x:v>25.0171</x:v>
+        <x:v>25.9236</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B128" s="3" t="n">
-        <x:v>25.2216</x:v>
+        <x:v>25.4262</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B129" s="3" t="n">
-        <x:v>24.8353</x:v>
+        <x:v>25.6669</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B130" s="3" t="n">
-        <x:v>24.4104</x:v>
+        <x:v>25.9704</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B131" s="3" t="n">
-        <x:v>24.3178</x:v>
+        <x:v>26.1023</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="2" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B132" s="3" t="n">
-        <x:v>24.5918</x:v>
+        <x:v>25.8831</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="B133" s="5" t="n">
-        <x:v>24.992</x:v>
+      <x:c r="B133" s="3" t="n">
+        <x:v>26.0941</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="2" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B134" s="3" t="n">
-        <x:v>24.7129</x:v>
+        <x:v>26.1056</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B135" s="3" t="n">
-        <x:v>24.8228</x:v>
+        <x:v>26.4896</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B136" s="3" t="n">
-        <x:v>24.5494</x:v>
+        <x:v>26.6934</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B137" s="3" t="n">
-        <x:v>25.0335</x:v>
+        <x:v>26.1354</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="B138" s="5" t="n">
-        <x:v>25.231</x:v>
+      <x:c r="B138" s="3" t="n">
+        <x:v>26.2898</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B139" s="3" t="n">
-        <x:v>25.7397</x:v>
+        <x:v>26.2987</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B140" s="3" t="n">
-        <x:v>25.7204</x:v>
+        <x:v>26.0799</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B141" s="3" t="n">
-        <x:v>25.4093</x:v>
+        <x:v>26.0513</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B142" s="3" t="n">
-        <x:v>25.7352</x:v>
+        <x:v>26.0139</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="2" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B143" s="3" t="n">
-        <x:v>26.1095</x:v>
+        <x:v>26.0579</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="2" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B144" s="3" t="n">
-        <x:v>26.2308</x:v>
+        <x:v>25.0051</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="2" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B145" s="3" t="n">
-        <x:v>26.2377</x:v>
+        <x:v>25.1018</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="2" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B146" s="3" t="n">
-        <x:v>26.3685</x:v>
+        <x:v>25.0171</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B147" s="3" t="n">
-        <x:v>26.5326</x:v>
+        <x:v>25.2216</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="2" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B148" s="3" t="n">
-        <x:v>26.7756</x:v>
+        <x:v>24.8353</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B149" s="3" t="n">
-        <x:v>26.5786</x:v>
+        <x:v>24.4104</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="2" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B150" s="3" t="n">
-        <x:v>27.3513</x:v>
+        <x:v>24.3178</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="2" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B151" s="3" t="n">
-        <x:v>28.0456</x:v>
+        <x:v>24.5918</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="B152" s="3" t="n">
-        <x:v>27.9686</x:v>
+      <x:c r="B152" s="5" t="n">
+        <x:v>24.992</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="2" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B153" s="3" t="n">
-        <x:v>27.8906</x:v>
+        <x:v>24.7129</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="2" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="B154" s="5" t="n">
-        <x:v>28.064</x:v>
+      <x:c r="B154" s="3" t="n">
+        <x:v>24.8228</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="2" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B155" s="3" t="n">
-        <x:v>27.7158</x:v>
+        <x:v>24.5494</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="2" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B156" s="3" t="n">
-        <x:v>27.9827</x:v>
+        <x:v>25.0335</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="2" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="B157" s="3" t="n">
-        <x:v>27.6363</x:v>
+      <x:c r="B157" s="5" t="n">
+        <x:v>25.231</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="2" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B158" s="3" t="n">
-        <x:v>27.5602</x:v>
+        <x:v>25.7397</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="2" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B159" s="3" t="n">
-        <x:v>27.5615</x:v>
+        <x:v>25.7204</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="2" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B160" s="3" t="n">
-        <x:v>27.6481</x:v>
+        <x:v>25.4093</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="2" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B161" s="3" t="n">
-        <x:v>27.4871</x:v>
+        <x:v>25.7352</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="2" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B162" s="3" t="n">
-        <x:v>27.5984</x:v>
+        <x:v>26.1095</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B163" s="3" t="n">
-        <x:v>27.7806</x:v>
+        <x:v>26.2308</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="2" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B164" s="3" t="n">
-        <x:v>27.6743</x:v>
+        <x:v>26.2377</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="2" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B165" s="3" t="n">
-        <x:v>27.4492</x:v>
+        <x:v>26.3685</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="2" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B166" s="3" t="n">
-        <x:v>27.1019</x:v>
+        <x:v>26.5326</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B167" s="3" t="n">
-        <x:v>27.2358</x:v>
+        <x:v>26.7756</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B168" s="3" t="n">
-        <x:v>26.9766</x:v>
+        <x:v>26.5786</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B169" s="3" t="n">
-        <x:v>27.2692</x:v>
+        <x:v>27.3513</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B170" s="3" t="n">
-        <x:v>27.0898</x:v>
+        <x:v>28.0456</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B171" s="3" t="n">
-        <x:v>27.1919</x:v>
+        <x:v>27.9686</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B172" s="3" t="n">
-        <x:v>27.2648</x:v>
+        <x:v>27.8906</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="B173" s="3" t="n">
-        <x:v>27.6317</x:v>
+      <x:c r="B173" s="5" t="n">
+        <x:v>28.064</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B174" s="3" t="n">
-        <x:v>27.5313</x:v>
+        <x:v>27.7158</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B175" s="3" t="n">
-        <x:v>27.4584</x:v>
+        <x:v>27.9827</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="3" t="n">
-        <x:v>27.2703</x:v>
+        <x:v>27.6363</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B177" s="3" t="n">
-        <x:v>26.9867</x:v>
+        <x:v>27.5602</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B178" s="3" t="n">
-        <x:v>26.8883</x:v>
+        <x:v>27.5615</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B179" s="3" t="n">
-        <x:v>27.2539</x:v>
+        <x:v>27.6481</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="3" t="n">
-        <x:v>27.1664</x:v>
+        <x:v>27.4871</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B181" s="3" t="n">
-        <x:v>27.2467</x:v>
+        <x:v>27.5984</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="2" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B182" s="3" t="n">
-        <x:v>27.2774</x:v>
+        <x:v>27.7806</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B183" s="3" t="n">
-        <x:v>27.3595</x:v>
+        <x:v>27.6743</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="2" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B184" s="3" t="n">
-        <x:v>27.2226</x:v>
+        <x:v>27.4492</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="2" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B185" s="3" t="n">
-        <x:v>26.9599</x:v>
+        <x:v>27.1019</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="2" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B186" s="3" t="n">
-        <x:v>26.9751</x:v>
+        <x:v>27.2358</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="2" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="B187" s="5" t="n">
-        <x:v>27.038</x:v>
+      <x:c r="B187" s="3" t="n">
+        <x:v>26.9766</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="2" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="B188" s="5" t="n">
-        <x:v>26.934</x:v>
+      <x:c r="B188" s="3" t="n">
+        <x:v>27.2692</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="2" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="B189" s="5" t="n">
-        <x:v>26.684</x:v>
+      <x:c r="B189" s="3" t="n">
+        <x:v>27.0898</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="2" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B190" s="3" t="n">
-        <x:v>26.5717</x:v>
+        <x:v>27.1919</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="2" t="s">
-        <x:v>9</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B191" s="3" t="n">
-        <x:v>26.5995</x:v>
+        <x:v>27.2648</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B192" s="3" t="n">
-        <x:v>26.6124</x:v>
+        <x:v>27.6317</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B193" s="3" t="n">
-        <x:v>26.6837</x:v>
+        <x:v>27.5313</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B194" s="3" t="n">
-        <x:v>26.6112</x:v>
+        <x:v>27.4584</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B195" s="3" t="n">
-        <x:v>26.5864</x:v>
+        <x:v>27.2703</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B196" s="3" t="n">
-        <x:v>26.4728</x:v>
+        <x:v>26.9867</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B197" s="3" t="n">
-        <x:v>26.3546</x:v>
+        <x:v>26.8883</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="2" t="s">
-        <x:v>201</x:v>
-[...2 lines deleted...]
-        <x:v>26.323</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B198" s="3" t="n">
+        <x:v>27.2539</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B199" s="3" t="n">
-        <x:v>26.0981</x:v>
+        <x:v>27.1664</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B200" s="3" t="n">
-        <x:v>26.2972</x:v>
+        <x:v>27.2467</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B201" s="3" t="n">
-        <x:v>26.3863</x:v>
+        <x:v>27.2774</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B202" s="3" t="n">
-        <x:v>26.2706</x:v>
+        <x:v>27.3595</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B203" s="3" t="n">
-        <x:v>26.3238</x:v>
+        <x:v>27.2226</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B204" s="3" t="n">
-        <x:v>26.1545</x:v>
+        <x:v>26.9599</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="2" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B205" s="3" t="n">
-        <x:v>25.8584</x:v>
+        <x:v>26.9751</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="2" t="s">
-        <x:v>209</x:v>
-[...2 lines deleted...]
-        <x:v>25.9598</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B206" s="5" t="n">
+        <x:v>27.038</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="2" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>26.1093</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B207" s="5" t="n">
+        <x:v>26.934</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="2" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>26.1192</x:v>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B208" s="5" t="n">
+        <x:v>26.684</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="2" t="s">
-        <x:v>212</x:v>
-[...2 lines deleted...]
-        <x:v>26.134</x:v>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B209" s="3" t="n">
+        <x:v>26.5717</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="2" t="s">
-        <x:v>213</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B210" s="3" t="n">
-        <x:v>25.8871</x:v>
+        <x:v>26.5995</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="2" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="B211" s="3" t="n">
-        <x:v>25.8979</x:v>
+        <x:v>26.6124</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="2" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="B212" s="3" t="n">
-        <x:v>25.9223</x:v>
+        <x:v>26.6837</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="2" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B213" s="3" t="n">
-        <x:v>25.7124</x:v>
+        <x:v>26.6112</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="2" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="B214" s="3" t="n">
-        <x:v>25.5127</x:v>
+        <x:v>26.5864</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="2" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="B215" s="3" t="n">
-        <x:v>25.2015</x:v>
+        <x:v>26.4728</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="2" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B216" s="3" t="n">
-        <x:v>25.1956</x:v>
+        <x:v>26.3546</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="2" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="B217" s="3" t="n">
-        <x:v>24.9166</x:v>
+      <x:c r="B217" s="5" t="n">
+        <x:v>26.323</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="2" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B218" s="3" t="n">
-        <x:v>25.1591</x:v>
+        <x:v>26.0981</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="2" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="B219" s="3" t="n">
-        <x:v>25.2041</x:v>
+        <x:v>26.2972</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="2" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B220" s="3" t="n">
-        <x:v>25.4766</x:v>
+        <x:v>26.3863</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="2" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B221" s="3" t="n">
-        <x:v>25.7884</x:v>
+        <x:v>26.2706</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="2" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="B222" s="3" t="n">
-        <x:v>26.0539</x:v>
+        <x:v>26.3238</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="2" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B223" s="3" t="n">
-        <x:v>26.2522</x:v>
+        <x:v>26.1545</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="2" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="B224" s="3" t="n">
-        <x:v>26.1666</x:v>
+        <x:v>25.8584</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="2" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B225" s="3" t="n">
-        <x:v>25.7879</x:v>
+        <x:v>25.9598</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="2" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B226" s="3" t="n">
-        <x:v>25.5715</x:v>
+        <x:v>26.1093</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="2" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B227" s="3" t="n">
-        <x:v>25.4459</x:v>
+        <x:v>26.1192</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="2" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B228" s="5" t="n">
-        <x:v>25.736</x:v>
+        <x:v>26.134</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="2" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="B229" s="5" t="n">
-        <x:v>25.616</x:v>
+      <x:c r="B229" s="3" t="n">
+        <x:v>25.8871</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="2" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="B230" s="3" t="n">
-        <x:v>25.8518</x:v>
+        <x:v>25.8979</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="2" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="B231" s="3" t="n">
-        <x:v>25.8289</x:v>
+        <x:v>25.9223</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="2" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B232" s="3" t="n">
-        <x:v>25.8827</x:v>
+        <x:v>25.7124</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="2" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B233" s="3" t="n">
-        <x:v>25.9689</x:v>
+        <x:v>25.5127</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="2" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="B234" s="3" t="n">
-        <x:v>26.2664</x:v>
+        <x:v>25.2015</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="2" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B235" s="3" t="n">
-        <x:v>26.4566</x:v>
+        <x:v>25.1956</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="2" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="B236" s="3" t="n">
-        <x:v>26.3608</x:v>
+        <x:v>24.9166</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="2" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B237" s="3" t="n">
-        <x:v>26.4337</x:v>
+        <x:v>25.1591</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="2" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B238" s="3" t="n">
-        <x:v>26.5125</x:v>
+        <x:v>25.2041</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="2" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="B239" s="3" t="n">
-        <x:v>26.5704</x:v>
+        <x:v>25.4766</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="2" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B240" s="3" t="n">
-        <x:v>26.6756</x:v>
+        <x:v>25.7884</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="2" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B241" s="3" t="n">
-        <x:v>26.5181</x:v>
+        <x:v>26.0539</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="2" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="B242" s="3" t="n">
-        <x:v>26.4077</x:v>
+        <x:v>26.2522</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="2" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="B243" s="3" t="n">
-        <x:v>26.0518</x:v>
+        <x:v>26.1666</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="2" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B244" s="5" t="n">
-        <x:v>25.846</x:v>
+      <x:c r="B244" s="3" t="n">
+        <x:v>25.7879</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="2" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B245" s="3" t="n">
-        <x:v>25.7641</x:v>
+        <x:v>25.5715</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="2" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="B246" s="3" t="n">
-        <x:v>25.6031</x:v>
+        <x:v>25.4459</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="2" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="B247" s="3" t="n">
-        <x:v>25.9359</x:v>
+      <x:c r="B247" s="5" t="n">
+        <x:v>25.736</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="2" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="B248" s="3" t="n">
-        <x:v>26.1729</x:v>
+      <x:c r="B248" s="5" t="n">
+        <x:v>25.616</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="2" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="B249" s="5" t="n">
-        <x:v>26.046</x:v>
+      <x:c r="B249" s="3" t="n">
+        <x:v>25.8518</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="2" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="B250" s="3" t="n">
-        <x:v>26.2371</x:v>
+        <x:v>25.8289</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="2" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="B251" s="3" t="n">
-        <x:v>26.2096</x:v>
+        <x:v>25.8827</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="2" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="B252" s="5" t="n">
-        <x:v>26.037</x:v>
+      <x:c r="B252" s="3" t="n">
+        <x:v>25.9689</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="2" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B253" s="5" t="n">
-        <x:v>25.827</x:v>
+      <x:c r="B253" s="3" t="n">
+        <x:v>26.2664</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="2" t="s">
-        <x:v>11</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B254" s="3" t="n">
-        <x:v>25.5659</x:v>
+        <x:v>26.4566</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="2" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B255" s="3" t="n">
-        <x:v>25.3523</x:v>
+        <x:v>26.3608</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="2" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B256" s="3" t="n">
-        <x:v>25.2268</x:v>
+        <x:v>26.4337</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="2" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B257" s="3" t="n">
-        <x:v>25.0858</x:v>
+        <x:v>26.5125</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="2" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B258" s="3" t="n">
-        <x:v>25.3811</x:v>
+        <x:v>26.5704</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="2" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B259" s="3" t="n">
-        <x:v>25.6774</x:v>
+        <x:v>26.6756</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="2" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B260" s="3" t="n">
-        <x:v>25.5547</x:v>
+        <x:v>26.5181</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="2" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B261" s="3" t="n">
-        <x:v>25.5166</x:v>
+        <x:v>26.4077</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="2" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B262" s="3" t="n">
-        <x:v>25.6369</x:v>
+        <x:v>26.0518</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="2" t="s">
-        <x:v>265</x:v>
-[...2 lines deleted...]
-        <x:v>25.4552</x:v>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B263" s="5" t="n">
+        <x:v>25.846</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="2" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B264" s="3" t="n">
-        <x:v>25.4421</x:v>
+        <x:v>25.7641</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="2" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B265" s="3" t="n">
-        <x:v>25.4537</x:v>
+        <x:v>25.6031</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="2" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B266" s="3" t="n">
-        <x:v>25.3592</x:v>
+        <x:v>25.9359</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="2" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B267" s="3" t="n">
-        <x:v>25.4481</x:v>
+        <x:v>26.1729</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="2" t="s">
-        <x:v>270</x:v>
-[...2 lines deleted...]
-        <x:v>25.2874</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="B268" s="5" t="n">
+        <x:v>26.046</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="2" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B269" s="3" t="n">
-        <x:v>25.3403</x:v>
+        <x:v>26.2371</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="2" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B270" s="3" t="n">
-        <x:v>25.4305</x:v>
+        <x:v>26.2096</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="2" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>25.3435</x:v>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B271" s="5" t="n">
+        <x:v>26.037</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="2" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B272" s="5" t="n">
-        <x:v>25.172</x:v>
+        <x:v>25.827</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="2" t="s">
-        <x:v>275</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="B273" s="3" t="n">
-        <x:v>25.1242</x:v>
+        <x:v>25.5659</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="2" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="B274" s="3" t="n">
-        <x:v>24.9216</x:v>
+        <x:v>25.3523</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="2" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="B275" s="3" t="n">
-        <x:v>25.2413</x:v>
+        <x:v>25.2268</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="2" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="B276" s="3" t="n">
-        <x:v>25.4427</x:v>
+        <x:v>25.0858</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="2" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="B277" s="3" t="n">
-        <x:v>25.3572</x:v>
+        <x:v>25.3811</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="2" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B278" s="3" t="n">
-        <x:v>25.2774</x:v>
+        <x:v>25.6774</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="2" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="B279" s="3" t="n">
-        <x:v>25.3357</x:v>
+        <x:v>25.5547</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="2" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="B280" s="3" t="n">
-        <x:v>25.6271</x:v>
+        <x:v>25.5166</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="2" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="B281" s="3" t="n">
-        <x:v>25.3003</x:v>
+        <x:v>25.6369</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="2" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="B282" s="3" t="n">
-        <x:v>25.4585</x:v>
+        <x:v>25.4552</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="2" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B283" s="3" t="n">
-        <x:v>25.3342</x:v>
+        <x:v>25.4421</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="2" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="B284" s="3" t="n">
-        <x:v>25.2059</x:v>
+        <x:v>25.4537</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="2" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="B285" s="3" t="n">
-        <x:v>25.2197</x:v>
+        <x:v>25.3592</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="2" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B286" s="3" t="n">
-        <x:v>25.0605</x:v>
+        <x:v>25.4481</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="2" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="B287" s="3" t="n">
-        <x:v>25.0824</x:v>
+        <x:v>25.2874</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="2" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B288" s="3" t="n">
-        <x:v>24.8549</x:v>
+        <x:v>25.3403</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="2" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B289" s="3" t="n">
-        <x:v>24.7337</x:v>
+        <x:v>25.4305</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="2" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="B290" s="3" t="n">
-        <x:v>24.9127</x:v>
+        <x:v>25.3435</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="2" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="B291" s="3" t="n">
-        <x:v>24.9079</x:v>
+      <x:c r="B291" s="5" t="n">
+        <x:v>25.172</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="2" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B292" s="3" t="n">
-        <x:v>24.5227</x:v>
+        <x:v>25.1242</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="2" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="B293" s="3" t="n">
-        <x:v>24.4468</x:v>
+        <x:v>24.9216</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="2" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="B294" s="3" t="n">
-        <x:v>24.5182</x:v>
+        <x:v>25.2413</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="2" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="B295" s="3" t="n">
-        <x:v>24.3298</x:v>
+        <x:v>25.4427</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="2" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B296" s="3" t="n">
-        <x:v>24.4505</x:v>
+        <x:v>25.3572</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="2" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B297" s="3" t="n">
-        <x:v>24.7571</x:v>
+        <x:v>25.2774</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="2" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="B298" s="3" t="n">
-        <x:v>25.1915</x:v>
+        <x:v>25.3357</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="2" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B299" s="3" t="n">
-        <x:v>25.2989</x:v>
+        <x:v>25.6271</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="2" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="B300" s="3" t="n">
-        <x:v>25.7437</x:v>
+        <x:v>25.3003</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="2" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="B301" s="5" t="n">
-        <x:v>25.713</x:v>
+      <x:c r="B301" s="3" t="n">
+        <x:v>25.4585</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="2" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B302" s="3" t="n">
-        <x:v>25.9128</x:v>
+        <x:v>25.3342</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="2" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="B303" s="3" t="n">
-        <x:v>25.5421</x:v>
+        <x:v>25.2059</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="2" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="B304" s="3" t="n">
-        <x:v>25.3594</x:v>
+        <x:v>25.2197</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="2" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B305" s="3" t="n">
-        <x:v>25.2971</x:v>
+        <x:v>25.0605</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="2" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="B306" s="3" t="n">
-        <x:v>25.3941</x:v>
+        <x:v>25.0824</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="2" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="B307" s="3" t="n">
-        <x:v>25.3571</x:v>
+        <x:v>24.8549</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="2" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="B308" s="3" t="n">
-        <x:v>25.3844</x:v>
+        <x:v>24.7337</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="2" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B309" s="3" t="n">
-        <x:v>25.5463</x:v>
+        <x:v>24.9127</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="2" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="B310" s="3" t="n">
-        <x:v>25.6771</x:v>
+        <x:v>24.9079</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="2" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B311" s="3" t="n">
-        <x:v>25.9971</x:v>
+        <x:v>24.5227</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="2" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="B312" s="3" t="n">
-        <x:v>25.8317</x:v>
+        <x:v>24.4468</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="2" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="B313" s="3" t="n">
-        <x:v>25.7358</x:v>
+        <x:v>24.5182</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="2" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="B314" s="3" t="n">
-        <x:v>25.6531</x:v>
+        <x:v>24.3298</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="2" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="B315" s="3" t="n">
-        <x:v>25.8409</x:v>
+        <x:v>24.4505</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="2" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B316" s="3" t="n">
-        <x:v>25.8923</x:v>
+        <x:v>24.7571</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="2" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="B317" s="3" t="n">
-        <x:v>25.7451</x:v>
+        <x:v>25.1915</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="2" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="B318" s="3" t="n">
-        <x:v>25.6575</x:v>
+        <x:v>25.2989</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="2" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="B319" s="3" t="n">
-        <x:v>25.5267</x:v>
+        <x:v>25.7437</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="2" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="B320" s="3" t="n">
-        <x:v>25.2579</x:v>
+      <x:c r="B320" s="5" t="n">
+        <x:v>25.713</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="2" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="B321" s="3" t="n">
-        <x:v>25.1568</x:v>
+        <x:v>25.9128</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="2" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="B322" s="3" t="n">
-        <x:v>25.3608</x:v>
+        <x:v>25.5421</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="2" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="B323" s="3" t="n">
-        <x:v>24.9665</x:v>
+        <x:v>25.3594</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="2" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="B324" s="3" t="n">
-        <x:v>24.8899</x:v>
+        <x:v>25.2971</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="2" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="B325" s="3" t="n">
-        <x:v>25.1281</x:v>
+        <x:v>25.3941</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="2" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B326" s="3" t="n">
-        <x:v>25.1806</x:v>
+        <x:v>25.3571</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="2" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="B327" s="3" t="n">
-        <x:v>25.5421</x:v>
+        <x:v>25.3844</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="2" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B328" s="3" t="n">
-        <x:v>25.5061</x:v>
+        <x:v>25.5463</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="2" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="B329" s="3" t="n">
-        <x:v>25.9726</x:v>
+        <x:v>25.6771</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="2" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B330" s="3" t="n">
-        <x:v>25.8542</x:v>
+        <x:v>25.9971</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="2" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="B331" s="3" t="n">
-        <x:v>25.9144</x:v>
+        <x:v>25.8317</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="2" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="B332" s="3" t="n">
-        <x:v>25.7368</x:v>
+        <x:v>25.7358</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="2" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="B333" s="3" t="n">
-        <x:v>25.6957</x:v>
+        <x:v>25.6531</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="2" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B334" s="3" t="n">
-        <x:v>25.6586</x:v>
+        <x:v>25.8409</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="2" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B335" s="3" t="n">
-        <x:v>25.6479</x:v>
+        <x:v>25.8923</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="2" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="B336" s="3" t="n">
-        <x:v>25.3943</x:v>
+        <x:v>25.7451</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="2" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="B337" s="3" t="n">
-        <x:v>25.5975</x:v>
+        <x:v>25.6575</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="2" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B338" s="3" t="n">
-        <x:v>25.4705</x:v>
+        <x:v>25.5267</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="2" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="B339" s="3" t="n">
-        <x:v>25.4464</x:v>
+        <x:v>25.2579</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="2" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="B340" s="3" t="n">
-        <x:v>25.3136</x:v>
+        <x:v>25.1568</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="2" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="B341" s="3" t="n">
-        <x:v>25.5784</x:v>
+        <x:v>25.3608</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="2" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="B342" s="4" t="n">
-        <x:v>25.28</x:v>
+      <x:c r="B342" s="3" t="n">
+        <x:v>24.9665</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="2" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="B343" s="3" t="n">
-        <x:v>25.3754</x:v>
+        <x:v>24.8899</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="2" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="B344" s="3" t="n">
-        <x:v>25.4772</x:v>
+        <x:v>25.1281</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="2" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="B345" s="3" t="n">
-        <x:v>25.5028</x:v>
+        <x:v>25.1806</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="2" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="B346" s="3" t="n">
-        <x:v>25.2956</x:v>
+        <x:v>25.5421</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="2" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="B347" s="3" t="n">
-        <x:v>25.0521</x:v>
+        <x:v>25.5061</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="2" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="B348" s="3" t="n">
-        <x:v>25.0206</x:v>
+        <x:v>25.9726</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="2" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="B349" s="3" t="n">
-        <x:v>24.7466</x:v>
+        <x:v>25.8542</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="2" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="B350" s="3" t="n">
-        <x:v>24.9453</x:v>
+        <x:v>25.9144</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="2" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="B351" s="3" t="n">
-        <x:v>24.8366</x:v>
+        <x:v>25.7368</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="2" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="B352" s="3" t="n">
-        <x:v>24.6905</x:v>
+        <x:v>25.6957</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="2" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="B353" s="3" t="n">
-        <x:v>24.5968</x:v>
+        <x:v>25.6586</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="2" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="B354" s="3" t="n">
-        <x:v>24.8513</x:v>
+        <x:v>25.6479</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="2" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="B355" s="3" t="n">
-        <x:v>24.9287</x:v>
+        <x:v>25.3943</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="2" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="B356" s="3" t="n">
-        <x:v>24.9782</x:v>
+        <x:v>25.5975</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="2" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="B357" s="3" t="n">
-        <x:v>25.0154</x:v>
+        <x:v>25.4705</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="2" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B358" s="3" t="n">
-        <x:v>24.4224</x:v>
+        <x:v>25.4464</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="2" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B359" s="3" t="n">
-        <x:v>24.4978</x:v>
+        <x:v>25.3136</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="2" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="B360" s="5" t="n">
-        <x:v>24.348</x:v>
+      <x:c r="B360" s="3" t="n">
+        <x:v>25.5784</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="2" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B361" s="3" t="n">
-        <x:v>24.2705</x:v>
+      <x:c r="B361" s="4" t="n">
+        <x:v>25.28</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="2" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B362" s="3" t="n">
-        <x:v>24.1537</x:v>
+        <x:v>25.3754</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="2" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="B363" s="3" t="n">
-        <x:v>24.0964</x:v>
+        <x:v>25.4772</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="2" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="B364" s="5" t="n">
-        <x:v>23.849</x:v>
+      <x:c r="B364" s="3" t="n">
+        <x:v>25.5028</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="2" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="B365" s="5" t="n">
-        <x:v>23.671</x:v>
+      <x:c r="B365" s="3" t="n">
+        <x:v>25.2956</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="2" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="B366" s="3" t="n">
-        <x:v>23.4012</x:v>
+        <x:v>25.0521</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="2" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B367" s="3" t="n">
-        <x:v>23.4384</x:v>
+        <x:v>25.0206</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="2" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="B368" s="5" t="n">
-        <x:v>23.413</x:v>
+      <x:c r="B368" s="3" t="n">
+        <x:v>24.7466</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="2" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="B369" s="3" t="n">
-        <x:v>23.4479</x:v>
+        <x:v>24.9453</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="2" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="B370" s="3" t="n">
-        <x:v>23.3387</x:v>
+        <x:v>24.8366</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="2" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="B371" s="3" t="n">
-        <x:v>23.2028</x:v>
+        <x:v>24.6905</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="2" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="B372" s="3" t="n">
-        <x:v>22.7137</x:v>
+        <x:v>24.5968</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="2" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="B373" s="5" t="n">
-        <x:v>22.468</x:v>
+      <x:c r="B373" s="3" t="n">
+        <x:v>24.8513</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="2" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="B374" s="3" t="n">
-        <x:v>21.7448</x:v>
+        <x:v>24.9287</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="2" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="B375" s="3" t="n">
-        <x:v>21.5246</x:v>
+        <x:v>24.9782</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="2" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B376" s="3" t="n">
-        <x:v>22.4139</x:v>
+        <x:v>25.0154</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="2" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="B377" s="5" t="n">
-        <x:v>23.516</x:v>
+      <x:c r="B377" s="3" t="n">
+        <x:v>24.4224</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="2" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="B378" s="5" t="n">
-        <x:v>23.687</x:v>
+      <x:c r="B378" s="3" t="n">
+        <x:v>24.4978</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="2" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="B379" s="3" t="n">
-        <x:v>23.5457</x:v>
+      <x:c r="B379" s="5" t="n">
+        <x:v>24.348</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="2" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B380" s="3" t="n">
-        <x:v>23.4874</x:v>
+        <x:v>24.2705</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="2" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="B381" s="3" t="n">
-        <x:v>23.7441</x:v>
+        <x:v>24.1537</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="2" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="B382" s="3" t="n">
-        <x:v>23.8261</x:v>
+        <x:v>24.0964</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="2" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="B383" s="3" t="n">
-        <x:v>23.8236</x:v>
+      <x:c r="B383" s="5" t="n">
+        <x:v>23.849</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="2" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="B384" s="5" t="n">
-        <x:v>24.163</x:v>
+        <x:v>23.671</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="2" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B385" s="3" t="n">
-        <x:v>24.1501</x:v>
+        <x:v>23.4012</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="2" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="B386" s="3" t="n">
-        <x:v>24.2555</x:v>
+        <x:v>23.4384</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="2" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="B387" s="3" t="n">
-        <x:v>24.4516</x:v>
+      <x:c r="B387" s="5" t="n">
+        <x:v>23.413</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="2" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="B388" s="3" t="n">
-        <x:v>24.5391</x:v>
+        <x:v>23.4479</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="2" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="B389" s="3" t="n">
-        <x:v>24.6168</x:v>
+        <x:v>23.3387</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="2" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="B390" s="3" t="n">
-        <x:v>24.6319</x:v>
+        <x:v>23.2028</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="2" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="B391" s="3" t="n">
-        <x:v>24.2988</x:v>
+        <x:v>22.7137</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="2" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="B392" s="3" t="n">
-        <x:v>23.9672</x:v>
+      <x:c r="B392" s="5" t="n">
+        <x:v>22.468</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="2" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="B393" s="3" t="n">
-        <x:v>24.2002</x:v>
+        <x:v>21.7448</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="2" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="B394" s="3" t="n">
-        <x:v>24.2838</x:v>
+        <x:v>21.5246</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="2" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="B395" s="3" t="n">
-        <x:v>24.5584</x:v>
+        <x:v>22.4139</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:6">
       <x:c r="A396" s="2" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="B396" s="3" t="n">
-        <x:v>24.9562</x:v>
+      <x:c r="B396" s="5" t="n">
+        <x:v>23.516</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:6">
       <x:c r="A397" s="2" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="B397" s="3" t="n">
-        <x:v>24.8779</x:v>
+      <x:c r="B397" s="5" t="n">
+        <x:v>23.687</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:6">
       <x:c r="A398" s="2" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="B398" s="3" t="n">
-        <x:v>25.1511</x:v>
+        <x:v>23.5457</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:6">
       <x:c r="A399" s="2" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="B399" s="3" t="n">
-        <x:v>24.6658</x:v>
+        <x:v>23.4874</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:6">
       <x:c r="A400" s="2" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="B400" s="4" t="n">
-        <x:v>24.59</x:v>
+      <x:c r="B400" s="3" t="n">
+        <x:v>23.7441</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:6">
       <x:c r="A401" s="2" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="B401" s="3" t="n">
-        <x:v>24.2995</x:v>
+        <x:v>23.8261</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:6">
       <x:c r="A402" s="2" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="B402" s="3" t="n">
-        <x:v>24.1405</x:v>
+        <x:v>23.8236</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:6">
       <x:c r="A403" s="2" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="B403" s="3" t="n">
-        <x:v>24.5593</x:v>
+      <x:c r="B403" s="5" t="n">
+        <x:v>24.163</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:6">
       <x:c r="A404" s="2" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="B404" s="5" t="n">
-        <x:v>24.459</x:v>
+      <x:c r="B404" s="3" t="n">
+        <x:v>24.1501</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:6">
       <x:c r="A405" s="2" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="B405" s="3" t="n">
-        <x:v>24.3765</x:v>
+        <x:v>24.2555</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:6">
       <x:c r="A406" s="2" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="B406" s="3" t="n">
-        <x:v>24.3985</x:v>
+        <x:v>24.4516</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:6">
       <x:c r="A407" s="2" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="B407" s="3" t="n">
-        <x:v>24.3629</x:v>
+        <x:v>24.5391</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:6">
       <x:c r="A408" s="2" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="B408" s="3" t="n">
-        <x:v>24.2188</x:v>
+        <x:v>24.6168</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:6">
       <x:c r="A409" s="2" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="B409" s="3" t="n">
-        <x:v>24.4222</x:v>
+        <x:v>24.6319</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:6">
       <x:c r="A410" s="2" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B410" s="3" t="n">
-        <x:v>24.3693</x:v>
+        <x:v>24.2988</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:6">
       <x:c r="A411" s="2" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="B411" s="3" t="n">
-        <x:v>24.4485</x:v>
+        <x:v>23.9672</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:6">
       <x:c r="A412" s="2" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="B412" s="5" t="n">
-        <x:v>24.209</x:v>
+      <x:c r="B412" s="3" t="n">
+        <x:v>24.2002</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:6">
       <x:c r="A413" s="2" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="B413" s="5" t="n">
-        <x:v>24.164</x:v>
+      <x:c r="B413" s="3" t="n">
+        <x:v>24.2838</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:6">
       <x:c r="A414" s="2" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="B414" s="3" t="n">
-        <x:v>24.0018</x:v>
+        <x:v>24.5584</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:6">
       <x:c r="A415" s="2" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="B415" s="3" t="n">
-        <x:v>23.9074</x:v>
+        <x:v>24.9562</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:6">
       <x:c r="A416" s="2" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B416" s="3" t="n">
-        <x:v>24.1827</x:v>
+        <x:v>24.8779</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:6">
       <x:c r="A417" s="2" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="B417" s="3" t="n">
-        <x:v>24.1999</x:v>
+        <x:v>25.1511</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:6">
       <x:c r="A418" s="2" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="B418" s="3" t="n">
-        <x:v>23.9994</x:v>
+        <x:v>24.6658</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:6">
       <x:c r="A419" s="2" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="B419" s="5" t="n">
-        <x:v>23.804</x:v>
+      <x:c r="B419" s="4" t="n">
+        <x:v>24.59</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:6">
       <x:c r="A420" s="2" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B420" s="3" t="n">
-        <x:v>24.1808</x:v>
+        <x:v>24.2995</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:6">
       <x:c r="A421" s="2" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="B421" s="3" t="n">
-        <x:v>24.3864</x:v>
+        <x:v>24.1405</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:6">
       <x:c r="A422" s="2" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="B422" s="3" t="n">
-        <x:v>24.0421</x:v>
+        <x:v>24.5593</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:6">
       <x:c r="A423" s="2" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="B423" s="3" t="n">
-        <x:v>24.1301</x:v>
+      <x:c r="B423" s="5" t="n">
+        <x:v>24.459</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:6">
       <x:c r="A424" s="2" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="B424" s="3" t="n">
-        <x:v>24.0788</x:v>
+        <x:v>24.3765</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:6">
       <x:c r="A425" s="2" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B425" s="3" t="n">
-        <x:v>24.1555</x:v>
+        <x:v>24.3985</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:6">
       <x:c r="A426" s="2" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="B426" s="3" t="n">
-        <x:v>23.9203</x:v>
+        <x:v>24.3629</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:6">
       <x:c r="A427" s="2" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="B427" s="3" t="n">
-        <x:v>23.7648</x:v>
+        <x:v>24.2188</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:6">
       <x:c r="A428" s="2" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="B428" s="3" t="n">
-        <x:v>23.6771</x:v>
+        <x:v>24.4222</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:6">
       <x:c r="A429" s="2" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="B429" s="3" t="n">
-        <x:v>23.1752</x:v>
+        <x:v>24.3693</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:6">
       <x:c r="A430" s="2" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="B430" s="5" t="n">
-        <x:v>23.158</x:v>
+      <x:c r="B430" s="3" t="n">
+        <x:v>24.4485</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:6">
       <x:c r="A431" s="2" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="B431" s="3" t="n">
-        <x:v>22.8619</x:v>
+      <x:c r="B431" s="5" t="n">
+        <x:v>24.209</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:6">
       <x:c r="A432" s="2" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="B432" s="3" t="n">
-        <x:v>22.7121</x:v>
+      <x:c r="B432" s="5" t="n">
+        <x:v>24.164</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:6">
       <x:c r="A433" s="2" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="B433" s="3" t="n">
-        <x:v>22.7205</x:v>
+        <x:v>24.0018</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:6">
       <x:c r="A434" s="2" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="B434" s="3" t="n">
-        <x:v>22.8798</x:v>
+        <x:v>23.9074</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:6">
       <x:c r="A435" s="2" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="B435" s="4" t="n">
-        <x:v>23.14</x:v>
+      <x:c r="B435" s="3" t="n">
+        <x:v>24.1827</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:6">
       <x:c r="A436" s="2" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="B436" s="5" t="n">
-        <x:v>23.203</x:v>
+      <x:c r="B436" s="3" t="n">
+        <x:v>24.1999</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:6">
       <x:c r="A437" s="2" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="B437" s="3" t="n">
-        <x:v>23.1586</x:v>
+        <x:v>23.9994</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:6">
       <x:c r="A438" s="2" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="B438" s="3" t="n">
-        <x:v>22.7355</x:v>
+      <x:c r="B438" s="5" t="n">
+        <x:v>23.804</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:6">
       <x:c r="A439" s="2" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="B439" s="3" t="n">
-        <x:v>22.7889</x:v>
+        <x:v>24.1808</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:6">
       <x:c r="A440" s="2" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="B440" s="3" t="n">
-        <x:v>22.8517</x:v>
+        <x:v>24.3864</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:6">
       <x:c r="A441" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B441" s="3" t="n">
-        <x:v>22.9013</x:v>
+        <x:v>24.0421</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:6">
       <x:c r="A442" s="2" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B442" s="3" t="n">
-        <x:v>23.1293</x:v>
+        <x:v>24.1301</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:6">
       <x:c r="A443" s="2" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B443" s="3" t="n">
-        <x:v>23.1039</x:v>
+        <x:v>24.0788</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:6">
       <x:c r="A444" s="2" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="B444" s="3" t="n">
-        <x:v>23.0854</x:v>
+        <x:v>24.1555</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:6">
       <x:c r="A445" s="2" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B445" s="3" t="n">
-        <x:v>23.0622</x:v>
+        <x:v>23.9203</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:6">
       <x:c r="A446" s="2" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B446" s="3" t="n">
-        <x:v>22.9398</x:v>
+        <x:v>23.7648</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:6">
       <x:c r="A447" s="2" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B447" s="3" t="n">
-        <x:v>23.0234</x:v>
+        <x:v>23.6771</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:6">
       <x:c r="A448" s="2" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="B448" s="3" t="n">
-        <x:v>23.2013</x:v>
+        <x:v>23.1752</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:6">
       <x:c r="A449" s="2" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B449" s="5" t="n">
-        <x:v>23.651</x:v>
+        <x:v>23.158</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:6">
       <x:c r="A450" s="2" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B450" s="3" t="n">
-        <x:v>23.6243</x:v>
+        <x:v>22.8619</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:6">
       <x:c r="A451" s="2" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B451" s="3" t="n">
-        <x:v>23.6681</x:v>
+        <x:v>22.7121</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:6">
       <x:c r="A452" s="2" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B452" s="3" t="n">
-        <x:v>23.6765</x:v>
+        <x:v>22.7205</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:6">
       <x:c r="A453" s="2" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>23.828</x:v>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="B453" s="3" t="n">
+        <x:v>22.8798</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:6">
       <x:c r="A454" s="2" t="s">
-        <x:v>455</x:v>
-[...2 lines deleted...]
-        <x:v>23.7983</x:v>
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B454" s="4" t="n">
+        <x:v>23.14</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:6">
       <x:c r="A455" s="2" t="s">
-        <x:v>456</x:v>
-[...2 lines deleted...]
-        <x:v>24.1607</x:v>
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="B455" s="5" t="n">
+        <x:v>23.203</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:6">
       <x:c r="A456" s="2" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B456" s="3" t="n">
-        <x:v>24.2351</x:v>
+        <x:v>23.1586</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:6">
       <x:c r="A457" s="2" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B457" s="3" t="n">
-        <x:v>24.1847</x:v>
+        <x:v>22.7355</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:6">
       <x:c r="A458" s="2" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B458" s="3" t="n">
-        <x:v>24.0487</x:v>
+        <x:v>22.7889</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:6">
       <x:c r="A459" s="2" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="B459" s="3" t="n">
-        <x:v>23.9445</x:v>
+        <x:v>22.8517</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:6">
       <x:c r="A460" s="2" t="s">
-        <x:v>461</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B460" s="3" t="n">
-        <x:v>23.7595</x:v>
+        <x:v>22.9013</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:6">
       <x:c r="A461" s="2" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="B461" s="3" t="n">
-        <x:v>23.6001</x:v>
+        <x:v>23.1293</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:6">
       <x:c r="A462" s="2" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="B462" s="3" t="n">
-        <x:v>23.3765</x:v>
+        <x:v>23.1039</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:6">
       <x:c r="A463" s="2" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="B463" s="3" t="n">
-        <x:v>23.2799</x:v>
+        <x:v>23.0854</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:6">
       <x:c r="A464" s="2" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="B464" s="3" t="n">
-        <x:v>23.3725</x:v>
+        <x:v>23.0622</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:6">
       <x:c r="A465" s="2" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="B465" s="3" t="n">
-        <x:v>23.2524</x:v>
+        <x:v>22.9398</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:6">
       <x:c r="A466" s="2" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="B466" s="3" t="n">
-        <x:v>23.0993</x:v>
+        <x:v>23.0234</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:6">
       <x:c r="A467" s="2" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="B467" s="3" t="n">
-        <x:v>23.1458</x:v>
+        <x:v>23.2013</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:6">
       <x:c r="A468" s="2" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="B468" s="3" t="n">
-        <x:v>23.2483</x:v>
+      <x:c r="B468" s="5" t="n">
+        <x:v>23.651</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:6">
       <x:c r="A469" s="2" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="B469" s="5" t="n">
-        <x:v>23.269</x:v>
+      <x:c r="B469" s="3" t="n">
+        <x:v>23.6243</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:6">
       <x:c r="A470" s="2" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="B470" s="3" t="n">
-        <x:v>23.1743</x:v>
+        <x:v>23.6681</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:6">
       <x:c r="A471" s="2" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B471" s="3" t="n">
-        <x:v>23.3978</x:v>
+        <x:v>23.6765</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:6">
       <x:c r="A472" s="2" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="B472" s="3" t="n">
-        <x:v>23.4098</x:v>
+      <x:c r="B472" s="5" t="n">
+        <x:v>23.828</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:6">
       <x:c r="A473" s="2" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="B473" s="5" t="n">
-        <x:v>23.606</x:v>
+      <x:c r="B473" s="3" t="n">
+        <x:v>23.7983</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:6">
       <x:c r="A474" s="2" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B474" s="3" t="n">
-        <x:v>23.9996</x:v>
+        <x:v>24.1607</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:6">
       <x:c r="A475" s="2" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="B475" s="3" t="n">
-        <x:v>24.1166</x:v>
+        <x:v>24.2351</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:6">
       <x:c r="A476" s="2" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B476" s="3" t="n">
-        <x:v>24.3939</x:v>
+        <x:v>24.1847</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:6">
       <x:c r="A477" s="2" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="B477" s="3" t="n">
-        <x:v>23.9954</x:v>
+        <x:v>24.0487</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:6">
       <x:c r="A478" s="2" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="B478" s="3" t="n">
-        <x:v>24.5499</x:v>
+        <x:v>23.9445</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:6">
       <x:c r="A479" s="2" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="B479" s="3" t="n">
-        <x:v>24.3224</x:v>
+        <x:v>23.7595</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:6">
       <x:c r="A480" s="2" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="B480" s="3" t="n">
-        <x:v>24.3369</x:v>
+        <x:v>23.6001</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:6">
       <x:c r="A481" s="2" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="B481" s="3" t="n">
-        <x:v>24.2661</x:v>
+        <x:v>23.3765</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:6">
       <x:c r="A482" s="2" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="B482" s="3" t="n">
-        <x:v>24.5299</x:v>
+        <x:v>23.2799</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:6">
       <x:c r="A483" s="2" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="B483" s="3" t="n">
-        <x:v>24.8214</x:v>
+        <x:v>23.3725</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:6">
       <x:c r="A484" s="2" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="B484" s="4" t="n">
-        <x:v>25</x:v>
+      <x:c r="B484" s="3" t="n">
+        <x:v>23.2524</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="485" spans="1:6">
+      <x:c r="A485" s="2" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B485" s="3" t="n">
+        <x:v>23.0993</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:6">
       <x:c r="A486" s="2" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B486" s="3" t="n">
+        <x:v>23.1458</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:6">
       <x:c r="A487" s="2" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B487" s="3" t="n">
+        <x:v>23.2483</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:6">
       <x:c r="A488" s="2" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="B488" s="5" t="n">
+        <x:v>23.269</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:6">
       <x:c r="A489" s="2" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="B489" s="3" t="n">
+        <x:v>23.1743</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:6">
       <x:c r="A490" s="2" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B490" s="3" t="n">
+        <x:v>23.3978</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:6">
       <x:c r="A491" s="2" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B491" s="3" t="n">
+        <x:v>23.4098</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:6">
-      <x:c r="A492" s="1" t="s">
-        <x:v>492</x:v>
+      <x:c r="A492" s="2" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B492" s="5" t="n">
+        <x:v>23.606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:6">
+      <x:c r="A493" s="2" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="B493" s="3" t="n">
+        <x:v>23.9996</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:6">
+      <x:c r="A494" s="2" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="B494" s="3" t="n">
+        <x:v>24.1166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:6">
+      <x:c r="A495" s="2" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="B495" s="3" t="n">
+        <x:v>24.3939</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:6">
+      <x:c r="A496" s="2" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B496" s="3" t="n">
+        <x:v>23.9954</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:6">
+      <x:c r="A497" s="2" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="B497" s="3" t="n">
+        <x:v>24.5499</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:6">
+      <x:c r="A498" s="2" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="B498" s="3" t="n">
+        <x:v>24.3224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:6">
+      <x:c r="A499" s="2" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B499" s="3" t="n">
+        <x:v>24.3369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:6">
+      <x:c r="A500" s="2" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B500" s="3" t="n">
+        <x:v>24.2661</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:6">
+      <x:c r="A501" s="2" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="B501" s="3" t="n">
+        <x:v>24.5299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="502" spans="1:6">
+      <x:c r="A502" s="2" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B502" s="3" t="n">
+        <x:v>24.8214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="503" spans="1:6">
+      <x:c r="A503" s="2" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B503" s="4" t="n">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="505" spans="1:6">
+      <x:c r="A505" s="2" t="s">
+        <x:v>505</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="506" spans="1:6">
+      <x:c r="A506" s="2" t="s">
+        <x:v>506</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="507" spans="1:6">
+      <x:c r="A507" s="2" t="s">
+        <x:v>507</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="508" spans="1:6">
+      <x:c r="A508" s="2" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="509" spans="1:6">
+      <x:c r="A509" s="2" t="s">
+        <x:v>509</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="510" spans="1:6">
+      <x:c r="A510" s="2" t="s">
+        <x:v>510</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="511" spans="1:6">
+      <x:c r="A511" s="1" t="s">
+        <x:v>511</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>