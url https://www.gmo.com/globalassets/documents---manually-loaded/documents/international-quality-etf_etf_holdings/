--- v7 (2026-09-14)
+++ v8 (2026-10-14)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5362fd7d8574662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c47b62d0dad4280a368eec3f854ca8e.psmdcp" Id="R897c39c632514fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b895304841148bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02be5473b751471b85a4298210af72ef.psmdcp" Id="R56e39493319b4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 09/11/2026 (%)</x:t>
+    <x:t>As of 10/14/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
@@ -94,336 +94,339 @@
   <x:si>
     <x:t>UNILEVER PLC SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>904767803</x:t>
   </x:si>
   <x:si>
     <x:t>KRZ</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY GROUP PLC A</x:t>
   </x:si>
   <x:si>
     <x:t>451957906</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>ASML HOLDING NV NY REG SHS</x:t>
   </x:si>
   <x:si>
     <x:t>N07059210</x:t>
   </x:si>
   <x:si>
+    <x:t>RHHBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771195104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMS</x:t>
   </x:si>
   <x:si>
     <x:t>AMADEUS IT GROUP SA</x:t>
   </x:si>
   <x:si>
     <x:t>B3MSM2900</x:t>
   </x:si>
   <x:si>
     <x:t>SAFRY</x:t>
   </x:si>
   <x:si>
     <x:t>SAFRAN SA UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>786584102</x:t>
   </x:si>
   <x:si>
     <x:t>LRLCY</x:t>
   </x:si>
   <x:si>
     <x:t>L OREAL UNSPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>502117203</x:t>
   </x:si>
   <x:si>
-    <x:t>RHHBY</x:t>
-[...5 lines deleted...]
-    <x:t>771195104</x:t>
+    <x:t>CMPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS GROUP PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20449X401</x:t>
   </x:si>
   <x:si>
     <x:t>AIQUY</x:t>
   </x:si>
   <x:si>
     <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>009126202</x:t>
   </x:si>
   <x:si>
-    <x:t>NVS</x:t>
-[...14 lines deleted...]
-    <x:t>20449X401</x:t>
+    <x:t>BXB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAMBLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FJ0C904</x:t>
   </x:si>
   <x:si>
     <x:t>KBX</x:t>
   </x:si>
   <x:si>
     <x:t>KNORR BREMSE AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI159PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>BXB</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ASSAB</x:t>
   </x:si>
   <x:si>
     <x:t>ASSA ABLOY AB B</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0CQYQ0</x:t>
   </x:si>
   <x:si>
+    <x:t>DEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAGEO PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25243Q205</x:t>
+  </x:si>
+  <x:si>
     <x:t>RYAAY</x:t>
   </x:si>
   <x:si>
     <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>783513203</x:t>
   </x:si>
   <x:si>
-    <x:t>DEO</x:t>
-[...5 lines deleted...]
-    <x:t>25243Q205</x:t>
+    <x:t>DSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASSAULT SYSTEMES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8H5Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502441306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHECY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIN ETSU CHEM UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824551105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPERIAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30215C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOYA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644150005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21037X951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
   </x:si>
   <x:si>
     <x:t>SBGSY</x:t>
   </x:si>
   <x:si>
     <x:t>SCHNEIDER ELECT SE UNSP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>80687P106</x:t>
   </x:si>
   <x:si>
-    <x:t>DSY</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>KNEBV</x:t>
   </x:si>
   <x:si>
     <x:t>KONE OYJ B</x:t>
   </x:si>
   <x:si>
     <x:t>B09M9D905</x:t>
   </x:si>
   <x:si>
-    <x:t>7741</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>CPR</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIDE CAMPARI MILANO NV</x:t>
   </x:si>
   <x:si>
     <x:t>BMQ5W1905</x:t>
   </x:si>
   <x:si>
-    <x:t>CSU</x:t>
-[...5 lines deleted...]
-    <x:t>21037X951</x:t>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON PAINT HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664050002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOKYO ELECTRON LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689567006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARTORIUS STEDIM BIOTECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZ2QP900</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>HALEON PLC ADR</x:t>
   </x:si>
   <x:si>
     <x:t>405552100</x:t>
   </x:si>
   <x:si>
-    <x:t>8035</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>BIM</x:t>
   </x:si>
   <x:si>
     <x:t>BIOMERIEUX</x:t>
   </x:si>
   <x:si>
     <x:t>BF0LBX906</x:t>
   </x:si>
   <x:si>
+    <x:t>ESLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSILORLUXOT UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297284200</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>ESLOY</x:t>
-[...14 lines deleted...]
-    <x:t>416343002</x:t>
+    <x:t>AUSTRALIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999AUDZ93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spot</x:t>
   </x:si>
   <x:si>
     <x:t>EURO CURRENCY</x:t>
   </x:si>
   <x:si>
     <x:t>999EURZ94</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
@@ -779,51 +782,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G48"/>
+  <x:dimension ref="A1:G49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -838,943 +841,962 @@
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>37807</x:v>
+        <x:v>36037</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>16182530.2</x:v>
+        <x:v>16040789.4</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>232390</x:v>
+        <x:v>221530</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>14725953</x:v>
+        <x:v>13430465.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>63241</x:v>
+        <x:v>60281</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>13024484</x:v>
+        <x:v>13246749.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>189439</x:v>
+        <x:v>195272</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>11675125.6</x:v>
+        <x:v>12202547.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>116550</x:v>
+        <x:v>111100</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>11271707.8</x:v>
+        <x:v>11265300.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>6690</x:v>
+        <x:v>6380</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>11288906.7</x:v>
+        <x:v>10959308.8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>168888</x:v>
+        <x:v>195807</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10800035.1</x:v>
+        <x:v>10528542.4</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>115951</x:v>
+        <x:v>72228</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>10788081</x:v>
+        <x:v>10285989.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>125826</x:v>
+        <x:v>160998</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>10926729.8</x:v>
+        <x:v>9486622.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>205407</x:v>
+        <x:v>110531</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>10925598.3</x:v>
+        <x:v>9693568.7</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>277943</x:v>
+        <x:v>112030</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>10756394.1</x:v>
+        <x:v>9710760.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>75768</x:v>
+        <x:v>297628</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10416584.6</x:v>
+        <x:v>9202657.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>312218</x:v>
+        <x:v>242932</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>9631925.3</x:v>
+        <x:v>9207122.8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>76066</x:v>
+        <x:v>595082</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>8954904.9</x:v>
+        <x:v>8189819.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>624252</x:v>
+        <x:v>72516</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8164900.5</x:v>
+        <x:v>8051315.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>231651</x:v>
+        <x:v>220831</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8160320.2</x:v>
+        <x:v>7747561.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>147605</x:v>
+        <x:v>81170</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>7823065</x:v>
+        <x:v>7340203.1</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>85150</x:v>
+        <x:v>140705</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>7349296.5</x:v>
+        <x:v>7434852.2</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>103488</x:v>
+        <x:v>277105</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>6897475.2</x:v>
+        <x:v>6994208.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>290685</x:v>
+        <x:v>82430</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>6877953.6</x:v>
+        <x:v>7103817.4</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>374106</x:v>
+        <x:v>356626</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6891032.5</x:v>
+        <x:v>6843652.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>73516</x:v>
+        <x:v>181202</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>6905357.9</x:v>
+        <x:v>6490655.6</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>111568</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>6450619.6</x:v>
+        <x:v>6522383.3</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>42800</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>6415563</x:v>
+        <x:v>6170262.3</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>52852</x:v>
+        <x:v>50382</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6213809.6</x:v>
+        <x:v>6048861.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>159451</x:v>
+        <x:v>98648</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>5974629</x:v>
+        <x:v>5868569.5</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>823019</x:v>
+        <x:v>94160</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>5488538.8</x:v>
+        <x:v>5666362.9</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>2367</x:v>
+        <x:v>669452</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>4720894.2</x:v>
+        <x:v>4676329.3</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>488236</x:v>
+        <x:v>21137</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4501535.9</x:v>
+        <x:v>4480221.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>12800</x:v>
+        <x:v>551700</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>4379733.1</x:v>
+        <x:v>4403705.6</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>17645</x:v>
+        <x:v>59000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>4021671</x:v>
+        <x:v>4305168.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>16903</x:v>
+        <x:v>16113</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>3656024.4</x:v>
+        <x:v>3854055.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>405100</x:v>
+        <x:v>381653</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>2925255.6</x:v>
+        <x:v>3602804.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>31667</x:v>
+        <x:v>30187</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2632403.1</x:v>
+        <x:v>2886809.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
-      <x:c r="A40" s="3" t="s"/>
+      <x:c r="A40" s="3" t="s">
+        <x:v>112</x:v>
+      </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2172428.6</x:v>
+        <x:v>26220</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>2172428.6</x:v>
+        <x:v>2151972.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
-      <x:c r="A41" s="3" t="s">
+      <x:c r="A41" s="3" t="s"/>
+      <x:c r="B41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="B41" s="3" t="s">
+      <x:c r="C41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
+      <x:c r="D41" s="4" t="n">
+        <x:v>1722598.2</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="n">
+        <x:v>1722598.2</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
-      <x:c r="A42" s="3" t="s">
+      <x:c r="A42" s="3" t="s"/>
+      <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B42" s="3" t="s">
+      <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C42" s="3" t="s">
+      <x:c r="D42" s="4" t="n">
+        <x:v>204879.5</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="n">
+        <x:v>143057.1</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>6855</x:v>
+        <x:v>-204879.5</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>7958.6</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s"/>
       <x:c r="B44" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>4779.4</x:v>
+        <x:v>6855</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>3454.7</x:v>
+        <x:v>7676.2</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      <x:c r="A46" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="3" t="s"/>
+      <x:c r="B45" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>126</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>7596.6</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="n">
+        <x:v>5343.1</x:v>
+      </x:c>
+      <x:c r="G45" s="3" t="s">
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
-      <x:c r="A48" s="1" t="s">
+      <x:c r="A48" s="3" t="s">
         <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:7">
+      <x:c r="A49" s="1" t="s">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>