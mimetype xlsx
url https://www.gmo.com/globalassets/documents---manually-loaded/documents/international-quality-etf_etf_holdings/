--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b895304841148bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/02be5473b751471b85a4298210af72ef.psmdcp" Id="R56e39493319b4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re996400a03eb47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0757e5a956cf4463b4997e1e470ffaf2.psmdcp" Id="Ra2a8b5b56534459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 10/14/2026 (%)</x:t>
+    <x:t>As of 11/03/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
@@ -85,348 +85,336 @@
   <x:si>
     <x:t>SAP SE SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>803054204</x:t>
   </x:si>
   <x:si>
     <x:t>UL</x:t>
   </x:si>
   <x:si>
     <x:t>UNILEVER PLC SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>904767803</x:t>
   </x:si>
   <x:si>
     <x:t>KRZ</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY GROUP PLC A</x:t>
   </x:si>
   <x:si>
     <x:t>451957906</x:t>
   </x:si>
   <x:si>
+    <x:t>RHHBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771195104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRLCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L OREAL UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502117203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMADEUS IT GROUP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3MSM2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS GROUP PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20449X401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIQUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009126202</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>ASML HOLDING NV NY REG SHS</x:t>
   </x:si>
   <x:si>
     <x:t>N07059210</x:t>
   </x:si>
   <x:si>
-    <x:t>RHHBY</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>SAFRY</x:t>
   </x:si>
   <x:si>
     <x:t>SAFRAN SA UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>786584102</x:t>
   </x:si>
   <x:si>
-    <x:t>LRLCY</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BXB</x:t>
   </x:si>
   <x:si>
     <x:t>BRAMBLES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>B1FJ0C904</x:t>
   </x:si>
   <x:si>
+    <x:t>ASSAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSA ABLOY AB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0CQYQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAGEO PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25243Q205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASSAULT SYSTEMES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8H5Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYAAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783513203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPERIAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30215C101</x:t>
+  </x:si>
+  <x:si>
     <x:t>KBX</x:t>
   </x:si>
   <x:si>
     <x:t>KNORR BREMSE AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI159PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>ASSAB</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>LVMUY</x:t>
   </x:si>
   <x:si>
     <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>502441306</x:t>
   </x:si>
   <x:si>
+    <x:t>CSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21037X951</x:t>
+  </x:si>
+  <x:si>
     <x:t>SHECY</x:t>
   </x:si>
   <x:si>
     <x:t>SHIN ETSU CHEM UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>824551105</x:t>
   </x:si>
   <x:si>
-    <x:t>EXPGY</x:t>
-[...5 lines deleted...]
-    <x:t>30215C101</x:t>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
   </x:si>
   <x:si>
     <x:t>7741</x:t>
   </x:si>
   <x:si>
     <x:t>HOYA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>644150005</x:t>
   </x:si>
   <x:si>
-    <x:t>CSU</x:t>
-[...14 lines deleted...]
-    <x:t>344419106</x:t>
+    <x:t>KNEBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONE OYJ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B09M9D905</x:t>
   </x:si>
   <x:si>
     <x:t>SBGSY</x:t>
   </x:si>
   <x:si>
     <x:t>SCHNEIDER ELECT SE UNSP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>80687P106</x:t>
   </x:si>
   <x:si>
-    <x:t>KNEBV</x:t>
-[...5 lines deleted...]
-    <x:t>B09M9D905</x:t>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
   </x:si>
   <x:si>
     <x:t>CPR</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIDE CAMPARI MILANO NV</x:t>
   </x:si>
   <x:si>
     <x:t>BMQ5W1905</x:t>
   </x:si>
   <x:si>
-    <x:t>SIKA</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>4612</x:t>
   </x:si>
   <x:si>
     <x:t>NIPPON PAINT HOLDINGS CO LTD</x:t>
   </x:si>
   <x:si>
     <x:t>664050002</x:t>
   </x:si>
   <x:si>
+    <x:t>DIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARTORIUS STEDIM BIOTECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZ2QP900</x:t>
+  </x:si>
+  <x:si>
     <x:t>8035</x:t>
   </x:si>
   <x:si>
     <x:t>TOKYO ELECTRON LTD</x:t>
   </x:si>
   <x:si>
     <x:t>689567006</x:t>
   </x:si>
   <x:si>
-    <x:t>DIM</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>HALEON PLC ADR</x:t>
   </x:si>
   <x:si>
     <x:t>405552100</x:t>
   </x:si>
   <x:si>
     <x:t>BIM</x:t>
   </x:si>
   <x:si>
     <x:t>BIOMERIEUX</x:t>
   </x:si>
   <x:si>
     <x:t>BF0LBX906</x:t>
   </x:si>
   <x:si>
     <x:t>ESLOY</x:t>
   </x:si>
   <x:si>
     <x:t>ESSILORLUXOT UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>297284200</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>AUSTRALIAN DOLLAR</x:t>
-[...2 lines deleted...]
-    <x:t>999AUDZ93</x:t>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>999EURZ94</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
@@ -782,51 +770,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G49"/>
+  <x:dimension ref="A1:G47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -844,959 +832,917 @@
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>36037</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>16040789.4</x:v>
+        <x:v>14365429.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>221530</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>13430465.7</x:v>
+        <x:v>14258246.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>60281</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>13246749.8</x:v>
+        <x:v>14082847.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>195272</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>12202547.3</x:v>
+        <x:v>12973871.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>111100</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>11265300.7</x:v>
+        <x:v>12299177.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>6380</x:v>
+        <x:v>195807</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>10959308.8</x:v>
+        <x:v>11879610.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>195807</x:v>
+        <x:v>72228</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10528542.4</x:v>
+        <x:v>11666266.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>72228</x:v>
+        <x:v>112030</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>10285989.5</x:v>
+        <x:v>10974458.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>160998</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>9486622.1</x:v>
+        <x:v>10704654.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>110531</x:v>
+        <x:v>297628</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>9693568.7</x:v>
+        <x:v>10324715.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>112030</x:v>
+        <x:v>242932</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>9710760.4</x:v>
+        <x:v>9892191</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>297628</x:v>
+        <x:v>6380</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>9202657.8</x:v>
+        <x:v>9736773.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>242932</x:v>
+        <x:v>110531</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>9207122.8</x:v>
+        <x:v>8787214.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>595082</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>8189819.4</x:v>
+        <x:v>8909871.6</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>72516</x:v>
+        <x:v>220831</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8051315.3</x:v>
+        <x:v>8945287.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>220831</x:v>
+        <x:v>81170</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>7747561.9</x:v>
+        <x:v>7924627.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>81170</x:v>
+        <x:v>277105</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>7340203.1</x:v>
+        <x:v>7946743.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>140705</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>7434852.2</x:v>
+        <x:v>7779579.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>277105</x:v>
+        <x:v>181202</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>6994208.1</x:v>
+        <x:v>7356801.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>82430</x:v>
+        <x:v>72516</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>7103817.4</x:v>
+        <x:v>7483943.2</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>356626</x:v>
+        <x:v>82430</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6843652.9</x:v>
+        <x:v>7276096.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>181202</x:v>
+        <x:v>2836</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>6490655.6</x:v>
+        <x:v>6985921.1</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>40800</x:v>
+        <x:v>356626</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>6522383.3</x:v>
+        <x:v>6658207.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>2836</x:v>
+        <x:v>50382</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>6170262.3</x:v>
+        <x:v>6408590.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>50382</x:v>
+        <x:v>40800</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6048861.4</x:v>
+        <x:v>6400633.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>98648</x:v>
+        <x:v>94160</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>5868569.5</x:v>
+        <x:v>5938120.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>94160</x:v>
+        <x:v>98648</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>5666362.9</x:v>
+        <x:v>5238208.8</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>669452</x:v>
+        <x:v>21137</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>4676329.3</x:v>
+        <x:v>4773037.7</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>21137</x:v>
+        <x:v>669452</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4480221.6</x:v>
+        <x:v>4797343.7</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>551700</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>4403705.6</x:v>
+        <x:v>4536219.4</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>59000</x:v>
+        <x:v>16113</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>4305168.8</x:v>
+        <x:v>4043688.9</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>16113</x:v>
+        <x:v>59000</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>3854055.2</x:v>
+        <x:v>3737818.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>381653</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>3602804.3</x:v>
+        <x:v>3343280.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>30187</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2886809.3</x:v>
+        <x:v>3054598.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>26220</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>2151972.4</x:v>
+        <x:v>2751264.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s"/>
       <x:c r="B41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>1722598.2</x:v>
+        <x:v>1944280.7</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>1722598.2</x:v>
+        <x:v>1944280.7</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>204879.5</x:v>
+        <x:v>6855</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>143057.1</x:v>
+        <x:v>7673.1</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s"/>
       <x:c r="B43" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>-204879.5</x:v>
+        <x:v>7596.6</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>43</x:v>
+        <x:v>5428.6</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>122</x:v>
-[...4 lines deleted...]
-      <x:c r="B44" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C44" s="3" t="s">
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D44" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B45" s="3" t="s">
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>