--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -1,432 +1,420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95055b84e9cb45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2298eda21be74560b105af4a1f99b2bd.psmdcp" Id="R06d51f9bbd734507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf3574145ac4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c6e71a45484351a697d1dba77e147c.psmdcp" Id="Rd40d124dde82415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 04/10/2026 (%)</x:t>
+    <x:t>As of 05/05/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMADEUS IT GROUP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3MSM2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRAN SA UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786584102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAMBLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FJ0C904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBGSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHNEIDER ELECT SE UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80687P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARTORIUS STEDIM BIOTECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZ2QP900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNILEVER PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904767803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONE OYJ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B09M9D905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPERIAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30215C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAGEO PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25243Q205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRLCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L OREAL UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502117203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHHBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771195104</x:t>
+  </x:si>
+  <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>874039100</x:t>
   </x:si>
   <x:si>
-    <x:t>Equity</x:t>
+    <x:t>NSRGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NESTLE SA SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>641069406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS GROUP PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20449X401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYAAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783513203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSA ABLOY AB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0CQYQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21037X951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY GROUP PLC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451957906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOMERIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0LBX906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASSAULT SYSTEMES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8H5Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOKYO ELECTRON LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689567006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHECY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIN ETSU CHEM UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824551105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALEON PLC ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405552100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIDE CAMPARI MILANO NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMQ5W1905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999CADZ91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOYA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644150005</x:t>
   </x:si>
   <x:si>
     <x:t>ITX</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTRIA DE DISENO TEXTIL</x:t>
   </x:si>
   <x:si>
     <x:t>ACI08XL68</x:t>
   </x:si>
   <x:si>
-    <x:t>NVS</x:t>
-[...5 lines deleted...]
-    <x:t>66987V109</x:t>
+    <x:t>SAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP SE SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803054204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNUM ICE CREAM CO NV/THE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N5505D105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIQUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009126202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML HOLDING NV NY REG SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N07059210</x:t>
   </x:si>
   <x:si>
     <x:t>LVMUY</x:t>
   </x:si>
   <x:si>
     <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>502441306</x:t>
   </x:si>
   <x:si>
-    <x:t>AIQUY</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>KBX</x:t>
   </x:si>
   <x:si>
     <x:t>KNORR BREMSE AG</x:t>
   </x:si>
   <x:si>
     <x:t>ACI159PM3</x:t>
-  </x:si>
-[...244 lines deleted...]
-    <x:t>999AUDZ93</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -776,1000 +764,958 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G48"/>
+  <x:dimension ref="A1:G46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s">
+      <x:c r="A6" s="3" t="s"/>
+      <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="s">
+      <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="s">
+      <x:c r="D6" s="4" t="n">
+        <x:v>2473346.4</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>2473346.4</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="s">
+      <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C7" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>233476</x:v>
+        <x:v>146396</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>14581647.7</x:v>
+        <x:v>8186916.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>76122</x:v>
+        <x:v>116493</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>11803477.3</x:v>
+        <x:v>9006073.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>100204</x:v>
+        <x:v>539433</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>11491394.7</x:v>
+        <x:v>8766732.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>253857</x:v>
+        <x:v>103972</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>11174785.1</x:v>
+        <x:v>6341252.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>116493</x:v>
+        <x:v>16982</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>10790746.6</x:v>
+        <x:v>3088167.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>1089695</x:v>
+        <x:v>155891</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10765388.9</x:v>
+        <x:v>9152360.6</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>126414</x:v>
+        <x:v>112089</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>10699681</x:v>
+        <x:v>6816287.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>206367</x:v>
+        <x:v>81664</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>10382323.8</x:v>
+        <x:v>2996252.2</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>6721</x:v>
+        <x:v>85548</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>9736309.4</x:v>
+        <x:v>6716373.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>76421</x:v>
+        <x:v>126414</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>9272081.9</x:v>
+        <x:v>10596021.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>117095</x:v>
+        <x:v>206367</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>9247576.1</x:v>
+        <x:v>10376132.8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>232733</x:v>
+        <x:v>40629</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>9118420.3</x:v>
+        <x:v>16317012.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>155891</x:v>
+        <x:v>89055</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>9113387.9</x:v>
+        <x:v>8844052.1</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>55261</x:v>
+        <x:v>313677</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>9090434.5</x:v>
+        <x:v>8873922.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>539433</x:v>
+        <x:v>98888</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8989065.8</x:v>
+        <x:v>5264797.1</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>89055</x:v>
+        <x:v>232733</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>8909952.8</x:v>
+        <x:v>8776230.4</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>313677</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>8836281.1</x:v>
+        <x:v>2967426.8</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>146396</x:v>
+        <x:v>117095</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>8471671.6</x:v>
+        <x:v>9886831.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>31815</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>7834522.4</x:v>
+        <x:v>2632327.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>375854</x:v>
+        <x:v>292043</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>7783936.3</x:v>
+        <x:v>6586398.7</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>112089</x:v>
+        <x:v>15500</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>7509311.6</x:v>
+        <x:v>4681274.3</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>85548</x:v>
+        <x:v>375854</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>6718084.4</x:v>
+        <x:v>8490541.9</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>826865</x:v>
+        <x:v>76122</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>6400529.4</x:v>
+        <x:v>11008763.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>98888</x:v>
+        <x:v>53099</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6283343.5</x:v>
+        <x:v>6314002.1</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>103972</x:v>
+        <x:v>1089695</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>6262233.6</x:v>
+        <x:v>10068781.8</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>53099</x:v>
+        <x:v>826865</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>6121252.7</x:v>
+        <x:v>6032003</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
-      <x:c r="A33" s="3" t="s">
+      <x:c r="A33" s="3" t="s"/>
+      <x:c r="B33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="B33" s="3" t="s">
+      <x:c r="C33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C33" s="3" t="s">
+      <x:c r="D33" s="4" t="n">
+        <x:v>1928.3</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="n">
+        <x:v>1416.3</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>15500</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>4110664.1</x:v>
+        <x:v>7616892.6</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>16982</x:v>
+        <x:v>233476</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>3355863.4</x:v>
+        <x:v>13485369.2</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>31815</x:v>
+        <x:v>55261</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>3333368.3</x:v>
+        <x:v>9310977</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>81664</x:v>
+        <x:v>17289</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>2841907.2</x:v>
+        <x:v>2145195.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>1635</x:v>
+        <x:v>36054</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>2793011.1</x:v>
+        <x:v>546939.2</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
-      <x:c r="A39" s="3" t="s"/>
+      <x:c r="A39" s="3" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>2112910.4</x:v>
+        <x:v>253857</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2112910.4</x:v>
+        <x:v>10494448.4</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>17289</x:v>
+        <x:v>6721</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>1990852.2</x:v>
+        <x:v>9316717.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>36054</x:v>
+        <x:v>100204</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>526388.4</x:v>
+        <x:v>10401175.2</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
-      <x:c r="A42" s="3" t="s"/>
+      <x:c r="A42" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>-140211.9</x:v>
+        <x:v>76421</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>-140211.9</x:v>
+        <x:v>8575101.4</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>120</x:v>
-[...4 lines deleted...]
-      <x:c r="B43" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:7">
+      <x:c r="A44" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
+    </x:row>
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D43" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="B44" s="3" t="s">
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>