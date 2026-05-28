--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf3574145ac4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c6e71a45484351a697d1dba77e147c.psmdcp" Id="Rd40d124dde82415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a1e603a975472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd5ab37b36c4839adeb65a39160bc86.psmdcp" Id="Rf75d37ec09e34aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/05/2026 (%)</x:t>
+    <x:t>As of 05/28/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -148,68 +148,68 @@
   <x:si>
     <x:t>DIAGEO PLC SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>25243Q205</x:t>
   </x:si>
   <x:si>
     <x:t>LRLCY</x:t>
   </x:si>
   <x:si>
     <x:t>L OREAL UNSPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>502117203</x:t>
   </x:si>
   <x:si>
     <x:t>RHHBY</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>771195104</x:t>
   </x:si>
   <x:si>
+    <x:t>ESLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSILORLUXOT UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297284200</x:t>
+  </x:si>
+  <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>874039100</x:t>
   </x:si>
   <x:si>
-    <x:t>NSRGY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CMPGY</x:t>
   </x:si>
   <x:si>
     <x:t>COMPASS GROUP PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>20449X401</x:t>
   </x:si>
   <x:si>
     <x:t>RYAAY</x:t>
   </x:si>
   <x:si>
     <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>783513203</x:t>
   </x:si>
   <x:si>
     <x:t>ASSAB</x:t>
   </x:si>
   <x:si>
     <x:t>ASSA ABLOY AB B</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0CQYQ0</x:t>
@@ -326,59 +326,50 @@
     <x:t>ITX</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTRIA DE DISENO TEXTIL</x:t>
   </x:si>
   <x:si>
     <x:t>ACI08XL68</x:t>
   </x:si>
   <x:si>
     <x:t>SAP</x:t>
   </x:si>
   <x:si>
     <x:t>SAP SE SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>803054204</x:t>
   </x:si>
   <x:si>
     <x:t>CAP</x:t>
   </x:si>
   <x:si>
     <x:t>CAPGEMINI SE</x:t>
   </x:si>
   <x:si>
     <x:t>416343002</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>N5505D105</x:t>
   </x:si>
   <x:si>
     <x:t>AIQUY</x:t>
   </x:si>
   <x:si>
     <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>009126202</x:t>
   </x:si>
   <x:si>
     <x:t>ASML</x:t>
   </x:si>
   <x:si>
     <x:t>ASML HOLDING NV NY REG SHS</x:t>
   </x:si>
   <x:si>
     <x:t>N07059210</x:t>
   </x:si>
   <x:si>
     <x:t>LVMUY</x:t>
   </x:si>
   <x:si>
     <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
   </x:si>
@@ -764,51 +755,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G46"/>
+  <x:dimension ref="A1:G45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -821,901 +812,878 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2473346.4</x:v>
+        <x:v>2620972.5</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2473346.4</x:v>
+        <x:v>2620972.5</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>146396</x:v>
+        <x:v>169677</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>8186916.3</x:v>
+        <x:v>10535843.7</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>116493</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>9006073.8</x:v>
+        <x:v>10117417.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>539433</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>8766732.7</x:v>
+        <x:v>6541308.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>103972</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>6341252.3</x:v>
+        <x:v>6524243</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16982</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3088167.2</x:v>
+        <x:v>3380630.3</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>155891</x:v>
+        <x:v>190324</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>9152360.6</x:v>
+        <x:v>11038792</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>112089</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>6816287.6</x:v>
+        <x:v>6675866.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>81664</x:v>
+        <x:v>141909</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>2996252.2</x:v>
+        <x:v>4917146.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>85548</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>6716373.5</x:v>
+        <x:v>7405034.9</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>126414</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>10596021.5</x:v>
+        <x:v>11324166.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>206367</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10376132.8</x:v>
+        <x:v>10828076.5</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>40629</x:v>
+        <x:v>27639</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>16317012.7</x:v>
+        <x:v>2806740.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>89055</x:v>
+        <x:v>40629</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>8844052.1</x:v>
+        <x:v>17175097.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>313677</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>8873922.3</x:v>
+        <x:v>9727123.8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>98888</x:v>
+        <x:v>134888</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>5264797.1</x:v>
+        <x:v>8241656.8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>232733</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>8776230.4</x:v>
+        <x:v>8491216.7</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>1635</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>2967426.8</x:v>
+        <x:v>4529513.1</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>117095</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>9886831.2</x:v>
+        <x:v>10157393.1</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>31815</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2632327.6</x:v>
+        <x:v>2700597.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>292043</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6586398.7</x:v>
+        <x:v>6713647.8</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>15500</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>4681274.3</x:v>
+        <x:v>5100441.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>375854</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8490541.9</x:v>
+        <x:v>8734847</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>76122</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>11008763.6</x:v>
+        <x:v>11503556.6</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>53099</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6314002.1</x:v>
+        <x:v>6513654.3</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>1089695</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>10068781.8</x:v>
+        <x:v>10155957.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>826865</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>6032003</x:v>
+        <x:v>5472737.1</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s"/>
       <x:c r="B33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
         <x:v>1928.3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>1416.3</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>43000</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7616892.6</x:v>
+        <x:v>7329499.5</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>233476</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>13485369.2</x:v>
+        <x:v>14388754.3</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>55261</x:v>
+        <x:v>63537</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>9310977</x:v>
+        <x:v>11064333.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>17289</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>2145195.3</x:v>
+        <x:v>2023432.6</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>36054</x:v>
+        <x:v>253857</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>546939.2</x:v>
+        <x:v>10793999.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>253857</x:v>
+        <x:v>6721</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>10494448.4</x:v>
+        <x:v>10739284.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6721</x:v>
+        <x:v>73860</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>9316717.4</x:v>
+        <x:v>8331408</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>100204</x:v>
+        <x:v>76421</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>10401175.2</x:v>
+        <x:v>9126163.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:7">
-      <x:c r="A42" s="3" t="s">
+    <x:row r="43" spans="1:7">
+      <x:c r="A43" s="3" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
-      <x:c r="A45" s="3" t="s">
-[...5 lines deleted...]
-        <x:v>123</x:v>
+      <x:c r="A45" s="1" t="s">
+        <x:v>120</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>