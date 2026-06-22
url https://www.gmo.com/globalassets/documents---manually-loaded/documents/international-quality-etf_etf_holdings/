--- v2 (2026-05-28)
+++ v3 (2026-06-22)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a1e603a975472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecd5ab37b36c4839adeb65a39160bc86.psmdcp" Id="Rf75d37ec09e34aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989a905b85ea48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3839f67aeefe4872ba2bb8eebd023e80.psmdcp" Id="R3fe30906e2eb43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 05/28/2026 (%)</x:t>
+    <x:t>As of 06/18/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -184,50 +184,59 @@
   <x:si>
     <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>874039100</x:t>
   </x:si>
   <x:si>
     <x:t>CMPGY</x:t>
   </x:si>
   <x:si>
     <x:t>COMPASS GROUP PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>20449X401</x:t>
   </x:si>
   <x:si>
     <x:t>RYAAY</x:t>
   </x:si>
   <x:si>
     <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>783513203</x:t>
   </x:si>
   <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASSAB</x:t>
   </x:si>
   <x:si>
     <x:t>ASSA ABLOY AB B</x:t>
   </x:si>
   <x:si>
     <x:t>ACI0CQYQ0</x:t>
   </x:si>
   <x:si>
     <x:t>CSU</x:t>
   </x:si>
   <x:si>
     <x:t>CONSTELLATION SOFTWARE INC</x:t>
   </x:si>
   <x:si>
     <x:t>21037X951</x:t>
   </x:si>
   <x:si>
     <x:t>KRZ</x:t>
   </x:si>
   <x:si>
     <x:t>KERRY GROUP PLC A</x:t>
   </x:si>
   <x:si>
     <x:t>451957906</x:t>
@@ -287,53 +296,50 @@
     <x:t>344419106</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>HALEON PLC ADR</x:t>
   </x:si>
   <x:si>
     <x:t>405552100</x:t>
   </x:si>
   <x:si>
     <x:t>CPR</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIDE CAMPARI MILANO NV</x:t>
   </x:si>
   <x:si>
     <x:t>BMQ5W1905</x:t>
   </x:si>
   <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>7741</x:t>
   </x:si>
   <x:si>
     <x:t>HOYA CORP</x:t>
   </x:si>
   <x:si>
     <x:t>644150005</x:t>
   </x:si>
   <x:si>
     <x:t>ITX</x:t>
   </x:si>
   <x:si>
     <x:t>INDUSTRIA DE DISENO TEXTIL</x:t>
   </x:si>
   <x:si>
     <x:t>ACI08XL68</x:t>
   </x:si>
   <x:si>
     <x:t>SAP</x:t>
   </x:si>
   <x:si>
     <x:t>SAP SE SPONSORED ADR</x:t>
   </x:si>
@@ -755,51 +761,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G45"/>
+  <x:dimension ref="A1:G46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -812,878 +818,899 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2620972.5</x:v>
+        <x:v>3395866.8</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2620972.5</x:v>
+        <x:v>3395866.8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>169677</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>10535843.7</x:v>
+        <x:v>10161338.8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>116493</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>10117417.1</x:v>
+        <x:v>10822199.7</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>539433</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>6541308.8</x:v>
+        <x:v>7073532.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>103972</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>6524243</x:v>
+        <x:v>6698916</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16982</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3380630.3</x:v>
+        <x:v>3449178.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>190324</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>11038792</x:v>
+        <x:v>10993114.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>112089</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>6675866.6</x:v>
+        <x:v>6364732.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>141909</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>4917146.9</x:v>
+        <x:v>4751113.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>85548</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>7405034.9</x:v>
+        <x:v>6744604.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>126414</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11324166.1</x:v>
+        <x:v>11035942.2</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>206367</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10828076.5</x:v>
+        <x:v>10537099</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>27639</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>2806740.5</x:v>
+        <x:v>2749389.5</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>40629</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>17175097.2</x:v>
+        <x:v>17557822.4</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>313677</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>9727123.8</x:v>
+        <x:v>10258806.3</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>134888</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8241656.8</x:v>
+        <x:v>8179608.3</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
-      <x:c r="A22" s="3" t="s">
+      <x:c r="A22" s="3" t="s"/>
+      <x:c r="B22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B22" s="3" t="s">
+      <x:c r="C22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C22" s="3" t="s">
+      <x:c r="D22" s="4" t="n">
+        <x:v>26501.9</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="n">
+        <x:v>30462.6</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>2367</x:v>
+        <x:v>232733</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>4529513.1</x:v>
+        <x:v>8314162.9</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>117095</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>10157393.1</x:v>
+        <x:v>4828763.8</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>31815</x:v>
+        <x:v>117095</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2700597.6</x:v>
+        <x:v>9993670.8</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>292043</x:v>
+        <x:v>31815</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>6713647.8</x:v>
+        <x:v>2477601.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>15500</x:v>
+        <x:v>292043</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>5100441.9</x:v>
+        <x:v>5812454</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>375854</x:v>
+        <x:v>15500</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>8734847</x:v>
+        <x:v>7004821.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>76122</x:v>
+        <x:v>375854</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>11503556.6</x:v>
+        <x:v>8821293.4</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>53099</x:v>
+        <x:v>76122</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6513654.3</x:v>
+        <x:v>11485287.4</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>1089695</x:v>
+        <x:v>53099</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>10155957.4</x:v>
+        <x:v>6667110.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
+        <x:v>1089695</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="n">
+        <x:v>9665594.7</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:7">
+      <x:c r="A33" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
         <x:v>826865</x:v>
       </x:c>
-      <x:c r="E32" s="4" t="n">
-[...17 lines deleted...]
-      <x:c r="D33" s="4" t="n">
+      <x:c r="E33" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="n">
+        <x:v>5145683.8</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:7">
+      <x:c r="A34" s="3" t="s"/>
+      <x:c r="B34" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
         <x:v>1928.3</x:v>
       </x:c>
-      <x:c r="E33" s="4" t="n">
+      <x:c r="E34" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...21 lines deleted...]
-      </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7329499.5</x:v>
+        <x:v>1365.9</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="B35" s="3" t="s">
+      <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>233476</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>14388754.3</x:v>
+        <x:v>7388932.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="B36" s="3" t="s">
+      <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C36" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>63537</x:v>
+        <x:v>233476</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>11064333.2</x:v>
+        <x:v>15146750.8</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="B37" s="3" t="s">
+      <x:c r="C37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C37" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>17289</x:v>
+        <x:v>63537</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>2023432.6</x:v>
+        <x:v>10089040.2</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="s">
+      <x:c r="C38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>253857</x:v>
+        <x:v>17289</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>10793999.6</x:v>
+        <x:v>1940782.3</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="B39" s="3" t="s">
+      <x:c r="C39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>6721</x:v>
+        <x:v>279242.7</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>10739284.3</x:v>
+        <x:v>10664278.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="B40" s="3" t="s">
+      <x:c r="C40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>73860</x:v>
+        <x:v>6721</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>8331408</x:v>
+        <x:v>12553685.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="B41" s="3" t="s">
+      <x:c r="C41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="s">
+      <x:c r="D41" s="4" t="n">
+        <x:v>73860</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="n">
+        <x:v>8574407.4</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="n">
+      <x:c r="B42" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
         <x:v>76421</x:v>
       </x:c>
-      <x:c r="E41" s="4" t="n">
+      <x:c r="E42" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
-[...8 lines deleted...]
-        <x:v>118</x:v>
+      <x:c r="F42" s="4" t="n">
+        <x:v>9144367.6</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
-      <x:c r="A45" s="1" t="s">
-        <x:v>120</x:v>
+      <x:c r="A45" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="1" t="s">
+        <x:v>122</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>