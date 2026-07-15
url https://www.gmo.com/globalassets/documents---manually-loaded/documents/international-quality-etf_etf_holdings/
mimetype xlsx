--- v3 (2026-06-22)
+++ v4 (2026-07-15)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989a905b85ea48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3839f67aeefe4872ba2bb8eebd023e80.psmdcp" Id="R3fe30906e2eb43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239f16b6ff554f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9b2860f83b4fbe86e4c054a907cf75.psmdcp" Id="R7c94030a84134e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="123">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 06/18/2026 (%)</x:t>
+    <x:t>As of 07/15/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -164,50 +164,59 @@
     <x:t>RHHBY</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>771195104</x:t>
   </x:si>
   <x:si>
     <x:t>ESLOY</x:t>
   </x:si>
   <x:si>
     <x:t>ESSILORLUXOT UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>297284200</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
   <x:si>
     <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
   </x:si>
   <x:si>
     <x:t>CMPGY</x:t>
   </x:si>
   <x:si>
     <x:t>COMPASS GROUP PLC SPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>20449X401</x:t>
   </x:si>
   <x:si>
     <x:t>RYAAY</x:t>
   </x:si>
   <x:si>
     <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
   </x:si>
   <x:si>
     <x:t>783513203</x:t>
   </x:si>
   <x:si>
     <x:t>EURO CURRENCY</x:t>
   </x:si>
   <x:si>
     <x:t>999EURZ94</x:t>
   </x:si>
@@ -761,51 +770,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G46"/>
+  <x:dimension ref="A1:G47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -818,899 +827,922 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3395866.8</x:v>
+        <x:v>2263072.9</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>3395866.8</x:v>
+        <x:v>2263072.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>169677</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>10161338.8</x:v>
+        <x:v>9634727.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>116493</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>10822199.7</x:v>
+        <x:v>10828024.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>539433</x:v>
+        <x:v>627169</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>7073532.1</x:v>
+        <x:v>8261661.4</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>103972</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>6698916</x:v>
+        <x:v>6435866.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>16982</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3449178.1</x:v>
+        <x:v>3655825.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>190324</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>10993114.2</x:v>
+        <x:v>11579312.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>112089</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>6364732.8</x:v>
+        <x:v>6269993.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>141909</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>4751113.3</x:v>
+        <x:v>5040607.7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>85548</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>6744604.3</x:v>
+        <x:v>6924255.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>126414</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11035942.2</x:v>
+        <x:v>10876660.6</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>206367</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10537099</x:v>
+        <x:v>10351368.7</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>27639</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>2749389.5</x:v>
+        <x:v>2596684.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>40629</x:v>
+        <x:v>37984</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>17557822.4</x:v>
+        <x:v>15968093.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>313677</x:v>
+        <x:v>11460</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>10258806.3</x:v>
+        <x:v>2246128.9</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
+        <x:v>313677</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="n">
+        <x:v>9952971.2</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:7">
+      <x:c r="A22" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C22" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
         <x:v>134888</x:v>
       </x:c>
-      <x:c r="E21" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="E22" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="n">
+        <x:v>8671949.5</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:7">
+      <x:c r="A23" s="3" t="s"/>
+      <x:c r="B23" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>-26.6</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
-[...13 lines deleted...]
-      <x:c r="C23" s="3" t="s">
+      <x:c r="F23" s="4" t="n">
+        <x:v>-30.3</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>2367</x:v>
+        <x:v>232733</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>4828763.8</x:v>
+        <x:v>7924732</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>117095</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>9993670.8</x:v>
+        <x:v>4586553.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>31815</x:v>
+        <x:v>117095</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2477601.5</x:v>
+        <x:v>11025907.1</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>292043</x:v>
+        <x:v>31815</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>5812454</x:v>
+        <x:v>2550670.5</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>15500</x:v>
+        <x:v>292043</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>7004821.6</x:v>
+        <x:v>6133577.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>375854</x:v>
+        <x:v>12900</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>8821293.4</x:v>
+        <x:v>5656897.1</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>76122</x:v>
+        <x:v>375854</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>11485287.4</x:v>
+        <x:v>8719812.8</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>53099</x:v>
+        <x:v>76122</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>6667110.4</x:v>
+        <x:v>11445703.9</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>1089695</x:v>
+        <x:v>53099</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>9665594.7</x:v>
+        <x:v>7010165.2</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
+        <x:v>1089695</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="n">
+        <x:v>3.7</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="n">
+        <x:v>10570041.5</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:7">
+      <x:c r="A34" s="3" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="n">
         <x:v>826865</x:v>
       </x:c>
-      <x:c r="E33" s="4" t="n">
+      <x:c r="E34" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>1365.9</x:v>
+        <x:v>5218321.2</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>4779.4</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>7388932.1</x:v>
+        <x:v>3397.5</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>233476</x:v>
+        <x:v>43000</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>15146750.8</x:v>
+        <x:v>6778521</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>63537</x:v>
+        <x:v>233476</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>10089040.2</x:v>
+        <x:v>14323975.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>17289</x:v>
+        <x:v>63537</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>1940782.3</x:v>
+        <x:v>9836163</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>279242.7</x:v>
+        <x:v>17289</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>10664278.7</x:v>
+        <x:v>1779806.3</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>6721</x:v>
+        <x:v>279242</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>12553685.4</x:v>
+        <x:v>11365149.4</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>73860</x:v>
+        <x:v>6721</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>8574407.4</x:v>
+        <x:v>11934076.4</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
+        <x:v>73860</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="n">
+        <x:v>8140110.6</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:7">
+      <x:c r="A43" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
         <x:v>76421</x:v>
       </x:c>
-      <x:c r="E42" s="4" t="n">
-[...11 lines deleted...]
-        <x:v>120</x:v>
+      <x:c r="E43" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="n">
+        <x:v>8753847.3</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="1" t="s">
-        <x:v>122</x:v>
+      <x:c r="A46" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="1" t="s">
+        <x:v>125</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>