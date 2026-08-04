--- v4 (2026-07-15)
+++ v5 (2026-08-04)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239f16b6ff554f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf9b2860f83b4fbe86e4c054a907cf75.psmdcp" Id="R7c94030a84134e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdc069b237d4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ed08ccb26744afb6a5dea9e4968ccf.psmdcp" Id="R6d164c912a6d4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 07/15/2026 (%)</x:t>
+    <x:t>As of 08/04/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
@@ -827,904 +827,904 @@
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s"/>
       <x:c r="B6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2263072.9</x:v>
+        <x:v>2431484.3</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2263072.9</x:v>
+        <x:v>2431484.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>169677</x:v>
+        <x:v>168888</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>9634727.1</x:v>
+        <x:v>10753656.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>116493</x:v>
+        <x:v>115951</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>10828024.4</x:v>
+        <x:v>11745836.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>627169</x:v>
+        <x:v>624252</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>8261661.4</x:v>
+        <x:v>8581606.3</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>103972</x:v>
+        <x:v>103488</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>6435866.8</x:v>
+        <x:v>6932661.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>16982</x:v>
+        <x:v>16903</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3655825.9</x:v>
+        <x:v>3344374.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>190324</x:v>
+        <x:v>189439</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>11579312.2</x:v>
+        <x:v>12086208.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>112089</x:v>
+        <x:v>111568</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>6269993.6</x:v>
+        <x:v>6456692.5</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>141909</x:v>
+        <x:v>141249</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>5040607.7</x:v>
+        <x:v>5358987.1</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>85548</x:v>
+        <x:v>85150</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>6924255.1</x:v>
+        <x:v>7536626.5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>126414</x:v>
+        <x:v>125826</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>10876660.6</x:v>
+        <x:v>11258910.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>206367</x:v>
+        <x:v>205407</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10351368.7</x:v>
+        <x:v>11313817.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>27639</x:v>
+        <x:v>27510</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>2596684.1</x:v>
+        <x:v>2703407.7</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>37984</x:v>
+        <x:v>37807</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15968093.8</x:v>
+        <x:v>15353800.8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>11460</x:v>
+        <x:v>11407</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>2246128.9</x:v>
+        <x:v>2636337.6</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>313677</x:v>
+        <x:v>312218</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>9952971.2</x:v>
+        <x:v>10047175.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>134888</x:v>
+        <x:v>134261</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>8671949.5</x:v>
+        <x:v>8050289.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s"/>
       <x:c r="B23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>-26.6</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>-30.3</x:v>
+        <x:v>-30.6</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>232733</x:v>
+        <x:v>231651</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>7924732</x:v>
+        <x:v>8730623.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>2367</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>4586553.6</x:v>
+        <x:v>5060750.7</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>117095</x:v>
+        <x:v>116550</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>11025907.1</x:v>
+        <x:v>10899606.9</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>31815</x:v>
+        <x:v>31667</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>2550670.5</x:v>
+        <x:v>2633419</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>292043</x:v>
+        <x:v>290685</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>6133577.4</x:v>
+        <x:v>6942500.4</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>12900</x:v>
+        <x:v>12800</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>5656897.1</x:v>
+        <x:v>4484403.7</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>375854</x:v>
+        <x:v>374106</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>8719812.8</x:v>
+        <x:v>6868586.2</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>76122</x:v>
+        <x:v>75768</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>11445703.9</x:v>
+        <x:v>11643268.6</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>53099</x:v>
+        <x:v>52852</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>7010165.2</x:v>
+        <x:v>6646139</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1089695</x:v>
+        <x:v>1084627</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>10570041.5</x:v>
+        <x:v>10629344.6</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>826865</x:v>
+        <x:v>823019</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>5218321.2</x:v>
+        <x:v>5589038</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s"/>
       <x:c r="B35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>4779.4</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>3397.5</x:v>
+        <x:v>3402.8</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>43000</x:v>
+        <x:v>42800</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>6778521</x:v>
+        <x:v>6887920.5</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>233476</x:v>
+        <x:v>232390</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>14323975.4</x:v>
+        <x:v>15449691.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>63537</x:v>
+        <x:v>63241</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>9836163</x:v>
+        <x:v>11993655.7</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>17289</x:v>
+        <x:v>17209</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>1779806.3</x:v>
+        <x:v>2123369.7</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>279242</x:v>
+        <x:v>277943</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>11365149.4</x:v>
+        <x:v>10884247.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6721</x:v>
+        <x:v>6690</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>11934076.4</x:v>
+        <x:v>10988458.8</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>73860</x:v>
+        <x:v>73516</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>8140110.6</x:v>
+        <x:v>8241143.6</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>76421</x:v>
+        <x:v>76066</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>8753847.3</x:v>
+        <x:v>9140422.4</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>