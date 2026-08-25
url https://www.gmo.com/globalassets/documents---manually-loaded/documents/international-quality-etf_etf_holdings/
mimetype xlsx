--- v5 (2026-08-04)
+++ v6 (2026-08-25)
@@ -1,426 +1,420 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdc069b237d4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ed08ccb26744afb6a5dea9e4968ccf.psmdcp" Id="R6d164c912a6d4eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6b9792658a44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b58a7af8f0564b26ae647c11c59acd75.psmdcp" Id="Re696476449ea448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/04/2026 (%)</x:t>
+    <x:t>As of 08/24/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
+    <x:t>TSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAIWAN SEMICONDUCTOR SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>874039100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equity</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDUSTRIA DE DISENO TEXTIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI08XL68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP SE SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>803054204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNILEVER PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>904767803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHHBY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771195104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVARTIS AG SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66987V109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRAN SA UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786584102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML HOLDING NV NY REG SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N07059210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMADEUS IT GROUP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3MSM2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRLCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L OREAL UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502117203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY GROUP PLC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451957906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HALEON PLC ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>405552100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIQUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009126202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS GROUP PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20449X401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNORR BREMSE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI159PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAMBLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FJ0C904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSA ABLOY AB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0CQYQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAGEO PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25243Q205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502441306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYAAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783513203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASSAULT SYSTEMES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8H5Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBGSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHNEIDER ELECT SE UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80687P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHECY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIN ETSU CHEM UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824551105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONE OYJ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B09M9D905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOYA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644150005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPERIAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30215C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIDE CAMPARI MILANO NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMQ5W1905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21037X951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOKYO ELECTRON LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689567006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARTORIUS STEDIM BIOTECH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYZ2QP900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLOY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSILORLUXOT UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297284200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOMERIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0LBX906</x:t>
+  </x:si>
+  <x:si>
     <x:t>STATE STR INSTL INVT TR</x:t>
   </x:si>
   <x:si>
     <x:t>85799J9Y2</x:t>
   </x:si>
   <x:si>
     <x:t>Short Term</x:t>
   </x:si>
   <x:si>
-    <x:t>AMS</x:t>
-[...149 lines deleted...]
-    <x:t>999EURZ94</x:t>
+    <x:t>CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPGEMINI SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>416343002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANADIAN DOLLAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999CADZ91</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
-  </x:si>
-[...175 lines deleted...]
-    <x:t>ACI159PM3</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -770,979 +764,958 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G47"/>
+  <x:dimension ref="A1:G46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
-      <x:c r="A6" s="3" t="s"/>
+      <x:c r="A6" s="3" t="s">
+        <x:v>9</x:v>
+      </x:c>
       <x:c r="B6" s="3" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2431484.3</x:v>
+        <x:v>37807</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>2431484.3</x:v>
+        <x:v>15839242.7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>168888</x:v>
+        <x:v>232390</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>10753656.3</x:v>
+        <x:v>15800720.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>115951</x:v>
+        <x:v>63241</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>11745836.3</x:v>
+        <x:v>13829541.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>624252</x:v>
+        <x:v>189439</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>8581606.3</x:v>
+        <x:v>12150617.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>103488</x:v>
+        <x:v>205407</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>6932661.1</x:v>
+        <x:v>11934146.7</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>16903</x:v>
+        <x:v>75768</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>3344374.1</x:v>
+        <x:v>12036504.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>189439</x:v>
+        <x:v>115951</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>12086208.2</x:v>
+        <x:v>11581185.9</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>111568</x:v>
+        <x:v>6690</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>6456692.5</x:v>
+        <x:v>11799554.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>141249</x:v>
+        <x:v>168888</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>5358987.1</x:v>
+        <x:v>11293729.4</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>85150</x:v>
+        <x:v>125826</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>7536626.5</x:v>
+        <x:v>11357054.8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>125826</x:v>
+        <x:v>116550</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11258910.5</x:v>
+        <x:v>11433489.8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>205407</x:v>
+        <x:v>1084627</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>11313817.6</x:v>
+        <x:v>10846270</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>27510</x:v>
+        <x:v>277943</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>2703407.7</x:v>
+        <x:v>10814762.1</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>37807</x:v>
+        <x:v>312218</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>15353800.8</x:v>
+        <x:v>9691246.7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>11407</x:v>
+        <x:v>76066</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>2636337.6</x:v>
+        <x:v>9132105.8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>312218</x:v>
+        <x:v>624252</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>10047175.2</x:v>
+        <x:v>8542969.9</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>134261</x:v>
+        <x:v>231651</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>8050289.6</x:v>
+        <x:v>8667301.6</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
-      <x:c r="A23" s="3" t="s"/>
+      <x:c r="A23" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="B23" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>-26.6</x:v>
+        <x:v>85150</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>-30.6</x:v>
+        <x:v>8056893</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>231651</x:v>
+        <x:v>73516</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>8730623.2</x:v>
+        <x:v>7747851.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>2367</x:v>
+        <x:v>134261</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>5060750.7</x:v>
+        <x:v>7491763.8</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>116550</x:v>
+        <x:v>290685</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>10899606.9</x:v>
+        <x:v>7614460.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>31667</x:v>
+        <x:v>103488</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>2633419</x:v>
+        <x:v>7163439.4</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>290685</x:v>
+        <x:v>374106</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>6942500.4</x:v>
+        <x:v>7096790.8</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>12800</x:v>
+        <x:v>111568</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>4484403.7</x:v>
+        <x:v>6762297.1</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>374106</x:v>
+        <x:v>42800</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6868586.2</x:v>
+        <x:v>6701084.9</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>75768</x:v>
+        <x:v>52852</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>11643268.6</x:v>
+        <x:v>6378179.4</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>52852</x:v>
+        <x:v>141249</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>6646139</x:v>
+        <x:v>5683859.8</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>1084627</x:v>
+        <x:v>823019</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>10629344.6</x:v>
+        <x:v>5667017.8</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>823019</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>5589038</x:v>
+        <x:v>5227890.7</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
-      <x:c r="A35" s="3" t="s"/>
+      <x:c r="A35" s="3" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>4779.4</x:v>
+        <x:v>12800</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>3402.8</x:v>
+        <x:v>4370378.3</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>42800</x:v>
+        <x:v>16903</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>6887920.5</x:v>
+        <x:v>3819724.2</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>232390</x:v>
+        <x:v>27510</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>15449691.4</x:v>
+        <x:v>2617026.3</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>63241</x:v>
+        <x:v>11407</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>11993655.7</x:v>
+        <x:v>2646133.5</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>17209</x:v>
+        <x:v>31667</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2123369.7</x:v>
+        <x:v>2755182.9</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
-      <x:c r="A40" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>277943</x:v>
+        <x:v>2377995.9</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>10884247.9</x:v>
+        <x:v>2377995.9</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>6690</x:v>
+        <x:v>17209</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>10988458.8</x:v>
+        <x:v>2233841.5</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
-      <x:c r="A42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="A42" s="3" t="s"/>
       <x:c r="B42" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>73516</x:v>
+        <x:v>4779.4</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>8241143.6</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>15</x:v>
-[...3 lines deleted...]
-      <x:c r="A43" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="B43" s="3" t="s">
+    </x:row>
+    <x:row r="44" spans="1:7">
+      <x:c r="A44" s="3" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>