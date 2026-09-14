--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6b9792658a44ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b58a7af8f0564b26ae647c11c59acd75.psmdcp" Id="Re696476449ea448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5362fd7d8574662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c47b62d0dad4280a368eec3f854ca8e.psmdcp" Id="R897c39c632514fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Holdings" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="124">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <x:si>
     <x:t>Holdings - International Quality ETF</x:t>
   </x:si>
   <x:si>
-    <x:t>As of 08/24/2026 (%)</x:t>
+    <x:t>As of 09/11/2026 (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Shares Held</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>TSM</x:t>
   </x:si>
@@ -76,345 +76,360 @@
   <x:si>
     <x:t>INDUSTRIA DE DISENO TEXTIL</x:t>
   </x:si>
   <x:si>
     <x:t>ACI08XL68</x:t>
   </x:si>
   <x:si>
     <x:t>SAP</x:t>
   </x:si>
   <x:si>
     <x:t>SAP SE SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>803054204</x:t>
   </x:si>
   <x:si>
     <x:t>UL</x:t>
   </x:si>
   <x:si>
     <x:t>UNILEVER PLC SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>904767803</x:t>
   </x:si>
   <x:si>
+    <x:t>KRZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KERRY GROUP PLC A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>451957906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASML HOLDING NV NY REG SHS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N07059210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMADEUS IT GROUP SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B3MSM2900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAFRAN SA UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>786584102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LRLCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L OREAL UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502117203</x:t>
+  </x:si>
+  <x:si>
     <x:t>RHHBY</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHE HOLDINGS LTD SPONS ADR</x:t>
   </x:si>
   <x:si>
     <x:t>771195104</x:t>
   </x:si>
   <x:si>
+    <x:t>AIQUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIR LIQUIDE UNSPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009126202</x:t>
+  </x:si>
+  <x:si>
     <x:t>NVS</x:t>
   </x:si>
   <x:si>
     <x:t>NOVARTIS AG SPONSORED ADR</x:t>
   </x:si>
   <x:si>
     <x:t>66987V109</x:t>
   </x:si>
   <x:si>
-    <x:t>SAFRY</x:t>
-[...41 lines deleted...]
-    <x:t>451957906</x:t>
+    <x:t>CMPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPASS GROUP PLC SPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20449X401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KBX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNORR BREMSE AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI159PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRAMBLES LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1FJ0C904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSA ABLOY AB B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI0CQYQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYAAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RYANAIR HOLDINGS PLC SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783513203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAGEO PLC SPONSORED ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25243Q205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBGSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHNEIDER ELECT SE UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80687P106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DASSAULT SYSTEMES SE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BM8H5Y907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHECY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIN ETSU CHEM UNSPON ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824551105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVMH MOET HENNESSY UNSP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502441306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNEBV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KONE OYJ B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B09M9D905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOYA CORP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>644150005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOMENTO ECONOMICO MEX SP ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>344419106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPERIAN PLC SPONS ADR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30215C101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIDE CAMPARI MILANO NV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMQ5W1905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONSTELLATION SOFTWARE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21037X951</x:t>
   </x:si>
   <x:si>
     <x:t>HLN</x:t>
   </x:si>
   <x:si>
     <x:t>HALEON PLC ADR</x:t>
   </x:si>
   <x:si>
     <x:t>405552100</x:t>
   </x:si>
   <x:si>
-    <x:t>AIQUY</x:t>
-[...151 lines deleted...]
-  <x:si>
     <x:t>8035</x:t>
   </x:si>
   <x:si>
     <x:t>TOKYO ELECTRON LTD</x:t>
   </x:si>
   <x:si>
     <x:t>689567006</x:t>
   </x:si>
   <x:si>
+    <x:t>SIKA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIKA AG REG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI136GD1</x:t>
+  </x:si>
+  <x:si>
     <x:t>DIM</x:t>
   </x:si>
   <x:si>
     <x:t>SARTORIUS STEDIM BIOTECH</x:t>
   </x:si>
   <x:si>
     <x:t>BYZ2QP900</x:t>
   </x:si>
   <x:si>
+    <x:t>4612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIPPON PAINT HOLDINGS CO LTD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>664050002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOMERIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF0LBX906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATE STR INSTL INVT TR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85799J9Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Short Term</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESLOY</x:t>
   </x:si>
   <x:si>
     <x:t>ESSILORLUXOT UNSPON ADR</x:t>
   </x:si>
   <x:si>
     <x:t>297284200</x:t>
   </x:si>
   <x:si>
-    <x:t>SIKA</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>CAP</x:t>
   </x:si>
   <x:si>
     <x:t>CAPGEMINI SE</x:t>
   </x:si>
   <x:si>
     <x:t>416343002</x:t>
   </x:si>
   <x:si>
+    <x:t>EURO CURRENCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>999EURZ94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANADIAN DOLLAR</x:t>
   </x:si>
   <x:si>
     <x:t>999CADZ91</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cash</x:t>
   </x:si>
   <x:si>
     <x:t>The daily holdings report reflects trades made on the prior business day, unless indicated otherwise. Fund holdings shown are based on the information available at the time of posting, and</x:t>
   </x:si>
   <x:si>
     <x:t>may differ from the actual investments held by the relevant fund. They are not recommendations to buy or sell any security.</x:t>
   </x:si>
   <x:si>
     <x:t>This spreadsheet is intended to be used in electronic format only and is not intended to be printed.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="#0.0"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
@@ -764,51 +779,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G46"/>
+  <x:dimension ref="A1:G48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.170625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.340625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.830625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="12.110625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.680625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.370625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
@@ -826,896 +841,940 @@
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="3" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>37807</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>15839242.7</x:v>
+        <x:v>16182530.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>232390</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>15800720.1</x:v>
+        <x:v>14725953</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>63241</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>13829541.9</x:v>
+        <x:v>13024484</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>189439</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>12150617.5</x:v>
+        <x:v>11675125.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>205407</x:v>
+        <x:v>116550</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>11934146.7</x:v>
+        <x:v>11271707.8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>75768</x:v>
+        <x:v>6690</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>12036504.5</x:v>
+        <x:v>11288906.7</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>115951</x:v>
+        <x:v>168888</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>11581185.9</x:v>
+        <x:v>10800035.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>6690</x:v>
+        <x:v>115951</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>11799554.4</x:v>
+        <x:v>10788081</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>168888</x:v>
+        <x:v>125826</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>11293729.4</x:v>
+        <x:v>10926729.8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>125826</x:v>
+        <x:v>205407</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>11357054.8</x:v>
+        <x:v>10925598.3</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>116550</x:v>
+        <x:v>277943</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>11433489.8</x:v>
+        <x:v>10756394.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>1084627</x:v>
+        <x:v>75768</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>10846270</x:v>
+        <x:v>10416584.6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>277943</x:v>
+        <x:v>312218</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
-        <x:v>10814762.1</x:v>
+        <x:v>9631925.3</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>312218</x:v>
+        <x:v>76066</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>9691246.7</x:v>
+        <x:v>8954904.9</x:v>
       </x:c>
       <x:c r="G19" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>76066</x:v>
+        <x:v>624252</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
-        <x:v>9132105.8</x:v>
+        <x:v>8164900.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>624252</x:v>
+        <x:v>231651</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>8542969.9</x:v>
+        <x:v>8160320.2</x:v>
       </x:c>
       <x:c r="G21" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>231651</x:v>
+        <x:v>147605</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>8667301.6</x:v>
+        <x:v>7823065</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>85150</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
-        <x:v>8056893</x:v>
+        <x:v>7349296.5</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>73516</x:v>
+        <x:v>103488</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>7747851.2</x:v>
+        <x:v>6897475.2</x:v>
       </x:c>
       <x:c r="G24" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>134261</x:v>
+        <x:v>290685</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>7491763.8</x:v>
+        <x:v>6877953.6</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>290685</x:v>
+        <x:v>374106</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>7614460.5</x:v>
+        <x:v>6891032.5</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>103488</x:v>
+        <x:v>73516</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>7163439.4</x:v>
+        <x:v>6905357.9</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>374106</x:v>
+        <x:v>111568</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>7096790.8</x:v>
+        <x:v>6450619.6</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>111568</x:v>
+        <x:v>42800</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>6762297.1</x:v>
+        <x:v>6415563</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>42800</x:v>
+        <x:v>52852</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>6701084.9</x:v>
+        <x:v>6213809.6</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>52852</x:v>
+        <x:v>159451</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>6378179.4</x:v>
+        <x:v>5974629</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>141249</x:v>
+        <x:v>823019</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>5683859.8</x:v>
+        <x:v>5488538.8</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>823019</x:v>
+        <x:v>2367</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
-        <x:v>5667017.8</x:v>
+        <x:v>4720894.2</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>2367</x:v>
+        <x:v>488236</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>5227890.7</x:v>
+        <x:v>4501535.9</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>12800</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>4370378.3</x:v>
+        <x:v>4379733.1</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
-        <x:v>16903</x:v>
+        <x:v>17645</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>3819724.2</x:v>
+        <x:v>4021671</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
-        <x:v>27510</x:v>
+        <x:v>16903</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>2617026.3</x:v>
+        <x:v>3656024.4</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>11407</x:v>
+        <x:v>405100</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>2646133.5</x:v>
+        <x:v>2925255.6</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>31667</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>2755182.9</x:v>
+        <x:v>2632403.1</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="3" t="s"/>
       <x:c r="B40" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2377995.9</x:v>
+        <x:v>2172428.6</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>2377995.9</x:v>
+        <x:v>2172428.6</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
+        <x:v>27510</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="n">
+        <x:v>2323219.5</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="3" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C42" s="3" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="n">
         <x:v>17209</x:v>
       </x:c>
-      <x:c r="E41" s="4" t="n">
+      <x:c r="E42" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="D42" s="4" t="n">
+      <x:c r="F42" s="4" t="n">
+        <x:v>2027935.4</x:v>
+      </x:c>
+      <x:c r="G42" s="3" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:7">
+      <x:c r="A43" s="3" t="s"/>
+      <x:c r="B43" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D43" s="4" t="n">
+        <x:v>6855</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F43" s="4" t="n">
+        <x:v>7958.6</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:7">
+      <x:c r="A44" s="3" t="s"/>
+      <x:c r="B44" s="3" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
         <x:v>4779.4</x:v>
       </x:c>
-      <x:c r="E42" s="4" t="n">
+      <x:c r="E44" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="F42" s="4" t="n">
-[...13 lines deleted...]
-        <x:v>122</x:v>
+      <x:c r="F44" s="4" t="n">
+        <x:v>3454.7</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="s">
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
-      <x:c r="A46" s="1" t="s">
-        <x:v>123</x:v>
+      <x:c r="A46" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:7">
+      <x:c r="A48" s="1" t="s">
+        <x:v>128</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>